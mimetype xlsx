--- v0 (2026-02-26)
+++ v1 (2026-07-12)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\DSQ_270A\K07\COMMUN\3 - Pages indicateurs\Santé et bien-être\Sécurité et victimisation\Infractions contre la personne subies\4.Intégration\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\DSQ_270A\K07\COMMUN\2 - Pages indicateurs\Santé et bien-être\Sécurité et victimisation\Infractions contre la personne subies\MAJ 2026\4.Intégration\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{991DCD16-57EC-4CA8-8893-875BC6686403}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BCE60F90-6F0C-4E4F-9C14-6014B5E875B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{F226A95F-245E-4EFD-936E-CFA98E76261C}"/>
   </bookViews>
   <sheets>
     <sheet name="Informations" sheetId="14" r:id="rId1"/>
     <sheet name="Infractions_âge" sheetId="17" r:id="rId2"/>
     <sheet name="infractions_âge_sexe" sheetId="18" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="Choisir_un_axe">#REF!</definedName>
     <definedName name="MainTitle_1">#REF!</definedName>
     <definedName name="MainTitle_1_1">'[1]Idées suicidaires_2014-2015'!#REF!</definedName>
     <definedName name="MTAB_AC_020A_1">#REF!</definedName>
     <definedName name="MTAB_AC_020B_1">#REF!</definedName>
     <definedName name="MTAB_AC_020C_1">#REF!</definedName>
     <definedName name="MTAB_AC_020D_1">#REF!</definedName>
     <definedName name="MTAB_AC_020E_1">#REF!</definedName>
     <definedName name="MTAB_AC_020F_1">#REF!</definedName>
     <definedName name="MTAB_AC_020G_1">#REF!</definedName>
     <definedName name="MTAB_AC_020H_1">#REF!</definedName>
     <definedName name="MTAB_AC_020I_1">#REF!</definedName>
     <definedName name="MTAB_AC_020J_1">#REF!</definedName>
@@ -200,335 +200,335 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="35">
   <si>
     <t>Femmes</t>
   </si>
   <si>
     <t>Institut de la statistique du Québec</t>
   </si>
   <si>
     <t>Vitrine sur le vieillissement de la population et les personnes aînées</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Sujet : Sécurité et victimisation</t>
   </si>
   <si>
     <t>Indicateur : Infractions contre la personne subies</t>
   </si>
   <si>
     <t>Thème : Santé et bien-être</t>
   </si>
   <si>
-    <t>Dernière mise à jour : 15 mai 2025</t>
+    <t>Moins de 65 ans</t>
+  </si>
+  <si>
+    <t>65 ans et plus</t>
+  </si>
+  <si>
+    <t>65-74 ans</t>
+  </si>
+  <si>
+    <t>75-84 ans</t>
+  </si>
+  <si>
+    <t>85 ans et plus</t>
+  </si>
+  <si>
+    <t>Années</t>
+  </si>
+  <si>
+    <t>n</t>
+  </si>
+  <si>
+    <t>taux pour 100 000 habitant(e)s</t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a : Données actualisées  </t>
+  </si>
+  <si>
+    <t>p : Données provisoires</t>
+  </si>
+  <si>
+    <r>
+      <t>1. Les taux sont calculés pour 100 000 habitant(e)s. Les chiffres de population sont fondés sur les estimations de la population au 1</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>er</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> juillet.</t>
+    </r>
+  </si>
+  <si>
+    <t>2. Exclut les victimes dont l'âge est inconnu.</t>
+  </si>
+  <si>
+    <r>
+      <t>Ministère de la Sécurité publique,</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Programme DUC 2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">. Adaptation par l'Institut de la statistique du Québec. </t>
+    </r>
+  </si>
+  <si>
+    <t>Ensemble de la population</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Hommes</t>
+  </si>
+  <si>
+    <r>
+      <t>a : Données actualisées</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>p : Données provisoires</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <t>2. Exclut les victimes dont l'âge ou le sexe est inconnu.</t>
   </si>
   <si>
     <r>
       <t>Nombre et taux</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> de victimes d'infractions contre la personne selon le groupe d'âge</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>, ensemble de la population, Québec, 2019-2023</t>
+      <t>, ensemble de la population, Québec, 2019-2024</t>
     </r>
   </si>
   <si>
-    <t>Moins de 65 ans</t>
-[...22 lines deleted...]
-  <si>
     <r>
-      <t>2022</t>
+      <t>2023</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <r>
-      <t>2023</t>
+      <t>2024</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>p</t>
-    </r>
-[...54 lines deleted...]
-      <t xml:space="preserve">. Adaptation par l'Institut de la statistique du Québec. </t>
     </r>
   </si>
   <si>
     <r>
       <t>Nombre et taux</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> de victimes d'infractions contre la personne selon le sexe, ensemble de la population et personnes de 65 ans et plus</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>, Québec, 2005-2023</t>
+      <t>, Québec, 2005-2024</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de la population</t>
-[...7 lines deleted...]
-  <si>
     <r>
-      <t>2022</t>
+      <t>2023</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <r>
-      <t>2023</t>
+      <t>2024</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>p</t>
     </r>
   </si>
   <si>
-    <r>
-[...39 lines deleted...]
-    <t xml:space="preserve">URL : statistique.quebec.ca/vitrine/vieillissement/themes/sante-bien-etre/infractions-contre-personne-subies </t>
+    <t>Dernière mise à jour : 26 juin 2026</t>
+  </si>
+  <si>
+    <t>URL : https://statistique.quebec.ca/vitrine/vieillissement/themes/sante-bien-etre/infractions-contre-personne-subies</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_)_ ;_ * \(#,##0.00\)_ ;_ * &quot;-&quot;??_)_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="_ * #,##0_)_ ;_ * \(#,##0\)_ ;_ * &quot;-&quot;??_)_ ;_ @_ "/>
     <numFmt numFmtId="166" formatCode="0.0_)"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -844,63 +844,63 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="5"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="5"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Lien hypertexte" xfId="5" builtinId="8"/>
     <cellStyle name="Milliers" xfId="4" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{2C793B7F-662A-430D-8539-2AC25B560188}"/>
     <cellStyle name="Normal 2 2" xfId="3" xr:uid="{7BDC4BE7-40A1-406B-B6F9-7B5FB7750552}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{9302D0BA-FB62-4B40-B3CD-5C4DDF612065}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
@@ -1529,193 +1529,193 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="URL%20:%20statistique.quebec.ca/vitrine/vieillissement/themes/sante-bien-etre/infractions-contre-personne-subies" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/vieillissement/themes/sante-bien-etre/infractions-contre-personne-subies" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E3FC988-4E12-452E-B2C9-71F5E948B057}">
   <dimension ref="B1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.88671875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.88671875" style="2" customWidth="1"/>
     <col min="2" max="2" width="88.6640625" style="2" customWidth="1"/>
     <col min="3" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2" ht="15" x14ac:dyDescent="0.35">
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.35">
       <c r="B2" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="15" x14ac:dyDescent="0.35">
       <c r="B3" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="2:2" ht="15" x14ac:dyDescent="0.35">
       <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="2:2" ht="15" x14ac:dyDescent="0.35">
       <c r="B5" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15" x14ac:dyDescent="0.35">
       <c r="B6" s="1"/>
     </row>
     <row r="7" spans="2:2" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B7" s="58" t="s">
+      <c r="B7" s="54" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15" x14ac:dyDescent="0.35">
       <c r="B8" s="1" t="s">
-        <v>7</v>
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId1" xr:uid="{A3B84AAE-FEF2-4340-AE29-4392AF53D075}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{573679D1-CBCA-444A-BF6B-BD2217DF08C0}">
-  <dimension ref="A2:V16"/>
+  <dimension ref="A2:V17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="M18" sqref="M18"/>
+      <selection activeCell="L17" sqref="L17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="14.6640625" customWidth="1"/>
     <col min="6" max="6" width="13.109375" customWidth="1"/>
     <col min="7" max="7" width="1.33203125" customWidth="1"/>
     <col min="8" max="8" width="14.6640625" customWidth="1"/>
     <col min="9" max="9" width="15.5546875" customWidth="1"/>
     <col min="12" max="12" width="15.77734375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:22" s="4" customFormat="1" ht="16.8" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="4" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="G2" s="14"/>
     </row>
     <row r="3" spans="1:22" s="4" customFormat="1" ht="30" x14ac:dyDescent="0.35">
       <c r="A3" s="15"/>
       <c r="B3" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="16" t="s">
+      <c r="E3" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="16" t="s">
+      <c r="F3" s="16" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G3" s="17"/>
       <c r="H3" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="I3" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="J3" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="I3" s="16" t="s">
+      <c r="K3" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="J3" s="16" t="s">
+      <c r="L3" s="16" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:22" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.35">
       <c r="A4" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="54" t="s">
-[...13 lines deleted...]
-      <c r="L4" s="55"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
     </row>
     <row r="5" spans="1:22" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.35">
       <c r="A5" s="20">
         <v>2019</v>
       </c>
       <c r="B5" s="21">
         <v>77557</v>
       </c>
       <c r="C5" s="22">
         <v>3317</v>
       </c>
       <c r="D5" s="23">
         <v>2296</v>
       </c>
       <c r="E5" s="23">
         <v>801</v>
       </c>
       <c r="F5" s="5">
         <v>220</v>
       </c>
       <c r="G5" s="20"/>
       <c r="H5" s="24">
         <v>1129.6526052783445</v>
       </c>
       <c r="I5" s="24">
@@ -1781,333 +1781,374 @@
         <v>2789</v>
       </c>
       <c r="E7" s="23">
         <v>937</v>
       </c>
       <c r="F7" s="5">
         <v>218</v>
       </c>
       <c r="G7" s="20"/>
       <c r="H7" s="24">
         <v>1248.6861522526826</v>
       </c>
       <c r="I7" s="24">
         <v>225.45233375176923</v>
       </c>
       <c r="J7" s="24">
         <v>280.29108465313351</v>
       </c>
       <c r="K7" s="24">
         <v>173.99377930458195</v>
       </c>
       <c r="L7" s="24">
         <v>101.01478152078217</v>
       </c>
     </row>
-    <row r="8" spans="1:22" s="5" customFormat="1" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>17</v>
+    <row r="8" spans="1:22" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="A8" s="20">
+        <v>2022</v>
       </c>
       <c r="B8" s="23">
         <v>91454</v>
       </c>
       <c r="C8" s="22">
         <v>4354</v>
       </c>
       <c r="D8" s="23">
         <v>3005</v>
       </c>
       <c r="E8" s="23">
         <v>1055</v>
       </c>
       <c r="F8" s="5">
         <v>294</v>
       </c>
       <c r="G8" s="20"/>
       <c r="H8" s="24">
         <v>1328.4335236345514</v>
       </c>
       <c r="I8" s="24">
         <v>243.53464187990397</v>
       </c>
       <c r="J8" s="24">
         <v>297.46025366776905</v>
       </c>
       <c r="K8" s="24">
         <v>187.00368689733409</v>
       </c>
       <c r="L8" s="24">
         <v>137.7326580997578</v>
       </c>
     </row>
-    <row r="9" spans="1:22" s="5" customFormat="1" ht="16.8" thickBot="1" x14ac:dyDescent="0.4">
-[...32 lines deleted...]
-        <v>158.39468825254744</v>
+    <row r="9" spans="1:22" s="5" customFormat="1" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A9" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="23">
+        <v>99389</v>
+      </c>
+      <c r="C9" s="22">
+        <v>5025</v>
+      </c>
+      <c r="D9" s="23">
+        <v>3475</v>
+      </c>
+      <c r="E9" s="23">
+        <v>1237</v>
+      </c>
+      <c r="F9" s="5">
+        <v>340</v>
+      </c>
+      <c r="G9" s="20"/>
+      <c r="H9" s="24">
+        <v>1419.9803923865768</v>
+      </c>
+      <c r="I9" s="24">
+        <v>271.81291914633971</v>
+      </c>
+      <c r="J9" s="24">
+        <v>334.69619698436321</v>
+      </c>
+      <c r="K9" s="24">
+        <v>208.60174436252524</v>
+      </c>
+      <c r="L9" s="24">
+        <v>156.3599405832226</v>
       </c>
       <c r="M9" s="24"/>
       <c r="O9" s="24"/>
       <c r="R9" s="24"/>
       <c r="T9" s="24"/>
       <c r="V9" s="24"/>
     </row>
-    <row r="10" spans="1:22" s="10" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="G10" s="12"/>
+    <row r="10" spans="1:22" s="5" customFormat="1" ht="16.8" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="26">
+        <v>106077</v>
+      </c>
+      <c r="C10" s="27">
+        <v>5713</v>
+      </c>
+      <c r="D10" s="26">
+        <v>3932</v>
+      </c>
+      <c r="E10" s="26">
+        <v>1396</v>
+      </c>
+      <c r="F10" s="6">
+        <v>385</v>
+      </c>
+      <c r="G10" s="25"/>
+      <c r="H10" s="28">
+        <v>1484.1963873459165</v>
+      </c>
+      <c r="I10" s="28">
+        <v>299.27541090781079</v>
+      </c>
+      <c r="J10" s="28">
+        <v>368.98672229620098</v>
+      </c>
+      <c r="K10" s="28">
+        <v>224.72452732994742</v>
+      </c>
+      <c r="L10" s="28">
+        <v>173.3312923761244</v>
+      </c>
+      <c r="M10" s="24"/>
+      <c r="O10" s="24"/>
+      <c r="R10" s="24"/>
+      <c r="T10" s="24"/>
+      <c r="V10" s="24"/>
     </row>
     <row r="11" spans="1:22" s="10" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
-      <c r="A11" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A11" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="12"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="12"/>
     </row>
     <row r="12" spans="1:22" s="10" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A12" s="10" t="s">
-        <v>21</v>
-[...19 lines deleted...]
-      <c r="A15" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" s="10" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+      <c r="A13" s="10" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" s="11" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="11" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" s="10" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="P15" s="12"/>
+      <c r="Q15" s="29"/>
+      <c r="R15" s="29"/>
+      <c r="S15" s="29"/>
+      <c r="T15" s="29"/>
+      <c r="U15" s="29"/>
+    </row>
+    <row r="16" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A16" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B15" s="12"/>
-[...15 lines deleted...]
-      <c r="G16" s="11"/>
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+    </row>
+    <row r="17" spans="1:7" s="30" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="11"/>
+      <c r="C17" s="11"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="H4:L4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AC91353-2768-47BD-B8C8-FB9AE939E4AD}">
-  <dimension ref="A1:R32"/>
+  <dimension ref="A1:R33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D34" sqref="D34"/>
+      <selection activeCell="S24" sqref="S24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="5" max="5" width="2" customWidth="1"/>
     <col min="9" max="9" width="2" customWidth="1"/>
     <col min="13" max="13" width="1.77734375" customWidth="1"/>
     <col min="17" max="17" width="14.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="15" x14ac:dyDescent="0.35">
       <c r="A1" s="5"/>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
       <c r="J1" s="5"/>
       <c r="K1" s="5"/>
       <c r="L1" s="5"/>
       <c r="M1" s="5"/>
       <c r="N1" s="5"/>
       <c r="O1" s="5"/>
       <c r="P1" s="5"/>
     </row>
     <row r="2" spans="1:17" ht="16.8" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="31" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="32"/>
       <c r="K2" s="33"/>
       <c r="L2" s="33"/>
       <c r="M2" s="33"/>
       <c r="N2" s="33"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
     </row>
     <row r="3" spans="1:17" ht="15" x14ac:dyDescent="0.35">
       <c r="A3" s="7"/>
-      <c r="B3" s="56" t="s">
-[...3 lines deleted...]
-      <c r="D3" s="56"/>
+      <c r="B3" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
       <c r="E3" s="34"/>
-      <c r="F3" s="56" t="s">
-[...3 lines deleted...]
-      <c r="H3" s="56"/>
+      <c r="F3" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
       <c r="I3" s="7"/>
-      <c r="J3" s="56" t="s">
-[...3 lines deleted...]
-      <c r="L3" s="56"/>
+      <c r="J3" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="K3" s="55"/>
+      <c r="L3" s="55"/>
       <c r="M3" s="16"/>
-      <c r="N3" s="56" t="s">
-[...3 lines deleted...]
-      <c r="P3" s="56"/>
+      <c r="N3" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="O3" s="55"/>
+      <c r="P3" s="55"/>
     </row>
     <row r="4" spans="1:17" ht="15" x14ac:dyDescent="0.35">
       <c r="A4" s="13"/>
       <c r="B4" s="35" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="C4" s="35" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D4" s="36" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="37"/>
       <c r="F4" s="35" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G4" s="35" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H4" s="36" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="38" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="K4" s="35" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="L4" s="35" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="38"/>
       <c r="N4" s="38" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="O4" s="35" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="P4" s="36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="15" x14ac:dyDescent="0.35">
       <c r="A5" s="8" t="s">
-        <v>14</v>
-[...9 lines deleted...]
-      <c r="H5" s="55"/>
+        <v>12</v>
+      </c>
+      <c r="B5" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="56"/>
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="56"/>
+      <c r="H5" s="56"/>
       <c r="I5" s="39"/>
       <c r="J5" s="57" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="K5" s="57"/>
       <c r="L5" s="57"/>
       <c r="M5" s="57"/>
       <c r="N5" s="57"/>
       <c r="O5" s="57"/>
       <c r="P5" s="57"/>
     </row>
     <row r="6" spans="1:17" ht="15" x14ac:dyDescent="0.35">
       <c r="A6" s="9">
         <v>2005</v>
       </c>
       <c r="B6" s="40">
         <v>78418</v>
       </c>
       <c r="C6" s="40">
         <v>39924</v>
       </c>
       <c r="D6" s="40">
         <v>38494</v>
       </c>
       <c r="E6" s="9"/>
       <c r="F6" s="40">
         <v>1756</v>
       </c>
@@ -2837,201 +2878,246 @@
       <c r="H22" s="40">
         <v>1624</v>
       </c>
       <c r="I22" s="9"/>
       <c r="J22" s="42">
         <v>1098.5</v>
       </c>
       <c r="K22" s="42">
         <v>1041.9218801502759</v>
       </c>
       <c r="L22" s="42">
         <v>1155.0837007232615</v>
       </c>
       <c r="M22" s="41"/>
       <c r="N22" s="41">
         <v>225.45233375176923</v>
       </c>
       <c r="O22" s="41">
         <v>285.38953210878259</v>
       </c>
       <c r="P22" s="41">
         <v>173.42126845270639</v>
       </c>
       <c r="Q22" s="43"/>
     </row>
-    <row r="23" spans="1:18" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="23" spans="1:18" ht="15" x14ac:dyDescent="0.35">
+      <c r="A23" s="44">
+        <v>2022</v>
       </c>
       <c r="B23" s="40">
         <v>100966</v>
       </c>
       <c r="C23" s="40">
         <v>48706</v>
       </c>
       <c r="D23" s="40">
         <v>52260</v>
       </c>
       <c r="E23" s="45"/>
       <c r="F23" s="40">
         <v>4354</v>
       </c>
       <c r="G23" s="40">
         <v>2461</v>
       </c>
       <c r="H23" s="40">
         <v>1893</v>
       </c>
       <c r="I23" s="45"/>
       <c r="J23" s="42">
         <v>1164.2509932617904</v>
       </c>
       <c r="K23" s="42">
         <v>1123.1037564691569</v>
       </c>
       <c r="L23" s="42">
         <v>1205.4103688818677</v>
       </c>
       <c r="M23" s="46"/>
       <c r="N23" s="41">
         <v>243.53464187990397</v>
       </c>
       <c r="O23" s="41">
         <v>297.29008191483319</v>
       </c>
       <c r="P23" s="41">
         <v>197.18236504257703</v>
       </c>
       <c r="Q23" s="43"/>
     </row>
-    <row r="24" spans="1:18" ht="16.8" thickBot="1" x14ac:dyDescent="0.4">
-[...40 lines deleted...]
-        <v>222.73538046416681</v>
+    <row r="24" spans="1:18" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A24" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="40">
+        <v>110290</v>
+      </c>
+      <c r="C24" s="40">
+        <v>53613</v>
+      </c>
+      <c r="D24" s="40">
+        <v>56677</v>
+      </c>
+      <c r="E24" s="45"/>
+      <c r="F24" s="40">
+        <v>5025</v>
+      </c>
+      <c r="G24" s="40">
+        <v>2835</v>
+      </c>
+      <c r="H24" s="40">
+        <v>2190</v>
+      </c>
+      <c r="I24" s="45"/>
+      <c r="J24" s="42">
+        <v>1246.4935657921208</v>
+      </c>
+      <c r="K24" s="42">
+        <v>1208.6021689599365</v>
+      </c>
+      <c r="L24" s="42">
+        <v>1284.5900642079714</v>
+      </c>
+      <c r="M24" s="41"/>
+      <c r="N24" s="41">
+        <v>271.81291914633971</v>
+      </c>
+      <c r="O24" s="41">
+        <v>330.128313364549</v>
+      </c>
+      <c r="P24" s="41">
+        <v>221.22530534648024</v>
       </c>
       <c r="Q24" s="43"/>
     </row>
-    <row r="25" spans="1:18" s="10" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="I25" s="12"/>
+    <row r="25" spans="1:18" ht="16.8" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="47" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="48">
+        <v>117975</v>
+      </c>
+      <c r="C25" s="48">
+        <v>57247</v>
+      </c>
+      <c r="D25" s="48">
+        <v>60728</v>
+      </c>
+      <c r="E25" s="49"/>
+      <c r="F25" s="48">
+        <v>5713</v>
+      </c>
+      <c r="G25" s="48">
+        <v>3196</v>
+      </c>
+      <c r="H25" s="48">
+        <v>2517</v>
+      </c>
+      <c r="I25" s="49"/>
+      <c r="J25" s="50">
+        <v>1302.7211440227102</v>
+      </c>
+      <c r="K25" s="50">
+        <v>1257.435457232983</v>
+      </c>
+      <c r="L25" s="50">
+        <v>1348.5027307357943</v>
+      </c>
+      <c r="M25" s="51"/>
+      <c r="N25" s="51">
+        <v>299.27541090781079</v>
+      </c>
+      <c r="O25" s="51">
+        <v>359.53660726137952</v>
+      </c>
+      <c r="P25" s="51">
+        <v>246.7593836211376</v>
+      </c>
+      <c r="Q25" s="43"/>
     </row>
     <row r="26" spans="1:18" s="10" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
-      <c r="A26" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A26" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="12"/>
+      <c r="I26" s="12"/>
     </row>
     <row r="27" spans="1:18" s="10" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
-      <c r="A27" s="52" t="s">
-[...17 lines deleted...]
-      <c r="R29" s="29"/>
+      <c r="A27" s="10" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="10" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+      <c r="A28" s="52" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="11" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="A29" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="N29" s="53"/>
     </row>
     <row r="30" spans="1:18" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.35">
-      <c r="A30" s="12" t="s">
+      <c r="A30" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="N30" s="24"/>
+      <c r="O30" s="12"/>
+      <c r="P30" s="29"/>
+      <c r="Q30" s="29"/>
+      <c r="R30" s="29"/>
+    </row>
+    <row r="31" spans="1:18" s="10" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="A31" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B30" s="12"/>
-[...16 lines deleted...]
-      <c r="N32" s="24"/>
+      <c r="B31" s="12"/>
+      <c r="C31" s="12"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="12"/>
+      <c r="I31" s="12"/>
+      <c r="N31" s="24"/>
+    </row>
+    <row r="32" spans="1:18" s="11" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="A32" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="N32" s="53"/>
+    </row>
+    <row r="33" spans="14:14" ht="15" x14ac:dyDescent="0.35">
+      <c r="N33" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="J5:P5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>