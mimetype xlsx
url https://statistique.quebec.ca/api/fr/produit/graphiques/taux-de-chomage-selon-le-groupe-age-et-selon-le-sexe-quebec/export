--- v0 (2026-02-26)
+++ v1 (2026-05-28)
@@ -3,95 +3,95 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\inf_120h\BDSO pilotage\Avis de transfert\2025-06-12_Vitrine 15-29 ans\Emploi_MAJ12\Taux chomage_MAJ16\fichier telechargement\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\DSQ_270A\KX1\05. Vitrine 2526-2728\6. Analyse\Pages indicateurs\Emploi\Taux de chômage\Màj2026\4.Intégration\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C5F8BC1E-A2FA-4E42-B5E9-07D303638ED9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0D27F7CC-2C51-44C4-A791-66F0386E4EFE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="915" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="29970" yWindow="1380" windowWidth="27435" windowHeight="13470" tabRatio="915" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="14" state="hidden" r:id="rId1"/>
     <sheet name="Directives tableau" sheetId="12" state="hidden" r:id="rId2"/>
     <sheet name="Informations" sheetId="20" r:id="rId3"/>
     <sheet name="Tableau_âge" sheetId="17" r:id="rId4"/>
     <sheet name="Tableau_genre" sheetId="18" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="Choisir_un_axe" localSheetId="2">#REF!</definedName>
     <definedName name="Choisir_un_axe" localSheetId="4">#REF!</definedName>
     <definedName name="Choisir_un_axe">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="290" uniqueCount="120">
   <si>
     <t>Type graphique</t>
   </si>
   <si>
     <t xml:space="preserve">Sexe </t>
   </si>
   <si>
     <t>Groupe d'âge</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>24,4 - 26,0</t>
   </si>
   <si>
     <t>16,5 - 18,3</t>
   </si>
   <si>
     <t>32,3 - 34,5</t>
   </si>
   <si>
@@ -664,321 +664,123 @@
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Institut de la statistique du Québec</t>
   </si>
   <si>
     <t>Vitrine statistique sur les jeunes de 15 à 29 ans (quebec.ca)</t>
   </si>
   <si>
     <t>Indicateur : Taux de chômage</t>
   </si>
   <si>
     <t xml:space="preserve">Thème : Emploi </t>
   </si>
   <si>
     <t>Sujet : Intégration et maintien en emploi</t>
   </si>
   <si>
     <t>Taux</t>
   </si>
   <si>
     <t>URL : https://statistique.quebec.ca/vitrine/15-29-ans/theme/emploi/taux-de-chomage</t>
   </si>
   <si>
-    <t xml:space="preserve">r: Données révisées. </t>
-[...1 lines deleted...]
-  <si>
     <t>1. Les résultats sont présentés selon le genre de la personne plutôt que le sexe à partir de 2022. Les répercussions sur les tendances sont minimes. Les catégories Hommes+ et Femmes+ signifient que les personnes non binaires, soit celles dont le genre se situe en dehors du modèle binaire masculin-féminin, ont été réparties entre les hommes et les femmes.</t>
-  </si>
-[...196 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t>Statistique Canada,</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Enquête sur la population active</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>. Adaptation par l’Institut de la statistique du Québec.</t>
     </r>
   </si>
   <si>
+    <t>Hommes+</t>
+  </si>
+  <si>
+    <t>Femmes+</t>
+  </si>
+  <si>
+    <t>Dernière mise à jour : avril 2026</t>
+  </si>
+  <si>
+    <t>Taux de chômage selon le groupe d'âge, Québec, 2006-2025</t>
+  </si>
+  <si>
     <r>
       <t>Taux de chômage selon le genre</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>, 15-29 ans, Québec, 2006-2024</t>
+      <t>, 15-29 ans, Québec, 2006-2025</t>
     </r>
-  </si>
-[...7 lines deleted...]
-    <t>Dernière mise à jour : 16 juin 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
@@ -1074,57 +876,50 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="major"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1237,51 +1032,51 @@
       <top/>
       <bottom style="thin">
         <color theme="6" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="6" tint="0.39997558519241921"/>
       </left>
       <right style="thin">
         <color theme="6" tint="0.39997558519241921"/>
       </right>
       <top style="thin">
         <color theme="6" tint="0.39997558519241921"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
@@ -1319,160 +1114,154 @@
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Lien hypertexte 2" xfId="2" xr:uid="{D854261C-4D3E-4365-B878-05E70BEB19A8}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFCCCC"/>
       <color rgb="FF2D5750"/>
       <color rgb="FF8D9654"/>
       <color rgb="FF4A5E5A"/>
       <color rgb="FF4D7731"/>
       <color rgb="FF2D3257"/>
       <color rgb="FFFF9999"/>
       <color rgb="FFFF99CC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -1715,51 +1504,75 @@
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>Population active</a:t>
           </a:r>
           <a:br>
             <a:rPr lang="fr-CA" sz="1100" b="0" i="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
           </a:br>
           <a:r>
             <a:rPr lang="fr-CA" sz="1100" b="0" i="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Nombre de personnes civiles de 15 ans et plus, hors institution et hors réserve, qui sont en emploi ou au chômage.</a:t>
+            <a:t>Nombre de personnes civiles de 15 ans et plus, hors institution et hors communauté des Premières Nations,</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0" i="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>qui sont en emploi ou au chômage.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="fr-CA" sz="1100" b="0" i="0">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
@@ -1895,51 +1708,51 @@
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-CA" sz="1100" u="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Certaines populations sont toutefois exclues, car elles ne font pas partie de la population cible de l’Enquête sur la population active (EPA). Il s’agit des personnes vivant dans un établissement institutionnel, des personnes vivant dans les réserves et les autres peuplements autochtones des provinces, des membres à temps plein des Forces armées canadiennes, et des ménages situés dans des régions extrêmement éloignées où la densité de population est très faible.</a:t>
+            <a:t>Certaines populations sont toutefois exclues, car elles ne font pas partie de la population cible de l’Enquête sur la population active (EPA). Il s’agit des personnes vivant dans un établissement institutionnel, des personnes vivant dans une communauté des Premières Nations ou inuite, des membres à temps plein des Forces armées canadiennes, et des ménages situés dans des régions extrêmement éloignées où la densité de population est très faible.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="fr-CA" sz="1100" b="1">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
@@ -2840,715 +2653,715 @@
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:X90"/>
   <sheetViews>
     <sheetView topLeftCell="A25" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="I15" sqref="I15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.6640625" customWidth="1"/>
     <col min="2" max="2" width="22.109375" customWidth="1"/>
     <col min="3" max="13" width="12.6640625" customWidth="1"/>
     <col min="16" max="16" width="26.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="60" t="s">
         <v>92</v>
       </c>
-      <c r="B1" s="54"/>
-[...4 lines deleted...]
-      <c r="G1" s="54"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
       <c r="H1" s="26"/>
       <c r="I1" s="26"/>
       <c r="J1" s="26"/>
       <c r="K1" s="26"/>
       <c r="L1" s="26"/>
       <c r="M1" s="26"/>
     </row>
     <row r="2" spans="1:23" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="15"/>
     </row>
     <row r="3" spans="1:23" ht="252.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="57" t="s">
+      <c r="A3" s="53" t="s">
         <v>91</v>
       </c>
-      <c r="B3" s="57"/>
-[...10 lines deleted...]
-      <c r="M3" s="57"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
     </row>
     <row r="4" spans="1:23" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="19"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="19"/>
       <c r="J4" s="19"/>
       <c r="K4" s="19"/>
       <c r="L4" s="19"/>
       <c r="M4" s="19"/>
     </row>
     <row r="5" spans="1:23" ht="18" x14ac:dyDescent="0.35">
-      <c r="A5" s="58" t="s">
+      <c r="A5" s="62" t="s">
         <v>89</v>
       </c>
-      <c r="B5" s="58"/>
-[...10 lines deleted...]
-      <c r="M5" s="58"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
     </row>
     <row r="6" spans="1:23" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="17"/>
       <c r="D6" s="17"/>
       <c r="E6" s="17"/>
       <c r="F6" s="17"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
       <c r="L6" s="17"/>
       <c r="M6" s="17"/>
       <c r="N6" s="2"/>
-      <c r="O6" s="57" t="s">
+      <c r="O6" s="53" t="s">
         <v>83</v>
       </c>
-      <c r="P6" s="57"/>
-[...6 lines deleted...]
-      <c r="W6" s="57"/>
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
     </row>
     <row r="7" spans="1:23" s="16" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A7" s="18"/>
       <c r="B7" s="18"/>
-      <c r="G7" s="60"/>
-[...1 lines deleted...]
-      <c r="I7" s="61"/>
+      <c r="G7" s="54"/>
+      <c r="H7" s="55"/>
+      <c r="I7" s="55"/>
       <c r="J7" s="22"/>
-      <c r="K7" s="60"/>
-[...2 lines deleted...]
-      <c r="O7" s="57" t="s">
+      <c r="K7" s="54"/>
+      <c r="L7" s="55"/>
+      <c r="M7" s="55"/>
+      <c r="O7" s="53" t="s">
         <v>82</v>
       </c>
-      <c r="P7" s="57"/>
-[...6 lines deleted...]
-      <c r="W7" s="57"/>
+      <c r="P7" s="53"/>
+      <c r="Q7" s="53"/>
+      <c r="R7" s="53"/>
+      <c r="S7" s="53"/>
+      <c r="T7" s="53"/>
+      <c r="U7" s="53"/>
+      <c r="V7" s="53"/>
+      <c r="W7" s="53"/>
     </row>
     <row r="8" spans="1:23" ht="77.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="24" t="s">
         <v>47</v>
       </c>
       <c r="D8" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E8" s="24" t="s">
         <v>49</v>
       </c>
       <c r="F8" s="8"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="2"/>
-      <c r="O8" s="57"/>
-[...7 lines deleted...]
-      <c r="W8" s="57"/>
+      <c r="O8" s="53"/>
+      <c r="P8" s="53"/>
+      <c r="Q8" s="53"/>
+      <c r="R8" s="53"/>
+      <c r="S8" s="53"/>
+      <c r="T8" s="53"/>
+      <c r="U8" s="53"/>
+      <c r="V8" s="53"/>
+      <c r="W8" s="53"/>
     </row>
     <row r="9" spans="1:23" x14ac:dyDescent="0.3">
-      <c r="C9" s="62" t="s">
+      <c r="C9" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="D9" s="62"/>
-      <c r="E9" s="62"/>
+      <c r="D9" s="64"/>
+      <c r="E9" s="64"/>
       <c r="F9" s="23"/>
       <c r="G9" s="20"/>
       <c r="H9" s="20"/>
       <c r="I9" s="20"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
       <c r="N9" s="2"/>
-      <c r="O9" s="64"/>
-[...7 lines deleted...]
-      <c r="W9" s="64"/>
+      <c r="O9" s="57"/>
+      <c r="P9" s="57"/>
+      <c r="Q9" s="57"/>
+      <c r="R9" s="57"/>
+      <c r="S9" s="57"/>
+      <c r="T9" s="57"/>
+      <c r="U9" s="57"/>
+      <c r="V9" s="57"/>
+      <c r="W9" s="57"/>
     </row>
     <row r="10" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="12">
         <v>11.1</v>
       </c>
       <c r="D10" s="12">
         <v>11.2</v>
       </c>
       <c r="E10" s="12">
         <v>11.3</v>
       </c>
       <c r="F10" s="12"/>
       <c r="G10" s="13"/>
       <c r="H10" s="4"/>
       <c r="K10" s="10"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
       <c r="N10" s="10"/>
-      <c r="O10" s="57" t="s">
+      <c r="O10" s="53" t="s">
         <v>81</v>
       </c>
-      <c r="P10" s="57"/>
-[...6 lines deleted...]
-      <c r="W10" s="57"/>
+      <c r="P10" s="53"/>
+      <c r="Q10" s="53"/>
+      <c r="R10" s="53"/>
+      <c r="S10" s="53"/>
+      <c r="T10" s="53"/>
+      <c r="U10" s="53"/>
+      <c r="V10" s="53"/>
+      <c r="W10" s="53"/>
     </row>
     <row r="11" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="4"/>
       <c r="B11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="C11" s="12">
         <v>11.1</v>
       </c>
       <c r="D11" s="12">
         <v>11.2</v>
       </c>
       <c r="E11" s="12">
         <v>11.3</v>
       </c>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="4"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
       <c r="N11" s="10"/>
-      <c r="O11" s="57"/>
-[...7 lines deleted...]
-      <c r="W11" s="57"/>
+      <c r="O11" s="53"/>
+      <c r="P11" s="53"/>
+      <c r="Q11" s="53"/>
+      <c r="R11" s="53"/>
+      <c r="S11" s="53"/>
+      <c r="T11" s="53"/>
+      <c r="U11" s="53"/>
+      <c r="V11" s="53"/>
+      <c r="W11" s="53"/>
     </row>
     <row r="12" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A12" s="4"/>
       <c r="B12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="C12" s="12">
         <v>11.1</v>
       </c>
       <c r="D12" s="12">
         <v>11.2</v>
       </c>
       <c r="E12" s="12">
         <v>11.3</v>
       </c>
       <c r="F12" s="12"/>
       <c r="G12" s="14"/>
       <c r="H12" s="4"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="10"/>
-      <c r="O12" s="57"/>
-[...7 lines deleted...]
-      <c r="W12" s="57"/>
+      <c r="O12" s="53"/>
+      <c r="P12" s="53"/>
+      <c r="Q12" s="53"/>
+      <c r="R12" s="53"/>
+      <c r="S12" s="53"/>
+      <c r="T12" s="53"/>
+      <c r="U12" s="53"/>
+      <c r="V12" s="53"/>
+      <c r="W12" s="53"/>
     </row>
     <row r="13" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="12">
         <v>11.1</v>
       </c>
       <c r="D13" s="12">
         <v>11.2</v>
       </c>
       <c r="E13" s="12">
         <v>11.3</v>
       </c>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="5"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="10"/>
-      <c r="O13" s="57"/>
-[...7 lines deleted...]
-      <c r="W13" s="57"/>
+      <c r="O13" s="53"/>
+      <c r="P13" s="53"/>
+      <c r="Q13" s="53"/>
+      <c r="R13" s="53"/>
+      <c r="S13" s="53"/>
+      <c r="T13" s="53"/>
+      <c r="U13" s="53"/>
+      <c r="V13" s="53"/>
+      <c r="W13" s="53"/>
     </row>
     <row r="14" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C14" s="12">
         <v>11.1</v>
       </c>
       <c r="D14" s="12">
         <v>11.2</v>
       </c>
       <c r="E14" s="12">
         <v>11.3</v>
       </c>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="5"/>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
       <c r="N14" s="10"/>
-      <c r="O14" s="57"/>
-[...7 lines deleted...]
-      <c r="W14" s="57"/>
+      <c r="O14" s="53"/>
+      <c r="P14" s="53"/>
+      <c r="Q14" s="53"/>
+      <c r="R14" s="53"/>
+      <c r="S14" s="53"/>
+      <c r="T14" s="53"/>
+      <c r="U14" s="53"/>
+      <c r="V14" s="53"/>
+      <c r="W14" s="53"/>
     </row>
     <row r="15" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="12">
         <v>11.1</v>
       </c>
       <c r="D15" s="12">
         <v>11.2</v>
       </c>
       <c r="E15" s="12">
         <v>11.3</v>
       </c>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="5"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
       <c r="N15" s="10"/>
-      <c r="O15" s="57"/>
-[...7 lines deleted...]
-      <c r="W15" s="57"/>
+      <c r="O15" s="53"/>
+      <c r="P15" s="53"/>
+      <c r="Q15" s="53"/>
+      <c r="R15" s="53"/>
+      <c r="S15" s="53"/>
+      <c r="T15" s="53"/>
+      <c r="U15" s="53"/>
+      <c r="V15" s="53"/>
+      <c r="W15" s="53"/>
     </row>
     <row r="16" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A16" s="4"/>
       <c r="B16" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C16" s="12">
         <v>11.1</v>
       </c>
       <c r="D16" s="12">
         <v>11.2</v>
       </c>
       <c r="E16" s="12">
         <v>11.3</v>
       </c>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="6"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
       <c r="N16" s="10"/>
-      <c r="O16" s="57"/>
-[...7 lines deleted...]
-      <c r="W16" s="57"/>
+      <c r="O16" s="53"/>
+      <c r="P16" s="53"/>
+      <c r="Q16" s="53"/>
+      <c r="R16" s="53"/>
+      <c r="S16" s="53"/>
+      <c r="T16" s="53"/>
+      <c r="U16" s="53"/>
+      <c r="V16" s="53"/>
+      <c r="W16" s="53"/>
     </row>
     <row r="17" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A17" s="4"/>
       <c r="B17" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C17" s="12">
         <v>11.1</v>
       </c>
       <c r="D17" s="12">
         <v>11.2</v>
       </c>
       <c r="E17" s="12">
         <v>11.3</v>
       </c>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
       <c r="H17" s="6"/>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
       <c r="N17" s="10"/>
-      <c r="O17" s="57"/>
-[...7 lines deleted...]
-      <c r="W17" s="57"/>
+      <c r="O17" s="53"/>
+      <c r="P17" s="53"/>
+      <c r="Q17" s="53"/>
+      <c r="R17" s="53"/>
+      <c r="S17" s="53"/>
+      <c r="T17" s="53"/>
+      <c r="U17" s="53"/>
+      <c r="V17" s="53"/>
+      <c r="W17" s="53"/>
     </row>
     <row r="18" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C18" s="12">
         <v>11.1</v>
       </c>
       <c r="D18" s="12">
         <v>11.2</v>
       </c>
       <c r="E18" s="12">
         <v>11.3</v>
       </c>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="5"/>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
       <c r="N18" s="10"/>
-      <c r="O18" s="57"/>
-[...7 lines deleted...]
-      <c r="W18" s="57"/>
+      <c r="O18" s="53"/>
+      <c r="P18" s="53"/>
+      <c r="Q18" s="53"/>
+      <c r="R18" s="53"/>
+      <c r="S18" s="53"/>
+      <c r="T18" s="53"/>
+      <c r="U18" s="53"/>
+      <c r="V18" s="53"/>
+      <c r="W18" s="53"/>
     </row>
     <row r="19" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="12">
         <v>11.1</v>
       </c>
       <c r="D19" s="12">
         <v>11.2</v>
       </c>
       <c r="E19" s="12">
         <v>11.3</v>
       </c>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="5"/>
       <c r="K19" s="10"/>
       <c r="L19" s="10"/>
       <c r="M19" s="10"/>
       <c r="N19" s="10"/>
-      <c r="O19" s="57"/>
-[...7 lines deleted...]
-      <c r="W19" s="57"/>
+      <c r="O19" s="53"/>
+      <c r="P19" s="53"/>
+      <c r="Q19" s="53"/>
+      <c r="R19" s="53"/>
+      <c r="S19" s="53"/>
+      <c r="T19" s="53"/>
+      <c r="U19" s="53"/>
+      <c r="V19" s="53"/>
+      <c r="W19" s="53"/>
     </row>
     <row r="20" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A20" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="12">
         <v>11.1</v>
       </c>
       <c r="D20" s="12">
         <v>11.2</v>
       </c>
       <c r="E20" s="12">
         <v>11.3</v>
       </c>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="12"/>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
       <c r="N20" s="10"/>
-      <c r="O20" s="57"/>
-[...7 lines deleted...]
-      <c r="W20" s="57"/>
+      <c r="O20" s="53"/>
+      <c r="P20" s="53"/>
+      <c r="Q20" s="53"/>
+      <c r="R20" s="53"/>
+      <c r="S20" s="53"/>
+      <c r="T20" s="53"/>
+      <c r="U20" s="53"/>
+      <c r="V20" s="53"/>
+      <c r="W20" s="53"/>
     </row>
     <row r="21" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A21" s="4"/>
       <c r="B21" s="4" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="12">
         <v>11.1</v>
       </c>
       <c r="D21" s="12">
         <v>11.2</v>
       </c>
       <c r="E21" s="12">
         <v>11.3</v>
       </c>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="12"/>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
       <c r="N21" s="10"/>
-      <c r="O21" s="57"/>
-[...7 lines deleted...]
-      <c r="W21" s="57"/>
+      <c r="O21" s="53"/>
+      <c r="P21" s="53"/>
+      <c r="Q21" s="53"/>
+      <c r="R21" s="53"/>
+      <c r="S21" s="53"/>
+      <c r="T21" s="53"/>
+      <c r="U21" s="53"/>
+      <c r="V21" s="53"/>
+      <c r="W21" s="53"/>
     </row>
     <row r="22" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A22" s="4"/>
       <c r="B22" s="4" t="s">
         <v>74</v>
       </c>
       <c r="C22" s="12">
         <v>11.1</v>
       </c>
       <c r="D22" s="12">
         <v>11.2</v>
       </c>
       <c r="E22" s="12">
         <v>11.3</v>
       </c>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="14"/>
       <c r="K22" s="10"/>
       <c r="L22" s="10"/>
       <c r="M22" s="10"/>
       <c r="N22" s="10"/>
-      <c r="O22" s="57"/>
-[...7 lines deleted...]
-      <c r="W22" s="57"/>
+      <c r="O22" s="53"/>
+      <c r="P22" s="53"/>
+      <c r="Q22" s="53"/>
+      <c r="R22" s="53"/>
+      <c r="S22" s="53"/>
+      <c r="T22" s="53"/>
+      <c r="U22" s="53"/>
+      <c r="V22" s="53"/>
+      <c r="W22" s="53"/>
     </row>
     <row r="23" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="12">
         <v>11.1</v>
       </c>
       <c r="D23" s="12">
         <v>11.2</v>
       </c>
       <c r="E23" s="12">
         <v>11.3</v>
       </c>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="K23" s="10"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
       <c r="N23" s="10"/>
-      <c r="O23" s="57"/>
-[...7 lines deleted...]
-      <c r="W23" s="57"/>
+      <c r="O23" s="53"/>
+      <c r="P23" s="53"/>
+      <c r="Q23" s="53"/>
+      <c r="R23" s="53"/>
+      <c r="S23" s="53"/>
+      <c r="T23" s="53"/>
+      <c r="U23" s="53"/>
+      <c r="V23" s="53"/>
+      <c r="W23" s="53"/>
     </row>
     <row r="24" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="12">
         <v>11.1</v>
       </c>
       <c r="D24" s="12">
         <v>11.2</v>
       </c>
       <c r="E24" s="12">
         <v>11.3</v>
       </c>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="12"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
       <c r="N24" s="10"/>
-      <c r="O24" s="57"/>
-[...7 lines deleted...]
-      <c r="W24" s="57"/>
+      <c r="O24" s="53"/>
+      <c r="P24" s="53"/>
+      <c r="Q24" s="53"/>
+      <c r="R24" s="53"/>
+      <c r="S24" s="53"/>
+      <c r="T24" s="53"/>
+      <c r="U24" s="53"/>
+      <c r="V24" s="53"/>
+      <c r="W24" s="53"/>
     </row>
     <row r="25" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="12">
         <v>11.1</v>
       </c>
       <c r="D25" s="12">
         <v>11.2</v>
       </c>
       <c r="E25" s="12">
         <v>11.3</v>
       </c>
       <c r="F25" s="12"/>
       <c r="G25" s="12"/>
       <c r="H25" s="12"/>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="10"/>
       <c r="O25" s="10"/>
       <c r="P25" s="10"/>
       <c r="Q25" s="10"/>
@@ -3839,285 +3652,285 @@
       <c r="G38" s="12"/>
       <c r="H38" s="12"/>
     </row>
     <row r="39" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A39" s="4"/>
       <c r="B39" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="12" t="s">
         <v>37</v>
       </c>
       <c r="D39" s="12" t="s">
         <v>37</v>
       </c>
       <c r="E39" s="12" t="s">
         <v>37</v>
       </c>
       <c r="F39" s="12"/>
       <c r="G39" s="12"/>
       <c r="H39" s="12"/>
     </row>
     <row r="40" spans="1:23" x14ac:dyDescent="0.3">
       <c r="L40" s="3"/>
     </row>
     <row r="41" spans="1:23" ht="237.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="65" t="s">
+      <c r="A41" s="58" t="s">
         <v>80</v>
       </c>
-      <c r="B41" s="65"/>
-[...10 lines deleted...]
-      <c r="M41" s="65"/>
+      <c r="B41" s="58"/>
+      <c r="C41" s="58"/>
+      <c r="D41" s="58"/>
+      <c r="E41" s="58"/>
+      <c r="F41" s="58"/>
+      <c r="G41" s="58"/>
+      <c r="H41" s="58"/>
+      <c r="I41" s="58"/>
+      <c r="J41" s="58"/>
+      <c r="K41" s="58"/>
+      <c r="L41" s="58"/>
+      <c r="M41" s="58"/>
       <c r="N41" s="10"/>
-      <c r="O41" s="57" t="s">
+      <c r="O41" s="53" t="s">
         <v>90</v>
       </c>
-      <c r="P41" s="57"/>
-[...6 lines deleted...]
-      <c r="W41" s="57"/>
+      <c r="P41" s="53"/>
+      <c r="Q41" s="53"/>
+      <c r="R41" s="53"/>
+      <c r="S41" s="53"/>
+      <c r="T41" s="53"/>
+      <c r="U41" s="53"/>
+      <c r="V41" s="53"/>
+      <c r="W41" s="53"/>
     </row>
     <row r="43" spans="1:23" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="56" t="s">
+      <c r="A43" s="59" t="s">
         <v>79</v>
       </c>
-      <c r="B43" s="56"/>
-[...10 lines deleted...]
-      <c r="M43" s="56"/>
+      <c r="B43" s="59"/>
+      <c r="C43" s="59"/>
+      <c r="D43" s="59"/>
+      <c r="E43" s="59"/>
+      <c r="F43" s="59"/>
+      <c r="G43" s="59"/>
+      <c r="H43" s="59"/>
+      <c r="I43" s="59"/>
+      <c r="J43" s="59"/>
+      <c r="K43" s="59"/>
+      <c r="L43" s="59"/>
+      <c r="M43" s="59"/>
       <c r="N43" s="11"/>
-      <c r="O43" s="63" t="s">
+      <c r="O43" s="56" t="s">
         <v>84</v>
       </c>
-      <c r="P43" s="63"/>
-[...6 lines deleted...]
-      <c r="W43" s="63"/>
+      <c r="P43" s="56"/>
+      <c r="Q43" s="56"/>
+      <c r="R43" s="56"/>
+      <c r="S43" s="56"/>
+      <c r="T43" s="56"/>
+      <c r="U43" s="56"/>
+      <c r="V43" s="56"/>
+      <c r="W43" s="56"/>
     </row>
     <row r="44" spans="1:23" x14ac:dyDescent="0.3">
       <c r="N44" s="10"/>
-      <c r="O44" s="63"/>
-[...7 lines deleted...]
-      <c r="W44" s="63"/>
+      <c r="O44" s="56"/>
+      <c r="P44" s="56"/>
+      <c r="Q44" s="56"/>
+      <c r="R44" s="56"/>
+      <c r="S44" s="56"/>
+      <c r="T44" s="56"/>
+      <c r="U44" s="56"/>
+      <c r="V44" s="56"/>
+      <c r="W44" s="56"/>
     </row>
     <row r="45" spans="1:23" x14ac:dyDescent="0.3">
       <c r="N45" s="10"/>
-      <c r="O45" s="63"/>
-[...7 lines deleted...]
-      <c r="W45" s="63"/>
+      <c r="O45" s="56"/>
+      <c r="P45" s="56"/>
+      <c r="Q45" s="56"/>
+      <c r="R45" s="56"/>
+      <c r="S45" s="56"/>
+      <c r="T45" s="56"/>
+      <c r="U45" s="56"/>
+      <c r="V45" s="56"/>
+      <c r="W45" s="56"/>
     </row>
     <row r="46" spans="1:23" x14ac:dyDescent="0.3">
       <c r="N46" s="10"/>
-      <c r="O46" s="63"/>
-[...7 lines deleted...]
-      <c r="W46" s="63"/>
+      <c r="O46" s="56"/>
+      <c r="P46" s="56"/>
+      <c r="Q46" s="56"/>
+      <c r="R46" s="56"/>
+      <c r="S46" s="56"/>
+      <c r="T46" s="56"/>
+      <c r="U46" s="56"/>
+      <c r="V46" s="56"/>
+      <c r="W46" s="56"/>
     </row>
     <row r="47" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B47" s="15"/>
       <c r="N47" s="10"/>
-      <c r="O47" s="63"/>
-[...7 lines deleted...]
-      <c r="W47" s="63"/>
+      <c r="O47" s="56"/>
+      <c r="P47" s="56"/>
+      <c r="Q47" s="56"/>
+      <c r="R47" s="56"/>
+      <c r="S47" s="56"/>
+      <c r="T47" s="56"/>
+      <c r="U47" s="56"/>
+      <c r="V47" s="56"/>
+      <c r="W47" s="56"/>
     </row>
     <row r="48" spans="1:23" x14ac:dyDescent="0.3">
       <c r="N48" s="10"/>
-      <c r="O48" s="63"/>
-[...7 lines deleted...]
-      <c r="W48" s="63"/>
+      <c r="O48" s="56"/>
+      <c r="P48" s="56"/>
+      <c r="Q48" s="56"/>
+      <c r="R48" s="56"/>
+      <c r="S48" s="56"/>
+      <c r="T48" s="56"/>
+      <c r="U48" s="56"/>
+      <c r="V48" s="56"/>
+      <c r="W48" s="56"/>
     </row>
     <row r="49" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="O49" s="63"/>
-[...7 lines deleted...]
-      <c r="W49" s="63"/>
+      <c r="O49" s="56"/>
+      <c r="P49" s="56"/>
+      <c r="Q49" s="56"/>
+      <c r="R49" s="56"/>
+      <c r="S49" s="56"/>
+      <c r="T49" s="56"/>
+      <c r="U49" s="56"/>
+      <c r="V49" s="56"/>
+      <c r="W49" s="56"/>
     </row>
     <row r="50" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="O50" s="63"/>
-[...7 lines deleted...]
-      <c r="W50" s="63"/>
+      <c r="O50" s="56"/>
+      <c r="P50" s="56"/>
+      <c r="Q50" s="56"/>
+      <c r="R50" s="56"/>
+      <c r="S50" s="56"/>
+      <c r="T50" s="56"/>
+      <c r="U50" s="56"/>
+      <c r="V50" s="56"/>
+      <c r="W50" s="56"/>
     </row>
     <row r="51" spans="1:24" ht="62.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="O51" s="63"/>
-[...7 lines deleted...]
-      <c r="W51" s="63"/>
+      <c r="O51" s="56"/>
+      <c r="P51" s="56"/>
+      <c r="Q51" s="56"/>
+      <c r="R51" s="56"/>
+      <c r="S51" s="56"/>
+      <c r="T51" s="56"/>
+      <c r="U51" s="56"/>
+      <c r="V51" s="56"/>
+      <c r="W51" s="56"/>
     </row>
     <row r="53" spans="1:24" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="59" t="s">
+      <c r="A53" s="63" t="s">
         <v>88</v>
       </c>
-      <c r="B53" s="59"/>
-[...10 lines deleted...]
-      <c r="M53" s="59"/>
+      <c r="B53" s="63"/>
+      <c r="C53" s="63"/>
+      <c r="D53" s="63"/>
+      <c r="E53" s="63"/>
+      <c r="F53" s="63"/>
+      <c r="G53" s="63"/>
+      <c r="H53" s="63"/>
+      <c r="I53" s="63"/>
+      <c r="J53" s="63"/>
+      <c r="K53" s="63"/>
+      <c r="L53" s="63"/>
+      <c r="M53" s="63"/>
       <c r="N53" s="15"/>
-      <c r="O53" s="57" t="s">
+      <c r="O53" s="53" t="s">
         <v>93</v>
       </c>
-      <c r="P53" s="57"/>
-[...6 lines deleted...]
-      <c r="W53" s="57"/>
+      <c r="P53" s="53"/>
+      <c r="Q53" s="53"/>
+      <c r="R53" s="53"/>
+      <c r="S53" s="53"/>
+      <c r="T53" s="53"/>
+      <c r="U53" s="53"/>
+      <c r="V53" s="53"/>
+      <c r="W53" s="53"/>
     </row>
     <row r="54" spans="1:24" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B54" s="17"/>
       <c r="C54" s="17"/>
       <c r="D54" s="17"/>
       <c r="E54" s="17"/>
       <c r="F54" s="17"/>
       <c r="G54" s="17"/>
       <c r="H54" s="17"/>
       <c r="I54" s="17"/>
       <c r="J54" s="17"/>
       <c r="K54" s="17"/>
       <c r="L54" s="17"/>
       <c r="M54" s="17"/>
-      <c r="O54" s="57"/>
-[...7 lines deleted...]
-      <c r="W54" s="57"/>
+      <c r="O54" s="53"/>
+      <c r="P54" s="53"/>
+      <c r="Q54" s="53"/>
+      <c r="R54" s="53"/>
+      <c r="S54" s="53"/>
+      <c r="T54" s="53"/>
+      <c r="U54" s="53"/>
+      <c r="V54" s="53"/>
+      <c r="W54" s="53"/>
     </row>
     <row r="55" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="18"/>
       <c r="B55" s="18"/>
-      <c r="C55" s="60" t="s">
+      <c r="C55" s="54" t="s">
         <v>47</v>
       </c>
-      <c r="D55" s="61"/>
-      <c r="E55" s="61"/>
+      <c r="D55" s="55"/>
+      <c r="E55" s="55"/>
       <c r="F55" s="22"/>
-      <c r="G55" s="60" t="s">
+      <c r="G55" s="54" t="s">
         <v>48</v>
       </c>
-      <c r="H55" s="61"/>
-      <c r="I55" s="61"/>
+      <c r="H55" s="55"/>
+      <c r="I55" s="55"/>
       <c r="J55" s="22"/>
-      <c r="K55" s="60" t="s">
+      <c r="K55" s="54" t="s">
         <v>49</v>
       </c>
-      <c r="L55" s="61"/>
-[...9 lines deleted...]
-      <c r="W55" s="57"/>
+      <c r="L55" s="55"/>
+      <c r="M55" s="55"/>
+      <c r="O55" s="53"/>
+      <c r="P55" s="53"/>
+      <c r="Q55" s="53"/>
+      <c r="R55" s="53"/>
+      <c r="S55" s="53"/>
+      <c r="T55" s="53"/>
+      <c r="U55" s="53"/>
+      <c r="V55" s="53"/>
+      <c r="W55" s="53"/>
       <c r="X55" s="21"/>
     </row>
     <row r="56" spans="1:24" ht="62.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" t="s">
         <v>1</v>
       </c>
       <c r="B56" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="25" t="s">
         <v>3</v>
       </c>
       <c r="E56" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="25" t="s">
         <v>3</v>
       </c>
       <c r="I56" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J56" s="15"/>
       <c r="K56" s="25" t="s">
         <v>3</v>
@@ -4825,2709 +4638,2752 @@
     </row>
     <row r="86" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B86" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C86" t="s">
         <v>37</v>
       </c>
       <c r="E86" t="s">
         <v>38</v>
       </c>
       <c r="G86" t="s">
         <v>37</v>
       </c>
       <c r="I86" t="s">
         <v>38</v>
       </c>
       <c r="K86" t="s">
         <v>37</v>
       </c>
       <c r="M86" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="88" spans="1:13" ht="90" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A88" s="55" t="s">
+      <c r="A88" s="61" t="s">
         <v>86</v>
       </c>
-      <c r="B88" s="55"/>
-[...10 lines deleted...]
-      <c r="M88" s="55"/>
+      <c r="B88" s="61"/>
+      <c r="C88" s="61"/>
+      <c r="D88" s="61"/>
+      <c r="E88" s="61"/>
+      <c r="F88" s="61"/>
+      <c r="G88" s="61"/>
+      <c r="H88" s="61"/>
+      <c r="I88" s="61"/>
+      <c r="J88" s="61"/>
+      <c r="K88" s="61"/>
+      <c r="L88" s="61"/>
+      <c r="M88" s="61"/>
     </row>
     <row r="90" spans="1:13" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A90" s="56" t="s">
+      <c r="A90" s="59" t="s">
         <v>85</v>
       </c>
-      <c r="B90" s="56"/>
-[...10 lines deleted...]
-      <c r="M90" s="56"/>
+      <c r="B90" s="59"/>
+      <c r="C90" s="59"/>
+      <c r="D90" s="59"/>
+      <c r="E90" s="59"/>
+      <c r="F90" s="59"/>
+      <c r="G90" s="59"/>
+      <c r="H90" s="59"/>
+      <c r="I90" s="59"/>
+      <c r="J90" s="59"/>
+      <c r="K90" s="59"/>
+      <c r="L90" s="59"/>
+      <c r="M90" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A88:M88"/>
+    <mergeCell ref="A90:M90"/>
+    <mergeCell ref="A3:M3"/>
+    <mergeCell ref="A5:M5"/>
+    <mergeCell ref="A53:M53"/>
+    <mergeCell ref="C55:E55"/>
+    <mergeCell ref="C9:E9"/>
     <mergeCell ref="O53:W55"/>
     <mergeCell ref="O6:W6"/>
     <mergeCell ref="O10:W24"/>
     <mergeCell ref="G7:I7"/>
     <mergeCell ref="K7:M7"/>
     <mergeCell ref="O43:W51"/>
     <mergeCell ref="O7:W8"/>
     <mergeCell ref="O9:W9"/>
     <mergeCell ref="O41:W41"/>
     <mergeCell ref="G55:I55"/>
     <mergeCell ref="K55:M55"/>
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="A43:M43"/>
-    <mergeCell ref="A1:G1"/>
-[...6 lines deleted...]
-    <mergeCell ref="C9:E9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39916F0C-9254-4074-9815-8FC3B0A780D8}">
   <dimension ref="A1:A8"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="D14" sqref="D14"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="99" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="2" spans="1:1" ht="15" x14ac:dyDescent="0.35">
       <c r="A2" s="32" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="3" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A7" s="33" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>117</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="https://statistique.quebec.ca/vitrine/15-29-ans" xr:uid="{BA8CBF58-8088-4B8F-B141-466926D8D3B2}"/>
     <hyperlink ref="A7" r:id="rId2" xr:uid="{18853BA1-FEB9-456E-BEBF-85B3590F0264}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AA53"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:R1"/>
+      <selection activeCell="N31" sqref="N31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.33203125" style="4" customWidth="1"/>
     <col min="2" max="2" width="7.33203125" style="4" customWidth="1"/>
     <col min="3" max="3" width="8.5546875" style="4" customWidth="1"/>
     <col min="4" max="4" width="9.6640625" style="4" customWidth="1"/>
     <col min="5" max="5" width="2.88671875" style="4" customWidth="1"/>
     <col min="6" max="6" width="7.33203125" style="4" customWidth="1"/>
     <col min="7" max="7" width="10.44140625" style="4" customWidth="1"/>
     <col min="8" max="8" width="9.6640625" style="4" customWidth="1"/>
     <col min="9" max="9" width="2.88671875" style="4" customWidth="1"/>
     <col min="10" max="10" width="7.33203125" style="4" customWidth="1"/>
     <col min="11" max="11" width="8.5546875" style="4" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.33203125" style="4" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="2.44140625" style="4" customWidth="1"/>
     <col min="14" max="14" width="7.33203125" style="4" customWidth="1"/>
     <col min="15" max="15" width="8.5546875" style="4" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.44140625" style="4" customWidth="1"/>
     <col min="17" max="17" width="3.6640625" style="4" customWidth="1"/>
     <col min="18" max="18" width="7.33203125" style="4" customWidth="1"/>
     <col min="19" max="19" width="8.5546875" style="4" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.33203125" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="16384" width="11.5546875" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A1" s="74" t="s">
-[...18 lines deleted...]
-      <c r="R1" s="74"/>
+      <c r="A1" s="65" t="s">
+        <v>118</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+      <c r="R1" s="65"/>
     </row>
     <row r="2" spans="1:27" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="38"/>
-[...18 lines deleted...]
-      <c r="T2" s="38"/>
+      <c r="A2" s="37"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="37"/>
+      <c r="O2" s="37"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
+      <c r="R2" s="37"/>
+      <c r="S2" s="37"/>
+      <c r="T2" s="37"/>
     </row>
     <row r="3" spans="1:27" s="13" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="39"/>
-      <c r="B3" s="69" t="s">
+      <c r="A3" s="38"/>
+      <c r="B3" s="66" t="s">
         <v>98</v>
       </c>
-      <c r="C3" s="69"/>
-[...2 lines deleted...]
-      <c r="F3" s="69" t="s">
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="66" t="s">
         <v>97</v>
       </c>
-      <c r="G3" s="69"/>
-[...2 lines deleted...]
-      <c r="J3" s="69" t="s">
+      <c r="G3" s="66"/>
+      <c r="H3" s="66"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="66" t="s">
         <v>94</v>
       </c>
-      <c r="K3" s="69"/>
-[...2 lines deleted...]
-      <c r="N3" s="69" t="s">
+      <c r="K3" s="66"/>
+      <c r="L3" s="66"/>
+      <c r="M3" s="39"/>
+      <c r="N3" s="66" t="s">
         <v>95</v>
       </c>
-      <c r="O3" s="69"/>
-[...2 lines deleted...]
-      <c r="R3" s="69" t="s">
+      <c r="O3" s="66"/>
+      <c r="P3" s="66"/>
+      <c r="Q3" s="39"/>
+      <c r="R3" s="66" t="s">
         <v>96</v>
       </c>
-      <c r="S3" s="69"/>
-      <c r="T3" s="69"/>
+      <c r="S3" s="66"/>
+      <c r="T3" s="66"/>
       <c r="U3" s="31"/>
     </row>
     <row r="4" spans="1:27" s="14" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="34"/>
-      <c r="B4" s="70" t="s">
+      <c r="B4" s="68" t="s">
         <v>111</v>
       </c>
-      <c r="C4" s="75" t="s">
+      <c r="C4" s="67" t="s">
         <v>103</v>
       </c>
-      <c r="D4" s="75"/>
-[...1 lines deleted...]
-      <c r="F4" s="70" t="s">
+      <c r="D4" s="67"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="68" t="s">
         <v>111</v>
       </c>
-      <c r="G4" s="75" t="s">
+      <c r="G4" s="67" t="s">
         <v>103</v>
       </c>
-      <c r="H4" s="75"/>
-[...1 lines deleted...]
-      <c r="J4" s="70" t="s">
+      <c r="H4" s="67"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="68" t="s">
         <v>111</v>
       </c>
-      <c r="K4" s="75" t="s">
+      <c r="K4" s="67" t="s">
         <v>103</v>
       </c>
-      <c r="L4" s="75"/>
-[...1 lines deleted...]
-      <c r="N4" s="70" t="s">
+      <c r="L4" s="67"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="68" t="s">
         <v>111</v>
       </c>
-      <c r="O4" s="75" t="s">
+      <c r="O4" s="67" t="s">
         <v>103</v>
       </c>
-      <c r="P4" s="75"/>
-[...1 lines deleted...]
-      <c r="R4" s="70" t="s">
+      <c r="P4" s="67"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="68" t="s">
         <v>111</v>
       </c>
-      <c r="S4" s="75" t="s">
+      <c r="S4" s="67" t="s">
         <v>103</v>
       </c>
-      <c r="T4" s="75"/>
+      <c r="T4" s="67"/>
       <c r="U4" s="4"/>
     </row>
     <row r="5" spans="1:27" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="34"/>
-      <c r="B5" s="71"/>
+      <c r="B5" s="69"/>
       <c r="C5" s="30" t="s">
         <v>99</v>
       </c>
       <c r="D5" s="30" t="s">
         <v>100</v>
       </c>
       <c r="E5" s="29"/>
-      <c r="F5" s="71"/>
+      <c r="F5" s="69"/>
       <c r="G5" s="30" t="s">
         <v>99</v>
       </c>
       <c r="H5" s="30" t="s">
         <v>100</v>
       </c>
       <c r="I5" s="29"/>
-      <c r="J5" s="71"/>
+      <c r="J5" s="69"/>
       <c r="K5" s="30" t="s">
         <v>99</v>
       </c>
       <c r="L5" s="30" t="s">
         <v>100</v>
       </c>
       <c r="M5" s="29"/>
-      <c r="N5" s="71"/>
+      <c r="N5" s="69"/>
       <c r="O5" s="30" t="s">
         <v>99</v>
       </c>
       <c r="P5" s="30" t="s">
         <v>100</v>
       </c>
       <c r="Q5" s="29"/>
-      <c r="R5" s="71"/>
+      <c r="R5" s="69"/>
       <c r="S5" s="30" t="s">
         <v>99</v>
       </c>
       <c r="T5" s="30" t="s">
         <v>100</v>
       </c>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
     </row>
     <row r="6" spans="1:27" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="42"/>
-      <c r="B6" s="72" t="s">
+      <c r="A6" s="41"/>
+      <c r="B6" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="72"/>
-[...16 lines deleted...]
-      <c r="T6" s="72"/>
+      <c r="C6" s="73"/>
+      <c r="D6" s="73"/>
+      <c r="E6" s="73"/>
+      <c r="F6" s="73"/>
+      <c r="G6" s="73"/>
+      <c r="H6" s="73"/>
+      <c r="I6" s="73"/>
+      <c r="J6" s="73"/>
+      <c r="K6" s="73"/>
+      <c r="L6" s="73"/>
+      <c r="M6" s="73"/>
+      <c r="N6" s="73"/>
+      <c r="O6" s="73"/>
+      <c r="P6" s="73"/>
+      <c r="Q6" s="73"/>
+      <c r="R6" s="73"/>
+      <c r="S6" s="73"/>
+      <c r="T6" s="73"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
     </row>
     <row r="7" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A7" s="43">
+      <c r="A7" s="42">
         <v>2006</v>
       </c>
-      <c r="B7" s="44">
+      <c r="B7" s="43">
         <v>8.3000000000000007</v>
       </c>
-      <c r="C7" s="44">
+      <c r="C7" s="43">
         <v>7.9290682095863447</v>
       </c>
-      <c r="D7" s="44">
+      <c r="D7" s="43">
         <v>8.6545102459418004</v>
       </c>
-      <c r="E7" s="44"/>
-      <c r="F7" s="44">
+      <c r="E7" s="43"/>
+      <c r="F7" s="43">
         <v>11.1</v>
       </c>
-      <c r="G7" s="44">
+      <c r="G7" s="43">
         <v>10.461498400779158</v>
       </c>
-      <c r="H7" s="44">
+      <c r="H7" s="43">
         <v>11.837584716017121</v>
       </c>
-      <c r="I7" s="44"/>
-      <c r="J7" s="44">
+      <c r="I7" s="43"/>
+      <c r="J7" s="43">
         <v>18.600000000000001</v>
       </c>
-      <c r="K7" s="44">
+      <c r="K7" s="43">
         <v>17.092222432074628</v>
       </c>
-      <c r="L7" s="44">
+      <c r="L7" s="43">
         <v>20.217928933641979</v>
       </c>
-      <c r="M7" s="44"/>
-      <c r="N7" s="44">
+      <c r="M7" s="43"/>
+      <c r="N7" s="43">
         <v>10.5</v>
       </c>
-      <c r="O7" s="44">
+      <c r="O7" s="43">
         <v>9.4487815638220969</v>
       </c>
-      <c r="P7" s="44">
+      <c r="P7" s="43">
         <v>11.572181846369672</v>
       </c>
-      <c r="Q7" s="44"/>
-      <c r="R7" s="44">
+      <c r="Q7" s="43"/>
+      <c r="R7" s="43">
         <v>7.6</v>
       </c>
-      <c r="S7" s="44">
+      <c r="S7" s="43">
         <v>6.7303151067141904</v>
       </c>
-      <c r="T7" s="44">
+      <c r="T7" s="43">
         <v>8.5529258913609372</v>
       </c>
     </row>
     <row r="8" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A8" s="45">
+      <c r="A8" s="44">
         <v>2007</v>
       </c>
-      <c r="B8" s="44">
+      <c r="B8" s="43">
         <v>7.4</v>
       </c>
-      <c r="C8" s="44">
+      <c r="C8" s="43">
         <v>7.0994450159645517</v>
       </c>
-      <c r="D8" s="44">
+      <c r="D8" s="43">
         <v>7.8057499760709446</v>
       </c>
-      <c r="E8" s="44"/>
-      <c r="F8" s="44">
+      <c r="E8" s="43"/>
+      <c r="F8" s="43">
         <v>10.5</v>
       </c>
-      <c r="G8" s="44">
+      <c r="G8" s="43">
         <v>9.8841257000397409</v>
       </c>
-      <c r="H8" s="44">
+      <c r="H8" s="43">
         <v>11.230630558400202</v>
       </c>
-      <c r="I8" s="44"/>
-      <c r="J8" s="44">
+      <c r="I8" s="43"/>
+      <c r="J8" s="43">
         <v>16.600000000000001</v>
       </c>
-      <c r="K8" s="44">
+      <c r="K8" s="43">
         <v>15.234372543268657</v>
       </c>
-      <c r="L8" s="44">
+      <c r="L8" s="43">
         <v>18.133494428294007</v>
       </c>
-      <c r="M8" s="44"/>
-      <c r="N8" s="44">
+      <c r="M8" s="43"/>
+      <c r="N8" s="43">
         <v>9.4</v>
       </c>
-      <c r="O8" s="44">
+      <c r="O8" s="43">
         <v>8.3750580818874312</v>
       </c>
-      <c r="P8" s="44">
+      <c r="P8" s="43">
         <v>10.558693438404665</v>
       </c>
-      <c r="Q8" s="44"/>
-      <c r="R8" s="44">
+      <c r="Q8" s="43"/>
+      <c r="R8" s="43">
         <v>7.9</v>
       </c>
-      <c r="S8" s="44">
+      <c r="S8" s="43">
         <v>7.0301810428505291</v>
       </c>
-      <c r="T8" s="44">
+      <c r="T8" s="43">
         <v>8.9208725073161901</v>
       </c>
     </row>
     <row r="9" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A9" s="45">
+      <c r="A9" s="44">
         <v>2008</v>
       </c>
-      <c r="B9" s="44">
+      <c r="B9" s="43">
         <v>7.4</v>
       </c>
-      <c r="C9" s="44">
+      <c r="C9" s="43">
         <v>7.1125514321759313</v>
       </c>
-      <c r="D9" s="44">
+      <c r="D9" s="43">
         <v>7.7756268954124037</v>
       </c>
-      <c r="E9" s="44"/>
-      <c r="F9" s="44">
+      <c r="E9" s="43"/>
+      <c r="F9" s="43">
         <v>9.9</v>
       </c>
-      <c r="G9" s="44">
+      <c r="G9" s="43">
         <v>9.3203003971923426</v>
       </c>
-      <c r="H9" s="44">
+      <c r="H9" s="43">
         <v>10.593544959168632</v>
       </c>
-      <c r="I9" s="44"/>
-      <c r="J9" s="44">
+      <c r="I9" s="43"/>
+      <c r="J9" s="43">
         <v>15.1</v>
       </c>
-      <c r="K9" s="44">
+      <c r="K9" s="43">
         <v>13.722512700677166</v>
       </c>
-      <c r="L9" s="44">
+      <c r="L9" s="43">
         <v>16.457464315168682</v>
       </c>
-      <c r="M9" s="44"/>
-      <c r="N9" s="44">
+      <c r="M9" s="43"/>
+      <c r="N9" s="43">
         <v>9.1</v>
       </c>
-      <c r="O9" s="44">
+      <c r="O9" s="43">
         <v>8.112647432286316</v>
       </c>
-      <c r="P9" s="44">
+      <c r="P9" s="43">
         <v>10.102250373642672</v>
       </c>
-      <c r="Q9" s="44"/>
-      <c r="R9" s="44">
+      <c r="Q9" s="43"/>
+      <c r="R9" s="43">
         <v>7.4</v>
       </c>
-      <c r="S9" s="44">
+      <c r="S9" s="43">
         <v>6.6009328076466174</v>
       </c>
-      <c r="T9" s="44">
+      <c r="T9" s="43">
         <v>8.3041947156140434</v>
       </c>
     </row>
     <row r="10" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A10" s="45">
+      <c r="A10" s="44">
         <v>2009</v>
       </c>
-      <c r="B10" s="44">
+      <c r="B10" s="43">
         <v>8.8000000000000007</v>
       </c>
-      <c r="C10" s="44">
+      <c r="C10" s="43">
         <v>8.4031246497713408</v>
       </c>
-      <c r="D10" s="44">
+      <c r="D10" s="43">
         <v>9.1293349725596684</v>
       </c>
-      <c r="E10" s="44"/>
-      <c r="F10" s="44">
+      <c r="E10" s="43"/>
+      <c r="F10" s="43">
         <v>12.2</v>
       </c>
-      <c r="G10" s="44">
+      <c r="G10" s="43">
         <v>11.558986632224505</v>
       </c>
-      <c r="H10" s="44">
+      <c r="H10" s="43">
         <v>12.962602588259198</v>
       </c>
-      <c r="I10" s="44"/>
-      <c r="J10" s="44">
+      <c r="I10" s="43"/>
+      <c r="J10" s="43">
         <v>20.3</v>
       </c>
-      <c r="K10" s="44">
+      <c r="K10" s="43">
         <v>18.705257039280553</v>
       </c>
-      <c r="L10" s="44">
+      <c r="L10" s="43">
         <v>21.938233706356037</v>
       </c>
-      <c r="M10" s="44"/>
-      <c r="N10" s="44">
+      <c r="M10" s="43"/>
+      <c r="N10" s="43">
         <v>10.9</v>
       </c>
-      <c r="O10" s="44">
+      <c r="O10" s="43">
         <v>9.8013998687442463</v>
       </c>
-      <c r="P10" s="44">
+      <c r="P10" s="43">
         <v>12.163106247535406</v>
       </c>
-      <c r="Q10" s="44"/>
-      <c r="R10" s="44">
+      <c r="Q10" s="43"/>
+      <c r="R10" s="43">
         <v>8.1999999999999993</v>
       </c>
-      <c r="S10" s="44">
+      <c r="S10" s="43">
         <v>7.314968170056928</v>
       </c>
-      <c r="T10" s="44">
+      <c r="T10" s="43">
         <v>9.221586487644224</v>
       </c>
     </row>
     <row r="11" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A11" s="45">
+      <c r="A11" s="44">
         <v>2010</v>
       </c>
-      <c r="B11" s="44">
+      <c r="B11" s="43">
         <v>8.1999999999999993</v>
       </c>
-      <c r="C11" s="44">
+      <c r="C11" s="43">
         <v>7.897248745357631</v>
       </c>
-      <c r="D11" s="44">
+      <c r="D11" s="43">
         <v>8.6031301890224601</v>
       </c>
-      <c r="E11" s="44"/>
-      <c r="F11" s="44">
+      <c r="E11" s="43"/>
+      <c r="F11" s="43">
         <v>11.5</v>
       </c>
-      <c r="G11" s="44">
+      <c r="G11" s="43">
         <v>10.842646443859994</v>
       </c>
-      <c r="H11" s="44">
+      <c r="H11" s="43">
         <v>12.150727549083495</v>
       </c>
-      <c r="I11" s="44"/>
-      <c r="J11" s="44">
+      <c r="I11" s="43"/>
+      <c r="J11" s="43">
         <v>18.8</v>
       </c>
-      <c r="K11" s="44">
+      <c r="K11" s="43">
         <v>17.323317329034921</v>
       </c>
-      <c r="L11" s="44">
+      <c r="L11" s="43">
         <v>20.262022435125306</v>
       </c>
-      <c r="M11" s="44"/>
-      <c r="N11" s="44">
+      <c r="M11" s="43"/>
+      <c r="N11" s="43">
         <v>10.199999999999999</v>
       </c>
-      <c r="O11" s="44">
+      <c r="O11" s="43">
         <v>9.2114063674179114</v>
       </c>
-      <c r="P11" s="44">
+      <c r="P11" s="43">
         <v>11.298910920845907</v>
       </c>
-      <c r="Q11" s="44"/>
-      <c r="R11" s="44">
+      <c r="Q11" s="43"/>
+      <c r="R11" s="43">
         <v>8</v>
       </c>
-      <c r="S11" s="44">
+      <c r="S11" s="43">
         <v>7.0076129655285451</v>
       </c>
-      <c r="T11" s="44">
+      <c r="T11" s="43">
         <v>9.0488954871120271</v>
       </c>
     </row>
     <row r="12" spans="1:27" ht="15" x14ac:dyDescent="0.3">
-      <c r="A12" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="44">
+      <c r="A12" s="44">
+        <v>2011</v>
+      </c>
+      <c r="B12" s="43">
         <v>8.0442477655605984</v>
       </c>
-      <c r="C12" s="44">
+      <c r="C12" s="43">
         <v>7.6953096205100557</v>
       </c>
-      <c r="D12" s="44">
+      <c r="D12" s="43">
         <v>8.4075670765571946</v>
       </c>
-      <c r="E12" s="44"/>
-      <c r="F12" s="44">
+      <c r="E12" s="43"/>
+      <c r="F12" s="43">
         <v>11.26741305979292</v>
       </c>
-      <c r="G12" s="44">
+      <c r="G12" s="43">
         <v>10.603377712517165</v>
       </c>
-      <c r="H12" s="44">
+      <c r="H12" s="43">
         <v>11.967466571596018</v>
       </c>
-      <c r="I12" s="44"/>
-      <c r="J12" s="44">
+      <c r="I12" s="43"/>
+      <c r="J12" s="43">
         <v>17.4870649656255</v>
       </c>
-      <c r="K12" s="44">
+      <c r="K12" s="43">
         <v>16.060611346058074</v>
       </c>
-      <c r="L12" s="44">
+      <c r="L12" s="43">
         <v>19.011516899140162</v>
       </c>
-      <c r="M12" s="44"/>
-      <c r="N12" s="44">
+      <c r="M12" s="43"/>
+      <c r="N12" s="43">
         <v>10.301538822566988</v>
       </c>
-      <c r="O12" s="44">
+      <c r="O12" s="43">
         <v>9.2444440489841995</v>
       </c>
-      <c r="P12" s="44">
+      <c r="P12" s="43">
         <v>11.464242234911802</v>
       </c>
-      <c r="Q12" s="44"/>
-      <c r="R12" s="44">
+      <c r="Q12" s="43"/>
+      <c r="R12" s="43">
         <v>8.3555537527579737</v>
       </c>
-      <c r="S12" s="44">
+      <c r="S12" s="43">
         <v>7.4120640232220616</v>
       </c>
-      <c r="T12" s="44">
+      <c r="T12" s="43">
         <v>9.4069393740238318</v>
       </c>
     </row>
     <row r="13" spans="1:27" ht="15" x14ac:dyDescent="0.3">
-      <c r="A13" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="46">
+      <c r="A13" s="44">
+        <v>2012</v>
+      </c>
+      <c r="B13" s="45">
         <v>7.8964040706086882</v>
       </c>
-      <c r="C13" s="44">
+      <c r="C13" s="43">
         <v>7.5619158214556244</v>
       </c>
-      <c r="D13" s="44">
+      <c r="D13" s="43">
         <v>8.2443682462671166</v>
       </c>
-      <c r="E13" s="44"/>
-      <c r="F13" s="44">
+      <c r="E13" s="43"/>
+      <c r="F13" s="43">
         <v>11.129468779953285</v>
       </c>
-      <c r="G13" s="44">
+      <c r="G13" s="43">
         <v>10.457951007396851</v>
       </c>
-      <c r="H13" s="44">
+      <c r="H13" s="43">
         <v>11.838404742771221</v>
       </c>
-      <c r="I13" s="44"/>
-      <c r="J13" s="44">
+      <c r="I13" s="43"/>
+      <c r="J13" s="43">
         <v>18.46105396690222</v>
       </c>
-      <c r="K13" s="44">
+      <c r="K13" s="43">
         <v>17.021674564996385</v>
       </c>
-      <c r="L13" s="44">
+      <c r="L13" s="43">
         <v>19.992823208665982</v>
       </c>
-      <c r="M13" s="44"/>
-      <c r="N13" s="44">
+      <c r="M13" s="43"/>
+      <c r="N13" s="43">
         <v>9.8934604457584481</v>
       </c>
-      <c r="O13" s="44">
+      <c r="O13" s="43">
         <v>8.8842894708861575</v>
       </c>
-      <c r="P13" s="44">
+      <c r="P13" s="43">
         <v>11.003420315425533</v>
       </c>
-      <c r="Q13" s="44"/>
-      <c r="R13" s="44">
+      <c r="Q13" s="43"/>
+      <c r="R13" s="43">
         <v>7.9424974497111167</v>
       </c>
-      <c r="S13" s="44">
+      <c r="S13" s="43">
         <v>7.0415503691028416</v>
       </c>
-      <c r="T13" s="44">
+      <c r="T13" s="43">
         <v>8.9476226854246921</v>
       </c>
     </row>
     <row r="14" spans="1:27" ht="15" x14ac:dyDescent="0.3">
-      <c r="A14" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="44">
+      <c r="A14" s="44">
+        <v>2013</v>
+      </c>
+      <c r="B14" s="43">
         <v>7.8196834803070043</v>
       </c>
-      <c r="C14" s="44">
+      <c r="C14" s="43">
         <v>7.4633708644376862</v>
       </c>
-      <c r="D14" s="44">
+      <c r="D14" s="43">
         <v>8.1915011651522462</v>
       </c>
-      <c r="E14" s="44"/>
-      <c r="F14" s="44">
+      <c r="E14" s="43"/>
+      <c r="F14" s="43">
         <v>10.859217329623078</v>
       </c>
-      <c r="G14" s="44">
+      <c r="G14" s="43">
         <v>10.201168444825806</v>
       </c>
-      <c r="H14" s="44">
+      <c r="H14" s="43">
         <v>11.554253287417202</v>
       </c>
-      <c r="I14" s="44"/>
-      <c r="J14" s="44">
+      <c r="I14" s="43"/>
+      <c r="J14" s="43">
         <v>18.263303756863671</v>
       </c>
-      <c r="K14" s="44">
+      <c r="K14" s="43">
         <v>16.609943890374794</v>
       </c>
-      <c r="L14" s="44">
+      <c r="L14" s="43">
         <v>20.041686013293969</v>
       </c>
-      <c r="M14" s="44"/>
-      <c r="N14" s="44">
+      <c r="M14" s="43"/>
+      <c r="N14" s="43">
         <v>9.5189406264245147</v>
       </c>
-      <c r="O14" s="44">
+      <c r="O14" s="43">
         <v>8.5132302986364827</v>
       </c>
-      <c r="P14" s="44">
+      <c r="P14" s="43">
         <v>10.629656292295554</v>
       </c>
-      <c r="Q14" s="44"/>
-      <c r="R14" s="44">
+      <c r="Q14" s="43"/>
+      <c r="R14" s="43">
         <v>7.8875560691800226</v>
       </c>
-      <c r="S14" s="44">
+      <c r="S14" s="43">
         <v>6.9904608035691425</v>
       </c>
-      <c r="T14" s="44">
+      <c r="T14" s="43">
         <v>8.8887744238825945</v>
       </c>
     </row>
     <row r="15" spans="1:27" ht="15" x14ac:dyDescent="0.3">
-      <c r="A15" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="44">
+      <c r="A15" s="44">
+        <v>2014</v>
+      </c>
+      <c r="B15" s="43">
         <v>7.8858759063030694</v>
       </c>
-      <c r="C15" s="44">
+      <c r="C15" s="43">
         <v>7.5281245657776958</v>
       </c>
-      <c r="D15" s="44">
+      <c r="D15" s="43">
         <v>8.2591098508741592</v>
       </c>
-      <c r="E15" s="44"/>
-      <c r="F15" s="44">
+      <c r="E15" s="43"/>
+      <c r="F15" s="43">
         <v>11.590098283633937</v>
       </c>
-      <c r="G15" s="44">
+      <c r="G15" s="43">
         <v>10.88196123761052</v>
       </c>
-      <c r="H15" s="44">
+      <c r="H15" s="43">
         <v>12.337937158939011</v>
       </c>
-      <c r="I15" s="44"/>
-      <c r="J15" s="44">
+      <c r="I15" s="43"/>
+      <c r="J15" s="43">
         <v>18.81813319179593</v>
       </c>
-      <c r="K15" s="44">
+      <c r="K15" s="43">
         <v>17.246259967286644</v>
       </c>
-      <c r="L15" s="44">
+      <c r="L15" s="43">
         <v>20.497785223175281</v>
       </c>
-      <c r="M15" s="44"/>
-      <c r="N15" s="44">
+      <c r="M15" s="43"/>
+      <c r="N15" s="43">
         <v>9.9857146440425826</v>
       </c>
-      <c r="O15" s="44">
+      <c r="O15" s="43">
         <v>8.9865757343774195</v>
       </c>
-      <c r="P15" s="44">
+      <c r="P15" s="43">
         <v>11.082412558430015</v>
       </c>
-      <c r="Q15" s="44"/>
-      <c r="R15" s="44">
+      <c r="Q15" s="43"/>
+      <c r="R15" s="43">
         <v>9.0599774169334939</v>
       </c>
-      <c r="S15" s="44">
+      <c r="S15" s="43">
         <v>8.0200061532828109</v>
       </c>
-      <c r="T15" s="44">
+      <c r="T15" s="43">
         <v>10.219820308998134</v>
       </c>
     </row>
     <row r="16" spans="1:27" ht="15" x14ac:dyDescent="0.3">
-      <c r="A16" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="44">
+      <c r="A16" s="44">
+        <v>2015</v>
+      </c>
+      <c r="B16" s="43">
         <v>7.7062313159516949</v>
       </c>
-      <c r="C16" s="44">
+      <c r="C16" s="43">
         <v>7.3358089155695874</v>
       </c>
-      <c r="D16" s="44">
+      <c r="D16" s="43">
         <v>8.0937244922277731</v>
       </c>
-      <c r="E16" s="44"/>
-      <c r="F16" s="44">
+      <c r="E16" s="43"/>
+      <c r="F16" s="43">
         <v>10.80100902619685</v>
       </c>
-      <c r="G16" s="44">
+      <c r="G16" s="43">
         <v>10.051818939895734</v>
       </c>
-      <c r="H16" s="44">
+      <c r="H16" s="43">
         <v>11.598837857591434</v>
       </c>
-      <c r="I16" s="44"/>
-      <c r="J16" s="44">
+      <c r="I16" s="43"/>
+      <c r="J16" s="43">
         <v>17.613452594812649</v>
       </c>
-      <c r="K16" s="44">
+      <c r="K16" s="43">
         <v>15.951530411608694</v>
       </c>
-      <c r="L16" s="44">
+      <c r="L16" s="43">
         <v>19.408539773804574</v>
       </c>
-      <c r="M16" s="44"/>
-      <c r="N16" s="44">
+      <c r="M16" s="43"/>
+      <c r="N16" s="43">
         <v>9.1100874450326668</v>
       </c>
-      <c r="O16" s="44">
+      <c r="O16" s="43">
         <v>8.0791660912493111</v>
       </c>
-      <c r="P16" s="44">
+      <c r="P16" s="43">
         <v>10.257876817359117</v>
       </c>
-      <c r="Q16" s="44"/>
-      <c r="R16" s="44">
+      <c r="Q16" s="43"/>
+      <c r="R16" s="43">
         <v>8.6107298196195341</v>
       </c>
-      <c r="S16" s="44">
+      <c r="S16" s="43">
         <v>7.6132376397007189</v>
       </c>
-      <c r="T16" s="44">
+      <c r="T16" s="43">
         <v>9.7251567792753768</v>
       </c>
     </row>
     <row r="17" spans="1:20" ht="15" x14ac:dyDescent="0.3">
-      <c r="A17" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="44">
+      <c r="A17" s="44">
+        <v>2016</v>
+      </c>
+      <c r="B17" s="43">
         <v>7.2420575363096944</v>
       </c>
-      <c r="C17" s="44">
+      <c r="C17" s="43">
         <v>6.9014964921885316</v>
       </c>
-      <c r="D17" s="44">
+      <c r="D17" s="43">
         <v>7.5980523627997769</v>
       </c>
-      <c r="E17" s="44"/>
-      <c r="F17" s="44">
+      <c r="E17" s="43"/>
+      <c r="F17" s="43">
         <v>10.485084529910752</v>
       </c>
-      <c r="G17" s="44">
+      <c r="G17" s="43">
         <v>9.7561806309630033</v>
       </c>
-      <c r="H17" s="44">
+      <c r="H17" s="43">
         <v>11.261650433247567</v>
       </c>
-      <c r="I17" s="44"/>
-      <c r="J17" s="44">
+      <c r="I17" s="43"/>
+      <c r="J17" s="43">
         <v>17.337718334655989</v>
       </c>
-      <c r="K17" s="44">
+      <c r="K17" s="43">
         <v>15.500086091778941</v>
       </c>
-      <c r="L17" s="44">
+      <c r="L17" s="43">
         <v>19.343341207901311</v>
       </c>
-      <c r="M17" s="44"/>
-      <c r="N17" s="44">
+      <c r="M17" s="43"/>
+      <c r="N17" s="43">
         <v>9.4221680501907734</v>
       </c>
-      <c r="O17" s="44">
+      <c r="O17" s="43">
         <v>8.367222627625722</v>
       </c>
-      <c r="P17" s="44">
+      <c r="P17" s="43">
         <v>10.594743096370586</v>
       </c>
-      <c r="Q17" s="44"/>
-      <c r="R17" s="44">
+      <c r="Q17" s="43"/>
+      <c r="R17" s="43">
         <v>8.0252865123775283</v>
       </c>
-      <c r="S17" s="44">
+      <c r="S17" s="43">
         <v>7.0617171492169604</v>
       </c>
-      <c r="T17" s="44">
+      <c r="T17" s="43">
         <v>9.1074504394171765</v>
       </c>
     </row>
     <row r="18" spans="1:20" ht="15" x14ac:dyDescent="0.3">
-      <c r="A18" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="44">
+      <c r="A18" s="44">
+        <v>2017</v>
+      </c>
+      <c r="B18" s="43">
         <v>6.0980690348281756</v>
       </c>
-      <c r="C18" s="44">
+      <c r="C18" s="43">
         <v>5.7834958582494655</v>
       </c>
-      <c r="D18" s="44">
+      <c r="D18" s="43">
         <v>6.4285848689231306</v>
       </c>
-      <c r="E18" s="44"/>
-      <c r="F18" s="44">
+      <c r="E18" s="43"/>
+      <c r="F18" s="43">
         <v>8.547982684786124</v>
       </c>
-      <c r="G18" s="44">
+      <c r="G18" s="43">
         <v>7.8838210563837441</v>
       </c>
-      <c r="H18" s="44">
+      <c r="H18" s="43">
         <v>9.2624696679127414</v>
       </c>
-      <c r="I18" s="44"/>
-      <c r="J18" s="44">
+      <c r="I18" s="43"/>
+      <c r="J18" s="43">
         <v>14.143127486305584</v>
       </c>
-      <c r="K18" s="44">
+      <c r="K18" s="43">
         <v>12.6410240656281</v>
       </c>
-      <c r="L18" s="44">
+      <c r="L18" s="43">
         <v>15.791457323576081</v>
       </c>
-      <c r="M18" s="44"/>
-      <c r="N18" s="44">
+      <c r="M18" s="43"/>
+      <c r="N18" s="43">
         <v>7.2533549941451394</v>
       </c>
-      <c r="O18" s="44">
+      <c r="O18" s="43">
         <v>6.3927366246065302</v>
       </c>
-      <c r="P18" s="44">
+      <c r="P18" s="43">
         <v>8.2196599053672195</v>
       </c>
-      <c r="Q18" s="44"/>
-      <c r="R18" s="44">
+      <c r="Q18" s="43"/>
+      <c r="R18" s="43">
         <v>6.900971217360409</v>
       </c>
-      <c r="S18" s="44">
+      <c r="S18" s="43">
         <v>5.9122434137474693</v>
       </c>
-      <c r="T18" s="44">
+      <c r="T18" s="43">
         <v>8.0409168500248267</v>
       </c>
     </row>
     <row r="19" spans="1:20" ht="15" x14ac:dyDescent="0.3">
-      <c r="A19" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="44">
+      <c r="A19" s="44">
+        <v>2018</v>
+      </c>
+      <c r="B19" s="43">
         <v>5.4783925407690184</v>
       </c>
-      <c r="C19" s="44">
+      <c r="C19" s="43">
         <v>5.1910708991736474</v>
       </c>
-      <c r="D19" s="44">
+      <c r="D19" s="43">
         <v>5.7806475744202901</v>
       </c>
-      <c r="E19" s="44"/>
-      <c r="F19" s="44">
+      <c r="E19" s="43"/>
+      <c r="F19" s="43">
         <v>7.1026447670018866</v>
       </c>
-      <c r="G19" s="44">
+      <c r="G19" s="43">
         <v>6.5410551169363824</v>
       </c>
-      <c r="H19" s="44">
+      <c r="H19" s="43">
         <v>7.7084734907108237</v>
       </c>
-      <c r="I19" s="44"/>
-      <c r="J19" s="44">
+      <c r="I19" s="43"/>
+      <c r="J19" s="43">
         <v>12.697044520123789</v>
       </c>
-      <c r="K19" s="44">
+      <c r="K19" s="43">
         <v>11.260545351143465</v>
       </c>
-      <c r="L19" s="44">
+      <c r="L19" s="43">
         <v>14.287292545101776</v>
       </c>
-      <c r="M19" s="44"/>
-      <c r="N19" s="44">
+      <c r="M19" s="43"/>
+      <c r="N19" s="43">
         <v>6.7749687735141446</v>
       </c>
-      <c r="O19" s="44">
+      <c r="O19" s="43">
         <v>5.8705104430762853</v>
       </c>
-      <c r="P19" s="44">
+      <c r="P19" s="43">
         <v>7.8072175600420177</v>
       </c>
-      <c r="Q19" s="44"/>
-      <c r="R19" s="44">
+      <c r="Q19" s="43"/>
+      <c r="R19" s="43">
         <v>4.69918378262454</v>
       </c>
-      <c r="S19" s="44">
+      <c r="S19" s="43">
         <v>4.0347008467745935</v>
       </c>
-      <c r="T19" s="44">
+      <c r="T19" s="43">
         <v>5.4668675405896723</v>
       </c>
     </row>
-    <row r="20" spans="1:20" ht="15" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B20" s="44">
+    <row r="20" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A20" s="46">
+        <v>2019</v>
+      </c>
+      <c r="B20" s="43">
         <v>5.0547414796171903</v>
       </c>
-      <c r="C20" s="44">
+      <c r="C20" s="43">
         <v>4.7811181570913757</v>
       </c>
-      <c r="D20" s="44">
+      <c r="D20" s="43">
         <v>5.3431455405777841</v>
       </c>
-      <c r="E20" s="44"/>
-      <c r="F20" s="44">
+      <c r="E20" s="43"/>
+      <c r="F20" s="43">
         <v>7.1375721892491084</v>
       </c>
-      <c r="G20" s="44">
+      <c r="G20" s="43">
         <v>6.5459958606874178</v>
       </c>
-      <c r="H20" s="44">
+      <c r="H20" s="43">
         <v>7.7781609576732036</v>
       </c>
-      <c r="I20" s="44"/>
-      <c r="J20" s="44">
+      <c r="I20" s="43"/>
+      <c r="J20" s="43">
         <v>10.745824716808027</v>
       </c>
-      <c r="K20" s="44">
+      <c r="K20" s="43">
         <v>9.6039445447212248</v>
       </c>
-      <c r="L20" s="44">
+      <c r="L20" s="43">
         <v>12.005440004393316</v>
       </c>
-      <c r="M20" s="44"/>
-      <c r="N20" s="44">
+      <c r="M20" s="43"/>
+      <c r="N20" s="43">
         <v>6.7617868888411241</v>
       </c>
-      <c r="O20" s="44">
+      <c r="O20" s="43">
         <v>5.8078029857047273</v>
       </c>
-      <c r="P20" s="44">
+      <c r="P20" s="43">
         <v>7.8593961491993225</v>
       </c>
-      <c r="Q20" s="44"/>
-      <c r="R20" s="44">
+      <c r="Q20" s="43"/>
+      <c r="R20" s="43">
         <v>5.6151623201069283</v>
       </c>
-      <c r="S20" s="44">
+      <c r="S20" s="43">
         <v>4.8193733479192575</v>
       </c>
-      <c r="T20" s="44">
+      <c r="T20" s="43">
         <v>6.5333345967198291</v>
       </c>
     </row>
-    <row r="21" spans="1:20" ht="15" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B21" s="44">
+    <row r="21" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A21" s="46">
+        <v>2020</v>
+      </c>
+      <c r="B21" s="43">
         <v>8.9016068282170728</v>
       </c>
-      <c r="C21" s="44">
+      <c r="C21" s="43">
         <v>8.5142213272644174</v>
       </c>
-      <c r="D21" s="44">
+      <c r="D21" s="43">
         <v>9.3048251893029885</v>
       </c>
-      <c r="E21" s="44"/>
-      <c r="F21" s="44">
+      <c r="E21" s="43"/>
+      <c r="F21" s="43">
         <v>13.357410323762167</v>
       </c>
-      <c r="G21" s="44">
+      <c r="G21" s="43">
         <v>12.587662826966367</v>
       </c>
-      <c r="H21" s="44">
+      <c r="H21" s="43">
         <v>14.166600016932884</v>
       </c>
-      <c r="I21" s="44"/>
-      <c r="J21" s="44">
+      <c r="I21" s="43"/>
+      <c r="J21" s="43">
         <v>19.827391833718863</v>
       </c>
-      <c r="K21" s="44">
+      <c r="K21" s="43">
         <v>18.10760548538309</v>
       </c>
-      <c r="L21" s="44">
+      <c r="L21" s="43">
         <v>21.667299998492567</v>
       </c>
-      <c r="M21" s="44"/>
-      <c r="N21" s="44">
+      <c r="M21" s="43"/>
+      <c r="N21" s="43">
         <v>14.663151033823643</v>
       </c>
-      <c r="O21" s="44">
+      <c r="O21" s="43">
         <v>13.204682911111115</v>
       </c>
-      <c r="P21" s="44">
+      <c r="P21" s="43">
         <v>16.252544023027838</v>
       </c>
-      <c r="Q21" s="44"/>
-      <c r="R21" s="44">
+      <c r="Q21" s="43"/>
+      <c r="R21" s="43">
         <v>9.1227169633793448</v>
       </c>
-      <c r="S21" s="44">
+      <c r="S21" s="43">
         <v>7.9823324770546575</v>
       </c>
-      <c r="T21" s="44">
+      <c r="T21" s="43">
         <v>10.407593960287864</v>
       </c>
     </row>
-    <row r="22" spans="1:20" ht="15" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B22" s="44">
+    <row r="22" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A22" s="47">
+        <v>2021</v>
+      </c>
+      <c r="B22" s="43">
         <v>6.1147951884996221</v>
       </c>
-      <c r="C22" s="44">
+      <c r="C22" s="43">
         <v>5.7498498847172677</v>
       </c>
-      <c r="D22" s="44">
+      <c r="D22" s="43">
         <v>6.5013059364027725</v>
       </c>
-      <c r="E22" s="44"/>
-      <c r="F22" s="44">
+      <c r="E22" s="43"/>
+      <c r="F22" s="43">
         <v>8.2759656890975943</v>
       </c>
-      <c r="G22" s="44">
+      <c r="G22" s="43">
         <v>7.4568245876868913</v>
       </c>
-      <c r="H22" s="44">
+      <c r="H22" s="43">
         <v>9.1761680454780024</v>
       </c>
-      <c r="I22" s="44"/>
-      <c r="J22" s="44">
+      <c r="I22" s="43"/>
+      <c r="J22" s="43">
         <v>11.049309887590486</v>
       </c>
-      <c r="K22" s="44">
+      <c r="K22" s="43">
         <v>9.6539429624608175</v>
       </c>
-      <c r="L22" s="44">
+      <c r="L22" s="43">
         <v>12.61819286216658</v>
       </c>
-      <c r="M22" s="44"/>
-      <c r="N22" s="44">
+      <c r="M22" s="43"/>
+      <c r="N22" s="43">
         <v>8.6780674521272605</v>
       </c>
-      <c r="O22" s="44">
+      <c r="O22" s="43">
         <v>7.5001458083160859</v>
       </c>
-      <c r="P22" s="44">
+      <c r="P22" s="43">
         <v>10.020943898188598</v>
       </c>
-      <c r="Q22" s="44"/>
-      <c r="R22" s="44">
+      <c r="Q22" s="43"/>
+      <c r="R22" s="43">
         <v>6.5465552774724722</v>
       </c>
-      <c r="S22" s="44">
+      <c r="S22" s="43">
         <v>5.4183488905716848</v>
       </c>
-      <c r="T22" s="44">
+      <c r="T22" s="43">
         <v>7.8900795599836622</v>
       </c>
     </row>
-    <row r="23" spans="1:20" ht="15" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B23" s="46">
+    <row r="23" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A23" s="48">
+        <v>2022</v>
+      </c>
+      <c r="B23" s="45">
         <v>4.3309494434821527</v>
       </c>
-      <c r="C23" s="46">
+      <c r="C23" s="45">
         <v>4.1029686662233962</v>
       </c>
-      <c r="D23" s="46">
+      <c r="D23" s="45">
         <v>4.5709941202220161</v>
       </c>
-      <c r="E23" s="46"/>
-      <c r="F23" s="46">
+      <c r="E23" s="45"/>
+      <c r="F23" s="45">
         <v>6.3719918368832396</v>
       </c>
-      <c r="G23" s="46">
+      <c r="G23" s="45">
         <v>5.861239528416486</v>
       </c>
-      <c r="H23" s="46">
+      <c r="H23" s="45">
         <v>6.92397789534078</v>
       </c>
-      <c r="I23" s="46"/>
-      <c r="J23" s="46">
+      <c r="I23" s="45"/>
+      <c r="J23" s="45">
         <v>8.9125406328070209</v>
       </c>
-      <c r="K23" s="46">
+      <c r="K23" s="45">
         <v>7.6993985003073586</v>
       </c>
-      <c r="L23" s="46">
+      <c r="L23" s="45">
         <v>10.295508252651311</v>
       </c>
-      <c r="M23" s="46"/>
-      <c r="N23" s="46">
+      <c r="M23" s="45"/>
+      <c r="N23" s="45">
         <v>6.6733018691939439</v>
       </c>
-      <c r="O23" s="46">
+      <c r="O23" s="45">
         <v>5.7798358346794458</v>
       </c>
-      <c r="P23" s="46">
+      <c r="P23" s="45">
         <v>7.6936049642435878</v>
       </c>
-      <c r="Q23" s="46"/>
-      <c r="R23" s="46">
+      <c r="Q23" s="45"/>
+      <c r="R23" s="45">
         <v>4.7911272192114316</v>
       </c>
-      <c r="S23" s="46">
+      <c r="S23" s="45">
         <v>4.123157974981468</v>
       </c>
-      <c r="T23" s="46">
+      <c r="T23" s="45">
         <v>5.5610337362066922</v>
       </c>
     </row>
-    <row r="24" spans="1:20" ht="15" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B24" s="46">
+    <row r="24" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A24" s="48">
+        <v>2023</v>
+      </c>
+      <c r="B24" s="45">
         <v>4.4691107760788746</v>
       </c>
-      <c r="C24" s="46">
+      <c r="C24" s="45">
         <v>4.1904969528024161</v>
       </c>
-      <c r="D24" s="46">
+      <c r="D24" s="45">
         <v>4.7653274648609534</v>
       </c>
-      <c r="E24" s="46"/>
-      <c r="F24" s="46">
+      <c r="E24" s="45"/>
+      <c r="F24" s="45">
         <v>6.3454505327746098</v>
       </c>
-      <c r="G24" s="46">
+      <c r="G24" s="45">
         <v>5.8026719178697244</v>
       </c>
-      <c r="H24" s="46">
+      <c r="H24" s="45">
         <v>6.9352623280059573</v>
       </c>
-      <c r="I24" s="46"/>
-      <c r="J24" s="46">
+      <c r="I24" s="45"/>
+      <c r="J24" s="45">
         <v>8.8339933945506601</v>
       </c>
-      <c r="K24" s="46">
+      <c r="K24" s="45">
         <v>7.7521128394475625</v>
       </c>
-      <c r="L24" s="46">
+      <c r="L24" s="45">
         <v>10.050410597308055</v>
       </c>
-      <c r="M24" s="46"/>
-      <c r="N24" s="46">
+      <c r="M24" s="45"/>
+      <c r="N24" s="45">
         <v>6.3895924401534909</v>
       </c>
-      <c r="O24" s="46">
+      <c r="O24" s="45">
         <v>5.5019828378768354</v>
       </c>
-      <c r="P24" s="46">
+      <c r="P24" s="45">
         <v>7.4091688175514721</v>
       </c>
-      <c r="Q24" s="46"/>
-      <c r="R24" s="46">
+      <c r="Q24" s="45"/>
+      <c r="R24" s="45">
         <v>4.9379789274477517</v>
       </c>
-      <c r="S24" s="46">
+      <c r="S24" s="45">
         <v>4.2269358991247659</v>
       </c>
-      <c r="T24" s="46">
+      <c r="T24" s="45">
         <v>5.7614361980050477</v>
       </c>
     </row>
-    <row r="25" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="50">
+    <row r="25" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A25" s="48">
         <v>2024</v>
       </c>
-      <c r="B25" s="51">
+      <c r="B25" s="45">
         <v>5.3208829306813668</v>
       </c>
-      <c r="C25" s="51">
+      <c r="C25" s="45">
         <v>5.0651312119825871</v>
       </c>
-      <c r="D25" s="51">
+      <c r="D25" s="45">
         <v>5.588788004100449</v>
       </c>
-      <c r="E25" s="51"/>
-      <c r="F25" s="51">
+      <c r="E25" s="45"/>
+      <c r="F25" s="45">
         <v>7.8838734830828763</v>
       </c>
-      <c r="G25" s="51">
+      <c r="G25" s="45">
         <v>7.3158993426603782</v>
       </c>
-      <c r="H25" s="51">
+      <c r="H25" s="45">
         <v>8.4919025567680695</v>
       </c>
-      <c r="I25" s="51"/>
-      <c r="J25" s="51">
+      <c r="I25" s="45"/>
+      <c r="J25" s="45">
         <v>11.666674314417412</v>
       </c>
-      <c r="K25" s="51">
+      <c r="K25" s="45">
         <v>10.420243660244909</v>
       </c>
-      <c r="L25" s="51">
+      <c r="L25" s="45">
         <v>13.040494213265086</v>
       </c>
-      <c r="M25" s="51"/>
-      <c r="N25" s="51">
+      <c r="M25" s="45"/>
+      <c r="N25" s="45">
         <v>7.9969108160106606</v>
       </c>
-      <c r="O25" s="51">
+      <c r="O25" s="45">
         <v>6.9958872942098864</v>
       </c>
-      <c r="P25" s="51">
+      <c r="P25" s="45">
         <v>9.1271117264609529</v>
       </c>
-      <c r="Q25" s="51"/>
-      <c r="R25" s="51">
+      <c r="Q25" s="45"/>
+      <c r="R25" s="45">
         <v>5.7445814701378524</v>
       </c>
-      <c r="S25" s="51">
+      <c r="S25" s="45">
         <v>4.9794081659521305</v>
       </c>
-      <c r="T25" s="51">
+      <c r="T25" s="45">
         <v>6.6191462618347758</v>
       </c>
     </row>
-    <row r="26" spans="1:20" x14ac:dyDescent="0.3">
-      <c r="A26" s="66" t="s">
+    <row r="26" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="49">
+        <v>2025</v>
+      </c>
+      <c r="B26" s="50">
+        <v>5.6135014392593714</v>
+      </c>
+      <c r="C26" s="50">
+        <v>5.3382668715453327</v>
+      </c>
+      <c r="D26" s="50">
+        <v>5.9020419912124931</v>
+      </c>
+      <c r="E26" s="50"/>
+      <c r="F26" s="50">
+        <v>8.2105974802504296</v>
+      </c>
+      <c r="G26" s="50">
+        <v>7.5928970489719623</v>
+      </c>
+      <c r="H26" s="50">
+        <v>8.873723754282036</v>
+      </c>
+      <c r="I26" s="50"/>
+      <c r="J26" s="50">
+        <v>12.497636084186304</v>
+      </c>
+      <c r="K26" s="50">
+        <v>11.243277697727805</v>
+      </c>
+      <c r="L26" s="50">
+        <v>13.870068262074531</v>
+      </c>
+      <c r="M26" s="50"/>
+      <c r="N26" s="50">
+        <v>7.9429989557871092</v>
+      </c>
+      <c r="O26" s="50">
+        <v>6.9386715794638034</v>
+      </c>
+      <c r="P26" s="50">
+        <v>9.0785147344624804</v>
+      </c>
+      <c r="Q26" s="50"/>
+      <c r="R26" s="50">
+        <v>6.1651598038415658</v>
+      </c>
+      <c r="S26" s="50">
+        <v>5.3382385162858554</v>
+      </c>
+      <c r="T26" s="50">
+        <v>7.1105536942114131</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A27" s="70" t="s">
         <v>104</v>
       </c>
-      <c r="B26" s="66"/>
-[...26 lines deleted...]
-      <c r="T27" s="73"/>
+      <c r="B27" s="70"/>
+      <c r="C27" s="70"/>
+      <c r="D27" s="70"/>
+      <c r="E27" s="27"/>
     </row>
     <row r="28" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A28" s="34" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="27"/>
       <c r="C28" s="27"/>
       <c r="D28" s="27"/>
       <c r="E28" s="27"/>
-      <c r="S28" s="52"/>
+      <c r="S28" s="51"/>
     </row>
     <row r="29" spans="1:20" x14ac:dyDescent="0.3">
-      <c r="A29" s="68" t="s">
+      <c r="A29" s="72" t="s">
         <v>102</v>
       </c>
-      <c r="B29" s="68"/>
-[...9 lines deleted...]
-      <c r="L29" s="68"/>
+      <c r="B29" s="72"/>
+      <c r="C29" s="72"/>
+      <c r="D29" s="72"/>
+      <c r="E29" s="72"/>
+      <c r="F29" s="72"/>
+      <c r="G29" s="72"/>
+      <c r="H29" s="72"/>
+      <c r="I29" s="72"/>
+      <c r="J29" s="72"/>
+      <c r="K29" s="72"/>
+      <c r="L29" s="72"/>
       <c r="M29" s="28"/>
     </row>
     <row r="31" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="66" t="s">
+      <c r="A31" s="70" t="s">
         <v>105</v>
       </c>
-      <c r="B31" s="67"/>
-[...7 lines deleted...]
-      <c r="J31" s="67"/>
+      <c r="B31" s="71"/>
+      <c r="C31" s="71"/>
+      <c r="D31" s="71"/>
+      <c r="E31" s="71"/>
+      <c r="F31" s="71"/>
+      <c r="G31" s="71"/>
+      <c r="H31" s="71"/>
+      <c r="I31" s="71"/>
+      <c r="J31" s="71"/>
     </row>
     <row r="32" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A32" s="34" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="B32" s="34"/>
       <c r="C32" s="34"/>
       <c r="D32" s="34"/>
       <c r="E32" s="34"/>
       <c r="F32" s="34"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
     </row>
     <row r="34" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A34" s="34"/>
     </row>
     <row r="36" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="F36" s="53"/>
-[...6 lines deleted...]
-      <c r="Y36" s="53"/>
+      <c r="F36" s="52"/>
+      <c r="G36" s="52"/>
+      <c r="L36" s="52"/>
+      <c r="N36" s="52"/>
+      <c r="R36" s="52"/>
+      <c r="S36" s="52"/>
+      <c r="X36" s="52"/>
+      <c r="Y36" s="52"/>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="F37" s="53"/>
-[...6 lines deleted...]
-      <c r="Y37" s="53"/>
+      <c r="F37" s="52"/>
+      <c r="G37" s="52"/>
+      <c r="L37" s="52"/>
+      <c r="N37" s="52"/>
+      <c r="R37" s="52"/>
+      <c r="S37" s="52"/>
+      <c r="X37" s="52"/>
+      <c r="Y37" s="52"/>
     </row>
     <row r="38" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="F38" s="53"/>
-[...6 lines deleted...]
-      <c r="Y38" s="53"/>
+      <c r="F38" s="52"/>
+      <c r="G38" s="52"/>
+      <c r="L38" s="52"/>
+      <c r="N38" s="52"/>
+      <c r="R38" s="52"/>
+      <c r="S38" s="52"/>
+      <c r="X38" s="52"/>
+      <c r="Y38" s="52"/>
     </row>
     <row r="39" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="F39" s="53"/>
-[...6 lines deleted...]
-      <c r="Y39" s="53"/>
+      <c r="F39" s="52"/>
+      <c r="G39" s="52"/>
+      <c r="L39" s="52"/>
+      <c r="N39" s="52"/>
+      <c r="R39" s="52"/>
+      <c r="S39" s="52"/>
+      <c r="X39" s="52"/>
+      <c r="Y39" s="52"/>
     </row>
     <row r="40" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="F40" s="53"/>
-[...6 lines deleted...]
-      <c r="Y40" s="53"/>
+      <c r="F40" s="52"/>
+      <c r="G40" s="52"/>
+      <c r="L40" s="52"/>
+      <c r="N40" s="52"/>
+      <c r="R40" s="52"/>
+      <c r="S40" s="52"/>
+      <c r="X40" s="52"/>
+      <c r="Y40" s="52"/>
     </row>
     <row r="41" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="F41" s="53"/>
-[...6 lines deleted...]
-      <c r="Y41" s="53"/>
+      <c r="F41" s="52"/>
+      <c r="G41" s="52"/>
+      <c r="L41" s="52"/>
+      <c r="N41" s="52"/>
+      <c r="R41" s="52"/>
+      <c r="S41" s="52"/>
+      <c r="X41" s="52"/>
+      <c r="Y41" s="52"/>
     </row>
     <row r="42" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="F42" s="53"/>
-[...6 lines deleted...]
-      <c r="Y42" s="53"/>
+      <c r="F42" s="52"/>
+      <c r="G42" s="52"/>
+      <c r="L42" s="52"/>
+      <c r="N42" s="52"/>
+      <c r="R42" s="52"/>
+      <c r="S42" s="52"/>
+      <c r="X42" s="52"/>
+      <c r="Y42" s="52"/>
     </row>
     <row r="43" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="F43" s="53"/>
-[...6 lines deleted...]
-      <c r="Y43" s="53"/>
+      <c r="F43" s="52"/>
+      <c r="G43" s="52"/>
+      <c r="L43" s="52"/>
+      <c r="N43" s="52"/>
+      <c r="R43" s="52"/>
+      <c r="S43" s="52"/>
+      <c r="X43" s="52"/>
+      <c r="Y43" s="52"/>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="F44" s="53"/>
-[...6 lines deleted...]
-      <c r="Y44" s="53"/>
+      <c r="F44" s="52"/>
+      <c r="G44" s="52"/>
+      <c r="L44" s="52"/>
+      <c r="N44" s="52"/>
+      <c r="R44" s="52"/>
+      <c r="S44" s="52"/>
+      <c r="X44" s="52"/>
+      <c r="Y44" s="52"/>
     </row>
     <row r="45" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="F45" s="53"/>
-[...6 lines deleted...]
-      <c r="Y45" s="53"/>
+      <c r="F45" s="52"/>
+      <c r="G45" s="52"/>
+      <c r="L45" s="52"/>
+      <c r="N45" s="52"/>
+      <c r="R45" s="52"/>
+      <c r="S45" s="52"/>
+      <c r="X45" s="52"/>
+      <c r="Y45" s="52"/>
     </row>
     <row r="46" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="F46" s="53"/>
-[...6 lines deleted...]
-      <c r="Y46" s="53"/>
+      <c r="F46" s="52"/>
+      <c r="G46" s="52"/>
+      <c r="L46" s="52"/>
+      <c r="N46" s="52"/>
+      <c r="R46" s="52"/>
+      <c r="S46" s="52"/>
+      <c r="X46" s="52"/>
+      <c r="Y46" s="52"/>
     </row>
     <row r="47" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="F47" s="53"/>
-[...6 lines deleted...]
-      <c r="Y47" s="53"/>
+      <c r="F47" s="52"/>
+      <c r="G47" s="52"/>
+      <c r="L47" s="52"/>
+      <c r="N47" s="52"/>
+      <c r="R47" s="52"/>
+      <c r="S47" s="52"/>
+      <c r="X47" s="52"/>
+      <c r="Y47" s="52"/>
     </row>
     <row r="48" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="F48" s="53"/>
-[...6 lines deleted...]
-      <c r="Y48" s="53"/>
+      <c r="F48" s="52"/>
+      <c r="G48" s="52"/>
+      <c r="L48" s="52"/>
+      <c r="N48" s="52"/>
+      <c r="R48" s="52"/>
+      <c r="S48" s="52"/>
+      <c r="X48" s="52"/>
+      <c r="Y48" s="52"/>
     </row>
     <row r="49" spans="6:25" x14ac:dyDescent="0.3">
-      <c r="F49" s="53"/>
-[...6 lines deleted...]
-      <c r="Y49" s="53"/>
+      <c r="F49" s="52"/>
+      <c r="G49" s="52"/>
+      <c r="L49" s="52"/>
+      <c r="N49" s="52"/>
+      <c r="R49" s="52"/>
+      <c r="S49" s="52"/>
+      <c r="X49" s="52"/>
+      <c r="Y49" s="52"/>
     </row>
     <row r="50" spans="6:25" x14ac:dyDescent="0.3">
-      <c r="F50" s="53"/>
-[...6 lines deleted...]
-      <c r="Y50" s="53"/>
+      <c r="F50" s="52"/>
+      <c r="G50" s="52"/>
+      <c r="L50" s="52"/>
+      <c r="N50" s="52"/>
+      <c r="R50" s="52"/>
+      <c r="S50" s="52"/>
+      <c r="X50" s="52"/>
+      <c r="Y50" s="52"/>
     </row>
     <row r="51" spans="6:25" x14ac:dyDescent="0.3">
-      <c r="F51" s="53"/>
-[...6 lines deleted...]
-      <c r="Y51" s="53"/>
+      <c r="F51" s="52"/>
+      <c r="G51" s="52"/>
+      <c r="L51" s="52"/>
+      <c r="N51" s="52"/>
+      <c r="R51" s="52"/>
+      <c r="S51" s="52"/>
+      <c r="X51" s="52"/>
+      <c r="Y51" s="52"/>
     </row>
     <row r="52" spans="6:25" x14ac:dyDescent="0.3">
-      <c r="F52" s="53"/>
-[...6 lines deleted...]
-      <c r="Y52" s="53"/>
+      <c r="F52" s="52"/>
+      <c r="G52" s="52"/>
+      <c r="L52" s="52"/>
+      <c r="N52" s="52"/>
+      <c r="R52" s="52"/>
+      <c r="S52" s="52"/>
+      <c r="X52" s="52"/>
+      <c r="Y52" s="52"/>
     </row>
     <row r="53" spans="6:25" x14ac:dyDescent="0.3">
-      <c r="F53" s="53"/>
-[...6 lines deleted...]
-      <c r="Y53" s="53"/>
+      <c r="F53" s="52"/>
+      <c r="G53" s="52"/>
+      <c r="L53" s="52"/>
+      <c r="N53" s="52"/>
+      <c r="R53" s="52"/>
+      <c r="S53" s="52"/>
+      <c r="X53" s="52"/>
+      <c r="Y53" s="52"/>
     </row>
   </sheetData>
-  <mergeCells count="21">
+  <mergeCells count="20">
+    <mergeCell ref="A31:J31"/>
+    <mergeCell ref="A29:L29"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="F3:H3"/>
+    <mergeCell ref="J3:L3"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="B6:T6"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="R3:T3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="R4:R5"/>
-    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="A27:D27"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="N4:N5"/>
-    <mergeCell ref="A31:J31"/>
-[...6 lines deleted...]
-    <mergeCell ref="A27:T27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:S54"/>
+  <dimension ref="A1:R54"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M9" sqref="M9"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.5546875" style="4" customWidth="1"/>
     <col min="2" max="2" width="6.88671875" style="4" customWidth="1"/>
     <col min="3" max="3" width="8.5546875" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.33203125" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.33203125" style="4" customWidth="1"/>
     <col min="6" max="6" width="9.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.5546875" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.33203125" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.33203125" style="4" customWidth="1"/>
     <col min="10" max="10" width="9.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9" style="4" customWidth="1"/>
     <col min="12" max="12" width="9.33203125" style="4" bestFit="1" customWidth="1"/>
     <col min="13" max="16384" width="11.5546875" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A1" s="31" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="38"/>
-[...10 lines deleted...]
-      <c r="L2" s="38"/>
+      <c r="A2" s="37"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
     </row>
     <row r="3" spans="1:12" s="31" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="39"/>
-      <c r="B3" s="69" t="s">
+      <c r="A3" s="38"/>
+      <c r="B3" s="66" t="s">
         <v>97</v>
       </c>
-      <c r="C3" s="69"/>
-[...12 lines deleted...]
-      <c r="L3" s="69"/>
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="66" t="s">
+        <v>115</v>
+      </c>
+      <c r="G3" s="66"/>
+      <c r="H3" s="66"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="66" t="s">
+        <v>116</v>
+      </c>
+      <c r="K3" s="66"/>
+      <c r="L3" s="66"/>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A4" s="34"/>
-      <c r="B4" s="70" t="s">
+      <c r="B4" s="68" t="s">
         <v>111</v>
       </c>
-      <c r="C4" s="75" t="s">
+      <c r="C4" s="67" t="s">
         <v>103</v>
       </c>
-      <c r="D4" s="75"/>
-[...1 lines deleted...]
-      <c r="F4" s="70" t="s">
+      <c r="D4" s="67"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="68" t="s">
         <v>111</v>
       </c>
-      <c r="G4" s="75" t="s">
+      <c r="G4" s="67" t="s">
         <v>103</v>
       </c>
-      <c r="H4" s="75"/>
-[...1 lines deleted...]
-      <c r="J4" s="70" t="s">
+      <c r="H4" s="67"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="68" t="s">
         <v>111</v>
       </c>
-      <c r="K4" s="75" t="s">
+      <c r="K4" s="67" t="s">
         <v>103</v>
       </c>
-      <c r="L4" s="75"/>
+      <c r="L4" s="67"/>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A5" s="34"/>
-      <c r="B5" s="71"/>
+      <c r="B5" s="69"/>
       <c r="C5" s="30" t="s">
         <v>99</v>
       </c>
       <c r="D5" s="30" t="s">
         <v>100</v>
       </c>
       <c r="E5" s="29"/>
-      <c r="F5" s="71"/>
+      <c r="F5" s="69"/>
       <c r="G5" s="30" t="s">
         <v>99</v>
       </c>
       <c r="H5" s="30" t="s">
         <v>100</v>
       </c>
       <c r="I5" s="29"/>
-      <c r="J5" s="71"/>
+      <c r="J5" s="69"/>
       <c r="K5" s="30" t="s">
         <v>99</v>
       </c>
       <c r="L5" s="30" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A6" s="42"/>
-      <c r="B6" s="72" t="s">
+      <c r="A6" s="41"/>
+      <c r="B6" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="72"/>
-[...8 lines deleted...]
-      <c r="L6" s="72"/>
+      <c r="C6" s="73"/>
+      <c r="D6" s="73"/>
+      <c r="E6" s="73"/>
+      <c r="F6" s="73"/>
+      <c r="G6" s="73"/>
+      <c r="H6" s="73"/>
+      <c r="I6" s="73"/>
+      <c r="J6" s="73"/>
+      <c r="K6" s="73"/>
+      <c r="L6" s="73"/>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A7" s="43">
+      <c r="A7" s="42">
         <v>2006</v>
       </c>
-      <c r="B7" s="44">
+      <c r="B7" s="43">
         <v>11.1</v>
       </c>
-      <c r="C7" s="44">
+      <c r="C7" s="43">
         <v>10.461498400779158</v>
       </c>
-      <c r="D7" s="44">
+      <c r="D7" s="43">
         <v>11.837584716017121</v>
       </c>
-      <c r="E7" s="46"/>
-      <c r="F7" s="46">
+      <c r="E7" s="45"/>
+      <c r="F7" s="45">
         <v>12.6</v>
       </c>
-      <c r="G7" s="46">
+      <c r="G7" s="45">
         <v>11.620799017361188</v>
       </c>
-      <c r="H7" s="46">
+      <c r="H7" s="45">
         <v>13.642441474341052</v>
       </c>
-      <c r="I7" s="46"/>
-      <c r="J7" s="44">
+      <c r="I7" s="45"/>
+      <c r="J7" s="43">
         <v>9.5</v>
       </c>
-      <c r="K7" s="44">
+      <c r="K7" s="43">
         <v>8.7275258212753055</v>
       </c>
-      <c r="L7" s="44">
+      <c r="L7" s="43">
         <v>10.415208111037783</v>
       </c>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A8" s="45">
+      <c r="A8" s="44">
         <v>2007</v>
       </c>
-      <c r="B8" s="44">
+      <c r="B8" s="43">
         <v>10.5</v>
       </c>
-      <c r="C8" s="44">
+      <c r="C8" s="43">
         <v>9.8841257000397409</v>
       </c>
-      <c r="D8" s="44">
+      <c r="D8" s="43">
         <v>11.230630558400202</v>
       </c>
-      <c r="E8" s="46"/>
-      <c r="F8" s="46">
+      <c r="E8" s="45"/>
+      <c r="F8" s="45">
         <v>12.4</v>
       </c>
-      <c r="G8" s="46">
+      <c r="G8" s="45">
         <v>11.443440765169669</v>
       </c>
-      <c r="H8" s="46">
+      <c r="H8" s="45">
         <v>13.35003690727039</v>
       </c>
-      <c r="I8" s="46"/>
-      <c r="J8" s="44">
+      <c r="I8" s="45"/>
+      <c r="J8" s="43">
         <v>8.6</v>
       </c>
-      <c r="K8" s="44">
+      <c r="K8" s="43">
         <v>7.7864413383737228</v>
       </c>
-      <c r="L8" s="44">
+      <c r="L8" s="43">
         <v>9.4759157690956961</v>
       </c>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A9" s="45">
+      <c r="A9" s="44">
         <v>2008</v>
       </c>
-      <c r="B9" s="44">
+      <c r="B9" s="43">
         <v>9.9</v>
       </c>
-      <c r="C9" s="44">
+      <c r="C9" s="43">
         <v>9.3203003971923426</v>
       </c>
-      <c r="D9" s="44">
+      <c r="D9" s="43">
         <v>10.593544959168632</v>
       </c>
-      <c r="E9" s="46"/>
-      <c r="F9" s="46">
+      <c r="E9" s="45"/>
+      <c r="F9" s="45">
         <v>11.5</v>
       </c>
-      <c r="G9" s="46">
+      <c r="G9" s="45">
         <v>10.588233551455914</v>
       </c>
-      <c r="H9" s="46">
+      <c r="H9" s="45">
         <v>12.430384452330905</v>
       </c>
-      <c r="I9" s="46"/>
-      <c r="J9" s="44">
+      <c r="I9" s="45"/>
+      <c r="J9" s="43">
         <v>8.3000000000000007</v>
       </c>
-      <c r="K9" s="44">
+      <c r="K9" s="43">
         <v>7.4945732421618212</v>
       </c>
-      <c r="L9" s="44">
+      <c r="L9" s="43">
         <v>9.1372554342159997</v>
       </c>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A10" s="45">
+      <c r="A10" s="44">
         <v>2009</v>
       </c>
-      <c r="B10" s="44">
+      <c r="B10" s="43">
         <v>12.2</v>
       </c>
-      <c r="C10" s="44">
+      <c r="C10" s="43">
         <v>11.558986632224505</v>
       </c>
-      <c r="D10" s="44">
+      <c r="D10" s="43">
         <v>12.962602588259198</v>
       </c>
-      <c r="E10" s="46"/>
-      <c r="F10" s="46">
+      <c r="E10" s="45"/>
+      <c r="F10" s="45">
         <v>14.7</v>
       </c>
-      <c r="G10" s="46">
+      <c r="G10" s="45">
         <v>13.687430638053458</v>
       </c>
-      <c r="H10" s="46">
+      <c r="H10" s="45">
         <v>15.761742091729358</v>
       </c>
-      <c r="I10" s="46"/>
-      <c r="J10" s="44">
+      <c r="I10" s="45"/>
+      <c r="J10" s="43">
         <v>9.6</v>
       </c>
-      <c r="K10" s="44">
+      <c r="K10" s="43">
         <v>8.822505329461972</v>
       </c>
-      <c r="L10" s="44">
+      <c r="L10" s="43">
         <v>10.485184065496329</v>
       </c>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A11" s="45">
+      <c r="A11" s="44">
         <v>2010</v>
       </c>
-      <c r="B11" s="44">
+      <c r="B11" s="43">
         <v>11.5</v>
       </c>
-      <c r="C11" s="44">
+      <c r="C11" s="43">
         <v>10.842646443859994</v>
       </c>
-      <c r="D11" s="44">
+      <c r="D11" s="43">
         <v>12.150727549083495</v>
       </c>
-      <c r="E11" s="46"/>
-      <c r="F11" s="46">
+      <c r="E11" s="45"/>
+      <c r="F11" s="45">
         <v>13.4</v>
       </c>
-      <c r="G11" s="46">
+      <c r="G11" s="45">
         <v>12.447443525888698</v>
       </c>
-      <c r="H11" s="46">
+      <c r="H11" s="45">
         <v>14.364386778283109</v>
       </c>
-      <c r="I11" s="46"/>
-      <c r="J11" s="44">
+      <c r="I11" s="45"/>
+      <c r="J11" s="43">
         <v>9.5</v>
       </c>
-      <c r="K11" s="44">
+      <c r="K11" s="43">
         <v>8.6440057237218308</v>
       </c>
-      <c r="L11" s="44">
+      <c r="L11" s="43">
         <v>10.400367598233109</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="15" x14ac:dyDescent="0.3">
-      <c r="A12" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="44">
+      <c r="A12" s="44">
+        <v>2011</v>
+      </c>
+      <c r="B12" s="43">
         <v>11.26741305979292</v>
       </c>
-      <c r="C12" s="44">
+      <c r="C12" s="43">
         <v>10.603377712517165</v>
       </c>
-      <c r="D12" s="44">
+      <c r="D12" s="43">
         <v>11.967466571596018</v>
       </c>
-      <c r="E12" s="46"/>
-      <c r="F12" s="46">
+      <c r="E12" s="45"/>
+      <c r="F12" s="45">
         <v>12.58669729877122</v>
       </c>
-      <c r="G12" s="46">
+      <c r="G12" s="45">
         <v>11.668116138752287</v>
       </c>
-      <c r="H12" s="46">
+      <c r="H12" s="45">
         <v>13.566487766867832</v>
       </c>
-      <c r="I12" s="46"/>
-      <c r="J12" s="44">
+      <c r="I12" s="45"/>
+      <c r="J12" s="43">
         <v>9.9111020573472519</v>
       </c>
-      <c r="K12" s="44">
+      <c r="K12" s="43">
         <v>9.0307914749738654</v>
       </c>
-      <c r="L12" s="44">
+      <c r="L12" s="43">
         <v>10.866973387870926</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="15" x14ac:dyDescent="0.3">
-      <c r="A13" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="44">
+      <c r="A13" s="44">
+        <v>2012</v>
+      </c>
+      <c r="B13" s="43">
         <v>11.129468779953285</v>
       </c>
-      <c r="C13" s="44">
+      <c r="C13" s="43">
         <v>10.457951007396851</v>
       </c>
-      <c r="D13" s="44">
+      <c r="D13" s="43">
         <v>11.838404742771221</v>
       </c>
-      <c r="E13" s="46"/>
-      <c r="F13" s="46">
+      <c r="E13" s="45"/>
+      <c r="F13" s="45">
         <v>12.939216386693408</v>
       </c>
-      <c r="G13" s="46">
+      <c r="G13" s="45">
         <v>12.036891289137603</v>
       </c>
-      <c r="H13" s="46">
+      <c r="H13" s="45">
         <v>13.898495182201026</v>
       </c>
-      <c r="I13" s="46"/>
-      <c r="J13" s="44">
+      <c r="I13" s="45"/>
+      <c r="J13" s="43">
         <v>9.2654607379159</v>
       </c>
-      <c r="K13" s="44">
+      <c r="K13" s="43">
         <v>8.3819204009453419</v>
       </c>
-      <c r="L13" s="44">
+      <c r="L13" s="43">
         <v>10.231734231249662</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="15" x14ac:dyDescent="0.3">
-      <c r="A14" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="44">
+      <c r="A14" s="44">
+        <v>2013</v>
+      </c>
+      <c r="B14" s="43">
         <v>10.859217329623078</v>
       </c>
-      <c r="C14" s="44">
+      <c r="C14" s="43">
         <v>10.201168444825806</v>
       </c>
-      <c r="D14" s="44">
+      <c r="D14" s="43">
         <v>11.554253287417202</v>
       </c>
-      <c r="E14" s="46"/>
-      <c r="F14" s="46">
+      <c r="E14" s="45"/>
+      <c r="F14" s="45">
         <v>12.888619377807339</v>
       </c>
-      <c r="G14" s="46">
+      <c r="G14" s="45">
         <v>11.960257962956886</v>
       </c>
-      <c r="H14" s="46">
+      <c r="H14" s="45">
         <v>13.877681903779221</v>
       </c>
-      <c r="I14" s="46"/>
-      <c r="J14" s="44">
+      <c r="I14" s="45"/>
+      <c r="J14" s="43">
         <v>8.7396753540550343</v>
       </c>
-      <c r="K14" s="44">
+      <c r="K14" s="43">
         <v>7.8885362627428748</v>
       </c>
-      <c r="L14" s="44">
+      <c r="L14" s="43">
         <v>9.6730047952899127</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="15" x14ac:dyDescent="0.3">
-      <c r="A15" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="44">
+      <c r="A15" s="44">
+        <v>2014</v>
+      </c>
+      <c r="B15" s="43">
         <v>11.590098283633937</v>
       </c>
-      <c r="C15" s="44">
+      <c r="C15" s="43">
         <v>10.88196123761052</v>
       </c>
-      <c r="D15" s="44">
+      <c r="D15" s="43">
         <v>12.337937158939011</v>
       </c>
-      <c r="E15" s="46"/>
-      <c r="F15" s="46">
+      <c r="E15" s="45"/>
+      <c r="F15" s="45">
         <v>14.085690766549504</v>
       </c>
-      <c r="G15" s="46">
+      <c r="G15" s="45">
         <v>13.029698559568262</v>
       </c>
-      <c r="H15" s="46">
+      <c r="H15" s="45">
         <v>15.212296262419892</v>
       </c>
-      <c r="I15" s="46"/>
-      <c r="J15" s="44">
+      <c r="I15" s="45"/>
+      <c r="J15" s="43">
         <v>8.9474996282669395</v>
       </c>
-      <c r="K15" s="44">
+      <c r="K15" s="43">
         <v>8.0090393716893171</v>
       </c>
-      <c r="L15" s="44">
+      <c r="L15" s="43">
         <v>9.9839894237396685</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="15" x14ac:dyDescent="0.3">
-      <c r="A16" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="44">
+      <c r="A16" s="44">
+        <v>2015</v>
+      </c>
+      <c r="B16" s="43">
         <v>10.80100902619685</v>
       </c>
-      <c r="C16" s="44">
+      <c r="C16" s="43">
         <v>10.051818939895734</v>
       </c>
-      <c r="D16" s="44">
+      <c r="D16" s="43">
         <v>11.598837857591434</v>
       </c>
-      <c r="E16" s="46"/>
-      <c r="F16" s="46">
+      <c r="E16" s="45"/>
+      <c r="F16" s="45">
         <v>12.216970365219321</v>
       </c>
-      <c r="G16" s="46">
+      <c r="G16" s="45">
         <v>11.185522711387886</v>
       </c>
-      <c r="H16" s="46">
+      <c r="H16" s="45">
         <v>13.329256150854189</v>
       </c>
-      <c r="I16" s="46"/>
-      <c r="J16" s="44">
+      <c r="I16" s="45"/>
+      <c r="J16" s="43">
         <v>9.3358267666488342</v>
       </c>
-      <c r="K16" s="44">
+      <c r="K16" s="43">
         <v>8.3715659400963958</v>
       </c>
-      <c r="L16" s="44">
+      <c r="L16" s="43">
         <v>10.398549426329657</v>
       </c>
     </row>
-    <row r="17" spans="1:19" ht="15" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B17" s="44">
+    <row r="17" spans="1:18" ht="15" x14ac:dyDescent="0.3">
+      <c r="A17" s="44">
+        <v>2016</v>
+      </c>
+      <c r="B17" s="43">
         <v>10.485084529910752</v>
       </c>
-      <c r="C17" s="44">
+      <c r="C17" s="43">
         <v>9.7561806309630033</v>
       </c>
-      <c r="D17" s="44">
+      <c r="D17" s="43">
         <v>11.261650433247567</v>
       </c>
-      <c r="E17" s="46"/>
-      <c r="F17" s="46">
+      <c r="E17" s="45"/>
+      <c r="F17" s="45">
         <v>12.421233365415826</v>
       </c>
-      <c r="G17" s="46">
+      <c r="G17" s="45">
         <v>11.378986771648961</v>
       </c>
-      <c r="H17" s="46">
+      <c r="H17" s="45">
         <v>13.544353341761548</v>
       </c>
-      <c r="I17" s="46"/>
-      <c r="J17" s="44">
+      <c r="I17" s="45"/>
+      <c r="J17" s="43">
         <v>8.4830942929336999</v>
       </c>
-      <c r="K17" s="44">
+      <c r="K17" s="43">
         <v>7.5965082671150137</v>
       </c>
-      <c r="L17" s="44">
+      <c r="L17" s="43">
         <v>9.4625573424702569</v>
       </c>
     </row>
-    <row r="18" spans="1:19" ht="15" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B18" s="44">
+    <row r="18" spans="1:18" ht="15" x14ac:dyDescent="0.3">
+      <c r="A18" s="44">
+        <v>2017</v>
+      </c>
+      <c r="B18" s="43">
         <v>8.547982684786124</v>
       </c>
-      <c r="C18" s="44">
+      <c r="C18" s="43">
         <v>7.8838210563837441</v>
       </c>
-      <c r="D18" s="44">
+      <c r="D18" s="43">
         <v>9.2624696679127414</v>
       </c>
-      <c r="E18" s="46"/>
-      <c r="F18" s="46">
+      <c r="E18" s="45"/>
+      <c r="F18" s="45">
         <v>9.6832426375895135</v>
       </c>
-      <c r="G18" s="46">
+      <c r="G18" s="45">
         <v>8.7098128866557953</v>
       </c>
-      <c r="H18" s="46">
+      <c r="H18" s="45">
         <v>10.752651040820323</v>
       </c>
-      <c r="I18" s="46"/>
-      <c r="J18" s="44">
+      <c r="I18" s="45"/>
+      <c r="J18" s="43">
         <v>7.3436184074465407</v>
       </c>
-      <c r="K18" s="44">
+      <c r="K18" s="43">
         <v>6.5007834019491426</v>
       </c>
-      <c r="L18" s="44">
+      <c r="L18" s="43">
         <v>8.2860439780380091</v>
       </c>
     </row>
-    <row r="19" spans="1:19" ht="15" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B19" s="44">
+    <row r="19" spans="1:18" ht="15" x14ac:dyDescent="0.3">
+      <c r="A19" s="44">
+        <v>2018</v>
+      </c>
+      <c r="B19" s="43">
         <v>7.1026447670018866</v>
       </c>
-      <c r="C19" s="44">
+      <c r="C19" s="43">
         <v>6.5410551169363824</v>
       </c>
-      <c r="D19" s="44">
+      <c r="D19" s="43">
         <v>7.7084734907108237</v>
       </c>
-      <c r="E19" s="46"/>
-      <c r="F19" s="46">
+      <c r="E19" s="45"/>
+      <c r="F19" s="45">
         <v>8.026868713516798</v>
       </c>
-      <c r="G19" s="46">
+      <c r="G19" s="45">
         <v>7.1773911961415111</v>
       </c>
-      <c r="H19" s="46">
+      <c r="H19" s="45">
         <v>8.9671731556468508</v>
       </c>
-      <c r="I19" s="46"/>
-      <c r="J19" s="44">
+      <c r="I19" s="45"/>
+      <c r="J19" s="43">
         <v>6.1246321315401797</v>
       </c>
-      <c r="K19" s="44">
+      <c r="K19" s="43">
         <v>5.4533838134277053</v>
       </c>
-      <c r="L19" s="44">
+      <c r="L19" s="43">
         <v>6.8724975611598138</v>
       </c>
     </row>
-    <row r="20" spans="1:19" ht="15" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B20" s="44">
+    <row r="20" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A20" s="46">
+        <v>2019</v>
+      </c>
+      <c r="B20" s="43">
         <v>7.1375721892491084</v>
       </c>
-      <c r="C20" s="44">
+      <c r="C20" s="43">
         <v>6.5459958606874178</v>
       </c>
-      <c r="D20" s="44">
+      <c r="D20" s="43">
         <v>7.7781609576732036</v>
       </c>
-      <c r="E20" s="46"/>
-      <c r="F20" s="46">
+      <c r="E20" s="45"/>
+      <c r="F20" s="45">
         <v>8.4265514725484181</v>
       </c>
-      <c r="G20" s="46">
+      <c r="G20" s="45">
         <v>7.5444285922980425</v>
       </c>
-      <c r="H20" s="46">
+      <c r="H20" s="45">
         <v>9.4013275825622209</v>
       </c>
-      <c r="I20" s="46"/>
-      <c r="J20" s="44">
+      <c r="I20" s="45"/>
+      <c r="J20" s="43">
         <v>5.8128132687137981</v>
       </c>
-      <c r="K20" s="44">
+      <c r="K20" s="43">
         <v>5.1125006969935809</v>
       </c>
-      <c r="L20" s="44">
+      <c r="L20" s="43">
         <v>6.6023801041322647</v>
       </c>
     </row>
-    <row r="21" spans="1:19" ht="15" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B21" s="44">
+    <row r="21" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A21" s="46">
+        <v>2020</v>
+      </c>
+      <c r="B21" s="43">
         <v>13.357410323762167</v>
       </c>
-      <c r="C21" s="44">
+      <c r="C21" s="43">
         <v>12.587662826966367</v>
       </c>
-      <c r="D21" s="44">
+      <c r="D21" s="43">
         <v>14.166600016932884</v>
       </c>
-      <c r="E21" s="46"/>
-      <c r="F21" s="46">
+      <c r="E21" s="45"/>
+      <c r="F21" s="45">
         <v>14.381160481935861</v>
       </c>
-      <c r="G21" s="46">
+      <c r="G21" s="45">
         <v>13.173142109533408</v>
       </c>
-      <c r="H21" s="46">
+      <c r="H21" s="45">
         <v>15.679952469447667</v>
       </c>
-      <c r="I21" s="46"/>
-      <c r="J21" s="44">
+      <c r="I21" s="45"/>
+      <c r="J21" s="43">
         <v>12.276729439641874</v>
       </c>
-      <c r="K21" s="44">
+      <c r="K21" s="43">
         <v>11.210956441182242</v>
       </c>
-      <c r="L21" s="44">
+      <c r="L21" s="43">
         <v>13.428497085945548</v>
       </c>
     </row>
-    <row r="22" spans="1:19" ht="15" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B22" s="44">
+    <row r="22" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A22" s="47">
+        <v>2021</v>
+      </c>
+      <c r="B22" s="43">
         <v>8.2759656890975943</v>
       </c>
-      <c r="C22" s="44">
+      <c r="C22" s="43">
         <v>7.4568245876868913</v>
       </c>
-      <c r="D22" s="44">
+      <c r="D22" s="43">
         <v>9.1761680454780024</v>
       </c>
-      <c r="E22" s="46"/>
-      <c r="F22" s="46">
+      <c r="E22" s="45"/>
+      <c r="F22" s="45">
         <v>9.0253524047201683</v>
       </c>
-      <c r="G22" s="46">
+      <c r="G22" s="45">
         <v>7.9907023545864275</v>
       </c>
-      <c r="H22" s="46">
+      <c r="H22" s="45">
         <v>10.179149598054591</v>
       </c>
-      <c r="I22" s="46"/>
-      <c r="J22" s="44">
+      <c r="I22" s="45"/>
+      <c r="J22" s="43">
         <v>7.4958877971836495</v>
       </c>
-      <c r="K22" s="44">
+      <c r="K22" s="43">
         <v>6.4038427183102291</v>
       </c>
-      <c r="L22" s="44">
+      <c r="L22" s="43">
         <v>8.756735873768184</v>
       </c>
     </row>
-    <row r="23" spans="1:19" ht="15" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B23" s="46">
+    <row r="23" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A23" s="48">
+        <v>2022</v>
+      </c>
+      <c r="B23" s="45">
         <v>6.3719918368832396</v>
       </c>
-      <c r="C23" s="46">
+      <c r="C23" s="45">
         <v>5.861239528416486</v>
       </c>
-      <c r="D23" s="46">
+      <c r="D23" s="45">
         <v>6.92397789534078</v>
       </c>
-      <c r="E23" s="46"/>
-      <c r="F23" s="46">
+      <c r="E23" s="45"/>
+      <c r="F23" s="45">
         <v>7.260754827876986</v>
       </c>
-      <c r="G23" s="46">
+      <c r="G23" s="45">
         <v>6.520470724023367</v>
       </c>
-      <c r="H23" s="46">
+      <c r="H23" s="45">
         <v>8.0778224366157421</v>
       </c>
-      <c r="I23" s="46"/>
-      <c r="J23" s="46">
+      <c r="I23" s="45"/>
+      <c r="J23" s="45">
         <v>5.4417834214155523</v>
       </c>
-      <c r="K23" s="46">
+      <c r="K23" s="45">
         <v>4.7935237578252234</v>
       </c>
-      <c r="L23" s="46">
+      <c r="L23" s="45">
         <v>6.1720281403846871</v>
       </c>
     </row>
-    <row r="24" spans="1:19" ht="15" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B24" s="46">
+    <row r="24" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A24" s="48">
+        <v>2023</v>
+      </c>
+      <c r="B24" s="45">
         <v>6.3454505327746098</v>
       </c>
-      <c r="C24" s="46">
+      <c r="C24" s="45">
         <v>5.8026719178697244</v>
       </c>
-      <c r="D24" s="46">
+      <c r="D24" s="45">
         <v>6.9352623280059573</v>
       </c>
-      <c r="E24" s="46"/>
-      <c r="F24" s="46">
+      <c r="E24" s="45"/>
+      <c r="F24" s="45">
         <v>7.6491094669503781</v>
       </c>
-      <c r="G24" s="46">
+      <c r="G24" s="45">
         <v>6.7686771984497964</v>
       </c>
-      <c r="H24" s="46">
+      <c r="H24" s="45">
         <v>8.633458508719011</v>
       </c>
-      <c r="I24" s="46"/>
-      <c r="J24" s="46">
+      <c r="I24" s="45"/>
+      <c r="J24" s="45">
         <v>4.9946183983487895</v>
       </c>
-      <c r="K24" s="46">
+      <c r="K24" s="45">
         <v>4.3923419410921145</v>
       </c>
-      <c r="L24" s="46">
+      <c r="L24" s="45">
         <v>5.6745772177611631</v>
       </c>
     </row>
-    <row r="25" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="50">
+    <row r="25" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A25" s="48">
         <v>2024</v>
       </c>
-      <c r="B25" s="51">
+      <c r="B25" s="45">
         <v>7.8838734830828763</v>
       </c>
-      <c r="C25" s="51">
+      <c r="C25" s="45">
         <v>7.3158993426603782</v>
       </c>
-      <c r="D25" s="51">
+      <c r="D25" s="45">
         <v>8.4919025567680695</v>
       </c>
-      <c r="E25" s="51"/>
-      <c r="F25" s="51">
+      <c r="E25" s="45"/>
+      <c r="F25" s="45">
         <v>8.8763056517557573</v>
       </c>
-      <c r="G25" s="51">
+      <c r="G25" s="45">
         <v>7.9862030452627488</v>
       </c>
-      <c r="H25" s="51">
+      <c r="H25" s="45">
         <v>9.8549893387067655</v>
       </c>
-      <c r="I25" s="51"/>
-      <c r="J25" s="51">
+      <c r="I25" s="45"/>
+      <c r="J25" s="45">
         <v>6.8475410197677444</v>
       </c>
-      <c r="K25" s="51">
+      <c r="K25" s="45">
         <v>6.0842239124892501</v>
       </c>
-      <c r="L25" s="51">
+      <c r="L25" s="45">
         <v>7.6987723571380204</v>
       </c>
     </row>
-    <row r="26" spans="1:19" x14ac:dyDescent="0.3">
-      <c r="A26" s="66" t="s">
+    <row r="26" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="49">
+        <v>2025</v>
+      </c>
+      <c r="B26" s="50">
+        <v>8.2105974802504296</v>
+      </c>
+      <c r="C26" s="50">
+        <v>7.5928970489719623</v>
+      </c>
+      <c r="D26" s="50">
+        <v>8.873723754282036</v>
+      </c>
+      <c r="E26" s="50"/>
+      <c r="F26" s="50">
+        <v>9.5251610032666871</v>
+      </c>
+      <c r="G26" s="50">
+        <v>8.5903230879455332</v>
+      </c>
+      <c r="H26" s="50">
+        <v>10.549990734594235</v>
+      </c>
+      <c r="I26" s="50"/>
+      <c r="J26" s="50">
+        <v>6.8306410507014377</v>
+      </c>
+      <c r="K26" s="50">
+        <v>6.1144681004860288</v>
+      </c>
+      <c r="L26" s="50">
+        <v>7.6238859271871222</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A27" s="70" t="s">
         <v>104</v>
       </c>
-      <c r="B26" s="66"/>
-[...5 lines deleted...]
-      <c r="A27" s="73" t="s">
+      <c r="B27" s="70"/>
+      <c r="C27" s="70"/>
+      <c r="D27" s="70"/>
+      <c r="E27" s="27"/>
+    </row>
+    <row r="28" spans="1:18" s="36" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+      <c r="A28" s="35" t="s">
         <v>113</v>
       </c>
-      <c r="B27" s="73"/>
-[...23 lines deleted...]
-    <row r="29" spans="1:19" x14ac:dyDescent="0.3">
+    </row>
+    <row r="29" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A29" s="34" t="s">
         <v>101</v>
       </c>
       <c r="B29" s="27"/>
       <c r="C29" s="27"/>
       <c r="D29" s="27"/>
       <c r="E29" s="27"/>
-      <c r="R29" s="52"/>
-[...2 lines deleted...]
-      <c r="A30" s="68" t="s">
+      <c r="R29" s="51"/>
+    </row>
+    <row r="30" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A30" s="72" t="s">
         <v>102</v>
       </c>
-      <c r="B30" s="68"/>
-[...9 lines deleted...]
-      <c r="L30" s="68"/>
+      <c r="B30" s="72"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
       <c r="M30" s="28"/>
     </row>
-    <row r="32" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="66" t="s">
+    <row r="32" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="70" t="s">
         <v>105</v>
       </c>
-      <c r="B32" s="67"/>
-[...7 lines deleted...]
-      <c r="J32" s="67"/>
+      <c r="B32" s="71"/>
+      <c r="C32" s="71"/>
+      <c r="D32" s="71"/>
+      <c r="E32" s="71"/>
+      <c r="F32" s="71"/>
+      <c r="G32" s="71"/>
+      <c r="H32" s="71"/>
+      <c r="I32" s="71"/>
+      <c r="J32" s="71"/>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A33" s="34" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="B33" s="34"/>
       <c r="C33" s="34"/>
       <c r="D33" s="34"/>
       <c r="E33" s="34"/>
       <c r="F33" s="34"/>
       <c r="G33" s="34"/>
       <c r="H33" s="34"/>
       <c r="I33" s="34"/>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A35" s="34"/>
       <c r="B35" s="34"/>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="D37" s="53"/>
-[...2 lines deleted...]
-      <c r="J37" s="53"/>
+      <c r="D37" s="52"/>
+      <c r="E37" s="52"/>
+      <c r="I37" s="52"/>
+      <c r="J37" s="52"/>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="D38" s="53"/>
-[...2 lines deleted...]
-      <c r="J38" s="53"/>
+      <c r="D38" s="52"/>
+      <c r="E38" s="52"/>
+      <c r="I38" s="52"/>
+      <c r="J38" s="52"/>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="D39" s="53"/>
-[...2 lines deleted...]
-      <c r="J39" s="53"/>
+      <c r="D39" s="52"/>
+      <c r="E39" s="52"/>
+      <c r="I39" s="52"/>
+      <c r="J39" s="52"/>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="D40" s="53"/>
-[...2 lines deleted...]
-      <c r="J40" s="53"/>
+      <c r="D40" s="52"/>
+      <c r="E40" s="52"/>
+      <c r="I40" s="52"/>
+      <c r="J40" s="52"/>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="D41" s="53"/>
-[...2 lines deleted...]
-      <c r="J41" s="53"/>
+      <c r="D41" s="52"/>
+      <c r="E41" s="52"/>
+      <c r="I41" s="52"/>
+      <c r="J41" s="52"/>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="D42" s="53"/>
-[...2 lines deleted...]
-      <c r="J42" s="53"/>
+      <c r="D42" s="52"/>
+      <c r="E42" s="52"/>
+      <c r="I42" s="52"/>
+      <c r="J42" s="52"/>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="D43" s="53"/>
-[...2 lines deleted...]
-      <c r="J43" s="53"/>
+      <c r="D43" s="52"/>
+      <c r="E43" s="52"/>
+      <c r="I43" s="52"/>
+      <c r="J43" s="52"/>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="D44" s="53"/>
-[...2 lines deleted...]
-      <c r="J44" s="53"/>
+      <c r="D44" s="52"/>
+      <c r="E44" s="52"/>
+      <c r="I44" s="52"/>
+      <c r="J44" s="52"/>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="D45" s="53"/>
-[...2 lines deleted...]
-      <c r="J45" s="53"/>
+      <c r="D45" s="52"/>
+      <c r="E45" s="52"/>
+      <c r="I45" s="52"/>
+      <c r="J45" s="52"/>
     </row>
     <row r="46" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="D46" s="53"/>
-[...2 lines deleted...]
-      <c r="J46" s="53"/>
+      <c r="D46" s="52"/>
+      <c r="E46" s="52"/>
+      <c r="I46" s="52"/>
+      <c r="J46" s="52"/>
     </row>
     <row r="47" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="D47" s="53"/>
-[...2 lines deleted...]
-      <c r="J47" s="53"/>
+      <c r="D47" s="52"/>
+      <c r="E47" s="52"/>
+      <c r="I47" s="52"/>
+      <c r="J47" s="52"/>
     </row>
     <row r="48" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="D48" s="53"/>
-[...2 lines deleted...]
-      <c r="J48" s="53"/>
+      <c r="D48" s="52"/>
+      <c r="E48" s="52"/>
+      <c r="I48" s="52"/>
+      <c r="J48" s="52"/>
     </row>
     <row r="49" spans="4:10" x14ac:dyDescent="0.3">
-      <c r="D49" s="53"/>
-[...2 lines deleted...]
-      <c r="J49" s="53"/>
+      <c r="D49" s="52"/>
+      <c r="E49" s="52"/>
+      <c r="I49" s="52"/>
+      <c r="J49" s="52"/>
     </row>
     <row r="50" spans="4:10" x14ac:dyDescent="0.3">
-      <c r="D50" s="53"/>
-[...2 lines deleted...]
-      <c r="J50" s="53"/>
+      <c r="D50" s="52"/>
+      <c r="E50" s="52"/>
+      <c r="I50" s="52"/>
+      <c r="J50" s="52"/>
     </row>
     <row r="51" spans="4:10" x14ac:dyDescent="0.3">
-      <c r="D51" s="53"/>
-[...2 lines deleted...]
-      <c r="J51" s="53"/>
+      <c r="D51" s="52"/>
+      <c r="E51" s="52"/>
+      <c r="I51" s="52"/>
+      <c r="J51" s="52"/>
     </row>
     <row r="52" spans="4:10" x14ac:dyDescent="0.3">
-      <c r="D52" s="53"/>
-[...2 lines deleted...]
-      <c r="J52" s="53"/>
+      <c r="D52" s="52"/>
+      <c r="E52" s="52"/>
+      <c r="I52" s="52"/>
+      <c r="J52" s="52"/>
     </row>
     <row r="53" spans="4:10" x14ac:dyDescent="0.3">
-      <c r="D53" s="53"/>
-[...2 lines deleted...]
-      <c r="J53" s="53"/>
+      <c r="D53" s="52"/>
+      <c r="E53" s="52"/>
+      <c r="I53" s="52"/>
+      <c r="J53" s="52"/>
     </row>
     <row r="54" spans="4:10" x14ac:dyDescent="0.3">
-      <c r="D54" s="53"/>
-[...2 lines deleted...]
-      <c r="J54" s="53"/>
+      <c r="D54" s="52"/>
+      <c r="E54" s="52"/>
+      <c r="I54" s="52"/>
+      <c r="J54" s="52"/>
     </row>
   </sheetData>
-  <mergeCells count="14">
-[...1 lines deleted...]
-    <mergeCell ref="A26:D26"/>
+  <mergeCells count="13">
+    <mergeCell ref="A27:D27"/>
     <mergeCell ref="A32:J32"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="B6:L6"/>
     <mergeCell ref="A30:L30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>