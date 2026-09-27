--- v0 (2026-03-30)
+++ v1 (2026-09-27)
@@ -1,70 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\inf_120h\BDSO pilotage\Avis de transfert\2025-08-11_Vitrine 15-29 ans\Entrepreneuriat_MAJ11aout\Travailleur autonomes_MAJ11aout\Fichier de téléchargement\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\DSQ_270A\KX1\05. Vitrine 2526-2728\6. Analyse\Pages indicateurs\Entrepreneuriat\Travail autonome\Màj202607\1.Préparation\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A66C83AD-309D-4DE3-89CE-CD060A69D1A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8C109C06-319B-4016-8CEC-012CED52352E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="833" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30690" yWindow="705" windowWidth="26010" windowHeight="13680" tabRatio="833" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="14" state="hidden" r:id="rId1"/>
     <sheet name="Directives tableau" sheetId="12" state="hidden" r:id="rId2"/>
     <sheet name="Informations" sheetId="30" r:id="rId3"/>
-    <sheet name="T_autonome-2000-2024" sheetId="28" r:id="rId4"/>
+    <sheet name="Données" sheetId="28" r:id="rId4"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
     <definedName name="__1_Tx_emploiA">#REF!</definedName>
     <definedName name="__1_Tx_emploiB">#REF!</definedName>
     <definedName name="__1_Tx_emploiC">#REF!</definedName>
     <definedName name="__1_Tx_NEET">'[1]Tab 4.7'!#REF!</definedName>
     <definedName name="__2_NEET">#REF!</definedName>
     <definedName name="__2_Tx_chomage">#REF!</definedName>
     <definedName name="__2_Tx_emploi">#REF!</definedName>
     <definedName name="__3_Org">'[2]Fichier complet - 2019 '!#REF!</definedName>
     <definedName name="__3_Tx_acti">#REF!</definedName>
     <definedName name="__3_Tx_actiA">#REF!</definedName>
     <definedName name="__3_Tx_actiB">#REF!</definedName>
     <definedName name="__3_Tx_actiC">#REF!</definedName>
     <definedName name="__3_Tx_chomage">#REF!</definedName>
     <definedName name="__3_Tx_emploi">#REF!</definedName>
     <definedName name="__4_Tx_acti">#REF!</definedName>
     <definedName name="__4_Tx_chomage">#REF!</definedName>
     <definedName name="__4_Tx_emploi">#REF!</definedName>
     <definedName name="__5_Tx_acti">#REF!</definedName>
     <definedName name="__5_Tx_emploi">#REF!</definedName>
@@ -80,51 +79,51 @@
     <definedName name="feuil1">#REF!</definedName>
     <definedName name="ROC">#N/A</definedName>
     <definedName name="Tous">#N/A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="285" uniqueCount="123">
   <si>
     <t>Type graphique</t>
   </si>
   <si>
     <t xml:space="preserve">Sexe </t>
   </si>
   <si>
     <t>Groupe d'âge</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>24,4 - 26,0</t>
   </si>
   <si>
     <t>16,5 - 18,3</t>
   </si>
   <si>
     <t>32,3 - 34,5</t>
   </si>
   <si>
@@ -700,490 +699,127 @@
     <t>Institut de la statistique du Québec</t>
   </si>
   <si>
     <t>Vitrine statistique sur les jeunes de 15 à 29 ans (quebec.ca)</t>
   </si>
   <si>
     <t xml:space="preserve">Indicateur : </t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://statistique.quebec.ca/vitrine/15-29-ans/theme/entrepreneuriat/travailleurs-autonomes</t>
   </si>
   <si>
     <t>15-79 ans</t>
   </si>
   <si>
     <t>Travail autonome</t>
   </si>
   <si>
     <t xml:space="preserve">1. Les travailleuses et travailleurs familiaux non rémunérés sont exclus de la catégorie des travailleurs et travailleuses autonomes. Les taux sont calculés par rapport au total de la population de chaque groupe d’âge. </t>
   </si>
   <si>
     <r>
-      <t>2000</t>
-[...358 lines deleted...]
-    <r>
       <t xml:space="preserve">Statistique Canada, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Enquête sur la population active</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>. Adaptation par l’Institut de la statistique du Québec.</t>
     </r>
   </si>
   <si>
     <t>Toutes les estimations ont un bon degré de précision (coefficient de variation inférieur à 15 %).</t>
+  </si>
+  <si>
+    <t>IC : Intervalle de confiance.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Thème : </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sujet : </t>
+  </si>
+  <si>
+    <t>Démarrage et reprise d’entreprises</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mise à jour : </t>
   </si>
   <si>
     <r>
       <t>Nombre et taux de travailleurs et travailleuses autonomes</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">1 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>selon le groupe d'âge, personnes de 15 à 79 ans, Québec, 2000 à 2024</t>
+      <t>selon le groupe d'âge, personnes de 15 à 79 ans, Québec, 2000 à 2025</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">r : Données révisées. </t>
-[...17 lines deleted...]
-    <t>Août 2025</t>
+    <t>septembre 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
@@ -1276,57 +912,50 @@
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
-[...5 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -1413,51 +1042,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
@@ -1501,127 +1130,128 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Lien hypertexte 2" xfId="2" xr:uid="{06DDA9B3-37CE-4551-A22F-F2AEDC3EA644}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFCCCC"/>
       <color rgb="FF2D5750"/>
       <color rgb="FF8D9654"/>
       <color rgb="FF4A5E5A"/>
       <color rgb="FF4D7731"/>
       <color rgb="FF2D3257"/>
       <color rgb="FFFF9999"/>
       <color rgb="FFFF99CC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -2127,51 +1757,51 @@
             </a:rPr>
             <a:t>Certaines populations sont toutefois exclues, car elles ne font pas partie de la population cible de l’</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-CA" sz="1100" i="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>Enquête sur la population active </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-CA" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>(EPA). Il s’agit des personnes vivant dans un établissement institutionnel, des personnes vivant dans les réserves et les autres peuplements autochtones des provinces, des membres à temps plein des Forces armées canadiennes, et des ménages situés dans des régions extrêmement éloignées où la densité de population est très faible.</a:t>
+            <a:t>(EPA). Il s’agit des personnes vivant dans un établissement institutionnel, des personnes résidant dans une communauté des Premières Nations ou inuite, des membres à temps plein des Forces armées canadiennes, et des ménages situés dans des régions extrêmement éloignées où la densité de population est très faible.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fr-CA" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fr-CA" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
@@ -2787,715 +2417,715 @@
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:X90"/>
   <sheetViews>
     <sheetView topLeftCell="A25" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="I15" sqref="I15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.6640625" customWidth="1"/>
     <col min="2" max="2" width="22.109375" customWidth="1"/>
     <col min="3" max="13" width="12.6640625" customWidth="1"/>
     <col min="16" max="16" width="26.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="67" t="s">
         <v>92</v>
       </c>
-      <c r="B1" s="61"/>
-[...4 lines deleted...]
-      <c r="G1" s="61"/>
+      <c r="B1" s="67"/>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="67"/>
+      <c r="G1" s="67"/>
       <c r="H1" s="26"/>
       <c r="I1" s="26"/>
       <c r="J1" s="26"/>
       <c r="K1" s="26"/>
       <c r="L1" s="26"/>
       <c r="M1" s="26"/>
     </row>
     <row r="2" spans="1:23" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="15"/>
     </row>
     <row r="3" spans="1:23" ht="252.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="54" t="s">
+      <c r="A3" s="60" t="s">
         <v>91</v>
       </c>
-      <c r="B3" s="54"/>
-[...10 lines deleted...]
-      <c r="M3" s="54"/>
+      <c r="B3" s="60"/>
+      <c r="C3" s="60"/>
+      <c r="D3" s="60"/>
+      <c r="E3" s="60"/>
+      <c r="F3" s="60"/>
+      <c r="G3" s="60"/>
+      <c r="H3" s="60"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
     </row>
     <row r="4" spans="1:23" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="19"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="19"/>
       <c r="J4" s="19"/>
       <c r="K4" s="19"/>
       <c r="L4" s="19"/>
       <c r="M4" s="19"/>
     </row>
     <row r="5" spans="1:23" ht="18" x14ac:dyDescent="0.35">
-      <c r="A5" s="63" t="s">
+      <c r="A5" s="69" t="s">
         <v>89</v>
       </c>
-      <c r="B5" s="63"/>
-[...10 lines deleted...]
-      <c r="M5" s="63"/>
+      <c r="B5" s="69"/>
+      <c r="C5" s="69"/>
+      <c r="D5" s="69"/>
+      <c r="E5" s="69"/>
+      <c r="F5" s="69"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="69"/>
+      <c r="I5" s="69"/>
+      <c r="J5" s="69"/>
+      <c r="K5" s="69"/>
+      <c r="L5" s="69"/>
+      <c r="M5" s="69"/>
     </row>
     <row r="6" spans="1:23" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="17"/>
       <c r="D6" s="17"/>
       <c r="E6" s="17"/>
       <c r="F6" s="17"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
       <c r="L6" s="17"/>
       <c r="M6" s="17"/>
       <c r="N6" s="2"/>
-      <c r="O6" s="54" t="s">
+      <c r="O6" s="60" t="s">
         <v>83</v>
       </c>
-      <c r="P6" s="54"/>
-[...6 lines deleted...]
-      <c r="W6" s="54"/>
+      <c r="P6" s="60"/>
+      <c r="Q6" s="60"/>
+      <c r="R6" s="60"/>
+      <c r="S6" s="60"/>
+      <c r="T6" s="60"/>
+      <c r="U6" s="60"/>
+      <c r="V6" s="60"/>
+      <c r="W6" s="60"/>
     </row>
     <row r="7" spans="1:23" s="16" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A7" s="18"/>
       <c r="B7" s="18"/>
-      <c r="G7" s="55"/>
-[...1 lines deleted...]
-      <c r="I7" s="56"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="62"/>
+      <c r="I7" s="62"/>
       <c r="J7" s="22"/>
-      <c r="K7" s="55"/>
-[...2 lines deleted...]
-      <c r="O7" s="54" t="s">
+      <c r="K7" s="61"/>
+      <c r="L7" s="62"/>
+      <c r="M7" s="62"/>
+      <c r="O7" s="60" t="s">
         <v>82</v>
       </c>
-      <c r="P7" s="54"/>
-[...6 lines deleted...]
-      <c r="W7" s="54"/>
+      <c r="P7" s="60"/>
+      <c r="Q7" s="60"/>
+      <c r="R7" s="60"/>
+      <c r="S7" s="60"/>
+      <c r="T7" s="60"/>
+      <c r="U7" s="60"/>
+      <c r="V7" s="60"/>
+      <c r="W7" s="60"/>
     </row>
     <row r="8" spans="1:23" ht="77.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="24" t="s">
         <v>47</v>
       </c>
       <c r="D8" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E8" s="24" t="s">
         <v>49</v>
       </c>
       <c r="F8" s="8"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="2"/>
-      <c r="O8" s="54"/>
-[...7 lines deleted...]
-      <c r="W8" s="54"/>
+      <c r="O8" s="60"/>
+      <c r="P8" s="60"/>
+      <c r="Q8" s="60"/>
+      <c r="R8" s="60"/>
+      <c r="S8" s="60"/>
+      <c r="T8" s="60"/>
+      <c r="U8" s="60"/>
+      <c r="V8" s="60"/>
+      <c r="W8" s="60"/>
     </row>
     <row r="9" spans="1:23" x14ac:dyDescent="0.3">
-      <c r="C9" s="65" t="s">
+      <c r="C9" s="71" t="s">
         <v>3</v>
       </c>
-      <c r="D9" s="65"/>
-      <c r="E9" s="65"/>
+      <c r="D9" s="71"/>
+      <c r="E9" s="71"/>
       <c r="F9" s="23"/>
       <c r="G9" s="20"/>
       <c r="H9" s="20"/>
       <c r="I9" s="20"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
       <c r="N9" s="2"/>
-      <c r="O9" s="58"/>
-[...7 lines deleted...]
-      <c r="W9" s="58"/>
+      <c r="O9" s="64"/>
+      <c r="P9" s="64"/>
+      <c r="Q9" s="64"/>
+      <c r="R9" s="64"/>
+      <c r="S9" s="64"/>
+      <c r="T9" s="64"/>
+      <c r="U9" s="64"/>
+      <c r="V9" s="64"/>
+      <c r="W9" s="64"/>
     </row>
     <row r="10" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="12">
         <v>11.1</v>
       </c>
       <c r="D10" s="12">
         <v>11.2</v>
       </c>
       <c r="E10" s="12">
         <v>11.3</v>
       </c>
       <c r="F10" s="12"/>
       <c r="G10" s="13"/>
       <c r="H10" s="4"/>
       <c r="K10" s="10"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
       <c r="N10" s="10"/>
-      <c r="O10" s="54" t="s">
+      <c r="O10" s="60" t="s">
         <v>81</v>
       </c>
-      <c r="P10" s="54"/>
-[...6 lines deleted...]
-      <c r="W10" s="54"/>
+      <c r="P10" s="60"/>
+      <c r="Q10" s="60"/>
+      <c r="R10" s="60"/>
+      <c r="S10" s="60"/>
+      <c r="T10" s="60"/>
+      <c r="U10" s="60"/>
+      <c r="V10" s="60"/>
+      <c r="W10" s="60"/>
     </row>
     <row r="11" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="4"/>
       <c r="B11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="C11" s="12">
         <v>11.1</v>
       </c>
       <c r="D11" s="12">
         <v>11.2</v>
       </c>
       <c r="E11" s="12">
         <v>11.3</v>
       </c>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="4"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
       <c r="N11" s="10"/>
-      <c r="O11" s="54"/>
-[...7 lines deleted...]
-      <c r="W11" s="54"/>
+      <c r="O11" s="60"/>
+      <c r="P11" s="60"/>
+      <c r="Q11" s="60"/>
+      <c r="R11" s="60"/>
+      <c r="S11" s="60"/>
+      <c r="T11" s="60"/>
+      <c r="U11" s="60"/>
+      <c r="V11" s="60"/>
+      <c r="W11" s="60"/>
     </row>
     <row r="12" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A12" s="4"/>
       <c r="B12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="C12" s="12">
         <v>11.1</v>
       </c>
       <c r="D12" s="12">
         <v>11.2</v>
       </c>
       <c r="E12" s="12">
         <v>11.3</v>
       </c>
       <c r="F12" s="12"/>
       <c r="G12" s="14"/>
       <c r="H12" s="4"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="10"/>
-      <c r="O12" s="54"/>
-[...7 lines deleted...]
-      <c r="W12" s="54"/>
+      <c r="O12" s="60"/>
+      <c r="P12" s="60"/>
+      <c r="Q12" s="60"/>
+      <c r="R12" s="60"/>
+      <c r="S12" s="60"/>
+      <c r="T12" s="60"/>
+      <c r="U12" s="60"/>
+      <c r="V12" s="60"/>
+      <c r="W12" s="60"/>
     </row>
     <row r="13" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="12">
         <v>11.1</v>
       </c>
       <c r="D13" s="12">
         <v>11.2</v>
       </c>
       <c r="E13" s="12">
         <v>11.3</v>
       </c>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="5"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="10"/>
-      <c r="O13" s="54"/>
-[...7 lines deleted...]
-      <c r="W13" s="54"/>
+      <c r="O13" s="60"/>
+      <c r="P13" s="60"/>
+      <c r="Q13" s="60"/>
+      <c r="R13" s="60"/>
+      <c r="S13" s="60"/>
+      <c r="T13" s="60"/>
+      <c r="U13" s="60"/>
+      <c r="V13" s="60"/>
+      <c r="W13" s="60"/>
     </row>
     <row r="14" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C14" s="12">
         <v>11.1</v>
       </c>
       <c r="D14" s="12">
         <v>11.2</v>
       </c>
       <c r="E14" s="12">
         <v>11.3</v>
       </c>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="5"/>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
       <c r="N14" s="10"/>
-      <c r="O14" s="54"/>
-[...7 lines deleted...]
-      <c r="W14" s="54"/>
+      <c r="O14" s="60"/>
+      <c r="P14" s="60"/>
+      <c r="Q14" s="60"/>
+      <c r="R14" s="60"/>
+      <c r="S14" s="60"/>
+      <c r="T14" s="60"/>
+      <c r="U14" s="60"/>
+      <c r="V14" s="60"/>
+      <c r="W14" s="60"/>
     </row>
     <row r="15" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="12">
         <v>11.1</v>
       </c>
       <c r="D15" s="12">
         <v>11.2</v>
       </c>
       <c r="E15" s="12">
         <v>11.3</v>
       </c>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="5"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
       <c r="N15" s="10"/>
-      <c r="O15" s="54"/>
-[...7 lines deleted...]
-      <c r="W15" s="54"/>
+      <c r="O15" s="60"/>
+      <c r="P15" s="60"/>
+      <c r="Q15" s="60"/>
+      <c r="R15" s="60"/>
+      <c r="S15" s="60"/>
+      <c r="T15" s="60"/>
+      <c r="U15" s="60"/>
+      <c r="V15" s="60"/>
+      <c r="W15" s="60"/>
     </row>
     <row r="16" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A16" s="4"/>
       <c r="B16" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C16" s="12">
         <v>11.1</v>
       </c>
       <c r="D16" s="12">
         <v>11.2</v>
       </c>
       <c r="E16" s="12">
         <v>11.3</v>
       </c>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="6"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
       <c r="N16" s="10"/>
-      <c r="O16" s="54"/>
-[...7 lines deleted...]
-      <c r="W16" s="54"/>
+      <c r="O16" s="60"/>
+      <c r="P16" s="60"/>
+      <c r="Q16" s="60"/>
+      <c r="R16" s="60"/>
+      <c r="S16" s="60"/>
+      <c r="T16" s="60"/>
+      <c r="U16" s="60"/>
+      <c r="V16" s="60"/>
+      <c r="W16" s="60"/>
     </row>
     <row r="17" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A17" s="4"/>
       <c r="B17" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C17" s="12">
         <v>11.1</v>
       </c>
       <c r="D17" s="12">
         <v>11.2</v>
       </c>
       <c r="E17" s="12">
         <v>11.3</v>
       </c>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
       <c r="H17" s="6"/>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
       <c r="N17" s="10"/>
-      <c r="O17" s="54"/>
-[...7 lines deleted...]
-      <c r="W17" s="54"/>
+      <c r="O17" s="60"/>
+      <c r="P17" s="60"/>
+      <c r="Q17" s="60"/>
+      <c r="R17" s="60"/>
+      <c r="S17" s="60"/>
+      <c r="T17" s="60"/>
+      <c r="U17" s="60"/>
+      <c r="V17" s="60"/>
+      <c r="W17" s="60"/>
     </row>
     <row r="18" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C18" s="12">
         <v>11.1</v>
       </c>
       <c r="D18" s="12">
         <v>11.2</v>
       </c>
       <c r="E18" s="12">
         <v>11.3</v>
       </c>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="5"/>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
       <c r="N18" s="10"/>
-      <c r="O18" s="54"/>
-[...7 lines deleted...]
-      <c r="W18" s="54"/>
+      <c r="O18" s="60"/>
+      <c r="P18" s="60"/>
+      <c r="Q18" s="60"/>
+      <c r="R18" s="60"/>
+      <c r="S18" s="60"/>
+      <c r="T18" s="60"/>
+      <c r="U18" s="60"/>
+      <c r="V18" s="60"/>
+      <c r="W18" s="60"/>
     </row>
     <row r="19" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="12">
         <v>11.1</v>
       </c>
       <c r="D19" s="12">
         <v>11.2</v>
       </c>
       <c r="E19" s="12">
         <v>11.3</v>
       </c>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="5"/>
       <c r="K19" s="10"/>
       <c r="L19" s="10"/>
       <c r="M19" s="10"/>
       <c r="N19" s="10"/>
-      <c r="O19" s="54"/>
-[...7 lines deleted...]
-      <c r="W19" s="54"/>
+      <c r="O19" s="60"/>
+      <c r="P19" s="60"/>
+      <c r="Q19" s="60"/>
+      <c r="R19" s="60"/>
+      <c r="S19" s="60"/>
+      <c r="T19" s="60"/>
+      <c r="U19" s="60"/>
+      <c r="V19" s="60"/>
+      <c r="W19" s="60"/>
     </row>
     <row r="20" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A20" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="12">
         <v>11.1</v>
       </c>
       <c r="D20" s="12">
         <v>11.2</v>
       </c>
       <c r="E20" s="12">
         <v>11.3</v>
       </c>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="12"/>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
       <c r="N20" s="10"/>
-      <c r="O20" s="54"/>
-[...7 lines deleted...]
-      <c r="W20" s="54"/>
+      <c r="O20" s="60"/>
+      <c r="P20" s="60"/>
+      <c r="Q20" s="60"/>
+      <c r="R20" s="60"/>
+      <c r="S20" s="60"/>
+      <c r="T20" s="60"/>
+      <c r="U20" s="60"/>
+      <c r="V20" s="60"/>
+      <c r="W20" s="60"/>
     </row>
     <row r="21" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A21" s="4"/>
       <c r="B21" s="4" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="12">
         <v>11.1</v>
       </c>
       <c r="D21" s="12">
         <v>11.2</v>
       </c>
       <c r="E21" s="12">
         <v>11.3</v>
       </c>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="12"/>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
       <c r="N21" s="10"/>
-      <c r="O21" s="54"/>
-[...7 lines deleted...]
-      <c r="W21" s="54"/>
+      <c r="O21" s="60"/>
+      <c r="P21" s="60"/>
+      <c r="Q21" s="60"/>
+      <c r="R21" s="60"/>
+      <c r="S21" s="60"/>
+      <c r="T21" s="60"/>
+      <c r="U21" s="60"/>
+      <c r="V21" s="60"/>
+      <c r="W21" s="60"/>
     </row>
     <row r="22" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A22" s="4"/>
       <c r="B22" s="4" t="s">
         <v>74</v>
       </c>
       <c r="C22" s="12">
         <v>11.1</v>
       </c>
       <c r="D22" s="12">
         <v>11.2</v>
       </c>
       <c r="E22" s="12">
         <v>11.3</v>
       </c>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="14"/>
       <c r="K22" s="10"/>
       <c r="L22" s="10"/>
       <c r="M22" s="10"/>
       <c r="N22" s="10"/>
-      <c r="O22" s="54"/>
-[...7 lines deleted...]
-      <c r="W22" s="54"/>
+      <c r="O22" s="60"/>
+      <c r="P22" s="60"/>
+      <c r="Q22" s="60"/>
+      <c r="R22" s="60"/>
+      <c r="S22" s="60"/>
+      <c r="T22" s="60"/>
+      <c r="U22" s="60"/>
+      <c r="V22" s="60"/>
+      <c r="W22" s="60"/>
     </row>
     <row r="23" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="12">
         <v>11.1</v>
       </c>
       <c r="D23" s="12">
         <v>11.2</v>
       </c>
       <c r="E23" s="12">
         <v>11.3</v>
       </c>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="K23" s="10"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
       <c r="N23" s="10"/>
-      <c r="O23" s="54"/>
-[...7 lines deleted...]
-      <c r="W23" s="54"/>
+      <c r="O23" s="60"/>
+      <c r="P23" s="60"/>
+      <c r="Q23" s="60"/>
+      <c r="R23" s="60"/>
+      <c r="S23" s="60"/>
+      <c r="T23" s="60"/>
+      <c r="U23" s="60"/>
+      <c r="V23" s="60"/>
+      <c r="W23" s="60"/>
     </row>
     <row r="24" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="12">
         <v>11.1</v>
       </c>
       <c r="D24" s="12">
         <v>11.2</v>
       </c>
       <c r="E24" s="12">
         <v>11.3</v>
       </c>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="12"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
       <c r="N24" s="10"/>
-      <c r="O24" s="54"/>
-[...7 lines deleted...]
-      <c r="W24" s="54"/>
+      <c r="O24" s="60"/>
+      <c r="P24" s="60"/>
+      <c r="Q24" s="60"/>
+      <c r="R24" s="60"/>
+      <c r="S24" s="60"/>
+      <c r="T24" s="60"/>
+      <c r="U24" s="60"/>
+      <c r="V24" s="60"/>
+      <c r="W24" s="60"/>
     </row>
     <row r="25" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="12">
         <v>11.1</v>
       </c>
       <c r="D25" s="12">
         <v>11.2</v>
       </c>
       <c r="E25" s="12">
         <v>11.3</v>
       </c>
       <c r="F25" s="12"/>
       <c r="G25" s="12"/>
       <c r="H25" s="12"/>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="10"/>
       <c r="O25" s="10"/>
       <c r="P25" s="10"/>
       <c r="Q25" s="10"/>
@@ -3786,285 +3416,285 @@
       <c r="G38" s="12"/>
       <c r="H38" s="12"/>
     </row>
     <row r="39" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A39" s="4"/>
       <c r="B39" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="12" t="s">
         <v>37</v>
       </c>
       <c r="D39" s="12" t="s">
         <v>37</v>
       </c>
       <c r="E39" s="12" t="s">
         <v>37</v>
       </c>
       <c r="F39" s="12"/>
       <c r="G39" s="12"/>
       <c r="H39" s="12"/>
     </row>
     <row r="40" spans="1:23" x14ac:dyDescent="0.3">
       <c r="L40" s="3"/>
     </row>
     <row r="41" spans="1:23" ht="237.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="59" t="s">
+      <c r="A41" s="65" t="s">
         <v>80</v>
       </c>
-      <c r="B41" s="59"/>
-[...10 lines deleted...]
-      <c r="M41" s="59"/>
+      <c r="B41" s="65"/>
+      <c r="C41" s="65"/>
+      <c r="D41" s="65"/>
+      <c r="E41" s="65"/>
+      <c r="F41" s="65"/>
+      <c r="G41" s="65"/>
+      <c r="H41" s="65"/>
+      <c r="I41" s="65"/>
+      <c r="J41" s="65"/>
+      <c r="K41" s="65"/>
+      <c r="L41" s="65"/>
+      <c r="M41" s="65"/>
       <c r="N41" s="10"/>
-      <c r="O41" s="54" t="s">
+      <c r="O41" s="60" t="s">
         <v>90</v>
       </c>
-      <c r="P41" s="54"/>
-[...6 lines deleted...]
-      <c r="W41" s="54"/>
+      <c r="P41" s="60"/>
+      <c r="Q41" s="60"/>
+      <c r="R41" s="60"/>
+      <c r="S41" s="60"/>
+      <c r="T41" s="60"/>
+      <c r="U41" s="60"/>
+      <c r="V41" s="60"/>
+      <c r="W41" s="60"/>
     </row>
     <row r="43" spans="1:23" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="60" t="s">
+      <c r="A43" s="66" t="s">
         <v>79</v>
       </c>
-      <c r="B43" s="60"/>
-[...10 lines deleted...]
-      <c r="M43" s="60"/>
+      <c r="B43" s="66"/>
+      <c r="C43" s="66"/>
+      <c r="D43" s="66"/>
+      <c r="E43" s="66"/>
+      <c r="F43" s="66"/>
+      <c r="G43" s="66"/>
+      <c r="H43" s="66"/>
+      <c r="I43" s="66"/>
+      <c r="J43" s="66"/>
+      <c r="K43" s="66"/>
+      <c r="L43" s="66"/>
+      <c r="M43" s="66"/>
       <c r="N43" s="11"/>
-      <c r="O43" s="57" t="s">
+      <c r="O43" s="63" t="s">
         <v>84</v>
       </c>
-      <c r="P43" s="57"/>
-[...6 lines deleted...]
-      <c r="W43" s="57"/>
+      <c r="P43" s="63"/>
+      <c r="Q43" s="63"/>
+      <c r="R43" s="63"/>
+      <c r="S43" s="63"/>
+      <c r="T43" s="63"/>
+      <c r="U43" s="63"/>
+      <c r="V43" s="63"/>
+      <c r="W43" s="63"/>
     </row>
     <row r="44" spans="1:23" x14ac:dyDescent="0.3">
       <c r="N44" s="10"/>
-      <c r="O44" s="57"/>
-[...7 lines deleted...]
-      <c r="W44" s="57"/>
+      <c r="O44" s="63"/>
+      <c r="P44" s="63"/>
+      <c r="Q44" s="63"/>
+      <c r="R44" s="63"/>
+      <c r="S44" s="63"/>
+      <c r="T44" s="63"/>
+      <c r="U44" s="63"/>
+      <c r="V44" s="63"/>
+      <c r="W44" s="63"/>
     </row>
     <row r="45" spans="1:23" x14ac:dyDescent="0.3">
       <c r="N45" s="10"/>
-      <c r="O45" s="57"/>
-[...7 lines deleted...]
-      <c r="W45" s="57"/>
+      <c r="O45" s="63"/>
+      <c r="P45" s="63"/>
+      <c r="Q45" s="63"/>
+      <c r="R45" s="63"/>
+      <c r="S45" s="63"/>
+      <c r="T45" s="63"/>
+      <c r="U45" s="63"/>
+      <c r="V45" s="63"/>
+      <c r="W45" s="63"/>
     </row>
     <row r="46" spans="1:23" x14ac:dyDescent="0.3">
       <c r="N46" s="10"/>
-      <c r="O46" s="57"/>
-[...7 lines deleted...]
-      <c r="W46" s="57"/>
+      <c r="O46" s="63"/>
+      <c r="P46" s="63"/>
+      <c r="Q46" s="63"/>
+      <c r="R46" s="63"/>
+      <c r="S46" s="63"/>
+      <c r="T46" s="63"/>
+      <c r="U46" s="63"/>
+      <c r="V46" s="63"/>
+      <c r="W46" s="63"/>
     </row>
     <row r="47" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B47" s="15"/>
       <c r="N47" s="10"/>
-      <c r="O47" s="57"/>
-[...7 lines deleted...]
-      <c r="W47" s="57"/>
+      <c r="O47" s="63"/>
+      <c r="P47" s="63"/>
+      <c r="Q47" s="63"/>
+      <c r="R47" s="63"/>
+      <c r="S47" s="63"/>
+      <c r="T47" s="63"/>
+      <c r="U47" s="63"/>
+      <c r="V47" s="63"/>
+      <c r="W47" s="63"/>
     </row>
     <row r="48" spans="1:23" x14ac:dyDescent="0.3">
       <c r="N48" s="10"/>
-      <c r="O48" s="57"/>
-[...7 lines deleted...]
-      <c r="W48" s="57"/>
+      <c r="O48" s="63"/>
+      <c r="P48" s="63"/>
+      <c r="Q48" s="63"/>
+      <c r="R48" s="63"/>
+      <c r="S48" s="63"/>
+      <c r="T48" s="63"/>
+      <c r="U48" s="63"/>
+      <c r="V48" s="63"/>
+      <c r="W48" s="63"/>
     </row>
     <row r="49" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="O49" s="57"/>
-[...7 lines deleted...]
-      <c r="W49" s="57"/>
+      <c r="O49" s="63"/>
+      <c r="P49" s="63"/>
+      <c r="Q49" s="63"/>
+      <c r="R49" s="63"/>
+      <c r="S49" s="63"/>
+      <c r="T49" s="63"/>
+      <c r="U49" s="63"/>
+      <c r="V49" s="63"/>
+      <c r="W49" s="63"/>
     </row>
     <row r="50" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="O50" s="57"/>
-[...7 lines deleted...]
-      <c r="W50" s="57"/>
+      <c r="O50" s="63"/>
+      <c r="P50" s="63"/>
+      <c r="Q50" s="63"/>
+      <c r="R50" s="63"/>
+      <c r="S50" s="63"/>
+      <c r="T50" s="63"/>
+      <c r="U50" s="63"/>
+      <c r="V50" s="63"/>
+      <c r="W50" s="63"/>
     </row>
     <row r="51" spans="1:24" ht="62.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="O51" s="57"/>
-[...7 lines deleted...]
-      <c r="W51" s="57"/>
+      <c r="O51" s="63"/>
+      <c r="P51" s="63"/>
+      <c r="Q51" s="63"/>
+      <c r="R51" s="63"/>
+      <c r="S51" s="63"/>
+      <c r="T51" s="63"/>
+      <c r="U51" s="63"/>
+      <c r="V51" s="63"/>
+      <c r="W51" s="63"/>
     </row>
     <row r="53" spans="1:24" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="64" t="s">
+      <c r="A53" s="70" t="s">
         <v>88</v>
       </c>
-      <c r="B53" s="64"/>
-[...10 lines deleted...]
-      <c r="M53" s="64"/>
+      <c r="B53" s="70"/>
+      <c r="C53" s="70"/>
+      <c r="D53" s="70"/>
+      <c r="E53" s="70"/>
+      <c r="F53" s="70"/>
+      <c r="G53" s="70"/>
+      <c r="H53" s="70"/>
+      <c r="I53" s="70"/>
+      <c r="J53" s="70"/>
+      <c r="K53" s="70"/>
+      <c r="L53" s="70"/>
+      <c r="M53" s="70"/>
       <c r="N53" s="15"/>
-      <c r="O53" s="54" t="s">
+      <c r="O53" s="60" t="s">
         <v>93</v>
       </c>
-      <c r="P53" s="54"/>
-[...6 lines deleted...]
-      <c r="W53" s="54"/>
+      <c r="P53" s="60"/>
+      <c r="Q53" s="60"/>
+      <c r="R53" s="60"/>
+      <c r="S53" s="60"/>
+      <c r="T53" s="60"/>
+      <c r="U53" s="60"/>
+      <c r="V53" s="60"/>
+      <c r="W53" s="60"/>
     </row>
     <row r="54" spans="1:24" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B54" s="17"/>
       <c r="C54" s="17"/>
       <c r="D54" s="17"/>
       <c r="E54" s="17"/>
       <c r="F54" s="17"/>
       <c r="G54" s="17"/>
       <c r="H54" s="17"/>
       <c r="I54" s="17"/>
       <c r="J54" s="17"/>
       <c r="K54" s="17"/>
       <c r="L54" s="17"/>
       <c r="M54" s="17"/>
-      <c r="O54" s="54"/>
-[...7 lines deleted...]
-      <c r="W54" s="54"/>
+      <c r="O54" s="60"/>
+      <c r="P54" s="60"/>
+      <c r="Q54" s="60"/>
+      <c r="R54" s="60"/>
+      <c r="S54" s="60"/>
+      <c r="T54" s="60"/>
+      <c r="U54" s="60"/>
+      <c r="V54" s="60"/>
+      <c r="W54" s="60"/>
     </row>
     <row r="55" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="18"/>
       <c r="B55" s="18"/>
-      <c r="C55" s="55" t="s">
+      <c r="C55" s="61" t="s">
         <v>47</v>
       </c>
-      <c r="D55" s="56"/>
-      <c r="E55" s="56"/>
+      <c r="D55" s="62"/>
+      <c r="E55" s="62"/>
       <c r="F55" s="22"/>
-      <c r="G55" s="55" t="s">
+      <c r="G55" s="61" t="s">
         <v>48</v>
       </c>
-      <c r="H55" s="56"/>
-      <c r="I55" s="56"/>
+      <c r="H55" s="62"/>
+      <c r="I55" s="62"/>
       <c r="J55" s="22"/>
-      <c r="K55" s="55" t="s">
+      <c r="K55" s="61" t="s">
         <v>49</v>
       </c>
-      <c r="L55" s="56"/>
-[...9 lines deleted...]
-      <c r="W55" s="54"/>
+      <c r="L55" s="62"/>
+      <c r="M55" s="62"/>
+      <c r="O55" s="60"/>
+      <c r="P55" s="60"/>
+      <c r="Q55" s="60"/>
+      <c r="R55" s="60"/>
+      <c r="S55" s="60"/>
+      <c r="T55" s="60"/>
+      <c r="U55" s="60"/>
+      <c r="V55" s="60"/>
+      <c r="W55" s="60"/>
       <c r="X55" s="21"/>
     </row>
     <row r="56" spans="1:24" ht="62.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" t="s">
         <v>1</v>
       </c>
       <c r="B56" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="25" t="s">
         <v>3</v>
       </c>
       <c r="E56" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="25" t="s">
         <v>3</v>
       </c>
       <c r="I56" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J56" s="15"/>
       <c r="K56" s="25" t="s">
         <v>3</v>
@@ -4772,367 +4402,369 @@
     </row>
     <row r="86" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B86" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C86" t="s">
         <v>37</v>
       </c>
       <c r="E86" t="s">
         <v>38</v>
       </c>
       <c r="G86" t="s">
         <v>37</v>
       </c>
       <c r="I86" t="s">
         <v>38</v>
       </c>
       <c r="K86" t="s">
         <v>37</v>
       </c>
       <c r="M86" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="88" spans="1:13" ht="90" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A88" s="62" t="s">
+      <c r="A88" s="68" t="s">
         <v>86</v>
       </c>
-      <c r="B88" s="62"/>
-[...10 lines deleted...]
-      <c r="M88" s="62"/>
+      <c r="B88" s="68"/>
+      <c r="C88" s="68"/>
+      <c r="D88" s="68"/>
+      <c r="E88" s="68"/>
+      <c r="F88" s="68"/>
+      <c r="G88" s="68"/>
+      <c r="H88" s="68"/>
+      <c r="I88" s="68"/>
+      <c r="J88" s="68"/>
+      <c r="K88" s="68"/>
+      <c r="L88" s="68"/>
+      <c r="M88" s="68"/>
     </row>
     <row r="90" spans="1:13" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A90" s="60" t="s">
+      <c r="A90" s="66" t="s">
         <v>85</v>
       </c>
-      <c r="B90" s="60"/>
-[...10 lines deleted...]
-      <c r="M90" s="60"/>
+      <c r="B90" s="66"/>
+      <c r="C90" s="66"/>
+      <c r="D90" s="66"/>
+      <c r="E90" s="66"/>
+      <c r="F90" s="66"/>
+      <c r="G90" s="66"/>
+      <c r="H90" s="66"/>
+      <c r="I90" s="66"/>
+      <c r="J90" s="66"/>
+      <c r="K90" s="66"/>
+      <c r="L90" s="66"/>
+      <c r="M90" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A88:M88"/>
     <mergeCell ref="A90:M90"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A53:M53"/>
     <mergeCell ref="C55:E55"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="O53:W55"/>
     <mergeCell ref="O6:W6"/>
     <mergeCell ref="O10:W24"/>
     <mergeCell ref="G7:I7"/>
     <mergeCell ref="K7:M7"/>
     <mergeCell ref="O43:W51"/>
     <mergeCell ref="O7:W8"/>
     <mergeCell ref="O9:W9"/>
     <mergeCell ref="O41:W41"/>
     <mergeCell ref="G55:I55"/>
     <mergeCell ref="K55:M55"/>
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="A43:M43"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F68E9C3E-5072-438A-8A62-B8D166675C8E}">
   <dimension ref="B1:C9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+      <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1.44140625" customWidth="1"/>
-    <col min="2" max="2" width="12.21875" customWidth="1"/>
+    <col min="2" max="2" width="12.33203125" customWidth="1"/>
     <col min="3" max="3" width="92.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B1" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="2" spans="2:3" ht="15" x14ac:dyDescent="0.35">
       <c r="B2" s="53" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="3" spans="2:3" ht="15" x14ac:dyDescent="0.35">
       <c r="B3" s="34"/>
     </row>
     <row r="4" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B4" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="5" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B5" t="s">
-        <v>143</v>
+        <v>117</v>
       </c>
       <c r="C5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="6" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B6" t="s">
-        <v>144</v>
+        <v>118</v>
       </c>
       <c r="C6" t="s">
-        <v>145</v>
+        <v>119</v>
       </c>
     </row>
     <row r="8" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B8" t="s">
         <v>109</v>
       </c>
       <c r="C8" s="35" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B9" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>120</v>
+      </c>
+      <c r="C9" s="72" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId1" display="https://statistique.quebec.ca/vitrine/15-29-ans" xr:uid="{194C3AF4-63D5-490F-9171-08483F11E837}"/>
     <hyperlink ref="C8" r:id="rId2" xr:uid="{068DB988-A0C5-47AD-AB12-BDCAA2435E46}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8B6230A-ACC0-4356-B95B-1D2649CDA6DD}">
   <dimension ref="A1:AR40"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView topLeftCell="A13" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="N46" sqref="N46"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10" style="4" customWidth="1"/>
     <col min="2" max="2" width="5" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="2.6640625" style="4" customWidth="1"/>
     <col min="4" max="4" width="9.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.109375" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.33203125" style="4" customWidth="1"/>
     <col min="7" max="7" width="5" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="2" style="4" customWidth="1"/>
     <col min="9" max="9" width="9.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.109375" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.33203125" style="4" customWidth="1"/>
     <col min="12" max="12" width="5" style="4" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="1.6640625" style="4" customWidth="1"/>
     <col min="14" max="14" width="9.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="10.109375" style="4" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.33203125" style="4" customWidth="1"/>
     <col min="17" max="17" width="5" style="4" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="2.5546875" style="4" customWidth="1"/>
     <col min="19" max="19" width="9.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.33203125" style="4" customWidth="1"/>
     <col min="22" max="22" width="5" style="4" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="2.21875" style="4" customWidth="1"/>
+    <col min="23" max="23" width="2.33203125" style="4" customWidth="1"/>
     <col min="24" max="24" width="9.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.109375" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7.33203125" style="4" customWidth="1"/>
     <col min="27" max="27" width="5" style="4" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="1.5546875" style="4" customWidth="1"/>
     <col min="29" max="29" width="9.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="10.109375" style="4" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="7.33203125" style="4" customWidth="1"/>
     <col min="32" max="32" width="10" style="4" customWidth="1"/>
     <col min="33" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="27" t="s">
-        <v>140</v>
+        <v>121</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
     </row>
     <row r="2" spans="1:44" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="29"/>
       <c r="F2" s="45"/>
       <c r="P2" s="29"/>
       <c r="U2" s="29"/>
       <c r="Z2" s="29"/>
       <c r="AG2" s="29"/>
       <c r="AH2" s="29"/>
       <c r="AI2" s="29"/>
       <c r="AJ2" s="29"/>
       <c r="AK2" s="29"/>
     </row>
     <row r="3" spans="1:44" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="27"/>
-      <c r="B3" s="69" t="s">
+      <c r="B3" s="58" t="s">
         <v>111</v>
       </c>
-      <c r="C3" s="69"/>
-[...1 lines deleted...]
-      <c r="E3" s="69"/>
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
       <c r="F3" s="27"/>
-      <c r="G3" s="69" t="s">
+      <c r="G3" s="58" t="s">
         <v>98</v>
       </c>
-      <c r="H3" s="69"/>
-[...1 lines deleted...]
-      <c r="J3" s="69"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
       <c r="K3" s="36"/>
-      <c r="L3" s="69" t="s">
+      <c r="L3" s="58" t="s">
         <v>97</v>
       </c>
-      <c r="M3" s="69"/>
-[...1 lines deleted...]
-      <c r="O3" s="69"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="58"/>
+      <c r="O3" s="58"/>
       <c r="P3" s="28"/>
-      <c r="Q3" s="69" t="s">
+      <c r="Q3" s="58" t="s">
         <v>99</v>
       </c>
-      <c r="R3" s="69"/>
-[...1 lines deleted...]
-      <c r="T3" s="69"/>
+      <c r="R3" s="58"/>
+      <c r="S3" s="58"/>
+      <c r="T3" s="58"/>
       <c r="U3" s="28"/>
-      <c r="V3" s="69" t="s">
+      <c r="V3" s="58" t="s">
         <v>100</v>
       </c>
-      <c r="W3" s="69"/>
-[...1 lines deleted...]
-      <c r="Y3" s="69"/>
+      <c r="W3" s="58"/>
+      <c r="X3" s="58"/>
+      <c r="Y3" s="58"/>
       <c r="Z3" s="28"/>
-      <c r="AA3" s="69" t="s">
+      <c r="AA3" s="58" t="s">
         <v>101</v>
       </c>
-      <c r="AB3" s="69"/>
-[...1 lines deleted...]
-      <c r="AD3" s="69"/>
+      <c r="AB3" s="58"/>
+      <c r="AC3" s="58"/>
+      <c r="AD3" s="58"/>
       <c r="AE3" s="52"/>
-      <c r="AF3" s="66" t="s">
+      <c r="AF3" s="54" t="s">
         <v>111</v>
       </c>
-      <c r="AG3" s="66" t="s">
+      <c r="AG3" s="54" t="s">
         <v>98</v>
       </c>
-      <c r="AH3" s="66" t="s">
+      <c r="AH3" s="54" t="s">
         <v>97</v>
       </c>
-      <c r="AI3" s="66" t="s">
+      <c r="AI3" s="54" t="s">
         <v>99</v>
       </c>
-      <c r="AJ3" s="66" t="s">
+      <c r="AJ3" s="54" t="s">
         <v>100</v>
       </c>
-      <c r="AK3" s="66" t="s">
+      <c r="AK3" s="54" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="4" spans="1:44" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="27"/>
       <c r="B4" s="28"/>
       <c r="C4" s="28"/>
-      <c r="D4" s="70" t="s">
+      <c r="D4" s="59" t="s">
         <v>96</v>
       </c>
-      <c r="E4" s="70"/>
+      <c r="E4" s="59"/>
       <c r="F4" s="27"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
-      <c r="I4" s="70" t="s">
+      <c r="I4" s="59" t="s">
         <v>96</v>
       </c>
-      <c r="J4" s="70"/>
+      <c r="J4" s="59"/>
       <c r="K4" s="37"/>
       <c r="L4" s="28"/>
       <c r="M4" s="28"/>
-      <c r="N4" s="70" t="s">
+      <c r="N4" s="59" t="s">
         <v>96</v>
       </c>
-      <c r="O4" s="70"/>
+      <c r="O4" s="59"/>
       <c r="P4" s="28"/>
       <c r="Q4" s="28"/>
       <c r="R4" s="28"/>
-      <c r="S4" s="70" t="s">
+      <c r="S4" s="59" t="s">
         <v>96</v>
       </c>
-      <c r="T4" s="70"/>
+      <c r="T4" s="59"/>
       <c r="U4" s="28"/>
       <c r="V4" s="28"/>
       <c r="W4" s="28"/>
-      <c r="X4" s="70" t="s">
+      <c r="X4" s="59" t="s">
         <v>96</v>
       </c>
-      <c r="Y4" s="70"/>
+      <c r="Y4" s="59"/>
       <c r="Z4" s="28"/>
       <c r="AA4" s="28"/>
       <c r="AB4" s="28"/>
-      <c r="AC4" s="70" t="s">
+      <c r="AC4" s="59" t="s">
         <v>96</v>
       </c>
-      <c r="AD4" s="70"/>
-[...5 lines deleted...]
-      <c r="AK4" s="67"/>
+      <c r="AD4" s="59"/>
+      <c r="AF4" s="55"/>
+      <c r="AG4" s="55"/>
+      <c r="AH4" s="55"/>
+      <c r="AI4" s="55"/>
+      <c r="AJ4" s="55"/>
+      <c r="AK4" s="55"/>
     </row>
     <row r="5" spans="1:44" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="49" t="s">
         <v>105</v>
       </c>
       <c r="C5" s="49"/>
       <c r="D5" s="50" t="s">
         <v>94</v>
       </c>
       <c r="E5" s="50" t="s">
         <v>95</v>
       </c>
       <c r="G5" s="49" t="s">
         <v>105</v>
       </c>
       <c r="H5" s="49"/>
       <c r="I5" s="50" t="s">
         <v>94</v>
       </c>
       <c r="J5" s="50" t="s">
         <v>95</v>
       </c>
       <c r="K5" s="50"/>
       <c r="L5" s="49" t="s">
         <v>105</v>
@@ -5152,103 +4784,103 @@
         <v>94</v>
       </c>
       <c r="T5" s="50" t="s">
         <v>95</v>
       </c>
       <c r="V5" s="49" t="s">
         <v>105</v>
       </c>
       <c r="W5" s="49"/>
       <c r="X5" s="50" t="s">
         <v>94</v>
       </c>
       <c r="Y5" s="50" t="s">
         <v>95</v>
       </c>
       <c r="AA5" s="49" t="s">
         <v>105</v>
       </c>
       <c r="AB5" s="49"/>
       <c r="AC5" s="50" t="s">
         <v>94</v>
       </c>
       <c r="AD5" s="50" t="s">
         <v>95</v>
       </c>
-      <c r="AF5" s="68"/>
-[...4 lines deleted...]
-      <c r="AK5" s="68"/>
+      <c r="AF5" s="56"/>
+      <c r="AG5" s="56"/>
+      <c r="AH5" s="56"/>
+      <c r="AI5" s="56"/>
+      <c r="AJ5" s="56"/>
+      <c r="AK5" s="56"/>
     </row>
     <row r="6" spans="1:44" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="30"/>
-      <c r="B6" s="70" t="s">
+      <c r="B6" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="70"/>
-[...26 lines deleted...]
-      <c r="AD6" s="70"/>
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
+      <c r="Z6" s="59"/>
+      <c r="AA6" s="59"/>
+      <c r="AB6" s="59"/>
+      <c r="AC6" s="59"/>
+      <c r="AD6" s="59"/>
       <c r="AE6" s="51"/>
-      <c r="AF6" s="71" t="s">
+      <c r="AF6" s="57" t="s">
         <v>104</v>
       </c>
-      <c r="AG6" s="71"/>
-[...3 lines deleted...]
-      <c r="AK6" s="71"/>
+      <c r="AG6" s="57"/>
+      <c r="AH6" s="57"/>
+      <c r="AI6" s="57"/>
+      <c r="AJ6" s="57"/>
+      <c r="AK6" s="57"/>
     </row>
     <row r="7" spans="1:44" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="31" t="s">
-        <v>114</v>
+      <c r="A7" s="31">
+        <v>2000</v>
       </c>
       <c r="B7" s="38">
         <v>9.103729086211251</v>
       </c>
       <c r="D7" s="38">
         <v>8.6236723934952604</v>
       </c>
       <c r="E7" s="38">
         <v>9.6076994262376036</v>
       </c>
       <c r="F7" s="31"/>
       <c r="G7" s="38">
         <v>5.6906589633470954</v>
       </c>
       <c r="I7" s="38">
         <v>5.2111409938731557</v>
       </c>
       <c r="J7" s="38">
         <v>6.2114097324707425</v>
       </c>
       <c r="K7" s="38"/>
       <c r="L7" s="38">
         <v>2.5798293536730181</v>
       </c>
       <c r="N7" s="38">
@@ -5288,52 +4920,52 @@
         <v>521500</v>
       </c>
       <c r="AG7" s="41">
         <v>110400</v>
       </c>
       <c r="AH7" s="41">
         <v>25000</v>
       </c>
       <c r="AI7" s="41">
         <v>85400</v>
       </c>
       <c r="AJ7" s="41">
         <v>311900</v>
       </c>
       <c r="AK7" s="41">
         <v>99100</v>
       </c>
       <c r="AM7" s="41"/>
       <c r="AN7" s="41"/>
       <c r="AO7" s="41"/>
       <c r="AP7" s="41"/>
       <c r="AQ7" s="41"/>
       <c r="AR7" s="41"/>
     </row>
     <row r="8" spans="1:44" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="31" t="s">
-        <v>115</v>
+      <c r="A8" s="31">
+        <v>2001</v>
       </c>
       <c r="B8" s="38">
         <v>8.3733041922136611</v>
       </c>
       <c r="D8" s="38">
         <v>7.9801430534801234</v>
       </c>
       <c r="E8" s="38">
         <v>8.7839863541367702</v>
       </c>
       <c r="F8" s="31"/>
       <c r="G8" s="38">
         <v>4.9980543220839975</v>
       </c>
       <c r="I8" s="38">
         <v>4.55793342341995</v>
       </c>
       <c r="J8" s="38">
         <v>5.4782345908635444</v>
       </c>
       <c r="K8" s="38"/>
       <c r="L8" s="38">
         <v>1.762497155786068</v>
       </c>
       <c r="N8" s="38">
@@ -5367,52 +4999,52 @@
         <v>5.9549111043104892</v>
       </c>
       <c r="AD8" s="38">
         <v>7.0638931080945015</v>
       </c>
       <c r="AF8" s="41">
         <v>484000</v>
       </c>
       <c r="AG8" s="41">
         <v>96500</v>
       </c>
       <c r="AH8" s="41">
         <v>17100</v>
       </c>
       <c r="AI8" s="41">
         <v>79400</v>
       </c>
       <c r="AJ8" s="41">
         <v>291400</v>
       </c>
       <c r="AK8" s="41">
         <v>96100</v>
       </c>
     </row>
     <row r="9" spans="1:44" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="31" t="s">
-        <v>116</v>
+      <c r="A9" s="31">
+        <v>2002</v>
       </c>
       <c r="B9" s="38">
         <v>8.403049843285368</v>
       </c>
       <c r="D9" s="38">
         <v>8.0223729078932706</v>
       </c>
       <c r="E9" s="38">
         <v>8.8000623483041114</v>
       </c>
       <c r="F9" s="31"/>
       <c r="G9" s="38">
         <v>4.8731172169036752</v>
       </c>
       <c r="I9" s="38">
         <v>4.4735164838069235</v>
       </c>
       <c r="J9" s="38">
         <v>5.3064298166942256</v>
       </c>
       <c r="K9" s="38"/>
       <c r="L9" s="38">
         <v>2.0345767376601329</v>
       </c>
       <c r="N9" s="38">
@@ -5446,52 +5078,52 @@
         <v>6.248690147503372</v>
       </c>
       <c r="AD9" s="38">
         <v>7.4108072562554295</v>
       </c>
       <c r="AF9" s="41">
         <v>488300</v>
       </c>
       <c r="AG9" s="41">
         <v>93900</v>
       </c>
       <c r="AH9" s="41">
         <v>19600</v>
       </c>
       <c r="AI9" s="41">
         <v>74300</v>
       </c>
       <c r="AJ9" s="41">
         <v>291400</v>
       </c>
       <c r="AK9" s="41">
         <v>103000</v>
       </c>
     </row>
     <row r="10" spans="1:44" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="31" t="s">
-        <v>117</v>
+      <c r="A10" s="31">
+        <v>2003</v>
       </c>
       <c r="B10" s="38">
         <v>8.7033466173750096</v>
       </c>
       <c r="D10" s="38">
         <v>8.2750651047149244</v>
       </c>
       <c r="E10" s="38">
         <v>9.1515825790638097</v>
       </c>
       <c r="F10" s="31"/>
       <c r="G10" s="38">
         <v>5.0703461489807706</v>
       </c>
       <c r="I10" s="38">
         <v>4.5942399047110944</v>
       </c>
       <c r="J10" s="38">
         <v>5.5928994307304709</v>
       </c>
       <c r="K10" s="38"/>
       <c r="L10" s="38">
         <v>2.1347965256837207</v>
       </c>
       <c r="N10" s="38">
@@ -5525,52 +5157,52 @@
         <v>6.9268835889408118</v>
       </c>
       <c r="AD10" s="38">
         <v>8.1333059942830062</v>
       </c>
       <c r="AF10" s="41">
         <v>509500</v>
       </c>
       <c r="AG10" s="41">
         <v>97700</v>
       </c>
       <c r="AH10" s="41">
         <v>20400</v>
       </c>
       <c r="AI10" s="41">
         <v>77200</v>
       </c>
       <c r="AJ10" s="41">
         <v>294800</v>
       </c>
       <c r="AK10" s="41">
         <v>117000</v>
       </c>
     </row>
     <row r="11" spans="1:44" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="31" t="s">
-        <v>118</v>
+      <c r="A11" s="31">
+        <v>2004</v>
       </c>
       <c r="B11" s="38">
         <v>8.6745400663390377</v>
       </c>
       <c r="D11" s="38">
         <v>8.243636457671915</v>
       </c>
       <c r="E11" s="38">
         <v>9.125727335569664</v>
       </c>
       <c r="F11" s="31"/>
       <c r="G11" s="38">
         <v>5.0026083211562415</v>
       </c>
       <c r="I11" s="38">
         <v>4.5888799899268369</v>
       </c>
       <c r="J11" s="38">
         <v>5.4515066556908947</v>
       </c>
       <c r="K11" s="38"/>
       <c r="L11" s="38">
         <v>2.1048749066456165</v>
       </c>
       <c r="N11" s="38">
@@ -5604,52 +5236,52 @@
         <v>7.1391486626696397</v>
       </c>
       <c r="AD11" s="38">
         <v>8.4830715717319585</v>
       </c>
       <c r="AF11" s="41">
         <v>512500</v>
       </c>
       <c r="AG11" s="41">
         <v>96800</v>
       </c>
       <c r="AH11" s="41">
         <v>20100</v>
       </c>
       <c r="AI11" s="41">
         <v>76600</v>
       </c>
       <c r="AJ11" s="41">
         <v>290500</v>
       </c>
       <c r="AK11" s="41">
         <v>125200</v>
       </c>
     </row>
     <row r="12" spans="1:44" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="31" t="s">
-        <v>119</v>
+      <c r="A12" s="31">
+        <v>2005</v>
       </c>
       <c r="B12" s="38">
         <v>8.8072486481521945</v>
       </c>
       <c r="D12" s="38">
         <v>8.430203947410611</v>
       </c>
       <c r="E12" s="38">
         <v>9.1994626711642802</v>
       </c>
       <c r="F12" s="31"/>
       <c r="G12" s="38">
         <v>4.8985735857051642</v>
       </c>
       <c r="I12" s="38">
         <v>4.5184251171993388</v>
       </c>
       <c r="J12" s="38">
         <v>5.3089267628902137</v>
       </c>
       <c r="K12" s="38"/>
       <c r="L12" s="38">
         <v>1.9071922848380114</v>
       </c>
       <c r="N12" s="38">
@@ -5683,52 +5315,52 @@
         <v>7.1319858157791627</v>
       </c>
       <c r="AD12" s="38">
         <v>8.2989139377467751</v>
       </c>
       <c r="AF12" s="41">
         <v>524400</v>
       </c>
       <c r="AG12" s="41">
         <v>95400</v>
       </c>
       <c r="AH12" s="41">
         <v>18200</v>
       </c>
       <c r="AI12" s="41">
         <v>77100</v>
       </c>
       <c r="AJ12" s="41">
         <v>302400</v>
       </c>
       <c r="AK12" s="41">
         <v>126600</v>
       </c>
     </row>
     <row r="13" spans="1:44" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="31" t="s">
-        <v>120</v>
+      <c r="A13" s="31">
+        <v>2006</v>
       </c>
       <c r="B13" s="38">
         <v>8.8520135043649795</v>
       </c>
       <c r="D13" s="38">
         <v>8.3644449369216396</v>
       </c>
       <c r="E13" s="38">
         <v>9.3650981642780717</v>
       </c>
       <c r="F13" s="31"/>
       <c r="G13" s="38">
         <v>4.7794708223238054</v>
       </c>
       <c r="I13" s="38">
         <v>4.3235421134593652</v>
       </c>
       <c r="J13" s="38">
         <v>5.2808246998338397</v>
       </c>
       <c r="K13" s="38"/>
       <c r="L13" s="38">
         <v>1.8974555020749475</v>
       </c>
       <c r="N13" s="38">
@@ -5762,52 +5394,52 @@
         <v>6.9659514149603492</v>
       </c>
       <c r="AD13" s="38">
         <v>8.360374150312051</v>
       </c>
       <c r="AF13" s="41">
         <v>532200</v>
       </c>
       <c r="AG13" s="41">
         <v>93800</v>
       </c>
       <c r="AH13" s="41">
         <v>18200</v>
       </c>
       <c r="AI13" s="41">
         <v>75600</v>
       </c>
       <c r="AJ13" s="41">
         <v>308900</v>
       </c>
       <c r="AK13" s="41">
         <v>129400</v>
       </c>
     </row>
     <row r="14" spans="1:44" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="31" t="s">
-        <v>121</v>
+      <c r="A14" s="31">
+        <v>2007</v>
       </c>
       <c r="B14" s="38">
         <v>9.3124419318230949</v>
       </c>
       <c r="D14" s="38">
         <v>8.8360596888700229</v>
       </c>
       <c r="E14" s="38">
         <v>9.811743334256299</v>
       </c>
       <c r="F14" s="31"/>
       <c r="G14" s="38">
         <v>5.2700485053735759</v>
       </c>
       <c r="I14" s="38">
         <v>4.7813702341123907</v>
       </c>
       <c r="J14" s="38">
         <v>5.8056267329303823</v>
       </c>
       <c r="K14" s="38"/>
       <c r="L14" s="38">
         <v>1.6806249263525117</v>
       </c>
       <c r="N14" s="38">
@@ -5841,52 +5473,52 @@
         <v>7.6188958523483414</v>
       </c>
       <c r="AD14" s="38">
         <v>9.0661732425510877</v>
       </c>
       <c r="AF14" s="41">
         <v>566000</v>
       </c>
       <c r="AG14" s="41">
         <v>104700</v>
       </c>
       <c r="AH14" s="41">
         <v>16300</v>
       </c>
       <c r="AI14" s="41">
         <v>88400</v>
       </c>
       <c r="AJ14" s="41">
         <v>315800</v>
       </c>
       <c r="AK14" s="41">
         <v>145500</v>
       </c>
     </row>
     <row r="15" spans="1:44" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="31" t="s">
-        <v>122</v>
+      <c r="A15" s="31">
+        <v>2008</v>
       </c>
       <c r="B15" s="38">
         <v>9.2916546627610099</v>
       </c>
       <c r="D15" s="38">
         <v>8.8228363629321702</v>
       </c>
       <c r="E15" s="38">
         <v>9.7827116736443536</v>
       </c>
       <c r="F15" s="31"/>
       <c r="G15" s="38">
         <v>4.9695809110005111</v>
       </c>
       <c r="I15" s="38">
         <v>4.5103996466207867</v>
       </c>
       <c r="J15" s="38">
         <v>5.4728299019968238</v>
       </c>
       <c r="K15" s="38"/>
       <c r="L15" s="38">
         <v>1.6788080547097102</v>
       </c>
       <c r="N15" s="38">
@@ -5920,52 +5552,52 @@
         <v>7.3675039655540964</v>
       </c>
       <c r="AD15" s="38">
         <v>8.6626913942775019</v>
       </c>
       <c r="AF15" s="41">
         <v>571800</v>
       </c>
       <c r="AG15" s="41">
         <v>100000</v>
       </c>
       <c r="AH15" s="41">
         <v>16400</v>
       </c>
       <c r="AI15" s="41">
         <v>83600</v>
       </c>
       <c r="AJ15" s="41">
         <v>326800</v>
       </c>
       <c r="AK15" s="41">
         <v>145000</v>
       </c>
     </row>
     <row r="16" spans="1:44" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="31" t="s">
-        <v>123</v>
+      <c r="A16" s="31">
+        <v>2009</v>
       </c>
       <c r="B16" s="38">
         <v>9.3800229719490424</v>
       </c>
       <c r="D16" s="38">
         <v>8.9233638659492183</v>
       </c>
       <c r="E16" s="38">
         <v>9.8575225189827886</v>
       </c>
       <c r="F16" s="31"/>
       <c r="G16" s="38">
         <v>5.1446280695978421</v>
       </c>
       <c r="I16" s="38">
         <v>4.7134465968727186</v>
       </c>
       <c r="J16" s="38">
         <v>5.61293011704932</v>
       </c>
       <c r="K16" s="38"/>
       <c r="L16" s="38">
         <v>1.7705370178672173</v>
       </c>
       <c r="N16" s="38">
@@ -5999,52 +5631,52 @@
         <v>7.9443555771636438</v>
       </c>
       <c r="AD16" s="38">
         <v>9.3769818459659575</v>
       </c>
       <c r="AF16" s="41">
         <v>583900</v>
       </c>
       <c r="AG16" s="41">
         <v>104800</v>
       </c>
       <c r="AH16" s="41">
         <v>17500</v>
       </c>
       <c r="AI16" s="41">
         <v>87300</v>
       </c>
       <c r="AJ16" s="41">
         <v>317400</v>
       </c>
       <c r="AK16" s="41">
         <v>161700</v>
       </c>
     </row>
     <row r="17" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="31" t="s">
-        <v>124</v>
+      <c r="A17" s="31">
+        <v>2010</v>
       </c>
       <c r="B17" s="38">
         <v>9.1123359775568407</v>
       </c>
       <c r="D17" s="38">
         <v>8.6766896115967604</v>
       </c>
       <c r="E17" s="38">
         <v>9.567564060571776</v>
       </c>
       <c r="F17" s="31"/>
       <c r="G17" s="38">
         <v>4.9717238548203406</v>
       </c>
       <c r="I17" s="38">
         <v>4.5193856175070968</v>
       </c>
       <c r="J17" s="38">
         <v>5.4667437652592268</v>
       </c>
       <c r="K17" s="38"/>
       <c r="L17" s="38">
         <v>2.2497605224495505</v>
       </c>
       <c r="N17" s="38">
@@ -6078,52 +5710,52 @@
         <v>7.7394768376417096</v>
       </c>
       <c r="AD17" s="38">
         <v>9.1298128177267746</v>
       </c>
       <c r="AF17" s="41">
         <v>572500</v>
       </c>
       <c r="AG17" s="41">
         <v>102300</v>
       </c>
       <c r="AH17" s="41">
         <v>22400</v>
       </c>
       <c r="AI17" s="41">
         <v>79900</v>
       </c>
       <c r="AJ17" s="41">
         <v>308800</v>
       </c>
       <c r="AK17" s="41">
         <v>161400</v>
       </c>
     </row>
     <row r="18" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="31" t="s">
-        <v>125</v>
+      <c r="A18" s="31">
+        <v>2011</v>
       </c>
       <c r="B18" s="38">
         <v>9.0380519989203698</v>
       </c>
       <c r="D18" s="38">
         <v>8.5649794086775408</v>
       </c>
       <c r="E18" s="38">
         <v>9.5345292950714953</v>
       </c>
       <c r="F18" s="31"/>
       <c r="G18" s="38">
         <v>5.0889895918389296</v>
       </c>
       <c r="I18" s="38">
         <v>4.6376209826850472</v>
       </c>
       <c r="J18" s="38">
         <v>5.5817175006846416</v>
       </c>
       <c r="K18" s="38"/>
       <c r="L18" s="38">
         <v>2.2090619682812873</v>
       </c>
       <c r="N18" s="38">
@@ -6157,52 +5789,52 @@
         <v>7.8977711108251301</v>
       </c>
       <c r="AD18" s="38">
         <v>9.3589007773039903</v>
       </c>
       <c r="AF18" s="41">
         <v>573800</v>
       </c>
       <c r="AG18" s="41">
         <v>105300</v>
       </c>
       <c r="AH18" s="41">
         <v>22100</v>
       </c>
       <c r="AI18" s="41">
         <v>83300</v>
       </c>
       <c r="AJ18" s="41">
         <v>297900</v>
       </c>
       <c r="AK18" s="41">
         <v>170600</v>
       </c>
     </row>
     <row r="19" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="31" t="s">
-        <v>126</v>
+      <c r="A19" s="31">
+        <v>2012</v>
       </c>
       <c r="B19" s="38">
         <v>9.0757923572464065</v>
       </c>
       <c r="D19" s="38">
         <v>8.6105964343331571</v>
       </c>
       <c r="E19" s="38">
         <v>9.5634909257134364</v>
       </c>
       <c r="F19" s="31"/>
       <c r="G19" s="38">
         <v>4.984071391811983</v>
       </c>
       <c r="I19" s="38">
         <v>4.5333879919662925</v>
       </c>
       <c r="J19" s="38">
         <v>5.4769886887599988</v>
       </c>
       <c r="K19" s="38"/>
       <c r="L19" s="38">
         <v>1.9116478492388491</v>
       </c>
       <c r="N19" s="38">
@@ -6236,52 +5868,52 @@
         <v>7.9022049081785823</v>
       </c>
       <c r="AD19" s="38">
         <v>9.2581671074959964</v>
       </c>
       <c r="AF19" s="41">
         <v>579800</v>
       </c>
       <c r="AG19" s="41">
         <v>102700</v>
       </c>
       <c r="AH19" s="41">
         <v>19000</v>
       </c>
       <c r="AI19" s="41">
         <v>83700</v>
       </c>
       <c r="AJ19" s="41">
         <v>302200</v>
       </c>
       <c r="AK19" s="41">
         <v>174900</v>
       </c>
     </row>
     <row r="20" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="31" t="s">
-        <v>127</v>
+      <c r="A20" s="31">
+        <v>2013</v>
       </c>
       <c r="B20" s="38">
         <v>9.1362390076770961</v>
       </c>
       <c r="D20" s="38">
         <v>8.7120894177508212</v>
       </c>
       <c r="E20" s="38">
         <v>9.5788716040208488</v>
       </c>
       <c r="F20" s="31"/>
       <c r="G20" s="38">
         <v>4.8824715351539441</v>
       </c>
       <c r="I20" s="38">
         <v>4.4359151550759899</v>
       </c>
       <c r="J20" s="38">
         <v>5.3714552460450671</v>
       </c>
       <c r="K20" s="38"/>
       <c r="L20" s="38">
         <v>1.8039022943457057</v>
       </c>
       <c r="N20" s="38">
@@ -6315,52 +5947,52 @@
         <v>8.0650252396926216</v>
       </c>
       <c r="AD20" s="38">
         <v>9.3984859369464733</v>
       </c>
       <c r="AF20" s="41">
         <v>586000</v>
       </c>
       <c r="AG20" s="41">
         <v>99700</v>
       </c>
       <c r="AH20" s="41">
         <v>17700</v>
       </c>
       <c r="AI20" s="41">
         <v>82000</v>
       </c>
       <c r="AJ20" s="41">
         <v>303100</v>
       </c>
       <c r="AK20" s="41">
         <v>183200</v>
       </c>
     </row>
     <row r="21" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="31" t="s">
-        <v>128</v>
+      <c r="A21" s="31">
+        <v>2014</v>
       </c>
       <c r="B21" s="38">
         <v>9.0491408344073498</v>
       </c>
       <c r="D21" s="38">
         <v>8.6223936646818213</v>
       </c>
       <c r="E21" s="38">
         <v>9.4948143301598318</v>
       </c>
       <c r="F21" s="31"/>
       <c r="G21" s="38">
         <v>4.650845752531688</v>
       </c>
       <c r="I21" s="38">
         <v>4.1793837852366131</v>
       </c>
       <c r="J21" s="38">
         <v>5.1726207321631366</v>
       </c>
       <c r="K21" s="38"/>
       <c r="L21" s="38">
         <v>1.7263543270628536</v>
       </c>
       <c r="N21" s="38">
@@ -6394,52 +6026,52 @@
         <v>8.7579502017778381</v>
       </c>
       <c r="AD21" s="38">
         <v>10.14305757872355</v>
       </c>
       <c r="AF21" s="41">
         <v>581500</v>
       </c>
       <c r="AG21" s="41">
         <v>93800</v>
       </c>
       <c r="AH21" s="41">
         <v>16700</v>
       </c>
       <c r="AI21" s="41">
         <v>77100</v>
       </c>
       <c r="AJ21" s="41">
         <v>284200</v>
       </c>
       <c r="AK21" s="41">
         <v>203500</v>
       </c>
     </row>
     <row r="22" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="31" t="s">
-        <v>129</v>
+      <c r="A22" s="31">
+        <v>2015</v>
       </c>
       <c r="B22" s="38">
         <v>8.7110438504736862</v>
       </c>
       <c r="D22" s="38">
         <v>8.284258426994132</v>
       </c>
       <c r="E22" s="38">
         <v>9.157620898066563</v>
       </c>
       <c r="F22" s="31"/>
       <c r="G22" s="38">
         <v>4.7815013597106137</v>
       </c>
       <c r="I22" s="38">
         <v>4.3512540955159791</v>
       </c>
       <c r="J22" s="38">
         <v>5.251955054799387</v>
       </c>
       <c r="K22" s="38"/>
       <c r="L22" s="38">
         <v>1.9004424339262971</v>
       </c>
       <c r="N22" s="38">
@@ -6473,52 +6105,52 @@
         <v>7.6417926446658599</v>
       </c>
       <c r="AD22" s="38">
         <v>8.9451748262374942</v>
       </c>
       <c r="AF22" s="41">
         <v>562700</v>
       </c>
       <c r="AG22" s="41">
         <v>95000</v>
       </c>
       <c r="AH22" s="41">
         <v>18000</v>
       </c>
       <c r="AI22" s="41">
         <v>77000</v>
       </c>
       <c r="AJ22" s="41">
         <v>282600</v>
       </c>
       <c r="AK22" s="41">
         <v>185000</v>
       </c>
     </row>
     <row r="23" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="31" t="s">
-        <v>130</v>
+      <c r="A23" s="31">
+        <v>2016</v>
       </c>
       <c r="B23" s="38">
         <v>8.6686681159851453</v>
       </c>
       <c r="D23" s="38">
         <v>8.2358345386803755</v>
       </c>
       <c r="E23" s="38">
         <v>9.1219879640127974</v>
       </c>
       <c r="F23" s="31"/>
       <c r="G23" s="38">
         <v>4.5605331748255136</v>
       </c>
       <c r="I23" s="38">
         <v>4.1100345089524382</v>
       </c>
       <c r="J23" s="38">
         <v>5.0578062192444833</v>
       </c>
       <c r="K23" s="38"/>
       <c r="L23" s="38">
         <v>1.5633049038643578</v>
       </c>
       <c r="N23" s="38">
@@ -6552,52 +6184,52 @@
         <v>7.6230991390396952</v>
       </c>
       <c r="AD23" s="38">
         <v>9.0089264697510032</v>
       </c>
       <c r="AF23" s="41">
         <v>562100</v>
       </c>
       <c r="AG23" s="41">
         <v>89800</v>
       </c>
       <c r="AH23" s="41">
         <v>14600</v>
       </c>
       <c r="AI23" s="41">
         <v>75200</v>
       </c>
       <c r="AJ23" s="41">
         <v>282000</v>
       </c>
       <c r="AK23" s="41">
         <v>190200</v>
       </c>
     </row>
     <row r="24" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="31" t="s">
-        <v>131</v>
+      <c r="A24" s="31">
+        <v>2017</v>
       </c>
       <c r="B24" s="38">
         <v>8.7668159530835119</v>
       </c>
       <c r="D24" s="38">
         <v>8.3198643274216622</v>
       </c>
       <c r="E24" s="38">
         <v>9.235359569908665</v>
       </c>
       <c r="F24" s="31"/>
       <c r="G24" s="38">
         <v>4.5963245361717986</v>
       </c>
       <c r="I24" s="38">
         <v>4.1726049324021339</v>
       </c>
       <c r="J24" s="38">
         <v>5.0607996385780654</v>
       </c>
       <c r="K24" s="38"/>
       <c r="L24" s="38">
         <v>1.4868287467913546</v>
       </c>
       <c r="N24" s="38">
@@ -6631,52 +6263,52 @@
         <v>8.060952962126958</v>
       </c>
       <c r="AD24" s="38">
         <v>9.4269206069453908</v>
       </c>
       <c r="AF24" s="41">
         <v>572900</v>
       </c>
       <c r="AG24" s="41">
         <v>90600</v>
       </c>
       <c r="AH24" s="41">
         <v>13700</v>
       </c>
       <c r="AI24" s="41">
         <v>76900</v>
       </c>
       <c r="AJ24" s="41">
         <v>276800</v>
       </c>
       <c r="AK24" s="41">
         <v>205400</v>
       </c>
     </row>
     <row r="25" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="31" t="s">
-        <v>132</v>
+      <c r="A25" s="31">
+        <v>2018</v>
       </c>
       <c r="B25" s="38">
         <v>8.597618160403103</v>
       </c>
       <c r="D25" s="38">
         <v>8.1691079328727856</v>
       </c>
       <c r="E25" s="38">
         <v>9.0463915855191193</v>
       </c>
       <c r="F25" s="31"/>
       <c r="G25" s="38">
         <v>5.0945854895415899</v>
       </c>
       <c r="I25" s="38">
         <v>4.617795575808449</v>
       </c>
       <c r="J25" s="38">
         <v>5.6177048031529013</v>
       </c>
       <c r="K25" s="38"/>
       <c r="L25" s="38">
         <v>1.8385658321919331</v>
       </c>
       <c r="N25" s="38">
@@ -6710,52 +6342,52 @@
         <v>7.5912402090080446</v>
       </c>
       <c r="AD25" s="38">
         <v>8.9159266199906444</v>
       </c>
       <c r="AF25" s="41">
         <v>566000</v>
       </c>
       <c r="AG25" s="41">
         <v>101000</v>
       </c>
       <c r="AH25" s="41">
         <v>16800</v>
       </c>
       <c r="AI25" s="41">
         <v>84200</v>
       </c>
       <c r="AJ25" s="41">
         <v>267300</v>
       </c>
       <c r="AK25" s="41">
         <v>197600</v>
       </c>
     </row>
     <row r="26" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="31" t="s">
-        <v>133</v>
+      <c r="A26" s="31">
+        <v>2019</v>
       </c>
       <c r="B26" s="38">
         <v>8.6196951124826651</v>
       </c>
       <c r="D26" s="38">
         <v>8.19246541404104</v>
       </c>
       <c r="E26" s="38">
         <v>9.0670040952170634</v>
       </c>
       <c r="F26" s="31"/>
       <c r="G26" s="38">
         <v>4.5950075080944712</v>
       </c>
       <c r="I26" s="38">
         <v>4.1405922215218807</v>
       </c>
       <c r="J26" s="38">
         <v>5.0966417510792859</v>
       </c>
       <c r="K26" s="38"/>
       <c r="L26" s="38">
         <v>1.46435167852298</v>
       </c>
       <c r="N26" s="38">
@@ -6789,52 +6421,52 @@
         <v>7.8547282731771197</v>
       </c>
       <c r="AD26" s="38">
         <v>9.1697319490572369</v>
       </c>
       <c r="AF26" s="41">
         <v>570900</v>
       </c>
       <c r="AG26" s="41">
         <v>91300</v>
       </c>
       <c r="AH26" s="41">
         <v>13300</v>
       </c>
       <c r="AI26" s="41">
         <v>78000</v>
       </c>
       <c r="AJ26" s="41">
         <v>271700</v>
       </c>
       <c r="AK26" s="41">
         <v>207900</v>
       </c>
     </row>
     <row r="27" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="31" t="s">
-        <v>134</v>
+      <c r="A27" s="31">
+        <v>2020</v>
       </c>
       <c r="B27" s="38">
         <v>8.3218816654908885</v>
       </c>
       <c r="C27" s="38"/>
       <c r="D27" s="38">
         <v>7.9141802758708604</v>
       </c>
       <c r="E27" s="38">
         <v>8.7485905439018552</v>
       </c>
       <c r="F27" s="31"/>
       <c r="G27" s="38">
         <v>4.8700217962280989</v>
       </c>
       <c r="I27" s="38">
         <v>4.355030979425802</v>
       </c>
       <c r="J27" s="38">
         <v>5.4424459797927209</v>
       </c>
       <c r="K27" s="38"/>
       <c r="L27" s="38">
         <v>1.6623071018363165</v>
       </c>
@@ -6869,52 +6501,52 @@
         <v>7.7183412064065093</v>
       </c>
       <c r="AD27" s="38">
         <v>8.9634603690710879</v>
       </c>
       <c r="AF27" s="41">
         <v>556400</v>
       </c>
       <c r="AG27" s="41">
         <v>97800</v>
       </c>
       <c r="AH27" s="41">
         <v>15100</v>
       </c>
       <c r="AI27" s="41">
         <v>82600</v>
       </c>
       <c r="AJ27" s="41">
         <v>251000</v>
       </c>
       <c r="AK27" s="41">
         <v>207700</v>
       </c>
     </row>
     <row r="28" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="31" t="s">
-        <v>135</v>
+      <c r="A28" s="31">
+        <v>2021</v>
       </c>
       <c r="B28" s="38">
         <v>7.8401159012974144</v>
       </c>
       <c r="C28" s="38"/>
       <c r="D28" s="38">
         <v>7.3922193720697109</v>
       </c>
       <c r="E28" s="38">
         <v>8.3127146073630982</v>
       </c>
       <c r="F28" s="31"/>
       <c r="G28" s="38">
         <v>4.5624326680444627</v>
       </c>
       <c r="I28" s="38">
         <v>4.017723231806456</v>
       </c>
       <c r="J28" s="38">
         <v>5.177008731528173</v>
       </c>
       <c r="K28" s="38"/>
       <c r="L28" s="38">
         <v>1.324326258829867</v>
       </c>
@@ -6949,52 +6581,52 @@
         <v>7.3230144663565593</v>
       </c>
       <c r="AD28" s="38">
         <v>8.7021096487581051</v>
       </c>
       <c r="AF28" s="41">
         <v>525400</v>
       </c>
       <c r="AG28" s="41">
         <v>91300</v>
       </c>
       <c r="AH28" s="41">
         <v>11900</v>
       </c>
       <c r="AI28" s="41">
         <v>79400</v>
       </c>
       <c r="AJ28" s="41">
         <v>233000</v>
       </c>
       <c r="AK28" s="41">
         <v>201100</v>
       </c>
     </row>
     <row r="29" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="31" t="s">
-        <v>136</v>
+      <c r="A29" s="31">
+        <v>2022</v>
       </c>
       <c r="B29" s="38">
         <v>7.5743466631192575</v>
       </c>
       <c r="C29" s="38"/>
       <c r="D29" s="38">
         <v>7.1992421004382994</v>
       </c>
       <c r="E29" s="38">
         <v>7.9673174784950715</v>
       </c>
       <c r="F29" s="31"/>
       <c r="G29" s="38">
         <v>4.3089338116366962</v>
       </c>
       <c r="I29" s="38">
         <v>3.8695304989817334</v>
       </c>
       <c r="J29" s="38">
         <v>4.7957442083055266</v>
       </c>
       <c r="K29" s="38"/>
       <c r="L29" s="38">
         <v>1.4058668747743368</v>
       </c>
@@ -7029,52 +6661,52 @@
         <v>6.9263054885178681</v>
       </c>
       <c r="AD29" s="38">
         <v>8.0319500338455168</v>
       </c>
       <c r="AF29" s="41">
         <v>512300</v>
       </c>
       <c r="AG29" s="41">
         <v>86800</v>
       </c>
       <c r="AH29" s="41">
         <v>12700</v>
       </c>
       <c r="AI29" s="41">
         <v>74000</v>
       </c>
       <c r="AJ29" s="41">
         <v>234600</v>
       </c>
       <c r="AK29" s="41">
         <v>190900</v>
       </c>
     </row>
     <row r="30" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="31" t="s">
-        <v>137</v>
+      <c r="A30" s="31">
+        <v>2023</v>
       </c>
       <c r="B30" s="38">
         <v>7.5337281318809204</v>
       </c>
       <c r="D30" s="38">
         <v>7.1658074397344826</v>
       </c>
       <c r="E30" s="38">
         <v>7.9189279231725624</v>
       </c>
       <c r="F30" s="31"/>
       <c r="G30" s="38">
         <v>4.565357430913151</v>
       </c>
       <c r="I30" s="38">
         <v>4.0971171437979175</v>
       </c>
       <c r="J30" s="38">
         <v>5.0842737215447773</v>
       </c>
       <c r="K30" s="38"/>
       <c r="L30" s="38">
         <v>1.6089416441218178</v>
       </c>
       <c r="N30" s="38">
@@ -7107,251 +6739,320 @@
       <c r="AC30" s="38">
         <v>6.831550759628195</v>
       </c>
       <c r="AD30" s="38">
         <v>7.9462498842266998</v>
       </c>
       <c r="AF30" s="41">
         <v>518100</v>
       </c>
       <c r="AG30" s="41">
         <v>94500</v>
       </c>
       <c r="AH30" s="41">
         <v>15000</v>
       </c>
       <c r="AI30" s="41">
         <v>79500</v>
       </c>
       <c r="AJ30" s="41">
         <v>233200</v>
       </c>
       <c r="AK30" s="41">
         <v>190400</v>
       </c>
     </row>
-    <row r="31" spans="1:37" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="33">
+    <row r="31" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="31">
         <v>2024</v>
       </c>
-      <c r="B31" s="32">
+      <c r="B31" s="38">
         <v>7.3542085950936613</v>
       </c>
-      <c r="C31" s="29"/>
-      <c r="D31" s="32">
+      <c r="D31" s="38">
         <v>7.002534811576087</v>
       </c>
-      <c r="E31" s="32">
+      <c r="E31" s="38">
         <v>7.7220772425560771</v>
       </c>
-      <c r="F31" s="33"/>
-      <c r="G31" s="32">
+      <c r="F31" s="31"/>
+      <c r="G31" s="38">
         <v>4.6091049200485523</v>
       </c>
-      <c r="H31" s="29"/>
-      <c r="I31" s="32">
+      <c r="I31" s="38">
         <v>4.1883080718841192</v>
       </c>
-      <c r="J31" s="32">
+      <c r="J31" s="38">
         <v>5.0699418521481316</v>
       </c>
-      <c r="K31" s="32"/>
-      <c r="L31" s="32">
+      <c r="K31" s="38"/>
+      <c r="L31" s="38">
         <v>1.6455920855489885</v>
       </c>
-      <c r="M31" s="29"/>
-      <c r="N31" s="32">
+      <c r="N31" s="38">
         <v>1.3484230684408063</v>
       </c>
-      <c r="O31" s="32">
+      <c r="O31" s="38">
         <v>2.0069196763194985</v>
       </c>
-      <c r="P31" s="29"/>
-      <c r="Q31" s="32">
+      <c r="Q31" s="38">
         <v>7.0582130097352689</v>
       </c>
-      <c r="R31" s="29"/>
-      <c r="S31" s="32">
+      <c r="S31" s="38">
         <v>6.3539097601465189</v>
       </c>
-      <c r="T31" s="32">
+      <c r="T31" s="38">
         <v>7.8340542763630214</v>
       </c>
-      <c r="U31" s="29"/>
-      <c r="V31" s="32">
+      <c r="V31" s="38">
         <v>10.064474757741012</v>
       </c>
-      <c r="W31" s="29"/>
-      <c r="X31" s="32">
+      <c r="X31" s="38">
         <v>9.4144894023693784</v>
       </c>
-      <c r="Y31" s="32">
+      <c r="Y31" s="38">
         <v>10.754008241778976</v>
       </c>
-      <c r="Z31" s="29"/>
-      <c r="AA31" s="32">
+      <c r="AA31" s="38">
         <v>7.2637512891344178</v>
       </c>
-      <c r="AB31" s="29"/>
-      <c r="AC31" s="32">
+      <c r="AC31" s="38">
         <v>6.7646416230067175</v>
       </c>
-      <c r="AD31" s="32">
+      <c r="AD31" s="38">
         <v>7.7966068864852867</v>
       </c>
-      <c r="AE31" s="29"/>
-      <c r="AF31" s="46">
+      <c r="AF31" s="41">
         <v>517900</v>
       </c>
-      <c r="AG31" s="46">
+      <c r="AG31" s="41">
         <v>99600</v>
       </c>
-      <c r="AH31" s="46">
+      <c r="AH31" s="41">
         <v>16100</v>
       </c>
-      <c r="AI31" s="46">
+      <c r="AI31" s="41">
         <v>83500</v>
       </c>
-      <c r="AJ31" s="46">
+      <c r="AJ31" s="41">
         <v>229100</v>
       </c>
-      <c r="AK31" s="46">
+      <c r="AK31" s="41">
         <v>189200</v>
       </c>
     </row>
-    <row r="33" spans="1:18" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="47" t="s">
+    <row r="32" spans="1:37" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="33">
+        <v>2025</v>
+      </c>
+      <c r="B32" s="32">
+        <v>7.4782679096764433</v>
+      </c>
+      <c r="C32" s="29"/>
+      <c r="D32" s="32">
+        <v>7.1302486802341969</v>
+      </c>
+      <c r="E32" s="32">
+        <v>7.8418392390242255</v>
+      </c>
+      <c r="F32" s="33"/>
+      <c r="G32" s="32">
+        <v>4.9501256150173889</v>
+      </c>
+      <c r="H32" s="29"/>
+      <c r="I32" s="32">
+        <v>4.5120966916666196</v>
+      </c>
+      <c r="J32" s="32">
+        <v>5.4282605099194381</v>
+      </c>
+      <c r="K32" s="32"/>
+      <c r="L32" s="32">
+        <v>2.0660072197722958</v>
+      </c>
+      <c r="M32" s="29"/>
+      <c r="N32" s="32">
+        <v>1.6995849986932468</v>
+      </c>
+      <c r="O32" s="32">
+        <v>2.5094115999983924</v>
+      </c>
+      <c r="P32" s="29"/>
+      <c r="Q32" s="32">
+        <v>7.3622862852534237</v>
+      </c>
+      <c r="R32" s="29"/>
+      <c r="S32" s="32">
+        <v>6.643551911756215</v>
+      </c>
+      <c r="T32" s="32">
+        <v>8.1519873423690044</v>
+      </c>
+      <c r="U32" s="29"/>
+      <c r="V32" s="32">
+        <v>10.061885194006301</v>
+      </c>
+      <c r="W32" s="29"/>
+      <c r="X32" s="32">
+        <v>9.4256643876091832</v>
+      </c>
+      <c r="Y32" s="32">
+        <v>10.735959871539031</v>
+      </c>
+      <c r="Z32" s="29"/>
+      <c r="AA32" s="32">
+        <v>7.3138503604721734</v>
+      </c>
+      <c r="AB32" s="29"/>
+      <c r="AC32" s="32">
+        <v>6.7914270816468223</v>
+      </c>
+      <c r="AD32" s="32">
+        <v>7.8730660219061113</v>
+      </c>
+      <c r="AE32" s="29"/>
+      <c r="AF32" s="46">
+        <v>535300</v>
+      </c>
+      <c r="AG32" s="46">
+        <v>109500</v>
+      </c>
+      <c r="AH32" s="46">
+        <v>20800</v>
+      </c>
+      <c r="AI32" s="46">
+        <v>88700</v>
+      </c>
+      <c r="AJ32" s="46">
+        <v>234500</v>
+      </c>
+      <c r="AK32" s="46">
+        <v>191200</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="47" t="s">
         <v>102</v>
-      </c>
-[...8 lines deleted...]
-        <v>141</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
     </row>
     <row r="35" spans="1:18" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="39" t="s">
-        <v>142</v>
+        <v>116</v>
       </c>
     </row>
     <row r="36" spans="1:18" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="39" t="s">
-        <v>139</v>
+        <v>115</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="42"/>
       <c r="D36" s="44"/>
       <c r="E36" s="43"/>
       <c r="F36" s="42"/>
       <c r="G36" s="42"/>
       <c r="H36" s="43"/>
       <c r="I36" s="42"/>
       <c r="J36" s="42"/>
       <c r="K36" s="43"/>
       <c r="L36" s="42"/>
       <c r="M36" s="42"/>
       <c r="N36" s="43"/>
       <c r="O36" s="42"/>
       <c r="P36" s="42"/>
       <c r="Q36" s="43"/>
       <c r="R36" s="42"/>
     </row>
     <row r="37" spans="1:18" s="40" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="40" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="38" spans="1:18" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="39" spans="1:18" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="47" t="s">
         <v>103</v>
       </c>
       <c r="B39" s="47"/>
       <c r="C39" s="47"/>
       <c r="D39" s="47"/>
       <c r="E39" s="47"/>
       <c r="F39" s="47"/>
     </row>
     <row r="40" spans="1:18" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="39" t="s">
-        <v>138</v>
+        <v>114</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="AF6:AK6"/>
-    <mergeCell ref="AF3:AF5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="B6:AD6"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="Q3:T3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="AC4:AD4"/>
     <mergeCell ref="L3:O3"/>
     <mergeCell ref="N4:O4"/>
-    <mergeCell ref="AG3:AG5"/>
     <mergeCell ref="AH3:AH5"/>
     <mergeCell ref="AI3:AI5"/>
     <mergeCell ref="AJ3:AJ5"/>
     <mergeCell ref="AK3:AK5"/>
+    <mergeCell ref="AF6:AK6"/>
+    <mergeCell ref="AF3:AF5"/>
+    <mergeCell ref="AG3:AG5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Feuil1</vt:lpstr>
       <vt:lpstr>Directives tableau</vt:lpstr>
       <vt:lpstr>Informations</vt:lpstr>
-      <vt:lpstr>T_autonome-2000-2024</vt:lpstr>
+      <vt:lpstr>Données</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gouvernement du Quebec</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Nanhou Virginie</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus>Brouillon</cp:contentStatus>
 </cp:coreProperties>
 </file>