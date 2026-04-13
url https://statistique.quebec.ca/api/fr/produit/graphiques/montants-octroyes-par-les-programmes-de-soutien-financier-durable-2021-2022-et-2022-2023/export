--- v0 (2026-02-26)
+++ v1 (2026-04-13)
@@ -1,173 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\stat2203\OneDrive - Statistique QC\Téléchargements\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://statgouvqcca-my.sharepoint.com/personal/roula_al-kilani_stat_gouv_qc_ca/Documents/Téléchargements/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C768ACA7-61AE-405C-B36B-D7D39AB45613}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="93" documentId="13_ncr:1_{C768ACA7-61AE-405C-B36B-D7D39AB45613}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1E096FF9-A36D-4EB5-9C51-4CD84577EE14}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="673" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="673" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tableau 1" sheetId="29" r:id="rId1"/>
     <sheet name="Tableau 2" sheetId="22" r:id="rId2"/>
     <sheet name="Tableau 3" sheetId="30" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="Choisir_un_axe">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F14" i="30" l="1"/>
   <c r="C14" i="30"/>
+  <c r="F13" i="30"/>
+  <c r="C13" i="30"/>
   <c r="F11" i="30"/>
   <c r="C11" i="30"/>
   <c r="F10" i="30"/>
   <c r="C10" i="30"/>
   <c r="F9" i="30"/>
   <c r="C9" i="30"/>
-  <c r="F13" i="30"/>
-  <c r="C13" i="30"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="31">
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Vitrine statistique sur le développement durable</t>
   </si>
   <si>
     <t>Consulter la page</t>
   </si>
   <si>
     <t>2021-2022</t>
   </si>
   <si>
     <t>2022-2023</t>
   </si>
   <si>
     <t>n</t>
   </si>
   <si>
     <t>Programmes de soutien financier durable</t>
   </si>
   <si>
     <t>Soutien financier durable</t>
   </si>
   <si>
     <t>G$</t>
   </si>
   <si>
     <t>Sans critères écoresponsables</t>
   </si>
   <si>
     <t>Avec critères écoresponsables</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Autres programmes écoresponsables</t>
   </si>
   <si>
     <t>Proportion par rapport aux programmes de soutien financier normés.</t>
   </si>
   <si>
-    <t>Programmes de soutien financier durable, Québec, 2021-2022 et 2022-2023</t>
-[...4 lines deleted...]
-  <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Programmes dont l’objectif premier est environnemental</t>
   </si>
   <si>
     <t>Programmes dont l’objectif premier n’est pas environnemental</t>
   </si>
   <si>
     <t>Programmes avec des critères d’écoconditionnalité</t>
   </si>
   <si>
     <t>Ministère de l’Environnement, de la Lutte contre les Changements climatiques, de la Faune et des Parcs.</t>
   </si>
   <si>
     <t>Données au 31 mars.</t>
   </si>
   <si>
-    <t>Programmes de soutien financier durable, selon les types de programmes incluant des critères de durabilité, ensemble du Québec, 2021-2022 et 2022-2023</t>
-[...2 lines deleted...]
-    <t>Montants octroyés par les programmes de soutien financier durable, selon les types de programmes incluant des critères de durabilité, Québec, 2021-2022 et 2022-2023</t>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Programmes de soutien financier durable, Québec, 2021-2022 et 2022-2024</t>
+  </si>
+  <si>
+    <t>Sommes dépensées</t>
+  </si>
+  <si>
+    <t>Sommes octroyées</t>
+  </si>
+  <si>
+    <t>…</t>
+  </si>
+  <si>
+    <t>Sommes dépensées ou octroyées¹ par les programmes de soutien financier durable, Québec, 2021‑2022 à 2023‑2024</t>
+  </si>
+  <si>
+    <t>Programmes de soutien financier durable, selon les types de programmes intégrant des critères de durabilité, ensemble du Québec, 2021-2022 à 2023-2024</t>
+  </si>
+  <si>
+    <t>Nombres</t>
+  </si>
+  <si>
+    <t>Sommes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Pour les années 2021-2022 et 2022-2023, il s'agit des sommes octroyées par les programmes de soutien financier, alors qu'à partir de 2023-2024, des sommes dépensées. </t>
+  </si>
+  <si>
+    <t>Cette distinction rend impossible la comparaison des données sur les sommes entre 2023-2024 et les années antérieures.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -328,58 +349,57 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF223654"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
-      <color theme="1"/>
+      <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="36">
+  <fills count="37">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -530,50 +550,56 @@
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -724,200 +750,297 @@
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="99">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="24" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="25" fillId="33" borderId="0" xfId="42" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="19" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="19" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="19" fillId="33" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="19" fillId="33" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="18" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="18" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="3"/>
     </xf>
     <xf numFmtId="2" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="19" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="35" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="2" fontId="19" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="19" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="36" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="36" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="36" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="36" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="26" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="26" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="26" fillId="33" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="33" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="36" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="19" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20 % - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
@@ -1229,863 +1352,1030 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/exemplarite-etat/soutien-financier-durable" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/exemplarite-etat/soutien-financier-durable" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/exemplarite-etat/soutien-financier-durable" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2B0DD2D-0BC8-4C48-B7D2-D947CABF5628}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="A1:E14"/>
+  <dimension ref="A1:E18"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection sqref="A1:E1"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="52.6640625" style="9" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="9.6640625" style="9" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="12.44140625" style="9" customWidth="1"/>
+    <col min="2" max="2" width="18.6640625" style="9" customWidth="1"/>
+    <col min="3" max="3" width="17.88671875" style="9" customWidth="1"/>
     <col min="4" max="4" width="9.44140625" style="9" customWidth="1"/>
     <col min="5" max="5" width="10.33203125" style="9" customWidth="1"/>
     <col min="6" max="16384" width="11.44140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="7" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="51"/>
-[...2 lines deleted...]
-      <c r="E1" s="51"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
     </row>
     <row r="2" spans="1:5" s="7" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="52"/>
-[...2 lines deleted...]
-      <c r="E2" s="52"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
     </row>
     <row r="3" spans="1:5" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="12" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
-    <row r="5" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>14</v>
+    <row r="5" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="40" t="s">
+        <v>21</v>
       </c>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
     </row>
-    <row r="6" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="53" t="s">
+    <row r="6" spans="1:5" ht="16.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="40"/>
+      <c r="B6" s="8"/>
+      <c r="C6" s="8"/>
+      <c r="D6" s="8"/>
+      <c r="E6" s="8"/>
+    </row>
+    <row r="7" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="37"/>
+      <c r="B7" s="51" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="51"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+    </row>
+    <row r="8" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="35"/>
+      <c r="B8" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="18" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="53"/>
-      <c r="D6" s="53" t="s">
+      <c r="B9" s="55">
+        <v>187</v>
+      </c>
+      <c r="C9" s="16">
+        <v>40.829694323144103</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="53"/>
-[...26 lines deleted...]
-      <c r="D8" s="39">
+      <c r="B10" s="55">
         <v>225</v>
       </c>
-      <c r="E8" s="40">
+      <c r="C10" s="16">
         <v>46.106557377049178</v>
       </c>
     </row>
-    <row r="10" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="A12" s="47" t="s">
+    <row r="11" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A11" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="56">
+        <v>283</v>
+      </c>
+      <c r="C11" s="57">
+        <v>50.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="52" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="52"/>
+      <c r="C14" s="52"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="11"/>
+    </row>
+    <row r="15" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="48" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="48"/>
+      <c r="C15" s="48"/>
+      <c r="D15" s="48"/>
+      <c r="E15" s="48"/>
+    </row>
+    <row r="16" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="34"/>
-[...5 lines deleted...]
-      <c r="A13" s="48" t="s">
+      <c r="B16" s="33"/>
+      <c r="C16" s="33"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="33"/>
+    </row>
+    <row r="17" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="49"/>
-[...11 lines deleted...]
-      <c r="E14" s="50"/>
+      <c r="B17" s="47"/>
+      <c r="C17" s="47"/>
+      <c r="D17" s="10"/>
+      <c r="E17" s="10"/>
+    </row>
+    <row r="18" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="41" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="41"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="41"/>
+      <c r="E18" s="41"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...1 lines deleted...]
-    <mergeCell ref="A14:E14"/>
+  <mergeCells count="7">
+    <mergeCell ref="A17:C17"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
-    <mergeCell ref="B6:C6"/>
-[...2 lines deleted...]
-    <mergeCell ref="A11:E11"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="A14:C14"/>
+    <mergeCell ref="A15:E15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1" xr:uid="{A97E51DF-0ECB-492B-A9C4-F3D3B0E9D28E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB7A2EDF-AD41-429F-A4D7-78CD701AFEEC}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="A1:E14"/>
+  <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection sqref="A1:E1"/>
+      <selection activeCell="I20" sqref="I20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="52.6640625" style="9" customWidth="1"/>
+    <col min="1" max="1" width="10.88671875" style="9" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="9" customWidth="1"/>
     <col min="3" max="3" width="9.6640625" style="9" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="9.44140625" style="9" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="16384" width="11.44140625" style="9"/>
+    <col min="4" max="4" width="1.88671875" style="9" customWidth="1"/>
+    <col min="5" max="5" width="9.6640625" style="9" customWidth="1"/>
+    <col min="6" max="6" width="1" style="9" customWidth="1"/>
+    <col min="7" max="7" width="9.5546875" style="9" customWidth="1"/>
+    <col min="8" max="8" width="1.88671875" style="9" customWidth="1"/>
+    <col min="9" max="9" width="9.5546875" style="9" customWidth="1"/>
+    <col min="10" max="16384" width="11.44140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="7" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="51" t="s">
+    <row r="1" spans="1:9" s="7" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="51"/>
-[...5 lines deleted...]
-      <c r="A2" s="52" t="s">
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="43"/>
+    </row>
+    <row r="2" spans="1:9" s="7" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="52"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:5" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="44"/>
+    </row>
+    <row r="3" spans="1:9" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:5" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
-[...11 lines deleted...]
-      <c r="B6" s="53" t="s">
+    <row r="4" spans="1:9" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="5" spans="1:9" ht="16.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="72" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="72"/>
+      <c r="C5" s="72"/>
+      <c r="D5" s="72"/>
+      <c r="E5" s="72"/>
+      <c r="F5" s="72"/>
+    </row>
+    <row r="6" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A6" s="60"/>
+      <c r="B6" s="60"/>
+      <c r="C6" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="73"/>
+      <c r="G6" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A7" s="62"/>
+      <c r="B7" s="62"/>
+      <c r="C7" s="63" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="63"/>
+      <c r="E7" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="63"/>
+      <c r="G7" s="63" t="s">
+        <v>8</v>
+      </c>
+      <c r="H7" s="63"/>
+      <c r="I7" s="63" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A8" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="53"/>
-      <c r="D6" s="53" t="s">
+      <c r="B8" s="65"/>
+      <c r="C8" s="66" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="66"/>
+      <c r="E8" s="66" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="66"/>
+      <c r="G8" s="67">
+        <v>5.1566191559999996</v>
+      </c>
+      <c r="H8" s="66"/>
+      <c r="I8" s="66">
+        <v>26.651505709003544</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A9" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="53"/>
-[...26 lines deleted...]
-      <c r="D8" s="45">
+      <c r="B9" s="65"/>
+      <c r="C9" s="66" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="66"/>
+      <c r="E9" s="66" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="66"/>
+      <c r="G9" s="67">
         <v>3.8561191038199998</v>
       </c>
-      <c r="E8" s="19">
+      <c r="H9" s="66"/>
+      <c r="I9" s="66">
         <v>19.017965996413722</v>
       </c>
     </row>
-    <row r="10" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...26 lines deleted...]
-    <row r="13" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A10" s="68" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="69"/>
+      <c r="C10" s="70">
+        <v>5.6168202451300004</v>
+      </c>
+      <c r="D10" s="71"/>
+      <c r="E10" s="71">
+        <v>31.08140416244639</v>
+      </c>
+      <c r="F10" s="71"/>
+      <c r="G10" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="71"/>
+      <c r="I10" s="71" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="53"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="53"/>
+      <c r="E12" s="53"/>
+      <c r="F12" s="45"/>
+    </row>
+    <row r="13" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="48" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B13" s="48"/>
       <c r="C13" s="48"/>
       <c r="D13" s="48"/>
       <c r="E13" s="48"/>
-    </row>
-[...7 lines deleted...]
-      <c r="E14" s="50"/>
+      <c r="F13" s="33"/>
+    </row>
+    <row r="14" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="41"/>
+      <c r="C14" s="41"/>
+      <c r="D14" s="41"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="41"/>
+    </row>
+    <row r="15" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A15" s="98" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="33"/>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="33"/>
+      <c r="F15" s="33"/>
+    </row>
+    <row r="16" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A16" s="98" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="33"/>
+      <c r="C16" s="33"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="33"/>
+    </row>
+    <row r="17" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="46"/>
+      <c r="C17" s="46"/>
+      <c r="D17" s="46"/>
+      <c r="E17" s="46"/>
+      <c r="F17" s="42"/>
+    </row>
+    <row r="18" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="41" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="41"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="41"/>
+      <c r="E18" s="41"/>
+      <c r="F18" s="33"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
-    <mergeCell ref="A14:E14"/>
+  <mergeCells count="7">
+    <mergeCell ref="G6:I6"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
-    <mergeCell ref="A11:E11"/>
-[...2 lines deleted...]
-    <mergeCell ref="A5:E5"/>
     <mergeCell ref="A13:E13"/>
+    <mergeCell ref="A17:E17"/>
     <mergeCell ref="A12:E12"/>
-    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="C6:E6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1" xr:uid="{C7A39E5F-6876-402A-91B6-DB49A3152346}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C4DF58F-8702-48D6-B937-1A1F50095C10}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="A1:F36"/>
+  <dimension ref="A1:I28"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="G29" sqref="G29"/>
+    <sheetView showGridLines="0" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="A32" sqref="A32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="57.33203125" style="9" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" style="9" customWidth="1"/>
     <col min="3" max="3" width="10.44140625" style="9" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="2.6640625" style="9" customWidth="1"/>
     <col min="5" max="5" width="9.44140625" style="9" customWidth="1"/>
     <col min="6" max="6" width="10.33203125" style="9" customWidth="1"/>
-    <col min="7" max="16384" width="11.44140625" style="9"/>
+    <col min="7" max="7" width="2.6640625" style="9" customWidth="1"/>
+    <col min="8" max="16384" width="11.44140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="7" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="51" t="s">
+    <row r="1" spans="1:9" s="7" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="51"/>
-[...6 lines deleted...]
-      <c r="A2" s="52" t="s">
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+    </row>
+    <row r="2" spans="1:9" s="7" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="52"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:6" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+    </row>
+    <row r="3" spans="1:9" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:6" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
-[...12 lines deleted...]
-      <c r="B6" s="53" t="s">
+    <row r="4" spans="1:9" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="5" spans="1:9" ht="31.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="54"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="54"/>
+    </row>
+    <row r="6" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A6" s="74" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="53"/>
-[...1 lines deleted...]
-      <c r="E6" s="53" t="s">
+      <c r="C6" s="75"/>
+      <c r="D6" s="76"/>
+      <c r="E6" s="75" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="53"/>
-[...3 lines deleted...]
-      <c r="B7" s="42" t="s">
+      <c r="F6" s="75"/>
+      <c r="G6" s="76"/>
+      <c r="H6" s="75" t="s">
+        <v>20</v>
+      </c>
+      <c r="I6" s="75"/>
+    </row>
+    <row r="7" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A7" s="39"/>
+      <c r="B7" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="42" t="s">
+      <c r="C7" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="D7" s="42"/>
-      <c r="E7" s="42" t="s">
+      <c r="D7" s="38"/>
+      <c r="E7" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="42" t="s">
+      <c r="F7" s="38" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="G7" s="38"/>
+      <c r="H7" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="I7" s="38" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="14">
         <v>187</v>
       </c>
       <c r="C8" s="15">
         <v>100</v>
       </c>
       <c r="D8" s="15"/>
       <c r="E8" s="4">
         <v>225</v>
       </c>
       <c r="F8" s="15">
         <v>100</v>
       </c>
-    </row>
-    <row r="9" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="G8" s="15"/>
+      <c r="H8" s="77">
+        <v>283</v>
+      </c>
+      <c r="I8" s="78">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A9" s="13" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B9" s="6">
         <v>83</v>
       </c>
       <c r="C9" s="16">
-        <f>(B9/$B$8)*100</f>
-        <v>44.385026737967912</v>
+        <f>(B9/$B$9)*100</f>
+        <v>100</v>
       </c>
       <c r="D9" s="16"/>
       <c r="E9" s="5">
         <v>100</v>
       </c>
       <c r="F9" s="16">
-        <f>(E9/$E$8)*100</f>
-[...4 lines deleted...]
-      <c r="A10" s="31" t="s">
+        <f>(E9/$E$9)*100</f>
+        <v>100</v>
+      </c>
+      <c r="G9" s="16"/>
+      <c r="H9" s="79">
+        <v>98</v>
+      </c>
+      <c r="I9" s="80">
+        <v>34.628975265017665</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A10" s="30" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="5">
         <v>30</v>
       </c>
       <c r="C10" s="3">
-        <f t="shared" ref="C10:C11" si="0">(B10/$B$8)*100</f>
-        <v>16.042780748663102</v>
+        <f t="shared" ref="C10:C11" si="0">(B10/$B$9)*100</f>
+        <v>36.144578313253014</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="5">
         <v>36</v>
       </c>
       <c r="F10" s="3">
-        <f t="shared" ref="F10:F11" si="1">(E10/$E$8)*100</f>
-[...4 lines deleted...]
-      <c r="A11" s="31" t="s">
+        <f t="shared" ref="F10:F11" si="1">(E10/$E$9)*100</f>
+        <v>36</v>
+      </c>
+      <c r="G10" s="3"/>
+      <c r="H10" s="79">
+        <v>38</v>
+      </c>
+      <c r="I10" s="81">
+        <v>13.427561837455832</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A11" s="30" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="5">
         <v>53</v>
       </c>
       <c r="C11" s="3">
         <f t="shared" si="0"/>
-        <v>28.342245989304814</v>
+        <v>63.855421686746979</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="5">
         <v>64</v>
       </c>
       <c r="F11" s="3">
         <f t="shared" si="1"/>
-        <v>28.444444444444443</v>
-[...6 lines deleted...]
-      <c r="B12" s="33">
+        <v>64</v>
+      </c>
+      <c r="G11" s="3"/>
+      <c r="H11" s="79">
+        <v>60</v>
+      </c>
+      <c r="I11" s="81">
+        <v>21.201413427561839</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A12" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="32">
         <v>104</v>
       </c>
       <c r="C12" s="3">
         <v>55.614973262032088</v>
       </c>
       <c r="D12" s="3"/>
-      <c r="E12" s="33">
+      <c r="E12" s="32">
         <v>125</v>
       </c>
       <c r="F12" s="3">
         <v>55.555555555555557</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>19</v>
+      <c r="G12" s="3"/>
+      <c r="H12" s="82">
+        <v>185</v>
+      </c>
+      <c r="I12" s="81">
+        <v>65.371024734982328</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A13" s="30" t="s">
+        <v>17</v>
       </c>
       <c r="B13" s="5">
         <v>11</v>
       </c>
       <c r="C13" s="3">
-        <f t="shared" ref="C13" si="2">(B13/$B$8)*100</f>
-        <v>5.8823529411764701</v>
+        <f t="shared" ref="C13" si="2">(B13/$B$9)*100</f>
+        <v>13.253012048192772</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="5">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <f t="shared" ref="F13" si="3">(E13/$E$8)*100</f>
-[...4 lines deleted...]
-      <c r="A14" s="30" t="s">
+        <f t="shared" ref="F13" si="3">(E13/$E$9)*100</f>
+        <v>9</v>
+      </c>
+      <c r="G13" s="3"/>
+      <c r="H13" s="79">
+        <v>14</v>
+      </c>
+      <c r="I13" s="81">
+        <v>4.946996466431095</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A14" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="18">
+      <c r="B14" s="17">
         <v>93</v>
       </c>
-      <c r="C14" s="19">
-[...4 lines deleted...]
-      <c r="E14" s="20">
+      <c r="C14" s="18">
+        <f>(B14/$B$9)*100</f>
+        <v>112.04819277108433</v>
+      </c>
+      <c r="D14" s="18"/>
+      <c r="E14" s="19">
         <v>116</v>
       </c>
-      <c r="F14" s="19">
-[...5 lines deleted...]
-      <c r="A16" s="57" t="s">
+      <c r="F14" s="18">
+        <f>(E14/$E$9)*100</f>
+        <v>115.99999999999999</v>
+      </c>
+      <c r="G14" s="18"/>
+      <c r="H14" s="83">
+        <v>171</v>
+      </c>
+      <c r="I14" s="84">
+        <v>60.424028268551233</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A15" s="74" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="75" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="75"/>
+      <c r="D15" s="75"/>
+      <c r="E15" s="75"/>
+      <c r="F15" s="75"/>
+      <c r="G15" s="76"/>
+      <c r="H15" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="I15" s="75"/>
+    </row>
+    <row r="16" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A16" s="39"/>
+      <c r="B16" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="38"/>
+      <c r="H16" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="I16" s="38" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A17" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="28">
+        <v>5.1566191559999996</v>
+      </c>
+      <c r="C17" s="27">
+        <v>100</v>
+      </c>
+      <c r="D17" s="27"/>
+      <c r="E17" s="20">
+        <v>3.8561191038199998</v>
+      </c>
+      <c r="F17" s="15">
+        <v>100</v>
+      </c>
+      <c r="G17" s="15"/>
+      <c r="H17" s="85">
+        <v>5.6168202451300004</v>
+      </c>
+      <c r="I17" s="78">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A18" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="23">
+        <v>1.2977916039999999</v>
+      </c>
+      <c r="C18" s="24">
+        <v>25.167489875414802</v>
+      </c>
+      <c r="D18" s="24"/>
+      <c r="E18" s="21">
+        <v>1.61851785362</v>
+      </c>
+      <c r="F18" s="16">
+        <v>41.972714276813761</v>
+      </c>
+      <c r="G18" s="16"/>
+      <c r="H18" s="86">
+        <v>1.80238559084214</v>
+      </c>
+      <c r="I18" s="80">
+        <v>32.089073749598498</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A19" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="B19" s="23">
+        <v>0.17041959891</v>
+      </c>
+      <c r="C19" s="24">
+        <v>3.3048707642430362</v>
+      </c>
+      <c r="D19" s="24"/>
+      <c r="E19" s="31">
+        <v>0.35467263954</v>
+      </c>
+      <c r="F19" s="3">
+        <v>9.1976578002647642</v>
+      </c>
+      <c r="G19" s="3"/>
+      <c r="H19" s="87">
+        <v>0.414911571842144</v>
+      </c>
+      <c r="I19" s="81">
+        <v>7.3869476631709601</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A20" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="23">
+        <v>1.12737200509</v>
+      </c>
+      <c r="C20" s="24">
+        <v>21.86261911117176</v>
+      </c>
+      <c r="D20" s="24"/>
+      <c r="E20" s="31">
+        <v>1.2638452140800001</v>
+      </c>
+      <c r="F20" s="3">
+        <v>32.775056476548997</v>
+      </c>
+      <c r="G20" s="3"/>
+      <c r="H20" s="87">
+        <v>1.3874740189999999</v>
+      </c>
+      <c r="I20" s="81">
+        <v>24.702126086427516</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A21" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="58"/>
-[...26 lines deleted...]
-      <c r="A19" s="54" t="s">
+      <c r="B21" s="23">
+        <v>3.8588275529099998</v>
+      </c>
+      <c r="C21" s="24">
+        <v>74.832510142232422</v>
+      </c>
+      <c r="D21" s="24"/>
+      <c r="E21" s="23">
+        <v>2.2376012482099998</v>
+      </c>
+      <c r="F21" s="24">
+        <v>58.027285671579953</v>
+      </c>
+      <c r="G21" s="24"/>
+      <c r="H21" s="88">
+        <v>3.8144346550200003</v>
+      </c>
+      <c r="I21" s="89">
+        <v>67.910926263436366</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A22" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="23">
+        <v>2.8421450801499999</v>
+      </c>
+      <c r="C22" s="24">
+        <v>55.116443432573718</v>
+      </c>
+      <c r="D22" s="24"/>
+      <c r="E22" s="31">
+        <v>0.99649296183000002</v>
+      </c>
+      <c r="F22" s="3">
+        <v>25.841861597138973</v>
+      </c>
+      <c r="G22" s="3"/>
+      <c r="H22" s="87">
+        <v>2.6636777664900002</v>
+      </c>
+      <c r="I22" s="81">
+        <v>47.423233257277758</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A23" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" s="25">
+        <v>1.0166824727599999</v>
+      </c>
+      <c r="C23" s="26">
+        <v>19.716066709658708</v>
+      </c>
+      <c r="D23" s="26"/>
+      <c r="E23" s="22">
+        <v>1.24110828638</v>
+      </c>
+      <c r="F23" s="18">
+        <v>32.185424074440981</v>
+      </c>
+      <c r="G23" s="18"/>
+      <c r="H23" s="90">
+        <v>1.1507568885299999</v>
+      </c>
+      <c r="I23" s="84">
+        <v>20.487693006158615</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A24" s="92"/>
+      <c r="B24" s="93"/>
+      <c r="C24" s="94"/>
+      <c r="D24" s="94"/>
+      <c r="E24" s="95"/>
+      <c r="F24" s="91"/>
+      <c r="G24" s="91"/>
+      <c r="H24" s="96"/>
+      <c r="I24" s="97"/>
+    </row>
+    <row r="25" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A25" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" s="53"/>
+      <c r="C25" s="53"/>
+      <c r="D25" s="53"/>
+      <c r="E25" s="53"/>
+      <c r="F25" s="53"/>
+    </row>
+    <row r="26" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A26" s="48" t="s">
+        <v>19</v>
+      </c>
+      <c r="B26" s="48"/>
+      <c r="C26" s="48"/>
+      <c r="D26" s="48"/>
+      <c r="E26" s="48"/>
+      <c r="F26" s="48"/>
+    </row>
+    <row r="27" spans="1:9" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="50"/>
-[...128 lines deleted...]
-      <c r="A30" s="35" t="s">
+      <c r="B27" s="46"/>
+      <c r="C27" s="46"/>
+      <c r="D27" s="46"/>
+      <c r="E27" s="46"/>
+      <c r="F27" s="46"/>
+    </row>
+    <row r="28" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A28" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="B30" s="24">
-[...87 lines deleted...]
-      <c r="F36" s="50"/>
+      <c r="B28" s="48"/>
+      <c r="C28" s="48"/>
+      <c r="D28" s="48"/>
+      <c r="E28" s="48"/>
+      <c r="F28" s="48"/>
     </row>
   </sheetData>
-  <mergeCells count="16">
-[...10 lines deleted...]
-    <mergeCell ref="A17:F17"/>
+  <mergeCells count="12">
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="H6:I6"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="E6:F6"/>
-    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="A28:F28"/>
+    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="A25:F25"/>
+    <mergeCell ref="A27:F27"/>
+    <mergeCell ref="A26:F26"/>
+    <mergeCell ref="B15:F15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1" xr:uid="{A581FBDA-40EE-4CC8-A356-7FCF58102040}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">