--- v0 (2026-02-26)
+++ v1 (2026-10-10)
@@ -1,393 +1,211 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Statad\proaff\Entrepot\BDSO pilotage\Avis de transfert\2025-12-xx_Vitrine Égalité\3-Revenu et rémunération_MAJ\Indic_3_4_Rem horaire_MAJ\Fichier de téléchargement\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Statad\proaff\Entrepot\BDSO pilotage\Avis de transfert\2026-09-23_Vitrine Égalité\3-Revenu et rémunération_MAJ\Indic_3_4_Rem horaire_MAJ\Fichier de téléchargement\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7D33EEA4-92DF-443F-831F-8D87031E4B00}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0F874919-7218-48A2-8C52-B4F9B12F8CA6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{6132AAF0-4D0C-425A-937F-918A478CA3EA}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6132AAF0-4D0C-425A-937F-918A478CA3EA}"/>
   </bookViews>
   <sheets>
     <sheet name="Informations" sheetId="2" r:id="rId1"/>
-    <sheet name="Rémunération- horaire-2005-2024" sheetId="1" r:id="rId2"/>
+    <sheet name="Rémunération- horaire-2005-2025" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="25">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Institut de la statistique du Québec</t>
   </si>
   <si>
     <t>Vitrine statistique sur l'égalité entre les femmes et les hommes (quebec.ca)</t>
   </si>
   <si>
     <t>Années</t>
   </si>
   <si>
     <t>IC à 95 %</t>
   </si>
   <si>
     <t>Borne inf.</t>
   </si>
   <si>
     <t>Borne sup.</t>
   </si>
   <si>
-    <t>r : Données révisées.</t>
-[...1 lines deleted...]
-  <si>
     <t>Toutes les estimations ont un bon degré de précision (coefficient de variation inférieur à 15 %).</t>
   </si>
   <si>
     <t>1. Les résultats sont présentés selon le genre de la personne plutôt que le sexe à partir de 2022. Les répercussions sur les tendances sont minimes. Les catégories Hommes+ et Femmes+ signifient que les personnes non binaires, soit celles dont le genre se situe en dehors du modèle binaire masculin-féminin, ont été réparties entre les hommes et les femmes.</t>
   </si>
   <si>
     <t>Femmes+</t>
   </si>
   <si>
     <t>Hommes+</t>
-  </si>
-[...180 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Indicateur :  Rémunération horaire</t>
   </si>
   <si>
     <t>Sujet : Rémunération</t>
   </si>
   <si>
     <t>Thème : Revenu et rémunération</t>
   </si>
   <si>
     <t>URL: https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/revenu/remuneration-horaire?onglet=ensemble-de-la-population</t>
   </si>
   <si>
     <t>Estimation</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Chaque année, la rémunération horaire moyenne des hommes salariés est significativement supérieure à celle des femmes salariées, au seuil de 0,05.</t>
   </si>
   <si>
     <t xml:space="preserve">Source </t>
   </si>
   <si>
     <r>
-      <t>Rémunération horaire moyenne des personnes salariées, selon le genre</t>
-[...22 lines deleted...]
-    <r>
       <t xml:space="preserve">Statistique Canada, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Enquête sur la population active</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>. Adaptation par l'Institut de la statistique du Québec.</t>
     </r>
   </si>
   <si>
-    <t>Dernière mise à jour : décembre 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>$ courants</t>
   </si>
   <si>
     <t>$ constants de 2002</t>
+  </si>
+  <si>
+    <t>IC : Intervalle de confiance.</t>
+  </si>
+  <si>
+    <r>
+      <t>Rémunération horaire moyenne des personnes salariées, selon le genre</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, dollars courants et constants, Québec, 2005 à 2025</t>
+    </r>
+  </si>
+  <si>
+    <t>Dernière mise à jour : 22 septembre 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -400,56 +218,50 @@
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Open Sans"/>
-[...4 lines deleted...]
-      <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <strike/>
       <sz val="10"/>
@@ -549,130 +361,132 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Lien hypertexte 2" xfId="3" xr:uid="{11D50C92-1E0A-415A-839D-88B5AB592B3D}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{3F4E48EF-2164-422A-8DDF-0587C9DBE2BA}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -1529,2016 +1343,2088 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/revenu/remuneration-horaire?onglet=ensemble-de-la-population" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{14FDE3B7-791F-4D26-B006-0673AFB786E1}">
   <dimension ref="B1:C8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.6640625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="11.44140625" style="2"/>
+    <col min="1" max="1" width="1.7109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="90.7109375" style="2" customWidth="1"/>
+    <col min="3" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="1" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
     </row>
-    <row r="2" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="2" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="1"/>
     </row>
-    <row r="3" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="3" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B3" s="4" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="C3" s="1"/>
     </row>
-    <row r="4" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="4" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B4" s="1" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="C4" s="5"/>
     </row>
-    <row r="5" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="5" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B5" s="1" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="C5" s="5"/>
     </row>
-    <row r="6" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="6" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B6" s="1"/>
       <c r="C6" s="5"/>
     </row>
-    <row r="7" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="7" spans="2:3" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B7" s="7" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="C7" s="1"/>
     </row>
-    <row r="8" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="8" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B8" s="6" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="C8" s="1"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId1" display="https://statistique.quebec.ca/vitrine/egalite" xr:uid="{00E31AFE-A3D1-4C4D-8571-F8B85D64689E}"/>
     <hyperlink ref="B7" r:id="rId2" xr:uid="{4DAEBFF6-4475-47B9-AE36-0B106EE34942}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B676AE4B-B201-47F2-882B-B79C4672D5DF}">
-  <dimension ref="A2:AD47"/>
+  <dimension ref="A1:AD47"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="11.44140625" style="11"/>
-[...17 lines deleted...]
-    <col min="24" max="25" width="11.44140625" style="11"/>
+    <col min="1" max="2" width="11.42578125" style="11"/>
+    <col min="3" max="3" width="3.140625" style="11" customWidth="1"/>
+    <col min="4" max="5" width="11.42578125" style="11" customWidth="1"/>
+    <col min="6" max="6" width="3.140625" style="11" customWidth="1"/>
+    <col min="7" max="7" width="11.42578125" style="11" customWidth="1"/>
+    <col min="8" max="8" width="3.140625" style="11" customWidth="1"/>
+    <col min="9" max="10" width="11.42578125" style="11" customWidth="1"/>
+    <col min="11" max="11" width="3.140625" style="11" customWidth="1"/>
+    <col min="12" max="12" width="11.42578125" style="11"/>
+    <col min="13" max="13" width="3.140625" style="11" customWidth="1"/>
+    <col min="14" max="15" width="11.42578125" style="11" customWidth="1"/>
+    <col min="16" max="16" width="2.7109375" style="11" customWidth="1"/>
+    <col min="17" max="17" width="11.42578125" style="11"/>
+    <col min="18" max="18" width="3.28515625" style="11" customWidth="1"/>
+    <col min="19" max="20" width="11.42578125" style="11"/>
+    <col min="21" max="21" width="2.28515625" style="11" customWidth="1"/>
+    <col min="22" max="22" width="11.42578125" style="11"/>
+    <col min="23" max="23" width="5.7109375" style="11" customWidth="1"/>
+    <col min="24" max="25" width="11.42578125" style="11"/>
     <col min="26" max="26" width="3" style="11" customWidth="1"/>
-    <col min="27" max="27" width="11.44140625" style="11"/>
-[...1 lines deleted...]
-    <col min="29" max="16384" width="11.44140625" style="11"/>
+    <col min="27" max="27" width="11.42578125" style="11"/>
+    <col min="28" max="28" width="4.140625" style="11" customWidth="1"/>
+    <col min="29" max="16384" width="11.42578125" style="11"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:30" ht="17.399999999999999" x14ac:dyDescent="0.35">
-[...20 lines deleted...]
-      <c r="A4" s="45" t="s">
+    <row r="1" spans="1:30" ht="18" x14ac:dyDescent="0.3">
+      <c r="A1" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="10"/>
+    </row>
+    <row r="2" spans="1:30" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="8"/>
+      <c r="P2" s="12"/>
+    </row>
+    <row r="3" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="41" t="s">
+      <c r="B3" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="41"/>
-[...3 lines deleted...]
-      <c r="G4" s="41" t="s">
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="13"/>
+      <c r="L3" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="H4" s="41"/>
-[...9 lines deleted...]
-      <c r="Q4" s="41" t="s">
+      <c r="M3" s="37"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="37"/>
+      <c r="Q3" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="R4" s="41"/>
-[...3 lines deleted...]
-      <c r="V4" s="41" t="s">
+      <c r="R3" s="37"/>
+      <c r="S3" s="37"/>
+      <c r="T3" s="37"/>
+      <c r="U3" s="38"/>
+      <c r="V3" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="W3" s="37"/>
+      <c r="X3" s="37"/>
+      <c r="Y3" s="37"/>
+      <c r="Z3" s="13"/>
+      <c r="AA3" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="W4" s="41"/>
-[...10 lines deleted...]
-    <row r="5" spans="1:30" x14ac:dyDescent="0.35">
+      <c r="AB3" s="37"/>
+      <c r="AC3" s="37"/>
+      <c r="AD3" s="37"/>
+    </row>
+    <row r="4" spans="1:30" x14ac:dyDescent="0.3">
+      <c r="A4" s="46"/>
+      <c r="B4" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="15"/>
+      <c r="D4" s="39" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="39"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" s="14"/>
+      <c r="I4" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="J4" s="39"/>
+      <c r="K4" s="16"/>
+      <c r="L4" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="M4" s="14"/>
+      <c r="N4" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="O4" s="39"/>
+      <c r="Q4" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="R4" s="15"/>
+      <c r="S4" s="39" t="s">
+        <v>4</v>
+      </c>
+      <c r="T4" s="39"/>
+      <c r="U4" s="16"/>
+      <c r="V4" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="W4" s="14"/>
+      <c r="X4" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y4" s="39"/>
+      <c r="Z4" s="16"/>
+      <c r="AA4" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="AB4" s="14"/>
+      <c r="AC4" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="AD4" s="39"/>
+    </row>
+    <row r="5" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A5" s="46"/>
-      <c r="B5" s="43" t="s">
-[...56 lines deleted...]
-      <c r="D6" s="18" t="s">
+      <c r="B5" s="41"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="19" t="s">
+      <c r="E5" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="17"/>
-[...2 lines deleted...]
-      <c r="I6" s="20" t="s">
+      <c r="F5" s="17"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="15"/>
+      <c r="I5" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="J6" s="19" t="s">
+      <c r="J5" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="K6" s="17"/>
-[...2 lines deleted...]
-      <c r="N6" s="20" t="s">
+      <c r="K5" s="17"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="15"/>
+      <c r="N5" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="19" t="s">
+      <c r="O5" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="Q6" s="44"/>
-[...1 lines deleted...]
-      <c r="S6" s="18" t="s">
+      <c r="Q5" s="41"/>
+      <c r="R5" s="17"/>
+      <c r="S5" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="T6" s="19" t="s">
+      <c r="T5" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="U6" s="17"/>
-[...2 lines deleted...]
-      <c r="X6" s="20" t="s">
+      <c r="U5" s="17"/>
+      <c r="V5" s="41"/>
+      <c r="W5" s="15"/>
+      <c r="X5" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="Y6" s="19" t="s">
+      <c r="Y5" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="Z6" s="17"/>
-[...2 lines deleted...]
-      <c r="AC6" s="20" t="s">
+      <c r="Z5" s="17"/>
+      <c r="AA5" s="41"/>
+      <c r="AB5" s="15"/>
+      <c r="AC5" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="AD6" s="19" t="s">
+      <c r="AD5" s="19" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:30" x14ac:dyDescent="0.35">
-[...35 lines deleted...]
-    <row r="8" spans="1:30" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:30" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A6" s="47"/>
+      <c r="B6" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="43"/>
+      <c r="I6" s="43"/>
+      <c r="J6" s="43"/>
+      <c r="K6" s="43"/>
+      <c r="L6" s="43"/>
+      <c r="M6" s="43"/>
+      <c r="N6" s="43"/>
+      <c r="O6" s="43"/>
+      <c r="P6" s="21"/>
+      <c r="Q6" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="R6" s="43"/>
+      <c r="S6" s="43"/>
+      <c r="T6" s="43"/>
+      <c r="U6" s="43"/>
+      <c r="V6" s="43"/>
+      <c r="W6" s="43"/>
+      <c r="X6" s="43"/>
+      <c r="Y6" s="43"/>
+      <c r="Z6" s="43"/>
+      <c r="AA6" s="43"/>
+      <c r="AB6" s="43"/>
+      <c r="AC6" s="43"/>
+      <c r="AD6" s="43"/>
+    </row>
+    <row r="7" spans="1:30" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A7" s="22">
+        <v>2005</v>
+      </c>
+      <c r="B7" s="10">
+        <v>18.43</v>
+      </c>
+      <c r="C7" s="10"/>
+      <c r="D7" s="10">
+        <v>18.27</v>
+      </c>
+      <c r="E7" s="10">
+        <v>18.59</v>
+      </c>
+      <c r="F7" s="10"/>
+      <c r="G7" s="10">
+        <v>17.010000000000002</v>
+      </c>
+      <c r="H7" s="10"/>
+      <c r="I7" s="10">
+        <v>16.829999999999998</v>
+      </c>
+      <c r="J7" s="10">
+        <v>17.190000000000001</v>
+      </c>
+      <c r="K7" s="10"/>
+      <c r="L7" s="10">
+        <v>19.79</v>
+      </c>
+      <c r="M7" s="10"/>
+      <c r="N7" s="10">
+        <v>19.57</v>
+      </c>
+      <c r="O7" s="10">
+        <v>20.010000000000002</v>
+      </c>
+      <c r="P7" s="25"/>
+      <c r="Q7" s="24">
+        <v>17.239999999999998</v>
+      </c>
+      <c r="R7" s="10"/>
+      <c r="S7" s="10">
+        <v>17.09</v>
+      </c>
+      <c r="T7" s="10">
+        <v>17.39</v>
+      </c>
+      <c r="U7" s="10"/>
+      <c r="V7" s="24">
+        <v>15.92</v>
+      </c>
+      <c r="W7" s="10"/>
+      <c r="X7" s="10">
+        <v>15.75</v>
+      </c>
+      <c r="Y7" s="10">
+        <v>16.079999999999998</v>
+      </c>
+      <c r="Z7" s="10"/>
+      <c r="AA7" s="24">
+        <v>18.510000000000002</v>
+      </c>
+      <c r="AB7" s="10"/>
+      <c r="AC7" s="10">
+        <v>18.3</v>
+      </c>
+      <c r="AD7" s="10">
+        <v>18.72</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A8" s="22">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="B8" s="10">
-        <v>18.43</v>
-[...3 lines deleted...]
-        <v>18.27</v>
+        <v>19.23</v>
+      </c>
+      <c r="C8" s="10"/>
+      <c r="D8" s="10">
+        <v>18.989999999999998</v>
       </c>
       <c r="E8" s="10">
-        <v>18.59</v>
-[...1 lines deleted...]
-      <c r="F8" s="23"/>
+        <v>19.47</v>
+      </c>
+      <c r="F8" s="10"/>
       <c r="G8" s="10">
-        <v>17.010000000000002</v>
-[...3 lines deleted...]
-        <v>16.829999999999998</v>
+        <v>17.760000000000002</v>
+      </c>
+      <c r="H8" s="10"/>
+      <c r="I8" s="10">
+        <v>17.510000000000002</v>
       </c>
       <c r="J8" s="10">
-        <v>17.190000000000001</v>
-[...1 lines deleted...]
-      <c r="K8" s="23"/>
+        <v>18.02</v>
+      </c>
+      <c r="K8" s="10"/>
       <c r="L8" s="10">
-        <v>19.79</v>
-[...8 lines deleted...]
-      <c r="P8" s="21"/>
+        <v>20.6</v>
+      </c>
+      <c r="M8" s="10"/>
+      <c r="N8" s="10">
+        <v>20.309999999999999</v>
+      </c>
+      <c r="O8" s="10">
+        <v>20.9</v>
+      </c>
+      <c r="P8" s="25"/>
       <c r="Q8" s="24">
-        <v>17.239999999999998</v>
-[...8 lines deleted...]
-      <c r="U8" s="23"/>
+        <v>17.690000000000001</v>
+      </c>
+      <c r="R8" s="10"/>
+      <c r="S8" s="10">
+        <v>17.47</v>
+      </c>
+      <c r="T8" s="10">
+        <v>17.91</v>
+      </c>
+      <c r="U8" s="10"/>
       <c r="V8" s="24">
-        <v>15.92</v>
-[...8 lines deleted...]
-      <c r="Z8" s="23"/>
+        <v>16.34</v>
+      </c>
+      <c r="W8" s="10"/>
+      <c r="X8" s="10">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="Y8" s="10">
+        <v>16.579999999999998</v>
+      </c>
+      <c r="Z8" s="10"/>
       <c r="AA8" s="24">
+        <v>18.96</v>
+      </c>
+      <c r="AB8" s="10"/>
+      <c r="AC8" s="10">
+        <v>18.68</v>
+      </c>
+      <c r="AD8" s="10">
+        <v>19.23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A9" s="22">
+        <v>2007</v>
+      </c>
+      <c r="B9" s="10">
+        <v>19.91</v>
+      </c>
+      <c r="C9" s="10"/>
+      <c r="D9" s="10">
+        <v>19.68</v>
+      </c>
+      <c r="E9" s="10">
+        <v>20.14</v>
+      </c>
+      <c r="F9" s="10"/>
+      <c r="G9" s="10">
         <v>18.510000000000002</v>
       </c>
-      <c r="AB8" s="23"/>
-[...27 lines deleted...]
-        <v>17.510000000000002</v>
+      <c r="H9" s="10"/>
+      <c r="I9" s="10">
+        <v>18.260000000000002</v>
       </c>
       <c r="J9" s="10">
-        <v>18.02</v>
-[...1 lines deleted...]
-      <c r="K9" s="23"/>
+        <v>18.75</v>
+      </c>
+      <c r="K9" s="10"/>
       <c r="L9" s="10">
-        <v>20.6</v>
-[...8 lines deleted...]
-      <c r="P9" s="21"/>
+        <v>21.28</v>
+      </c>
+      <c r="M9" s="10"/>
+      <c r="N9" s="10">
+        <v>20.99</v>
+      </c>
+      <c r="O9" s="10">
+        <v>21.58</v>
+      </c>
+      <c r="P9" s="25"/>
       <c r="Q9" s="24">
-        <v>17.690000000000001</v>
-[...5 lines deleted...]
-      <c r="T9" s="11">
+        <v>18.04</v>
+      </c>
+      <c r="R9" s="10"/>
+      <c r="S9" s="10">
+        <v>17.829999999999998</v>
+      </c>
+      <c r="T9" s="10">
+        <v>18.25</v>
+      </c>
+      <c r="U9" s="10"/>
+      <c r="V9" s="24">
+        <v>16.760000000000002</v>
+      </c>
+      <c r="W9" s="10"/>
+      <c r="X9" s="10">
+        <v>16.54</v>
+      </c>
+      <c r="Y9" s="10">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="Z9" s="10"/>
+      <c r="AA9" s="24">
+        <v>19.28</v>
+      </c>
+      <c r="AB9" s="10"/>
+      <c r="AC9" s="10">
+        <v>19.010000000000002</v>
+      </c>
+      <c r="AD9" s="10">
+        <v>19.54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A10" s="22">
+        <v>2008</v>
+      </c>
+      <c r="B10" s="10">
+        <v>20.420000000000002</v>
+      </c>
+      <c r="C10" s="10"/>
+      <c r="D10" s="10">
+        <v>20.190000000000001</v>
+      </c>
+      <c r="E10" s="10">
+        <v>20.65</v>
+      </c>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10">
+        <v>18.649999999999999</v>
+      </c>
+      <c r="J10" s="10">
+        <v>19.149999999999999</v>
+      </c>
+      <c r="K10" s="10"/>
+      <c r="L10" s="10">
+        <v>21.9</v>
+      </c>
+      <c r="M10" s="10"/>
+      <c r="N10" s="10">
+        <v>21.58</v>
+      </c>
+      <c r="O10" s="10">
+        <v>22.22</v>
+      </c>
+      <c r="P10" s="25"/>
+      <c r="Q10" s="24">
+        <v>18.12</v>
+      </c>
+      <c r="R10" s="10"/>
+      <c r="S10" s="10">
         <v>17.91</v>
       </c>
-      <c r="U9" s="23"/>
-[...11 lines deleted...]
-      <c r="AA9" s="24">
+      <c r="T10" s="10">
+        <v>18.32</v>
+      </c>
+      <c r="U10" s="10"/>
+      <c r="V10" s="24">
+        <v>16.77</v>
+      </c>
+      <c r="W10" s="10"/>
+      <c r="X10" s="10">
+        <v>16.55</v>
+      </c>
+      <c r="Y10" s="10">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="Z10" s="10"/>
+      <c r="AA10" s="24">
+        <v>19.43</v>
+      </c>
+      <c r="AB10" s="10"/>
+      <c r="AC10" s="10">
+        <v>19.149999999999999</v>
+      </c>
+      <c r="AD10" s="10">
+        <v>19.71</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A11" s="22">
+        <v>2009</v>
+      </c>
+      <c r="B11" s="10">
+        <v>21.28</v>
+      </c>
+      <c r="C11" s="10"/>
+      <c r="D11" s="10">
+        <v>21.05</v>
+      </c>
+      <c r="E11" s="10">
+        <v>21.51</v>
+      </c>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10">
+        <v>19.75</v>
+      </c>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10">
+        <v>19.510000000000002</v>
+      </c>
+      <c r="J11" s="10">
+        <v>20</v>
+      </c>
+      <c r="K11" s="10"/>
+      <c r="L11" s="10">
+        <v>22.8</v>
+      </c>
+      <c r="M11" s="10"/>
+      <c r="N11" s="10">
+        <v>22.5</v>
+      </c>
+      <c r="O11" s="10">
+        <v>23.09</v>
+      </c>
+      <c r="P11" s="25"/>
+      <c r="Q11" s="24">
+        <v>18.77</v>
+      </c>
+      <c r="R11" s="10"/>
+      <c r="S11" s="10">
+        <v>18.559999999999999</v>
+      </c>
+      <c r="T11" s="10">
+        <v>18.97</v>
+      </c>
+      <c r="U11" s="10"/>
+      <c r="V11" s="24">
+        <v>17.420000000000002</v>
+      </c>
+      <c r="W11" s="10"/>
+      <c r="X11" s="10">
+        <v>17.2</v>
+      </c>
+      <c r="Y11" s="10">
+        <v>17.64</v>
+      </c>
+      <c r="Z11" s="10"/>
+      <c r="AA11" s="24">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="AB11" s="10"/>
+      <c r="AC11" s="10">
+        <v>19.84</v>
+      </c>
+      <c r="AD11" s="10">
+        <v>20.36</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A12" s="22">
+        <v>2010</v>
+      </c>
+      <c r="B12" s="10">
+        <v>21.77</v>
+      </c>
+      <c r="C12" s="10"/>
+      <c r="D12" s="10">
+        <v>21.54</v>
+      </c>
+      <c r="E12" s="10">
+        <v>22</v>
+      </c>
+      <c r="F12" s="10"/>
+      <c r="G12" s="10">
+        <v>20.260000000000002</v>
+      </c>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10">
+        <v>20.02</v>
+      </c>
+      <c r="J12" s="10">
+        <v>20.51</v>
+      </c>
+      <c r="K12" s="10"/>
+      <c r="L12" s="10">
+        <v>23.26</v>
+      </c>
+      <c r="M12" s="10"/>
+      <c r="N12" s="10">
+        <v>22.95</v>
+      </c>
+      <c r="O12" s="10">
+        <v>23.57</v>
+      </c>
+      <c r="P12" s="25"/>
+      <c r="Q12" s="24">
         <v>18.96</v>
       </c>
-      <c r="AB9" s="23"/>
-[...169 lines deleted...]
-      <c r="J12" s="10">
+      <c r="R12" s="10"/>
+      <c r="S12" s="10">
+        <v>18.760000000000002</v>
+      </c>
+      <c r="T12" s="10">
+        <v>19.16</v>
+      </c>
+      <c r="U12" s="10"/>
+      <c r="V12" s="24">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="W12" s="10"/>
+      <c r="X12" s="10">
+        <v>17.43</v>
+      </c>
+      <c r="Y12" s="10">
+        <v>17.87</v>
+      </c>
+      <c r="Z12" s="10"/>
+      <c r="AA12" s="24">
+        <v>20.260000000000002</v>
+      </c>
+      <c r="AB12" s="10"/>
+      <c r="AC12" s="10">
         <v>20</v>
       </c>
-      <c r="K12" s="23"/>
-[...44 lines deleted...]
-    <row r="13" spans="1:30" x14ac:dyDescent="0.35">
+      <c r="AD12" s="10">
+        <v>20.53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A13" s="22">
-        <v>2010</v>
-[...6 lines deleted...]
-        <v>21.54</v>
+        <v>2011</v>
+      </c>
+      <c r="B13" s="25">
+        <v>22.140378955851041</v>
+      </c>
+      <c r="C13" s="10"/>
+      <c r="D13" s="10">
+        <v>21.891219517609745</v>
       </c>
       <c r="E13" s="10">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="F13" s="23"/>
+        <v>22.389538394092337</v>
+      </c>
+      <c r="F13" s="10"/>
       <c r="G13" s="10">
-        <v>20.260000000000002</v>
-[...3 lines deleted...]
-        <v>20.02</v>
+        <v>20.555835619445748</v>
+      </c>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10">
+        <v>20.295276617802109</v>
       </c>
       <c r="J13" s="10">
-        <v>20.51</v>
-[...1 lines deleted...]
-      <c r="K13" s="23"/>
+        <v>20.816394621089387</v>
+      </c>
+      <c r="K13" s="10"/>
       <c r="L13" s="10">
-        <v>23.26</v>
-[...34 lines deleted...]
-      <c r="AB13" s="23"/>
+        <v>23.687385738347466</v>
+      </c>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10">
+        <v>23.351673680238108</v>
+      </c>
+      <c r="O13" s="10">
+        <v>24.023097796456824</v>
+      </c>
+      <c r="P13" s="25"/>
+      <c r="Q13" s="10">
+        <v>18.715451357439413</v>
+      </c>
+      <c r="R13" s="10"/>
+      <c r="S13" s="10">
+        <v>18.504834757066433</v>
+      </c>
+      <c r="T13" s="10">
+        <v>18.926067957812393</v>
+      </c>
+      <c r="U13" s="10"/>
+      <c r="V13" s="10">
+        <v>17.376023346953186</v>
+      </c>
+      <c r="W13" s="10"/>
+      <c r="X13" s="10">
+        <v>17.155770598311047</v>
+      </c>
+      <c r="Y13" s="10">
+        <v>17.596276095595325</v>
+      </c>
+      <c r="Z13" s="10"/>
+      <c r="AA13" s="10">
+        <v>20.023149398433592</v>
+      </c>
+      <c r="AB13" s="10"/>
       <c r="AC13" s="10">
-        <v>20</v>
-[...7 lines deleted...]
-        <v>12</v>
+        <v>19.739369129533088</v>
+      </c>
+      <c r="AD13" s="10">
+        <v>20.306929667334096</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A14" s="22">
+        <v>2012</v>
       </c>
       <c r="B14" s="25">
-        <v>22.140378955851041</v>
-[...3 lines deleted...]
-        <v>21.891219517609745</v>
+        <v>22.771949349166896</v>
+      </c>
+      <c r="C14" s="10"/>
+      <c r="D14" s="10">
+        <v>22.520427145276702</v>
       </c>
       <c r="E14" s="10">
-        <v>22.389538394092337</v>
-[...1 lines deleted...]
-      <c r="F14" s="23"/>
+        <v>23.023471553057089</v>
+      </c>
+      <c r="F14" s="10"/>
       <c r="G14" s="10">
-        <v>20.555835619445748</v>
-[...1 lines deleted...]
-      <c r="H14" s="23"/>
+        <v>21.376268781832806</v>
+      </c>
+      <c r="H14" s="10"/>
       <c r="I14" s="10">
-        <v>20.295276617802109</v>
+        <v>21.1163215851623</v>
       </c>
       <c r="J14" s="10">
-        <v>20.816394621089387</v>
-[...1 lines deleted...]
-      <c r="K14" s="23"/>
+        <v>21.636215978503312</v>
+      </c>
+      <c r="K14" s="10"/>
       <c r="L14" s="10">
-        <v>23.687385738347466</v>
-[...1 lines deleted...]
-      <c r="M14" s="23"/>
+        <v>24.125430198440402</v>
+      </c>
+      <c r="M14" s="10"/>
       <c r="N14" s="10">
-        <v>23.351673680238108</v>
+        <v>23.800118190413951</v>
       </c>
       <c r="O14" s="10">
-        <v>24.023097796456824</v>
-[...1 lines deleted...]
-      <c r="P14" s="21"/>
+        <v>24.450742206466852</v>
+      </c>
+      <c r="P14" s="25"/>
       <c r="Q14" s="10">
-        <v>18.715451357439413</v>
-[...1 lines deleted...]
-      <c r="R14" s="23"/>
+        <v>18.850951447985732</v>
+      </c>
+      <c r="R14" s="10"/>
       <c r="S14" s="10">
-        <v>18.504834757066433</v>
+        <v>18.642737703043526</v>
       </c>
       <c r="T14" s="10">
-        <v>18.926067957812393</v>
-[...1 lines deleted...]
-      <c r="U14" s="23"/>
+        <v>19.059165192927939</v>
+      </c>
+      <c r="U14" s="10"/>
       <c r="V14" s="10">
-        <v>17.376023346953186</v>
-[...1 lines deleted...]
-      <c r="W14" s="23"/>
+        <v>17.695586739927844</v>
+      </c>
+      <c r="W14" s="10"/>
       <c r="X14" s="10">
-        <v>17.155770598311047</v>
+        <v>17.48039866321384</v>
       </c>
       <c r="Y14" s="10">
-        <v>17.596276095595325</v>
-[...1 lines deleted...]
-      <c r="Z14" s="23"/>
+        <v>17.910774816641847</v>
+      </c>
+      <c r="Z14" s="10"/>
       <c r="AA14" s="10">
-        <v>20.023149398433592</v>
-[...1 lines deleted...]
-      <c r="AB14" s="23"/>
+        <v>19.971382614602994</v>
+      </c>
+      <c r="AB14" s="10"/>
       <c r="AC14" s="10">
-        <v>19.739369129533088</v>
+        <v>19.702084594713543</v>
       </c>
       <c r="AD14" s="10">
-        <v>20.306929667334096</v>
-[...4 lines deleted...]
-        <v>13</v>
+        <v>20.240680634492445</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A15" s="22">
+        <v>2013</v>
       </c>
       <c r="B15" s="25">
-        <v>22.771949349166896</v>
-[...3 lines deleted...]
-        <v>22.520427145276702</v>
+        <v>23.242667511786635</v>
+      </c>
+      <c r="C15" s="10"/>
+      <c r="D15" s="10">
+        <v>22.985348666479599</v>
       </c>
       <c r="E15" s="10">
-        <v>23.023471553057089</v>
-[...1 lines deleted...]
-      <c r="F15" s="23"/>
+        <v>23.499986357093672</v>
+      </c>
+      <c r="F15" s="10"/>
       <c r="G15" s="10">
-        <v>21.376268781832806</v>
-[...1 lines deleted...]
-      <c r="H15" s="23"/>
+        <v>21.727217760622974</v>
+      </c>
+      <c r="H15" s="10"/>
       <c r="I15" s="10">
-        <v>21.1163215851623</v>
+        <v>21.442218425950983</v>
       </c>
       <c r="J15" s="10">
-        <v>21.636215978503312</v>
-[...1 lines deleted...]
-      <c r="K15" s="23"/>
+        <v>22.012217095294965</v>
+      </c>
+      <c r="K15" s="10"/>
       <c r="L15" s="10">
-        <v>24.125430198440402</v>
-[...1 lines deleted...]
-      <c r="M15" s="23"/>
+        <v>24.707872196145182</v>
+      </c>
+      <c r="M15" s="10"/>
       <c r="N15" s="10">
-        <v>23.800118190413951</v>
+        <v>24.37561548239503</v>
       </c>
       <c r="O15" s="10">
-        <v>24.450742206466852</v>
-[...1 lines deleted...]
-      <c r="P15" s="21"/>
+        <v>25.040128909895333</v>
+      </c>
+      <c r="P15" s="25"/>
       <c r="Q15" s="10">
-        <v>18.850951447985732</v>
-[...1 lines deleted...]
-      <c r="R15" s="23"/>
+        <v>19.098329919298934</v>
+      </c>
+      <c r="R15" s="10"/>
       <c r="S15" s="10">
-        <v>18.642737703043526</v>
+        <v>18.88689290589954</v>
       </c>
       <c r="T15" s="10">
-        <v>19.059165192927939</v>
-[...1 lines deleted...]
-      <c r="U15" s="23"/>
+        <v>19.309766932698327</v>
+      </c>
+      <c r="U15" s="10"/>
       <c r="V15" s="10">
-        <v>17.695586739927844</v>
-[...1 lines deleted...]
-      <c r="W15" s="23"/>
+        <v>17.853095941349903</v>
+      </c>
+      <c r="W15" s="10"/>
       <c r="X15" s="10">
-        <v>17.48039866321384</v>
+        <v>17.618914072268577</v>
       </c>
       <c r="Y15" s="10">
-        <v>17.910774816641847</v>
-[...1 lines deleted...]
-      <c r="Z15" s="23"/>
+        <v>18.087277810431228</v>
+      </c>
+      <c r="Z15" s="10"/>
       <c r="AA15" s="10">
-        <v>19.971382614602994</v>
-[...1 lines deleted...]
-      <c r="AB15" s="23"/>
+        <v>20.302277893299213</v>
+      </c>
+      <c r="AB15" s="10"/>
       <c r="AC15" s="10">
-        <v>19.702084594713543</v>
+        <v>20.02926498142563</v>
       </c>
       <c r="AD15" s="10">
-        <v>20.240680634492445</v>
-[...4 lines deleted...]
-        <v>14</v>
+        <v>20.575290805172795</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A16" s="22">
+        <v>2014</v>
       </c>
       <c r="B16" s="25">
-        <v>23.242667511786635</v>
-[...3 lines deleted...]
-        <v>22.985348666479599</v>
+        <v>23.672448598130892</v>
+      </c>
+      <c r="C16" s="10"/>
+      <c r="D16" s="10">
+        <v>23.385781870275906</v>
       </c>
       <c r="E16" s="10">
-        <v>23.499986357093672</v>
-[...1 lines deleted...]
-      <c r="F16" s="23"/>
+        <v>23.959115325985877</v>
+      </c>
+      <c r="F16" s="10"/>
       <c r="G16" s="10">
-        <v>21.727217760622974</v>
-[...1 lines deleted...]
-      <c r="H16" s="23"/>
+        <v>22.324299753550626</v>
+      </c>
+      <c r="H16" s="10"/>
       <c r="I16" s="10">
-        <v>21.442218425950983</v>
+        <v>22.008583907035263</v>
       </c>
       <c r="J16" s="10">
-        <v>22.012217095294965</v>
-[...1 lines deleted...]
-      <c r="K16" s="23"/>
+        <v>22.64001560006599</v>
+      </c>
+      <c r="K16" s="10"/>
       <c r="L16" s="10">
-        <v>24.707872196145182</v>
-[...1 lines deleted...]
-      <c r="M16" s="23"/>
+        <v>24.985307817736373</v>
+      </c>
+      <c r="M16" s="10"/>
       <c r="N16" s="10">
-        <v>24.37561548239503</v>
+        <v>24.647035818241477</v>
       </c>
       <c r="O16" s="10">
-        <v>25.040128909895333</v>
-[...1 lines deleted...]
-      <c r="P16" s="21"/>
+        <v>25.32357981723127</v>
+      </c>
+      <c r="P16" s="25"/>
       <c r="Q16" s="10">
-        <v>19.098329919298934</v>
-[...1 lines deleted...]
-      <c r="R16" s="23"/>
+        <v>19.183507778063461</v>
+      </c>
+      <c r="R16" s="10"/>
       <c r="S16" s="10">
-        <v>18.88689290589954</v>
+        <v>18.951200867322019</v>
       </c>
       <c r="T16" s="10">
-        <v>19.309766932698327</v>
-[...1 lines deleted...]
-      <c r="U16" s="23"/>
+        <v>19.415814688804904</v>
+      </c>
+      <c r="U16" s="10"/>
       <c r="V16" s="10">
-        <v>17.853095941349903</v>
-[...1 lines deleted...]
-      <c r="W16" s="23"/>
+        <v>18.091004662520614</v>
+      </c>
+      <c r="W16" s="10"/>
       <c r="X16" s="10">
-        <v>17.618914072268577</v>
+        <v>17.835157136981447</v>
       </c>
       <c r="Y16" s="10">
-        <v>18.087277810431228</v>
-[...1 lines deleted...]
-      <c r="Z16" s="23"/>
+        <v>18.346852188059781</v>
+      </c>
+      <c r="Z16" s="10"/>
       <c r="AA16" s="10">
-        <v>20.302277893299213</v>
-[...1 lines deleted...]
-      <c r="AB16" s="23"/>
+        <v>20.247413142412068</v>
+      </c>
+      <c r="AB16" s="10"/>
       <c r="AC16" s="10">
-        <v>20.02926498142563</v>
+        <v>19.97328672466903</v>
       </c>
       <c r="AD16" s="10">
-        <v>20.575290805172795</v>
-[...4 lines deleted...]
-        <v>15</v>
+        <v>20.521539560155105</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A17" s="22">
+        <v>2015</v>
       </c>
       <c r="B17" s="25">
-        <v>23.672448598130892</v>
-[...3 lines deleted...]
-        <v>23.385781870275906</v>
+        <v>24.312154602338186</v>
+      </c>
+      <c r="C17" s="10"/>
+      <c r="D17" s="10">
+        <v>24.05862927070509</v>
       </c>
       <c r="E17" s="10">
-        <v>23.959115325985877</v>
-[...1 lines deleted...]
-      <c r="F17" s="23"/>
+        <v>24.565679933971282</v>
+      </c>
+      <c r="F17" s="10"/>
       <c r="G17" s="10">
-        <v>22.324299753550626</v>
-[...1 lines deleted...]
-      <c r="H17" s="23"/>
+        <v>23.084161893122857</v>
+      </c>
+      <c r="H17" s="10"/>
       <c r="I17" s="10">
-        <v>22.008583907035263</v>
+        <v>22.7752676017742</v>
       </c>
       <c r="J17" s="10">
-        <v>22.64001560006599</v>
-[...1 lines deleted...]
-      <c r="K17" s="23"/>
+        <v>23.393056184471515</v>
+      </c>
+      <c r="K17" s="10"/>
       <c r="L17" s="10">
-        <v>24.985307817736373</v>
-[...1 lines deleted...]
-      <c r="M17" s="23"/>
+        <v>25.504472648410115</v>
+      </c>
+      <c r="M17" s="10"/>
       <c r="N17" s="10">
-        <v>24.647035818241477</v>
+        <v>25.175243891743431</v>
       </c>
       <c r="O17" s="10">
-        <v>25.32357981723127</v>
-[...1 lines deleted...]
-      <c r="P17" s="21"/>
+        <v>25.833701405076798</v>
+      </c>
+      <c r="P17" s="25"/>
       <c r="Q17" s="10">
-        <v>19.183507778063461</v>
-[...1 lines deleted...]
-      <c r="R17" s="23"/>
+        <v>19.49651531863503</v>
+      </c>
+      <c r="R17" s="10"/>
       <c r="S17" s="10">
-        <v>18.951200867322019</v>
+        <v>19.293207113636562</v>
       </c>
       <c r="T17" s="10">
-        <v>19.415814688804904</v>
-[...1 lines deleted...]
-      <c r="U17" s="23"/>
+        <v>19.699823523633498</v>
+      </c>
+      <c r="U17" s="10"/>
       <c r="V17" s="10">
-        <v>18.091004662520614</v>
-[...1 lines deleted...]
-      <c r="W17" s="23"/>
+        <v>18.511757733057795</v>
+      </c>
+      <c r="W17" s="10"/>
       <c r="X17" s="10">
-        <v>17.835157136981447</v>
+        <v>18.264047796130246</v>
       </c>
       <c r="Y17" s="10">
-        <v>18.346852188059781</v>
-[...1 lines deleted...]
-      <c r="Z17" s="23"/>
+        <v>18.759467669985344</v>
+      </c>
+      <c r="Z17" s="10"/>
       <c r="AA17" s="10">
-        <v>20.247413142412068</v>
-[...1 lines deleted...]
-      <c r="AB17" s="23"/>
+        <v>20.452664513560734</v>
+      </c>
+      <c r="AB17" s="10"/>
       <c r="AC17" s="10">
-        <v>19.97328672466903</v>
+        <v>20.188647868278686</v>
       </c>
       <c r="AD17" s="10">
-        <v>20.521539560155105</v>
-[...4 lines deleted...]
-        <v>16</v>
+        <v>20.716681158842782</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A18" s="22">
+        <v>2016</v>
       </c>
       <c r="B18" s="25">
-        <v>24.312154602338186</v>
-[...3 lines deleted...]
-        <v>24.05862927070509</v>
+        <v>24.751836619270268</v>
+      </c>
+      <c r="C18" s="10"/>
+      <c r="D18" s="10">
+        <v>24.457548166413357</v>
       </c>
       <c r="E18" s="10">
-        <v>24.565679933971282</v>
-[...1 lines deleted...]
-      <c r="F18" s="23"/>
+        <v>25.046125072127179</v>
+      </c>
+      <c r="F18" s="10"/>
       <c r="G18" s="10">
-        <v>23.084161893122857</v>
-[...1 lines deleted...]
-      <c r="H18" s="23"/>
+        <v>23.189460721569414</v>
+      </c>
+      <c r="H18" s="10"/>
       <c r="I18" s="10">
-        <v>22.7752676017742</v>
+        <v>22.881834602560115</v>
       </c>
       <c r="J18" s="10">
-        <v>23.393056184471515</v>
-[...1 lines deleted...]
-      <c r="K18" s="23"/>
+        <v>23.497086840578714</v>
+      </c>
+      <c r="K18" s="10"/>
       <c r="L18" s="10">
-        <v>25.504472648410115</v>
-[...1 lines deleted...]
-      <c r="M18" s="23"/>
+        <v>26.272867609337432</v>
+      </c>
+      <c r="M18" s="10"/>
       <c r="N18" s="10">
-        <v>25.175243891743431</v>
+        <v>25.882830086171538</v>
       </c>
       <c r="O18" s="10">
-        <v>25.833701405076798</v>
-[...1 lines deleted...]
-      <c r="P18" s="21"/>
+        <v>26.662905132503326</v>
+      </c>
+      <c r="P18" s="25"/>
       <c r="Q18" s="10">
-        <v>19.49651531863503</v>
-[...1 lines deleted...]
-      <c r="R18" s="23"/>
+        <v>19.706876289227836</v>
+      </c>
+      <c r="R18" s="10"/>
       <c r="S18" s="10">
-        <v>19.293207113636562</v>
+        <v>19.472570196188908</v>
       </c>
       <c r="T18" s="10">
-        <v>19.699823523633498</v>
-[...1 lines deleted...]
-      <c r="U18" s="23"/>
+        <v>19.941182382266764</v>
+      </c>
+      <c r="U18" s="10"/>
       <c r="V18" s="10">
-        <v>18.511757733057795</v>
-[...1 lines deleted...]
-      <c r="W18" s="23"/>
+        <v>18.462946434370473</v>
+      </c>
+      <c r="W18" s="10"/>
       <c r="X18" s="10">
-        <v>18.264047796130246</v>
+        <v>18.218021180382184</v>
       </c>
       <c r="Y18" s="10">
-        <v>18.759467669985344</v>
-[...1 lines deleted...]
-      <c r="Z18" s="23"/>
+        <v>18.707871688358761</v>
+      </c>
+      <c r="Z18" s="10"/>
       <c r="AA18" s="10">
-        <v>20.452664513560734</v>
-[...1 lines deleted...]
-      <c r="AB18" s="23"/>
+        <v>20.917888223995099</v>
+      </c>
+      <c r="AB18" s="10"/>
       <c r="AC18" s="10">
-        <v>20.188647868278686</v>
+        <v>20.607348794722853</v>
       </c>
       <c r="AD18" s="10">
-        <v>20.716681158842782</v>
-[...4 lines deleted...]
-        <v>17</v>
+        <v>21.228427653267346</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A19" s="22">
+        <v>2017</v>
       </c>
       <c r="B19" s="25">
-        <v>24.751836619270268</v>
-[...3 lines deleted...]
-        <v>24.457548166413357</v>
+        <v>25.524151385710862</v>
+      </c>
+      <c r="C19" s="10"/>
+      <c r="D19" s="10">
+        <v>25.204004940263641</v>
       </c>
       <c r="E19" s="10">
-        <v>25.046125072127179</v>
-[...1 lines deleted...]
-      <c r="F19" s="23"/>
+        <v>25.844297831158084</v>
+      </c>
+      <c r="F19" s="10"/>
       <c r="G19" s="10">
-        <v>23.189460721569414</v>
-[...1 lines deleted...]
-      <c r="H19" s="23"/>
+        <v>24.076995577606269</v>
+      </c>
+      <c r="H19" s="10"/>
       <c r="I19" s="10">
-        <v>22.881834602560115</v>
+        <v>23.739968739520187</v>
       </c>
       <c r="J19" s="10">
-        <v>23.497086840578714</v>
-[...1 lines deleted...]
-      <c r="K19" s="23"/>
+        <v>24.414022415692351</v>
+      </c>
+      <c r="K19" s="10"/>
       <c r="L19" s="10">
-        <v>26.272867609337432</v>
-[...1 lines deleted...]
-      <c r="M19" s="23"/>
+        <v>26.909981581671818</v>
+      </c>
+      <c r="M19" s="10"/>
       <c r="N19" s="10">
-        <v>25.882830086171538</v>
+        <v>26.495131021808945</v>
       </c>
       <c r="O19" s="10">
-        <v>26.662905132503326</v>
-[...1 lines deleted...]
-      <c r="P19" s="21"/>
+        <v>27.324832141534692</v>
+      </c>
+      <c r="P19" s="25"/>
       <c r="Q19" s="10">
-        <v>19.706876289227836</v>
-[...1 lines deleted...]
-      <c r="R19" s="23"/>
+        <v>20.113594472584872</v>
+      </c>
+      <c r="R19" s="10"/>
       <c r="S19" s="10">
-        <v>19.472570196188908</v>
+        <v>19.861312009663624</v>
       </c>
       <c r="T19" s="10">
-        <v>19.941182382266764</v>
-[...1 lines deleted...]
-      <c r="U19" s="23"/>
+        <v>20.365876935506119</v>
+      </c>
+      <c r="U19" s="10"/>
       <c r="V19" s="10">
-        <v>18.462946434370473</v>
-[...1 lines deleted...]
-      <c r="W19" s="23"/>
+        <v>18.973203764859392</v>
+      </c>
+      <c r="W19" s="10"/>
       <c r="X19" s="10">
-        <v>18.218021180382184</v>
+        <v>18.707619180079153</v>
       </c>
       <c r="Y19" s="10">
-        <v>18.707871688358761</v>
-[...1 lines deleted...]
-      <c r="Z19" s="23"/>
+        <v>19.238788349639631</v>
+      </c>
+      <c r="Z19" s="10"/>
       <c r="AA19" s="10">
-        <v>20.917888223995099</v>
-[...1 lines deleted...]
-      <c r="AB19" s="23"/>
+        <v>21.205659244816143</v>
+      </c>
+      <c r="AB19" s="10"/>
       <c r="AC19" s="10">
-        <v>20.607348794722853</v>
+        <v>20.878747850125183</v>
       </c>
       <c r="AD19" s="10">
-        <v>21.228427653267346</v>
-[...4 lines deleted...]
-        <v>18</v>
+        <v>21.532570639507103</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A20" s="22">
+        <v>2018</v>
       </c>
       <c r="B20" s="25">
-        <v>25.524151385710862</v>
-[...3 lines deleted...]
-        <v>25.204004940263641</v>
+        <v>25.928550385439141</v>
+      </c>
+      <c r="C20" s="10"/>
+      <c r="D20" s="10">
+        <v>25.625548209129555</v>
       </c>
       <c r="E20" s="10">
-        <v>25.844297831158084</v>
-[...1 lines deleted...]
-      <c r="F20" s="23"/>
+        <v>26.231552561748728</v>
+      </c>
+      <c r="F20" s="10"/>
       <c r="G20" s="10">
-        <v>24.076995577606269</v>
-[...1 lines deleted...]
-      <c r="H20" s="23"/>
+        <v>24.388207145626275</v>
+      </c>
+      <c r="H20" s="10"/>
       <c r="I20" s="10">
-        <v>23.739968739520187</v>
+        <v>24.062446782213843</v>
       </c>
       <c r="J20" s="10">
-        <v>24.414022415692351</v>
-[...1 lines deleted...]
-      <c r="K20" s="23"/>
+        <v>24.713967509038707</v>
+      </c>
+      <c r="K20" s="10"/>
       <c r="L20" s="10">
-        <v>26.909981581671818</v>
-[...1 lines deleted...]
-      <c r="M20" s="23"/>
+        <v>27.392840979333673</v>
+      </c>
+      <c r="M20" s="10"/>
       <c r="N20" s="10">
-        <v>26.495131021808945</v>
+        <v>27.010094966728001</v>
       </c>
       <c r="O20" s="10">
-        <v>27.324832141534692</v>
-[...1 lines deleted...]
-      <c r="P20" s="21"/>
+        <v>27.775586991939345</v>
+      </c>
+      <c r="P20" s="25"/>
       <c r="Q20" s="10">
-        <v>20.113594472584872</v>
-[...1 lines deleted...]
-      <c r="R20" s="23"/>
+        <v>20.099651461580898</v>
+      </c>
+      <c r="R20" s="10"/>
       <c r="S20" s="10">
-        <v>19.861312009663624</v>
+        <v>19.864766053588941</v>
       </c>
       <c r="T20" s="10">
-        <v>20.365876935506119</v>
-[...1 lines deleted...]
-      <c r="U20" s="23"/>
+        <v>20.334536869572855</v>
+      </c>
+      <c r="U20" s="10"/>
       <c r="V20" s="10">
-        <v>18.973203764859392</v>
-[...1 lines deleted...]
-      <c r="W20" s="23"/>
+        <v>18.905586934594012</v>
+      </c>
+      <c r="W20" s="10"/>
       <c r="X20" s="10">
-        <v>18.707619180079153</v>
+        <v>18.653059521096001</v>
       </c>
       <c r="Y20" s="10">
-        <v>19.238788349639631</v>
-[...1 lines deleted...]
-      <c r="Z20" s="23"/>
+        <v>19.158114348092024</v>
+      </c>
+      <c r="Z20" s="10"/>
       <c r="AA20" s="10">
-        <v>21.205659244816143</v>
-[...1 lines deleted...]
-      <c r="AB20" s="23"/>
+        <v>21.23476044909598</v>
+      </c>
+      <c r="AB20" s="10"/>
       <c r="AC20" s="10">
-        <v>20.878747850125183</v>
+        <v>20.938058113742727</v>
       </c>
       <c r="AD20" s="10">
-        <v>21.532570639507103</v>
-[...4 lines deleted...]
-        <v>19</v>
+        <v>21.531462784449232</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A21" s="22">
+        <v>2019</v>
       </c>
       <c r="B21" s="25">
-        <v>25.928550385439141</v>
-[...3 lines deleted...]
-        <v>25.625548209129555</v>
+        <v>26.898500462394392</v>
+      </c>
+      <c r="C21" s="10"/>
+      <c r="D21" s="10">
+        <v>26.556924981721178</v>
       </c>
       <c r="E21" s="10">
-        <v>26.231552561748728</v>
-[...1 lines deleted...]
-      <c r="F21" s="23"/>
+        <v>27.240075943067605</v>
+      </c>
+      <c r="F21" s="10"/>
       <c r="G21" s="10">
-        <v>24.388207145626275</v>
-[...1 lines deleted...]
-      <c r="H21" s="23"/>
+        <v>25.326646593294797</v>
+      </c>
+      <c r="H21" s="10"/>
       <c r="I21" s="10">
-        <v>24.062446782213843</v>
+        <v>24.963400496743393</v>
       </c>
       <c r="J21" s="10">
-        <v>24.713967509038707</v>
-[...1 lines deleted...]
-      <c r="K21" s="23"/>
+        <v>25.6898926898462</v>
+      </c>
+      <c r="K21" s="10"/>
       <c r="L21" s="10">
-        <v>27.392840979333673</v>
-[...1 lines deleted...]
-      <c r="M21" s="23"/>
+        <v>28.409884143459443</v>
+      </c>
+      <c r="M21" s="10"/>
       <c r="N21" s="10">
-        <v>27.010094966728001</v>
+        <v>27.98986138686076</v>
       </c>
       <c r="O21" s="10">
-        <v>27.775586991939345</v>
-[...1 lines deleted...]
-      <c r="P21" s="21"/>
+        <v>28.829906900058127</v>
+      </c>
+      <c r="P21" s="25"/>
       <c r="Q21" s="10">
-        <v>20.099651461580898</v>
-[...1 lines deleted...]
-      <c r="R21" s="23"/>
+        <v>20.424070206829402</v>
+      </c>
+      <c r="R21" s="10"/>
       <c r="S21" s="10">
-        <v>19.864766053588941</v>
+        <v>20.164711451572614</v>
       </c>
       <c r="T21" s="10">
-        <v>20.334536869572855</v>
-[...1 lines deleted...]
-      <c r="U21" s="23"/>
+        <v>20.68342896208619</v>
+      </c>
+      <c r="U21" s="10"/>
       <c r="V21" s="10">
-        <v>18.905586934594012</v>
-[...1 lines deleted...]
-      <c r="W21" s="23"/>
+        <v>19.230559296351437</v>
+      </c>
+      <c r="W21" s="10"/>
       <c r="X21" s="10">
-        <v>18.653059521096001</v>
+        <v>18.954746011194704</v>
       </c>
       <c r="Y21" s="10">
-        <v>19.158114348092024</v>
-[...1 lines deleted...]
-      <c r="Z21" s="23"/>
+        <v>19.50637258150817</v>
+      </c>
+      <c r="Z21" s="10"/>
       <c r="AA21" s="10">
-        <v>21.23476044909598</v>
-[...1 lines deleted...]
-      <c r="AB21" s="23"/>
+        <v>21.57166601629401</v>
+      </c>
+      <c r="AB21" s="10"/>
       <c r="AC21" s="10">
-        <v>20.938058113742727</v>
+        <v>21.252742131253274</v>
       </c>
       <c r="AD21" s="10">
-        <v>21.531462784449232</v>
-[...4 lines deleted...]
-        <v>20</v>
+        <v>21.890589901334746</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A22" s="22">
+        <v>2020</v>
       </c>
       <c r="B22" s="25">
-        <v>26.898500462394392</v>
-[...3 lines deleted...]
-        <v>26.556924981721178</v>
+        <v>28.541510845586711</v>
+      </c>
+      <c r="C22" s="10"/>
+      <c r="D22" s="10">
+        <v>28.210537179565318</v>
       </c>
       <c r="E22" s="10">
-        <v>27.240075943067605</v>
-[...1 lines deleted...]
-      <c r="F22" s="23"/>
+        <v>28.872484511608103</v>
+      </c>
+      <c r="F22" s="10"/>
       <c r="G22" s="10">
-        <v>25.326646593294797</v>
-[...1 lines deleted...]
-      <c r="H22" s="23"/>
+        <v>27.141241758906986</v>
+      </c>
+      <c r="H22" s="10"/>
       <c r="I22" s="10">
-        <v>24.963400496743393</v>
+        <v>26.784692930922155</v>
       </c>
       <c r="J22" s="10">
-        <v>25.6898926898462</v>
-[...1 lines deleted...]
-      <c r="K22" s="23"/>
+        <v>27.497790586891817</v>
+      </c>
+      <c r="K22" s="10"/>
       <c r="L22" s="10">
-        <v>28.409884143459443</v>
-[...1 lines deleted...]
-      <c r="M22" s="23"/>
+        <v>29.862087603874009</v>
+      </c>
+      <c r="M22" s="10"/>
       <c r="N22" s="10">
-        <v>27.98986138686076</v>
+        <v>29.447570308570221</v>
       </c>
       <c r="O22" s="10">
-        <v>28.829906900058127</v>
-[...1 lines deleted...]
-      <c r="P22" s="21"/>
+        <v>30.276604899177798</v>
+      </c>
+      <c r="P22" s="25"/>
       <c r="Q22" s="10">
-        <v>20.424070206829402</v>
-[...1 lines deleted...]
-      <c r="R22" s="23"/>
+        <v>21.492101540351097</v>
+      </c>
+      <c r="R22" s="10"/>
       <c r="S22" s="10">
-        <v>20.164711451572614</v>
+        <v>21.24287438220254</v>
       </c>
       <c r="T22" s="10">
-        <v>20.68342896208619</v>
-[...1 lines deleted...]
-      <c r="U22" s="23"/>
+        <v>21.741328698499654</v>
+      </c>
+      <c r="U22" s="10"/>
       <c r="V22" s="10">
-        <v>19.230559296351437</v>
-[...1 lines deleted...]
-      <c r="W22" s="23"/>
+        <v>20.437682047369616</v>
+      </c>
+      <c r="W22" s="10"/>
       <c r="X22" s="10">
-        <v>18.954746011194704</v>
+        <v>20.169196484128051</v>
       </c>
       <c r="Y22" s="10">
-        <v>19.50637258150817</v>
-[...1 lines deleted...]
-      <c r="Z22" s="23"/>
+        <v>20.706167610611182</v>
+      </c>
+      <c r="Z22" s="10"/>
       <c r="AA22" s="10">
-        <v>21.57166601629401</v>
-[...1 lines deleted...]
-      <c r="AB22" s="23"/>
+        <v>22.486511749905176</v>
+      </c>
+      <c r="AB22" s="10"/>
       <c r="AC22" s="10">
-        <v>21.252742131253274</v>
+        <v>22.174375232357136</v>
       </c>
       <c r="AD22" s="10">
-        <v>21.890589901334746</v>
-[...4 lines deleted...]
-        <v>21</v>
+        <v>22.798648267453217</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A23" s="22">
+        <v>2021</v>
       </c>
       <c r="B23" s="25">
-        <v>28.541510845586711</v>
-[...3 lines deleted...]
-        <v>28.210537179565318</v>
+        <v>29.25639923193901</v>
+      </c>
+      <c r="C23" s="10"/>
+      <c r="D23" s="10">
+        <v>28.942375568103387</v>
       </c>
       <c r="E23" s="10">
-        <v>28.872484511608103</v>
-[...1 lines deleted...]
-      <c r="F23" s="23"/>
+        <v>29.570422895774634</v>
+      </c>
+      <c r="F23" s="10"/>
       <c r="G23" s="10">
-        <v>27.141241758906986</v>
-[...1 lines deleted...]
-      <c r="H23" s="23"/>
+        <v>27.607841417741543</v>
+      </c>
+      <c r="H23" s="10"/>
       <c r="I23" s="10">
-        <v>26.784692930922155</v>
+        <v>27.24857567854632</v>
       </c>
       <c r="J23" s="10">
-        <v>27.497790586891817</v>
-[...1 lines deleted...]
-      <c r="K23" s="23"/>
+        <v>27.967107156936766</v>
+      </c>
+      <c r="K23" s="10"/>
       <c r="L23" s="10">
-        <v>29.862087603874009</v>
-[...1 lines deleted...]
-      <c r="M23" s="23"/>
+        <v>30.82118709313783</v>
+      </c>
+      <c r="M23" s="10"/>
       <c r="N23" s="10">
-        <v>29.447570308570221</v>
+        <v>30.425234020087142</v>
       </c>
       <c r="O23" s="10">
-        <v>30.276604899177798</v>
-[...1 lines deleted...]
-      <c r="P23" s="21"/>
+        <v>31.217140166188518</v>
+      </c>
+      <c r="P23" s="25"/>
       <c r="Q23" s="10">
-        <v>21.492101540351097</v>
-[...1 lines deleted...]
-      <c r="R23" s="23"/>
+        <v>21.231058949157433</v>
+      </c>
+      <c r="R23" s="10"/>
       <c r="S23" s="10">
-        <v>21.24287438220254</v>
+        <v>21.003175303413165</v>
       </c>
       <c r="T23" s="10">
-        <v>21.741328698499654</v>
-[...1 lines deleted...]
-      <c r="U23" s="23"/>
+        <v>21.4589425949017</v>
+      </c>
+      <c r="U23" s="10"/>
       <c r="V23" s="10">
-        <v>20.437682047369616</v>
-[...1 lines deleted...]
-      <c r="W23" s="23"/>
+        <v>20.03471800997222</v>
+      </c>
+      <c r="W23" s="10"/>
       <c r="X23" s="10">
-        <v>20.169196484128051</v>
+        <v>19.774002669482186</v>
       </c>
       <c r="Y23" s="10">
-        <v>20.706167610611182</v>
-[...1 lines deleted...]
-      <c r="Z23" s="23"/>
+        <v>20.295433350462254</v>
+      </c>
+      <c r="Z23" s="10"/>
       <c r="AA23" s="10">
-        <v>22.486511749905176</v>
-[...1 lines deleted...]
-      <c r="AB23" s="23"/>
+        <v>22.366608920999827</v>
+      </c>
+      <c r="AB23" s="10"/>
       <c r="AC23" s="10">
-        <v>22.174375232357136</v>
+        <v>22.079269971035611</v>
       </c>
       <c r="AD23" s="10">
-        <v>22.798648267453217</v>
-[...4 lines deleted...]
-        <v>22</v>
+        <v>22.653947870964043</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A24" s="22">
+        <v>2022</v>
       </c>
       <c r="B24" s="25">
-        <v>29.25639923193901</v>
-[...3 lines deleted...]
-        <v>28.942375568103387</v>
+        <v>30.950210253201316</v>
+      </c>
+      <c r="C24" s="10"/>
+      <c r="D24" s="10">
+        <v>30.68084060454979</v>
       </c>
       <c r="E24" s="10">
-        <v>29.570422895774634</v>
-[...1 lines deleted...]
-      <c r="F24" s="23"/>
+        <v>31.219579901852843</v>
+      </c>
+      <c r="F24" s="10"/>
       <c r="G24" s="10">
-        <v>27.607841417741543</v>
-[...1 lines deleted...]
-      <c r="H24" s="23"/>
+        <v>29.265129015111629</v>
+      </c>
+      <c r="H24" s="10"/>
       <c r="I24" s="10">
-        <v>27.24857567854632</v>
+        <v>28.974605418188968</v>
       </c>
       <c r="J24" s="10">
-        <v>27.967107156936766</v>
-[...1 lines deleted...]
-      <c r="K24" s="23"/>
+        <v>29.55565261203429</v>
+      </c>
+      <c r="K24" s="10"/>
       <c r="L24" s="10">
-        <v>30.82118709313783</v>
-[...1 lines deleted...]
-      <c r="M24" s="23"/>
+        <v>32.554524181869972</v>
+      </c>
+      <c r="M24" s="10"/>
       <c r="N24" s="10">
-        <v>30.425234020087142</v>
+        <v>32.207004592468337</v>
       </c>
       <c r="O24" s="10">
-        <v>31.217140166188518</v>
-[...1 lines deleted...]
-      <c r="P24" s="21"/>
+        <v>32.902043771271607</v>
+      </c>
+      <c r="P24" s="10"/>
       <c r="Q24" s="10">
-        <v>21.231058949157433</v>
-[...1 lines deleted...]
-      <c r="R24" s="23"/>
+        <v>21.054564798095729</v>
+      </c>
+      <c r="R24" s="10"/>
       <c r="S24" s="10">
-        <v>21.003175303413165</v>
+        <v>20.871320139149141</v>
       </c>
       <c r="T24" s="10">
-        <v>21.4589425949017</v>
-[...1 lines deleted...]
-      <c r="U24" s="23"/>
+        <v>21.237809457042317</v>
+      </c>
+      <c r="U24" s="10"/>
       <c r="V24" s="10">
-        <v>20.03471800997222</v>
-[...1 lines deleted...]
-      <c r="W24" s="23"/>
+        <v>19.908251030688326</v>
+      </c>
+      <c r="W24" s="10"/>
       <c r="X24" s="10">
-        <v>19.774002669482186</v>
+        <v>19.710615930740932</v>
       </c>
       <c r="Y24" s="10">
-        <v>20.295433350462254</v>
-[...1 lines deleted...]
-      <c r="Z24" s="23"/>
+        <v>20.105886130635721</v>
+      </c>
+      <c r="Z24" s="10"/>
       <c r="AA24" s="10">
-        <v>22.366608920999827</v>
-[...1 lines deleted...]
-      <c r="AB24" s="23"/>
+        <v>22.145934817598587</v>
+      </c>
+      <c r="AB24" s="10"/>
       <c r="AC24" s="10">
-        <v>22.079269971035611</v>
+        <v>21.90952693365189</v>
       </c>
       <c r="AD24" s="10">
-        <v>22.653947870964043</v>
-[...4 lines deleted...]
-        <v>23</v>
+        <v>22.382342701545284</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A25" s="22">
+        <v>2023</v>
       </c>
       <c r="B25" s="25">
-        <v>30.950210253201316</v>
-[...3 lines deleted...]
-        <v>30.68084060454979</v>
+        <v>32.389243820284904</v>
+      </c>
+      <c r="C25" s="10"/>
+      <c r="D25" s="10">
+        <v>32.055848843308844</v>
       </c>
       <c r="E25" s="10">
-        <v>31.219579901852843</v>
-[...1 lines deleted...]
-      <c r="F25" s="23"/>
+        <v>32.722638797260963</v>
+      </c>
+      <c r="F25" s="10"/>
       <c r="G25" s="10">
-        <v>29.265129015111629</v>
-[...1 lines deleted...]
-      <c r="H25" s="23"/>
+        <v>30.823796133924997</v>
+      </c>
+      <c r="H25" s="10"/>
       <c r="I25" s="10">
-        <v>28.974605418188968</v>
+        <v>30.468410012933219</v>
       </c>
       <c r="J25" s="10">
-        <v>29.55565261203429</v>
-[...1 lines deleted...]
-      <c r="K25" s="23"/>
+        <v>31.179182254916775</v>
+      </c>
+      <c r="K25" s="10"/>
       <c r="L25" s="10">
-        <v>32.554524181869972</v>
-[...1 lines deleted...]
-      <c r="M25" s="23"/>
+        <v>33.870449212040704</v>
+      </c>
+      <c r="M25" s="10"/>
       <c r="N25" s="10">
-        <v>32.207004592468337</v>
+        <v>33.432871750382503</v>
       </c>
       <c r="O25" s="10">
-        <v>32.902043771271607</v>
-      </c>
+        <v>34.308026673698905</v>
+      </c>
+      <c r="P25" s="10"/>
       <c r="Q25" s="10">
-        <v>21.054564798095729</v>
-[...1 lines deleted...]
-      <c r="R25" s="23"/>
+        <v>21.08674727883141</v>
+      </c>
+      <c r="R25" s="10"/>
       <c r="S25" s="10">
-        <v>20.871320139149141</v>
+        <v>20.869693257362638</v>
       </c>
       <c r="T25" s="10">
-        <v>21.237809457042317</v>
-[...1 lines deleted...]
-      <c r="U25" s="23"/>
+        <v>21.303801300300183</v>
+      </c>
+      <c r="U25" s="10"/>
       <c r="V25" s="10">
-        <v>19.908251030688326</v>
-[...1 lines deleted...]
-      <c r="W25" s="23"/>
+        <v>20.067575608024274</v>
+      </c>
+      <c r="W25" s="10"/>
       <c r="X25" s="10">
-        <v>19.710615930740932</v>
+        <v>19.836204435503571</v>
       </c>
       <c r="Y25" s="10">
-        <v>20.105886130635721</v>
-[...1 lines deleted...]
-      <c r="Z25" s="23"/>
+        <v>20.298946780544977</v>
+      </c>
+      <c r="Z25" s="10"/>
       <c r="AA25" s="10">
-        <v>22.145934817598587</v>
-[...1 lines deleted...]
-      <c r="AB25" s="23"/>
+        <v>22.051073705755758</v>
+      </c>
+      <c r="AB25" s="10"/>
       <c r="AC25" s="10">
-        <v>21.90952693365189</v>
+        <v>21.766192545822051</v>
       </c>
       <c r="AD25" s="10">
-        <v>22.382342701545284</v>
-[...4 lines deleted...]
-        <v>24</v>
+        <v>22.335954865689466</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A26" s="22">
+        <v>2024</v>
       </c>
       <c r="B26" s="25">
-        <v>32.389243820284904</v>
-[...3 lines deleted...]
-        <v>32.055848843308844</v>
+        <v>33.840641144532526</v>
+      </c>
+      <c r="C26" s="10"/>
+      <c r="D26" s="10">
+        <v>33.518422010633458</v>
       </c>
       <c r="E26" s="10">
-        <v>32.722638797260963</v>
-[...1 lines deleted...]
-      <c r="F26" s="23"/>
+        <v>34.162860278431594</v>
+      </c>
+      <c r="F26" s="10"/>
       <c r="G26" s="10">
-        <v>30.823796133924997</v>
-[...1 lines deleted...]
-      <c r="H26" s="23"/>
+        <v>32.206196624932133</v>
+      </c>
+      <c r="H26" s="10"/>
       <c r="I26" s="10">
-        <v>30.468410012933219</v>
+        <v>31.854871631718442</v>
       </c>
       <c r="J26" s="10">
-        <v>31.179182254916775</v>
-[...1 lines deleted...]
-      <c r="K26" s="23"/>
+        <v>32.55752161814582</v>
+      </c>
+      <c r="K26" s="10"/>
       <c r="L26" s="10">
-        <v>33.870449212040704</v>
-[...1 lines deleted...]
-      <c r="M26" s="23"/>
+        <v>35.379048771589368</v>
+      </c>
+      <c r="M26" s="10"/>
       <c r="N26" s="10">
-        <v>33.432871750382503</v>
+        <v>34.9781083689154</v>
       </c>
       <c r="O26" s="10">
-        <v>34.308026673698905</v>
-      </c>
+        <v>35.779989174263335</v>
+      </c>
+      <c r="P26" s="10"/>
       <c r="Q26" s="10">
-        <v>21.08674727883141</v>
-[...1 lines deleted...]
-      <c r="R26" s="23"/>
+        <v>21.527125410007919</v>
+      </c>
+      <c r="R26" s="10"/>
       <c r="S26" s="10">
-        <v>20.869693257362638</v>
+        <v>21.322151406255347</v>
       </c>
       <c r="T26" s="10">
-        <v>21.303801300300183</v>
-[...1 lines deleted...]
-      <c r="U26" s="23"/>
+        <v>21.732099413760491</v>
+      </c>
+      <c r="U26" s="10"/>
       <c r="V26" s="10">
-        <v>20.067575608024274</v>
-[...1 lines deleted...]
-      <c r="W26" s="23"/>
+        <v>20.487402433162817</v>
+      </c>
+      <c r="W26" s="10"/>
       <c r="X26" s="10">
-        <v>19.836204435503571</v>
+        <v>20.263913251729182</v>
       </c>
       <c r="Y26" s="10">
-        <v>20.298946780544977</v>
-[...1 lines deleted...]
-      <c r="Z26" s="23"/>
+        <v>20.710891614596452</v>
+      </c>
+      <c r="Z26" s="10"/>
       <c r="AA26" s="10">
-        <v>22.051073705755758</v>
-[...1 lines deleted...]
-      <c r="AB26" s="23"/>
+        <v>22.50575621602443</v>
+      </c>
+      <c r="AB26" s="10"/>
       <c r="AC26" s="10">
-        <v>21.766192545822051</v>
+        <v>22.250705069285242</v>
       </c>
       <c r="AD26" s="10">
-        <v>22.335954865689466</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:30" ht="15.6" thickBot="1" x14ac:dyDescent="0.4">
+        <v>22.760807362763618</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="16.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="26">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B27" s="27">
-        <v>33.840641144532526</v>
+        <v>35.049489353090721</v>
       </c>
       <c r="C27" s="28"/>
-      <c r="D27" s="28">
-[...3 lines deleted...]
-        <v>34.162860278431594</v>
+      <c r="D27" s="27">
+        <v>34.740612870771393</v>
+      </c>
+      <c r="E27" s="27">
+        <v>35.358365835410048</v>
       </c>
       <c r="F27" s="28"/>
-      <c r="G27" s="29">
-[...11 lines deleted...]
-        <v>35.379048771589368</v>
+      <c r="G27" s="27">
+        <v>33.172205327010495</v>
+      </c>
+      <c r="H27" s="28"/>
+      <c r="I27" s="27">
+        <v>32.835817839985417</v>
+      </c>
+      <c r="J27" s="27">
+        <v>33.508592814035573</v>
+      </c>
+      <c r="K27" s="35"/>
+      <c r="L27" s="27">
+        <v>36.812572380836571</v>
       </c>
       <c r="M27" s="28"/>
-      <c r="N27" s="29">
-[...7 lines deleted...]
-        <v>21.527125410007919</v>
+      <c r="N27" s="27">
+        <v>36.412401628233638</v>
+      </c>
+      <c r="O27" s="27">
+        <v>37.212743133439503</v>
+      </c>
+      <c r="P27" s="28"/>
+      <c r="Q27" s="27">
+        <v>21.769869163410515</v>
       </c>
       <c r="R27" s="28"/>
-      <c r="S27" s="29">
-[...3 lines deleted...]
-        <v>21.732099413760491</v>
+      <c r="S27" s="27">
+        <v>21.578020416628323</v>
+      </c>
+      <c r="T27" s="27">
+        <v>21.961717910192707</v>
       </c>
       <c r="U27" s="28"/>
-      <c r="V27" s="29">
-[...11 lines deleted...]
-        <v>22.50575621602443</v>
+      <c r="V27" s="27">
+        <v>20.603854240379285</v>
+      </c>
+      <c r="W27" s="28"/>
+      <c r="X27" s="27">
+        <v>20.394917913034526</v>
+      </c>
+      <c r="Y27" s="27">
+        <v>20.812790567724043</v>
+      </c>
+      <c r="Z27" s="28"/>
+      <c r="AA27" s="27">
+        <v>22.864951789339557</v>
       </c>
       <c r="AB27" s="28"/>
-      <c r="AC27" s="29">
-[...7 lines deleted...]
-      <c r="A28" s="30"/>
+      <c r="AC27" s="27">
+        <v>22.61639852685326</v>
+      </c>
+      <c r="AD27" s="27">
+        <v>23.113505051825854</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" x14ac:dyDescent="0.3">
+      <c r="A28" s="22"/>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="22"/>
       <c r="G28" s="23"/>
       <c r="H28" s="23"/>
       <c r="J28" s="22"/>
       <c r="K28" s="22"/>
       <c r="L28" s="23"/>
       <c r="M28" s="23"/>
       <c r="N28" s="22"/>
     </row>
-    <row r="29" spans="1:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-      <c r="A30" s="31" t="s">
+    <row r="29" spans="1:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="B29" s="44"/>
+      <c r="C29" s="44"/>
+      <c r="D29" s="44"/>
+      <c r="E29" s="44"/>
+      <c r="F29" s="44"/>
+    </row>
+    <row r="30" spans="1:30" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="29"/>
+      <c r="C30" s="29"/>
+      <c r="D30" s="29"/>
+      <c r="E30" s="29"/>
+      <c r="F30" s="29"/>
+    </row>
+    <row r="31" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B31" s="31"/>
+      <c r="C31" s="31"/>
+      <c r="D31" s="31"/>
+      <c r="E31" s="31"/>
+      <c r="F31" s="31"/>
+      <c r="G31" s="31"/>
+      <c r="H31" s="31"/>
+      <c r="I31" s="31"/>
+      <c r="J31" s="31"/>
+      <c r="K31" s="31"/>
+      <c r="L31" s="31"/>
+      <c r="M31" s="31"/>
+      <c r="N31" s="21"/>
+      <c r="O31" s="32"/>
+    </row>
+    <row r="32" spans="1:30" s="33" customFormat="1" ht="14.25" x14ac:dyDescent="0.3">
+      <c r="A32" s="30" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A33" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="B30" s="31"/>
-[...77 lines deleted...]
-    <row r="36" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="B33" s="31"/>
+      <c r="C33" s="31"/>
+      <c r="D33" s="31"/>
+      <c r="E33" s="31"/>
+      <c r="F33" s="31"/>
+      <c r="G33" s="31"/>
+      <c r="H33" s="31"/>
+      <c r="I33" s="31"/>
+      <c r="J33" s="31"/>
+      <c r="K33" s="31"/>
+      <c r="L33" s="31"/>
+    </row>
+    <row r="34" spans="1:15" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A34" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="B34" s="31"/>
+      <c r="C34" s="31"/>
+      <c r="D34" s="31"/>
+      <c r="E34" s="31"/>
+      <c r="F34" s="31"/>
+      <c r="G34" s="31"/>
+      <c r="H34" s="31"/>
+      <c r="I34" s="31"/>
+      <c r="J34" s="31"/>
+      <c r="K34" s="31"/>
+      <c r="L34" s="31"/>
+    </row>
+    <row r="35" spans="1:15" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A35" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B35" s="31"/>
+      <c r="C35" s="31"/>
+      <c r="D35" s="31"/>
+      <c r="E35" s="31"/>
+      <c r="F35" s="31"/>
+      <c r="G35" s="31"/>
+      <c r="H35" s="31"/>
+      <c r="I35" s="31"/>
+      <c r="J35" s="31"/>
+      <c r="K35" s="31"/>
+      <c r="L35" s="31"/>
+    </row>
+    <row r="36" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G36" s="23"/>
       <c r="H36" s="23"/>
       <c r="J36" s="23"/>
       <c r="K36" s="23"/>
       <c r="L36" s="23"/>
       <c r="M36" s="23"/>
       <c r="N36" s="23"/>
       <c r="O36" s="23"/>
     </row>
-    <row r="37" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G37" s="23"/>
       <c r="H37" s="23"/>
       <c r="J37" s="23"/>
       <c r="K37" s="23"/>
       <c r="L37" s="23"/>
       <c r="M37" s="23"/>
       <c r="N37" s="23"/>
       <c r="O37" s="23"/>
     </row>
-    <row r="38" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G38" s="23"/>
       <c r="H38" s="23"/>
       <c r="J38" s="23"/>
       <c r="K38" s="23"/>
       <c r="L38" s="23"/>
       <c r="M38" s="23"/>
       <c r="N38" s="23"/>
       <c r="O38" s="23"/>
     </row>
-    <row r="39" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G39" s="23"/>
       <c r="H39" s="23"/>
       <c r="J39" s="23"/>
       <c r="K39" s="23"/>
       <c r="L39" s="23"/>
       <c r="M39" s="23"/>
       <c r="N39" s="23"/>
       <c r="O39" s="23"/>
     </row>
-    <row r="40" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G40" s="23"/>
       <c r="H40" s="23"/>
       <c r="J40" s="23"/>
       <c r="K40" s="23"/>
       <c r="L40" s="23"/>
       <c r="M40" s="23"/>
       <c r="N40" s="23"/>
       <c r="O40" s="23"/>
     </row>
-    <row r="41" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G41" s="23"/>
       <c r="H41" s="23"/>
       <c r="J41" s="23"/>
       <c r="K41" s="23"/>
       <c r="L41" s="23"/>
       <c r="M41" s="23"/>
       <c r="N41" s="23"/>
       <c r="O41" s="23"/>
     </row>
-    <row r="42" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G42" s="23"/>
       <c r="H42" s="23"/>
       <c r="J42" s="23"/>
       <c r="K42" s="23"/>
       <c r="L42" s="23"/>
       <c r="M42" s="23"/>
       <c r="N42" s="23"/>
       <c r="O42" s="23"/>
     </row>
-    <row r="43" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G43" s="23"/>
       <c r="H43" s="23"/>
       <c r="J43" s="23"/>
       <c r="K43" s="23"/>
       <c r="L43" s="23"/>
       <c r="M43" s="23"/>
       <c r="N43" s="23"/>
       <c r="O43" s="23"/>
     </row>
-    <row r="44" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G44" s="23"/>
       <c r="H44" s="23"/>
       <c r="J44" s="23"/>
       <c r="K44" s="23"/>
       <c r="L44" s="23"/>
       <c r="M44" s="23"/>
       <c r="N44" s="23"/>
       <c r="O44" s="23"/>
     </row>
-    <row r="45" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G45" s="23"/>
       <c r="H45" s="23"/>
       <c r="J45" s="23"/>
       <c r="K45" s="23"/>
       <c r="L45" s="23"/>
       <c r="M45" s="23"/>
       <c r="N45" s="23"/>
       <c r="O45" s="23"/>
     </row>
-    <row r="46" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G46" s="23"/>
       <c r="H46" s="23"/>
       <c r="J46" s="23"/>
       <c r="K46" s="23"/>
       <c r="L46" s="23"/>
       <c r="M46" s="23"/>
       <c r="N46" s="23"/>
       <c r="O46" s="23"/>
     </row>
-    <row r="47" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:15" x14ac:dyDescent="0.3">
       <c r="J47" s="23"/>
       <c r="K47" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="B4:F4"/>
-[...6 lines deleted...]
-    <mergeCell ref="Q7:AD7"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="Q6:AD6"/>
     <mergeCell ref="A29:F29"/>
-    <mergeCell ref="Q4:U4"/>
-[...11 lines deleted...]
-    <mergeCell ref="L4:O4"/>
+    <mergeCell ref="Q3:U3"/>
+    <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="S4:T4"/>
+    <mergeCell ref="V4:V5"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="AA4:AA5"/>
+    <mergeCell ref="AC4:AD4"/>
+    <mergeCell ref="B6:O6"/>
+    <mergeCell ref="A3:A6"/>
+    <mergeCell ref="G3:J3"/>
+    <mergeCell ref="L3:O3"/>
+    <mergeCell ref="B3:F3"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="L4:L5"/>
+    <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Informations</vt:lpstr>
-      <vt:lpstr>Rémunération- horaire-2005-2024</vt:lpstr>
+      <vt:lpstr>Rémunération- horaire-2005-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Pascale Bergeron</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>