--- v0 (2026-02-26)
+++ v1 (2026-10-10)
@@ -4,98 +4,95 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Statad\proaff\Entrepot\BDSO pilotage\Avis de transfert\2025-12-xx_Vitrine Égalité\3-Revenu et rémunération_MAJ\Indic_3_5_Rem hebdo_MAJ\Fichier de téléchargement\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Statad\proaff\Entrepot\BDSO pilotage\Avis de transfert\2026-09-23_Vitrine Égalité\3-Revenu et rémunération_MAJ\Indic_3_5_Rem hebdo_MAJ\Fichier de téléchargement\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{60B33915-027A-4D9A-B29C-C456FFD74990}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6365F1FD-B8AC-4D54-858D-D517D677EAC8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{9EDE8582-F12A-4C8E-98A8-A2B993B9C462}"/>
   </bookViews>
   <sheets>
     <sheet name="Informations" sheetId="2" r:id="rId1"/>
-    <sheet name="Rémunération_hebdo_2005-2024" sheetId="1" r:id="rId2"/>
+    <sheet name="Rémunération_hebdo_2005-2025" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="Choisir_un_axe">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="25">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Année</t>
-  </si>
-[...1 lines deleted...]
-    <t>r : Données révisées.</t>
   </si>
   <si>
     <t>1. Les résultats sont présentés selon le genre de la personne plutôt que le sexe à partir de 2022. Les répercussions sur les tendances sont minimes. Les catégories Hommes+ et Femmes+ signifient que les personnes non binaires, soit celles dont le genre se situe en dehors du modèle binaire masculin-féminin, ont été réparties entre les hommes et les femmes.</t>
   </si>
   <si>
     <t>Toutes les estimations ont un bon degré de précision (coefficient de variation inférieur à 15 %).</t>
   </si>
   <si>
     <t xml:space="preserve">Source </t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Institut de la statistique du Québec</t>
   </si>
   <si>
     <t>Vitrine statistique sur l'égalité entre les femmes et les hommes (quebec.ca)</t>
   </si>
   <si>
     <t>Indicateur :  Rémunération hebdomadaire</t>
   </si>
   <si>
     <t>Thème : Revenu et rémunération</t>
   </si>
@@ -112,317 +109,129 @@
     <t>Borne inf.</t>
   </si>
   <si>
     <t>Borne sup.</t>
   </si>
   <si>
     <t>IC à 95 %</t>
   </si>
   <si>
     <t>Femmes+</t>
   </si>
   <si>
     <t>Hommes+</t>
   </si>
   <si>
     <t>Chaque année, la rémunération hebdomadaire moyenne des hommes salariés est significativement supérieure à celle des femmes salariées, au seuil de 0,05.</t>
   </si>
   <si>
     <t>$ courants</t>
   </si>
   <si>
     <t>$ constants de 2002</t>
   </si>
   <si>
     <r>
-      <t>Rémunération hebdomadaire moyenne des personnes salariées, selon le genre</t>
-[...204 lines deleted...]
-    <r>
       <t xml:space="preserve">Statistique Canada, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Enquête sur la population active</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>. Adaptation par l'Institut de la statistique du Québec.</t>
     </r>
   </si>
   <si>
     <t>IC : Intervalle de confiance.</t>
   </si>
   <si>
-    <t>Dernière mise à jour : décembre 2025</t>
+    <r>
+      <t>Rémunération hebdomadaire moyenne des personnes salariées, selon le genre</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, dollars courants et constants, Québec, 2005 à 2025</t>
+    </r>
+  </si>
+  <si>
+    <t>Dernière mise à jour : 22 septembre 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...4 lines deleted...]
-      <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -544,164 +353,160 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Lien hypertexte 2" xfId="3" xr:uid="{7BF4D8A4-7445-41F5-877C-1840753B68AA}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{51E824F0-9025-4FE8-A658-6DD22CDDA6AE}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -1577,2188 +1382,2244 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/revenu/remuneration-hebdomadaire?onglet=ensemble-de-la-population" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{45F4F3F2-1C5F-4DD0-A10D-1BDC2A5FB805}">
   <dimension ref="B1:C8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.6640625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="11.44140625" style="6"/>
+    <col min="1" max="1" width="1.7109375" style="6" customWidth="1"/>
+    <col min="2" max="2" width="90.7109375" style="6" customWidth="1"/>
+    <col min="3" max="16384" width="11.42578125" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="1" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B1" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1" s="5"/>
+    </row>
+    <row r="2" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B2" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C1" s="5"/>
-[...2 lines deleted...]
-      <c r="B2" s="7" t="s">
+      <c r="C2" s="5"/>
+    </row>
+    <row r="3" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B3" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="C2" s="5"/>
-[...2 lines deleted...]
-      <c r="B3" s="8" t="s">
+      <c r="C3" s="5"/>
+    </row>
+    <row r="4" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B4" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="5"/>
-[...2 lines deleted...]
-      <c r="B4" s="5" t="s">
+      <c r="C4" s="9"/>
+    </row>
+    <row r="5" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B5" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="C4" s="9"/>
-[...4 lines deleted...]
-      </c>
       <c r="C5" s="9"/>
     </row>
-    <row r="6" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="6" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B6" s="5"/>
       <c r="C6" s="9"/>
     </row>
-    <row r="7" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="7" spans="2:3" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B7" s="10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C7" s="5"/>
     </row>
-    <row r="8" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="8" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B8" s="11" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="C8" s="5"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId1" display="https://statistique.quebec.ca/vitrine/egalite" xr:uid="{BFFBE107-F55B-48F8-B6F8-69EAB9877206}"/>
     <hyperlink ref="B7" r:id="rId2" xr:uid="{2F7222E3-A272-431F-BEF2-7281B242667D}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5705FC2E-FDDA-4752-A6FB-B17C19DE5C3B}">
   <dimension ref="A1:AI42"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="8.21875" style="14" customWidth="1"/>
-[...29 lines deleted...]
-    <col min="31" max="16384" width="11.44140625" style="14"/>
+    <col min="1" max="1" width="8.28515625" style="14" customWidth="1"/>
+    <col min="2" max="2" width="9.28515625" style="14" customWidth="1"/>
+    <col min="3" max="3" width="2.7109375" style="14" customWidth="1"/>
+    <col min="4" max="5" width="9.7109375" style="14" customWidth="1"/>
+    <col min="6" max="6" width="4.28515625" style="14" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" style="14" customWidth="1"/>
+    <col min="8" max="8" width="3.28515625" style="14" customWidth="1"/>
+    <col min="9" max="9" width="9.28515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="4.28515625" style="14" customWidth="1"/>
+    <col min="12" max="12" width="8.7109375" style="14" customWidth="1"/>
+    <col min="13" max="13" width="3.28515625" style="14" customWidth="1"/>
+    <col min="14" max="14" width="9.28515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="10.140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="8.7109375" style="14" customWidth="1"/>
+    <col min="18" max="18" width="3.28515625" style="14" customWidth="1"/>
+    <col min="19" max="19" width="9.28515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="10.140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="4.28515625" style="14" customWidth="1"/>
+    <col min="22" max="22" width="8.7109375" style="14" customWidth="1"/>
+    <col min="23" max="23" width="3.28515625" style="14" customWidth="1"/>
+    <col min="24" max="24" width="9.28515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="4.28515625" style="14" customWidth="1"/>
+    <col min="27" max="27" width="8.7109375" style="14" customWidth="1"/>
+    <col min="28" max="28" width="3.28515625" style="14" customWidth="1"/>
+    <col min="29" max="29" width="9.28515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="10.140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="31" max="16384" width="11.42578125" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:35" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="15"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
       <c r="J2" s="16"/>
       <c r="K2" s="16"/>
       <c r="L2" s="16"/>
       <c r="M2" s="16"/>
       <c r="N2" s="16"/>
       <c r="O2" s="16"/>
       <c r="P2" s="16"/>
       <c r="Q2" s="16"/>
       <c r="R2" s="16"/>
       <c r="S2" s="16"/>
       <c r="T2" s="16"/>
       <c r="U2" s="16"/>
       <c r="V2" s="16"/>
       <c r="W2" s="16"/>
       <c r="X2" s="16"/>
       <c r="Y2" s="16"/>
       <c r="Z2" s="16"/>
       <c r="AA2" s="16"/>
       <c r="AB2" s="16"/>
       <c r="AC2" s="16"/>
     </row>
-    <row r="3" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="41" t="s">
+    <row r="3" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="43" t="s">
+      <c r="B3" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="43"/>
-[...3 lines deleted...]
-      <c r="G3" s="45" t="s">
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="17"/>
+      <c r="L3" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="H3" s="45"/>
-[...9 lines deleted...]
-      <c r="Q3" s="45" t="s">
+      <c r="M3" s="41"/>
+      <c r="N3" s="41"/>
+      <c r="O3" s="41"/>
+      <c r="Q3" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="R3" s="45"/>
-[...2 lines deleted...]
-      <c r="V3" s="45" t="s">
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+      <c r="T3" s="41"/>
+      <c r="V3" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="W3" s="41"/>
+      <c r="X3" s="41"/>
+      <c r="Y3" s="41"/>
+      <c r="AA3" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="W3" s="45"/>
-[...11 lines deleted...]
-      <c r="B4" s="46" t="s">
+      <c r="AB3" s="41"/>
+      <c r="AC3" s="41"/>
+      <c r="AD3" s="41"/>
+    </row>
+    <row r="4" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="47"/>
+      <c r="B4" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="42"/>
+      <c r="D4" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="46"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="H4" s="42"/>
+      <c r="I4" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="J4" s="45"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="42"/>
+      <c r="N4" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="O4" s="45"/>
+      <c r="P4" s="4"/>
+      <c r="Q4" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="R4" s="42"/>
+      <c r="S4" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="T4" s="46"/>
+      <c r="U4" s="2"/>
+      <c r="V4" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="W4" s="42"/>
+      <c r="X4" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y4" s="45"/>
+      <c r="Z4" s="2"/>
+      <c r="AA4" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD4" s="45"/>
+    </row>
+    <row r="5" spans="1:35" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="47"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="43"/>
+      <c r="D5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="46"/>
-[...5 lines deleted...]
-      <c r="G4" s="46" t="s">
+      <c r="E5" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="3"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="43"/>
+      <c r="I5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="H4" s="46"/>
-[...5 lines deleted...]
-      <c r="L4" s="46" t="s">
+      <c r="J5" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="K5" s="18"/>
+      <c r="L5" s="43"/>
+      <c r="M5" s="43"/>
+      <c r="N5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="M4" s="46"/>
-[...5 lines deleted...]
-      <c r="Q4" s="46" t="s">
+      <c r="O5" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="P5" s="4"/>
+      <c r="Q5" s="43"/>
+      <c r="R5" s="43"/>
+      <c r="S5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="R4" s="46"/>
-[...5 lines deleted...]
-      <c r="V4" s="46" t="s">
+      <c r="T5" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="U5" s="3"/>
+      <c r="V5" s="43"/>
+      <c r="W5" s="43"/>
+      <c r="X5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="W4" s="46"/>
-[...5 lines deleted...]
-      <c r="AA4" s="46" t="s">
+      <c r="Y5" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z5" s="3"/>
+      <c r="AA5" s="43"/>
+      <c r="AB5" s="43"/>
+      <c r="AC5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="AB4" s="46"/>
-[...9 lines deleted...]
-      <c r="D5" s="12" t="s">
+      <c r="AD5" s="12" t="s">
         <v>14</v>
-      </c>
-[...46 lines deleted...]
-        <v>15</v>
       </c>
       <c r="AE5" s="19"/>
       <c r="AF5" s="19"/>
       <c r="AG5" s="19"/>
       <c r="AH5" s="19"/>
       <c r="AI5" s="19"/>
     </row>
-    <row r="6" spans="1:35" ht="19.8" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B6" s="50" t="s">
+    <row r="6" spans="1:35" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="48"/>
+      <c r="B6" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="27"/>
+      <c r="Q6" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="C6" s="50"/>
-[...28 lines deleted...]
-      <c r="AD6" s="50"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
+      <c r="Z6" s="44"/>
+      <c r="AA6" s="44"/>
+      <c r="AB6" s="44"/>
+      <c r="AC6" s="44"/>
+      <c r="AD6" s="44"/>
       <c r="AE6" s="19"/>
       <c r="AF6" s="19"/>
       <c r="AG6" s="19"/>
       <c r="AH6" s="19"/>
       <c r="AI6" s="19"/>
     </row>
-    <row r="7" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="4">
         <v>2005</v>
       </c>
-      <c r="B7" s="33">
+      <c r="B7" s="32">
         <v>656.66</v>
       </c>
-      <c r="C7" s="33"/>
-      <c r="D7" s="33">
+      <c r="C7" s="32"/>
+      <c r="D7" s="32">
         <v>650.64</v>
       </c>
-      <c r="E7" s="33">
+      <c r="E7" s="32">
         <v>662.68</v>
       </c>
-      <c r="F7" s="33"/>
-      <c r="G7" s="33">
+      <c r="F7" s="32"/>
+      <c r="G7" s="32">
         <v>562.95000000000005</v>
       </c>
-      <c r="H7" s="33"/>
-      <c r="I7" s="33">
+      <c r="H7" s="32"/>
+      <c r="I7" s="32">
         <v>556.21</v>
       </c>
-      <c r="J7" s="33">
+      <c r="J7" s="32">
         <v>569.70000000000005</v>
       </c>
-      <c r="K7" s="33"/>
-      <c r="L7" s="33">
+      <c r="K7" s="32"/>
+      <c r="L7" s="32">
         <v>745.93</v>
       </c>
-      <c r="M7" s="33"/>
-      <c r="N7" s="33">
+      <c r="M7" s="32"/>
+      <c r="N7" s="32">
         <v>737.28</v>
       </c>
-      <c r="O7" s="33">
+      <c r="O7" s="32">
         <v>754.58</v>
       </c>
-      <c r="P7" s="34"/>
-      <c r="Q7" s="33">
+      <c r="P7" s="33"/>
+      <c r="Q7" s="32">
         <v>614.27</v>
       </c>
-      <c r="R7" s="33"/>
-      <c r="S7" s="33">
+      <c r="R7" s="32"/>
+      <c r="S7" s="32">
         <v>608.64</v>
       </c>
-      <c r="T7" s="33">
+      <c r="T7" s="32">
         <v>619.9</v>
       </c>
-      <c r="U7" s="33"/>
-      <c r="V7" s="33">
+      <c r="U7" s="32"/>
+      <c r="V7" s="32">
         <v>526.62</v>
       </c>
-      <c r="W7" s="33"/>
-      <c r="X7" s="33">
+      <c r="W7" s="32"/>
+      <c r="X7" s="32">
         <v>520.30999999999995</v>
       </c>
-      <c r="Y7" s="33">
+      <c r="Y7" s="32">
         <v>532.92999999999995</v>
       </c>
-      <c r="Z7" s="33"/>
-      <c r="AA7" s="33">
+      <c r="Z7" s="32"/>
+      <c r="AA7" s="32">
         <v>697.78</v>
       </c>
-      <c r="AB7" s="33"/>
-      <c r="AC7" s="33">
+      <c r="AB7" s="32"/>
+      <c r="AC7" s="32">
         <v>689.69</v>
       </c>
-      <c r="AD7" s="33">
+      <c r="AD7" s="32">
         <v>705.87</v>
       </c>
       <c r="AE7" s="19"/>
-      <c r="AF7" s="39"/>
+      <c r="AF7" s="35"/>
       <c r="AG7" s="19"/>
       <c r="AH7" s="19"/>
       <c r="AI7" s="19"/>
     </row>
-    <row r="8" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="4">
         <v>2006</v>
       </c>
-      <c r="B8" s="33">
+      <c r="B8" s="32">
         <v>684.18</v>
       </c>
-      <c r="C8" s="33"/>
-      <c r="D8" s="33">
+      <c r="C8" s="32"/>
+      <c r="D8" s="32">
         <v>674.88</v>
       </c>
-      <c r="E8" s="33">
+      <c r="E8" s="32">
         <v>693.48</v>
       </c>
-      <c r="F8" s="33"/>
-      <c r="G8" s="33">
+      <c r="F8" s="32"/>
+      <c r="G8" s="32">
         <v>585.78</v>
       </c>
-      <c r="H8" s="33"/>
-      <c r="I8" s="33">
+      <c r="H8" s="32"/>
+      <c r="I8" s="32">
         <v>575.63</v>
       </c>
-      <c r="J8" s="33">
+      <c r="J8" s="32">
         <v>595.91999999999996</v>
       </c>
-      <c r="K8" s="33"/>
-      <c r="L8" s="33">
+      <c r="K8" s="32"/>
+      <c r="L8" s="32">
         <v>776.61</v>
       </c>
-      <c r="M8" s="33"/>
-      <c r="N8" s="33">
+      <c r="M8" s="32"/>
+      <c r="N8" s="32">
         <v>765.03</v>
       </c>
-      <c r="O8" s="33">
+      <c r="O8" s="32">
         <v>788.19</v>
       </c>
-      <c r="P8" s="34"/>
-      <c r="Q8" s="33">
+      <c r="P8" s="33"/>
+      <c r="Q8" s="32">
         <v>629.41999999999996</v>
       </c>
-      <c r="R8" s="33"/>
-      <c r="S8" s="33">
+      <c r="R8" s="32"/>
+      <c r="S8" s="32">
         <v>620.87</v>
       </c>
-      <c r="T8" s="33">
+      <c r="T8" s="32">
         <v>637.97</v>
       </c>
-      <c r="U8" s="33"/>
-      <c r="V8" s="33">
+      <c r="U8" s="32"/>
+      <c r="V8" s="32">
         <v>538.89</v>
       </c>
-      <c r="W8" s="33"/>
-      <c r="X8" s="33">
+      <c r="W8" s="32"/>
+      <c r="X8" s="32">
         <v>529.55999999999995</v>
       </c>
-      <c r="Y8" s="33">
+      <c r="Y8" s="32">
         <v>548.23</v>
       </c>
-      <c r="Z8" s="33"/>
-      <c r="AA8" s="33">
+      <c r="Z8" s="32"/>
+      <c r="AA8" s="32">
         <v>714.45</v>
       </c>
-      <c r="AB8" s="33"/>
-      <c r="AC8" s="33">
+      <c r="AB8" s="32"/>
+      <c r="AC8" s="32">
         <v>703.8</v>
       </c>
-      <c r="AD8" s="33">
+      <c r="AD8" s="32">
         <v>725.1</v>
       </c>
       <c r="AE8" s="19"/>
-      <c r="AF8" s="39"/>
+      <c r="AF8" s="35"/>
       <c r="AG8" s="19"/>
       <c r="AH8" s="19"/>
       <c r="AI8" s="19"/>
     </row>
-    <row r="9" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="4">
         <v>2007</v>
       </c>
-      <c r="B9" s="33">
+      <c r="B9" s="32">
         <v>707.21</v>
       </c>
-      <c r="C9" s="33"/>
-      <c r="D9" s="33">
+      <c r="C9" s="32"/>
+      <c r="D9" s="32">
         <v>698.49</v>
       </c>
-      <c r="E9" s="33">
+      <c r="E9" s="32">
         <v>715.93</v>
       </c>
-      <c r="F9" s="33"/>
-      <c r="G9" s="33">
+      <c r="F9" s="32"/>
+      <c r="G9" s="32">
         <v>613.07000000000005</v>
       </c>
-      <c r="H9" s="33"/>
-      <c r="I9" s="33">
+      <c r="H9" s="32"/>
+      <c r="I9" s="32">
         <v>604</v>
       </c>
-      <c r="J9" s="33">
+      <c r="J9" s="32">
         <v>622.14</v>
       </c>
-      <c r="K9" s="33"/>
-      <c r="L9" s="33">
+      <c r="K9" s="32"/>
+      <c r="L9" s="32">
         <v>799.02</v>
       </c>
-      <c r="M9" s="33"/>
-      <c r="N9" s="33">
+      <c r="M9" s="32"/>
+      <c r="N9" s="32">
         <v>787.32</v>
       </c>
-      <c r="O9" s="33">
+      <c r="O9" s="32">
         <v>810.72</v>
       </c>
-      <c r="P9" s="34"/>
-      <c r="Q9" s="33">
+      <c r="P9" s="33"/>
+      <c r="Q9" s="32">
         <v>640.59</v>
       </c>
-      <c r="R9" s="33"/>
-      <c r="S9" s="33">
+      <c r="R9" s="32"/>
+      <c r="S9" s="32">
         <v>632.69000000000005</v>
       </c>
-      <c r="T9" s="33">
+      <c r="T9" s="32">
         <v>648.49</v>
       </c>
-      <c r="U9" s="33"/>
-      <c r="V9" s="33">
+      <c r="U9" s="32"/>
+      <c r="V9" s="32">
         <v>555.32000000000005</v>
       </c>
-      <c r="W9" s="33"/>
-      <c r="X9" s="33">
+      <c r="W9" s="32"/>
+      <c r="X9" s="32">
         <v>547.11</v>
       </c>
-      <c r="Y9" s="33">
+      <c r="Y9" s="32">
         <v>563.53</v>
       </c>
-      <c r="Z9" s="33"/>
-      <c r="AA9" s="33">
+      <c r="Z9" s="32"/>
+      <c r="AA9" s="32">
         <v>723.75</v>
       </c>
-      <c r="AB9" s="33"/>
-      <c r="AC9" s="33">
+      <c r="AB9" s="32"/>
+      <c r="AC9" s="32">
         <v>713.15</v>
       </c>
-      <c r="AD9" s="33">
+      <c r="AD9" s="32">
         <v>734.35</v>
       </c>
       <c r="AE9" s="19"/>
-      <c r="AF9" s="39"/>
+      <c r="AF9" s="35"/>
       <c r="AG9" s="19"/>
       <c r="AH9" s="19"/>
       <c r="AI9" s="19"/>
     </row>
-    <row r="10" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="4">
         <v>2008</v>
       </c>
-      <c r="B10" s="33">
+      <c r="B10" s="32">
         <v>725.3</v>
       </c>
-      <c r="C10" s="33"/>
-      <c r="D10" s="33">
+      <c r="C10" s="32"/>
+      <c r="D10" s="32">
         <v>716.06</v>
       </c>
-      <c r="E10" s="33">
+      <c r="E10" s="32">
         <v>734.55</v>
       </c>
-      <c r="F10" s="33"/>
-      <c r="G10" s="33">
+      <c r="F10" s="32"/>
+      <c r="G10" s="32">
         <v>623.54999999999995</v>
       </c>
-      <c r="H10" s="33"/>
-      <c r="I10" s="33">
+      <c r="H10" s="32"/>
+      <c r="I10" s="32">
         <v>614.01</v>
       </c>
-      <c r="J10" s="33">
+      <c r="J10" s="32">
         <v>633.08000000000004</v>
       </c>
-      <c r="K10" s="33"/>
-      <c r="L10" s="33">
+      <c r="K10" s="32"/>
+      <c r="L10" s="32">
         <v>824.44</v>
       </c>
-      <c r="M10" s="33"/>
-      <c r="N10" s="33">
+      <c r="M10" s="32"/>
+      <c r="N10" s="32">
         <v>811.09</v>
       </c>
-      <c r="O10" s="33">
+      <c r="O10" s="32">
         <v>837.8</v>
       </c>
-      <c r="P10" s="34"/>
-      <c r="Q10" s="33">
+      <c r="P10" s="33"/>
+      <c r="Q10" s="32">
         <v>643.57000000000005</v>
       </c>
-      <c r="R10" s="33"/>
-      <c r="S10" s="33">
+      <c r="R10" s="32"/>
+      <c r="S10" s="32">
         <v>635.37</v>
       </c>
-      <c r="T10" s="33">
+      <c r="T10" s="32">
         <v>651.77</v>
       </c>
-      <c r="U10" s="33"/>
-      <c r="V10" s="33">
+      <c r="U10" s="32"/>
+      <c r="V10" s="32">
         <v>553.28</v>
       </c>
-      <c r="W10" s="33"/>
-      <c r="X10" s="33">
+      <c r="W10" s="32"/>
+      <c r="X10" s="32">
         <v>544.82000000000005</v>
       </c>
-      <c r="Y10" s="33">
+      <c r="Y10" s="32">
         <v>561.74</v>
       </c>
-      <c r="Z10" s="33"/>
-      <c r="AA10" s="33">
+      <c r="Z10" s="32"/>
+      <c r="AA10" s="32">
         <v>731.54</v>
       </c>
-      <c r="AB10" s="33"/>
-      <c r="AC10" s="33">
+      <c r="AB10" s="32"/>
+      <c r="AC10" s="32">
         <v>719.69</v>
       </c>
-      <c r="AD10" s="33">
+      <c r="AD10" s="32">
         <v>743.39</v>
       </c>
       <c r="AE10" s="19"/>
-      <c r="AF10" s="39"/>
+      <c r="AF10" s="35"/>
       <c r="AG10" s="19"/>
       <c r="AH10" s="19"/>
       <c r="AI10" s="19"/>
     </row>
-    <row r="11" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="4">
         <v>2009</v>
       </c>
-      <c r="B11" s="33">
+      <c r="B11" s="32">
         <v>753.72</v>
       </c>
-      <c r="C11" s="33"/>
-      <c r="D11" s="33">
+      <c r="C11" s="32"/>
+      <c r="D11" s="32">
         <v>745</v>
       </c>
-      <c r="E11" s="33">
+      <c r="E11" s="32">
         <v>762.43</v>
       </c>
-      <c r="F11" s="33"/>
-      <c r="G11" s="33">
+      <c r="F11" s="32"/>
+      <c r="G11" s="32">
         <v>652.91</v>
       </c>
-      <c r="H11" s="33"/>
-      <c r="I11" s="33">
+      <c r="H11" s="32"/>
+      <c r="I11" s="32">
         <v>643.71</v>
       </c>
-      <c r="J11" s="33">
+      <c r="J11" s="32">
         <v>662.11</v>
       </c>
-      <c r="K11" s="33"/>
-      <c r="L11" s="33">
+      <c r="K11" s="32"/>
+      <c r="L11" s="32">
         <v>853.58</v>
       </c>
-      <c r="M11" s="33"/>
-      <c r="N11" s="33">
+      <c r="M11" s="32"/>
+      <c r="N11" s="32">
         <v>841.98</v>
       </c>
-      <c r="O11" s="33">
+      <c r="O11" s="32">
         <v>865.17</v>
       </c>
-      <c r="P11" s="34"/>
-      <c r="Q11" s="33">
+      <c r="P11" s="33"/>
+      <c r="Q11" s="32">
         <v>664.65</v>
       </c>
-      <c r="R11" s="33"/>
-      <c r="S11" s="33">
+      <c r="R11" s="32"/>
+      <c r="S11" s="32">
         <v>656.97</v>
       </c>
-      <c r="T11" s="33">
+      <c r="T11" s="32">
         <v>672.34</v>
       </c>
-      <c r="U11" s="33"/>
-      <c r="V11" s="33">
+      <c r="U11" s="32"/>
+      <c r="V11" s="32">
         <v>575.76</v>
       </c>
-      <c r="W11" s="33"/>
-      <c r="X11" s="33">
+      <c r="W11" s="32"/>
+      <c r="X11" s="32">
         <v>567.65</v>
       </c>
-      <c r="Y11" s="33">
+      <c r="Y11" s="32">
         <v>583.87</v>
       </c>
-      <c r="Z11" s="33"/>
-      <c r="AA11" s="33">
+      <c r="Z11" s="32"/>
+      <c r="AA11" s="32">
         <v>752.71</v>
       </c>
-      <c r="AB11" s="33"/>
-      <c r="AC11" s="33">
+      <c r="AB11" s="32"/>
+      <c r="AC11" s="32">
         <v>742.48</v>
       </c>
-      <c r="AD11" s="33">
+      <c r="AD11" s="32">
         <v>762.94</v>
       </c>
       <c r="AE11" s="19"/>
-      <c r="AF11" s="39"/>
+      <c r="AF11" s="35"/>
       <c r="AG11" s="19"/>
       <c r="AH11" s="19"/>
       <c r="AI11" s="19"/>
     </row>
-    <row r="12" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="4">
         <v>2010</v>
       </c>
-      <c r="B12" s="33">
+      <c r="B12" s="32">
         <v>767.25</v>
       </c>
-      <c r="C12" s="33"/>
-      <c r="D12" s="33">
+      <c r="C12" s="32"/>
+      <c r="D12" s="32">
         <v>758.31</v>
       </c>
-      <c r="E12" s="33">
+      <c r="E12" s="32">
         <v>776.18</v>
       </c>
-      <c r="F12" s="33"/>
-      <c r="G12" s="33">
+      <c r="F12" s="32"/>
+      <c r="G12" s="32">
         <v>667.36</v>
       </c>
-      <c r="H12" s="33"/>
-      <c r="I12" s="33">
+      <c r="H12" s="32"/>
+      <c r="I12" s="32">
         <v>657.86</v>
       </c>
-      <c r="J12" s="33">
+      <c r="J12" s="32">
         <v>676.86</v>
       </c>
-      <c r="K12" s="33"/>
-      <c r="L12" s="33">
+      <c r="K12" s="32"/>
+      <c r="L12" s="32">
         <v>866.37</v>
       </c>
-      <c r="M12" s="33"/>
-      <c r="N12" s="33">
+      <c r="M12" s="32"/>
+      <c r="N12" s="32">
         <v>853.89</v>
       </c>
-      <c r="O12" s="33">
+      <c r="O12" s="32">
         <v>878.84</v>
       </c>
-      <c r="P12" s="34"/>
-      <c r="Q12" s="33">
+      <c r="P12" s="33"/>
+      <c r="Q12" s="32">
         <v>668.33</v>
       </c>
-      <c r="R12" s="33"/>
-      <c r="S12" s="33">
+      <c r="R12" s="32"/>
+      <c r="S12" s="32">
         <v>660.55</v>
       </c>
-      <c r="T12" s="33">
+      <c r="T12" s="32">
         <v>676.11</v>
       </c>
-      <c r="U12" s="33"/>
-      <c r="V12" s="33">
+      <c r="U12" s="32"/>
+      <c r="V12" s="32">
         <v>581.33000000000004</v>
       </c>
-      <c r="W12" s="33"/>
-      <c r="X12" s="33">
+      <c r="W12" s="32"/>
+      <c r="X12" s="32">
         <v>573.04999999999995</v>
       </c>
-      <c r="Y12" s="33">
+      <c r="Y12" s="32">
         <v>589.6</v>
       </c>
-      <c r="Z12" s="33"/>
-      <c r="AA12" s="33">
+      <c r="Z12" s="32"/>
+      <c r="AA12" s="32">
         <v>754.68</v>
       </c>
-      <c r="AB12" s="33"/>
-      <c r="AC12" s="33">
+      <c r="AB12" s="32"/>
+      <c r="AC12" s="32">
         <v>743.81</v>
       </c>
-      <c r="AD12" s="33">
+      <c r="AD12" s="32">
         <v>765.54</v>
       </c>
       <c r="AE12" s="19"/>
-      <c r="AF12" s="39"/>
+      <c r="AF12" s="35"/>
       <c r="AG12" s="19"/>
       <c r="AH12" s="19"/>
       <c r="AI12" s="19"/>
     </row>
-    <row r="13" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B13" s="33">
+    <row r="13" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="4">
+        <v>2011</v>
+      </c>
+      <c r="B13" s="32">
         <v>784.26708188183613</v>
       </c>
-      <c r="C13" s="33"/>
-      <c r="D13" s="33">
+      <c r="C13" s="32"/>
+      <c r="D13" s="32">
         <v>774.83054749396979</v>
       </c>
-      <c r="E13" s="33">
+      <c r="E13" s="32">
         <v>793.70361626970248</v>
       </c>
-      <c r="F13" s="33"/>
-      <c r="G13" s="33">
+      <c r="F13" s="32"/>
+      <c r="G13" s="32">
         <v>679.84504143818231</v>
       </c>
-      <c r="H13" s="33"/>
-      <c r="I13" s="33">
+      <c r="H13" s="32"/>
+      <c r="I13" s="32">
         <v>670.28092792693917</v>
       </c>
-      <c r="J13" s="33">
+      <c r="J13" s="32">
         <v>689.40915494942544</v>
       </c>
-      <c r="K13" s="33"/>
-      <c r="L13" s="33">
+      <c r="K13" s="32"/>
+      <c r="L13" s="32">
         <v>886.21544839032845</v>
       </c>
-      <c r="M13" s="33"/>
-      <c r="N13" s="33">
+      <c r="M13" s="32"/>
+      <c r="N13" s="32">
         <v>872.77941642647079</v>
       </c>
-      <c r="O13" s="33">
+      <c r="O13" s="32">
         <v>899.65148035418611</v>
       </c>
-      <c r="P13" s="34"/>
-      <c r="Q13" s="33">
+      <c r="P13" s="33"/>
+      <c r="Q13" s="32">
         <v>662.94766008610065</v>
       </c>
-      <c r="R13" s="33"/>
-      <c r="S13" s="33">
+      <c r="R13" s="32"/>
+      <c r="S13" s="32">
         <v>654.97087700252393</v>
       </c>
-      <c r="T13" s="33">
+      <c r="T13" s="32">
         <v>670.92444316967737</v>
       </c>
-      <c r="U13" s="33"/>
-      <c r="V13" s="33">
+      <c r="U13" s="32"/>
+      <c r="V13" s="32">
         <v>574.67881778375215</v>
       </c>
-      <c r="W13" s="33"/>
-      <c r="X13" s="33">
+      <c r="W13" s="32"/>
+      <c r="X13" s="32">
         <v>566.59419097796797</v>
       </c>
-      <c r="Y13" s="33">
+      <c r="Y13" s="32">
         <v>582.76344458953633</v>
       </c>
-      <c r="Z13" s="33"/>
-      <c r="AA13" s="33">
+      <c r="Z13" s="32"/>
+      <c r="AA13" s="32">
         <v>749.12548469174237</v>
       </c>
-      <c r="AB13" s="33"/>
-      <c r="AC13" s="33">
+      <c r="AB13" s="32"/>
+      <c r="AC13" s="32">
         <v>737.76789216100804</v>
       </c>
-      <c r="AD13" s="35">
+      <c r="AD13" s="34">
         <v>760.48307722247671</v>
       </c>
       <c r="AE13" s="19"/>
-      <c r="AF13" s="39"/>
+      <c r="AF13" s="35"/>
       <c r="AG13" s="19"/>
       <c r="AH13" s="19"/>
       <c r="AI13" s="19"/>
     </row>
-    <row r="14" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B14" s="33">
+    <row r="14" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="4">
+        <v>2012</v>
+      </c>
+      <c r="B14" s="32">
         <v>807.87371181120898</v>
       </c>
-      <c r="C14" s="33"/>
-      <c r="D14" s="33">
+      <c r="C14" s="32"/>
+      <c r="D14" s="32">
         <v>797.83471576193551</v>
       </c>
-      <c r="E14" s="33">
+      <c r="E14" s="32">
         <v>817.91270786048244</v>
       </c>
-      <c r="F14" s="33"/>
-      <c r="G14" s="33">
+      <c r="F14" s="32"/>
+      <c r="G14" s="32">
         <v>708.07726618807385</v>
       </c>
-      <c r="H14" s="33"/>
-      <c r="I14" s="33">
+      <c r="H14" s="32"/>
+      <c r="I14" s="32">
         <v>698.00005152285883</v>
       </c>
-      <c r="J14" s="33">
+      <c r="J14" s="32">
         <v>718.15448085328887</v>
       </c>
-      <c r="K14" s="33"/>
-      <c r="L14" s="33">
+      <c r="K14" s="32"/>
+      <c r="L14" s="32">
         <v>904.65271779423199</v>
       </c>
-      <c r="M14" s="33"/>
-      <c r="N14" s="33">
+      <c r="M14" s="32"/>
+      <c r="N14" s="32">
         <v>891.20512563283023</v>
       </c>
-      <c r="O14" s="33">
+      <c r="O14" s="32">
         <v>918.10030995563375</v>
       </c>
-      <c r="P14" s="34"/>
-      <c r="Q14" s="33">
+      <c r="P14" s="33"/>
+      <c r="Q14" s="32">
         <v>668.76962898276179</v>
       </c>
-      <c r="R14" s="33"/>
-      <c r="S14" s="33">
+      <c r="R14" s="32"/>
+      <c r="S14" s="32">
         <v>660.45920178965775</v>
       </c>
-      <c r="T14" s="33">
+      <c r="T14" s="32">
         <v>677.08005617586582</v>
       </c>
-      <c r="U14" s="33"/>
-      <c r="V14" s="33">
+      <c r="U14" s="32"/>
+      <c r="V14" s="32">
         <v>586.15667730801374</v>
       </c>
-      <c r="W14" s="33"/>
-      <c r="X14" s="33">
+      <c r="W14" s="32"/>
+      <c r="X14" s="32">
         <v>577.81461218780203</v>
       </c>
-      <c r="Y14" s="33">
+      <c r="Y14" s="32">
         <v>594.49874242822546</v>
       </c>
-      <c r="Z14" s="33"/>
-      <c r="AA14" s="33">
+      <c r="Z14" s="32"/>
+      <c r="AA14" s="32">
         <v>748.88470016078691</v>
       </c>
-      <c r="AB14" s="33"/>
-      <c r="AC14" s="33">
+      <c r="AB14" s="32"/>
+      <c r="AC14" s="32">
         <v>737.75258744439486</v>
       </c>
-      <c r="AD14" s="35">
+      <c r="AD14" s="34">
         <v>760.01681287717895</v>
       </c>
       <c r="AE14" s="19"/>
-      <c r="AF14" s="39"/>
+      <c r="AF14" s="35"/>
       <c r="AG14" s="19"/>
       <c r="AH14" s="19"/>
       <c r="AI14" s="19"/>
     </row>
-    <row r="15" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B15" s="33">
+    <row r="15" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="4">
+        <v>2013</v>
+      </c>
+      <c r="B15" s="32">
         <v>822.36768126851246</v>
       </c>
-      <c r="C15" s="33"/>
-      <c r="D15" s="33">
+      <c r="C15" s="32"/>
+      <c r="D15" s="32">
         <v>812.34953091325508</v>
       </c>
-      <c r="E15" s="33">
+      <c r="E15" s="32">
         <v>832.38583162376983</v>
       </c>
-      <c r="F15" s="33"/>
-      <c r="G15" s="33">
+      <c r="F15" s="32"/>
+      <c r="G15" s="32">
         <v>720.33715445966538</v>
       </c>
-      <c r="H15" s="33"/>
-      <c r="I15" s="33">
+      <c r="H15" s="32"/>
+      <c r="I15" s="32">
         <v>708.87726812948176</v>
       </c>
-      <c r="J15" s="33">
+      <c r="J15" s="32">
         <v>731.79704078984901</v>
       </c>
-      <c r="K15" s="33"/>
-      <c r="L15" s="33">
+      <c r="K15" s="32"/>
+      <c r="L15" s="32">
         <v>921.01536372247153</v>
       </c>
-      <c r="M15" s="33"/>
-      <c r="N15" s="33">
+      <c r="M15" s="32"/>
+      <c r="N15" s="32">
         <v>907.89150101106895</v>
       </c>
-      <c r="O15" s="33">
+      <c r="O15" s="32">
         <v>934.13922643387411</v>
       </c>
-      <c r="P15" s="34"/>
-      <c r="Q15" s="33">
+      <c r="P15" s="33"/>
+      <c r="Q15" s="32">
         <v>675.73350967010015</v>
       </c>
-      <c r="R15" s="33"/>
-      <c r="S15" s="33">
+      <c r="R15" s="32"/>
+      <c r="S15" s="32">
         <v>667.50166878656864</v>
       </c>
-      <c r="T15" s="33">
+      <c r="T15" s="32">
         <v>683.96535055363165</v>
       </c>
-      <c r="U15" s="33"/>
-      <c r="V15" s="33">
+      <c r="U15" s="32"/>
+      <c r="V15" s="32">
         <v>591.89577194714082</v>
       </c>
-      <c r="W15" s="33"/>
-      <c r="X15" s="33">
+      <c r="W15" s="32"/>
+      <c r="X15" s="32">
         <v>582.47926715652125</v>
       </c>
-      <c r="Y15" s="33">
+      <c r="Y15" s="32">
         <v>601.31227673776039</v>
       </c>
-      <c r="Z15" s="33"/>
-      <c r="AA15" s="33">
+      <c r="Z15" s="32"/>
+      <c r="AA15" s="32">
         <v>756.79158892562896</v>
       </c>
-      <c r="AB15" s="33"/>
-      <c r="AC15" s="33">
+      <c r="AB15" s="32"/>
+      <c r="AC15" s="32">
         <v>746.00780691132923</v>
       </c>
-      <c r="AD15" s="35">
+      <c r="AD15" s="34">
         <v>767.57537093992869</v>
       </c>
       <c r="AE15" s="19"/>
-      <c r="AF15" s="39"/>
+      <c r="AF15" s="35"/>
       <c r="AG15" s="19"/>
       <c r="AH15" s="19"/>
       <c r="AI15" s="19"/>
     </row>
-    <row r="16" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B16" s="33">
+    <row r="16" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="4">
+        <v>2014</v>
+      </c>
+      <c r="B16" s="32">
         <v>836.02500099185932</v>
       </c>
-      <c r="C16" s="33"/>
-      <c r="D16" s="33">
+      <c r="C16" s="32"/>
+      <c r="D16" s="32">
         <v>825.57940787009909</v>
       </c>
-      <c r="E16" s="33">
+      <c r="E16" s="32">
         <v>846.47059411361954</v>
       </c>
-      <c r="F16" s="33"/>
-      <c r="G16" s="33">
+      <c r="F16" s="32"/>
+      <c r="G16" s="32">
         <v>737.23666776786285</v>
       </c>
-      <c r="H16" s="33"/>
-      <c r="I16" s="33">
+      <c r="H16" s="32"/>
+      <c r="I16" s="32">
         <v>725.72848184140514</v>
       </c>
-      <c r="J16" s="33">
+      <c r="J16" s="32">
         <v>748.74485369432057</v>
       </c>
-      <c r="K16" s="33"/>
-      <c r="L16" s="33">
+      <c r="K16" s="32"/>
+      <c r="L16" s="32">
         <v>932.22741557250254</v>
       </c>
-      <c r="M16" s="33"/>
-      <c r="N16" s="33">
+      <c r="M16" s="32"/>
+      <c r="N16" s="32">
         <v>919.15272185324295</v>
       </c>
-      <c r="O16" s="33">
+      <c r="O16" s="32">
         <v>945.30210929176212</v>
       </c>
-      <c r="P16" s="34"/>
-      <c r="Q16" s="33">
+      <c r="P16" s="33"/>
+      <c r="Q16" s="32">
         <v>677.49189707607763</v>
       </c>
-      <c r="R16" s="33"/>
-      <c r="S16" s="33">
+      <c r="R16" s="32"/>
+      <c r="S16" s="32">
         <v>669.02707282829613</v>
       </c>
-      <c r="T16" s="33">
+      <c r="T16" s="32">
         <v>685.95672132385914</v>
       </c>
-      <c r="U16" s="33"/>
-      <c r="V16" s="33">
+      <c r="U16" s="32"/>
+      <c r="V16" s="32">
         <v>597.43652169194411</v>
       </c>
-      <c r="W16" s="33"/>
-      <c r="X16" s="33">
+      <c r="W16" s="32"/>
+      <c r="X16" s="32">
         <v>588.11060116807232</v>
       </c>
-      <c r="Y16" s="33">
+      <c r="Y16" s="32">
         <v>606.76244221581589</v>
       </c>
-      <c r="Z16" s="33"/>
-      <c r="AA16" s="33">
+      <c r="Z16" s="32"/>
+      <c r="AA16" s="32">
         <v>755.45171440234446</v>
       </c>
-      <c r="AB16" s="33"/>
-      <c r="AC16" s="33">
+      <c r="AB16" s="32"/>
+      <c r="AC16" s="32">
         <v>744.85633861688382</v>
       </c>
-      <c r="AD16" s="35">
+      <c r="AD16" s="34">
         <v>766.04709018780511</v>
       </c>
       <c r="AE16" s="19"/>
-      <c r="AF16" s="39"/>
+      <c r="AF16" s="35"/>
       <c r="AG16" s="19"/>
       <c r="AH16" s="19"/>
       <c r="AI16" s="19"/>
     </row>
-    <row r="17" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B17" s="33">
+    <row r="17" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="4">
+        <v>2015</v>
+      </c>
+      <c r="B17" s="32">
         <v>856.1396784999564</v>
       </c>
-      <c r="C17" s="33"/>
-      <c r="D17" s="33">
+      <c r="C17" s="32"/>
+      <c r="D17" s="32">
         <v>846.37262006281549</v>
       </c>
-      <c r="E17" s="33">
+      <c r="E17" s="32">
         <v>865.90673693709732</v>
       </c>
-      <c r="F17" s="33"/>
-      <c r="G17" s="33">
+      <c r="F17" s="32"/>
+      <c r="G17" s="32">
         <v>761.09424641219027</v>
       </c>
-      <c r="H17" s="33"/>
-      <c r="I17" s="33">
+      <c r="H17" s="32"/>
+      <c r="I17" s="32">
         <v>749.54136612287516</v>
       </c>
-      <c r="J17" s="33">
+      <c r="J17" s="32">
         <v>772.64712670150539</v>
       </c>
-      <c r="K17" s="33"/>
-      <c r="L17" s="33">
+      <c r="K17" s="32"/>
+      <c r="L17" s="32">
         <v>948.42392662665748</v>
       </c>
-      <c r="M17" s="33"/>
-      <c r="N17" s="33">
+      <c r="M17" s="32"/>
+      <c r="N17" s="32">
         <v>935.17139681094829</v>
       </c>
-      <c r="O17" s="33">
+      <c r="O17" s="32">
         <v>961.67645644236666</v>
       </c>
-      <c r="P17" s="34"/>
-      <c r="Q17" s="33">
+      <c r="P17" s="33"/>
+      <c r="Q17" s="32">
         <v>686.55948556532496</v>
       </c>
-      <c r="R17" s="33"/>
-      <c r="S17" s="33">
+      <c r="R17" s="32"/>
+      <c r="S17" s="32">
         <v>678.72704094853248</v>
       </c>
-      <c r="T17" s="33">
+      <c r="T17" s="32">
         <v>694.39193018211745</v>
       </c>
-      <c r="U17" s="33"/>
-      <c r="V17" s="33">
+      <c r="U17" s="32"/>
+      <c r="V17" s="32">
         <v>610.34021364249782</v>
       </c>
-      <c r="W17" s="33"/>
-      <c r="X17" s="33">
+      <c r="W17" s="32"/>
+      <c r="X17" s="32">
         <v>601.07567451714431</v>
       </c>
-      <c r="Y17" s="33">
+      <c r="Y17" s="32">
         <v>619.60475276785132</v>
       </c>
-      <c r="Z17" s="33"/>
-      <c r="AA17" s="33">
+      <c r="Z17" s="32"/>
+      <c r="AA17" s="32">
         <v>760.56449609195295</v>
       </c>
-      <c r="AB17" s="33"/>
-      <c r="AC17" s="33">
+      <c r="AB17" s="32"/>
+      <c r="AC17" s="32">
         <v>749.93696616756677</v>
       </c>
-      <c r="AD17" s="35">
+      <c r="AD17" s="34">
         <v>771.19202601633913</v>
       </c>
       <c r="AE17" s="19"/>
-      <c r="AF17" s="39"/>
+      <c r="AF17" s="35"/>
       <c r="AG17" s="19"/>
       <c r="AH17" s="19"/>
       <c r="AI17" s="19"/>
     </row>
-    <row r="18" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B18" s="33">
+    <row r="18" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="4">
+        <v>2016</v>
+      </c>
+      <c r="B18" s="32">
         <v>876.14214669395051</v>
       </c>
-      <c r="C18" s="33"/>
-      <c r="D18" s="33">
+      <c r="C18" s="32"/>
+      <c r="D18" s="32">
         <v>864.53747941113181</v>
       </c>
-      <c r="E18" s="33">
+      <c r="E18" s="32">
         <v>887.7468139767692</v>
       </c>
-      <c r="F18" s="33"/>
-      <c r="G18" s="33">
+      <c r="F18" s="32"/>
+      <c r="G18" s="32">
         <v>770.875013294528</v>
       </c>
-      <c r="H18" s="33"/>
-      <c r="I18" s="33">
+      <c r="H18" s="32"/>
+      <c r="I18" s="32">
         <v>758.38825706799889</v>
       </c>
-      <c r="J18" s="33">
+      <c r="J18" s="32">
         <v>783.36176952105711</v>
       </c>
-      <c r="K18" s="33"/>
-      <c r="L18" s="33">
+      <c r="K18" s="32"/>
+      <c r="L18" s="32">
         <v>978.62361249978494</v>
       </c>
-      <c r="M18" s="33"/>
-      <c r="N18" s="33">
+      <c r="M18" s="32"/>
+      <c r="N18" s="32">
         <v>962.97776497656002</v>
       </c>
-      <c r="O18" s="33">
+      <c r="O18" s="32">
         <v>994.26946002300986</v>
       </c>
-      <c r="P18" s="34"/>
-      <c r="Q18" s="33">
+      <c r="P18" s="33"/>
+      <c r="Q18" s="32">
         <v>697.56540341874268</v>
       </c>
-      <c r="R18" s="33"/>
-      <c r="S18" s="33">
+      <c r="R18" s="32"/>
+      <c r="S18" s="32">
         <v>688.32601863942978</v>
       </c>
-      <c r="T18" s="33">
+      <c r="T18" s="32">
         <v>706.80478819805558</v>
       </c>
-      <c r="U18" s="33"/>
-      <c r="V18" s="33">
+      <c r="U18" s="32"/>
+      <c r="V18" s="32">
         <v>613.75399147653491</v>
       </c>
-      <c r="W18" s="33"/>
-      <c r="X18" s="33">
+      <c r="W18" s="32"/>
+      <c r="X18" s="32">
         <v>603.81230658280106</v>
       </c>
-      <c r="Y18" s="33">
+      <c r="Y18" s="32">
         <v>623.69567637026876</v>
       </c>
-      <c r="Z18" s="33"/>
-      <c r="AA18" s="33">
+      <c r="Z18" s="32"/>
+      <c r="AA18" s="32">
         <v>779.15892714952622</v>
       </c>
-      <c r="AB18" s="33"/>
-      <c r="AC18" s="33">
+      <c r="AB18" s="32"/>
+      <c r="AC18" s="32">
         <v>766.70204217880303</v>
       </c>
-      <c r="AD18" s="35">
+      <c r="AD18" s="34">
         <v>791.61581212024942</v>
       </c>
       <c r="AE18" s="19"/>
-      <c r="AF18" s="39"/>
+      <c r="AF18" s="35"/>
       <c r="AG18" s="19"/>
       <c r="AH18" s="19"/>
       <c r="AI18" s="19"/>
     </row>
-    <row r="19" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B19" s="33">
+    <row r="19" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="4">
+        <v>2017</v>
+      </c>
+      <c r="B19" s="32">
         <v>903.88304611080844</v>
       </c>
-      <c r="C19" s="33"/>
-      <c r="D19" s="33">
+      <c r="C19" s="32"/>
+      <c r="D19" s="32">
         <v>891.1042694823268</v>
       </c>
-      <c r="E19" s="33">
+      <c r="E19" s="32">
         <v>916.66182273929007</v>
       </c>
-      <c r="F19" s="33"/>
-      <c r="G19" s="33">
+      <c r="F19" s="32"/>
+      <c r="G19" s="32">
         <v>801.90410560953103</v>
       </c>
-      <c r="H19" s="33"/>
-      <c r="I19" s="33">
+      <c r="H19" s="32"/>
+      <c r="I19" s="32">
         <v>788.69547634885123</v>
       </c>
-      <c r="J19" s="33">
+      <c r="J19" s="32">
         <v>815.11273487021083</v>
       </c>
-      <c r="K19" s="33"/>
-      <c r="L19" s="33">
+      <c r="K19" s="32"/>
+      <c r="L19" s="32">
         <v>1001.5404609568513</v>
       </c>
-      <c r="M19" s="33"/>
-      <c r="N19" s="33">
+      <c r="M19" s="32"/>
+      <c r="N19" s="32">
         <v>984.49887377941991</v>
       </c>
-      <c r="O19" s="33">
+      <c r="O19" s="32">
         <v>1018.5820481342828</v>
       </c>
-      <c r="P19" s="34"/>
-      <c r="Q19" s="33">
+      <c r="P19" s="33"/>
+      <c r="Q19" s="32">
         <v>712.27978416926931</v>
       </c>
-      <c r="R19" s="33"/>
-      <c r="S19" s="33">
+      <c r="R19" s="32"/>
+      <c r="S19" s="32">
         <v>702.2098262272043</v>
       </c>
-      <c r="T19" s="33">
+      <c r="T19" s="32">
         <v>722.34974211133431</v>
       </c>
-      <c r="U19" s="33"/>
-      <c r="V19" s="33">
+      <c r="U19" s="32"/>
+      <c r="V19" s="32">
         <v>631.91812892792689</v>
       </c>
-      <c r="W19" s="33"/>
-      <c r="X19" s="33">
+      <c r="W19" s="32"/>
+      <c r="X19" s="32">
         <v>621.50943762715394</v>
       </c>
-      <c r="Y19" s="33">
+      <c r="Y19" s="32">
         <v>642.32682022869983</v>
       </c>
-      <c r="Z19" s="33"/>
-      <c r="AA19" s="33">
+      <c r="Z19" s="32"/>
+      <c r="AA19" s="32">
         <v>789.23598184149421</v>
       </c>
-      <c r="AB19" s="33"/>
-      <c r="AC19" s="33">
+      <c r="AB19" s="32"/>
+      <c r="AC19" s="32">
         <v>775.80683512957</v>
       </c>
-      <c r="AD19" s="35">
+      <c r="AD19" s="34">
         <v>802.66512855341841</v>
       </c>
       <c r="AE19" s="19"/>
-      <c r="AF19" s="39"/>
+      <c r="AF19" s="35"/>
       <c r="AG19" s="20"/>
       <c r="AH19" s="20"/>
     </row>
-    <row r="20" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B20" s="33">
+    <row r="20" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="4">
+        <v>2018</v>
+      </c>
+      <c r="B20" s="32">
         <v>919.93464836901751</v>
       </c>
-      <c r="C20" s="33"/>
-      <c r="D20" s="33">
+      <c r="C20" s="32"/>
+      <c r="D20" s="32">
         <v>907.88163664949059</v>
       </c>
-      <c r="E20" s="33">
+      <c r="E20" s="32">
         <v>931.98766008854443</v>
       </c>
-      <c r="F20" s="33"/>
-      <c r="G20" s="33">
+      <c r="F20" s="32"/>
+      <c r="G20" s="32">
         <v>809.82448320371532</v>
       </c>
-      <c r="H20" s="33"/>
-      <c r="I20" s="33">
+      <c r="H20" s="32"/>
+      <c r="I20" s="32">
         <v>797.29677482363934</v>
       </c>
-      <c r="J20" s="33">
+      <c r="J20" s="32">
         <v>822.3521915837913</v>
       </c>
-      <c r="K20" s="33"/>
-      <c r="L20" s="33">
+      <c r="K20" s="32"/>
+      <c r="L20" s="32">
         <v>1024.6082529114806</v>
       </c>
-      <c r="M20" s="33"/>
-      <c r="N20" s="33">
+      <c r="M20" s="32"/>
+      <c r="N20" s="32">
         <v>1008.916249708678</v>
       </c>
-      <c r="O20" s="33">
+      <c r="O20" s="32">
         <v>1040.300256114283</v>
       </c>
-      <c r="P20" s="34"/>
-      <c r="Q20" s="33">
+      <c r="P20" s="33"/>
+      <c r="Q20" s="32">
         <v>713.12763439461207</v>
       </c>
-      <c r="R20" s="33"/>
-      <c r="S20" s="33">
+      <c r="R20" s="32"/>
+      <c r="S20" s="32">
         <v>703.78421445698984</v>
       </c>
-      <c r="T20" s="33">
+      <c r="T20" s="32">
         <v>722.4710543322343</v>
       </c>
-      <c r="U20" s="33"/>
-      <c r="V20" s="33">
+      <c r="U20" s="32"/>
+      <c r="V20" s="32">
         <v>627.77091721218346</v>
       </c>
-      <c r="W20" s="33"/>
-      <c r="X20" s="33">
+      <c r="W20" s="32"/>
+      <c r="X20" s="32">
         <v>618.05951536716316</v>
       </c>
-      <c r="Y20" s="33">
+      <c r="Y20" s="32">
         <v>637.48231905720377</v>
       </c>
-      <c r="Z20" s="33"/>
-      <c r="AA20" s="33">
+      <c r="Z20" s="32"/>
+      <c r="AA20" s="32">
         <v>794.26996349728097</v>
       </c>
-      <c r="AB20" s="33"/>
-      <c r="AC20" s="33">
+      <c r="AB20" s="32"/>
+      <c r="AC20" s="32">
         <v>782.105619929216</v>
       </c>
-      <c r="AD20" s="35">
+      <c r="AD20" s="34">
         <v>806.43430706534593</v>
       </c>
       <c r="AE20" s="19"/>
-      <c r="AF20" s="39"/>
+      <c r="AF20" s="35"/>
       <c r="AG20" s="20"/>
       <c r="AH20" s="20"/>
     </row>
-    <row r="21" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B21" s="33">
+    <row r="21" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="4">
+        <v>2019</v>
+      </c>
+      <c r="B21" s="32">
         <v>953.93262125466777</v>
       </c>
-      <c r="C21" s="33"/>
-      <c r="D21" s="33">
+      <c r="C21" s="32"/>
+      <c r="D21" s="32">
         <v>940.70620136611717</v>
       </c>
-      <c r="E21" s="33">
+      <c r="E21" s="32">
         <v>967.15904114321836</v>
       </c>
-      <c r="F21" s="33"/>
-      <c r="G21" s="33">
+      <c r="F21" s="32"/>
+      <c r="G21" s="32">
         <v>845.14005138024072</v>
       </c>
-      <c r="H21" s="33"/>
-      <c r="I21" s="33">
+      <c r="H21" s="32"/>
+      <c r="I21" s="32">
         <v>831.24489682263402</v>
       </c>
-      <c r="J21" s="33">
+      <c r="J21" s="32">
         <v>859.03520593784742</v>
       </c>
-      <c r="K21" s="33"/>
-      <c r="L21" s="33">
+      <c r="K21" s="32"/>
+      <c r="L21" s="32">
         <v>1058.5398738509959</v>
       </c>
-      <c r="M21" s="33"/>
-      <c r="N21" s="33">
+      <c r="M21" s="32"/>
+      <c r="N21" s="32">
         <v>1041.8444245947412</v>
       </c>
-      <c r="O21" s="33">
+      <c r="O21" s="32">
         <v>1075.2353231072507</v>
       </c>
-      <c r="P21" s="34"/>
-      <c r="Q21" s="33">
+      <c r="P21" s="33"/>
+      <c r="Q21" s="32">
         <v>724.32241553123868</v>
       </c>
-      <c r="R21" s="33"/>
-      <c r="S21" s="33">
+      <c r="R21" s="32"/>
+      <c r="S21" s="32">
         <v>714.27957582847068</v>
       </c>
-      <c r="T21" s="33">
+      <c r="T21" s="32">
         <v>734.36525523400667</v>
       </c>
-      <c r="U21" s="33"/>
-      <c r="V21" s="33">
+      <c r="U21" s="32"/>
+      <c r="V21" s="32">
         <v>641.71606027353641</v>
       </c>
-      <c r="W21" s="33"/>
-      <c r="X21" s="33">
+      <c r="W21" s="32"/>
+      <c r="X21" s="32">
         <v>631.16544937178412</v>
       </c>
-      <c r="Y21" s="33">
+      <c r="Y21" s="32">
         <v>652.26667117528871</v>
       </c>
-      <c r="Z21" s="33"/>
-      <c r="AA21" s="33">
+      <c r="Z21" s="32"/>
+      <c r="AA21" s="32">
         <v>803.7508533416833</v>
       </c>
-      <c r="AB21" s="33"/>
-      <c r="AC21" s="33">
+      <c r="AB21" s="32"/>
+      <c r="AC21" s="32">
         <v>791.07397463533994</v>
       </c>
-      <c r="AD21" s="35">
+      <c r="AD21" s="34">
         <v>816.42773204802666</v>
       </c>
       <c r="AE21" s="19"/>
-      <c r="AF21" s="39"/>
+      <c r="AF21" s="35"/>
       <c r="AG21" s="20"/>
       <c r="AH21" s="20"/>
     </row>
-    <row r="22" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B22" s="33">
+    <row r="22" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="4">
+        <v>2020</v>
+      </c>
+      <c r="B22" s="32">
         <v>1017.9188141071162</v>
       </c>
-      <c r="C22" s="33"/>
-      <c r="D22" s="33">
+      <c r="C22" s="32"/>
+      <c r="D22" s="32">
         <v>1005.1145175590425</v>
       </c>
-      <c r="E22" s="33">
+      <c r="E22" s="32">
         <v>1030.7231106551899</v>
       </c>
-      <c r="F22" s="33"/>
-      <c r="G22" s="33">
+      <c r="F22" s="32"/>
+      <c r="G22" s="32">
         <v>915.00416482644937</v>
       </c>
-      <c r="H22" s="33"/>
-      <c r="I22" s="33">
+      <c r="H22" s="32"/>
+      <c r="I22" s="32">
         <v>901.047127529779</v>
       </c>
-      <c r="J22" s="33">
+      <c r="J22" s="32">
         <v>928.96120212311973</v>
       </c>
-      <c r="K22" s="33"/>
-      <c r="L22" s="33">
+      <c r="K22" s="32"/>
+      <c r="L22" s="32">
         <v>1114.9763691301148</v>
       </c>
-      <c r="M22" s="33"/>
-      <c r="N22" s="33">
+      <c r="M22" s="32"/>
+      <c r="N22" s="32">
         <v>1098.7699774583891</v>
       </c>
-      <c r="O22" s="33">
+      <c r="O22" s="32">
         <v>1131.1827608018405</v>
       </c>
-      <c r="P22" s="34"/>
-      <c r="Q22" s="33">
+      <c r="P22" s="33"/>
+      <c r="Q22" s="32">
         <v>766.50513110475981</v>
       </c>
-      <c r="R22" s="33"/>
-      <c r="S22" s="33">
+      <c r="R22" s="32"/>
+      <c r="S22" s="32">
         <v>756.86334153542623</v>
       </c>
-      <c r="T22" s="33">
+      <c r="T22" s="32">
         <v>776.14692067409339</v>
       </c>
-      <c r="U22" s="33"/>
-      <c r="V22" s="33">
+      <c r="U22" s="32"/>
+      <c r="V22" s="32">
         <v>689.00916026087032</v>
       </c>
-      <c r="W22" s="33"/>
-      <c r="X22" s="33">
+      <c r="W22" s="32"/>
+      <c r="X22" s="32">
         <v>678.49934301940436</v>
       </c>
-      <c r="Y22" s="33">
+      <c r="Y22" s="32">
         <v>699.51897750233627</v>
       </c>
-      <c r="Z22" s="33"/>
-      <c r="AA22" s="33">
+      <c r="Z22" s="32"/>
+      <c r="AA22" s="32">
         <v>839.59063940520082</v>
       </c>
-      <c r="AB22" s="33"/>
-      <c r="AC22" s="33">
+      <c r="AB22" s="32"/>
+      <c r="AC22" s="32">
         <v>827.38703121866126</v>
       </c>
-      <c r="AD22" s="35">
+      <c r="AD22" s="34">
         <v>851.79424759174037</v>
       </c>
       <c r="AE22" s="19"/>
-      <c r="AF22" s="39"/>
+      <c r="AF22" s="35"/>
       <c r="AG22" s="20"/>
       <c r="AH22" s="20"/>
     </row>
-    <row r="23" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B23" s="33">
+    <row r="23" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="4">
+        <v>2021</v>
+      </c>
+      <c r="B23" s="32">
         <v>1043.586376585853</v>
       </c>
-      <c r="C23" s="33"/>
-      <c r="D23" s="33">
+      <c r="C23" s="32"/>
+      <c r="D23" s="32">
         <v>1030.9476104724811</v>
       </c>
-      <c r="E23" s="33">
+      <c r="E23" s="32">
         <v>1056.225142699225</v>
       </c>
-      <c r="F23" s="33"/>
-      <c r="G23" s="33">
+      <c r="F23" s="32"/>
+      <c r="G23" s="32">
         <v>931.66265390692899</v>
       </c>
-      <c r="H23" s="33"/>
-      <c r="I23" s="33">
+      <c r="H23" s="32"/>
+      <c r="I23" s="32">
         <v>916.77292513120074</v>
       </c>
-      <c r="J23" s="33">
+      <c r="J23" s="32">
         <v>946.55238268265725</v>
       </c>
-      <c r="K23" s="33"/>
-      <c r="L23" s="33">
+      <c r="K23" s="32"/>
+      <c r="L23" s="32">
         <v>1149.8227979717901</v>
       </c>
-      <c r="M23" s="33"/>
-      <c r="N23" s="33">
+      <c r="M23" s="32"/>
+      <c r="N23" s="32">
         <v>1133.8770828833806</v>
       </c>
-      <c r="O23" s="33">
+      <c r="O23" s="32">
         <v>1165.7685130601997</v>
       </c>
-      <c r="P23" s="34"/>
-      <c r="Q23" s="33">
+      <c r="P23" s="33"/>
+      <c r="Q23" s="32">
         <v>757.3195766225258</v>
       </c>
-      <c r="R23" s="33"/>
-      <c r="S23" s="33">
+      <c r="R23" s="32"/>
+      <c r="S23" s="32">
         <v>748.14775796260676</v>
       </c>
-      <c r="T23" s="33">
+      <c r="T23" s="32">
         <v>766.49139528244484</v>
       </c>
-      <c r="U23" s="33"/>
-      <c r="V23" s="33">
+      <c r="U23" s="32"/>
+      <c r="V23" s="32">
         <v>676.09771691358742</v>
       </c>
-      <c r="W23" s="33"/>
-      <c r="X23" s="33">
+      <c r="W23" s="32"/>
+      <c r="X23" s="32">
         <v>665.29239849869134</v>
       </c>
-      <c r="Y23" s="33">
+      <c r="Y23" s="32">
         <v>686.9030353284835</v>
       </c>
-      <c r="Z23" s="33"/>
-      <c r="AA23" s="33">
+      <c r="Z23" s="32"/>
+      <c r="AA23" s="32">
         <v>834.41422204049491</v>
       </c>
-      <c r="AB23" s="33"/>
-      <c r="AC23" s="33">
+      <c r="AB23" s="32"/>
+      <c r="AC23" s="32">
         <v>822.84258554672829</v>
       </c>
-      <c r="AD23" s="35">
+      <c r="AD23" s="34">
         <v>845.98585853426152</v>
       </c>
       <c r="AE23" s="19"/>
-      <c r="AF23" s="39"/>
+      <c r="AF23" s="35"/>
       <c r="AG23" s="20"/>
       <c r="AH23" s="20"/>
     </row>
-    <row r="24" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B24" s="33">
+    <row r="24" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="4">
+        <v>2022</v>
+      </c>
+      <c r="B24" s="32">
         <v>1107.0093030644198</v>
       </c>
-      <c r="C24" s="33"/>
-      <c r="D24" s="33">
+      <c r="C24" s="32"/>
+      <c r="D24" s="32">
         <v>1096.2208536747496</v>
       </c>
-      <c r="E24" s="33">
+      <c r="E24" s="32">
         <v>1117.79775245409</v>
       </c>
-      <c r="F24" s="33"/>
-      <c r="G24" s="33">
+      <c r="F24" s="32"/>
+      <c r="G24" s="32">
         <v>988.35164283998336</v>
       </c>
-      <c r="H24" s="33"/>
-      <c r="I24" s="33">
+      <c r="H24" s="32"/>
+      <c r="I24" s="32">
         <v>977.07872630956479</v>
       </c>
-      <c r="J24" s="33">
+      <c r="J24" s="32">
         <v>999.62455937040193</v>
       </c>
-      <c r="K24" s="33"/>
-      <c r="L24" s="33">
+      <c r="K24" s="32"/>
+      <c r="L24" s="32">
         <v>1219.9796054678864</v>
       </c>
-      <c r="M24" s="33"/>
-      <c r="N24" s="33">
+      <c r="M24" s="32"/>
+      <c r="N24" s="32">
         <v>1205.4647367210953</v>
       </c>
-      <c r="O24" s="33">
+      <c r="O24" s="32">
         <v>1234.4944742146774</v>
       </c>
-      <c r="P24" s="34"/>
-      <c r="Q24" s="33">
+      <c r="P24" s="33"/>
+      <c r="Q24" s="32">
         <v>753.0675531050498</v>
       </c>
-      <c r="R24" s="33"/>
-      <c r="S24" s="33">
+      <c r="R24" s="32"/>
+      <c r="S24" s="32">
         <v>745.72847188758783</v>
       </c>
-      <c r="T24" s="33">
+      <c r="T24" s="32">
         <v>760.40663432251176</v>
       </c>
-      <c r="U24" s="33"/>
-      <c r="V24" s="33">
+      <c r="U24" s="32"/>
+      <c r="V24" s="32">
         <v>672.34805635373584</v>
       </c>
-      <c r="W24" s="33"/>
-      <c r="X24" s="33">
+      <c r="W24" s="32"/>
+      <c r="X24" s="32">
         <v>664.67940565277047</v>
       </c>
-      <c r="Y24" s="33">
+      <c r="Y24" s="32">
         <v>680.01670705470121</v>
       </c>
-      <c r="Z24" s="33"/>
-      <c r="AA24" s="33">
+      <c r="Z24" s="32"/>
+      <c r="AA24" s="32">
         <v>829.91809895773292</v>
       </c>
-      <c r="AB24" s="33"/>
-      <c r="AC24" s="33">
+      <c r="AB24" s="32"/>
+      <c r="AC24" s="32">
         <v>820.04403858576632</v>
       </c>
-      <c r="AD24" s="35">
+      <c r="AD24" s="34">
         <v>839.79215932969953</v>
       </c>
       <c r="AE24" s="19"/>
-      <c r="AF24" s="39"/>
+      <c r="AF24" s="35"/>
       <c r="AG24" s="20"/>
       <c r="AH24" s="20"/>
     </row>
-    <row r="25" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B25" s="33">
+    <row r="25" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="4">
+        <v>2023</v>
+      </c>
+      <c r="B25" s="32">
         <v>1152.2675196057019</v>
       </c>
-      <c r="C25" s="33"/>
-      <c r="D25" s="33">
+      <c r="C25" s="32"/>
+      <c r="D25" s="32">
         <v>1138.7517121483177</v>
       </c>
-      <c r="E25" s="33">
+      <c r="E25" s="32">
         <v>1165.7833270630861</v>
       </c>
-      <c r="F25" s="33"/>
-      <c r="G25" s="33">
+      <c r="F25" s="32"/>
+      <c r="G25" s="32">
         <v>1036.9180557317318</v>
       </c>
-      <c r="H25" s="33"/>
-      <c r="I25" s="33">
+      <c r="H25" s="32"/>
+      <c r="I25" s="32">
         <v>1022.2931247917825</v>
       </c>
-      <c r="J25" s="33">
+      <c r="J25" s="32">
         <v>1051.5429866716811</v>
       </c>
-      <c r="K25" s="33"/>
-      <c r="L25" s="33">
+      <c r="K25" s="32"/>
+      <c r="L25" s="32">
         <v>1261.409619539756</v>
       </c>
-      <c r="M25" s="33"/>
-      <c r="N25" s="33">
+      <c r="M25" s="32"/>
+      <c r="N25" s="32">
         <v>1243.244571983729</v>
       </c>
-      <c r="O25" s="33">
+      <c r="O25" s="32">
         <v>1279.5746670957831</v>
       </c>
-      <c r="P25" s="34"/>
-      <c r="Q25" s="33">
+      <c r="P25" s="33"/>
+      <c r="Q25" s="32">
         <v>750.17416640995384</v>
       </c>
-      <c r="R25" s="33"/>
-      <c r="S25" s="33">
+      <c r="R25" s="32"/>
+      <c r="S25" s="32">
         <v>741.37481259655328</v>
       </c>
-      <c r="T25" s="33">
+      <c r="T25" s="32">
         <v>758.9735202233544</v>
       </c>
-      <c r="U25" s="33"/>
-      <c r="V25" s="33">
+      <c r="U25" s="32"/>
+      <c r="V25" s="32">
         <v>675.0768592003476</v>
       </c>
-      <c r="W25" s="33"/>
-      <c r="X25" s="33">
+      <c r="W25" s="32"/>
+      <c r="X25" s="32">
         <v>665.55541978631811</v>
       </c>
-      <c r="Y25" s="33">
+      <c r="Y25" s="32">
         <v>684.59829861437709</v>
       </c>
-      <c r="Z25" s="33"/>
-      <c r="AA25" s="33">
+      <c r="Z25" s="32"/>
+      <c r="AA25" s="32">
         <v>821.23022105452662</v>
       </c>
-      <c r="AB25" s="33"/>
-      <c r="AC25" s="33">
+      <c r="AB25" s="32"/>
+      <c r="AC25" s="32">
         <v>809.40401821857154</v>
       </c>
-      <c r="AD25" s="35">
+      <c r="AD25" s="34">
         <v>833.05642389048171</v>
       </c>
       <c r="AE25" s="19"/>
-      <c r="AF25" s="39"/>
+      <c r="AF25" s="35"/>
       <c r="AG25" s="20"/>
       <c r="AH25" s="20"/>
     </row>
-    <row r="26" spans="1:35" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A26" s="21">
+    <row r="26" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="4">
         <v>2024</v>
       </c>
-      <c r="B26" s="36">
+      <c r="B26" s="32">
         <v>1205.4088110779262</v>
       </c>
-      <c r="C26" s="36"/>
-      <c r="D26" s="36">
+      <c r="C26" s="32"/>
+      <c r="D26" s="32">
         <v>1192.1575477257504</v>
       </c>
-      <c r="E26" s="36">
+      <c r="E26" s="32">
         <v>1218.660074430102</v>
       </c>
-      <c r="F26" s="36"/>
-      <c r="G26" s="36">
+      <c r="F26" s="32"/>
+      <c r="G26" s="32">
         <v>1088.1857028901256</v>
       </c>
-      <c r="H26" s="36"/>
-      <c r="I26" s="36">
+      <c r="H26" s="32"/>
+      <c r="I26" s="32">
         <v>1074.0215211143907</v>
       </c>
-      <c r="J26" s="36">
+      <c r="J26" s="32">
         <v>1102.3498846658606</v>
       </c>
-      <c r="K26" s="36"/>
-      <c r="L26" s="36">
+      <c r="K26" s="32"/>
+      <c r="L26" s="32">
         <v>1315.7441094259043</v>
       </c>
-      <c r="M26" s="36"/>
-      <c r="N26" s="36">
+      <c r="M26" s="32"/>
+      <c r="N26" s="32">
         <v>1298.582236463375</v>
       </c>
-      <c r="O26" s="36">
+      <c r="O26" s="32">
         <v>1332.9059823884336</v>
       </c>
-      <c r="P26" s="37"/>
-      <c r="Q26" s="36">
+      <c r="P26" s="33"/>
+      <c r="Q26" s="32">
         <v>766.79949814117276</v>
       </c>
-      <c r="R26" s="36"/>
-      <c r="S26" s="36">
+      <c r="R26" s="32"/>
+      <c r="S26" s="32">
         <v>758.36994130136725</v>
       </c>
-      <c r="T26" s="36">
+      <c r="T26" s="32">
         <v>775.22905498097828</v>
       </c>
-      <c r="U26" s="36"/>
-      <c r="V26" s="36">
+      <c r="U26" s="32"/>
+      <c r="V26" s="32">
         <v>692.23009089703248</v>
       </c>
-      <c r="W26" s="36"/>
-      <c r="X26" s="36">
+      <c r="W26" s="32"/>
+      <c r="X26" s="32">
         <v>683.21979714656425</v>
       </c>
-      <c r="Y26" s="36">
+      <c r="Y26" s="32">
         <v>701.24038464750072</v>
       </c>
-      <c r="Z26" s="36"/>
-      <c r="AA26" s="36">
+      <c r="Z26" s="32"/>
+      <c r="AA26" s="32">
         <v>836.98734696304609</v>
       </c>
-      <c r="AB26" s="36"/>
-      <c r="AC26" s="36">
+      <c r="AB26" s="32"/>
+      <c r="AC26" s="32">
         <v>826.07012497670394</v>
       </c>
-      <c r="AD26" s="38">
+      <c r="AD26" s="34">
         <v>847.90456894938825</v>
       </c>
       <c r="AE26" s="19"/>
-      <c r="AF26" s="39"/>
+      <c r="AF26" s="35"/>
       <c r="AG26" s="20"/>
       <c r="AH26" s="20"/>
     </row>
-    <row r="27" spans="1:35" x14ac:dyDescent="0.35">
-[...42 lines deleted...]
-      <c r="O28" s="24"/>
+    <row r="27" spans="1:35" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="21">
+        <v>2025</v>
+      </c>
+      <c r="B27" s="40">
+        <v>1242.7070662129536</v>
+      </c>
+      <c r="C27" s="39"/>
+      <c r="D27" s="40">
+        <v>1230.2429999395335</v>
+      </c>
+      <c r="E27" s="40">
+        <v>1255.1711324863736</v>
+      </c>
+      <c r="F27" s="39"/>
+      <c r="G27" s="40">
+        <v>1113.4994695037196</v>
+      </c>
+      <c r="H27" s="39"/>
+      <c r="I27" s="40">
+        <v>1100.2231914304668</v>
+      </c>
+      <c r="J27" s="40">
+        <v>1126.7757475769724</v>
+      </c>
+      <c r="K27" s="40"/>
+      <c r="L27" s="40">
+        <v>1364.054564859418</v>
+      </c>
+      <c r="M27" s="39"/>
+      <c r="N27" s="40">
+        <v>1347.5666971392243</v>
+      </c>
+      <c r="O27" s="40">
+        <v>1380.5424325796116</v>
+      </c>
+      <c r="P27" s="38"/>
+      <c r="Q27" s="38">
+        <v>771.86774298939429</v>
+      </c>
+      <c r="R27" s="37"/>
+      <c r="S27" s="38">
+        <v>764.126086918949</v>
+      </c>
+      <c r="T27" s="38">
+        <v>779.60939905983957</v>
+      </c>
+      <c r="U27" s="37"/>
+      <c r="V27" s="38">
+        <v>691.6145773314995</v>
+      </c>
+      <c r="W27" s="37"/>
+      <c r="X27" s="38">
+        <v>683.36844188227428</v>
+      </c>
+      <c r="Y27" s="38">
+        <v>699.86071278072473</v>
+      </c>
+      <c r="Z27" s="38"/>
+      <c r="AA27" s="38">
+        <v>847.23886016112942</v>
+      </c>
+      <c r="AB27" s="37"/>
+      <c r="AC27" s="38">
+        <v>836.99794853367985</v>
+      </c>
+      <c r="AD27" s="38">
+        <v>857.479771788579</v>
+      </c>
+    </row>
+    <row r="28" spans="1:35" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A28" s="22"/>
+      <c r="B28" s="23"/>
+      <c r="C28" s="20"/>
+      <c r="D28" s="20"/>
+      <c r="E28" s="20"/>
+      <c r="F28" s="20"/>
+      <c r="G28" s="23"/>
+      <c r="H28" s="20"/>
+      <c r="I28" s="23"/>
+      <c r="J28" s="23"/>
+      <c r="K28" s="23"/>
+      <c r="L28" s="23"/>
+      <c r="M28" s="20"/>
+      <c r="N28" s="23"/>
+      <c r="O28" s="23"/>
+      <c r="P28" s="23"/>
+      <c r="Q28" s="23"/>
+      <c r="R28" s="20"/>
+      <c r="S28" s="20"/>
+      <c r="T28" s="20"/>
+      <c r="U28" s="20"/>
       <c r="V28" s="23"/>
+      <c r="W28" s="20"/>
       <c r="X28" s="23"/>
       <c r="Y28" s="23"/>
       <c r="Z28" s="23"/>
       <c r="AA28" s="23"/>
-      <c r="AB28" s="24"/>
-[...3 lines deleted...]
-      <c r="A29" s="26" t="s">
+      <c r="AB28" s="4"/>
+      <c r="AD28" s="19"/>
+      <c r="AE28" s="19"/>
+    </row>
+    <row r="29" spans="1:35" x14ac:dyDescent="0.3">
+      <c r="A29" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H29" s="24"/>
+      <c r="I29" s="24"/>
+      <c r="J29" s="24"/>
+      <c r="K29" s="24"/>
+      <c r="L29" s="24"/>
+      <c r="M29" s="24"/>
+      <c r="N29" s="24"/>
+      <c r="O29" s="24"/>
+      <c r="V29" s="23"/>
+      <c r="X29" s="23"/>
+      <c r="Y29" s="23"/>
+      <c r="Z29" s="23"/>
+      <c r="AA29" s="23"/>
+      <c r="AB29" s="24"/>
+      <c r="AC29" s="24"/>
+    </row>
+    <row r="30" spans="1:35" s="36" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="31" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B31" s="28"/>
+      <c r="C31" s="28"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="28"/>
+      <c r="G31" s="28"/>
+      <c r="H31" s="28"/>
+      <c r="I31" s="28"/>
+      <c r="J31" s="28"/>
+      <c r="K31" s="28"/>
+      <c r="L31" s="28"/>
+      <c r="M31" s="28"/>
+      <c r="N31" s="28"/>
+      <c r="O31" s="28"/>
+      <c r="P31" s="28"/>
+      <c r="Q31" s="19"/>
+      <c r="R31" s="29"/>
+    </row>
+    <row r="32" spans="1:35" s="30" customFormat="1" ht="14.25" x14ac:dyDescent="0.3">
+      <c r="A32" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="B29" s="26"/>
-[...35 lines deleted...]
-      <c r="A32" s="26" t="s">
+    </row>
+    <row r="33" spans="1:29" s="19" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A33" s="25" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="26" t="s">
+      <c r="B33" s="28"/>
+      <c r="C33" s="28"/>
+      <c r="D33" s="28"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="28"/>
+      <c r="G33" s="28"/>
+      <c r="H33" s="28"/>
+      <c r="I33" s="28"/>
+      <c r="J33" s="28"/>
+      <c r="K33" s="28"/>
+      <c r="L33" s="28"/>
+      <c r="M33" s="28"/>
+      <c r="N33" s="28"/>
+      <c r="O33" s="28"/>
+    </row>
+    <row r="34" spans="1:29" s="19" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A34" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="29"/>
-[...52 lines deleted...]
-    <row r="36" spans="1:29" x14ac:dyDescent="0.35">
+      <c r="B34" s="28"/>
+      <c r="C34" s="28"/>
+      <c r="D34" s="28"/>
+      <c r="E34" s="28"/>
+      <c r="F34" s="28"/>
+      <c r="G34" s="28"/>
+      <c r="H34" s="28"/>
+      <c r="I34" s="28"/>
+      <c r="J34" s="28"/>
+      <c r="K34" s="28"/>
+      <c r="L34" s="28"/>
+      <c r="M34" s="28"/>
+      <c r="N34" s="28"/>
+      <c r="O34" s="28"/>
+    </row>
+    <row r="35" spans="1:29" s="19" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A35" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="B35" s="28"/>
+      <c r="C35" s="28"/>
+      <c r="D35" s="28"/>
+      <c r="E35" s="28"/>
+      <c r="F35" s="28"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="28"/>
+      <c r="I35" s="28"/>
+      <c r="J35" s="28"/>
+      <c r="K35" s="28"/>
+      <c r="L35" s="28"/>
+      <c r="M35" s="28"/>
+      <c r="N35" s="28"/>
+      <c r="O35" s="28"/>
+    </row>
+    <row r="36" spans="1:29" x14ac:dyDescent="0.3">
       <c r="H36" s="24"/>
       <c r="I36" s="24"/>
       <c r="J36" s="24"/>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="24"/>
       <c r="N36" s="24"/>
       <c r="O36" s="24"/>
       <c r="V36" s="23"/>
       <c r="X36" s="23"/>
       <c r="Y36" s="23"/>
       <c r="Z36" s="23"/>
       <c r="AA36" s="23"/>
       <c r="AB36" s="24"/>
       <c r="AC36" s="24"/>
     </row>
-    <row r="37" spans="1:29" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:29" x14ac:dyDescent="0.3">
       <c r="H37" s="24"/>
       <c r="I37" s="24"/>
       <c r="J37" s="24"/>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="24"/>
       <c r="N37" s="24"/>
       <c r="O37" s="24"/>
       <c r="V37" s="23"/>
       <c r="X37" s="23"/>
       <c r="Y37" s="23"/>
       <c r="Z37" s="23"/>
       <c r="AA37" s="23"/>
       <c r="AB37" s="24"/>
       <c r="AC37" s="24"/>
     </row>
-    <row r="38" spans="1:29" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:29" x14ac:dyDescent="0.3">
       <c r="H38" s="24"/>
       <c r="I38" s="24"/>
       <c r="J38" s="24"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="24"/>
       <c r="N38" s="24"/>
       <c r="O38" s="24"/>
       <c r="V38" s="23"/>
       <c r="X38" s="23"/>
       <c r="Y38" s="23"/>
       <c r="Z38" s="23"/>
       <c r="AA38" s="23"/>
       <c r="AB38" s="24"/>
       <c r="AC38" s="24"/>
     </row>
-    <row r="39" spans="1:29" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:29" x14ac:dyDescent="0.3">
       <c r="H39" s="24"/>
       <c r="I39" s="24"/>
       <c r="J39" s="24"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="24"/>
       <c r="N39" s="24"/>
       <c r="O39" s="24"/>
       <c r="V39" s="23"/>
       <c r="X39" s="23"/>
       <c r="Y39" s="23"/>
       <c r="Z39" s="23"/>
       <c r="AA39" s="23"/>
       <c r="AB39" s="24"/>
       <c r="AC39" s="24"/>
     </row>
-    <row r="40" spans="1:29" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:29" x14ac:dyDescent="0.3">
       <c r="H40" s="24"/>
       <c r="I40" s="24"/>
       <c r="J40" s="24"/>
       <c r="K40" s="24"/>
       <c r="L40" s="24"/>
       <c r="M40" s="24"/>
       <c r="N40" s="24"/>
       <c r="O40" s="24"/>
       <c r="V40" s="23"/>
       <c r="X40" s="23"/>
       <c r="Y40" s="23"/>
       <c r="Z40" s="23"/>
       <c r="AA40" s="23"/>
       <c r="AB40" s="24"/>
       <c r="AC40" s="24"/>
     </row>
-    <row r="41" spans="1:29" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:29" x14ac:dyDescent="0.3">
       <c r="H41" s="24"/>
       <c r="I41" s="24"/>
       <c r="J41" s="24"/>
       <c r="K41" s="24"/>
       <c r="V41" s="23"/>
       <c r="X41" s="23"/>
       <c r="Y41" s="23"/>
       <c r="Z41" s="23"/>
       <c r="AA41" s="23"/>
     </row>
-    <row r="42" spans="1:29" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:29" x14ac:dyDescent="0.3">
       <c r="AA42" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="V3:Y3"/>
-[...5 lines deleted...]
-    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="A3:A6"/>
+    <mergeCell ref="B3:F3"/>
+    <mergeCell ref="G3:J3"/>
+    <mergeCell ref="G4:H5"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="D4:E4"/>
     <mergeCell ref="L3:O3"/>
     <mergeCell ref="B6:O6"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="Q3:T3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="Q4:R5"/>
     <mergeCell ref="B4:C5"/>
-    <mergeCell ref="A3:A6"/>
-[...4 lines deleted...]
-    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="V4:W5"/>
+    <mergeCell ref="Q6:AD6"/>
+    <mergeCell ref="AC4:AD4"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="AA4:AB5"/>
+    <mergeCell ref="X4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100541150FC64815F4AB845E30238A03419" ma:contentTypeVersion="5" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="661ac6bb6e86b5c56f233cefd5288d47">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="0f9103e8-c72b-40ae-aeb5-b2f57af615a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d3de63d769e1a8818bd1f18a81a65f6c" ns3:_="">
     <xsd:import namespace="0f9103e8-c72b-40ae-aeb5-b2f57af615a2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0f9103e8-c72b-40ae-aeb5-b2f57af615a2" elementFormDefault="qualified">
@@ -3868,110 +3729,110 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3508BC7D-5E6D-4096-A969-3B773AEF22AF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{952D7282-48B8-43F3-A6C2-91890E2F656B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="0f9103e8-c72b-40ae-aeb5-b2f57af615a2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1A54A94-6A3B-4E80-BDA5-6991324C358F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0f9103e8-c72b-40ae-aeb5-b2f57af615a2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Informations</vt:lpstr>
-      <vt:lpstr>Rémunération_hebdo_2005-2024</vt:lpstr>
+      <vt:lpstr>Rémunération_hebdo_2005-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Pascale Bergeron</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100541150FC64815F4AB845E30238A03419</vt:lpwstr>
   </property>
 </Properties>