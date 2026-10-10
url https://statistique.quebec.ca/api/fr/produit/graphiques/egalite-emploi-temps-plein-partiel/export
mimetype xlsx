--- v0 (2026-02-26)
+++ v1 (2026-10-10)
@@ -1,90 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Statad\proaff\Entrepot\BDSO pilotage\Avis de transfert\2025-10-xx_Vitrine Égalité\2-Travail_MAJnovembre\Indic_2.5_MAJ\Fichier de téléchargement\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\DSQ_270A\K9A\Commun\41. Traitement de données\Phase 1 - Pages indicateur\2-Travail\2.5-Emploi à temps plein et à temps partiel\MAJ202608\3.Intégration\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DAAE4FD8-5F19-4E61-8C88-DD587CE3ACFD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{65C876B3-56A8-4895-8034-C0A11316EB25}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DBC80A93-821E-4801-BF77-015972A041F3}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{DBC80A93-821E-4801-BF77-015972A041F3}"/>
   </bookViews>
   <sheets>
     <sheet name="Informations" sheetId="2" r:id="rId1"/>
-    <sheet name="Régime_travail_2005-2024" sheetId="1" r:id="rId2"/>
+    <sheet name="Régime_travail_2005-2025" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="27">
   <si>
     <t>Emploi à temps plein</t>
   </si>
   <si>
     <t>Emploi à temps partiel</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Années</t>
   </si>
   <si>
     <t>Taux</t>
   </si>
   <si>
     <t>IC à 95 %</t>
   </si>
   <si>
     <t>Borne inf.</t>
   </si>
   <si>
@@ -124,316 +123,131 @@
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Source </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <t>Institut de la statistique du Québec</t>
   </si>
   <si>
     <t>Vitrine statistique sur l'égalité entre les femmes et les hommes (quebec.ca)</t>
   </si>
   <si>
     <t>Thème : Travail</t>
   </si>
   <si>
-    <t>Dernière mise à jour : octobre 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Sujet : Régime de travail</t>
   </si>
   <si>
     <t>Indicateur :  Emploi à temps plein et à temps partiel</t>
   </si>
   <si>
     <t>URL: https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/travail/emploi-temps-plein-temps-partiel?onglet=ensemble-de-la-population</t>
   </si>
   <si>
-    <r>
-[...22 lines deleted...]
-  <si>
     <t>Femmes+</t>
   </si>
   <si>
     <t>Hommes+</t>
-  </si>
-[...180 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Statistique Canada, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Enquête sur la population active</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>. Adaptation par l’Institut de la statistique du Québec.</t>
     </r>
   </si>
   <si>
     <t>IC : Intervalle de confiance.</t>
   </si>
   <si>
-    <t>r : Données révisées.</t>
-[...1 lines deleted...]
-  <si>
     <t>Chaque année, la proportion des femmes en emploi qui occupent un emploi à temps plein est significativement inférieure à celle des hommes, au seuil de 0,05. On observe l’inverse pour l’emploi à temps partiel.</t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
+  </si>
+  <si>
+    <r>
+      <t>Proportion de la population en emploi, selon le régime de travail et le genre</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, Québec, 2005-2025</t>
+    </r>
+  </si>
+  <si>
+    <t>Dernière mise à jour : septembre 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -456,95 +270,89 @@
       <sz val="10"/>
       <color theme="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
-[...4 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <strike/>
       <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -568,67 +376,58 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -644,110 +443,112 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Lien hypertexte 2" xfId="3" xr:uid="{15E99A94-2C1F-493B-842D-FBD82BDCF76E}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{0335E1D9-C038-40DA-9FB7-BE7DD3B4857F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -863,76 +664,124 @@
             <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="fr-CA" sz="1100">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fr-CA" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>L’emploi à temps plein se compose des personnes qui travaillent habituellement 30 heures ou plus par semaine à leur emploi principal ou à leur seul emploi. </a:t>
+            <a:t>L’emploi à </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>temps plein </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>se compose des personnes qui travaillent habituellement 30 heures ou plus par semaine à leur emploi principal ou à leur seul emploi. </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="fr-CA" sz="1100">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fr-CA" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>L’emploi à temps partiel se compose des personnes qui travaillent habituellement moins de 30 heures par semaine à leur emploi principal ou à leur seul emploi.</a:t>
+            <a:t>L’emploi à </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>temps partiel </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>se compose des personnes qui travaillent habituellement moins de 30 heures par semaine à leur emploi principal ou à leur seul emploi.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="fr-CA" sz="1100">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fr-CA" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Univers</a:t>
@@ -1608,395 +1457,397 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/travail/emploi-temps-plein-temps-partiel?onglet=ensemble-de-la-population" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2624DF72-41A6-4516-B74F-52E632B43A40}">
   <dimension ref="B1:C8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="1.7109375" style="10" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="11.42578125" style="10"/>
+    <col min="1" max="1" width="1.6640625" style="10" customWidth="1"/>
+    <col min="2" max="2" width="90.6640625" style="10" customWidth="1"/>
+    <col min="3" max="16384" width="11.44140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:3" x14ac:dyDescent="0.3">
+    <row r="1" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B1" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C1" s="9"/>
     </row>
-    <row r="2" spans="2:3" x14ac:dyDescent="0.3">
+    <row r="2" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B2" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="9"/>
     </row>
-    <row r="3" spans="2:3" x14ac:dyDescent="0.3">
+    <row r="3" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B3" s="12" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C3" s="9"/>
     </row>
-    <row r="4" spans="2:3" x14ac:dyDescent="0.3">
+    <row r="4" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B4" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="13"/>
     </row>
-    <row r="5" spans="2:3" x14ac:dyDescent="0.3">
+    <row r="5" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B5" s="9" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C5" s="13"/>
     </row>
-    <row r="6" spans="2:3" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B6" s="9"/>
       <c r="C6" s="13"/>
     </row>
-    <row r="7" spans="2:3" ht="15.75" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="7" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B7" s="33" t="s">
+        <v>18</v>
       </c>
       <c r="C7" s="9"/>
     </row>
-    <row r="8" spans="2:3" x14ac:dyDescent="0.3">
+    <row r="8" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B8" s="14" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="C8" s="9"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId1" display="https://statistique.quebec.ca/vitrine/egalite" xr:uid="{D71DF475-89DB-40C4-8A51-3B77CCFCDCFF}"/>
     <hyperlink ref="B7" r:id="rId2" xr:uid="{8EF83B68-BEA7-42CC-A337-3EF1C0B1639E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D50B72D4-BF23-46AF-B85C-0190CD7901A2}">
   <dimension ref="A2:AE45"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="I18" sqref="I18"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="11.42578125" style="2"/>
-[...26 lines deleted...]
-    <col min="32" max="16384" width="11.42578125" style="2"/>
+    <col min="1" max="2" width="11.44140625" style="2"/>
+    <col min="3" max="3" width="3.109375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="9.5546875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="14.109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="3.109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="3.109375" style="2" customWidth="1"/>
+    <col min="9" max="9" width="9.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="11.44140625" style="2"/>
+    <col min="11" max="11" width="3.109375" style="2" customWidth="1"/>
+    <col min="12" max="12" width="11.44140625" style="2"/>
+    <col min="13" max="13" width="3.109375" style="2" customWidth="1"/>
+    <col min="14" max="14" width="11.44140625" style="2" customWidth="1"/>
+    <col min="15" max="15" width="10.109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="3.5546875" style="2" customWidth="1"/>
+    <col min="17" max="17" width="11.44140625" style="2"/>
+    <col min="18" max="18" width="3.109375" style="2" customWidth="1"/>
+    <col min="19" max="20" width="11.44140625" style="2"/>
+    <col min="21" max="21" width="3.109375" style="2" customWidth="1"/>
+    <col min="22" max="22" width="11.44140625" style="2"/>
+    <col min="23" max="23" width="3.109375" style="2" customWidth="1"/>
+    <col min="24" max="25" width="11.44140625" style="2"/>
+    <col min="26" max="26" width="3.109375" style="2" customWidth="1"/>
+    <col min="27" max="27" width="11.44140625" style="2"/>
+    <col min="28" max="28" width="3.109375" style="2" customWidth="1"/>
+    <col min="29" max="30" width="11.44140625" style="2"/>
+    <col min="31" max="31" width="3.109375" style="2" customWidth="1"/>
+    <col min="32" max="16384" width="11.44140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="47" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="44"/>
+      <c r="O3" s="44"/>
+      <c r="P3" s="22"/>
+      <c r="Q3" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="R3" s="44"/>
+      <c r="S3" s="44"/>
+      <c r="T3" s="44"/>
+      <c r="U3" s="44"/>
+      <c r="V3" s="44"/>
+      <c r="W3" s="44"/>
+      <c r="X3" s="44"/>
+      <c r="Y3" s="44"/>
+      <c r="Z3" s="44"/>
+      <c r="AA3" s="44"/>
+      <c r="AB3" s="44"/>
+      <c r="AC3" s="44"/>
+      <c r="AD3" s="44"/>
+      <c r="AE3" s="44"/>
+    </row>
+    <row r="4" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="48"/>
+      <c r="B4" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="23"/>
+      <c r="L4" s="39" t="s">
         <v>20</v>
       </c>
-    </row>
-[...41 lines deleted...]
-      <c r="B4" s="45" t="s">
+      <c r="M4" s="39"/>
+      <c r="N4" s="39"/>
+      <c r="O4" s="39"/>
+      <c r="P4" s="24"/>
+      <c r="Q4" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="45"/>
-[...22 lines deleted...]
-      <c r="T4" s="45"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
       <c r="U4" s="23"/>
-      <c r="V4" s="45" t="s">
-[...4 lines deleted...]
-      <c r="Y4" s="45"/>
+      <c r="V4" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="39"/>
       <c r="Z4" s="23"/>
-      <c r="AA4" s="45" t="s">
-[...4 lines deleted...]
-      <c r="AD4" s="45"/>
+      <c r="AA4" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="39"/>
       <c r="AE4" s="23"/>
     </row>
-    <row r="5" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B5" s="42" t="s">
+    <row r="5" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="48"/>
+      <c r="B5" s="50" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15"/>
-      <c r="D5" s="37" t="s">
+      <c r="D5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="37"/>
+      <c r="E5" s="45"/>
       <c r="F5" s="18"/>
-      <c r="G5" s="42" t="s">
+      <c r="G5" s="50" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="15"/>
-      <c r="I5" s="37" t="s">
+      <c r="I5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="J5" s="37"/>
+      <c r="J5" s="45"/>
       <c r="K5" s="18"/>
-      <c r="L5" s="42" t="s">
+      <c r="L5" s="50" t="s">
         <v>5</v>
       </c>
       <c r="M5" s="17"/>
-      <c r="N5" s="44" t="s">
+      <c r="N5" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="O5" s="37"/>
+      <c r="O5" s="45"/>
       <c r="P5" s="18"/>
-      <c r="Q5" s="50" t="s">
+      <c r="Q5" s="40" t="s">
         <v>5</v>
       </c>
       <c r="R5" s="18"/>
-      <c r="S5" s="48" t="s">
+      <c r="S5" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="T5" s="51"/>
+      <c r="T5" s="43"/>
       <c r="U5" s="18"/>
-      <c r="V5" s="50" t="s">
+      <c r="V5" s="40" t="s">
         <v>5</v>
       </c>
       <c r="W5" s="18"/>
-      <c r="X5" s="48" t="s">
+      <c r="X5" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="Y5" s="51"/>
+      <c r="Y5" s="43"/>
       <c r="Z5" s="18"/>
-      <c r="AA5" s="50" t="s">
+      <c r="AA5" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AB5" s="18"/>
-      <c r="AC5" s="48" t="s">
+      <c r="AC5" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="AD5" s="48"/>
+      <c r="AD5" s="42"/>
       <c r="AE5" s="18"/>
     </row>
-    <row r="6" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="43"/>
+    <row r="6" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="48"/>
+      <c r="B6" s="41"/>
       <c r="C6" s="16"/>
       <c r="D6" s="25" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="16"/>
-      <c r="G6" s="43"/>
+      <c r="G6" s="41"/>
       <c r="H6" s="16"/>
       <c r="I6" s="25" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="K6" s="16"/>
-      <c r="L6" s="43"/>
+      <c r="L6" s="41"/>
       <c r="M6" s="15"/>
       <c r="N6" s="26" t="s">
         <v>7</v>
       </c>
       <c r="O6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="P6" s="16"/>
-      <c r="Q6" s="43"/>
+      <c r="Q6" s="41"/>
       <c r="R6" s="15"/>
       <c r="S6" s="26" t="s">
         <v>7</v>
       </c>
       <c r="T6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="U6" s="16"/>
-      <c r="V6" s="43"/>
+      <c r="V6" s="41"/>
       <c r="W6" s="15"/>
       <c r="X6" s="26" t="s">
         <v>7</v>
       </c>
       <c r="Y6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="Z6" s="16"/>
-      <c r="AA6" s="43"/>
+      <c r="AA6" s="41"/>
       <c r="AB6" s="15"/>
       <c r="AC6" s="26" t="s">
         <v>7</v>
       </c>
       <c r="AD6" s="19" t="s">
         <v>8</v>
       </c>
       <c r="AE6" s="16"/>
     </row>
-    <row r="7" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B7" s="47" t="s">
+    <row r="7" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="49"/>
+      <c r="B7" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="47"/>
-[...11 lines deleted...]
-      <c r="O7" s="47"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="53"/>
+      <c r="F7" s="53"/>
+      <c r="G7" s="53"/>
+      <c r="H7" s="53"/>
+      <c r="I7" s="53"/>
+      <c r="J7" s="53"/>
+      <c r="K7" s="53"/>
+      <c r="L7" s="53"/>
+      <c r="M7" s="53"/>
+      <c r="N7" s="53"/>
+      <c r="O7" s="53"/>
       <c r="P7" s="27"/>
-      <c r="Q7" s="49" t="s">
+      <c r="Q7" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="R7" s="49"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="R7" s="38"/>
+      <c r="S7" s="38"/>
+      <c r="T7" s="38"/>
+      <c r="U7" s="38"/>
+      <c r="V7" s="38"/>
+      <c r="W7" s="38"/>
+      <c r="X7" s="38"/>
+      <c r="Y7" s="38"/>
+      <c r="Z7" s="38"/>
+      <c r="AA7" s="38"/>
+      <c r="AB7" s="38"/>
+      <c r="AC7" s="38"/>
+      <c r="AD7" s="38"/>
+      <c r="AE7" s="38"/>
+    </row>
+    <row r="8" spans="1:31" x14ac:dyDescent="0.35">
       <c r="A8" s="6">
         <v>2005</v>
       </c>
       <c r="B8" s="4">
         <v>81.8</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4">
         <v>81.400000000000006</v>
       </c>
       <c r="E8" s="4">
         <v>82.3</v>
       </c>
       <c r="F8" s="4"/>
       <c r="G8" s="4">
         <v>74.099999999999994</v>
       </c>
       <c r="H8" s="4"/>
       <c r="I8" s="4">
         <v>73.3</v>
       </c>
       <c r="J8" s="4">
         <v>74.8</v>
       </c>
       <c r="K8" s="4"/>
@@ -2023,51 +1874,51 @@
       </c>
       <c r="U8" s="4"/>
       <c r="V8" s="4">
         <v>25.9</v>
       </c>
       <c r="W8" s="4"/>
       <c r="X8" s="4">
         <v>25.2</v>
       </c>
       <c r="Y8" s="4">
         <v>26.7</v>
       </c>
       <c r="Z8" s="4"/>
       <c r="AA8" s="4">
         <v>11.4</v>
       </c>
       <c r="AB8" s="4"/>
       <c r="AC8" s="4">
         <v>10.9</v>
       </c>
       <c r="AD8" s="4">
         <v>11.9</v>
       </c>
       <c r="AE8" s="4"/>
     </row>
-    <row r="9" spans="1:31" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:31" x14ac:dyDescent="0.35">
       <c r="A9" s="6">
         <v>2006</v>
       </c>
       <c r="B9" s="4">
         <v>81.599999999999994</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4">
         <v>81.099999999999994</v>
       </c>
       <c r="E9" s="4">
         <v>82.1</v>
       </c>
       <c r="F9" s="4"/>
       <c r="G9" s="4">
         <v>73.8</v>
       </c>
       <c r="H9" s="4"/>
       <c r="I9" s="4">
         <v>73</v>
       </c>
       <c r="J9" s="4">
         <v>74.599999999999994</v>
       </c>
       <c r="K9" s="4"/>
@@ -2094,51 +1945,51 @@
       </c>
       <c r="U9" s="4"/>
       <c r="V9" s="4">
         <v>26.2</v>
       </c>
       <c r="W9" s="4"/>
       <c r="X9" s="4">
         <v>25.4</v>
       </c>
       <c r="Y9" s="4">
         <v>27</v>
       </c>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4">
         <v>11.6</v>
       </c>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4">
         <v>11</v>
       </c>
       <c r="AD9" s="4">
         <v>12.1</v>
       </c>
       <c r="AE9" s="4"/>
     </row>
-    <row r="10" spans="1:31" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:31" x14ac:dyDescent="0.35">
       <c r="A10" s="6">
         <v>2007</v>
       </c>
       <c r="B10" s="4">
         <v>81.3</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4">
         <v>80.7</v>
       </c>
       <c r="E10" s="4">
         <v>81.8</v>
       </c>
       <c r="F10" s="4"/>
       <c r="G10" s="4">
         <v>73.900000000000006</v>
       </c>
       <c r="H10" s="4"/>
       <c r="I10" s="4">
         <v>73</v>
       </c>
       <c r="J10" s="4">
         <v>74.7</v>
       </c>
       <c r="K10" s="4"/>
@@ -2165,51 +2016,51 @@
       </c>
       <c r="U10" s="4"/>
       <c r="V10" s="4">
         <v>26.1</v>
       </c>
       <c r="W10" s="4"/>
       <c r="X10" s="4">
         <v>25.3</v>
       </c>
       <c r="Y10" s="4">
         <v>27</v>
       </c>
       <c r="Z10" s="4"/>
       <c r="AA10" s="4">
         <v>12.1</v>
       </c>
       <c r="AB10" s="4"/>
       <c r="AC10" s="4">
         <v>11.5</v>
       </c>
       <c r="AD10" s="4">
         <v>12.7</v>
       </c>
       <c r="AE10" s="4"/>
     </row>
-    <row r="11" spans="1:31" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:31" x14ac:dyDescent="0.35">
       <c r="A11" s="6">
         <v>2008</v>
       </c>
       <c r="B11" s="4">
         <v>81</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4">
         <v>80.5</v>
       </c>
       <c r="E11" s="4">
         <v>81.5</v>
       </c>
       <c r="F11" s="4"/>
       <c r="G11" s="4">
         <v>73.599999999999994</v>
       </c>
       <c r="H11" s="4"/>
       <c r="I11" s="4">
         <v>72.7</v>
       </c>
       <c r="J11" s="4">
         <v>74.400000000000006</v>
       </c>
       <c r="K11" s="4"/>
@@ -2236,51 +2087,51 @@
       </c>
       <c r="U11" s="4"/>
       <c r="V11" s="4">
         <v>26.5</v>
       </c>
       <c r="W11" s="4"/>
       <c r="X11" s="4">
         <v>25.6</v>
       </c>
       <c r="Y11" s="4">
         <v>27.3</v>
       </c>
       <c r="Z11" s="4"/>
       <c r="AA11" s="4">
         <v>12.3</v>
       </c>
       <c r="AB11" s="4"/>
       <c r="AC11" s="4">
         <v>11.7</v>
       </c>
       <c r="AD11" s="4">
         <v>12.8</v>
       </c>
       <c r="AE11" s="4"/>
     </row>
-    <row r="12" spans="1:31" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:31" x14ac:dyDescent="0.35">
       <c r="A12" s="6">
         <v>2009</v>
       </c>
       <c r="B12" s="4">
         <v>80.8</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4">
         <v>80.3</v>
       </c>
       <c r="E12" s="4">
         <v>81.3</v>
       </c>
       <c r="F12" s="4"/>
       <c r="G12" s="4">
         <v>73.7</v>
       </c>
       <c r="H12" s="4"/>
       <c r="I12" s="4">
         <v>72.900000000000006</v>
       </c>
       <c r="J12" s="4">
         <v>74.5</v>
       </c>
       <c r="K12" s="4"/>
@@ -2307,51 +2158,51 @@
       </c>
       <c r="U12" s="4"/>
       <c r="V12" s="4">
         <v>26.3</v>
       </c>
       <c r="W12" s="4"/>
       <c r="X12" s="4">
         <v>25.5</v>
       </c>
       <c r="Y12" s="4">
         <v>27.1</v>
       </c>
       <c r="Z12" s="4"/>
       <c r="AA12" s="4">
         <v>12.6</v>
       </c>
       <c r="AB12" s="4"/>
       <c r="AC12" s="4">
         <v>12.1</v>
       </c>
       <c r="AD12" s="4">
         <v>13.2</v>
       </c>
       <c r="AE12" s="4"/>
     </row>
-    <row r="13" spans="1:31" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:31" x14ac:dyDescent="0.35">
       <c r="A13" s="6">
         <v>2010</v>
       </c>
       <c r="B13" s="4">
         <v>80.2</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4">
         <v>79.7</v>
       </c>
       <c r="E13" s="4">
         <v>80.7</v>
       </c>
       <c r="F13" s="4"/>
       <c r="G13" s="4">
         <v>73.3</v>
       </c>
       <c r="H13" s="4"/>
       <c r="I13" s="4">
         <v>72.5</v>
       </c>
       <c r="J13" s="4">
         <v>74.099999999999994</v>
       </c>
       <c r="K13" s="4"/>
@@ -2378,53 +2229,53 @@
       </c>
       <c r="U13" s="4"/>
       <c r="V13" s="4">
         <v>26.7</v>
       </c>
       <c r="W13" s="4"/>
       <c r="X13" s="4">
         <v>25.9</v>
       </c>
       <c r="Y13" s="4">
         <v>27.5</v>
       </c>
       <c r="Z13" s="4"/>
       <c r="AA13" s="4">
         <v>13.5</v>
       </c>
       <c r="AB13" s="4"/>
       <c r="AC13" s="4">
         <v>12.8</v>
       </c>
       <c r="AD13" s="4">
         <v>14.2</v>
       </c>
       <c r="AE13" s="4"/>
     </row>
-    <row r="14" spans="1:31" ht="16.5" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>23</v>
+    <row r="14" spans="1:31" x14ac:dyDescent="0.35">
+      <c r="A14" s="6">
+        <v>2011</v>
       </c>
       <c r="B14" s="4">
         <v>80.529449461872261</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4">
         <v>80.015609377600697</v>
       </c>
       <c r="E14" s="4">
         <v>81.033209382129755</v>
       </c>
       <c r="F14" s="4"/>
       <c r="G14" s="4">
         <v>73.457831554650127</v>
       </c>
       <c r="H14" s="4"/>
       <c r="I14" s="4">
         <v>72.688286280171056</v>
       </c>
       <c r="J14" s="4">
         <v>74.213386004989374</v>
       </c>
       <c r="K14" s="4"/>
       <c r="L14" s="4">
         <v>86.913995771332196</v>
@@ -2449,53 +2300,53 @@
       </c>
       <c r="U14" s="4"/>
       <c r="V14" s="4">
         <v>26.542168445349528</v>
       </c>
       <c r="W14" s="4"/>
       <c r="X14" s="4">
         <v>25.78661399501021</v>
       </c>
       <c r="Y14" s="4">
         <v>27.311713719828685</v>
       </c>
       <c r="Z14" s="4"/>
       <c r="AA14" s="4">
         <v>13.086004228667603</v>
       </c>
       <c r="AB14" s="4"/>
       <c r="AC14" s="4">
         <v>12.518753576020602</v>
       </c>
       <c r="AD14" s="4">
         <v>13.67494028074074</v>
       </c>
       <c r="AE14" s="4"/>
     </row>
-    <row r="15" spans="1:31" ht="16.5" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>24</v>
+    <row r="15" spans="1:31" x14ac:dyDescent="0.35">
+      <c r="A15" s="6">
+        <v>2012</v>
       </c>
       <c r="B15" s="4">
         <v>80.757729926550454</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4">
         <v>80.266358743415253</v>
       </c>
       <c r="E15" s="4">
         <v>81.239725561822524</v>
       </c>
       <c r="F15" s="4"/>
       <c r="G15" s="4">
         <v>73.657481038473676</v>
       </c>
       <c r="H15" s="4"/>
       <c r="I15" s="4">
         <v>72.896470740248461</v>
       </c>
       <c r="J15" s="4">
         <v>74.404626334816271</v>
       </c>
       <c r="K15" s="4"/>
       <c r="L15" s="4">
         <v>87.195024329342573</v>
@@ -2520,53 +2371,53 @@
       </c>
       <c r="U15" s="4"/>
       <c r="V15" s="4">
         <v>26.342518961525673</v>
       </c>
       <c r="W15" s="4"/>
       <c r="X15" s="4">
         <v>25.595373665183029</v>
       </c>
       <c r="Y15" s="4">
         <v>27.103529259750925</v>
       </c>
       <c r="Z15" s="4"/>
       <c r="AA15" s="4">
         <v>12.804975670656962</v>
       </c>
       <c r="AB15" s="4"/>
       <c r="AC15" s="4">
         <v>12.274095376397534</v>
       </c>
       <c r="AD15" s="4">
         <v>13.355321979529025</v>
       </c>
       <c r="AE15" s="4"/>
     </row>
-    <row r="16" spans="1:31" ht="16.5" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>25</v>
+    <row r="16" spans="1:31" x14ac:dyDescent="0.35">
+      <c r="A16" s="6">
+        <v>2013</v>
       </c>
       <c r="B16" s="4">
         <v>80.497317925556445</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="4">
         <v>79.949660371132353</v>
       </c>
       <c r="E16" s="4">
         <v>81.033565360250307</v>
       </c>
       <c r="F16" s="4"/>
       <c r="G16" s="4">
         <v>73.472148307472466</v>
       </c>
       <c r="H16" s="4"/>
       <c r="I16" s="4">
         <v>72.600138968145416</v>
       </c>
       <c r="J16" s="4">
         <v>74.326219675867435</v>
       </c>
       <c r="K16" s="4"/>
       <c r="L16" s="4">
         <v>86.860781976403899</v>
@@ -2591,53 +2442,53 @@
       </c>
       <c r="U16" s="4"/>
       <c r="V16" s="4">
         <v>26.527851692526884</v>
       </c>
       <c r="W16" s="4"/>
       <c r="X16" s="4">
         <v>25.673780324131929</v>
       </c>
       <c r="Y16" s="4">
         <v>27.399861031853916</v>
       </c>
       <c r="Z16" s="4"/>
       <c r="AA16" s="4">
         <v>13.139218023595673</v>
       </c>
       <c r="AB16" s="4"/>
       <c r="AC16" s="4">
         <v>12.570042808096819</v>
       </c>
       <c r="AD16" s="4">
         <v>13.730118323738521</v>
       </c>
       <c r="AE16" s="4"/>
     </row>
-    <row r="17" spans="1:31" ht="16.5" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="17" spans="1:31" x14ac:dyDescent="0.35">
+      <c r="A17" s="6">
+        <v>2014</v>
       </c>
       <c r="B17" s="4">
         <v>79.685478566435663</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4">
         <v>79.160363456598944</v>
       </c>
       <c r="E17" s="4">
         <v>80.200671371253776</v>
       </c>
       <c r="F17" s="4"/>
       <c r="G17" s="4">
         <v>72.731993560783081</v>
       </c>
       <c r="H17" s="4"/>
       <c r="I17" s="4">
         <v>71.919062387368157</v>
       </c>
       <c r="J17" s="4">
         <v>73.530052460699139</v>
       </c>
       <c r="K17" s="4"/>
       <c r="L17" s="4">
         <v>86.068357267371226</v>
@@ -2662,53 +2513,53 @@
       </c>
       <c r="U17" s="4"/>
       <c r="V17" s="4">
         <v>27.268006439216908</v>
       </c>
       <c r="W17" s="4"/>
       <c r="X17" s="4">
         <v>26.469947539300815</v>
       </c>
       <c r="Y17" s="4">
         <v>28.080937612631878</v>
       </c>
       <c r="Z17" s="4"/>
       <c r="AA17" s="4">
         <v>13.931642732628994</v>
       </c>
       <c r="AB17" s="4"/>
       <c r="AC17" s="4">
         <v>13.322363543987677</v>
       </c>
       <c r="AD17" s="4">
         <v>14.564104466410841</v>
       </c>
       <c r="AE17" s="4"/>
     </row>
-    <row r="18" spans="1:31" ht="16.5" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>27</v>
+    <row r="18" spans="1:31" x14ac:dyDescent="0.35">
+      <c r="A18" s="6">
+        <v>2015</v>
       </c>
       <c r="B18" s="4">
         <v>80.161861101659909</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="4">
         <v>79.642105820835951</v>
       </c>
       <c r="E18" s="4">
         <v>80.671567031611787</v>
       </c>
       <c r="F18" s="4"/>
       <c r="G18" s="4">
         <v>73.509073026748268</v>
       </c>
       <c r="H18" s="4"/>
       <c r="I18" s="4">
         <v>72.706214290985514</v>
       </c>
       <c r="J18" s="4">
         <v>74.2966642803637</v>
       </c>
       <c r="K18" s="4"/>
       <c r="L18" s="4">
         <v>86.21423008503838</v>
@@ -2733,53 +2584,53 @@
       </c>
       <c r="U18" s="4"/>
       <c r="V18" s="4">
         <v>26.490926973252087</v>
       </c>
       <c r="W18" s="4"/>
       <c r="X18" s="4">
         <v>25.703335719636623</v>
       </c>
       <c r="Y18" s="4">
         <v>27.293785709014884</v>
       </c>
       <c r="Z18" s="4"/>
       <c r="AA18" s="4">
         <v>13.785769914960817</v>
       </c>
       <c r="AB18" s="4"/>
       <c r="AC18" s="4">
         <v>13.140569473582902</v>
       </c>
       <c r="AD18" s="4">
         <v>14.457376746328055</v>
       </c>
       <c r="AE18" s="4"/>
     </row>
-    <row r="19" spans="1:31" ht="16.5" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="19" spans="1:31" x14ac:dyDescent="0.35">
+      <c r="A19" s="6">
+        <v>2016</v>
       </c>
       <c r="B19" s="4">
         <v>80.491526708740579</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="4">
         <v>79.966774987248442</v>
       </c>
       <c r="E19" s="4">
         <v>81.005797934748102</v>
       </c>
       <c r="F19" s="4"/>
       <c r="G19" s="4">
         <v>74.15640733851086</v>
       </c>
       <c r="H19" s="4"/>
       <c r="I19" s="4">
         <v>73.331213728871461</v>
       </c>
       <c r="J19" s="4">
         <v>74.964784636929267</v>
       </c>
       <c r="K19" s="4"/>
       <c r="L19" s="4">
         <v>86.312420279215814</v>
@@ -2804,53 +2655,53 @@
       </c>
       <c r="U19" s="4"/>
       <c r="V19" s="4">
         <v>25.84359266148865</v>
       </c>
       <c r="W19" s="4"/>
       <c r="X19" s="4">
         <v>25.03521536307025</v>
       </c>
       <c r="Y19" s="4">
         <v>26.66878627112807</v>
       </c>
       <c r="Z19" s="4"/>
       <c r="AA19" s="4">
         <v>13.687579720783615</v>
       </c>
       <c r="AB19" s="4"/>
       <c r="AC19" s="4">
         <v>13.101257742277756</v>
       </c>
       <c r="AD19" s="4">
         <v>14.295824697091339</v>
       </c>
       <c r="AE19" s="4"/>
     </row>
-    <row r="20" spans="1:31" ht="16.5" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="20" spans="1:31" x14ac:dyDescent="0.35">
+      <c r="A20" s="6">
+        <v>2017</v>
       </c>
       <c r="B20" s="4">
         <v>80.395032745864555</v>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="4">
         <v>79.855117424309739</v>
       </c>
       <c r="E20" s="4">
         <v>80.923934253604884</v>
       </c>
       <c r="F20" s="4"/>
       <c r="G20" s="4">
         <v>74.39779561711633</v>
       </c>
       <c r="H20" s="4"/>
       <c r="I20" s="4">
         <v>73.613879001653331</v>
       </c>
       <c r="J20" s="4">
         <v>75.166279327246826</v>
       </c>
       <c r="K20" s="4"/>
       <c r="L20" s="4">
         <v>85.795959915909862</v>
@@ -2875,53 +2726,53 @@
       </c>
       <c r="U20" s="4"/>
       <c r="V20" s="4">
         <v>25.602204382882483</v>
       </c>
       <c r="W20" s="4"/>
       <c r="X20" s="4">
         <v>24.833720672751976</v>
       </c>
       <c r="Y20" s="4">
         <v>26.386120998345515</v>
       </c>
       <c r="Z20" s="4"/>
       <c r="AA20" s="4">
         <v>14.204040084089298</v>
       </c>
       <c r="AB20" s="4"/>
       <c r="AC20" s="4">
         <v>13.538640073112829</v>
       </c>
       <c r="AD20" s="4">
         <v>14.896508849642881</v>
       </c>
       <c r="AE20" s="4"/>
     </row>
-    <row r="21" spans="1:31" ht="16.5" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>30</v>
+    <row r="21" spans="1:31" x14ac:dyDescent="0.35">
+      <c r="A21" s="6">
+        <v>2018</v>
       </c>
       <c r="B21" s="4">
         <v>81.111231674892295</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="4">
         <v>80.520841465127759</v>
       </c>
       <c r="E21" s="4">
         <v>81.687797350814876</v>
       </c>
       <c r="F21" s="4"/>
       <c r="G21" s="4">
         <v>74.467431171799504</v>
       </c>
       <c r="H21" s="4"/>
       <c r="I21" s="4">
         <v>73.535008701185149</v>
       </c>
       <c r="J21" s="4">
         <v>75.378002006590378</v>
       </c>
       <c r="K21" s="4"/>
       <c r="L21" s="4">
         <v>87.144521149145831</v>
@@ -2946,53 +2797,53 @@
       </c>
       <c r="U21" s="4"/>
       <c r="V21" s="4">
         <v>25.532568828199242</v>
       </c>
       <c r="W21" s="4"/>
       <c r="X21" s="4">
         <v>24.621997993408325</v>
       </c>
       <c r="Y21" s="4">
         <v>26.46499129881364</v>
       </c>
       <c r="Z21" s="4"/>
       <c r="AA21" s="4">
         <v>12.855478850853675</v>
       </c>
       <c r="AB21" s="4"/>
       <c r="AC21" s="4">
         <v>12.253750922623738</v>
       </c>
       <c r="AD21" s="4">
         <v>13.48221491185407</v>
       </c>
       <c r="AE21" s="4"/>
     </row>
-    <row r="22" spans="1:31" ht="16.5" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>31</v>
+    <row r="22" spans="1:31" x14ac:dyDescent="0.35">
+      <c r="A22" s="6">
+        <v>2019</v>
       </c>
       <c r="B22" s="4">
         <v>80.934313933239252</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="4">
         <v>80.420361287721477</v>
       </c>
       <c r="E22" s="4">
         <v>81.437889546819008</v>
       </c>
       <c r="F22" s="4"/>
       <c r="G22" s="4">
         <v>74.973706782657331</v>
       </c>
       <c r="H22" s="4"/>
       <c r="I22" s="4">
         <v>74.17366650544821</v>
       </c>
       <c r="J22" s="4">
         <v>75.757063868936186</v>
       </c>
       <c r="K22" s="4"/>
       <c r="L22" s="4">
         <v>86.364253957944698</v>
@@ -3017,53 +2868,53 @@
       </c>
       <c r="U22" s="4"/>
       <c r="V22" s="4">
         <v>25.026293217341529</v>
       </c>
       <c r="W22" s="4"/>
       <c r="X22" s="4">
         <v>24.242936131062628</v>
       </c>
       <c r="Y22" s="4">
         <v>25.826333494550692</v>
       </c>
       <c r="Z22" s="4"/>
       <c r="AA22" s="4">
         <v>13.635746042056329</v>
       </c>
       <c r="AB22" s="4"/>
       <c r="AC22" s="4">
         <v>13.070408535197966</v>
       </c>
       <c r="AD22" s="4">
         <v>14.221535810027754</v>
       </c>
       <c r="AE22" s="4"/>
     </row>
-    <row r="23" spans="1:31" ht="16.5" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>32</v>
+    <row r="23" spans="1:31" x14ac:dyDescent="0.35">
+      <c r="A23" s="6">
+        <v>2020</v>
       </c>
       <c r="B23" s="4">
         <v>82.63386109158543</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="4">
         <v>82.12339394155201</v>
       </c>
       <c r="E23" s="4">
         <v>83.132745669370834</v>
       </c>
       <c r="F23" s="4"/>
       <c r="G23" s="4">
         <v>77.227066046591659</v>
       </c>
       <c r="H23" s="4"/>
       <c r="I23" s="4">
         <v>76.42458977769715</v>
       </c>
       <c r="J23" s="4">
         <v>78.010086579384961</v>
       </c>
       <c r="K23" s="4"/>
       <c r="L23" s="4">
         <v>87.474123986635419</v>
@@ -3088,53 +2939,53 @@
       </c>
       <c r="U23" s="4"/>
       <c r="V23" s="4">
         <v>22.772933953407939</v>
       </c>
       <c r="W23" s="4"/>
       <c r="X23" s="4">
         <v>21.989913420614641</v>
       </c>
       <c r="Y23" s="4">
         <v>23.575410222302427</v>
       </c>
       <c r="Z23" s="4"/>
       <c r="AA23" s="4">
         <v>12.525876013364535</v>
       </c>
       <c r="AB23" s="4"/>
       <c r="AC23" s="4">
         <v>11.964590964182387</v>
       </c>
       <c r="AD23" s="4">
         <v>13.109571137774392</v>
       </c>
       <c r="AE23" s="4"/>
     </row>
-    <row r="24" spans="1:31" ht="16.5" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>33</v>
+    <row r="24" spans="1:31" x14ac:dyDescent="0.35">
+      <c r="A24" s="6">
+        <v>2021</v>
       </c>
       <c r="B24" s="4">
         <v>82.378029800401492</v>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="4">
         <v>81.834972990340319</v>
       </c>
       <c r="E24" s="4">
         <v>82.908242329384436</v>
       </c>
       <c r="F24" s="4"/>
       <c r="G24" s="4">
         <v>77.698160906865283</v>
       </c>
       <c r="H24" s="4"/>
       <c r="I24" s="4">
         <v>76.818472173520775</v>
       </c>
       <c r="J24" s="4">
         <v>78.553787038541174</v>
       </c>
       <c r="K24" s="4"/>
       <c r="L24" s="4">
         <v>86.585708575529424</v>
@@ -3159,53 +3010,53 @@
       </c>
       <c r="U24" s="4"/>
       <c r="V24" s="4">
         <v>22.301839093135207</v>
       </c>
       <c r="W24" s="4"/>
       <c r="X24" s="4">
         <v>21.446212961459317</v>
       </c>
       <c r="Y24" s="4">
         <v>23.181527826479709</v>
       </c>
       <c r="Z24" s="4"/>
       <c r="AA24" s="4">
         <v>13.414291424470996</v>
       </c>
       <c r="AB24" s="4"/>
       <c r="AC24" s="4">
         <v>12.76419402125312</v>
       </c>
       <c r="AD24" s="4">
         <v>14.092150482434313</v>
       </c>
       <c r="AE24" s="4"/>
     </row>
-    <row r="25" spans="1:31" ht="16.5" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>34</v>
+    <row r="25" spans="1:31" x14ac:dyDescent="0.35">
+      <c r="A25" s="6">
+        <v>2022</v>
       </c>
       <c r="B25" s="4">
         <v>82.036089934248238</v>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="4">
         <v>81.548852925367214</v>
       </c>
       <c r="E25" s="4">
         <v>82.513219523564786</v>
       </c>
       <c r="F25" s="4"/>
       <c r="G25" s="4">
         <v>76.772906724697222</v>
       </c>
       <c r="H25" s="4"/>
       <c r="I25" s="4">
         <v>76.029406950809616</v>
       </c>
       <c r="J25" s="4">
         <v>77.500169897897237</v>
       </c>
       <c r="K25" s="4"/>
       <c r="L25" s="4">
         <v>86.800985452225945</v>
@@ -3230,53 +3081,53 @@
       </c>
       <c r="U25" s="4"/>
       <c r="V25" s="4">
         <v>23.227093275302721</v>
       </c>
       <c r="W25" s="4"/>
       <c r="X25" s="4">
         <v>22.499830102102724</v>
       </c>
       <c r="Y25" s="4">
         <v>23.97059304919032</v>
       </c>
       <c r="Z25" s="4"/>
       <c r="AA25" s="4">
         <v>13.199014547773141</v>
       </c>
       <c r="AB25" s="4"/>
       <c r="AC25" s="4">
         <v>12.656186605581322</v>
       </c>
       <c r="AD25" s="4">
         <v>13.761456349765766</v>
       </c>
       <c r="AE25" s="4"/>
     </row>
-    <row r="26" spans="1:31" ht="16.5" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>35</v>
+    <row r="26" spans="1:31" x14ac:dyDescent="0.35">
+      <c r="A26" s="6">
+        <v>2023</v>
       </c>
       <c r="B26" s="4">
         <v>81.572606500346438</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="4">
         <v>81.069493184089197</v>
       </c>
       <c r="E26" s="4">
         <v>82.06530669995243</v>
       </c>
       <c r="F26" s="4"/>
       <c r="G26" s="4">
         <v>76.525280740264449</v>
       </c>
       <c r="H26" s="4"/>
       <c r="I26" s="4">
         <v>75.773161625846299</v>
       </c>
       <c r="J26" s="4">
         <v>77.261057400373801</v>
       </c>
       <c r="K26" s="4"/>
       <c r="L26" s="4">
         <v>86.147039767868591</v>
@@ -3301,410 +3152,496 @@
       </c>
       <c r="U26" s="4"/>
       <c r="V26" s="4">
         <v>23.47471925973479</v>
       </c>
       <c r="W26" s="4"/>
       <c r="X26" s="4">
         <v>22.738942599625421</v>
       </c>
       <c r="Y26" s="4">
         <v>24.226838374152958</v>
       </c>
       <c r="Z26" s="4"/>
       <c r="AA26" s="4">
         <v>13.8529602321314</v>
       </c>
       <c r="AB26" s="4"/>
       <c r="AC26" s="4">
         <v>13.263680087819498</v>
       </c>
       <c r="AD26" s="4">
         <v>14.464055126927777</v>
       </c>
       <c r="AE26" s="4"/>
     </row>
-    <row r="27" spans="1:31" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="33">
+    <row r="27" spans="1:31" x14ac:dyDescent="0.35">
+      <c r="A27" s="6">
         <v>2024</v>
       </c>
-      <c r="B27" s="34">
+      <c r="B27" s="4">
         <v>81.617527583503218</v>
       </c>
-      <c r="C27" s="34"/>
-      <c r="D27" s="34">
+      <c r="C27" s="4"/>
+      <c r="D27" s="4">
         <v>81.092890543570945</v>
       </c>
-      <c r="E27" s="34">
+      <c r="E27" s="4">
         <v>82.130814778627354</v>
       </c>
-      <c r="F27" s="34"/>
-      <c r="G27" s="34">
+      <c r="F27" s="4"/>
+      <c r="G27" s="4">
         <v>76.881659257833078</v>
       </c>
-      <c r="H27" s="34"/>
-      <c r="I27" s="34">
+      <c r="H27" s="4"/>
+      <c r="I27" s="4">
         <v>76.078372479746903</v>
       </c>
-      <c r="J27" s="34">
+      <c r="J27" s="4">
         <v>77.665890489281765</v>
       </c>
-      <c r="K27" s="34"/>
-      <c r="L27" s="34">
+      <c r="K27" s="4"/>
+      <c r="L27" s="4">
         <v>85.876838721557689</v>
       </c>
-      <c r="M27" s="34"/>
-      <c r="N27" s="34">
+      <c r="M27" s="4"/>
+      <c r="N27" s="4">
         <v>85.289493599945146</v>
       </c>
-      <c r="O27" s="34">
+      <c r="O27" s="4">
         <v>86.44446014530908</v>
       </c>
-      <c r="P27" s="34"/>
-      <c r="Q27" s="34">
+      <c r="P27" s="4"/>
+      <c r="Q27" s="4">
         <v>18.382472416498842</v>
       </c>
-      <c r="R27" s="34"/>
-      <c r="S27" s="34">
+      <c r="R27" s="4"/>
+      <c r="S27" s="4">
         <v>17.869185221375012</v>
       </c>
-      <c r="T27" s="34">
+      <c r="T27" s="4">
         <v>18.907109456430788</v>
       </c>
-      <c r="U27" s="34"/>
-      <c r="V27" s="34">
+      <c r="U27" s="4"/>
+      <c r="V27" s="4">
         <v>23.118340742165863</v>
       </c>
-      <c r="W27" s="34"/>
-      <c r="X27" s="34">
+      <c r="W27" s="4"/>
+      <c r="X27" s="4">
         <v>22.334109510717042</v>
       </c>
-      <c r="Y27" s="34">
+      <c r="Y27" s="4">
         <v>23.921627520252169</v>
       </c>
-      <c r="Z27" s="34"/>
-      <c r="AA27" s="34">
+      <c r="Z27" s="4"/>
+      <c r="AA27" s="4">
         <v>14.123161278439936</v>
       </c>
-      <c r="AB27" s="34"/>
-      <c r="AC27" s="34">
+      <c r="AB27" s="4"/>
+      <c r="AC27" s="4">
         <v>13.5555398546884</v>
       </c>
-      <c r="AD27" s="34">
+      <c r="AD27" s="4">
         <v>14.710506400052656</v>
       </c>
-      <c r="AE27" s="34"/>
-[...10 lines deleted...]
-      <c r="A29" s="38" t="s">
+      <c r="AE27" s="4"/>
+    </row>
+    <row r="28" spans="1:31" x14ac:dyDescent="0.35">
+      <c r="A28" s="34">
+        <v>2025</v>
+      </c>
+      <c r="B28" s="35">
+        <v>81.409991720327639</v>
+      </c>
+      <c r="C28" s="36"/>
+      <c r="D28" s="35">
+        <v>80.883534834104267</v>
+      </c>
+      <c r="E28" s="35">
+        <v>81.925190175138724</v>
+      </c>
+      <c r="F28" s="36"/>
+      <c r="G28" s="35">
+        <v>76.388817707793152</v>
+      </c>
+      <c r="H28" s="37"/>
+      <c r="I28" s="35">
+        <v>75.641683227263059</v>
+      </c>
+      <c r="J28" s="35">
+        <v>77.119967378468004</v>
+      </c>
+      <c r="K28" s="37"/>
+      <c r="L28" s="35">
+        <v>85.972931689182857</v>
+      </c>
+      <c r="M28" s="37"/>
+      <c r="N28" s="35">
+        <v>85.324214199712458</v>
+      </c>
+      <c r="O28" s="35">
+        <v>86.597478021116842</v>
+      </c>
+      <c r="P28" s="37"/>
+      <c r="Q28" s="35">
+        <v>18.590008279676688</v>
+      </c>
+      <c r="R28" s="37"/>
+      <c r="S28" s="35">
+        <v>18.074809824865763</v>
+      </c>
+      <c r="T28" s="35">
+        <v>19.116465165899925</v>
+      </c>
+      <c r="U28" s="37"/>
+      <c r="V28" s="35">
+        <v>23.611182292206706</v>
+      </c>
+      <c r="W28" s="37"/>
+      <c r="X28" s="35">
+        <v>22.880032621531843</v>
+      </c>
+      <c r="Y28" s="35">
+        <v>24.358316772736814</v>
+      </c>
+      <c r="Z28" s="37"/>
+      <c r="AA28" s="35">
+        <v>14.027068310816801</v>
+      </c>
+      <c r="AB28" s="37"/>
+      <c r="AC28" s="35">
+        <v>13.402521978882865</v>
+      </c>
+      <c r="AD28" s="35">
+        <v>14.675785800287173</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" x14ac:dyDescent="0.35">
+      <c r="A29" s="3"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="6"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="6"/>
+      <c r="N29" s="5"/>
+    </row>
+    <row r="30" spans="1:31" x14ac:dyDescent="0.35">
+      <c r="A30" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="B29" s="38"/>
-[...21 lines deleted...]
-    <row r="31" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="B30" s="46"/>
+      <c r="C30" s="46"/>
+      <c r="D30" s="46"/>
+      <c r="E30" s="46"/>
+      <c r="F30" s="46"/>
+      <c r="G30" s="46"/>
+      <c r="H30" s="46"/>
+      <c r="I30" s="46"/>
+      <c r="J30" s="46"/>
+      <c r="K30" s="46"/>
+      <c r="L30" s="46"/>
+      <c r="M30" s="46"/>
+      <c r="N30" s="46"/>
+    </row>
+    <row r="31" spans="1:31" x14ac:dyDescent="0.35">
       <c r="A31" s="21" t="s">
-        <v>38</v>
-[...15 lines deleted...]
-    <row r="32" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>22</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="28" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="29"/>
       <c r="L32" s="29"/>
       <c r="M32" s="29"/>
       <c r="N32" s="30"/>
       <c r="O32" s="31"/>
     </row>
-    <row r="33" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A33" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="32"/>
       <c r="C33" s="32"/>
       <c r="D33" s="32"/>
       <c r="E33" s="32"/>
       <c r="F33" s="32"/>
       <c r="G33" s="32"/>
       <c r="H33" s="32"/>
       <c r="I33" s="32"/>
       <c r="J33" s="32"/>
       <c r="K33" s="32"/>
       <c r="L33" s="32"/>
       <c r="M33" s="32"/>
       <c r="N33" s="32"/>
     </row>
-    <row r="34" spans="1:14" ht="15.75" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A34" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="29"/>
       <c r="C34" s="29"/>
       <c r="D34" s="29"/>
       <c r="E34" s="29"/>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="29"/>
       <c r="I34" s="29"/>
       <c r="J34" s="29"/>
       <c r="K34" s="29"/>
       <c r="L34" s="29"/>
       <c r="M34" s="29"/>
       <c r="N34" s="30"/>
     </row>
-    <row r="35" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A35" s="20"/>
       <c r="B35" s="20"/>
       <c r="C35" s="20"/>
       <c r="D35" s="20"/>
       <c r="E35" s="20"/>
       <c r="F35" s="20"/>
       <c r="G35" s="20"/>
       <c r="H35" s="20"/>
       <c r="I35" s="20"/>
       <c r="J35" s="20"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
       <c r="N35" s="20"/>
     </row>
-    <row r="36" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A36" s="38" t="s">
+    <row r="36" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A36" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="B36" s="38"/>
-[...13 lines deleted...]
-    <row r="37" spans="1:14" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="B36" s="46"/>
+      <c r="C36" s="46"/>
+      <c r="D36" s="46"/>
+      <c r="E36" s="46"/>
+      <c r="F36" s="46"/>
+      <c r="G36" s="46"/>
+      <c r="H36" s="46"/>
+      <c r="I36" s="46"/>
+      <c r="J36" s="46"/>
+      <c r="K36" s="46"/>
+      <c r="L36" s="46"/>
+      <c r="M36" s="46"/>
+      <c r="N36" s="46"/>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A37" s="21" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="B37" s="29"/>
       <c r="C37" s="29"/>
       <c r="D37" s="29"/>
       <c r="E37" s="29"/>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="29"/>
       <c r="I37" s="29"/>
       <c r="J37" s="29"/>
       <c r="K37" s="29"/>
       <c r="L37" s="29"/>
       <c r="M37" s="29"/>
       <c r="N37" s="30"/>
     </row>
-    <row r="38" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:14" x14ac:dyDescent="0.35">
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="K38" s="5"/>
       <c r="L38" s="5"/>
       <c r="N38" s="5"/>
     </row>
-    <row r="39" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:14" x14ac:dyDescent="0.35">
       <c r="B39" s="5"/>
       <c r="C39" s="5"/>
       <c r="D39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="K39" s="5"/>
       <c r="L39" s="5"/>
       <c r="N39" s="5"/>
     </row>
-    <row r="40" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:14" x14ac:dyDescent="0.35">
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="K40" s="5"/>
       <c r="L40" s="5"/>
       <c r="N40" s="5"/>
     </row>
-    <row r="41" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:14" x14ac:dyDescent="0.35">
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="K41" s="5"/>
       <c r="L41" s="5"/>
       <c r="N41" s="5"/>
     </row>
-    <row r="42" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:14" x14ac:dyDescent="0.35">
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="K42" s="5"/>
       <c r="L42" s="5"/>
       <c r="N42" s="5"/>
     </row>
-    <row r="43" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:14" x14ac:dyDescent="0.35">
       <c r="B43" s="5"/>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="K43" s="5"/>
       <c r="L43" s="5"/>
       <c r="N43" s="5"/>
     </row>
-    <row r="44" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:14" x14ac:dyDescent="0.35">
       <c r="B44" s="5"/>
       <c r="C44" s="5"/>
       <c r="D44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="K44" s="5"/>
       <c r="L44" s="5"/>
       <c r="N44" s="5"/>
     </row>
-    <row r="45" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:14" x14ac:dyDescent="0.35">
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="K45" s="5"/>
       <c r="L45" s="5"/>
       <c r="N45" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="25">
-    <mergeCell ref="Q7:AE7"/>
-[...7 lines deleted...]
-    <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="Q3:AE3"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="B3:O3"/>
-    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="A30:N30"/>
     <mergeCell ref="A36:N36"/>
     <mergeCell ref="A3:A7"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B7:O7"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="L4:O4"/>
     <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="Q7:AE7"/>
+    <mergeCell ref="Q4:T4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="Q5:Q6"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="AA5:AA6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">
+      <Value>2158</Value>
+      <Value>3</Value>
+    </TaxCatchAll>
+    <na5439153a9c4477830ed9613a299ca1 xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </na5439153a9c4477830ed9613a299ca1>
+    <g33e39f274194b6f8f562d23226f1735 xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">DEIS</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5a00a068-6cb2-4b78-b68c-90751858bcb1</TermId>
+        </TermInfo>
+      </Terms>
+    </g33e39f274194b6f8f562d23226f1735>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0f523260-7199-41ca-a0f9-896e19bdcee2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Statutdossier xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">En cours</Statutdossier>
+    <j5c5c4b51d9b4beea9bb7909e2299e72 xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">03130 - Rôle-conseil en communication</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f17aa476-e9e6-4795-9191-c8ebda3ae281</TermId>
+        </TermInfo>
+      </Terms>
+    </j5c5c4b51d9b4beea9bb7909e2299e72>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CD5B5926B5A42548B1D3011BA6933ADB" ma:contentTypeVersion="11" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="4c9f797bb241a58644aef3150c27f108">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="328f1e0d-3203-4f87-ba82-137dcaea4b77" xmlns:ns3="0f523260-7199-41ca-a0f9-896e19bdcee2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a28a36d77d258ee5d9ed5982f888e7fe" ns2:_="" ns3:_="">
     <xsd:import namespace="328f1e0d-3203-4f87-ba82-137dcaea4b77"/>
     <xsd:import namespace="0f523260-7199-41ca-a0f9-896e19bdcee2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:j5c5c4b51d9b4beea9bb7909e2299e72" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:Statutdossier" minOccurs="0"/>
                 <xsd:element ref="ns2:g33e39f274194b6f8f562d23226f1735" minOccurs="0"/>
                 <xsd:element ref="ns2:na5439153a9c4477830ed9613a299ca1" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
@@ -3903,156 +3840,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EF8CFD4-7C67-4936-9395-BDC9A4AB3734}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="328f1e0d-3203-4f87-ba82-137dcaea4b77"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="0f523260-7199-41ca-a0f9-896e19bdcee2"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BBF906B-61DD-4692-8BE4-43E0600038E7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="328f1e0d-3203-4f87-ba82-137dcaea4b77"/>
     <ds:schemaRef ds:uri="0f523260-7199-41ca-a0f9-896e19bdcee2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="0f523260-7199-41ca-a0f9-896e19bdcee2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45E17D89-9808-4677-BE39-655CD9008E2D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Informations</vt:lpstr>
-      <vt:lpstr>Régime_travail_2005-2024</vt:lpstr>
+      <vt:lpstr>Régime_travail_2005-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Pascale Bergeron</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CD5B5926B5A42548B1D3011BA6933ADB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Plan classification">