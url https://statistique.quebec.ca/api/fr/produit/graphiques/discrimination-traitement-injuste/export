--- v0 (2026-02-26)
+++ v1 (2026-08-26)
@@ -1,2773 +1,2510 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27425"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\inf_120h\BDSO pilotage\Avis de transfert\Vitrine 15-29 ans\Citoyenneté_INTEGRATION 11 juillet\Discrimination ou traitement injuste_INTEGRATION\Fichier téléchargement\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Statad\proaff\Entrepot\BDSO pilotage\Avis de transfert\2026-07-30_Vitrine 15-29 ans\Citoyenneté_MAJ30\Discrimination ou traitement injuste_MAJ30\Fichier téléchargement\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9CECB5E3-C3D2-4030-8869-E4B721A7EB4E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4C7FD371-28BA-4387-8C50-0A0BDA973A59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{4AB1D081-79D0-40F8-881E-8E0B8138EFCE}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4AB1D081-79D0-40F8-881E-8E0B8138EFCE}"/>
   </bookViews>
   <sheets>
     <sheet name="Informations" sheetId="31" r:id="rId1"/>
-    <sheet name="FT-Discrimination" sheetId="32" r:id="rId2"/>
-    <sheet name="FT Raisons 2022" sheetId="33" r:id="rId3"/>
+    <sheet name="FT Discrimination" sheetId="32" r:id="rId2"/>
+    <sheet name="FT Raisons" sheetId="33" r:id="rId3"/>
     <sheet name="FT Raisons_Genre" sheetId="34" r:id="rId4"/>
-    <sheet name="FT Situations 2022" sheetId="35" r:id="rId5"/>
-[...1 lines deleted...]
-    <sheet name="FT raisons discriminés genre" sheetId="37" r:id="rId7"/>
+    <sheet name="FT Situations" sheetId="35" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="Choisir_un_axe">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="113">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="105">
   <si>
     <t>%</t>
   </si>
   <si>
     <t>a,b</t>
   </si>
   <si>
-    <t>c,d</t>
-[...1 lines deleted...]
-  <si>
     <t>*</t>
   </si>
   <si>
-    <t xml:space="preserve">Hommes + </t>
-[...1 lines deleted...]
-  <si>
     <t>a</t>
   </si>
   <si>
-    <t>Femmes +</t>
-[...4 lines deleted...]
-  <si>
     <t>Notes</t>
   </si>
   <si>
-    <t>* : Coefficient de variation entre 15 % et 25 %; interpréter avec prudence.</t>
-[...1 lines deleted...]
-  <si>
     <t>Source</t>
   </si>
   <si>
     <t>**</t>
   </si>
   <si>
     <t>Une incapacité physique ou mentale</t>
   </si>
   <si>
     <t>Institut de la statistique du Québec</t>
   </si>
   <si>
     <t>Vitrine statistique sur les jeunes de 15 à 29 ans (quebec.ca)</t>
   </si>
   <si>
     <t>Thème : Citoyenneté</t>
   </si>
   <si>
-    <t>Sujet: Rapports égalitaires et dialogue intergénérationnel et interculturel</t>
-[...4 lines deleted...]
-  <si>
     <t>Proportion</t>
   </si>
   <si>
-    <t>L'appartenance ethnique ou culturelle</t>
-[...1 lines deleted...]
-  <si>
     <t>La race ou la couleur de la peau</t>
   </si>
   <si>
     <t>La religion</t>
   </si>
   <si>
     <t>La langue</t>
   </si>
   <si>
     <t>L'accent</t>
   </si>
   <si>
     <t>L'orientation sexuelle</t>
   </si>
   <si>
-    <t>L' identité ou expression de genre</t>
-[...4 lines deleted...]
-  <si>
     <t>Dans un magasin, une banque ou un restaurant</t>
   </si>
   <si>
     <t>À l'école ou en suivant des cours</t>
   </si>
   <si>
     <t>Sur Internet, y compris sur les plateformes de médias sociaux</t>
   </si>
   <si>
     <t>Au travail ou au moment de présenter une demande d'emploi ou d'avancement</t>
   </si>
   <si>
     <t>Aux mains de membres de la famille ou d'amis ou lors de rencontres avec ceux-ci, ou en participant à des rassemblements sociaux</t>
   </si>
   <si>
     <t>En utilisant le transport en commun, comme les autobus, les trains ou les taxis</t>
   </si>
   <si>
     <t>Dans des endroits publics tels les parcs ou les trottoirs</t>
   </si>
   <si>
-    <t>3. Par sexe, on entend le sexe assigné à la naissance.</t>
-[...7 lines deleted...]
-  <si>
     <t>Intervalle de confiance à 95 %</t>
   </si>
   <si>
     <t>Borne inf.</t>
   </si>
   <si>
     <t>Borne sup.</t>
   </si>
   <si>
-    <t>3. Par sexe, on entend le sexe assigné à la naissance</t>
-[...1 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t xml:space="preserve">Homme + </t>
   </si>
   <si>
     <t>Femme +</t>
   </si>
   <si>
     <t>Votre religion</t>
   </si>
   <si>
     <t>Votre accent</t>
   </si>
   <si>
-    <t>**a</t>
-[...2 lines deleted...]
-    <t>*a</t>
+    <t>F</t>
+  </si>
+  <si>
+    <t>Votre orientation sexuelle</t>
+  </si>
+  <si>
+    <t>Votre identité ou expression de genre</t>
+  </si>
+  <si>
+    <t>…</t>
+  </si>
+  <si>
+    <t>4. Par sexe, on entend le sexe assigné à la naissance.</t>
+  </si>
+  <si>
+    <t>65 ans et plus</t>
+  </si>
+  <si>
+    <t>Genre (15-29 ans)</t>
+  </si>
+  <si>
+    <t>15-29 ans</t>
+  </si>
+  <si>
+    <t>30-44 ans</t>
+  </si>
+  <si>
+    <t>45-64 ans</t>
+  </si>
+  <si>
+    <t>L’appartenance ethnique ou culturelle</t>
+  </si>
+  <si>
+    <t>L’accent</t>
+  </si>
+  <si>
+    <t>L’orientation sexuelle</t>
+  </si>
+  <si>
+    <t>L’âge</t>
+  </si>
+  <si>
+    <t>15-19 ans</t>
+  </si>
+  <si>
+    <t>20-24 ans</t>
+  </si>
+  <si>
+    <t>25-29 ans</t>
+  </si>
+  <si>
+    <t>Intervalle de confiance à 95 %</t>
+  </si>
+  <si>
+    <t>Groupe d’âge (15 ans et plus)</t>
+  </si>
+  <si>
+    <t>Groupe d’âge (15-29 ans)</t>
+  </si>
+  <si>
+    <t>1. Les personnes non binaires, soit celles dont le genre se situe en dehors du modèle binaire masculin-féminin, ont été réparties entre les hommes et les femmes pour des raisons de confidentialité et de qualité, d’où les libellés « Hommes+ » et « Femmes+ ».</t>
+  </si>
+  <si>
+    <t>1. Les raisons de la discrimination ou du traitement injuste ne sont pas mutuellement exclusives. Plus d’une raison de discrimination ou de traitement injuste pouvait être choisie.</t>
+  </si>
+  <si>
+    <t>2. Comprend la discrimination fondée sur le poids, la taille, le style ou la couleur des cheveux, l’habillement, les bijoux, les tatouages ou sur d’autres caractéristiques physiques, mais pas la discrimination fondée sur la couleur de la peau.</t>
+  </si>
+  <si>
+    <t>1. Les situations de discrimination ne sont pas mutuellement exclusives. Plus d’une situation de discrimination ou de traitement injuste pouvait être choisie.</t>
+  </si>
+  <si>
+    <t>Dans les rapports avec la police</t>
+  </si>
+  <si>
+    <t>2. Les personnes non binaires, soit celles dont le genre se situe en dehors du modèle binaire masculin-féminin, ont été réparties entre les hommes et les femmes pour des raisons de confidentialité et de qualité, d’où les libellés « Hommes+ » et « Femmes+ ».</t>
+  </si>
+  <si>
+    <t>3. Comprend la discrimination fondée sur le poids, la taille, le style ou la couleur des cheveux, l’habillement, les bijoux, les tatouages ou sur d’autres caractéristiques physiques, mais pas la discrimination fondée sur la couleur de la peau.</t>
+  </si>
+  <si>
+    <t>… N’ayant pas lieu de figurer.</t>
+  </si>
+  <si>
+    <t>* Coefficient de variation entre 15 % et 25 %; interpréter avec prudence.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Indicateur : Discrimination ou traitement injuste </t>
+  </si>
+  <si>
+    <t>Sujet : Rapports égalitaires et dialogue intergénérationnel et interculturel</t>
+  </si>
+  <si>
+    <t>b</t>
+  </si>
+  <si>
+    <t>Hommes+</t>
+  </si>
+  <si>
+    <t>Femmes+</t>
   </si>
   <si>
     <r>
-      <t>Le sexe</t>
+      <t xml:space="preserve">Statistique Canada, </t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12"/>
+        <i/>
+        <sz val="8"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Open Sans"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t>4</t>
+      <t>Enquête sociale canadienne</t>
     </r>
     <r>
       <rPr>
-        <b/>
-        <sz val="12"/>
+        <sz val="8"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Open Sans"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> </t>
+      <t>, 2024, fichiers de microdonnées. Adaptation par l’Institut de la statistique du Québec.</t>
     </r>
-  </si>
-[...164 lines deleted...]
-    <t>3. Comprend la discrimination fondée sur le poids, la taille, le style ou la couleur des cheveux, l’habillement, les bijoux, les tatouages ou sur d’autres caractéristiques physiques, mais pas la discrimination fondée sur la couleur de la peau.</t>
   </si>
   <si>
     <r>
       <t>Proportion de personnes ayant subi de la discrimination ou un traitement injuste au cours des cinq années précédant l’enquête en raison de certaines caractéristiques selon le groupe d’âge et le genre</t>
     </r>
     <r>
       <rPr>
-        <b/>
         <vertAlign val="superscript"/>
-        <sz val="12"/>
-        <rFont val="Calibri"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="12"/>
-        <rFont val="Calibri"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t>, Québec, 2021 et 2022</t>
+      <t>, Québec, 2024</t>
     </r>
-  </si>
-[...7 lines deleted...]
-    <t>Jeunes de 15 à 29 ans ayant déclaré avoir subi de la discrimination ou un traitement injuste au cours des cinq dernières années, Québec, 2022</t>
   </si>
   <si>
     <r>
       <t>L’apparence physique</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="12"/>
-        <rFont val="Calibri"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Statistique Canada, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Enquête sociale canadienne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, 2024, fichiers de microdonnées. Adaptation par l’Institut de la statistique du Québec.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Statistique Canada, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Enquête sociale canadienne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, 2024, fichiers de microdonnées. Adaptation par l'Institut de la statistique du Québec.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>L’apparence physique</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+  </si>
+  <si>
+    <t>** Coefficient de variation entre 25 % et 33 %; estimation imprécise, fournie à titre indicatif seulement.</t>
+  </si>
+  <si>
+    <t>F Donnée peu fiable, ne peut être diffusée.</t>
+  </si>
+  <si>
+    <t>Femme+</t>
+  </si>
+  <si>
+    <t>Homme+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a,b Pour une variable donnée, le même exposant exprime une différence significative entre les proportions concernées au seuil de 0,05. </t>
+  </si>
+  <si>
+    <r>
+      <t>Raisons de la discrimination ou du traitement injuste</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> au cours des cinq années précédant l’enquête, jeunes de 15 à 29 ans, Québec, 2024</t>
     </r>
   </si>
   <si>
     <r>
       <t>Le sexe</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="12"/>
-        <rFont val="Calibri"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">3 </t>
+      <t>4</t>
     </r>
   </si>
   <si>
     <r>
-      <t>L’apparence physique</t>
+      <t>Le sexe</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="12"/>
-        <rFont val="Calibri"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>3</t>
     </r>
+  </si>
+  <si>
+    <t>* Coefficient de variation entre 15 % et 25 %; interpréter avec prudence.</t>
+  </si>
+  <si>
+    <t>** Coefficient de variation entre 25 % et 33 %; estimation imprécise, fournie à titre indicatif seulement.</t>
+  </si>
+  <si>
+    <t>Une autre raison</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>x Donnée confidentielle.</t>
+  </si>
+  <si>
+    <t>F Donnée peu fiable, ne peut être diffusée.</t>
+  </si>
+  <si>
+    <t>… N'ayant pas lieu de figurer.</t>
+  </si>
+  <si>
+    <r>
+      <t>Raisons de la discrimination ou du traitement injuste</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> au cours des cinq années précédant l’enquête selon le genre</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, jeunes de 15 à 29 ans, Québec, 2024</t>
+    </r>
+  </si>
+  <si>
+    <t>Toute autre situation (y compris dans les rapports avec les tribunaux)</t>
+  </si>
+  <si>
+    <t>3. Par sexe, on entend le sexe assigné à la naissance.</t>
+  </si>
+  <si>
+    <t>Jeunes de 15 à 29 ans ayant déclaré avoir subi de la discrimination ou un traitement injuste au cours des cinq années précédant l'enquête</t>
   </si>
   <si>
     <r>
       <t>Situations dans lesquelles la discrimination</t>
     </r>
     <r>
       <rPr>
-        <b/>
         <vertAlign val="superscript"/>
-        <sz val="12"/>
-        <rFont val="Calibri"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">1 </t>
+      <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="12"/>
-        <rFont val="Calibri"/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t>a été vécue, Québec, 2022</t>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>a été vécue, Québec, 2024</t>
+    </r>
+  </si>
+  <si>
+    <t>statistique.quebec.ca/vitrine/15-29-ans/theme/citoyennete/discrimination-traitement-injuste</t>
+  </si>
+  <si>
+    <t>4. Comprend la discrimination fondée sur diverses identités de genre, comme la bispiritualité ou la non-binarité.</t>
+  </si>
+  <si>
+    <r>
+      <t>L’identité ou expression de genre</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>4</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>L’identité ou expression de genre</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>5</t>
+    </r>
+  </si>
+  <si>
+    <t>5. Comprend la discrimination fondée sur diverses identités de genre, comme la bispiritualité ou la non-binarité.</t>
+  </si>
+  <si>
+    <r>
+      <t>Lors de la recherche ou de la demande de logement</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Au moment de franchir la frontière vers le Canada</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
     </r>
   </si>
   <si>
     <r>
       <t>Lors d’une consultation avec un(e) professionnel(le) de la santé ou dans d’autres contextes de soins de santé</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="12"/>
+        <sz val="10"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Open Sans"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t>2</t>
+      <t>4</t>
     </r>
   </si>
   <si>
-    <r>
-[...297 lines deleted...]
-    <t>Mise en ligne : 11  juillet  2024</t>
+    <t>4. Entre autres, des médecins, des infirmiers et infirmières et des physiothérapeutes. En ce qui concerne les établissements de soins de santé, il peut s’agir entre autres d’hôpitaux, de cliniques et de cabinets dentaires.</t>
+  </si>
+  <si>
+    <t>2. Entre autres, l’achat ou la location d’un logement.</t>
+  </si>
+  <si>
+    <t>3. Ne comprend pas les situations de discrimination survenues à la frontière au moment de quitter le Canada.</t>
+  </si>
+  <si>
+    <t>L’identité autochtone</t>
+  </si>
+  <si>
+    <t>Mise en ligne : 30 juillet 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="##############0.0"/>
     <numFmt numFmtId="165" formatCode="##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...33 lines deleted...]
-      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Open Sans"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Open Sans"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...20 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
-      <sz val="12"/>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Open Sans"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
-      <sz val="12"/>
+      <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...27 lines deleted...]
-      <color rgb="FF223654"/>
       <name val="Open Sans"/>
       <family val="2"/>
-    </font>
-[...13 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
+        <fgColor rgb="FFD4D5D5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
-      <diagonal/>
-[...7 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="108">
+  <cellXfs count="94">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...40 lines deleted...]
-    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...40 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF052B56"/>
+      <color rgb="FFD4D5D5"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>9524</xdr:rowOff>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="8391525" cy="14839951"/>
+    <xdr:ext cx="8391525" cy="14001749"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="ZoneTexte 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA2FEE2C-BBAD-426E-B9A1-7176AA02C414}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="2524124"/>
-          <a:ext cx="8391525" cy="14839951"/>
+          <a:off x="0" y="2114550"/>
+          <a:ext cx="8391525" cy="14001749"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="20000"/>
             <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="fr-CA" sz="1400" b="1">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
-[...4 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+                <a:srgbClr val="052B56"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Notes méthodologiques</a:t>
           </a:r>
           <a:endParaRPr lang="fr-CA" sz="1400">
+            <a:solidFill>
+              <a:srgbClr val="052B56"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000">
+            <a:solidFill>
+              <a:srgbClr val="052B56"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1200" b="1">
+              <a:solidFill>
+                <a:srgbClr val="052B56"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Concepts et définitions</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-CA" sz="1200">
+            <a:solidFill>
+              <a:srgbClr val="052B56"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="500">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-            <a:cs typeface="+mn-cs"/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100">
-[...24 lines deleted...]
-          <a:endParaRPr lang="fr-CA" sz="1300">
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les estimations sur les personnes ayant </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>vécu de la discrimination ou un traitement injuste au cours des cinq années précédant l’enquête, </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>diffusées dans</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> ce fichier,</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> sont tirées de plusieurs vagues de l’</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" i="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Enquête sociale canadienne</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> réalisées </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>en 2024 par Statistique </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Canada. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="500">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-            <a:cs typeface="+mn-cs"/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100">
-[...6 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>La proportion de personnes victimes de discrimination ou de traitement injuste est mesurée au moyen de la question suivante du questionnaire des vagues 1, 2 et 3 de l'enquête</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" i="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
-        </a:p>
-[...98 lines deleted...]
-          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="500">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>« Au cours des cinq dernières années, avez-vous été victime de discrimination ou traité injustement par d’autres personnes au Canada pour l’une ou l’autre des raisons</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>suivantes?</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="500">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>01 : Votre identité autochtone</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>02 : Votre appartenance ethnique ou culturelle</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>03 : Votre race ou la couleur de votre peau</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>04 : Votre religion</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>05 : Votre langue</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>06 : Votre accent</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>07 : Votre apparence physique (Inclure la discrimination fondée sur le poids, la taille, le style ou la couleur des cheveux, l’habillement, les bijoux, les tatouages ou sur d’autres caractéristiques physiques. Exclure la discrimination fondée sur la couleur de la peau.)</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>08 : Votre sexe (Par sexe, on entend le sexe assigné à la naissance.)</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>09 : Votre orientation sexuelle (p. ex. hétérosexuel, lesbienne, gai, bisexuel)</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>10 : Votre identité ou expression de </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>genre (Inclure diverses identités de genre telles que la bispiritualité ou le non binaire.)</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>11 : Votre âge</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>12 : Une incapacité physique ou mentale</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>13 : Une autre raison</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>14 : Je n’ai pas été victime de discrimination »</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="500" u="none">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les personnes ayant sélectionné au moins un des 13 premiers choix de réponse sont considérées comme ayant été victimes de discrimination ou de traitement injuste au cours des cinq années précédant l’enquête. Plus d’une raison de discrimination pouvait être sélectionnée.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="500" u="none">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les données portant sur les </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" b="1" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>raisons de la discrimination </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>présentées dans ce</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> fichier</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> ont été estimées par rapport à l’ensemble des jeunes de 15 à 29 ans.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100" u="none">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" b="1" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Situations de la discrimination</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="500" b="0" u="none">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les données sur les situations dans lesquelles de la discrimination a été vécue proviennent des réponses à la question ci-dessous, posée aux personnes ayant été victimes de discrimination ou de traitement injuste :</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="500" u="none">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>« Au cours des cinq dernières années, dans quels types de situations avez-vous été victime de discrimination au Canada?</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="500" u="none">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>01 : Dans un magasin, une banque ou un restaurant</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>02 : À l’école ou en suivant des cours</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>03 : Sur Internet, y compris sur les plateformes de médias sociaux</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>04 : Au travail ou au moment de présenter une demande d’emploi ou d’avancement</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>05 : Lors de la recherche ou de la demande de logement (p. ex. achat ou location d’un logement)</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>06 : Dans vos rapports avec la police</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>07 : Dans vos rapports avec les tribunaux</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>08 : Au moment de franchir la frontière vers le Canada (Exclure les incidents de discrimination survenus à la frontière au moment de quitter le Canada.)</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>09 : Aux mains de membres de la famille ou d’amis ou lors de rencontres avec ceux-ci, ou en participant à des rassemblements sociaux</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>10 : Dans des endroits publics tels les parcs ou les trottoirs</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>11 : En utilisant le transport en commun, comme les autobus, les trains ou les taxis</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>12 : Lors de la consultation d’un professionnel de la santé ou dans d’autres contextes de soins de santé (Les professionnels de la santé peuvent être, entre autres, des médecins, des infirmiers et des physiothérapeutes. En ce qui concerne les établissements de soins de santé, il peut s’agir entre autres d’hôpitaux, de cliniques et de cabinets dentaires.)</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>13 : Toute autre situation »</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="500" u="none">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Plus d’une situation de discrimination pouvait être sé</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>lectionnée. </a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-CA" sz="1000" u="none">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
           <a:endParaRPr lang="fr-CA" sz="1100">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-            <a:cs typeface="+mn-cs"/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100">
-[...362 lines deleted...]
-          <a:endParaRPr lang="fr-CA" sz="1100" u="none">
+            <a:rPr lang="fr-CA" sz="1200" b="1" i="0">
+              <a:solidFill>
+                <a:srgbClr val="052B56"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Source des données</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="500" u="none">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-            <a:cs typeface="+mn-cs"/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100" b="1" u="none">
-[...10 lines deleted...]
-          <a:endParaRPr lang="fr-CA" sz="1100" u="none">
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les estimations présentées proviennent de l’</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" i="1" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Enquête sociale canadienne </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>de Statistique Canada, réalisée sur une base trimestrielle à partir d’avril 2021. </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les renseignements portant sur la discrimination ou le traitement injuste mobilisés dans les analyses ont été colligés lors de trois vagues de l’enquête en 2024 (</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" i="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Qualité de vie, santé et communautés bienveillantes</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>; </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" i="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Qualité de vie, santé et répercussions de la hausse des prix</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>; </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" i="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Qualité de vie, santé et coûts du logement</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>). Les données des trois vagues ont été regroupées aux fins de la production des estimations. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="500">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-            <a:cs typeface="+mn-cs"/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100" u="none">
-[...260 lines deleted...]
-          <a:endParaRPr lang="fr-CA" sz="1100" u="none">
+            <a:rPr lang="fr-CA" sz="1000" b="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Pour plus d’information sur les diverses vagues de l'enquête</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" b="0" i="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>retenues pour les analyses, consulter la page Enquête sociale canadienne (ESC) (statcan.gc.ca).</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100" b="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-            <a:cs typeface="+mn-cs"/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1200" b="1">
+              <a:solidFill>
+                <a:srgbClr val="052B56"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Précision des données et tests statistiques</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="500" u="none">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les statistiques présentées étant basées sur un échantillon, elles sont sujettes à l’erreur d’échantillonnage. Des tests statistiques ont été effectués afin de comparer les grands groupes d’âge (15-29 ans, 30-44 ans, 45-64 ans et 65 ans et plus), les femmes et les hommes parmi les 15-29 ans, de même que les sous-groupes d’âge chez les jeunes (15-19 ans, 20-24 ans et 25-29 ans). Les différences évoquées dans les points saillants présentés sur la page ont été confirmées par ces tests.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="500" u="none">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" u="none">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Il arrive que des résultats semblent différents, mais ne le soient pas sur le plan statistique selon les tests effectués. Cela peut être attribuable à un manque de puissance statistique de l’enquête, particulièrement pour certains groupes de population. Dans le cas d’un test non significatif au seuil fixé, on ne peut pas conclure que les résultats sont différents entre deux groupes; on ne peut toutefois pas pour autant conclure qu’ils sont égaux.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="500">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Pour plus d’information sur les notions de précision statistique et de différence significative sur le plan statistique, consulter la page</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Notions statistiques pour l’analyse de données d'enquêtes</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> (statistique.quebec.ca).</a:t>
+          </a:r>
           <a:endParaRPr lang="fr-CA" sz="1100">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-            <a:cs typeface="+mn-cs"/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
-        </a:p>
-[...209 lines deleted...]
-          </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="fr-CA" sz="1100">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-            <a:cs typeface="+mn-cs"/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100" b="0">
-[...68 lines deleted...]
-            <a:cs typeface="+mn-cs"/>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
-        </a:p>
-[...169 lines deleted...]
-          <a:endParaRPr lang="fr-CA" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office 2013 – 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -3047,3282 +2784,2518 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/15-29-ans/theme/citoyennete/discrimination-traitement-injuste" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/15-29-ans" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2239B77C-D536-420B-9D88-B3ED50C49D45}">
-  <dimension ref="A1:H19"/>
+  <dimension ref="A1:B19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="12" max="12" width="6.88671875" customWidth="1"/>
+    <col min="1" max="1" width="11.7109375" style="2" customWidth="1"/>
+    <col min="2" max="11" width="11.42578125" style="2"/>
+    <col min="12" max="12" width="6.85546875" style="2" customWidth="1"/>
+    <col min="13" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.3">
-[...39 lines deleted...]
-    <row r="19" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A1" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A2" s="12" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A3" s="3" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A4" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A5" s="2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A7" s="54" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A9" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="B9" s="5"/>
+    </row>
+    <row r="18" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="19" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="https://statistique.quebec.ca/vitrine/15-29-ans" xr:uid="{BF10B3E4-15B0-46D6-A163-A07922E8A6AE}"/>
-    <hyperlink ref="A7" r:id="rId2" xr:uid="{359C131A-172C-4C2E-9569-D0E34AA8825B}"/>
+    <hyperlink ref="A7" r:id="rId2" xr:uid="{39AB0036-F691-4ABD-BE3A-FBD4CF9B9B9D}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F9C94A65-7DA2-4FB8-909D-FCFA358AEFD3}">
-  <dimension ref="A1:R26"/>
+  <dimension ref="A1:L21"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="34.6640625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="16.44140625" customWidth="1"/>
+    <col min="1" max="1" width="30.7109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="12.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="1.7109375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="2.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="15.7109375" style="2" customWidth="1"/>
+    <col min="7" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...31 lines deleted...]
-      <c r="L2" s="80" t="s">
+    <row r="1" spans="1:6" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="55" t="s">
+        <v>67</v>
+      </c>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A2" s="66"/>
+      <c r="B2" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="59" t="s">
+        <v>49</v>
+      </c>
+      <c r="F2" s="59"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="66"/>
+      <c r="B3" s="58"/>
+      <c r="C3" s="64"/>
+      <c r="D3" s="64"/>
+      <c r="E3" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="67"/>
+      <c r="B4" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="M2" s="7"/>
-[...28 lines deleted...]
-      <c r="D4" s="16" t="s">
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+    </row>
+    <row r="5" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A5" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="14"/>
+      <c r="C5" s="42"/>
+      <c r="D5" s="42"/>
+      <c r="E5" s="14"/>
+      <c r="F5" s="14"/>
+    </row>
+    <row r="6" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A6" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="E4" s="16" t="s">
+      <c r="B6" s="6">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="C6" s="49"/>
+      <c r="D6" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" s="6">
+        <v>30.1</v>
+      </c>
+      <c r="F6" s="6">
+        <v>38.700000000000003</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A7" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="F4" s="16"/>
-[...78 lines deleted...]
-      <c r="C7" s="47" t="s">
+      <c r="B7" s="6">
+        <v>29.9</v>
+      </c>
+      <c r="C7" s="49"/>
+      <c r="D7" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="E7" s="6">
+        <v>27</v>
+      </c>
+      <c r="F7" s="6">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A8" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="6">
+        <v>21.6</v>
+      </c>
+      <c r="C8" s="49"/>
+      <c r="D8" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="E8" s="6">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="F8" s="6">
+        <v>23.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A9" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="6">
+        <v>10.8</v>
+      </c>
+      <c r="C9" s="49"/>
+      <c r="D9" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="E9" s="6">
+        <v>9.4</v>
+      </c>
+      <c r="F9" s="6">
+        <v>12.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A10" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="14"/>
+      <c r="C10" s="42"/>
+      <c r="D10" s="43"/>
+      <c r="E10" s="14"/>
+      <c r="F10" s="14"/>
+    </row>
+    <row r="11" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A11" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="6">
+        <v>31.1</v>
+      </c>
+      <c r="C11" s="49"/>
+      <c r="D11" s="17"/>
+      <c r="E11" s="6">
+        <v>24.6</v>
+      </c>
+      <c r="F11" s="6">
+        <v>38.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A12" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="6">
+        <v>39.4</v>
+      </c>
+      <c r="C12" s="49"/>
+      <c r="D12" s="17"/>
+      <c r="E12" s="6">
+        <v>31.4</v>
+      </c>
+      <c r="F12" s="6">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A13" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="6">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="C13" s="49"/>
+      <c r="D13" s="17"/>
+      <c r="E13" s="6">
+        <v>27</v>
+      </c>
+      <c r="F13" s="6">
+        <v>41.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A14" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="14"/>
+      <c r="C14" s="42"/>
+      <c r="D14" s="43"/>
+      <c r="E14" s="14"/>
+      <c r="F14" s="14"/>
+    </row>
+    <row r="15" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A15" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="6">
+        <v>27.6</v>
+      </c>
+      <c r="C15" s="49"/>
+      <c r="D15" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="D7" s="46">
-[...9 lines deleted...]
-      <c r="H7" s="47" t="s">
+      <c r="E15" s="6">
+        <v>22</v>
+      </c>
+      <c r="F15" s="6">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="8">
+        <v>41.4</v>
+      </c>
+      <c r="C16" s="50"/>
+      <c r="D16" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="I7" s="46">
-[...110 lines deleted...]
-      <c r="C12" s="48" t="s">
+      <c r="E16" s="8">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="F16" s="8">
+        <v>47.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="D12" s="46">
-[...120 lines deleted...]
-      <c r="A17" s="5" t="s">
+      <c r="B17" s="61"/>
+      <c r="C17" s="61"/>
+      <c r="D17" s="61"/>
+      <c r="E17" s="61"/>
+      <c r="F17" s="61"/>
+    </row>
+    <row r="18" spans="1:12" s="9" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="56" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" s="56"/>
+      <c r="C18" s="56"/>
+      <c r="D18" s="56"/>
+      <c r="E18" s="56"/>
+      <c r="F18" s="56"/>
+      <c r="G18" s="10"/>
+      <c r="H18" s="10"/>
+      <c r="I18" s="10"/>
+      <c r="J18" s="10"/>
+      <c r="K18" s="10"/>
+      <c r="L18" s="10"/>
+    </row>
+    <row r="19" spans="1:12" s="9" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="56" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="56"/>
+      <c r="C19" s="56"/>
+      <c r="D19" s="56"/>
+      <c r="E19" s="56"/>
+      <c r="F19" s="56"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="11"/>
+      <c r="K19" s="11"/>
+      <c r="L19" s="11"/>
+    </row>
+    <row r="20" spans="1:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="46">
-[...211 lines deleted...]
-      <c r="L26" s="2"/>
+      <c r="B20" s="62"/>
+      <c r="C20" s="62"/>
+      <c r="D20" s="62"/>
+      <c r="E20" s="62"/>
+      <c r="F20" s="62"/>
+    </row>
+    <row r="21" spans="1:12" s="9" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" s="60"/>
+      <c r="C21" s="60"/>
+      <c r="D21" s="60"/>
+      <c r="E21" s="60"/>
+      <c r="F21" s="60"/>
     </row>
   </sheetData>
-  <mergeCells count="13">
-[...12 lines deleted...]
-    <mergeCell ref="I3:J3"/>
+  <mergeCells count="12">
+    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A17:F17"/>
+    <mergeCell ref="A20:F20"/>
+    <mergeCell ref="C2:C3"/>
+    <mergeCell ref="D2:D3"/>
+    <mergeCell ref="B4:F4"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A19:F19"/>
+    <mergeCell ref="A18:F18"/>
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="E2:F2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9D715CC9-EAC2-4A9E-9BA5-211021D3D19B}">
-  <dimension ref="A1:F31"/>
+  <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:E1"/>
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="52.109375" style="3" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="11.44140625" style="3"/>
+    <col min="1" max="1" width="50.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="1.7109375" style="1" customWidth="1"/>
+    <col min="4" max="5" width="15.7109375" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...18 lines deleted...]
-      <c r="F2" s="13"/>
+    <row r="1" spans="1:6" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="73" t="s">
+        <v>77</v>
+      </c>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A2" s="69"/>
+      <c r="B2" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="C2" s="71"/>
+      <c r="D2" s="76" t="s">
+        <v>49</v>
+      </c>
+      <c r="E2" s="76"/>
+      <c r="F2" s="19"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A3" s="20"/>
-[...17 lines deleted...]
-      <c r="C4" s="58" t="s">
+      <c r="A3" s="70"/>
+      <c r="B3" s="75"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3" s="21"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="59"/>
+      <c r="B4" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="68"/>
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="21"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5" s="28" t="s">
+        <v>103</v>
+      </c>
+      <c r="B5" s="45" t="s">
+        <v>83</v>
+      </c>
+      <c r="C5" s="44"/>
+      <c r="D5" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="E5" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="F5" s="21"/>
+    </row>
+    <row r="6" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A6" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="23">
+        <v>6.7</v>
+      </c>
+      <c r="C6" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="23">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E6" s="23">
+        <v>9.1</v>
+      </c>
+      <c r="F6" s="23"/>
+    </row>
+    <row r="7" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="23">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="C7" s="22"/>
+      <c r="D7" s="23">
+        <v>6.9</v>
+      </c>
+      <c r="E7" s="23">
+        <v>12.2</v>
+      </c>
+      <c r="F7" s="23"/>
+    </row>
+    <row r="8" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A8" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="23">
+        <v>5.6</v>
+      </c>
+      <c r="C8" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="23">
+        <v>3.8</v>
+      </c>
+      <c r="E8" s="23">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F8" s="23"/>
+    </row>
+    <row r="9" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="23">
+        <v>6.3</v>
+      </c>
+      <c r="C9" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="23">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E9" s="23">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="F9" s="23"/>
+    </row>
+    <row r="10" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A10" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="23">
+        <v>3.9</v>
+      </c>
+      <c r="C10" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="23">
+        <v>2.5</v>
+      </c>
+      <c r="E10" s="23">
+        <v>5.9</v>
+      </c>
+      <c r="F10" s="23"/>
+    </row>
+    <row r="11" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A11" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" s="23">
+        <v>11</v>
+      </c>
+      <c r="C11" s="22"/>
+      <c r="D11" s="23">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="E11" s="23">
+        <v>14.3</v>
+      </c>
+      <c r="F11" s="23"/>
+    </row>
+    <row r="12" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A12" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="23">
+        <v>7.7</v>
+      </c>
+      <c r="C12" s="22"/>
+      <c r="D12" s="23">
+        <v>5.8</v>
+      </c>
+      <c r="E12" s="23">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="F12" s="23"/>
+    </row>
+    <row r="13" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A13" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="23">
+        <v>3.3</v>
+      </c>
+      <c r="C13" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="23">
+        <v>2.1</v>
+      </c>
+      <c r="E13" s="23">
+        <v>5.2</v>
+      </c>
+      <c r="F13" s="23"/>
+    </row>
+    <row r="14" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A14" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="B14" s="51" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="22"/>
+      <c r="D14" s="51" t="s">
+        <v>35</v>
+      </c>
+      <c r="E14" s="51" t="s">
+        <v>35</v>
+      </c>
+      <c r="F14" s="23"/>
+    </row>
+    <row r="15" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A15" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="23">
+        <v>5</v>
+      </c>
+      <c r="C15" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="23">
+        <v>3.4</v>
+      </c>
+      <c r="E15" s="23">
+        <v>7.3</v>
+      </c>
+      <c r="F15" s="23"/>
+    </row>
+    <row r="16" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B16" s="23">
+        <v>4.2</v>
+      </c>
+      <c r="C16" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="23">
+        <v>2.7</v>
+      </c>
+      <c r="E16" s="23">
+        <v>6.4</v>
+      </c>
+      <c r="F16" s="23"/>
+    </row>
+    <row r="17" spans="1:6" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B17" s="52" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" s="26"/>
+      <c r="D17" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="E17" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="F17" s="23"/>
+    </row>
+    <row r="18" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="77" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="42">
-[...96 lines deleted...]
-      <c r="A10" s="3" t="s">
+      <c r="B18" s="77"/>
+      <c r="C18" s="77"/>
+      <c r="D18" s="77"/>
+      <c r="E18" s="77"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A19" s="79" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" s="79"/>
+      <c r="C19" s="79"/>
+      <c r="D19" s="79"/>
+      <c r="E19" s="79"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A20" s="79" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" s="79"/>
+      <c r="C20" s="79"/>
+      <c r="D20" s="79"/>
+      <c r="E20" s="79"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A21" s="79" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" s="79"/>
+      <c r="C21" s="79"/>
+      <c r="D21" s="79"/>
+      <c r="E21" s="79"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A22" s="79" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" s="79"/>
+      <c r="C22" s="79"/>
+      <c r="D22" s="79"/>
+      <c r="E22" s="79"/>
+    </row>
+    <row r="23" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="56" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="56"/>
+      <c r="C23" s="56"/>
+      <c r="D23" s="56"/>
+      <c r="E23" s="56"/>
+    </row>
+    <row r="24" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="56" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="56"/>
+      <c r="C24" s="56"/>
+      <c r="D24" s="56"/>
+      <c r="E24" s="56"/>
+      <c r="F24" s="29"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A25" s="79" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A26" s="79" t="s">
         <v>93</v>
       </c>
-      <c r="B10" s="42">
-[...198 lines deleted...]
-      <c r="E31" s="30"/>
+      <c r="B26" s="79"/>
+      <c r="C26" s="79"/>
+      <c r="D26" s="79"/>
+      <c r="E26" s="79"/>
+    </row>
+    <row r="27" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="B27" s="78"/>
+      <c r="C27" s="78"/>
+      <c r="D27" s="78"/>
+      <c r="E27" s="78"/>
+    </row>
+    <row r="28" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="56" t="s">
+        <v>69</v>
+      </c>
+      <c r="B28" s="56"/>
+      <c r="C28" s="56"/>
+      <c r="D28" s="56"/>
+      <c r="E28" s="56"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A30" s="28"/>
+      <c r="B30" s="28"/>
+      <c r="C30" s="28"/>
+      <c r="D30" s="28"/>
+      <c r="E30" s="28"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="17">
+    <mergeCell ref="A28:E28"/>
+    <mergeCell ref="A18:E18"/>
+    <mergeCell ref="A27:E27"/>
+    <mergeCell ref="A19:E19"/>
+    <mergeCell ref="A21:E21"/>
+    <mergeCell ref="A25:E25"/>
+    <mergeCell ref="A20:E20"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="A23:E23"/>
+    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="A26:E26"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="C2:C3"/>
     <mergeCell ref="A1:E1"/>
-    <mergeCell ref="A24:D24"/>
-[...2 lines deleted...]
-    <mergeCell ref="A27:C27"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="D2:E2"/>
-    <mergeCell ref="A19:E19"/>
-    <mergeCell ref="A20:E20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4743AD1E-AA54-4E11-9B9C-55C2C8237D36}">
-  <dimension ref="A1:F66"/>
+  <dimension ref="A1:G94"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:E1"/>
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="55" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="13.33203125" customWidth="1"/>
+    <col min="1" max="1" width="40.7109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="12.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="2.42578125" style="48" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="1.7109375" style="48" customWidth="1"/>
+    <col min="5" max="6" width="15.7109375" style="2" customWidth="1"/>
+    <col min="7" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...14 lines deleted...]
-      <c r="D2" s="91" t="s">
+    <row r="1" spans="1:6" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="73" t="s">
+        <v>87</v>
+      </c>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+    </row>
+    <row r="2" spans="1:6" ht="15" x14ac:dyDescent="0.3">
+      <c r="A2" s="69"/>
+      <c r="B2" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="C2" s="84"/>
+      <c r="D2" s="84"/>
+      <c r="E2" s="81" t="s">
+        <v>49</v>
+      </c>
+      <c r="F2" s="81"/>
+    </row>
+    <row r="3" spans="1:6" ht="15" x14ac:dyDescent="0.3">
+      <c r="A3" s="70"/>
+      <c r="B3" s="80"/>
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="F3" s="45" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="15" x14ac:dyDescent="0.3">
+      <c r="A4" s="59"/>
+      <c r="B4" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="82"/>
+      <c r="D4" s="82"/>
+      <c r="E4" s="82"/>
+      <c r="F4" s="82"/>
+    </row>
+    <row r="5" spans="1:6" ht="15" x14ac:dyDescent="0.3">
+      <c r="A5" s="86" t="s">
+        <v>103</v>
+      </c>
+      <c r="B5" s="86"/>
+      <c r="C5" s="86"/>
+      <c r="D5" s="86"/>
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="C6" s="46"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" s="21" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="C7" s="46"/>
+      <c r="D7" s="46"/>
+      <c r="E7" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" s="21" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="C8" s="46"/>
+      <c r="D8" s="46"/>
+      <c r="E8" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" s="21" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="15" x14ac:dyDescent="0.3">
+      <c r="A9" s="83" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="83"/>
+      <c r="C9" s="83"/>
+      <c r="D9" s="83"/>
+      <c r="E9" s="83"/>
+      <c r="F9" s="83"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="21">
+        <v>6.7</v>
+      </c>
+      <c r="C10" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="46"/>
+      <c r="E10" s="23">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F10" s="23">
+        <v>9.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="21">
+        <v>5.4</v>
+      </c>
+      <c r="C11" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="46"/>
+      <c r="E11" s="21">
+        <v>3.3</v>
+      </c>
+      <c r="F11" s="21">
+        <v>8.8000000000000007</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="21">
+        <v>8.1</v>
+      </c>
+      <c r="C12" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" s="46"/>
+      <c r="E12" s="21">
+        <v>5.4</v>
+      </c>
+      <c r="F12" s="51">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="83" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="83"/>
+      <c r="C13" s="83"/>
+      <c r="D13" s="83"/>
+      <c r="E13" s="83"/>
+      <c r="F13" s="83"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="34">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="C14" s="47"/>
+      <c r="D14" s="46"/>
+      <c r="E14" s="34">
+        <v>6.9</v>
+      </c>
+      <c r="F14" s="34">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="34">
+        <v>6.9</v>
+      </c>
+      <c r="C15" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="46"/>
+      <c r="E15" s="34">
+        <v>4.3</v>
+      </c>
+      <c r="F15" s="34">
+        <v>10.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="34">
+        <v>11.8</v>
+      </c>
+      <c r="C16" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="46"/>
+      <c r="E16" s="34">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F16" s="34">
+        <v>16.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="27"/>
+      <c r="B17" s="1"/>
+      <c r="C17" s="46"/>
+      <c r="D17" s="46"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+    </row>
+    <row r="18" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="1"/>
+      <c r="C18" s="46"/>
+      <c r="D18" s="46"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+    </row>
+    <row r="19" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="1"/>
+      <c r="C19" s="46"/>
+      <c r="D19" s="46"/>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1"/>
+    </row>
+    <row r="20" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="1"/>
+      <c r="C20" s="46"/>
+      <c r="D20" s="46"/>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1"/>
+    </row>
+    <row r="21" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="1"/>
+      <c r="C21" s="46"/>
+      <c r="D21" s="46"/>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1"/>
+    </row>
+    <row r="22" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="83" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="83"/>
+      <c r="C22" s="83"/>
+      <c r="D22" s="83"/>
+      <c r="E22" s="83"/>
+      <c r="F22" s="83"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A23" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="1">
+        <v>5.6</v>
+      </c>
+      <c r="C23" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="D23" s="46"/>
+      <c r="E23" s="1">
+        <v>3.8</v>
+      </c>
+      <c r="F23" s="1">
+        <v>8.1999999999999993</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A24" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24" s="1">
+        <v>4.5</v>
+      </c>
+      <c r="C24" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="D24" s="46"/>
+      <c r="E24" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="F24" s="1">
+        <v>7.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A25" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="B25" s="1">
+        <v>6.8</v>
+      </c>
+      <c r="C25" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" s="46"/>
+      <c r="E25" s="1">
+        <v>4.2</v>
+      </c>
+      <c r="F25" s="1">
+        <v>10.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="15" x14ac:dyDescent="0.3">
+      <c r="A26" s="83" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" s="83"/>
+      <c r="C26" s="83"/>
+      <c r="D26" s="83"/>
+      <c r="E26" s="83"/>
+      <c r="F26" s="83"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A27" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" s="23">
+        <v>6.3</v>
+      </c>
+      <c r="C27" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="D27" s="46"/>
+      <c r="E27" s="34">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="F27" s="34">
+        <v>8.6999999999999993</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A28" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="B28" s="34">
+        <v>6</v>
+      </c>
+      <c r="C28" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="D28" s="46"/>
+      <c r="E28" s="34">
+        <v>3.8</v>
+      </c>
+      <c r="F28" s="34">
+        <v>9.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A29" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="B29" s="34">
+        <v>6.6</v>
+      </c>
+      <c r="C29" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="D29" s="46"/>
+      <c r="E29" s="34">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F29" s="34">
+        <v>10.4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="27"/>
+      <c r="B30" s="1"/>
+      <c r="C30" s="46"/>
+      <c r="D30" s="46"/>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1"/>
+    </row>
+    <row r="31" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" s="1"/>
+      <c r="C31" s="46"/>
+      <c r="D31" s="46"/>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1"/>
+    </row>
+    <row r="32" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" s="1"/>
+      <c r="C32" s="46"/>
+      <c r="D32" s="46"/>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1"/>
+    </row>
+    <row r="33" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="B33" s="1"/>
+      <c r="C33" s="46"/>
+      <c r="D33" s="46"/>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1"/>
+    </row>
+    <row r="34" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="B34" s="1"/>
+      <c r="C34" s="46"/>
+      <c r="D34" s="46"/>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1"/>
+    </row>
+    <row r="35" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="B35" s="83"/>
+      <c r="C35" s="83"/>
+      <c r="D35" s="83"/>
+      <c r="E35" s="83"/>
+      <c r="F35" s="83"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A36" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="1">
+        <v>3.9</v>
+      </c>
+      <c r="C36" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="D36" s="46"/>
+      <c r="E36" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="F36" s="1">
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A37" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="B37" s="1">
+        <v>3.4</v>
+      </c>
+      <c r="C37" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="D37" s="46"/>
+      <c r="E37" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="F37" s="1">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A38" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="B38" s="1">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="C38" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="D38" s="46"/>
+      <c r="E38" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F38" s="23">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="87" t="s">
+        <v>71</v>
+      </c>
+      <c r="B39" s="87"/>
+      <c r="C39" s="87"/>
+      <c r="D39" s="87"/>
+      <c r="E39" s="87"/>
+      <c r="F39" s="87"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A40" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="34">
+        <v>11</v>
+      </c>
+      <c r="C40" s="47"/>
+      <c r="D40" s="46"/>
+      <c r="E40" s="34">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="F40" s="34">
+        <v>14.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A41" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="B41" s="34">
+        <v>10.4</v>
+      </c>
+      <c r="C41" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="D41" s="46"/>
+      <c r="E41" s="34">
+        <v>6.7</v>
+      </c>
+      <c r="F41" s="34">
+        <v>15.9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A42" s="28" t="s">
+        <v>74</v>
+      </c>
+      <c r="B42" s="34">
+        <v>11.6</v>
+      </c>
+      <c r="C42" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="D42" s="46"/>
+      <c r="E42" s="34">
+        <v>8.4</v>
+      </c>
+      <c r="F42" s="34">
+        <v>15.7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A43" s="83" t="s">
+        <v>78</v>
+      </c>
+      <c r="B43" s="83"/>
+      <c r="C43" s="83"/>
+      <c r="D43" s="83"/>
+      <c r="E43" s="83"/>
+      <c r="F43" s="83"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A44" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B44" s="34">
+        <v>7.7</v>
+      </c>
+      <c r="C44" s="47"/>
+      <c r="D44" s="46"/>
+      <c r="E44" s="34">
+        <v>5.8</v>
+      </c>
+      <c r="F44" s="34">
+        <v>10.199999999999999</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A45" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="B45" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="C45" s="47"/>
+      <c r="D45" s="46"/>
+      <c r="E45" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="F45" s="21" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A46" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="B46" s="34">
+        <v>12.7</v>
+      </c>
+      <c r="C46" s="47"/>
+      <c r="D46" s="46"/>
+      <c r="E46" s="34">
+        <v>9.4</v>
+      </c>
+      <c r="F46" s="34">
+        <v>16.899999999999999</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B47" s="1"/>
+      <c r="C47" s="46"/>
+      <c r="D47" s="46"/>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1"/>
+    </row>
+    <row r="48" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B48" s="1"/>
+      <c r="C48" s="46"/>
+      <c r="D48" s="46"/>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1"/>
+    </row>
+    <row r="49" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="B49" s="1"/>
+      <c r="C49" s="46"/>
+      <c r="D49" s="46"/>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1"/>
+    </row>
+    <row r="50" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="B50" s="1"/>
+      <c r="C50" s="46"/>
+      <c r="D50" s="46"/>
+      <c r="E50" s="1"/>
+      <c r="F50" s="1"/>
+    </row>
+    <row r="51" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="28"/>
+      <c r="B51" s="1"/>
+      <c r="C51" s="46"/>
+      <c r="D51" s="46"/>
+      <c r="E51" s="1"/>
+      <c r="F51" s="1"/>
+    </row>
+    <row r="52" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B52" s="1"/>
+      <c r="C52" s="46"/>
+      <c r="D52" s="46"/>
+      <c r="E52" s="1"/>
+      <c r="F52" s="1"/>
+    </row>
+    <row r="53" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B53" s="1"/>
+      <c r="C53" s="46"/>
+      <c r="D53" s="46"/>
+      <c r="E53" s="1"/>
+      <c r="F53" s="1"/>
+    </row>
+    <row r="54" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="B54" s="1"/>
+      <c r="C54" s="46"/>
+      <c r="D54" s="46"/>
+      <c r="E54" s="1"/>
+      <c r="F54" s="1"/>
+    </row>
+    <row r="55" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="B55" s="1"/>
+      <c r="C55" s="46"/>
+      <c r="D55" s="46"/>
+      <c r="E55" s="1"/>
+      <c r="F55" s="1"/>
+    </row>
+    <row r="56" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="28"/>
+      <c r="B56" s="1"/>
+      <c r="C56" s="46"/>
+      <c r="D56" s="46"/>
+      <c r="E56" s="1"/>
+      <c r="F56" s="1"/>
+    </row>
+    <row r="57" spans="1:6" ht="15" x14ac:dyDescent="0.3">
+      <c r="A57" s="83" t="s">
+        <v>16</v>
+      </c>
+      <c r="B57" s="83"/>
+      <c r="C57" s="83"/>
+      <c r="D57" s="83"/>
+      <c r="E57" s="83"/>
+      <c r="F57" s="83"/>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A58" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B58" s="1">
+        <v>3.3</v>
+      </c>
+      <c r="C58" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="D58" s="46"/>
+      <c r="E58" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="F58" s="1">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A59" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="B59" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="C59" s="46"/>
+      <c r="D59" s="46"/>
+      <c r="E59" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="F59" s="21" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A60" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="B60" s="1">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="C60" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="D60" s="46"/>
+      <c r="E60" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="F60" s="1">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="83" t="s">
+        <v>95</v>
+      </c>
+      <c r="B61" s="83"/>
+      <c r="C61" s="83"/>
+      <c r="D61" s="83"/>
+      <c r="E61" s="83"/>
+      <c r="F61" s="83"/>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A62" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B62" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="C62" s="47"/>
+      <c r="D62" s="46"/>
+      <c r="E62" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="F62" s="34" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A63" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="B63" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="C63" s="47"/>
+      <c r="D63" s="46"/>
+      <c r="E63" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="F63" s="21" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A64" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="B64" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="C64" s="47"/>
+      <c r="D64" s="46"/>
+      <c r="E64" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="F64" s="34" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="83" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65" s="83"/>
+      <c r="C65" s="83"/>
+      <c r="D65" s="83"/>
+      <c r="E65" s="83"/>
+      <c r="F65" s="83"/>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A66" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B66" s="2">
+        <v>5</v>
+      </c>
+      <c r="C66" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="D66" s="46"/>
+      <c r="E66" s="34">
+        <v>3.4</v>
+      </c>
+      <c r="F66" s="34">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A67" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="B67" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="C67" s="47"/>
+      <c r="D67" s="46"/>
+      <c r="E67" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="F67" s="21" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A68" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="B68" s="34">
+        <v>6</v>
+      </c>
+      <c r="C68" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="D68" s="46"/>
+      <c r="E68" s="34">
+        <v>3.8</v>
+      </c>
+      <c r="F68" s="34">
+        <v>9.5</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="B69" s="1"/>
+      <c r="C69" s="46"/>
+      <c r="D69" s="46"/>
+      <c r="E69" s="1"/>
+      <c r="F69" s="1"/>
+    </row>
+    <row r="70" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B70" s="1"/>
+      <c r="C70" s="46"/>
+      <c r="D70" s="46"/>
+      <c r="E70" s="1"/>
+      <c r="F70" s="1"/>
+    </row>
+    <row r="71" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="B71" s="1"/>
+      <c r="C71" s="46"/>
+      <c r="D71" s="46"/>
+      <c r="E71" s="1"/>
+      <c r="F71" s="1"/>
+    </row>
+    <row r="72" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="B72" s="1"/>
+      <c r="C72" s="46"/>
+      <c r="D72" s="46"/>
+      <c r="E72" s="1"/>
+      <c r="F72" s="1"/>
+    </row>
+    <row r="73" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="28"/>
+      <c r="B73" s="1"/>
+      <c r="C73" s="46"/>
+      <c r="D73" s="46"/>
+      <c r="E73" s="1"/>
+      <c r="F73" s="1"/>
+    </row>
+    <row r="74" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="B74" s="83"/>
+      <c r="C74" s="83"/>
+      <c r="D74" s="83"/>
+      <c r="E74" s="83"/>
+      <c r="F74" s="83"/>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A75" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B75" s="34">
+        <v>4.2</v>
+      </c>
+      <c r="C75" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="D75" s="46"/>
+      <c r="E75" s="34">
+        <v>2.7</v>
+      </c>
+      <c r="F75" s="34">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A76" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="B76" s="34">
+        <v>4.8</v>
+      </c>
+      <c r="C76" s="47" t="s">
+        <v>6</v>
+      </c>
+      <c r="D76" s="46"/>
+      <c r="E76" s="21">
+        <v>2.6</v>
+      </c>
+      <c r="F76" s="21">
+        <v>8.6</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A77" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="B77" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="C77" s="47"/>
+      <c r="D77" s="46"/>
+      <c r="E77" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="F77" s="34" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="15" x14ac:dyDescent="0.3">
+      <c r="A78" s="87" t="s">
+        <v>82</v>
+      </c>
+      <c r="B78" s="87"/>
+      <c r="C78" s="87"/>
+      <c r="D78" s="87"/>
+      <c r="E78" s="87"/>
+      <c r="F78" s="87"/>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A79" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B79" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="C79" s="47"/>
+      <c r="D79" s="46"/>
+      <c r="E79" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="F79" s="34" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A80" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="B80" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="C80" s="47"/>
+      <c r="D80" s="46"/>
+      <c r="E80" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="F80" s="21" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A81" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="B81" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="C81" s="47"/>
+      <c r="D81" s="46"/>
+      <c r="E81" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="F81" s="34" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="B82" s="77"/>
+      <c r="C82" s="77"/>
+      <c r="D82" s="77"/>
+      <c r="E82" s="77"/>
+      <c r="F82" s="77"/>
+    </row>
+    <row r="83" spans="1:7" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A83" s="79" t="s">
+        <v>84</v>
+      </c>
+      <c r="B83" s="79"/>
+      <c r="C83" s="79"/>
+      <c r="D83" s="79"/>
+      <c r="E83" s="79"/>
+    </row>
+    <row r="84" spans="1:7" ht="15" x14ac:dyDescent="0.3">
+      <c r="A84" s="79" t="s">
         <v>73</v>
       </c>
-      <c r="E2" s="91"/>
-[...667 lines deleted...]
-      <c r="A63" s="3" t="s">
+      <c r="B84" s="79"/>
+      <c r="C84" s="79"/>
+      <c r="D84" s="79"/>
+      <c r="E84" s="79"/>
+      <c r="F84" s="79"/>
+    </row>
+    <row r="85" spans="1:7" ht="15" x14ac:dyDescent="0.3">
+      <c r="A85" s="79" t="s">
+        <v>59</v>
+      </c>
+      <c r="B85" s="79"/>
+      <c r="C85" s="79"/>
+      <c r="D85" s="79"/>
+      <c r="E85" s="79"/>
+      <c r="F85" s="79"/>
+    </row>
+    <row r="86" spans="1:7" ht="15" x14ac:dyDescent="0.3">
+      <c r="A86" s="79" t="s">
+        <v>60</v>
+      </c>
+      <c r="B86" s="79"/>
+      <c r="C86" s="79"/>
+      <c r="D86" s="79"/>
+      <c r="E86" s="79"/>
+      <c r="F86" s="79"/>
+    </row>
+    <row r="87" spans="1:7" ht="15" x14ac:dyDescent="0.3">
+      <c r="A87" s="79" t="s">
+        <v>72</v>
+      </c>
+      <c r="B87" s="79"/>
+      <c r="C87" s="79"/>
+      <c r="D87" s="79"/>
+      <c r="E87" s="79"/>
+      <c r="F87" s="79"/>
+    </row>
+    <row r="88" spans="1:7" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="56" t="s">
         <v>53</v>
       </c>
-      <c r="B63" s="3"/>
-[...28 lines deleted...]
-      <c r="E66" s="3"/>
+      <c r="B88" s="56"/>
+      <c r="C88" s="56"/>
+      <c r="D88" s="56"/>
+      <c r="E88" s="56"/>
+      <c r="F88" s="56"/>
+    </row>
+    <row r="89" spans="1:7" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="B89" s="56"/>
+      <c r="C89" s="56"/>
+      <c r="D89" s="56"/>
+      <c r="E89" s="56"/>
+      <c r="F89" s="56"/>
+      <c r="G89" s="41"/>
+    </row>
+    <row r="90" spans="1:7" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="56" t="s">
+        <v>58</v>
+      </c>
+      <c r="B90" s="56"/>
+      <c r="C90" s="56"/>
+      <c r="D90" s="56"/>
+      <c r="E90" s="56"/>
+      <c r="F90" s="56"/>
+      <c r="G90" s="29"/>
+    </row>
+    <row r="91" spans="1:7" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A91" s="79" t="s">
+        <v>36</v>
+      </c>
+      <c r="B91" s="79"/>
+      <c r="C91" s="79"/>
+      <c r="D91" s="79"/>
+      <c r="E91" s="79"/>
+      <c r="F91" s="79"/>
+    </row>
+    <row r="92" spans="1:7" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A92" s="79" t="s">
+        <v>96</v>
+      </c>
+      <c r="B92" s="79"/>
+      <c r="C92" s="79"/>
+      <c r="D92" s="79"/>
+      <c r="E92" s="79"/>
+      <c r="F92" s="79"/>
+    </row>
+    <row r="93" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="62" t="s">
+        <v>5</v>
+      </c>
+      <c r="B93" s="62"/>
+      <c r="C93" s="62"/>
+      <c r="D93" s="62"/>
+      <c r="E93" s="62"/>
+      <c r="F93" s="62"/>
+    </row>
+    <row r="94" spans="1:7" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="56" t="s">
+        <v>69</v>
+      </c>
+      <c r="B94" s="56"/>
+      <c r="C94" s="56"/>
+      <c r="D94" s="56"/>
+      <c r="E94" s="56"/>
+      <c r="F94" s="56"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...1 lines deleted...]
-    <mergeCell ref="A1:E1"/>
+  <mergeCells count="33">
+    <mergeCell ref="A94:F94"/>
+    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="A83:E83"/>
+    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="A35:F35"/>
+    <mergeCell ref="A61:F61"/>
+    <mergeCell ref="A57:F57"/>
+    <mergeCell ref="A74:F74"/>
+    <mergeCell ref="A93:F93"/>
+    <mergeCell ref="A78:F78"/>
+    <mergeCell ref="A65:F65"/>
+    <mergeCell ref="A43:F43"/>
+    <mergeCell ref="A39:F39"/>
+    <mergeCell ref="A91:F91"/>
+    <mergeCell ref="A92:F92"/>
+    <mergeCell ref="A1:F1"/>
     <mergeCell ref="B2:B3"/>
-    <mergeCell ref="D2:E2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A61:E61"/>
+    <mergeCell ref="E2:F2"/>
+    <mergeCell ref="B4:F4"/>
+    <mergeCell ref="A88:F88"/>
+    <mergeCell ref="A85:F85"/>
+    <mergeCell ref="A82:F82"/>
+    <mergeCell ref="A26:F26"/>
+    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="D2:D3"/>
+    <mergeCell ref="C2:C3"/>
+    <mergeCell ref="A84:F84"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="A87:F87"/>
+    <mergeCell ref="A86:F86"/>
+    <mergeCell ref="A90:F90"/>
+    <mergeCell ref="A89:F89"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5FCA89A-6900-487E-8BE3-6A94DA63987D}">
-  <dimension ref="A1:G24"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:D1"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="81.109375" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="11.44140625" style="2"/>
+    <col min="1" max="1" width="115.7109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="12.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="2.42578125" style="39" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="15.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="53.42578125" style="2" customWidth="1"/>
+    <col min="7" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      </c>
+    <row r="1" spans="1:7" ht="15" x14ac:dyDescent="0.3">
+      <c r="A1" s="89" t="s">
+        <v>91</v>
+      </c>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+    </row>
+    <row r="2" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="88" t="s">
+        <v>90</v>
+      </c>
+      <c r="B2" s="88"/>
+      <c r="C2" s="88"/>
+      <c r="D2" s="88"/>
+      <c r="E2" s="88"/>
     </row>
     <row r="3" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="31"/>
-      <c r="B3" s="93" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="90" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="84"/>
+      <c r="D3" s="69" t="s">
+        <v>24</v>
+      </c>
+      <c r="E3" s="69"/>
+    </row>
+    <row r="4" spans="1:7" ht="15" x14ac:dyDescent="0.3">
+      <c r="A4" s="66"/>
+      <c r="B4" s="91"/>
+      <c r="C4" s="85"/>
+      <c r="D4" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" s="32" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="15" x14ac:dyDescent="0.3">
+      <c r="A5" s="67"/>
+      <c r="B5" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="G5" s="33"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A6" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="34">
+        <v>26.8</v>
+      </c>
+      <c r="D6" s="34">
+        <v>20.7</v>
+      </c>
+      <c r="E6" s="34">
+        <v>34.1</v>
+      </c>
+      <c r="G6" s="33"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A7" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="34">
+        <v>41</v>
+      </c>
+      <c r="D7" s="34">
+        <v>33.4</v>
+      </c>
+      <c r="E7" s="34">
+        <v>49</v>
+      </c>
+      <c r="G7" s="33"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A8" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="C3" s="26"/>
-[...62 lines deleted...]
-      <c r="C8" s="3" t="s">
+      <c r="B8" s="34">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="C8" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="34">
+        <v>14.3</v>
+      </c>
+      <c r="E8" s="34">
+        <v>26.3</v>
+      </c>
+      <c r="F8" s="35"/>
+      <c r="G8" s="33"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A9" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="34">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="D9" s="34">
+        <v>27.1</v>
+      </c>
+      <c r="E9" s="34">
+        <v>41.1</v>
+      </c>
+      <c r="G9" s="33"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A10" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B10" s="34">
+        <v>5.8</v>
+      </c>
+      <c r="C10" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="34">
+        <v>3.1</v>
+      </c>
+      <c r="E10" s="34">
+        <v>10.4</v>
+      </c>
+      <c r="G10" s="33"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A11" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="34">
+        <v>7</v>
+      </c>
+      <c r="C11" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="34">
         <v>4</v>
       </c>
-      <c r="D8" s="53">
-[...24 lines deleted...]
-      <c r="A10" s="43" t="s">
+      <c r="E11" s="34">
+        <v>11.7</v>
+      </c>
+      <c r="F11" s="35"/>
+      <c r="G11" s="33"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A12" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="B12" s="34">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="C12" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="D12" s="34">
+        <v>2.6</v>
+      </c>
+      <c r="E12" s="34">
+        <v>9</v>
+      </c>
+      <c r="F12" s="35"/>
+      <c r="G12" s="33"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A13" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="34">
+        <v>23.6</v>
+      </c>
+      <c r="D13" s="34">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="E13" s="34">
+        <v>30.5</v>
+      </c>
+      <c r="G13" s="33"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A14" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="34">
+        <v>30.8</v>
+      </c>
+      <c r="D14" s="34">
+        <v>23.9</v>
+      </c>
+      <c r="E14" s="34">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="G14" s="33"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A15" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="34">
+        <v>20.7</v>
+      </c>
+      <c r="D15" s="34">
+        <v>15.3</v>
+      </c>
+      <c r="E15" s="34">
+        <v>27.4</v>
+      </c>
+      <c r="G15" s="36"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A16" s="37" t="s">
+        <v>99</v>
+      </c>
+      <c r="B16" s="34">
+        <v>11.9</v>
+      </c>
+      <c r="C16" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="34">
+        <v>8.1</v>
+      </c>
+      <c r="E16" s="34">
+        <v>17.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="53" t="s">
+        <v>88</v>
+      </c>
+      <c r="B17" s="38">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="C17" s="40" t="s">
+        <v>6</v>
+      </c>
+      <c r="D17" s="38">
+        <v>2.4</v>
+      </c>
+      <c r="E17" s="38">
+        <v>8.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="61" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="61"/>
+      <c r="C18" s="61"/>
+      <c r="D18" s="61"/>
+      <c r="E18" s="61"/>
+    </row>
+    <row r="19" spans="1:5" s="9" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A19" s="93" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="93"/>
+      <c r="C19" s="93"/>
+      <c r="D19" s="93"/>
+      <c r="E19" s="93"/>
+    </row>
+    <row r="20" spans="1:5" s="9" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A20" s="93" t="s">
         <v>81</v>
       </c>
-      <c r="B10" s="53">
-[...159 lines deleted...]
-      <c r="E24" s="30"/>
+      <c r="B20" s="93"/>
+      <c r="C20" s="93"/>
+      <c r="D20" s="93"/>
+      <c r="E20" s="93"/>
+    </row>
+    <row r="21" spans="1:5" s="9" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A21" s="56" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21" s="56"/>
+      <c r="C21" s="56"/>
+      <c r="D21" s="56"/>
+      <c r="E21" s="56"/>
+    </row>
+    <row r="22" spans="1:5" s="9" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A22" s="93" t="s">
+        <v>101</v>
+      </c>
+      <c r="B22" s="93"/>
+      <c r="C22" s="93"/>
+      <c r="D22" s="93"/>
+      <c r="E22" s="93"/>
+    </row>
+    <row r="23" spans="1:5" s="9" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A23" s="56" t="s">
+        <v>102</v>
+      </c>
+      <c r="B23" s="56"/>
+      <c r="C23" s="56"/>
+      <c r="D23" s="56"/>
+      <c r="E23" s="56"/>
+    </row>
+    <row r="24" spans="1:5" s="9" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A24" s="56" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" s="56"/>
+      <c r="C24" s="56"/>
+      <c r="D24" s="56"/>
+      <c r="E24" s="56"/>
+    </row>
+    <row r="25" spans="1:5" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="62" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="62"/>
+      <c r="C25" s="62"/>
+      <c r="D25" s="62"/>
+      <c r="E25" s="62"/>
+    </row>
+    <row r="26" spans="1:5" s="30" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A26" s="79" t="s">
+        <v>70</v>
+      </c>
+      <c r="B26" s="79"/>
+      <c r="C26" s="79"/>
+      <c r="D26" s="79"/>
+      <c r="E26" s="79"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-    <mergeCell ref="A19:E19"/>
+  <mergeCells count="16">
+    <mergeCell ref="A25:E25"/>
+    <mergeCell ref="A26:E26"/>
+    <mergeCell ref="A2:E2"/>
     <mergeCell ref="A21:E21"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="B5:E5"/>
+    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="A18:E18"/>
+    <mergeCell ref="A19:E19"/>
     <mergeCell ref="A20:E20"/>
-  </mergeCells>
-[...342 lines deleted...]
-  <mergeCells count="6">
     <mergeCell ref="A22:E22"/>
-    <mergeCell ref="B3:B4"/>
-[...698 lines deleted...]
-    <mergeCell ref="A67:F67"/>
+    <mergeCell ref="A23:E23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Informations</vt:lpstr>
-      <vt:lpstr>FT-Discrimination</vt:lpstr>
-      <vt:lpstr>FT Raisons 2022</vt:lpstr>
+      <vt:lpstr>FT Discrimination</vt:lpstr>
+      <vt:lpstr>FT Raisons</vt:lpstr>
       <vt:lpstr>FT Raisons_Genre</vt:lpstr>
-      <vt:lpstr>FT Situations 2022</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>FT raisons discriminés genre</vt:lpstr>
+      <vt:lpstr>FT Situations</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ISQ</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Virginie Nanhou Youkoujouo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>