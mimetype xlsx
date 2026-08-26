--- v0 (2026-02-26)
+++ v1 (2026-08-26)
@@ -1,377 +1,336 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\stat2203\OneDrive - Statistique QC\Téléchargements\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Statad\proaff\Entrepot\BDSO pilotage\Avis de transfert\2026-08-xx_Vitrine DD\2026-08-xx_Indic_2-Nature et santé\2026-08-xx_Espèces exotiques envahissantes\Fichier de téléchargement\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5124ACD2-6FAD-408C-BE3A-A5407F3E219A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3CE15F95-D2D2-488C-83E8-BA2F049142C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{CB0551E1-387C-4E21-95A6-26E4A48FD656}"/>
+    <workbookView xWindow="23070" yWindow="-16500" windowWidth="29040" windowHeight="15720" xr2:uid="{77F3DCFB-B808-402B-A32F-481CC21BF4AD}"/>
   </bookViews>
   <sheets>
-    <sheet name="Tableau 1" sheetId="5" r:id="rId1"/>
-    <sheet name="Tableau 2" sheetId="7" r:id="rId2"/>
+    <sheet name="Tableau 1 -Téléchargement" sheetId="1" r:id="rId1"/>
+    <sheet name="Tableau 2 - Téléchargement" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="Choisir_un_axe">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="21">
   <si>
-    <t>Total</t>
+    <t>Vitrine statistique sur le développement durable</t>
+  </si>
+  <si>
+    <t>Espèces exotiques envahissantes</t>
+  </si>
+  <si>
+    <t>Consulter la page</t>
+  </si>
+  <si>
+    <t>Indice d’introduction de nouvelles espèces exotiques envahissantes, Québec, 2016 à 2025</t>
+  </si>
+  <si>
+    <t>Années</t>
+  </si>
+  <si>
+    <t>Indice d'introduction</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
-    <t>Années</t>
+    <t xml:space="preserve">Sources </t>
   </si>
   <si>
-    <t>Vitrine statistique sur le développement durable</t>
+    <t>Ministère de l’Environnement et de la Lutte contre les changements climatiques, de la Faune et des Parcs.</t>
   </si>
   <si>
-    <t>Consulter la page</t>
+    <t>Ministère des Ressources naturelles et des Forêts.</t>
   </si>
   <si>
-    <t>Espèces exotiques envahissantes</t>
+    <t>Compilation</t>
+  </si>
+  <si>
+    <t>Nombre de nouvelles espèces exotiques envahissantes, Québec, 2016 à 2025</t>
+  </si>
+  <si>
+    <t>Espèces fauniques aquatiques</t>
+  </si>
+  <si>
+    <t>Espèces
+ floristiques</t>
   </si>
   <si>
     <t>Insectes</t>
   </si>
   <si>
-    <t>Espèces fauniques aquatiques</t>
-[...1 lines deleted...]
-  <si>
     <t>Espèces fauniques terrestres</t>
   </si>
   <si>
-    <t>Compilation</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>Nombre de nouvelles espèces exotiques envahissantes, Québec, 2016 à 2023</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Sources </t>
+    <t>Les valeurs correspondent à un cumul du nombre de nouvelles espèces exotiques envahissantes depuis 2006.</t>
   </si>
   <si>
     <t>Sources</t>
   </si>
   <si>
-    <r>
-[...11 lines deleted...]
-    </r>
+    <t xml:space="preserve">Comme la compilation de l’indice d’introduction de nouvelles espèces exotiques envahissantes repose sur un historique de 10 ans et que les données disponibles couvrent la période de 2006 à 2023, cet indicateur n'est disponible qu'à partir de 2016. </t>
   </si>
   <si>
-    <r>
-[...42 lines deleted...]
- floristiques</t>
+    <t>Institut de la statistique du Québec.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
-[...5 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
+      <u/>
       <sz val="11"/>
-      <name val="Aptos Narrow"/>
-[...4 lines deleted...]
-      <sz val="11"/>
+      <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
+      <b/>
       <sz val="11"/>
-      <color theme="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="3"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="1" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -668,13008 +627,13116 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/nature-et-sante/especes-exotiques-envahissantes" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/nature-et-sante/especes-exotiques-envahissantes?onglet=strategie" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/nature-et-sante/especes-exotiques-envahissantes" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8744CEB-57C8-4BAE-A1E0-309AEF8181BF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0CE6C2FD-9349-4DCF-9E62-E3CD518DB76E}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="A1:M2061"/>
+  <dimension ref="A1:M2063"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.21875" customWidth="1"/>
+    <col min="1" max="1" width="24" customWidth="1"/>
     <col min="2" max="2" width="20.44140625" customWidth="1"/>
     <col min="3" max="3" width="12.6640625" customWidth="1"/>
     <col min="4" max="4" width="8.5546875" customWidth="1"/>
     <col min="5" max="5" width="19.33203125" customWidth="1"/>
     <col min="8" max="8" width="10.44140625" customWidth="1"/>
     <col min="9" max="9" width="8.88671875" customWidth="1"/>
     <col min="10" max="11" width="13.5546875" customWidth="1"/>
     <col min="12" max="12" width="11.33203125" customWidth="1"/>
-    <col min="13" max="13" width="11.44140625" style="1"/>
+    <col min="13" max="13" width="11.44140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="4" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="29" t="s">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+    </row>
+    <row r="2" spans="1:13" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+    </row>
+    <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="5" spans="1:13" s="3" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="29"/>
-[...7 lines deleted...]
-      <c r="A2" s="30" t="s">
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="M5" s="6"/>
+    </row>
+    <row r="6" spans="1:13" s="3" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="30"/>
-[...31 lines deleted...]
-      <c r="E6" s="3"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
       <c r="M6" s="6"/>
     </row>
-    <row r="7" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="19">
+    <row r="7" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="8">
         <v>2016</v>
       </c>
-      <c r="B7" s="11">
+      <c r="B7" s="9">
         <v>0.49</v>
       </c>
       <c r="M7" s="6"/>
     </row>
-    <row r="8" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="20">
+    <row r="8" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="3">
         <v>2017</v>
       </c>
-      <c r="B8" s="7">
+      <c r="B8" s="10">
         <v>0.46</v>
       </c>
       <c r="M8" s="6"/>
     </row>
-    <row r="9" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="20">
+    <row r="9" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="3">
         <v>2018</v>
       </c>
-      <c r="B9" s="7">
+      <c r="B9" s="10">
         <v>0.52</v>
       </c>
       <c r="M9" s="6"/>
     </row>
-    <row r="10" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="20">
+    <row r="10" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="3">
         <v>2019</v>
       </c>
-      <c r="B10" s="7">
+      <c r="B10" s="10">
         <v>0.52</v>
       </c>
       <c r="M10" s="6"/>
     </row>
-    <row r="11" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="20">
+    <row r="11" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="3">
         <v>2020</v>
       </c>
-      <c r="B11" s="7">
+      <c r="B11" s="10">
         <v>0.54</v>
       </c>
       <c r="M11" s="6"/>
     </row>
-    <row r="12" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="20">
+    <row r="12" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="3">
         <v>2021</v>
       </c>
-      <c r="B12" s="7">
+      <c r="B12" s="10">
         <v>0.47</v>
       </c>
       <c r="M12" s="6"/>
     </row>
-    <row r="13" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="20">
+    <row r="13" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="3">
         <v>2022</v>
       </c>
-      <c r="B13" s="7">
+      <c r="B13" s="10">
         <v>0.51</v>
       </c>
       <c r="M13" s="6"/>
     </row>
-    <row r="14" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="21">
+    <row r="14" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="3">
         <v>2023</v>
       </c>
-      <c r="B14" s="9">
+      <c r="B14" s="10">
         <v>0.48</v>
       </c>
       <c r="M14" s="6"/>
     </row>
-    <row r="15" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="3">
+        <v>2024</v>
+      </c>
+      <c r="B15" s="10">
+        <v>0.47577249674798594</v>
+      </c>
       <c r="M15" s="6"/>
     </row>
-    <row r="16" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>1</v>
+    <row r="16" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="11">
+        <v>2025</v>
+      </c>
+      <c r="B16" s="12">
+        <v>0.43309843995574215</v>
       </c>
       <c r="M16" s="6"/>
     </row>
-    <row r="17" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      </c>
+    <row r="17" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M17" s="6"/>
     </row>
-    <row r="18" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>11</v>
+    <row r="18" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="13" t="s">
+        <v>6</v>
       </c>
       <c r="M18" s="6"/>
     </row>
-    <row r="19" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>13</v>
+    <row r="19" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="27" t="s">
+        <v>19</v>
       </c>
       <c r="M19" s="6"/>
     </row>
-    <row r="20" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>14</v>
+    <row r="20" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="28" t="s">
+        <v>7</v>
       </c>
       <c r="M20" s="6"/>
     </row>
-    <row r="21" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="6" t="s">
+    <row r="21" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="M21" s="6"/>
+    </row>
+    <row r="22" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="M21" s="6"/>
-[...4 lines deleted...]
-      </c>
       <c r="M22" s="6"/>
     </row>
-    <row r="23" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="28" t="s">
+        <v>10</v>
+      </c>
       <c r="M23" s="6"/>
     </row>
-    <row r="24" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="26" t="s">
+        <v>20</v>
+      </c>
       <c r="M24" s="6"/>
     </row>
-    <row r="25" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M25" s="6"/>
     </row>
-    <row r="26" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M26" s="6"/>
     </row>
-    <row r="27" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M27" s="6"/>
     </row>
-    <row r="28" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M28" s="6"/>
     </row>
-    <row r="29" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M29" s="6"/>
     </row>
-    <row r="30" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M30" s="6"/>
     </row>
-    <row r="31" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M31" s="6"/>
     </row>
-    <row r="32" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M32" s="6"/>
     </row>
-    <row r="33" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M33" s="6"/>
     </row>
-    <row r="34" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M34" s="6"/>
     </row>
-    <row r="35" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M35" s="6"/>
     </row>
-    <row r="36" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M36" s="6"/>
     </row>
-    <row r="37" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M37" s="6"/>
     </row>
-    <row r="38" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M38" s="6"/>
     </row>
-    <row r="39" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M39" s="6"/>
     </row>
-    <row r="40" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M40" s="6"/>
     </row>
-    <row r="41" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M41" s="6"/>
     </row>
-    <row r="42" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M42" s="6"/>
     </row>
-    <row r="43" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M43" s="6"/>
     </row>
-    <row r="44" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M44" s="6"/>
     </row>
-    <row r="45" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M45" s="6"/>
     </row>
-    <row r="46" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M46" s="6"/>
     </row>
-    <row r="47" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M47" s="6"/>
     </row>
-    <row r="48" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M48" s="6"/>
     </row>
-    <row r="49" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M49" s="6"/>
     </row>
-    <row r="50" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M50" s="6"/>
     </row>
-    <row r="51" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M51" s="6"/>
     </row>
-    <row r="52" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M52" s="6"/>
     </row>
-    <row r="53" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M53" s="6"/>
     </row>
-    <row r="54" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M54" s="6"/>
     </row>
-    <row r="55" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M55" s="6"/>
     </row>
-    <row r="56" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M56" s="6"/>
     </row>
-    <row r="57" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M57" s="6"/>
     </row>
-    <row r="58" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M58" s="6"/>
     </row>
-    <row r="59" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M59" s="6"/>
     </row>
-    <row r="60" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M60" s="6"/>
     </row>
-    <row r="61" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M61" s="6"/>
     </row>
-    <row r="62" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M62" s="6"/>
     </row>
-    <row r="63" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="63" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M63" s="6"/>
     </row>
-    <row r="64" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="64" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M64" s="6"/>
     </row>
-    <row r="65" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="65" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M65" s="6"/>
     </row>
-    <row r="66" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="66" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M66" s="6"/>
     </row>
-    <row r="67" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M67" s="6"/>
     </row>
-    <row r="68" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="68" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M68" s="6"/>
     </row>
-    <row r="69" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="69" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M69" s="6"/>
     </row>
-    <row r="70" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M70" s="6"/>
     </row>
-    <row r="71" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="71" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M71" s="6"/>
     </row>
-    <row r="72" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="72" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M72" s="6"/>
     </row>
-    <row r="73" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="73" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M73" s="6"/>
     </row>
-    <row r="74" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="74" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M74" s="6"/>
     </row>
-    <row r="75" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="75" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M75" s="6"/>
     </row>
-    <row r="76" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="76" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M76" s="6"/>
     </row>
-    <row r="77" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="77" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M77" s="6"/>
     </row>
-    <row r="78" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="78" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M78" s="6"/>
     </row>
-    <row r="79" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="79" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M79" s="6"/>
     </row>
-    <row r="80" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="80" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M80" s="6"/>
     </row>
-    <row r="81" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="81" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M81" s="6"/>
     </row>
-    <row r="82" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M82" s="6"/>
     </row>
-    <row r="83" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="83" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M83" s="6"/>
     </row>
-    <row r="84" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="84" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M84" s="6"/>
     </row>
-    <row r="85" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="85" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M85" s="6"/>
     </row>
-    <row r="86" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="86" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M86" s="6"/>
     </row>
-    <row r="87" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M87" s="6"/>
     </row>
-    <row r="88" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="88" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M88" s="6"/>
     </row>
-    <row r="89" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="89" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M89" s="6"/>
     </row>
-    <row r="90" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="90" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M90" s="6"/>
     </row>
-    <row r="91" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="91" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M91" s="6"/>
     </row>
-    <row r="92" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="92" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M92" s="6"/>
     </row>
-    <row r="93" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="93" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M93" s="6"/>
     </row>
-    <row r="94" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="94" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M94" s="6"/>
     </row>
-    <row r="95" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="95" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M95" s="6"/>
     </row>
-    <row r="96" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="96" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M96" s="6"/>
     </row>
-    <row r="97" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="97" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M97" s="6"/>
     </row>
-    <row r="98" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="98" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M98" s="6"/>
     </row>
-    <row r="99" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="99" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M99" s="6"/>
     </row>
-    <row r="100" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="100" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M100" s="6"/>
     </row>
-    <row r="101" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="101" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M101" s="6"/>
     </row>
-    <row r="102" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="102" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M102" s="6"/>
     </row>
-    <row r="103" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="103" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M103" s="6"/>
     </row>
-    <row r="104" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="104" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M104" s="6"/>
     </row>
-    <row r="105" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="105" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M105" s="6"/>
     </row>
-    <row r="106" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="106" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M106" s="6"/>
     </row>
-    <row r="107" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="107" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M107" s="6"/>
     </row>
-    <row r="108" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="108" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M108" s="6"/>
     </row>
-    <row r="109" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="109" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M109" s="6"/>
     </row>
-    <row r="110" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="110" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M110" s="6"/>
     </row>
-    <row r="111" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="111" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M111" s="6"/>
     </row>
-    <row r="112" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="112" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M112" s="6"/>
     </row>
-    <row r="113" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="113" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M113" s="6"/>
     </row>
-    <row r="114" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="114" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M114" s="6"/>
     </row>
-    <row r="115" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="115" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M115" s="6"/>
     </row>
-    <row r="116" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="116" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M116" s="6"/>
     </row>
-    <row r="117" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="117" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M117" s="6"/>
     </row>
-    <row r="118" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="118" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M118" s="6"/>
     </row>
-    <row r="119" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="119" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M119" s="6"/>
     </row>
-    <row r="120" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="120" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M120" s="6"/>
     </row>
-    <row r="121" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="121" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M121" s="6"/>
     </row>
-    <row r="122" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="122" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M122" s="6"/>
     </row>
-    <row r="123" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="123" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M123" s="6"/>
     </row>
-    <row r="124" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="124" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M124" s="6"/>
     </row>
-    <row r="125" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="125" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M125" s="6"/>
     </row>
-    <row r="126" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="126" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M126" s="6"/>
     </row>
-    <row r="127" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="127" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M127" s="6"/>
     </row>
-    <row r="128" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="128" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M128" s="6"/>
     </row>
-    <row r="129" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="129" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M129" s="6"/>
     </row>
-    <row r="130" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="130" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M130" s="6"/>
     </row>
-    <row r="131" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="131" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M131" s="6"/>
     </row>
-    <row r="132" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="132" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M132" s="6"/>
     </row>
-    <row r="133" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="133" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M133" s="6"/>
     </row>
-    <row r="134" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="134" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M134" s="6"/>
     </row>
-    <row r="135" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="135" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M135" s="6"/>
     </row>
-    <row r="136" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="136" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M136" s="6"/>
     </row>
-    <row r="137" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="137" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M137" s="6"/>
     </row>
-    <row r="138" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="138" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M138" s="6"/>
     </row>
-    <row r="139" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="139" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M139" s="6"/>
     </row>
-    <row r="140" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="140" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M140" s="6"/>
     </row>
-    <row r="141" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="141" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M141" s="6"/>
     </row>
-    <row r="142" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="142" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M142" s="6"/>
     </row>
-    <row r="143" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="143" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M143" s="6"/>
     </row>
-    <row r="144" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="144" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M144" s="6"/>
     </row>
-    <row r="145" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="145" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M145" s="6"/>
     </row>
-    <row r="146" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="146" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M146" s="6"/>
     </row>
-    <row r="147" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="147" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M147" s="6"/>
     </row>
-    <row r="148" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="148" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M148" s="6"/>
     </row>
-    <row r="149" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="149" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M149" s="6"/>
     </row>
-    <row r="150" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="150" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M150" s="6"/>
     </row>
-    <row r="151" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="151" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M151" s="6"/>
     </row>
-    <row r="152" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="152" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M152" s="6"/>
     </row>
-    <row r="153" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="153" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M153" s="6"/>
     </row>
-    <row r="154" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="154" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M154" s="6"/>
     </row>
-    <row r="155" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="155" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M155" s="6"/>
     </row>
-    <row r="156" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="156" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M156" s="6"/>
     </row>
-    <row r="157" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="157" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M157" s="6"/>
     </row>
-    <row r="158" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="158" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M158" s="6"/>
     </row>
-    <row r="159" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="159" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M159" s="6"/>
     </row>
-    <row r="160" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="160" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M160" s="6"/>
     </row>
-    <row r="161" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="161" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M161" s="6"/>
     </row>
-    <row r="162" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="162" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M162" s="6"/>
     </row>
-    <row r="163" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="163" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M163" s="6"/>
     </row>
-    <row r="164" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="164" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M164" s="6"/>
     </row>
-    <row r="165" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="165" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M165" s="6"/>
     </row>
-    <row r="166" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="166" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M166" s="6"/>
     </row>
-    <row r="167" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="167" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M167" s="6"/>
     </row>
-    <row r="168" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="168" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M168" s="6"/>
     </row>
-    <row r="169" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="169" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M169" s="6"/>
     </row>
-    <row r="170" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="170" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M170" s="6"/>
     </row>
-    <row r="171" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="171" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M171" s="6"/>
     </row>
-    <row r="172" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="172" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M172" s="6"/>
     </row>
-    <row r="173" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="173" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M173" s="6"/>
     </row>
-    <row r="174" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="174" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M174" s="6"/>
     </row>
-    <row r="175" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="175" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M175" s="6"/>
     </row>
-    <row r="176" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="176" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M176" s="6"/>
     </row>
-    <row r="177" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="177" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M177" s="6"/>
     </row>
-    <row r="178" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="178" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M178" s="6"/>
     </row>
-    <row r="179" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="179" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M179" s="6"/>
     </row>
-    <row r="180" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="180" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M180" s="6"/>
     </row>
-    <row r="181" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="181" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M181" s="6"/>
     </row>
-    <row r="182" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="182" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M182" s="6"/>
     </row>
-    <row r="183" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="183" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M183" s="6"/>
     </row>
-    <row r="184" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="184" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M184" s="6"/>
     </row>
-    <row r="185" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="185" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M185" s="6"/>
     </row>
-    <row r="186" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="186" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M186" s="6"/>
     </row>
-    <row r="187" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="187" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M187" s="6"/>
     </row>
-    <row r="188" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="188" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M188" s="6"/>
     </row>
-    <row r="189" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="189" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M189" s="6"/>
     </row>
-    <row r="190" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="190" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M190" s="6"/>
     </row>
-    <row r="191" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="191" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M191" s="6"/>
     </row>
-    <row r="192" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="192" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M192" s="6"/>
     </row>
-    <row r="193" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="193" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M193" s="6"/>
     </row>
-    <row r="194" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="194" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M194" s="6"/>
     </row>
-    <row r="195" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="195" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M195" s="6"/>
     </row>
-    <row r="196" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="196" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M196" s="6"/>
     </row>
-    <row r="197" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="197" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M197" s="6"/>
     </row>
-    <row r="198" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="198" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M198" s="6"/>
     </row>
-    <row r="199" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="199" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M199" s="6"/>
     </row>
-    <row r="200" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="200" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M200" s="6"/>
     </row>
-    <row r="201" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="201" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M201" s="6"/>
     </row>
-    <row r="202" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="202" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M202" s="6"/>
     </row>
-    <row r="203" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="203" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M203" s="6"/>
     </row>
-    <row r="204" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="204" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M204" s="6"/>
     </row>
-    <row r="205" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="205" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M205" s="6"/>
     </row>
-    <row r="206" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="206" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M206" s="6"/>
     </row>
-    <row r="207" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="207" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M207" s="6"/>
     </row>
-    <row r="208" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="208" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M208" s="6"/>
     </row>
-    <row r="209" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="209" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M209" s="6"/>
     </row>
-    <row r="210" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="210" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M210" s="6"/>
     </row>
-    <row r="211" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="211" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M211" s="6"/>
     </row>
-    <row r="212" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="212" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M212" s="6"/>
     </row>
-    <row r="213" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="213" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M213" s="6"/>
     </row>
-    <row r="214" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="214" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M214" s="6"/>
     </row>
-    <row r="215" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="215" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M215" s="6"/>
     </row>
-    <row r="216" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="216" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M216" s="6"/>
     </row>
-    <row r="217" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="217" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M217" s="6"/>
     </row>
-    <row r="218" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="218" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M218" s="6"/>
     </row>
-    <row r="219" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="219" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M219" s="6"/>
     </row>
-    <row r="220" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="220" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M220" s="6"/>
     </row>
-    <row r="221" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="221" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M221" s="6"/>
     </row>
-    <row r="222" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="222" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M222" s="6"/>
     </row>
-    <row r="223" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="223" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M223" s="6"/>
     </row>
-    <row r="224" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="224" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M224" s="6"/>
     </row>
-    <row r="225" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="225" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M225" s="6"/>
     </row>
-    <row r="226" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="226" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M226" s="6"/>
     </row>
-    <row r="227" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="227" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M227" s="6"/>
     </row>
-    <row r="228" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="228" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M228" s="6"/>
     </row>
-    <row r="229" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="229" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M229" s="6"/>
     </row>
-    <row r="230" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="230" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M230" s="6"/>
     </row>
-    <row r="231" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="231" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M231" s="6"/>
     </row>
-    <row r="232" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="232" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M232" s="6"/>
     </row>
-    <row r="233" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="233" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M233" s="6"/>
     </row>
-    <row r="234" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="234" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M234" s="6"/>
     </row>
-    <row r="235" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="235" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M235" s="6"/>
     </row>
-    <row r="236" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="236" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M236" s="6"/>
     </row>
-    <row r="237" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="237" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M237" s="6"/>
     </row>
-    <row r="238" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="238" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M238" s="6"/>
     </row>
-    <row r="239" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="239" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M239" s="6"/>
     </row>
-    <row r="240" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="240" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M240" s="6"/>
     </row>
-    <row r="241" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="241" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M241" s="6"/>
     </row>
-    <row r="242" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="242" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M242" s="6"/>
     </row>
-    <row r="243" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="243" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M243" s="6"/>
     </row>
-    <row r="244" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="244" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M244" s="6"/>
     </row>
-    <row r="245" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="245" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M245" s="6"/>
     </row>
-    <row r="246" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="246" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M246" s="6"/>
     </row>
-    <row r="247" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="247" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M247" s="6"/>
     </row>
-    <row r="248" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="248" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M248" s="6"/>
     </row>
-    <row r="249" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="249" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M249" s="6"/>
     </row>
-    <row r="250" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="250" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M250" s="6"/>
     </row>
-    <row r="251" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="251" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M251" s="6"/>
     </row>
-    <row r="252" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="252" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M252" s="6"/>
     </row>
-    <row r="253" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="253" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M253" s="6"/>
     </row>
-    <row r="254" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="254" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M254" s="6"/>
     </row>
-    <row r="255" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="255" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M255" s="6"/>
     </row>
-    <row r="256" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="256" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M256" s="6"/>
     </row>
-    <row r="257" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="257" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M257" s="6"/>
     </row>
-    <row r="258" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="258" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M258" s="6"/>
     </row>
-    <row r="259" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="259" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M259" s="6"/>
     </row>
-    <row r="260" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="260" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M260" s="6"/>
     </row>
-    <row r="261" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="261" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M261" s="6"/>
     </row>
-    <row r="262" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="262" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M262" s="6"/>
     </row>
-    <row r="263" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="263" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M263" s="6"/>
     </row>
-    <row r="264" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="264" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M264" s="6"/>
     </row>
-    <row r="265" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="265" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M265" s="6"/>
     </row>
-    <row r="266" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="266" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M266" s="6"/>
     </row>
-    <row r="267" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="267" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M267" s="6"/>
     </row>
-    <row r="268" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="268" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M268" s="6"/>
     </row>
-    <row r="269" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="269" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M269" s="6"/>
     </row>
-    <row r="270" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="270" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M270" s="6"/>
     </row>
-    <row r="271" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="271" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M271" s="6"/>
     </row>
-    <row r="272" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="272" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M272" s="6"/>
     </row>
-    <row r="273" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="273" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M273" s="6"/>
     </row>
-    <row r="274" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="274" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M274" s="6"/>
     </row>
-    <row r="275" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="275" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M275" s="6"/>
     </row>
-    <row r="276" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="276" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M276" s="6"/>
     </row>
-    <row r="277" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="277" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M277" s="6"/>
     </row>
-    <row r="278" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="278" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M278" s="6"/>
     </row>
-    <row r="279" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="279" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M279" s="6"/>
     </row>
-    <row r="280" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="280" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M280" s="6"/>
     </row>
-    <row r="281" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="281" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M281" s="6"/>
     </row>
-    <row r="282" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="282" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M282" s="6"/>
     </row>
-    <row r="283" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="283" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M283" s="6"/>
     </row>
-    <row r="284" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="284" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M284" s="6"/>
     </row>
-    <row r="285" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="285" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M285" s="6"/>
     </row>
-    <row r="286" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="286" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M286" s="6"/>
     </row>
-    <row r="287" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="287" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M287" s="6"/>
     </row>
-    <row r="288" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="288" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M288" s="6"/>
     </row>
-    <row r="289" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="289" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M289" s="6"/>
     </row>
-    <row r="290" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="290" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M290" s="6"/>
     </row>
-    <row r="291" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="291" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M291" s="6"/>
     </row>
-    <row r="292" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="292" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M292" s="6"/>
     </row>
-    <row r="293" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="293" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M293" s="6"/>
     </row>
-    <row r="294" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="294" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M294" s="6"/>
     </row>
-    <row r="295" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="295" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M295" s="6"/>
     </row>
-    <row r="296" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="296" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M296" s="6"/>
     </row>
-    <row r="297" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="297" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M297" s="6"/>
     </row>
-    <row r="298" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="298" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M298" s="6"/>
     </row>
-    <row r="299" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="299" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M299" s="6"/>
     </row>
-    <row r="300" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="300" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M300" s="6"/>
     </row>
-    <row r="301" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="301" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M301" s="6"/>
     </row>
-    <row r="302" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="302" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M302" s="6"/>
     </row>
-    <row r="303" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="303" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M303" s="6"/>
     </row>
-    <row r="304" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="304" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M304" s="6"/>
     </row>
-    <row r="305" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="305" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M305" s="6"/>
     </row>
-    <row r="306" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="306" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M306" s="6"/>
     </row>
-    <row r="307" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="307" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M307" s="6"/>
     </row>
-    <row r="308" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="308" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M308" s="6"/>
     </row>
-    <row r="309" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="309" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M309" s="6"/>
     </row>
-    <row r="310" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="310" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M310" s="6"/>
     </row>
-    <row r="311" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="311" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M311" s="6"/>
     </row>
-    <row r="312" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="312" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M312" s="6"/>
     </row>
-    <row r="313" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="313" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M313" s="6"/>
     </row>
-    <row r="314" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="314" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M314" s="6"/>
     </row>
-    <row r="315" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="315" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M315" s="6"/>
     </row>
-    <row r="316" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="316" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M316" s="6"/>
     </row>
-    <row r="317" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="317" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M317" s="6"/>
     </row>
-    <row r="318" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="318" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M318" s="6"/>
     </row>
-    <row r="319" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="319" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M319" s="6"/>
     </row>
-    <row r="320" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="320" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M320" s="6"/>
     </row>
-    <row r="321" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="321" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M321" s="6"/>
     </row>
-    <row r="322" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="322" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M322" s="6"/>
     </row>
-    <row r="323" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="323" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M323" s="6"/>
     </row>
-    <row r="324" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="324" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M324" s="6"/>
     </row>
-    <row r="325" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="325" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M325" s="6"/>
     </row>
-    <row r="326" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="326" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M326" s="6"/>
     </row>
-    <row r="327" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="327" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M327" s="6"/>
     </row>
-    <row r="328" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="328" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M328" s="6"/>
     </row>
-    <row r="329" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="329" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M329" s="6"/>
     </row>
-    <row r="330" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="330" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M330" s="6"/>
     </row>
-    <row r="331" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="331" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M331" s="6"/>
     </row>
-    <row r="332" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="332" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M332" s="6"/>
     </row>
-    <row r="333" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="333" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M333" s="6"/>
     </row>
-    <row r="334" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="334" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M334" s="6"/>
     </row>
-    <row r="335" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="335" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M335" s="6"/>
     </row>
-    <row r="336" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="336" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M336" s="6"/>
     </row>
-    <row r="337" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="337" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M337" s="6"/>
     </row>
-    <row r="338" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="338" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M338" s="6"/>
     </row>
-    <row r="339" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="339" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M339" s="6"/>
     </row>
-    <row r="340" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="340" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M340" s="6"/>
     </row>
-    <row r="341" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="341" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M341" s="6"/>
     </row>
-    <row r="342" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="342" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M342" s="6"/>
     </row>
-    <row r="343" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="343" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M343" s="6"/>
     </row>
-    <row r="344" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="344" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M344" s="6"/>
     </row>
-    <row r="345" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="345" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M345" s="6"/>
     </row>
-    <row r="346" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="346" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M346" s="6"/>
     </row>
-    <row r="347" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="347" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M347" s="6"/>
     </row>
-    <row r="348" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="348" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M348" s="6"/>
     </row>
-    <row r="349" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="349" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M349" s="6"/>
     </row>
-    <row r="350" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="350" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M350" s="6"/>
     </row>
-    <row r="351" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="351" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M351" s="6"/>
     </row>
-    <row r="352" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="352" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M352" s="6"/>
     </row>
-    <row r="353" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="353" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M353" s="6"/>
     </row>
-    <row r="354" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="354" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M354" s="6"/>
     </row>
-    <row r="355" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="355" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M355" s="6"/>
     </row>
-    <row r="356" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="356" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M356" s="6"/>
     </row>
-    <row r="357" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="357" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M357" s="6"/>
     </row>
-    <row r="358" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="358" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M358" s="6"/>
     </row>
-    <row r="359" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="359" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M359" s="6"/>
     </row>
-    <row r="360" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="360" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M360" s="6"/>
     </row>
-    <row r="361" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="361" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M361" s="6"/>
     </row>
-    <row r="362" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="362" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M362" s="6"/>
     </row>
-    <row r="363" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="363" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M363" s="6"/>
     </row>
-    <row r="364" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="364" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M364" s="6"/>
     </row>
-    <row r="365" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="365" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M365" s="6"/>
     </row>
-    <row r="366" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="366" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M366" s="6"/>
     </row>
-    <row r="367" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="367" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M367" s="6"/>
     </row>
-    <row r="368" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="368" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M368" s="6"/>
     </row>
-    <row r="369" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="369" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M369" s="6"/>
     </row>
-    <row r="370" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="370" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M370" s="6"/>
     </row>
-    <row r="371" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="371" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M371" s="6"/>
     </row>
-    <row r="372" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="372" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M372" s="6"/>
     </row>
-    <row r="373" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="373" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M373" s="6"/>
     </row>
-    <row r="374" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="374" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M374" s="6"/>
     </row>
-    <row r="375" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="375" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M375" s="6"/>
     </row>
-    <row r="376" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="376" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M376" s="6"/>
     </row>
-    <row r="377" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="377" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M377" s="6"/>
     </row>
-    <row r="378" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="378" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M378" s="6"/>
     </row>
-    <row r="379" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="379" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M379" s="6"/>
     </row>
-    <row r="380" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="380" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M380" s="6"/>
     </row>
-    <row r="381" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="381" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M381" s="6"/>
     </row>
-    <row r="382" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="382" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M382" s="6"/>
     </row>
-    <row r="383" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="383" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M383" s="6"/>
     </row>
-    <row r="384" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="384" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M384" s="6"/>
     </row>
-    <row r="385" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="385" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M385" s="6"/>
     </row>
-    <row r="386" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="386" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M386" s="6"/>
     </row>
-    <row r="387" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="387" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M387" s="6"/>
     </row>
-    <row r="388" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="388" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M388" s="6"/>
     </row>
-    <row r="389" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="389" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M389" s="6"/>
     </row>
-    <row r="390" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="390" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M390" s="6"/>
     </row>
-    <row r="391" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="391" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M391" s="6"/>
     </row>
-    <row r="392" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="392" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M392" s="6"/>
     </row>
-    <row r="393" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="393" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M393" s="6"/>
     </row>
-    <row r="394" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="394" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M394" s="6"/>
     </row>
-    <row r="395" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="395" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M395" s="6"/>
     </row>
-    <row r="396" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="396" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M396" s="6"/>
     </row>
-    <row r="397" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="397" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M397" s="6"/>
     </row>
-    <row r="398" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="398" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M398" s="6"/>
     </row>
-    <row r="399" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="399" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M399" s="6"/>
     </row>
-    <row r="400" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="400" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M400" s="6"/>
     </row>
-    <row r="401" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="401" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M401" s="6"/>
     </row>
-    <row r="402" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="402" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M402" s="6"/>
     </row>
-    <row r="403" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="403" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M403" s="6"/>
     </row>
-    <row r="404" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="404" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M404" s="6"/>
     </row>
-    <row r="405" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="405" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M405" s="6"/>
     </row>
-    <row r="406" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="406" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M406" s="6"/>
     </row>
-    <row r="407" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="407" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M407" s="6"/>
     </row>
-    <row r="408" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="408" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M408" s="6"/>
     </row>
-    <row r="409" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="409" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M409" s="6"/>
     </row>
-    <row r="410" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="410" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M410" s="6"/>
     </row>
-    <row r="411" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="411" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M411" s="6"/>
     </row>
-    <row r="412" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="412" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M412" s="6"/>
     </row>
-    <row r="413" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="413" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M413" s="6"/>
     </row>
-    <row r="414" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="414" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M414" s="6"/>
     </row>
-    <row r="415" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="415" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M415" s="6"/>
     </row>
-    <row r="416" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="416" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M416" s="6"/>
     </row>
-    <row r="417" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="417" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M417" s="6"/>
     </row>
-    <row r="418" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="418" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M418" s="6"/>
     </row>
-    <row r="419" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="419" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M419" s="6"/>
     </row>
-    <row r="420" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="420" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M420" s="6"/>
     </row>
-    <row r="421" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="421" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M421" s="6"/>
     </row>
-    <row r="422" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="422" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M422" s="6"/>
     </row>
-    <row r="423" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="423" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M423" s="6"/>
     </row>
-    <row r="424" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="424" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M424" s="6"/>
     </row>
-    <row r="425" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="425" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M425" s="6"/>
     </row>
-    <row r="426" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="426" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M426" s="6"/>
     </row>
-    <row r="427" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="427" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M427" s="6"/>
     </row>
-    <row r="428" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="428" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M428" s="6"/>
     </row>
-    <row r="429" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="429" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M429" s="6"/>
     </row>
-    <row r="430" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="430" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M430" s="6"/>
     </row>
-    <row r="431" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="431" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M431" s="6"/>
     </row>
-    <row r="432" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="432" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M432" s="6"/>
     </row>
-    <row r="433" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="433" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M433" s="6"/>
     </row>
-    <row r="434" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="434" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M434" s="6"/>
     </row>
-    <row r="435" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="435" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M435" s="6"/>
     </row>
-    <row r="436" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="436" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M436" s="6"/>
     </row>
-    <row r="437" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="437" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M437" s="6"/>
     </row>
-    <row r="438" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="438" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M438" s="6"/>
     </row>
-    <row r="439" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="439" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M439" s="6"/>
     </row>
-    <row r="440" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="440" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M440" s="6"/>
     </row>
-    <row r="441" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="441" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M441" s="6"/>
     </row>
-    <row r="442" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="442" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M442" s="6"/>
     </row>
-    <row r="443" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="443" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M443" s="6"/>
     </row>
-    <row r="444" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="444" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M444" s="6"/>
     </row>
-    <row r="445" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="445" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M445" s="6"/>
     </row>
-    <row r="446" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="446" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M446" s="6"/>
     </row>
-    <row r="447" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="447" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M447" s="6"/>
     </row>
-    <row r="448" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="448" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M448" s="6"/>
     </row>
-    <row r="449" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="449" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M449" s="6"/>
     </row>
-    <row r="450" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="450" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M450" s="6"/>
     </row>
-    <row r="451" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="451" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M451" s="6"/>
     </row>
-    <row r="452" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="452" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M452" s="6"/>
     </row>
-    <row r="453" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="453" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M453" s="6"/>
     </row>
-    <row r="454" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="454" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M454" s="6"/>
     </row>
-    <row r="455" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="455" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M455" s="6"/>
     </row>
-    <row r="456" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="456" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M456" s="6"/>
     </row>
-    <row r="457" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="457" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M457" s="6"/>
     </row>
-    <row r="458" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="458" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M458" s="6"/>
     </row>
-    <row r="459" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="459" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M459" s="6"/>
     </row>
-    <row r="460" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="460" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M460" s="6"/>
     </row>
-    <row r="461" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="461" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M461" s="6"/>
     </row>
-    <row r="462" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="462" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M462" s="6"/>
     </row>
-    <row r="463" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="463" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M463" s="6"/>
     </row>
-    <row r="464" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="464" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M464" s="6"/>
     </row>
-    <row r="465" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="465" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M465" s="6"/>
     </row>
-    <row r="466" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="466" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M466" s="6"/>
     </row>
-    <row r="467" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="467" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M467" s="6"/>
     </row>
-    <row r="468" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="468" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M468" s="6"/>
     </row>
-    <row r="469" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="469" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M469" s="6"/>
     </row>
-    <row r="470" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="470" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M470" s="6"/>
     </row>
-    <row r="471" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="471" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M471" s="6"/>
     </row>
-    <row r="472" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="472" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M472" s="6"/>
     </row>
-    <row r="473" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="473" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M473" s="6"/>
     </row>
-    <row r="474" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="474" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M474" s="6"/>
     </row>
-    <row r="475" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="475" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M475" s="6"/>
     </row>
-    <row r="476" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="476" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M476" s="6"/>
     </row>
-    <row r="477" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="477" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M477" s="6"/>
     </row>
-    <row r="478" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="478" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M478" s="6"/>
     </row>
-    <row r="479" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="479" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M479" s="6"/>
     </row>
-    <row r="480" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="480" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M480" s="6"/>
     </row>
-    <row r="481" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="481" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M481" s="6"/>
     </row>
-    <row r="482" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="482" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M482" s="6"/>
     </row>
-    <row r="483" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="483" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M483" s="6"/>
     </row>
-    <row r="484" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="484" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M484" s="6"/>
     </row>
-    <row r="485" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="485" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M485" s="6"/>
     </row>
-    <row r="486" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="486" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M486" s="6"/>
     </row>
-    <row r="487" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="487" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M487" s="6"/>
     </row>
-    <row r="488" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="488" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M488" s="6"/>
     </row>
-    <row r="489" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="489" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M489" s="6"/>
     </row>
-    <row r="490" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="490" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M490" s="6"/>
     </row>
-    <row r="491" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="491" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M491" s="6"/>
     </row>
-    <row r="492" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="492" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M492" s="6"/>
     </row>
-    <row r="493" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="493" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M493" s="6"/>
     </row>
-    <row r="494" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="494" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M494" s="6"/>
     </row>
-    <row r="495" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="495" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M495" s="6"/>
     </row>
-    <row r="496" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="496" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M496" s="6"/>
     </row>
-    <row r="497" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="497" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M497" s="6"/>
     </row>
-    <row r="498" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="498" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M498" s="6"/>
     </row>
-    <row r="499" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="499" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M499" s="6"/>
     </row>
-    <row r="500" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="500" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M500" s="6"/>
     </row>
-    <row r="501" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="501" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M501" s="6"/>
     </row>
-    <row r="502" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="502" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M502" s="6"/>
     </row>
-    <row r="503" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="503" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M503" s="6"/>
     </row>
-    <row r="504" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="504" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M504" s="6"/>
     </row>
-    <row r="505" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="505" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M505" s="6"/>
     </row>
-    <row r="506" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="506" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M506" s="6"/>
     </row>
-    <row r="507" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="507" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M507" s="6"/>
     </row>
-    <row r="508" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="508" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M508" s="6"/>
     </row>
-    <row r="509" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="509" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M509" s="6"/>
     </row>
-    <row r="510" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="510" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M510" s="6"/>
     </row>
-    <row r="511" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="511" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M511" s="6"/>
     </row>
-    <row r="512" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="512" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M512" s="6"/>
     </row>
-    <row r="513" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="513" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M513" s="6"/>
     </row>
-    <row r="514" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="514" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M514" s="6"/>
     </row>
-    <row r="515" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="515" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M515" s="6"/>
     </row>
-    <row r="516" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="516" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M516" s="6"/>
     </row>
-    <row r="517" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="517" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M517" s="6"/>
     </row>
-    <row r="518" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="518" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M518" s="6"/>
     </row>
-    <row r="519" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="519" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M519" s="6"/>
     </row>
-    <row r="520" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="520" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M520" s="6"/>
     </row>
-    <row r="521" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="521" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M521" s="6"/>
     </row>
-    <row r="522" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="522" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M522" s="6"/>
     </row>
-    <row r="523" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="523" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M523" s="6"/>
     </row>
-    <row r="524" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="524" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M524" s="6"/>
     </row>
-    <row r="525" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="525" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M525" s="6"/>
     </row>
-    <row r="526" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="526" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M526" s="6"/>
     </row>
-    <row r="527" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="527" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M527" s="6"/>
     </row>
-    <row r="528" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="528" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M528" s="6"/>
     </row>
-    <row r="529" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="529" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M529" s="6"/>
     </row>
-    <row r="530" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="530" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M530" s="6"/>
     </row>
-    <row r="531" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="531" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M531" s="6"/>
     </row>
-    <row r="532" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="532" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M532" s="6"/>
     </row>
-    <row r="533" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="533" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M533" s="6"/>
     </row>
-    <row r="534" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="534" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M534" s="6"/>
     </row>
-    <row r="535" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="535" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M535" s="6"/>
     </row>
-    <row r="536" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="536" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M536" s="6"/>
     </row>
-    <row r="537" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="537" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M537" s="6"/>
     </row>
-    <row r="538" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="538" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M538" s="6"/>
     </row>
-    <row r="539" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="539" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M539" s="6"/>
     </row>
-    <row r="540" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="540" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M540" s="6"/>
     </row>
-    <row r="541" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="541" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M541" s="6"/>
     </row>
-    <row r="542" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="542" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M542" s="6"/>
     </row>
-    <row r="543" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="543" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M543" s="6"/>
     </row>
-    <row r="544" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="544" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M544" s="6"/>
     </row>
-    <row r="545" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="545" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M545" s="6"/>
     </row>
-    <row r="546" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="546" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M546" s="6"/>
     </row>
-    <row r="547" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="547" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M547" s="6"/>
     </row>
-    <row r="548" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="548" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M548" s="6"/>
     </row>
-    <row r="549" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="549" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M549" s="6"/>
     </row>
-    <row r="550" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="550" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M550" s="6"/>
     </row>
-    <row r="551" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="551" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M551" s="6"/>
     </row>
-    <row r="552" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="552" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M552" s="6"/>
     </row>
-    <row r="553" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="553" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M553" s="6"/>
     </row>
-    <row r="554" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="554" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M554" s="6"/>
     </row>
-    <row r="555" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="555" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M555" s="6"/>
     </row>
-    <row r="556" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="556" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M556" s="6"/>
     </row>
-    <row r="557" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="557" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M557" s="6"/>
     </row>
-    <row r="558" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="558" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M558" s="6"/>
     </row>
-    <row r="559" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="559" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M559" s="6"/>
     </row>
-    <row r="560" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="560" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M560" s="6"/>
     </row>
-    <row r="561" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="561" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M561" s="6"/>
     </row>
-    <row r="562" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="562" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M562" s="6"/>
     </row>
-    <row r="563" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="563" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M563" s="6"/>
     </row>
-    <row r="564" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="564" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M564" s="6"/>
     </row>
-    <row r="565" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="565" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M565" s="6"/>
     </row>
-    <row r="566" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="566" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M566" s="6"/>
     </row>
-    <row r="567" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="567" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M567" s="6"/>
     </row>
-    <row r="568" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="568" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M568" s="6"/>
     </row>
-    <row r="569" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="569" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M569" s="6"/>
     </row>
-    <row r="570" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="570" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M570" s="6"/>
     </row>
-    <row r="571" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="571" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M571" s="6"/>
     </row>
-    <row r="572" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="572" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M572" s="6"/>
     </row>
-    <row r="573" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="573" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M573" s="6"/>
     </row>
-    <row r="574" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="574" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M574" s="6"/>
     </row>
-    <row r="575" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="575" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M575" s="6"/>
     </row>
-    <row r="576" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="576" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M576" s="6"/>
     </row>
-    <row r="577" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="577" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M577" s="6"/>
     </row>
-    <row r="578" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="578" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M578" s="6"/>
     </row>
-    <row r="579" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="579" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M579" s="6"/>
     </row>
-    <row r="580" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="580" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M580" s="6"/>
     </row>
-    <row r="581" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="581" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M581" s="6"/>
     </row>
-    <row r="582" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="582" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M582" s="6"/>
     </row>
-    <row r="583" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="583" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M583" s="6"/>
     </row>
-    <row r="584" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="584" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M584" s="6"/>
     </row>
-    <row r="585" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="585" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M585" s="6"/>
     </row>
-    <row r="586" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="586" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M586" s="6"/>
     </row>
-    <row r="587" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="587" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M587" s="6"/>
     </row>
-    <row r="588" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="588" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M588" s="6"/>
     </row>
-    <row r="589" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="589" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M589" s="6"/>
     </row>
-    <row r="590" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="590" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M590" s="6"/>
     </row>
-    <row r="591" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="591" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M591" s="6"/>
     </row>
-    <row r="592" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="592" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M592" s="6"/>
     </row>
-    <row r="593" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="593" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M593" s="6"/>
     </row>
-    <row r="594" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="594" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M594" s="6"/>
     </row>
-    <row r="595" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="595" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M595" s="6"/>
     </row>
-    <row r="596" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="596" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M596" s="6"/>
     </row>
-    <row r="597" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="597" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M597" s="6"/>
     </row>
-    <row r="598" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="598" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M598" s="6"/>
     </row>
-    <row r="599" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="599" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M599" s="6"/>
     </row>
-    <row r="600" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="600" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M600" s="6"/>
     </row>
-    <row r="601" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="601" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M601" s="6"/>
     </row>
-    <row r="602" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="602" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M602" s="6"/>
     </row>
-    <row r="603" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="603" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M603" s="6"/>
     </row>
-    <row r="604" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="604" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M604" s="6"/>
     </row>
-    <row r="605" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="605" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M605" s="6"/>
     </row>
-    <row r="606" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="606" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M606" s="6"/>
     </row>
-    <row r="607" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="607" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M607" s="6"/>
     </row>
-    <row r="608" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="608" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M608" s="6"/>
     </row>
-    <row r="609" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="609" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M609" s="6"/>
     </row>
-    <row r="610" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="610" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M610" s="6"/>
     </row>
-    <row r="611" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="611" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M611" s="6"/>
     </row>
-    <row r="612" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="612" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M612" s="6"/>
     </row>
-    <row r="613" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="613" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M613" s="6"/>
     </row>
-    <row r="614" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="614" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M614" s="6"/>
     </row>
-    <row r="615" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="615" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M615" s="6"/>
     </row>
-    <row r="616" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="616" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M616" s="6"/>
     </row>
-    <row r="617" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="617" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M617" s="6"/>
     </row>
-    <row r="618" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="618" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M618" s="6"/>
     </row>
-    <row r="619" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="619" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M619" s="6"/>
     </row>
-    <row r="620" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="620" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M620" s="6"/>
     </row>
-    <row r="621" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="621" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M621" s="6"/>
     </row>
-    <row r="622" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="622" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M622" s="6"/>
     </row>
-    <row r="623" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="623" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M623" s="6"/>
     </row>
-    <row r="624" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="624" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M624" s="6"/>
     </row>
-    <row r="625" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="625" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M625" s="6"/>
     </row>
-    <row r="626" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="626" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M626" s="6"/>
     </row>
-    <row r="627" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="627" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M627" s="6"/>
     </row>
-    <row r="628" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="628" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M628" s="6"/>
     </row>
-    <row r="629" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="629" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M629" s="6"/>
     </row>
-    <row r="630" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="630" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M630" s="6"/>
     </row>
-    <row r="631" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="631" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M631" s="6"/>
     </row>
-    <row r="632" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="632" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M632" s="6"/>
     </row>
-    <row r="633" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="633" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M633" s="6"/>
     </row>
-    <row r="634" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="634" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M634" s="6"/>
     </row>
-    <row r="635" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="635" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M635" s="6"/>
     </row>
-    <row r="636" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="636" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M636" s="6"/>
     </row>
-    <row r="637" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="637" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M637" s="6"/>
     </row>
-    <row r="638" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="638" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M638" s="6"/>
     </row>
-    <row r="639" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="639" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M639" s="6"/>
     </row>
-    <row r="640" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="640" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M640" s="6"/>
     </row>
-    <row r="641" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="641" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M641" s="6"/>
     </row>
-    <row r="642" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="642" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M642" s="6"/>
     </row>
-    <row r="643" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="643" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M643" s="6"/>
     </row>
-    <row r="644" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="644" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M644" s="6"/>
     </row>
-    <row r="645" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="645" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M645" s="6"/>
     </row>
-    <row r="646" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="646" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M646" s="6"/>
     </row>
-    <row r="647" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="647" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M647" s="6"/>
     </row>
-    <row r="648" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="648" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M648" s="6"/>
     </row>
-    <row r="649" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="649" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M649" s="6"/>
     </row>
-    <row r="650" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="650" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M650" s="6"/>
     </row>
-    <row r="651" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="651" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M651" s="6"/>
     </row>
-    <row r="652" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="652" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M652" s="6"/>
     </row>
-    <row r="653" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="653" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M653" s="6"/>
     </row>
-    <row r="654" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="654" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M654" s="6"/>
     </row>
-    <row r="655" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="655" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M655" s="6"/>
     </row>
-    <row r="656" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="656" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M656" s="6"/>
     </row>
-    <row r="657" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="657" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M657" s="6"/>
     </row>
-    <row r="658" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="658" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M658" s="6"/>
     </row>
-    <row r="659" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="659" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M659" s="6"/>
     </row>
-    <row r="660" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="660" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M660" s="6"/>
     </row>
-    <row r="661" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="661" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M661" s="6"/>
     </row>
-    <row r="662" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="662" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M662" s="6"/>
     </row>
-    <row r="663" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="663" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M663" s="6"/>
     </row>
-    <row r="664" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="664" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M664" s="6"/>
     </row>
-    <row r="665" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="665" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M665" s="6"/>
     </row>
-    <row r="666" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="666" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M666" s="6"/>
     </row>
-    <row r="667" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="667" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M667" s="6"/>
     </row>
-    <row r="668" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="668" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M668" s="6"/>
     </row>
-    <row r="669" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="669" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M669" s="6"/>
     </row>
-    <row r="670" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="670" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M670" s="6"/>
     </row>
-    <row r="671" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="671" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M671" s="6"/>
     </row>
-    <row r="672" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="672" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M672" s="6"/>
     </row>
-    <row r="673" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="673" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M673" s="6"/>
     </row>
-    <row r="674" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="674" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M674" s="6"/>
     </row>
-    <row r="675" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="675" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M675" s="6"/>
     </row>
-    <row r="676" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="676" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M676" s="6"/>
     </row>
-    <row r="677" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="677" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M677" s="6"/>
     </row>
-    <row r="678" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="678" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M678" s="6"/>
     </row>
-    <row r="679" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="679" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M679" s="6"/>
     </row>
-    <row r="680" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="680" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M680" s="6"/>
     </row>
-    <row r="681" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="681" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M681" s="6"/>
     </row>
-    <row r="682" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="682" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M682" s="6"/>
     </row>
-    <row r="683" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="683" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M683" s="6"/>
     </row>
-    <row r="684" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="684" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M684" s="6"/>
     </row>
-    <row r="685" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="685" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M685" s="6"/>
     </row>
-    <row r="686" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="686" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M686" s="6"/>
     </row>
-    <row r="687" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="687" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M687" s="6"/>
     </row>
-    <row r="688" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="688" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M688" s="6"/>
     </row>
-    <row r="689" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="689" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M689" s="6"/>
     </row>
-    <row r="690" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="690" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M690" s="6"/>
     </row>
-    <row r="691" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="691" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M691" s="6"/>
     </row>
-    <row r="692" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="692" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M692" s="6"/>
     </row>
-    <row r="693" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="693" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M693" s="6"/>
     </row>
-    <row r="694" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="694" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M694" s="6"/>
     </row>
-    <row r="695" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="695" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M695" s="6"/>
     </row>
-    <row r="696" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="696" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M696" s="6"/>
     </row>
-    <row r="697" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="697" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M697" s="6"/>
     </row>
-    <row r="698" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="698" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M698" s="6"/>
     </row>
-    <row r="699" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="699" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M699" s="6"/>
     </row>
-    <row r="700" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="700" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M700" s="6"/>
     </row>
-    <row r="701" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="701" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M701" s="6"/>
     </row>
-    <row r="702" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="702" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M702" s="6"/>
     </row>
-    <row r="703" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="703" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M703" s="6"/>
     </row>
-    <row r="704" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="704" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M704" s="6"/>
     </row>
-    <row r="705" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="705" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M705" s="6"/>
     </row>
-    <row r="706" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="706" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M706" s="6"/>
     </row>
-    <row r="707" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="707" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M707" s="6"/>
     </row>
-    <row r="708" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="708" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M708" s="6"/>
     </row>
-    <row r="709" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="709" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M709" s="6"/>
     </row>
-    <row r="710" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="710" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M710" s="6"/>
     </row>
-    <row r="711" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="711" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M711" s="6"/>
     </row>
-    <row r="712" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="712" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M712" s="6"/>
     </row>
-    <row r="713" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="713" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M713" s="6"/>
     </row>
-    <row r="714" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="714" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M714" s="6"/>
     </row>
-    <row r="715" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="715" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M715" s="6"/>
     </row>
-    <row r="716" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="716" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M716" s="6"/>
     </row>
-    <row r="717" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="717" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M717" s="6"/>
     </row>
-    <row r="718" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="718" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M718" s="6"/>
     </row>
-    <row r="719" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="719" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M719" s="6"/>
     </row>
-    <row r="720" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="720" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M720" s="6"/>
     </row>
-    <row r="721" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="721" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M721" s="6"/>
     </row>
-    <row r="722" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="722" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M722" s="6"/>
     </row>
-    <row r="723" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="723" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M723" s="6"/>
     </row>
-    <row r="724" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="724" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M724" s="6"/>
     </row>
-    <row r="725" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="725" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M725" s="6"/>
     </row>
-    <row r="726" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="726" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M726" s="6"/>
     </row>
-    <row r="727" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="727" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M727" s="6"/>
     </row>
-    <row r="728" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="728" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M728" s="6"/>
     </row>
-    <row r="729" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="729" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M729" s="6"/>
     </row>
-    <row r="730" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="730" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M730" s="6"/>
     </row>
-    <row r="731" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="731" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M731" s="6"/>
     </row>
-    <row r="732" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="732" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M732" s="6"/>
     </row>
-    <row r="733" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="733" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M733" s="6"/>
     </row>
-    <row r="734" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="734" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M734" s="6"/>
     </row>
-    <row r="735" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="735" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M735" s="6"/>
     </row>
-    <row r="736" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="736" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M736" s="6"/>
     </row>
-    <row r="737" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="737" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M737" s="6"/>
     </row>
-    <row r="738" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="738" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M738" s="6"/>
     </row>
-    <row r="739" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="739" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M739" s="6"/>
     </row>
-    <row r="740" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="740" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M740" s="6"/>
     </row>
-    <row r="741" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="741" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M741" s="6"/>
     </row>
-    <row r="742" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="742" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M742" s="6"/>
     </row>
-    <row r="743" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="743" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M743" s="6"/>
     </row>
-    <row r="744" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="744" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M744" s="6"/>
     </row>
-    <row r="745" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="745" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M745" s="6"/>
     </row>
-    <row r="746" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="746" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M746" s="6"/>
     </row>
-    <row r="747" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="747" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M747" s="6"/>
     </row>
-    <row r="748" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="748" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M748" s="6"/>
     </row>
-    <row r="749" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="749" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M749" s="6"/>
     </row>
-    <row r="750" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="750" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M750" s="6"/>
     </row>
-    <row r="751" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="751" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M751" s="6"/>
     </row>
-    <row r="752" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="752" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M752" s="6"/>
     </row>
-    <row r="753" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="753" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M753" s="6"/>
     </row>
-    <row r="754" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="754" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M754" s="6"/>
     </row>
-    <row r="755" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="755" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M755" s="6"/>
     </row>
-    <row r="756" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="756" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M756" s="6"/>
     </row>
-    <row r="757" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="757" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M757" s="6"/>
     </row>
-    <row r="758" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="758" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M758" s="6"/>
     </row>
-    <row r="759" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="759" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M759" s="6"/>
     </row>
-    <row r="760" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="760" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M760" s="6"/>
     </row>
-    <row r="761" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="761" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M761" s="6"/>
     </row>
-    <row r="762" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="762" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M762" s="6"/>
     </row>
-    <row r="763" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="763" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M763" s="6"/>
     </row>
-    <row r="764" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="764" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M764" s="6"/>
     </row>
-    <row r="765" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="765" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M765" s="6"/>
     </row>
-    <row r="766" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="766" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M766" s="6"/>
     </row>
-    <row r="767" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="767" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M767" s="6"/>
     </row>
-    <row r="768" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="768" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M768" s="6"/>
     </row>
-    <row r="769" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="769" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M769" s="6"/>
     </row>
-    <row r="770" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="770" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M770" s="6"/>
     </row>
-    <row r="771" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="771" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M771" s="6"/>
     </row>
-    <row r="772" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="772" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M772" s="6"/>
     </row>
-    <row r="773" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="773" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M773" s="6"/>
     </row>
-    <row r="774" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="774" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M774" s="6"/>
     </row>
-    <row r="775" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="775" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M775" s="6"/>
     </row>
-    <row r="776" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="776" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M776" s="6"/>
     </row>
-    <row r="777" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="777" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M777" s="6"/>
     </row>
-    <row r="778" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="778" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M778" s="6"/>
     </row>
-    <row r="779" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="779" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M779" s="6"/>
     </row>
-    <row r="780" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="780" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M780" s="6"/>
     </row>
-    <row r="781" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="781" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M781" s="6"/>
     </row>
-    <row r="782" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="782" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M782" s="6"/>
     </row>
-    <row r="783" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="783" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M783" s="6"/>
     </row>
-    <row r="784" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="784" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M784" s="6"/>
     </row>
-    <row r="785" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="785" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M785" s="6"/>
     </row>
-    <row r="786" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="786" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M786" s="6"/>
     </row>
-    <row r="787" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="787" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M787" s="6"/>
     </row>
-    <row r="788" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="788" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M788" s="6"/>
     </row>
-    <row r="789" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="789" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M789" s="6"/>
     </row>
-    <row r="790" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="790" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M790" s="6"/>
     </row>
-    <row r="791" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="791" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M791" s="6"/>
     </row>
-    <row r="792" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="792" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M792" s="6"/>
     </row>
-    <row r="793" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="793" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M793" s="6"/>
     </row>
-    <row r="794" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="794" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M794" s="6"/>
     </row>
-    <row r="795" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="795" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M795" s="6"/>
     </row>
-    <row r="796" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="796" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M796" s="6"/>
     </row>
-    <row r="797" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="797" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M797" s="6"/>
     </row>
-    <row r="798" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="798" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M798" s="6"/>
     </row>
-    <row r="799" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="799" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M799" s="6"/>
     </row>
-    <row r="800" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="800" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M800" s="6"/>
     </row>
-    <row r="801" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="801" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M801" s="6"/>
     </row>
-    <row r="802" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="802" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M802" s="6"/>
     </row>
-    <row r="803" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="803" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M803" s="6"/>
     </row>
-    <row r="804" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="804" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M804" s="6"/>
     </row>
-    <row r="805" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="805" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M805" s="6"/>
     </row>
-    <row r="806" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="806" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M806" s="6"/>
     </row>
-    <row r="807" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="807" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M807" s="6"/>
     </row>
-    <row r="808" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="808" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M808" s="6"/>
     </row>
-    <row r="809" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="809" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M809" s="6"/>
     </row>
-    <row r="810" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="810" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M810" s="6"/>
     </row>
-    <row r="811" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="811" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M811" s="6"/>
     </row>
-    <row r="812" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="812" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M812" s="6"/>
     </row>
-    <row r="813" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="813" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M813" s="6"/>
     </row>
-    <row r="814" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="814" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M814" s="6"/>
     </row>
-    <row r="815" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="815" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M815" s="6"/>
     </row>
-    <row r="816" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="816" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M816" s="6"/>
     </row>
-    <row r="817" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="817" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M817" s="6"/>
     </row>
-    <row r="818" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="818" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M818" s="6"/>
     </row>
-    <row r="819" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="819" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M819" s="6"/>
     </row>
-    <row r="820" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="820" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M820" s="6"/>
     </row>
-    <row r="821" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="821" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M821" s="6"/>
     </row>
-    <row r="822" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="822" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M822" s="6"/>
     </row>
-    <row r="823" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="823" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M823" s="6"/>
     </row>
-    <row r="824" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="824" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M824" s="6"/>
     </row>
-    <row r="825" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="825" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M825" s="6"/>
     </row>
-    <row r="826" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="826" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M826" s="6"/>
     </row>
-    <row r="827" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="827" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M827" s="6"/>
     </row>
-    <row r="828" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="828" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M828" s="6"/>
     </row>
-    <row r="829" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="829" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M829" s="6"/>
     </row>
-    <row r="830" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="830" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M830" s="6"/>
     </row>
-    <row r="831" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="831" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M831" s="6"/>
     </row>
-    <row r="832" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="832" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M832" s="6"/>
     </row>
-    <row r="833" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="833" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M833" s="6"/>
     </row>
-    <row r="834" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="834" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M834" s="6"/>
     </row>
-    <row r="835" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="835" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M835" s="6"/>
     </row>
-    <row r="836" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="836" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M836" s="6"/>
     </row>
-    <row r="837" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="837" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M837" s="6"/>
     </row>
-    <row r="838" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="838" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M838" s="6"/>
     </row>
-    <row r="839" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="839" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M839" s="6"/>
     </row>
-    <row r="840" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="840" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M840" s="6"/>
     </row>
-    <row r="841" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="841" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M841" s="6"/>
     </row>
-    <row r="842" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="842" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M842" s="6"/>
     </row>
-    <row r="843" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="843" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M843" s="6"/>
     </row>
-    <row r="844" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="844" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M844" s="6"/>
     </row>
-    <row r="845" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="845" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M845" s="6"/>
     </row>
-    <row r="846" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="846" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M846" s="6"/>
     </row>
-    <row r="847" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="847" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M847" s="6"/>
     </row>
-    <row r="848" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="848" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M848" s="6"/>
     </row>
-    <row r="849" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="849" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M849" s="6"/>
     </row>
-    <row r="850" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="850" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M850" s="6"/>
     </row>
-    <row r="851" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="851" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M851" s="6"/>
     </row>
-    <row r="852" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="852" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M852" s="6"/>
     </row>
-    <row r="853" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="853" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M853" s="6"/>
     </row>
-    <row r="854" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="854" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M854" s="6"/>
     </row>
-    <row r="855" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="855" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M855" s="6"/>
     </row>
-    <row r="856" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="856" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M856" s="6"/>
     </row>
-    <row r="857" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="857" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M857" s="6"/>
     </row>
-    <row r="858" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="858" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M858" s="6"/>
     </row>
-    <row r="859" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="859" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M859" s="6"/>
     </row>
-    <row r="860" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="860" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M860" s="6"/>
     </row>
-    <row r="861" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="861" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M861" s="6"/>
     </row>
-    <row r="862" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="862" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M862" s="6"/>
     </row>
-    <row r="863" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="863" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M863" s="6"/>
     </row>
-    <row r="864" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="864" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M864" s="6"/>
     </row>
-    <row r="865" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="865" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M865" s="6"/>
     </row>
-    <row r="866" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="866" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M866" s="6"/>
     </row>
-    <row r="867" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="867" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M867" s="6"/>
     </row>
-    <row r="868" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="868" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M868" s="6"/>
     </row>
-    <row r="869" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="869" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M869" s="6"/>
     </row>
-    <row r="870" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="870" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M870" s="6"/>
     </row>
-    <row r="871" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="871" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M871" s="6"/>
     </row>
-    <row r="872" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="872" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M872" s="6"/>
     </row>
-    <row r="873" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="873" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M873" s="6"/>
     </row>
-    <row r="874" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="874" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M874" s="6"/>
     </row>
-    <row r="875" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="875" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M875" s="6"/>
     </row>
-    <row r="876" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="876" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M876" s="6"/>
     </row>
-    <row r="877" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="877" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M877" s="6"/>
     </row>
-    <row r="878" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="878" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M878" s="6"/>
     </row>
-    <row r="879" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="879" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M879" s="6"/>
     </row>
-    <row r="880" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="880" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M880" s="6"/>
     </row>
-    <row r="881" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="881" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M881" s="6"/>
     </row>
-    <row r="882" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="882" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M882" s="6"/>
     </row>
-    <row r="883" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="883" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M883" s="6"/>
     </row>
-    <row r="884" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="884" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M884" s="6"/>
     </row>
-    <row r="885" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="885" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M885" s="6"/>
     </row>
-    <row r="886" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="886" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M886" s="6"/>
     </row>
-    <row r="887" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="887" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M887" s="6"/>
     </row>
-    <row r="888" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="888" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M888" s="6"/>
     </row>
-    <row r="889" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="889" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M889" s="6"/>
     </row>
-    <row r="890" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="890" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M890" s="6"/>
     </row>
-    <row r="891" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="891" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M891" s="6"/>
     </row>
-    <row r="892" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="892" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M892" s="6"/>
     </row>
-    <row r="893" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="893" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M893" s="6"/>
     </row>
-    <row r="894" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="894" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M894" s="6"/>
     </row>
-    <row r="895" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="895" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M895" s="6"/>
     </row>
-    <row r="896" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="896" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M896" s="6"/>
     </row>
-    <row r="897" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="897" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M897" s="6"/>
     </row>
-    <row r="898" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="898" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M898" s="6"/>
     </row>
-    <row r="899" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="899" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M899" s="6"/>
     </row>
-    <row r="900" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="900" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M900" s="6"/>
     </row>
-    <row r="901" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="901" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M901" s="6"/>
     </row>
-    <row r="902" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="902" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M902" s="6"/>
     </row>
-    <row r="903" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="903" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M903" s="6"/>
     </row>
-    <row r="904" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="904" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M904" s="6"/>
     </row>
-    <row r="905" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="905" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M905" s="6"/>
     </row>
-    <row r="906" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="906" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M906" s="6"/>
     </row>
-    <row r="907" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="907" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M907" s="6"/>
     </row>
-    <row r="908" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="908" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M908" s="6"/>
     </row>
-    <row r="909" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="909" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M909" s="6"/>
     </row>
-    <row r="910" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="910" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M910" s="6"/>
     </row>
-    <row r="911" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="911" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M911" s="6"/>
     </row>
-    <row r="912" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="912" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M912" s="6"/>
     </row>
-    <row r="913" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="913" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M913" s="6"/>
     </row>
-    <row r="914" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="914" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M914" s="6"/>
     </row>
-    <row r="915" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="915" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M915" s="6"/>
     </row>
-    <row r="916" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="916" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M916" s="6"/>
     </row>
-    <row r="917" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="917" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M917" s="6"/>
     </row>
-    <row r="918" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="918" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M918" s="6"/>
     </row>
-    <row r="919" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="919" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M919" s="6"/>
     </row>
-    <row r="920" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="920" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M920" s="6"/>
     </row>
-    <row r="921" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="921" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M921" s="6"/>
     </row>
-    <row r="922" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="922" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M922" s="6"/>
     </row>
-    <row r="923" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="923" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M923" s="6"/>
     </row>
-    <row r="924" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="924" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M924" s="6"/>
     </row>
-    <row r="925" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="925" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M925" s="6"/>
     </row>
-    <row r="926" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="926" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M926" s="6"/>
     </row>
-    <row r="927" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="927" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M927" s="6"/>
     </row>
-    <row r="928" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="928" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M928" s="6"/>
     </row>
-    <row r="929" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="929" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M929" s="6"/>
     </row>
-    <row r="930" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="930" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M930" s="6"/>
     </row>
-    <row r="931" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="931" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M931" s="6"/>
     </row>
-    <row r="932" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="932" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M932" s="6"/>
     </row>
-    <row r="933" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="933" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M933" s="6"/>
     </row>
-    <row r="934" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="934" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M934" s="6"/>
     </row>
-    <row r="935" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="935" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M935" s="6"/>
     </row>
-    <row r="936" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="936" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M936" s="6"/>
     </row>
-    <row r="937" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="937" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M937" s="6"/>
     </row>
-    <row r="938" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="938" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M938" s="6"/>
     </row>
-    <row r="939" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="939" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M939" s="6"/>
     </row>
-    <row r="940" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="940" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M940" s="6"/>
     </row>
-    <row r="941" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="941" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M941" s="6"/>
     </row>
-    <row r="942" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="942" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M942" s="6"/>
     </row>
-    <row r="943" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="943" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M943" s="6"/>
     </row>
-    <row r="944" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="944" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M944" s="6"/>
     </row>
-    <row r="945" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="945" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M945" s="6"/>
     </row>
-    <row r="946" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="946" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M946" s="6"/>
     </row>
-    <row r="947" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="947" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M947" s="6"/>
     </row>
-    <row r="948" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="948" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M948" s="6"/>
     </row>
-    <row r="949" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="949" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M949" s="6"/>
     </row>
-    <row r="950" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="950" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M950" s="6"/>
     </row>
-    <row r="951" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="951" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M951" s="6"/>
     </row>
-    <row r="952" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="952" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M952" s="6"/>
     </row>
-    <row r="953" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="953" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M953" s="6"/>
     </row>
-    <row r="954" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="954" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M954" s="6"/>
     </row>
-    <row r="955" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="955" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M955" s="6"/>
     </row>
-    <row r="956" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="956" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M956" s="6"/>
     </row>
-    <row r="957" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="957" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M957" s="6"/>
     </row>
-    <row r="958" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="958" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M958" s="6"/>
     </row>
-    <row r="959" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="959" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M959" s="6"/>
     </row>
-    <row r="960" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="960" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M960" s="6"/>
     </row>
-    <row r="961" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="961" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M961" s="6"/>
     </row>
-    <row r="962" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="962" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M962" s="6"/>
     </row>
-    <row r="963" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="963" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M963" s="6"/>
     </row>
-    <row r="964" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="964" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M964" s="6"/>
     </row>
-    <row r="965" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="965" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M965" s="6"/>
     </row>
-    <row r="966" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="966" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M966" s="6"/>
     </row>
-    <row r="967" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="967" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M967" s="6"/>
     </row>
-    <row r="968" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="968" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M968" s="6"/>
     </row>
-    <row r="969" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="969" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M969" s="6"/>
     </row>
-    <row r="970" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="970" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M970" s="6"/>
     </row>
-    <row r="971" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="971" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M971" s="6"/>
     </row>
-    <row r="972" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="972" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M972" s="6"/>
     </row>
-    <row r="973" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="973" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M973" s="6"/>
     </row>
-    <row r="974" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="974" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M974" s="6"/>
     </row>
-    <row r="975" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="975" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M975" s="6"/>
     </row>
-    <row r="976" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="976" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M976" s="6"/>
     </row>
-    <row r="977" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="977" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M977" s="6"/>
     </row>
-    <row r="978" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="978" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M978" s="6"/>
     </row>
-    <row r="979" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="979" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M979" s="6"/>
     </row>
-    <row r="980" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="980" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M980" s="6"/>
     </row>
-    <row r="981" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="981" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M981" s="6"/>
     </row>
-    <row r="982" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="982" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M982" s="6"/>
     </row>
-    <row r="983" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="983" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M983" s="6"/>
     </row>
-    <row r="984" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="984" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M984" s="6"/>
     </row>
-    <row r="985" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="985" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M985" s="6"/>
     </row>
-    <row r="986" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="986" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M986" s="6"/>
     </row>
-    <row r="987" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="987" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M987" s="6"/>
     </row>
-    <row r="988" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="988" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M988" s="6"/>
     </row>
-    <row r="989" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="989" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M989" s="6"/>
     </row>
-    <row r="990" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="990" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M990" s="6"/>
     </row>
-    <row r="991" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="991" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M991" s="6"/>
     </row>
-    <row r="992" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="992" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M992" s="6"/>
     </row>
-    <row r="993" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="993" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M993" s="6"/>
     </row>
-    <row r="994" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="994" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M994" s="6"/>
     </row>
-    <row r="995" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="995" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M995" s="6"/>
     </row>
-    <row r="996" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="996" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M996" s="6"/>
     </row>
-    <row r="997" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="997" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M997" s="6"/>
     </row>
-    <row r="998" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="998" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M998" s="6"/>
     </row>
-    <row r="999" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="999" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M999" s="6"/>
     </row>
-    <row r="1000" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1000" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1000" s="6"/>
     </row>
-    <row r="1001" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1001" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1001" s="6"/>
     </row>
-    <row r="1002" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1002" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1002" s="6"/>
     </row>
-    <row r="1003" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1003" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1003" s="6"/>
     </row>
-    <row r="1004" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1004" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1004" s="6"/>
     </row>
-    <row r="1005" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1005" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1005" s="6"/>
     </row>
-    <row r="1006" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1006" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1006" s="6"/>
     </row>
-    <row r="1007" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1007" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1007" s="6"/>
     </row>
-    <row r="1008" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1008" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1008" s="6"/>
     </row>
-    <row r="1009" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1009" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1009" s="6"/>
     </row>
-    <row r="1010" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1010" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1010" s="6"/>
     </row>
-    <row r="1011" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1011" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1011" s="6"/>
     </row>
-    <row r="1012" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1012" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1012" s="6"/>
     </row>
-    <row r="1013" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1013" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1013" s="6"/>
     </row>
-    <row r="1014" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1014" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1014" s="6"/>
     </row>
-    <row r="1015" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1015" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1015" s="6"/>
     </row>
-    <row r="1016" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1016" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1016" s="6"/>
     </row>
-    <row r="1017" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1017" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1017" s="6"/>
     </row>
-    <row r="1018" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1018" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1018" s="6"/>
     </row>
-    <row r="1019" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1019" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1019" s="6"/>
     </row>
-    <row r="1020" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1020" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1020" s="6"/>
     </row>
-    <row r="1021" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1021" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1021" s="6"/>
     </row>
-    <row r="1022" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1022" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1022" s="6"/>
     </row>
-    <row r="1023" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1023" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1023" s="6"/>
     </row>
-    <row r="1024" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1024" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1024" s="6"/>
     </row>
-    <row r="1025" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1025" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1025" s="6"/>
     </row>
-    <row r="1026" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1026" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1026" s="6"/>
     </row>
-    <row r="1027" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1027" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1027" s="6"/>
     </row>
-    <row r="1028" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1028" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1028" s="6"/>
     </row>
-    <row r="1029" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1029" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1029" s="6"/>
     </row>
-    <row r="1030" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1030" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1030" s="6"/>
     </row>
-    <row r="1031" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1031" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1031" s="6"/>
     </row>
-    <row r="1032" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1032" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1032" s="6"/>
     </row>
-    <row r="1033" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1033" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1033" s="6"/>
     </row>
-    <row r="1034" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1034" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1034" s="6"/>
     </row>
-    <row r="1035" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1035" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1035" s="6"/>
     </row>
-    <row r="1036" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1036" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1036" s="6"/>
     </row>
-    <row r="1037" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1037" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1037" s="6"/>
     </row>
-    <row r="1038" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1038" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1038" s="6"/>
     </row>
-    <row r="1039" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1039" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1039" s="6"/>
     </row>
-    <row r="1040" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1040" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1040" s="6"/>
     </row>
-    <row r="1041" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1041" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1041" s="6"/>
     </row>
-    <row r="1042" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1042" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1042" s="6"/>
     </row>
-    <row r="1043" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1043" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1043" s="6"/>
     </row>
-    <row r="1044" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1044" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1044" s="6"/>
     </row>
-    <row r="1045" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1045" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1045" s="6"/>
     </row>
-    <row r="1046" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1046" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1046" s="6"/>
     </row>
-    <row r="1047" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1047" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1047" s="6"/>
     </row>
-    <row r="1048" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1048" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1048" s="6"/>
     </row>
-    <row r="1049" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1049" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1049" s="6"/>
     </row>
-    <row r="1050" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1050" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1050" s="6"/>
     </row>
-    <row r="1051" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1051" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1051" s="6"/>
     </row>
-    <row r="1052" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1052" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1052" s="6"/>
     </row>
-    <row r="1053" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1053" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1053" s="6"/>
     </row>
-    <row r="1054" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1054" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1054" s="6"/>
     </row>
-    <row r="1055" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1055" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1055" s="6"/>
     </row>
-    <row r="1056" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1056" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1056" s="6"/>
     </row>
-    <row r="1057" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1057" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1057" s="6"/>
     </row>
-    <row r="1058" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1058" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1058" s="6"/>
     </row>
-    <row r="1059" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1059" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1059" s="6"/>
     </row>
-    <row r="1060" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1060" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1060" s="6"/>
     </row>
-    <row r="1061" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1061" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1061" s="6"/>
     </row>
-    <row r="1062" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1062" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1062" s="6"/>
     </row>
-    <row r="1063" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1063" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1063" s="6"/>
     </row>
-    <row r="1064" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1064" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1064" s="6"/>
     </row>
-    <row r="1065" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1065" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1065" s="6"/>
     </row>
-    <row r="1066" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1066" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1066" s="6"/>
     </row>
-    <row r="1067" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1067" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1067" s="6"/>
     </row>
-    <row r="1068" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1068" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1068" s="6"/>
     </row>
-    <row r="1069" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1069" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1069" s="6"/>
     </row>
-    <row r="1070" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1070" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1070" s="6"/>
     </row>
-    <row r="1071" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1071" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1071" s="6"/>
     </row>
-    <row r="1072" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1072" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1072" s="6"/>
     </row>
-    <row r="1073" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1073" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1073" s="6"/>
     </row>
-    <row r="1074" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1074" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1074" s="6"/>
     </row>
-    <row r="1075" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1075" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1075" s="6"/>
     </row>
-    <row r="1076" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1076" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1076" s="6"/>
     </row>
-    <row r="1077" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1077" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1077" s="6"/>
     </row>
-    <row r="1078" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1078" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1078" s="6"/>
     </row>
-    <row r="1079" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1079" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1079" s="6"/>
     </row>
-    <row r="1080" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1080" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1080" s="6"/>
     </row>
-    <row r="1081" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1081" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1081" s="6"/>
     </row>
-    <row r="1082" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1082" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1082" s="6"/>
     </row>
-    <row r="1083" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1083" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1083" s="6"/>
     </row>
-    <row r="1084" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1084" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1084" s="6"/>
     </row>
-    <row r="1085" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1085" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1085" s="6"/>
     </row>
-    <row r="1086" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1086" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1086" s="6"/>
     </row>
-    <row r="1087" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1087" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1087" s="6"/>
     </row>
-    <row r="1088" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1088" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1088" s="6"/>
     </row>
-    <row r="1089" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1089" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1089" s="6"/>
     </row>
-    <row r="1090" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1090" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1090" s="6"/>
     </row>
-    <row r="1091" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1091" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1091" s="6"/>
     </row>
-    <row r="1092" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1092" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1092" s="6"/>
     </row>
-    <row r="1093" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1093" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1093" s="6"/>
     </row>
-    <row r="1094" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1094" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1094" s="6"/>
     </row>
-    <row r="1095" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1095" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1095" s="6"/>
     </row>
-    <row r="1096" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1096" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1096" s="6"/>
     </row>
-    <row r="1097" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1097" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1097" s="6"/>
     </row>
-    <row r="1098" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1098" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1098" s="6"/>
     </row>
-    <row r="1099" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1099" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1099" s="6"/>
     </row>
-    <row r="1100" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1100" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1100" s="6"/>
     </row>
-    <row r="1101" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1101" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1101" s="6"/>
     </row>
-    <row r="1102" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1102" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1102" s="6"/>
     </row>
-    <row r="1103" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1103" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1103" s="6"/>
     </row>
-    <row r="1104" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1104" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1104" s="6"/>
     </row>
-    <row r="1105" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1105" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1105" s="6"/>
     </row>
-    <row r="1106" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1106" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1106" s="6"/>
     </row>
-    <row r="1107" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1107" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1107" s="6"/>
     </row>
-    <row r="1108" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1108" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1108" s="6"/>
     </row>
-    <row r="1109" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1109" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1109" s="6"/>
     </row>
-    <row r="1110" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1110" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1110" s="6"/>
     </row>
-    <row r="1111" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1111" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1111" s="6"/>
     </row>
-    <row r="1112" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1112" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1112" s="6"/>
     </row>
-    <row r="1113" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1113" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1113" s="6"/>
     </row>
-    <row r="1114" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1114" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1114" s="6"/>
     </row>
-    <row r="1115" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1115" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1115" s="6"/>
     </row>
-    <row r="1116" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1116" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1116" s="6"/>
     </row>
-    <row r="1117" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1117" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1117" s="6"/>
     </row>
-    <row r="1118" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1118" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1118" s="6"/>
     </row>
-    <row r="1119" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1119" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1119" s="6"/>
     </row>
-    <row r="1120" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1120" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1120" s="6"/>
     </row>
-    <row r="1121" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1121" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1121" s="6"/>
     </row>
-    <row r="1122" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1122" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1122" s="6"/>
     </row>
-    <row r="1123" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1123" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1123" s="6"/>
     </row>
-    <row r="1124" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1124" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1124" s="6"/>
     </row>
-    <row r="1125" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1125" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1125" s="6"/>
     </row>
-    <row r="1126" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1126" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1126" s="6"/>
     </row>
-    <row r="1127" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1127" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1127" s="6"/>
     </row>
-    <row r="1128" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1128" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1128" s="6"/>
     </row>
-    <row r="1129" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1129" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1129" s="6"/>
     </row>
-    <row r="1130" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1130" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1130" s="6"/>
     </row>
-    <row r="1131" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1131" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1131" s="6"/>
     </row>
-    <row r="1132" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1132" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1132" s="6"/>
     </row>
-    <row r="1133" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1133" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1133" s="6"/>
     </row>
-    <row r="1134" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1134" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1134" s="6"/>
     </row>
-    <row r="1135" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1135" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1135" s="6"/>
     </row>
-    <row r="1136" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1136" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1136" s="6"/>
     </row>
-    <row r="1137" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1137" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1137" s="6"/>
     </row>
-    <row r="1138" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1138" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1138" s="6"/>
     </row>
-    <row r="1139" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1139" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1139" s="6"/>
     </row>
-    <row r="1140" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1140" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1140" s="6"/>
     </row>
-    <row r="1141" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1141" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1141" s="6"/>
     </row>
-    <row r="1142" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1142" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1142" s="6"/>
     </row>
-    <row r="1143" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1143" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1143" s="6"/>
     </row>
-    <row r="1144" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1144" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1144" s="6"/>
     </row>
-    <row r="1145" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1145" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1145" s="6"/>
     </row>
-    <row r="1146" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1146" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1146" s="6"/>
     </row>
-    <row r="1147" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1147" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1147" s="6"/>
     </row>
-    <row r="1148" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1148" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1148" s="6"/>
     </row>
-    <row r="1149" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1149" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1149" s="6"/>
     </row>
-    <row r="1150" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1150" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1150" s="6"/>
     </row>
-    <row r="1151" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1151" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1151" s="6"/>
     </row>
-    <row r="1152" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1152" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1152" s="6"/>
     </row>
-    <row r="1153" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1153" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1153" s="6"/>
     </row>
-    <row r="1154" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1154" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1154" s="6"/>
     </row>
-    <row r="1155" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1155" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1155" s="6"/>
     </row>
-    <row r="1156" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1156" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1156" s="6"/>
     </row>
-    <row r="1157" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1157" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1157" s="6"/>
     </row>
-    <row r="1158" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1158" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1158" s="6"/>
     </row>
-    <row r="1159" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1159" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1159" s="6"/>
     </row>
-    <row r="1160" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1160" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1160" s="6"/>
     </row>
-    <row r="1161" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1161" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1161" s="6"/>
     </row>
-    <row r="1162" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1162" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1162" s="6"/>
     </row>
-    <row r="1163" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1163" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1163" s="6"/>
     </row>
-    <row r="1164" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1164" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1164" s="6"/>
     </row>
-    <row r="1165" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1165" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1165" s="6"/>
     </row>
-    <row r="1166" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1166" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1166" s="6"/>
     </row>
-    <row r="1167" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1167" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1167" s="6"/>
     </row>
-    <row r="1168" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1168" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1168" s="6"/>
     </row>
-    <row r="1169" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1169" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1169" s="6"/>
     </row>
-    <row r="1170" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1170" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1170" s="6"/>
     </row>
-    <row r="1171" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1171" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1171" s="6"/>
     </row>
-    <row r="1172" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1172" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1172" s="6"/>
     </row>
-    <row r="1173" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1173" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1173" s="6"/>
     </row>
-    <row r="1174" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1174" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1174" s="6"/>
     </row>
-    <row r="1175" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1175" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1175" s="6"/>
     </row>
-    <row r="1176" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1176" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1176" s="6"/>
     </row>
-    <row r="1177" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1177" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1177" s="6"/>
     </row>
-    <row r="1178" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1178" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1178" s="6"/>
     </row>
-    <row r="1179" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1179" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1179" s="6"/>
     </row>
-    <row r="1180" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1180" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1180" s="6"/>
     </row>
-    <row r="1181" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1181" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1181" s="6"/>
     </row>
-    <row r="1182" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1182" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1182" s="6"/>
     </row>
-    <row r="1183" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1183" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1183" s="6"/>
     </row>
-    <row r="1184" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1184" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1184" s="6"/>
     </row>
-    <row r="1185" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1185" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1185" s="6"/>
     </row>
-    <row r="1186" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1186" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1186" s="6"/>
     </row>
-    <row r="1187" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1187" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1187" s="6"/>
     </row>
-    <row r="1188" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1188" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1188" s="6"/>
     </row>
-    <row r="1189" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1189" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1189" s="6"/>
     </row>
-    <row r="1190" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1190" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1190" s="6"/>
     </row>
-    <row r="1191" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1191" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1191" s="6"/>
     </row>
-    <row r="1192" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1192" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1192" s="6"/>
     </row>
-    <row r="1193" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1193" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1193" s="6"/>
     </row>
-    <row r="1194" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1194" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1194" s="6"/>
     </row>
-    <row r="1195" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1195" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1195" s="6"/>
     </row>
-    <row r="1196" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1196" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1196" s="6"/>
     </row>
-    <row r="1197" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1197" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1197" s="6"/>
     </row>
-    <row r="1198" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1198" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1198" s="6"/>
     </row>
-    <row r="1199" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1199" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1199" s="6"/>
     </row>
-    <row r="1200" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1200" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1200" s="6"/>
     </row>
-    <row r="1201" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1201" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1201" s="6"/>
     </row>
-    <row r="1202" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1202" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1202" s="6"/>
     </row>
-    <row r="1203" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1203" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1203" s="6"/>
     </row>
-    <row r="1204" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1204" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1204" s="6"/>
     </row>
-    <row r="1205" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1205" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1205" s="6"/>
     </row>
-    <row r="1206" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1206" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1206" s="6"/>
     </row>
-    <row r="1207" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1207" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1207" s="6"/>
     </row>
-    <row r="1208" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1208" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1208" s="6"/>
     </row>
-    <row r="1209" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1209" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1209" s="6"/>
     </row>
-    <row r="1210" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1210" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1210" s="6"/>
     </row>
-    <row r="1211" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1211" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1211" s="6"/>
     </row>
-    <row r="1212" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1212" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1212" s="6"/>
     </row>
-    <row r="1213" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1213" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1213" s="6"/>
     </row>
-    <row r="1214" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1214" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1214" s="6"/>
     </row>
-    <row r="1215" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1215" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1215" s="6"/>
     </row>
-    <row r="1216" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1216" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1216" s="6"/>
     </row>
-    <row r="1217" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1217" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1217" s="6"/>
     </row>
-    <row r="1218" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1218" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1218" s="6"/>
     </row>
-    <row r="1219" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1219" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1219" s="6"/>
     </row>
-    <row r="1220" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1220" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1220" s="6"/>
     </row>
-    <row r="1221" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1221" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1221" s="6"/>
     </row>
-    <row r="1222" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1222" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1222" s="6"/>
     </row>
-    <row r="1223" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1223" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1223" s="6"/>
     </row>
-    <row r="1224" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1224" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1224" s="6"/>
     </row>
-    <row r="1225" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1225" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1225" s="6"/>
     </row>
-    <row r="1226" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1226" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1226" s="6"/>
     </row>
-    <row r="1227" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1227" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1227" s="6"/>
     </row>
-    <row r="1228" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1228" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1228" s="6"/>
     </row>
-    <row r="1229" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1229" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1229" s="6"/>
     </row>
-    <row r="1230" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1230" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1230" s="6"/>
     </row>
-    <row r="1231" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1231" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1231" s="6"/>
     </row>
-    <row r="1232" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1232" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1232" s="6"/>
     </row>
-    <row r="1233" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1233" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1233" s="6"/>
     </row>
-    <row r="1234" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1234" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1234" s="6"/>
     </row>
-    <row r="1235" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1235" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1235" s="6"/>
     </row>
-    <row r="1236" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1236" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1236" s="6"/>
     </row>
-    <row r="1237" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1237" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1237" s="6"/>
     </row>
-    <row r="1238" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1238" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1238" s="6"/>
     </row>
-    <row r="1239" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1239" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1239" s="6"/>
     </row>
-    <row r="1240" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1240" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1240" s="6"/>
     </row>
-    <row r="1241" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1241" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1241" s="6"/>
     </row>
-    <row r="1242" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1242" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1242" s="6"/>
     </row>
-    <row r="1243" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1243" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1243" s="6"/>
     </row>
-    <row r="1244" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1244" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1244" s="6"/>
     </row>
-    <row r="1245" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1245" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1245" s="6"/>
     </row>
-    <row r="1246" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1246" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1246" s="6"/>
     </row>
-    <row r="1247" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1247" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1247" s="6"/>
     </row>
-    <row r="1248" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1248" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1248" s="6"/>
     </row>
-    <row r="1249" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1249" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1249" s="6"/>
     </row>
-    <row r="1250" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1250" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1250" s="6"/>
     </row>
-    <row r="1251" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1251" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1251" s="6"/>
     </row>
-    <row r="1252" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1252" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1252" s="6"/>
     </row>
-    <row r="1253" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1253" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1253" s="6"/>
     </row>
-    <row r="1254" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1254" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1254" s="6"/>
     </row>
-    <row r="1255" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1255" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1255" s="6"/>
     </row>
-    <row r="1256" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1256" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1256" s="6"/>
     </row>
-    <row r="1257" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1257" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1257" s="6"/>
     </row>
-    <row r="1258" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1258" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1258" s="6"/>
     </row>
-    <row r="1259" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1259" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1259" s="6"/>
     </row>
-    <row r="1260" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1260" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1260" s="6"/>
     </row>
-    <row r="1261" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1261" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1261" s="6"/>
     </row>
-    <row r="1262" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1262" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1262" s="6"/>
     </row>
-    <row r="1263" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1263" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1263" s="6"/>
     </row>
-    <row r="1264" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1264" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1264" s="6"/>
     </row>
-    <row r="1265" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1265" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1265" s="6"/>
     </row>
-    <row r="1266" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1266" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1266" s="6"/>
     </row>
-    <row r="1267" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1267" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1267" s="6"/>
     </row>
-    <row r="1268" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1268" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1268" s="6"/>
     </row>
-    <row r="1269" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1269" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1269" s="6"/>
     </row>
-    <row r="1270" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1270" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1270" s="6"/>
     </row>
-    <row r="1271" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1271" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1271" s="6"/>
     </row>
-    <row r="1272" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1272" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1272" s="6"/>
     </row>
-    <row r="1273" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1273" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1273" s="6"/>
     </row>
-    <row r="1274" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1274" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1274" s="6"/>
     </row>
-    <row r="1275" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1275" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1275" s="6"/>
     </row>
-    <row r="1276" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1276" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1276" s="6"/>
     </row>
-    <row r="1277" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1277" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1277" s="6"/>
     </row>
-    <row r="1278" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1278" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1278" s="6"/>
     </row>
-    <row r="1279" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1279" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1279" s="6"/>
     </row>
-    <row r="1280" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1280" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1280" s="6"/>
     </row>
-    <row r="1281" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1281" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1281" s="6"/>
     </row>
-    <row r="1282" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1282" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1282" s="6"/>
     </row>
-    <row r="1283" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1283" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1283" s="6"/>
     </row>
-    <row r="1284" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1284" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1284" s="6"/>
     </row>
-    <row r="1285" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1285" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1285" s="6"/>
     </row>
-    <row r="1286" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1286" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1286" s="6"/>
     </row>
-    <row r="1287" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1287" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1287" s="6"/>
     </row>
-    <row r="1288" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1288" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1288" s="6"/>
     </row>
-    <row r="1289" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1289" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1289" s="6"/>
     </row>
-    <row r="1290" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1290" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1290" s="6"/>
     </row>
-    <row r="1291" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1291" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1291" s="6"/>
     </row>
-    <row r="1292" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1292" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1292" s="6"/>
     </row>
-    <row r="1293" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1293" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1293" s="6"/>
     </row>
-    <row r="1294" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1294" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1294" s="6"/>
     </row>
-    <row r="1295" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1295" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1295" s="6"/>
     </row>
-    <row r="1296" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1296" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1296" s="6"/>
     </row>
-    <row r="1297" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1297" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1297" s="6"/>
     </row>
-    <row r="1298" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1298" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1298" s="6"/>
     </row>
-    <row r="1299" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1299" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1299" s="6"/>
     </row>
-    <row r="1300" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1300" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1300" s="6"/>
     </row>
-    <row r="1301" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1301" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1301" s="6"/>
     </row>
-    <row r="1302" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1302" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1302" s="6"/>
     </row>
-    <row r="1303" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1303" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1303" s="6"/>
     </row>
-    <row r="1304" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1304" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1304" s="6"/>
     </row>
-    <row r="1305" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1305" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1305" s="6"/>
     </row>
-    <row r="1306" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1306" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1306" s="6"/>
     </row>
-    <row r="1307" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1307" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1307" s="6"/>
     </row>
-    <row r="1308" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1308" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1308" s="6"/>
     </row>
-    <row r="1309" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1309" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1309" s="6"/>
     </row>
-    <row r="1310" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1310" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1310" s="6"/>
     </row>
-    <row r="1311" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1311" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1311" s="6"/>
     </row>
-    <row r="1312" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1312" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1312" s="6"/>
     </row>
-    <row r="1313" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1313" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1313" s="6"/>
     </row>
-    <row r="1314" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1314" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1314" s="6"/>
     </row>
-    <row r="1315" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1315" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1315" s="6"/>
     </row>
-    <row r="1316" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1316" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1316" s="6"/>
     </row>
-    <row r="1317" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1317" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1317" s="6"/>
     </row>
-    <row r="1318" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1318" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1318" s="6"/>
     </row>
-    <row r="1319" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1319" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1319" s="6"/>
     </row>
-    <row r="1320" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1320" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1320" s="6"/>
     </row>
-    <row r="1321" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1321" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1321" s="6"/>
     </row>
-    <row r="1322" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1322" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1322" s="6"/>
     </row>
-    <row r="1323" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1323" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1323" s="6"/>
     </row>
-    <row r="1324" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1324" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1324" s="6"/>
     </row>
-    <row r="1325" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1325" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1325" s="6"/>
     </row>
-    <row r="1326" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1326" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1326" s="6"/>
     </row>
-    <row r="1327" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1327" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1327" s="6"/>
     </row>
-    <row r="1328" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1328" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1328" s="6"/>
     </row>
-    <row r="1329" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1329" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1329" s="6"/>
     </row>
-    <row r="1330" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1330" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1330" s="6"/>
     </row>
-    <row r="1331" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1331" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1331" s="6"/>
     </row>
-    <row r="1332" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1332" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1332" s="6"/>
     </row>
-    <row r="1333" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1333" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1333" s="6"/>
     </row>
-    <row r="1334" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1334" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1334" s="6"/>
     </row>
-    <row r="1335" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1335" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1335" s="6"/>
     </row>
-    <row r="1336" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1336" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1336" s="6"/>
     </row>
-    <row r="1337" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1337" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1337" s="6"/>
     </row>
-    <row r="1338" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1338" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1338" s="6"/>
     </row>
-    <row r="1339" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1339" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1339" s="6"/>
     </row>
-    <row r="1340" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1340" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1340" s="6"/>
     </row>
-    <row r="1341" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1341" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1341" s="6"/>
     </row>
-    <row r="1342" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1342" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1342" s="6"/>
     </row>
-    <row r="1343" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1343" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1343" s="6"/>
     </row>
-    <row r="1344" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1344" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1344" s="6"/>
     </row>
-    <row r="1345" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1345" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1345" s="6"/>
     </row>
-    <row r="1346" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1346" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1346" s="6"/>
     </row>
-    <row r="1347" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1347" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1347" s="6"/>
     </row>
-    <row r="1348" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1348" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1348" s="6"/>
     </row>
-    <row r="1349" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1349" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1349" s="6"/>
     </row>
-    <row r="1350" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1350" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1350" s="6"/>
     </row>
-    <row r="1351" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1351" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1351" s="6"/>
     </row>
-    <row r="1352" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1352" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1352" s="6"/>
     </row>
-    <row r="1353" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1353" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1353" s="6"/>
     </row>
-    <row r="1354" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1354" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1354" s="6"/>
     </row>
-    <row r="1355" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1355" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1355" s="6"/>
     </row>
-    <row r="1356" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1356" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1356" s="6"/>
     </row>
-    <row r="1357" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1357" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1357" s="6"/>
     </row>
-    <row r="1358" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1358" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1358" s="6"/>
     </row>
-    <row r="1359" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1359" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1359" s="6"/>
     </row>
-    <row r="1360" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1360" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1360" s="6"/>
     </row>
-    <row r="1361" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1361" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1361" s="6"/>
     </row>
-    <row r="1362" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1362" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1362" s="6"/>
     </row>
-    <row r="1363" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1363" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1363" s="6"/>
     </row>
-    <row r="1364" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1364" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1364" s="6"/>
     </row>
-    <row r="1365" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1365" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1365" s="6"/>
     </row>
-    <row r="1366" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1366" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1366" s="6"/>
     </row>
-    <row r="1367" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1367" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1367" s="6"/>
     </row>
-    <row r="1368" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1368" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1368" s="6"/>
     </row>
-    <row r="1369" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1369" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1369" s="6"/>
     </row>
-    <row r="1370" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1370" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1370" s="6"/>
     </row>
-    <row r="1371" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1371" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1371" s="6"/>
     </row>
-    <row r="1372" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1372" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1372" s="6"/>
     </row>
-    <row r="1373" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1373" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1373" s="6"/>
     </row>
-    <row r="1374" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1374" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1374" s="6"/>
     </row>
-    <row r="1375" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1375" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1375" s="6"/>
     </row>
-    <row r="1376" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1376" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1376" s="6"/>
     </row>
-    <row r="1377" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1377" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1377" s="6"/>
     </row>
-    <row r="1378" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1378" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1378" s="6"/>
     </row>
-    <row r="1379" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1379" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1379" s="6"/>
     </row>
-    <row r="1380" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1380" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1380" s="6"/>
     </row>
-    <row r="1381" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1381" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1381" s="6"/>
     </row>
-    <row r="1382" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1382" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1382" s="6"/>
     </row>
-    <row r="1383" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1383" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1383" s="6"/>
     </row>
-    <row r="1384" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1384" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1384" s="6"/>
     </row>
-    <row r="1385" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1385" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1385" s="6"/>
     </row>
-    <row r="1386" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1386" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1386" s="6"/>
     </row>
-    <row r="1387" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1387" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1387" s="6"/>
     </row>
-    <row r="1388" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1388" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1388" s="6"/>
     </row>
-    <row r="1389" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1389" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1389" s="6"/>
     </row>
-    <row r="1390" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1390" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1390" s="6"/>
     </row>
-    <row r="1391" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1391" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1391" s="6"/>
     </row>
-    <row r="1392" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1392" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1392" s="6"/>
     </row>
-    <row r="1393" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1393" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1393" s="6"/>
     </row>
-    <row r="1394" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1394" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1394" s="6"/>
     </row>
-    <row r="1395" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1395" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1395" s="6"/>
     </row>
-    <row r="1396" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1396" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1396" s="6"/>
     </row>
-    <row r="1397" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1397" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1397" s="6"/>
     </row>
-    <row r="1398" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1398" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1398" s="6"/>
     </row>
-    <row r="1399" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1399" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1399" s="6"/>
     </row>
-    <row r="1400" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1400" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1400" s="6"/>
     </row>
-    <row r="1401" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1401" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1401" s="6"/>
     </row>
-    <row r="1402" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1402" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1402" s="6"/>
     </row>
-    <row r="1403" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1403" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1403" s="6"/>
     </row>
-    <row r="1404" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1404" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1404" s="6"/>
     </row>
-    <row r="1405" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1405" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1405" s="6"/>
     </row>
-    <row r="1406" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1406" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1406" s="6"/>
     </row>
-    <row r="1407" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1407" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1407" s="6"/>
     </row>
-    <row r="1408" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1408" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1408" s="6"/>
     </row>
-    <row r="1409" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1409" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1409" s="6"/>
     </row>
-    <row r="1410" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1410" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1410" s="6"/>
     </row>
-    <row r="1411" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1411" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1411" s="6"/>
     </row>
-    <row r="1412" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1412" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1412" s="6"/>
     </row>
-    <row r="1413" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1413" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1413" s="6"/>
     </row>
-    <row r="1414" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1414" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1414" s="6"/>
     </row>
-    <row r="1415" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1415" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1415" s="6"/>
     </row>
-    <row r="1416" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1416" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1416" s="6"/>
     </row>
-    <row r="1417" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1417" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1417" s="6"/>
     </row>
-    <row r="1418" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1418" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1418" s="6"/>
     </row>
-    <row r="1419" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1419" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1419" s="6"/>
     </row>
-    <row r="1420" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1420" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1420" s="6"/>
     </row>
-    <row r="1421" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1421" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1421" s="6"/>
     </row>
-    <row r="1422" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1422" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1422" s="6"/>
     </row>
-    <row r="1423" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1423" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1423" s="6"/>
     </row>
-    <row r="1424" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1424" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1424" s="6"/>
     </row>
-    <row r="1425" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1425" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1425" s="6"/>
     </row>
-    <row r="1426" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1426" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1426" s="6"/>
     </row>
-    <row r="1427" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1427" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1427" s="6"/>
     </row>
-    <row r="1428" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1428" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1428" s="6"/>
     </row>
-    <row r="1429" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1429" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1429" s="6"/>
     </row>
-    <row r="1430" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1430" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1430" s="6"/>
     </row>
-    <row r="1431" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1431" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1431" s="6"/>
     </row>
-    <row r="1432" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1432" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1432" s="6"/>
     </row>
-    <row r="1433" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1433" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1433" s="6"/>
     </row>
-    <row r="1434" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1434" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1434" s="6"/>
     </row>
-    <row r="1435" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1435" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1435" s="6"/>
     </row>
-    <row r="1436" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1436" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1436" s="6"/>
     </row>
-    <row r="1437" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1437" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1437" s="6"/>
     </row>
-    <row r="1438" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1438" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1438" s="6"/>
     </row>
-    <row r="1439" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1439" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1439" s="6"/>
     </row>
-    <row r="1440" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1440" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1440" s="6"/>
     </row>
-    <row r="1441" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1441" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1441" s="6"/>
     </row>
-    <row r="1442" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1442" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1442" s="6"/>
     </row>
-    <row r="1443" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1443" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1443" s="6"/>
     </row>
-    <row r="1444" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1444" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1444" s="6"/>
     </row>
-    <row r="1445" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1445" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1445" s="6"/>
     </row>
-    <row r="1446" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1446" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1446" s="6"/>
     </row>
-    <row r="1447" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1447" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1447" s="6"/>
     </row>
-    <row r="1448" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1448" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1448" s="6"/>
     </row>
-    <row r="1449" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1449" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1449" s="6"/>
     </row>
-    <row r="1450" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1450" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1450" s="6"/>
     </row>
-    <row r="1451" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1451" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1451" s="6"/>
     </row>
-    <row r="1452" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1452" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1452" s="6"/>
     </row>
-    <row r="1453" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1453" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1453" s="6"/>
     </row>
-    <row r="1454" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1454" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1454" s="6"/>
     </row>
-    <row r="1455" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1455" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1455" s="6"/>
     </row>
-    <row r="1456" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1456" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1456" s="6"/>
     </row>
-    <row r="1457" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1457" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1457" s="6"/>
     </row>
-    <row r="1458" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1458" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1458" s="6"/>
     </row>
-    <row r="1459" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1459" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1459" s="6"/>
     </row>
-    <row r="1460" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1460" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1460" s="6"/>
     </row>
-    <row r="1461" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1461" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1461" s="6"/>
     </row>
-    <row r="1462" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1462" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1462" s="6"/>
     </row>
-    <row r="1463" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1463" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1463" s="6"/>
     </row>
-    <row r="1464" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1464" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1464" s="6"/>
     </row>
-    <row r="1465" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1465" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1465" s="6"/>
     </row>
-    <row r="1466" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1466" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1466" s="6"/>
     </row>
-    <row r="1467" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1467" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1467" s="6"/>
     </row>
-    <row r="1468" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1468" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1468" s="6"/>
     </row>
-    <row r="1469" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1469" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1469" s="6"/>
     </row>
-    <row r="1470" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1470" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1470" s="6"/>
     </row>
-    <row r="1471" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1471" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1471" s="6"/>
     </row>
-    <row r="1472" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1472" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1472" s="6"/>
     </row>
-    <row r="1473" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1473" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1473" s="6"/>
     </row>
-    <row r="1474" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1474" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1474" s="6"/>
     </row>
-    <row r="1475" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1475" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1475" s="6"/>
     </row>
-    <row r="1476" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1476" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1476" s="6"/>
     </row>
-    <row r="1477" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1477" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1477" s="6"/>
     </row>
-    <row r="1478" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1478" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1478" s="6"/>
     </row>
-    <row r="1479" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1479" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1479" s="6"/>
     </row>
-    <row r="1480" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1480" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1480" s="6"/>
     </row>
-    <row r="1481" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1481" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1481" s="6"/>
     </row>
-    <row r="1482" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1482" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1482" s="6"/>
     </row>
-    <row r="1483" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1483" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1483" s="6"/>
     </row>
-    <row r="1484" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1484" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1484" s="6"/>
     </row>
-    <row r="1485" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1485" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1485" s="6"/>
     </row>
-    <row r="1486" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1486" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1486" s="6"/>
     </row>
-    <row r="1487" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1487" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1487" s="6"/>
     </row>
-    <row r="1488" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1488" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1488" s="6"/>
     </row>
-    <row r="1489" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1489" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1489" s="6"/>
     </row>
-    <row r="1490" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1490" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1490" s="6"/>
     </row>
-    <row r="1491" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1491" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1491" s="6"/>
     </row>
-    <row r="1492" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1492" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1492" s="6"/>
     </row>
-    <row r="1493" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1493" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1493" s="6"/>
     </row>
-    <row r="1494" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1494" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1494" s="6"/>
     </row>
-    <row r="1495" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1495" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1495" s="6"/>
     </row>
-    <row r="1496" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1496" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1496" s="6"/>
     </row>
-    <row r="1497" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1497" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1497" s="6"/>
     </row>
-    <row r="1498" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1498" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1498" s="6"/>
     </row>
-    <row r="1499" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1499" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1499" s="6"/>
     </row>
-    <row r="1500" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1500" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1500" s="6"/>
     </row>
-    <row r="1501" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1501" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1501" s="6"/>
     </row>
-    <row r="1502" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1502" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1502" s="6"/>
     </row>
-    <row r="1503" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1503" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1503" s="6"/>
     </row>
-    <row r="1504" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1504" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1504" s="6"/>
     </row>
-    <row r="1505" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1505" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1505" s="6"/>
     </row>
-    <row r="1506" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1506" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1506" s="6"/>
     </row>
-    <row r="1507" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1507" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1507" s="6"/>
     </row>
-    <row r="1508" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1508" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1508" s="6"/>
     </row>
-    <row r="1509" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1509" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1509" s="6"/>
     </row>
-    <row r="1510" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1510" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1510" s="6"/>
     </row>
-    <row r="1511" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1511" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1511" s="6"/>
     </row>
-    <row r="1512" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1512" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1512" s="6"/>
     </row>
-    <row r="1513" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1513" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1513" s="6"/>
     </row>
-    <row r="1514" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1514" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1514" s="6"/>
     </row>
-    <row r="1515" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1515" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1515" s="6"/>
     </row>
-    <row r="1516" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1516" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1516" s="6"/>
     </row>
-    <row r="1517" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1517" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1517" s="6"/>
     </row>
-    <row r="1518" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1518" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1518" s="6"/>
     </row>
-    <row r="1519" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1519" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1519" s="6"/>
     </row>
-    <row r="1520" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1520" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1520" s="6"/>
     </row>
-    <row r="1521" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1521" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1521" s="6"/>
     </row>
-    <row r="1522" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1522" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1522" s="6"/>
     </row>
-    <row r="1523" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1523" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1523" s="6"/>
     </row>
-    <row r="1524" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1524" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1524" s="6"/>
     </row>
-    <row r="1525" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1525" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1525" s="6"/>
     </row>
-    <row r="1526" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1526" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1526" s="6"/>
     </row>
-    <row r="1527" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1527" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1527" s="6"/>
     </row>
-    <row r="1528" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1528" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1528" s="6"/>
     </row>
-    <row r="1529" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1529" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1529" s="6"/>
     </row>
-    <row r="1530" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1530" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1530" s="6"/>
     </row>
-    <row r="1531" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1531" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1531" s="6"/>
     </row>
-    <row r="1532" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1532" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1532" s="6"/>
     </row>
-    <row r="1533" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1533" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1533" s="6"/>
     </row>
-    <row r="1534" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1534" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1534" s="6"/>
     </row>
-    <row r="1535" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1535" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1535" s="6"/>
     </row>
-    <row r="1536" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1536" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1536" s="6"/>
     </row>
-    <row r="1537" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1537" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1537" s="6"/>
     </row>
-    <row r="1538" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1538" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1538" s="6"/>
     </row>
-    <row r="1539" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1539" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1539" s="6"/>
     </row>
-    <row r="1540" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1540" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1540" s="6"/>
     </row>
-    <row r="1541" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1541" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1541" s="6"/>
     </row>
-    <row r="1542" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1542" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1542" s="6"/>
     </row>
-    <row r="1543" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1543" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1543" s="6"/>
     </row>
-    <row r="1544" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1544" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1544" s="6"/>
     </row>
-    <row r="1545" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1545" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1545" s="6"/>
     </row>
-    <row r="1546" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1546" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1546" s="6"/>
     </row>
-    <row r="1547" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1547" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1547" s="6"/>
     </row>
-    <row r="1548" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1548" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1548" s="6"/>
     </row>
-    <row r="1549" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1549" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1549" s="6"/>
     </row>
-    <row r="1550" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1550" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1550" s="6"/>
     </row>
-    <row r="1551" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1551" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1551" s="6"/>
     </row>
-    <row r="1552" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1552" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1552" s="6"/>
     </row>
-    <row r="1553" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1553" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1553" s="6"/>
     </row>
-    <row r="1554" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1554" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1554" s="6"/>
     </row>
-    <row r="1555" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1555" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1555" s="6"/>
     </row>
-    <row r="1556" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1556" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1556" s="6"/>
     </row>
-    <row r="1557" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1557" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1557" s="6"/>
     </row>
-    <row r="1558" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1558" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1558" s="6"/>
     </row>
-    <row r="1559" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1559" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1559" s="6"/>
     </row>
-    <row r="1560" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1560" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1560" s="6"/>
     </row>
-    <row r="1561" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1561" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1561" s="6"/>
     </row>
-    <row r="1562" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1562" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1562" s="6"/>
     </row>
-    <row r="1563" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1563" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1563" s="6"/>
     </row>
-    <row r="1564" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1564" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1564" s="6"/>
     </row>
-    <row r="1565" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1565" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1565" s="6"/>
     </row>
-    <row r="1566" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1566" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1566" s="6"/>
     </row>
-    <row r="1567" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1567" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1567" s="6"/>
     </row>
-    <row r="1568" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1568" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1568" s="6"/>
     </row>
-    <row r="1569" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1569" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1569" s="6"/>
     </row>
-    <row r="1570" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1570" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1570" s="6"/>
     </row>
-    <row r="1571" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1571" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1571" s="6"/>
     </row>
-    <row r="1572" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1572" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1572" s="6"/>
     </row>
-    <row r="1573" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1573" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1573" s="6"/>
     </row>
-    <row r="1574" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1574" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1574" s="6"/>
     </row>
-    <row r="1575" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1575" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1575" s="6"/>
     </row>
-    <row r="1576" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1576" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1576" s="6"/>
     </row>
-    <row r="1577" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1577" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1577" s="6"/>
     </row>
-    <row r="1578" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1578" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1578" s="6"/>
     </row>
-    <row r="1579" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1579" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1579" s="6"/>
     </row>
-    <row r="1580" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1580" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1580" s="6"/>
     </row>
-    <row r="1581" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1581" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1581" s="6"/>
     </row>
-    <row r="1582" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1582" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1582" s="6"/>
     </row>
-    <row r="1583" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1583" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1583" s="6"/>
     </row>
-    <row r="1584" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1584" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1584" s="6"/>
     </row>
-    <row r="1585" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1585" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1585" s="6"/>
     </row>
-    <row r="1586" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1586" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1586" s="6"/>
     </row>
-    <row r="1587" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1587" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1587" s="6"/>
     </row>
-    <row r="1588" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1588" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1588" s="6"/>
     </row>
-    <row r="1589" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1589" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1589" s="6"/>
     </row>
-    <row r="1590" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1590" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1590" s="6"/>
     </row>
-    <row r="1591" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1591" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1591" s="6"/>
     </row>
-    <row r="1592" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1592" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1592" s="6"/>
     </row>
-    <row r="1593" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1593" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1593" s="6"/>
     </row>
-    <row r="1594" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1594" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1594" s="6"/>
     </row>
-    <row r="1595" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1595" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1595" s="6"/>
     </row>
-    <row r="1596" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1596" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1596" s="6"/>
     </row>
-    <row r="1597" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1597" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1597" s="6"/>
     </row>
-    <row r="1598" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1598" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1598" s="6"/>
     </row>
-    <row r="1599" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1599" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1599" s="6"/>
     </row>
-    <row r="1600" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1600" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1600" s="6"/>
     </row>
-    <row r="1601" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1601" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1601" s="6"/>
     </row>
-    <row r="1602" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1602" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1602" s="6"/>
     </row>
-    <row r="1603" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1603" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1603" s="6"/>
     </row>
-    <row r="1604" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1604" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1604" s="6"/>
     </row>
-    <row r="1605" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1605" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1605" s="6"/>
     </row>
-    <row r="1606" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1606" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1606" s="6"/>
     </row>
-    <row r="1607" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1607" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1607" s="6"/>
     </row>
-    <row r="1608" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1608" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1608" s="6"/>
     </row>
-    <row r="1609" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1609" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1609" s="6"/>
     </row>
-    <row r="1610" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1610" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1610" s="6"/>
     </row>
-    <row r="1611" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1611" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1611" s="6"/>
     </row>
-    <row r="1612" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1612" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1612" s="6"/>
     </row>
-    <row r="1613" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1613" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1613" s="6"/>
     </row>
-    <row r="1614" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1614" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1614" s="6"/>
     </row>
-    <row r="1615" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1615" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1615" s="6"/>
     </row>
-    <row r="1616" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1616" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1616" s="6"/>
     </row>
-    <row r="1617" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1617" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1617" s="6"/>
     </row>
-    <row r="1618" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1618" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1618" s="6"/>
     </row>
-    <row r="1619" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1619" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1619" s="6"/>
     </row>
-    <row r="1620" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1620" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1620" s="6"/>
     </row>
-    <row r="1621" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1621" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1621" s="6"/>
     </row>
-    <row r="1622" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1622" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1622" s="6"/>
     </row>
-    <row r="1623" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1623" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1623" s="6"/>
     </row>
-    <row r="1624" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1624" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1624" s="6"/>
     </row>
-    <row r="1625" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1625" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1625" s="6"/>
     </row>
-    <row r="1626" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1626" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1626" s="6"/>
     </row>
-    <row r="1627" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1627" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1627" s="6"/>
     </row>
-    <row r="1628" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1628" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1628" s="6"/>
     </row>
-    <row r="1629" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1629" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1629" s="6"/>
     </row>
-    <row r="1630" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1630" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1630" s="6"/>
     </row>
-    <row r="1631" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1631" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1631" s="6"/>
     </row>
-    <row r="1632" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1632" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1632" s="6"/>
     </row>
-    <row r="1633" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1633" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1633" s="6"/>
     </row>
-    <row r="1634" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1634" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1634" s="6"/>
     </row>
-    <row r="1635" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1635" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1635" s="6"/>
     </row>
-    <row r="1636" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1636" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1636" s="6"/>
     </row>
-    <row r="1637" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1637" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1637" s="6"/>
     </row>
-    <row r="1638" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1638" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1638" s="6"/>
     </row>
-    <row r="1639" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1639" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1639" s="6"/>
     </row>
-    <row r="1640" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1640" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1640" s="6"/>
     </row>
-    <row r="1641" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1641" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1641" s="6"/>
     </row>
-    <row r="1642" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1642" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1642" s="6"/>
     </row>
-    <row r="1643" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1643" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1643" s="6"/>
     </row>
-    <row r="1644" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1644" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1644" s="6"/>
     </row>
-    <row r="1645" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1645" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1645" s="6"/>
     </row>
-    <row r="1646" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1646" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1646" s="6"/>
     </row>
-    <row r="1647" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1647" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1647" s="6"/>
     </row>
-    <row r="1648" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1648" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1648" s="6"/>
     </row>
-    <row r="1649" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1649" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1649" s="6"/>
     </row>
-    <row r="1650" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1650" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1650" s="6"/>
     </row>
-    <row r="1651" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1651" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1651" s="6"/>
     </row>
-    <row r="1652" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1652" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1652" s="6"/>
     </row>
-    <row r="1653" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1653" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1653" s="6"/>
     </row>
-    <row r="1654" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1654" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1654" s="6"/>
     </row>
-    <row r="1655" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1655" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1655" s="6"/>
     </row>
-    <row r="1656" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1656" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1656" s="6"/>
     </row>
-    <row r="1657" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1657" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1657" s="6"/>
     </row>
-    <row r="1658" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1658" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1658" s="6"/>
     </row>
-    <row r="1659" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1659" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1659" s="6"/>
     </row>
-    <row r="1660" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1660" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1660" s="6"/>
     </row>
-    <row r="1661" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1661" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1661" s="6"/>
     </row>
-    <row r="1662" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1662" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1662" s="6"/>
     </row>
-    <row r="1663" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1663" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1663" s="6"/>
     </row>
-    <row r="1664" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1664" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1664" s="6"/>
     </row>
-    <row r="1665" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1665" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1665" s="6"/>
     </row>
-    <row r="1666" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1666" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1666" s="6"/>
     </row>
-    <row r="1667" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1667" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1667" s="6"/>
     </row>
-    <row r="1668" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1668" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1668" s="6"/>
     </row>
-    <row r="1669" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1669" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1669" s="6"/>
     </row>
-    <row r="1670" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1670" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1670" s="6"/>
     </row>
-    <row r="1671" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1671" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1671" s="6"/>
     </row>
-    <row r="1672" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1672" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1672" s="6"/>
     </row>
-    <row r="1673" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1673" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1673" s="6"/>
     </row>
-    <row r="1674" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1674" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1674" s="6"/>
     </row>
-    <row r="1675" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1675" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1675" s="6"/>
     </row>
-    <row r="1676" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1676" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1676" s="6"/>
     </row>
-    <row r="1677" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1677" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1677" s="6"/>
     </row>
-    <row r="1678" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1678" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1678" s="6"/>
     </row>
-    <row r="1679" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1679" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1679" s="6"/>
     </row>
-    <row r="1680" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1680" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1680" s="6"/>
     </row>
-    <row r="1681" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1681" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1681" s="6"/>
     </row>
-    <row r="1682" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1682" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1682" s="6"/>
     </row>
-    <row r="1683" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1683" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1683" s="6"/>
     </row>
-    <row r="1684" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1684" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1684" s="6"/>
     </row>
-    <row r="1685" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1685" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1685" s="6"/>
     </row>
-    <row r="1686" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1686" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1686" s="6"/>
     </row>
-    <row r="1687" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1687" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1687" s="6"/>
     </row>
-    <row r="1688" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1688" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1688" s="6"/>
     </row>
-    <row r="1689" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1689" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1689" s="6"/>
     </row>
-    <row r="1690" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1690" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1690" s="6"/>
     </row>
-    <row r="1691" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1691" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1691" s="6"/>
     </row>
-    <row r="1692" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1692" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1692" s="6"/>
     </row>
-    <row r="1693" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1693" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1693" s="6"/>
     </row>
-    <row r="1694" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1694" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1694" s="6"/>
     </row>
-    <row r="1695" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1695" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1695" s="6"/>
     </row>
-    <row r="1696" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1696" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1696" s="6"/>
     </row>
-    <row r="1697" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1697" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1697" s="6"/>
     </row>
-    <row r="1698" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1698" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1698" s="6"/>
     </row>
-    <row r="1699" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1699" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1699" s="6"/>
     </row>
-    <row r="1700" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1700" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1700" s="6"/>
     </row>
-    <row r="1701" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1701" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1701" s="6"/>
     </row>
-    <row r="1702" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1702" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1702" s="6"/>
     </row>
-    <row r="1703" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1703" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1703" s="6"/>
     </row>
-    <row r="1704" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1704" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1704" s="6"/>
     </row>
-    <row r="1705" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1705" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1705" s="6"/>
     </row>
-    <row r="1706" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1706" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1706" s="6"/>
     </row>
-    <row r="1707" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1707" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1707" s="6"/>
     </row>
-    <row r="1708" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1708" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1708" s="6"/>
     </row>
-    <row r="1709" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1709" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1709" s="6"/>
     </row>
-    <row r="1710" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1710" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1710" s="6"/>
     </row>
-    <row r="1711" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1711" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1711" s="6"/>
     </row>
-    <row r="1712" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1712" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1712" s="6"/>
     </row>
-    <row r="1713" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1713" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1713" s="6"/>
     </row>
-    <row r="1714" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1714" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1714" s="6"/>
     </row>
-    <row r="1715" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1715" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1715" s="6"/>
     </row>
-    <row r="1716" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1716" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1716" s="6"/>
     </row>
-    <row r="1717" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1717" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1717" s="6"/>
     </row>
-    <row r="1718" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1718" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1718" s="6"/>
     </row>
-    <row r="1719" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1719" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1719" s="6"/>
     </row>
-    <row r="1720" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1720" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1720" s="6"/>
     </row>
-    <row r="1721" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1721" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1721" s="6"/>
     </row>
-    <row r="1722" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1722" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1722" s="6"/>
     </row>
-    <row r="1723" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1723" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1723" s="6"/>
     </row>
-    <row r="1724" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1724" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1724" s="6"/>
     </row>
-    <row r="1725" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1725" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1725" s="6"/>
     </row>
-    <row r="1726" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1726" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1726" s="6"/>
     </row>
-    <row r="1727" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1727" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1727" s="6"/>
     </row>
-    <row r="1728" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1728" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1728" s="6"/>
     </row>
-    <row r="1729" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1729" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1729" s="6"/>
     </row>
-    <row r="1730" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1730" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1730" s="6"/>
     </row>
-    <row r="1731" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1731" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1731" s="6"/>
     </row>
-    <row r="1732" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1732" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1732" s="6"/>
     </row>
-    <row r="1733" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1733" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1733" s="6"/>
     </row>
-    <row r="1734" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1734" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1734" s="6"/>
     </row>
-    <row r="1735" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1735" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1735" s="6"/>
     </row>
-    <row r="1736" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1736" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1736" s="6"/>
     </row>
-    <row r="1737" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1737" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1737" s="6"/>
     </row>
-    <row r="1738" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1738" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1738" s="6"/>
     </row>
-    <row r="1739" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1739" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1739" s="6"/>
     </row>
-    <row r="1740" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1740" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1740" s="6"/>
     </row>
-    <row r="1741" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1741" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1741" s="6"/>
     </row>
-    <row r="1742" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1742" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1742" s="6"/>
     </row>
-    <row r="1743" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1743" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1743" s="6"/>
     </row>
-    <row r="1744" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1744" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1744" s="6"/>
     </row>
-    <row r="1745" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1745" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1745" s="6"/>
     </row>
-    <row r="1746" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1746" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1746" s="6"/>
     </row>
-    <row r="1747" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1747" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1747" s="6"/>
     </row>
-    <row r="1748" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1748" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1748" s="6"/>
     </row>
-    <row r="1749" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1749" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1749" s="6"/>
     </row>
-    <row r="1750" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1750" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1750" s="6"/>
     </row>
-    <row r="1751" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1751" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1751" s="6"/>
     </row>
-    <row r="1752" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1752" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1752" s="6"/>
     </row>
-    <row r="1753" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1753" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1753" s="6"/>
     </row>
-    <row r="1754" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1754" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1754" s="6"/>
     </row>
-    <row r="1755" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1755" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1755" s="6"/>
     </row>
-    <row r="1756" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1756" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1756" s="6"/>
     </row>
-    <row r="1757" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1757" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1757" s="6"/>
     </row>
-    <row r="1758" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1758" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1758" s="6"/>
     </row>
-    <row r="1759" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1759" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1759" s="6"/>
     </row>
-    <row r="1760" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1760" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1760" s="6"/>
     </row>
-    <row r="1761" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1761" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1761" s="6"/>
     </row>
-    <row r="1762" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1762" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1762" s="6"/>
     </row>
-    <row r="1763" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1763" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1763" s="6"/>
     </row>
-    <row r="1764" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1764" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1764" s="6"/>
     </row>
-    <row r="1765" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1765" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1765" s="6"/>
     </row>
-    <row r="1766" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1766" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1766" s="6"/>
     </row>
-    <row r="1767" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1767" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1767" s="6"/>
     </row>
-    <row r="1768" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1768" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1768" s="6"/>
     </row>
-    <row r="1769" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1769" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1769" s="6"/>
     </row>
-    <row r="1770" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1770" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1770" s="6"/>
     </row>
-    <row r="1771" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1771" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1771" s="6"/>
     </row>
-    <row r="1772" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1772" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1772" s="6"/>
     </row>
-    <row r="1773" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1773" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1773" s="6"/>
     </row>
-    <row r="1774" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1774" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1774" s="6"/>
     </row>
-    <row r="1775" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1775" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1775" s="6"/>
     </row>
-    <row r="1776" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1776" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1776" s="6"/>
     </row>
-    <row r="1777" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1777" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1777" s="6"/>
     </row>
-    <row r="1778" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1778" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1778" s="6"/>
     </row>
-    <row r="1779" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1779" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1779" s="6"/>
     </row>
-    <row r="1780" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1780" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1780" s="6"/>
     </row>
-    <row r="1781" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1781" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1781" s="6"/>
     </row>
-    <row r="1782" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1782" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1782" s="6"/>
     </row>
-    <row r="1783" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1783" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1783" s="6"/>
     </row>
-    <row r="1784" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1784" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1784" s="6"/>
     </row>
-    <row r="1785" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1785" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1785" s="6"/>
     </row>
-    <row r="1786" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1786" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1786" s="6"/>
     </row>
-    <row r="1787" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1787" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1787" s="6"/>
     </row>
-    <row r="1788" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1788" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1788" s="6"/>
     </row>
-    <row r="1789" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1789" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1789" s="6"/>
     </row>
-    <row r="1790" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1790" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1790" s="6"/>
     </row>
-    <row r="1791" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1791" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1791" s="6"/>
     </row>
-    <row r="1792" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1792" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1792" s="6"/>
     </row>
-    <row r="1793" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1793" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1793" s="6"/>
     </row>
-    <row r="1794" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1794" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1794" s="6"/>
     </row>
-    <row r="1795" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1795" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1795" s="6"/>
     </row>
-    <row r="1796" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1796" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1796" s="6"/>
     </row>
-    <row r="1797" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1797" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1797" s="6"/>
     </row>
-    <row r="1798" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1798" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1798" s="6"/>
     </row>
-    <row r="1799" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1799" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1799" s="6"/>
     </row>
-    <row r="1800" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1800" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1800" s="6"/>
     </row>
-    <row r="1801" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1801" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1801" s="6"/>
     </row>
-    <row r="1802" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1802" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1802" s="6"/>
     </row>
-    <row r="1803" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1803" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1803" s="6"/>
     </row>
-    <row r="1804" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1804" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1804" s="6"/>
     </row>
-    <row r="1805" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1805" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1805" s="6"/>
     </row>
-    <row r="1806" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1806" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1806" s="6"/>
     </row>
-    <row r="1807" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1807" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1807" s="6"/>
     </row>
-    <row r="1808" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1808" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1808" s="6"/>
     </row>
-    <row r="1809" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1809" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1809" s="6"/>
     </row>
-    <row r="1810" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1810" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1810" s="6"/>
     </row>
-    <row r="1811" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1811" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1811" s="6"/>
     </row>
-    <row r="1812" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1812" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1812" s="6"/>
     </row>
-    <row r="1813" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1813" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1813" s="6"/>
     </row>
-    <row r="1814" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1814" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1814" s="6"/>
     </row>
-    <row r="1815" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1815" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1815" s="6"/>
     </row>
-    <row r="1816" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1816" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1816" s="6"/>
     </row>
-    <row r="1817" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1817" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1817" s="6"/>
     </row>
-    <row r="1818" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1818" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1818" s="6"/>
     </row>
-    <row r="1819" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1819" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1819" s="6"/>
     </row>
-    <row r="1820" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1820" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1820" s="6"/>
     </row>
-    <row r="1821" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1821" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1821" s="6"/>
     </row>
-    <row r="1822" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1822" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1822" s="6"/>
     </row>
-    <row r="1823" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1823" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1823" s="6"/>
     </row>
-    <row r="1824" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1824" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1824" s="6"/>
     </row>
-    <row r="1825" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1825" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1825" s="6"/>
     </row>
-    <row r="1826" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1826" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1826" s="6"/>
     </row>
-    <row r="1827" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1827" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1827" s="6"/>
     </row>
-    <row r="1828" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1828" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1828" s="6"/>
     </row>
-    <row r="1829" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1829" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1829" s="6"/>
     </row>
-    <row r="1830" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1830" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1830" s="6"/>
     </row>
-    <row r="1831" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1831" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1831" s="6"/>
     </row>
-    <row r="1832" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1832" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1832" s="6"/>
     </row>
-    <row r="1833" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1833" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1833" s="6"/>
     </row>
-    <row r="1834" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1834" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1834" s="6"/>
     </row>
-    <row r="1835" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1835" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1835" s="6"/>
     </row>
-    <row r="1836" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1836" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1836" s="6"/>
     </row>
-    <row r="1837" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1837" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1837" s="6"/>
     </row>
-    <row r="1838" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1838" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1838" s="6"/>
     </row>
-    <row r="1839" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1839" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1839" s="6"/>
     </row>
-    <row r="1840" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1840" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1840" s="6"/>
     </row>
-    <row r="1841" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1841" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1841" s="6"/>
     </row>
-    <row r="1842" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1842" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1842" s="6"/>
     </row>
-    <row r="1843" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1843" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1843" s="6"/>
     </row>
-    <row r="1844" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1844" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1844" s="6"/>
     </row>
-    <row r="1845" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1845" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1845" s="6"/>
     </row>
-    <row r="1846" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1846" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1846" s="6"/>
     </row>
-    <row r="1847" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1847" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1847" s="6"/>
     </row>
-    <row r="1848" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1848" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1848" s="6"/>
     </row>
-    <row r="1849" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1849" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1849" s="6"/>
     </row>
-    <row r="1850" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1850" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1850" s="6"/>
     </row>
-    <row r="1851" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1851" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1851" s="6"/>
     </row>
-    <row r="1852" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1852" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1852" s="6"/>
     </row>
-    <row r="1853" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1853" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1853" s="6"/>
     </row>
-    <row r="1854" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1854" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1854" s="6"/>
     </row>
-    <row r="1855" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1855" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1855" s="6"/>
     </row>
-    <row r="1856" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1856" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1856" s="6"/>
     </row>
-    <row r="1857" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1857" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1857" s="6"/>
     </row>
-    <row r="1858" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1858" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1858" s="6"/>
     </row>
-    <row r="1859" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1859" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1859" s="6"/>
     </row>
-    <row r="1860" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1860" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1860" s="6"/>
     </row>
-    <row r="1861" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1861" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1861" s="6"/>
     </row>
-    <row r="1862" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1862" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1862" s="6"/>
     </row>
-    <row r="1863" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1863" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1863" s="6"/>
     </row>
-    <row r="1864" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1864" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1864" s="6"/>
     </row>
-    <row r="1865" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1865" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1865" s="6"/>
     </row>
-    <row r="1866" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1866" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1866" s="6"/>
     </row>
-    <row r="1867" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1867" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1867" s="6"/>
     </row>
-    <row r="1868" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1868" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1868" s="6"/>
     </row>
-    <row r="1869" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1869" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1869" s="6"/>
     </row>
-    <row r="1870" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1870" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1870" s="6"/>
     </row>
-    <row r="1871" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1871" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1871" s="6"/>
     </row>
-    <row r="1872" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1872" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1872" s="6"/>
     </row>
-    <row r="1873" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1873" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1873" s="6"/>
     </row>
-    <row r="1874" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1874" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1874" s="6"/>
     </row>
-    <row r="1875" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1875" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1875" s="6"/>
     </row>
-    <row r="1876" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1876" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1876" s="6"/>
     </row>
-    <row r="1877" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1877" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1877" s="6"/>
     </row>
-    <row r="1878" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1878" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1878" s="6"/>
     </row>
-    <row r="1879" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1879" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1879" s="6"/>
     </row>
-    <row r="1880" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1880" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1880" s="6"/>
     </row>
-    <row r="1881" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1881" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1881" s="6"/>
     </row>
-    <row r="1882" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1882" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1882" s="6"/>
     </row>
-    <row r="1883" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1883" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1883" s="6"/>
     </row>
-    <row r="1884" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1884" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1884" s="6"/>
     </row>
-    <row r="1885" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1885" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1885" s="6"/>
     </row>
-    <row r="1886" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1886" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1886" s="6"/>
     </row>
-    <row r="1887" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1887" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1887" s="6"/>
     </row>
-    <row r="1888" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1888" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1888" s="6"/>
     </row>
-    <row r="1889" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1889" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1889" s="6"/>
     </row>
-    <row r="1890" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1890" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1890" s="6"/>
     </row>
-    <row r="1891" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1891" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1891" s="6"/>
     </row>
-    <row r="1892" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1892" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1892" s="6"/>
     </row>
-    <row r="1893" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1893" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1893" s="6"/>
     </row>
-    <row r="1894" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1894" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1894" s="6"/>
     </row>
-    <row r="1895" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1895" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1895" s="6"/>
     </row>
-    <row r="1896" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1896" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1896" s="6"/>
     </row>
-    <row r="1897" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1897" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1897" s="6"/>
     </row>
-    <row r="1898" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1898" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1898" s="6"/>
     </row>
-    <row r="1899" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1899" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1899" s="6"/>
     </row>
-    <row r="1900" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1900" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1900" s="6"/>
     </row>
-    <row r="1901" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1901" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1901" s="6"/>
     </row>
-    <row r="1902" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1902" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1902" s="6"/>
     </row>
-    <row r="1903" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1903" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1903" s="6"/>
     </row>
-    <row r="1904" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1904" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1904" s="6"/>
     </row>
-    <row r="1905" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1905" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1905" s="6"/>
     </row>
-    <row r="1906" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1906" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1906" s="6"/>
     </row>
-    <row r="1907" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1907" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1907" s="6"/>
     </row>
-    <row r="1908" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1908" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1908" s="6"/>
     </row>
-    <row r="1909" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1909" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1909" s="6"/>
     </row>
-    <row r="1910" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1910" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1910" s="6"/>
     </row>
-    <row r="1911" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1911" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1911" s="6"/>
     </row>
-    <row r="1912" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1912" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1912" s="6"/>
     </row>
-    <row r="1913" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1913" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1913" s="6"/>
     </row>
-    <row r="1914" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1914" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1914" s="6"/>
     </row>
-    <row r="1915" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1915" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1915" s="6"/>
     </row>
-    <row r="1916" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1916" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1916" s="6"/>
     </row>
-    <row r="1917" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1917" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1917" s="6"/>
     </row>
-    <row r="1918" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1918" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1918" s="6"/>
     </row>
-    <row r="1919" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1919" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1919" s="6"/>
     </row>
-    <row r="1920" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1920" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1920" s="6"/>
     </row>
-    <row r="1921" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1921" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1921" s="6"/>
     </row>
-    <row r="1922" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1922" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1922" s="6"/>
     </row>
-    <row r="1923" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1923" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1923" s="6"/>
     </row>
-    <row r="1924" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1924" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1924" s="6"/>
     </row>
-    <row r="1925" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1925" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1925" s="6"/>
     </row>
-    <row r="1926" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1926" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1926" s="6"/>
     </row>
-    <row r="1927" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1927" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1927" s="6"/>
     </row>
-    <row r="1928" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1928" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1928" s="6"/>
     </row>
-    <row r="1929" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1929" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1929" s="6"/>
     </row>
-    <row r="1930" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1930" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1930" s="6"/>
     </row>
-    <row r="1931" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1931" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1931" s="6"/>
     </row>
-    <row r="1932" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1932" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1932" s="6"/>
     </row>
-    <row r="1933" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1933" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1933" s="6"/>
     </row>
-    <row r="1934" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1934" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1934" s="6"/>
     </row>
-    <row r="1935" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1935" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1935" s="6"/>
     </row>
-    <row r="1936" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1936" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1936" s="6"/>
     </row>
-    <row r="1937" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1937" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1937" s="6"/>
     </row>
-    <row r="1938" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1938" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1938" s="6"/>
     </row>
-    <row r="1939" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1939" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1939" s="6"/>
     </row>
-    <row r="1940" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1940" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1940" s="6"/>
     </row>
-    <row r="1941" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1941" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1941" s="6"/>
     </row>
-    <row r="1942" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1942" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1942" s="6"/>
     </row>
-    <row r="1943" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1943" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1943" s="6"/>
     </row>
-    <row r="1944" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1944" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1944" s="6"/>
     </row>
-    <row r="1945" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1945" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1945" s="6"/>
     </row>
-    <row r="1946" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1946" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1946" s="6"/>
     </row>
-    <row r="1947" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1947" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1947" s="6"/>
     </row>
-    <row r="1948" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1948" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1948" s="6"/>
     </row>
-    <row r="1949" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1949" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1949" s="6"/>
     </row>
-    <row r="1950" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1950" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1950" s="6"/>
     </row>
-    <row r="1951" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1951" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1951" s="6"/>
     </row>
-    <row r="1952" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1952" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1952" s="6"/>
     </row>
-    <row r="1953" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1953" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1953" s="6"/>
     </row>
-    <row r="1954" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1954" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1954" s="6"/>
     </row>
-    <row r="1955" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1955" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1955" s="6"/>
     </row>
-    <row r="1956" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1956" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1956" s="6"/>
     </row>
-    <row r="1957" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1957" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1957" s="6"/>
     </row>
-    <row r="1958" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1958" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1958" s="6"/>
     </row>
-    <row r="1959" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1959" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1959" s="6"/>
     </row>
-    <row r="1960" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1960" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1960" s="6"/>
     </row>
-    <row r="1961" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1961" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1961" s="6"/>
     </row>
-    <row r="1962" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1962" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1962" s="6"/>
     </row>
-    <row r="1963" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1963" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1963" s="6"/>
     </row>
-    <row r="1964" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1964" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1964" s="6"/>
     </row>
-    <row r="1965" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1965" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1965" s="6"/>
     </row>
-    <row r="1966" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1966" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1966" s="6"/>
     </row>
-    <row r="1967" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1967" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1967" s="6"/>
     </row>
-    <row r="1968" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1968" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1968" s="6"/>
     </row>
-    <row r="1969" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1969" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1969" s="6"/>
     </row>
-    <row r="1970" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1970" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1970" s="6"/>
     </row>
-    <row r="1971" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1971" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1971" s="6"/>
     </row>
-    <row r="1972" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1972" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1972" s="6"/>
     </row>
-    <row r="1973" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1973" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1973" s="6"/>
     </row>
-    <row r="1974" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1974" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1974" s="6"/>
     </row>
-    <row r="1975" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1975" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1975" s="6"/>
     </row>
-    <row r="1976" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1976" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1976" s="6"/>
     </row>
-    <row r="1977" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1977" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1977" s="6"/>
     </row>
-    <row r="1978" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1978" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1978" s="6"/>
     </row>
-    <row r="1979" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1979" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1979" s="6"/>
     </row>
-    <row r="1980" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1980" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1980" s="6"/>
     </row>
-    <row r="1981" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1981" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1981" s="6"/>
     </row>
-    <row r="1982" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1982" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1982" s="6"/>
     </row>
-    <row r="1983" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1983" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1983" s="6"/>
     </row>
-    <row r="1984" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1984" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1984" s="6"/>
     </row>
-    <row r="1985" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1985" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1985" s="6"/>
     </row>
-    <row r="1986" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1986" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1986" s="6"/>
     </row>
-    <row r="1987" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1987" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1987" s="6"/>
     </row>
-    <row r="1988" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1988" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1988" s="6"/>
     </row>
-    <row r="1989" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1989" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1989" s="6"/>
     </row>
-    <row r="1990" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1990" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1990" s="6"/>
     </row>
-    <row r="1991" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1991" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1991" s="6"/>
     </row>
-    <row r="1992" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1992" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1992" s="6"/>
     </row>
-    <row r="1993" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1993" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1993" s="6"/>
     </row>
-    <row r="1994" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1994" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1994" s="6"/>
     </row>
-    <row r="1995" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1995" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1995" s="6"/>
     </row>
-    <row r="1996" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1996" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1996" s="6"/>
     </row>
-    <row r="1997" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1997" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1997" s="6"/>
     </row>
-    <row r="1998" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1998" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1998" s="6"/>
     </row>
-    <row r="1999" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1999" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1999" s="6"/>
     </row>
-    <row r="2000" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2000" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2000" s="6"/>
     </row>
-    <row r="2001" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2001" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2001" s="6"/>
     </row>
-    <row r="2002" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2002" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2002" s="6"/>
     </row>
-    <row r="2003" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2003" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2003" s="6"/>
     </row>
-    <row r="2004" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2004" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2004" s="6"/>
     </row>
-    <row r="2005" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2005" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2005" s="6"/>
     </row>
-    <row r="2006" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2006" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2006" s="6"/>
     </row>
-    <row r="2007" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2007" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2007" s="6"/>
     </row>
-    <row r="2008" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2008" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2008" s="6"/>
     </row>
-    <row r="2009" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2009" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2009" s="6"/>
     </row>
-    <row r="2010" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2010" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2010" s="6"/>
     </row>
-    <row r="2011" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2011" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2011" s="6"/>
     </row>
-    <row r="2012" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2012" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2012" s="6"/>
     </row>
-    <row r="2013" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2013" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2013" s="6"/>
     </row>
-    <row r="2014" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2014" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2014" s="6"/>
     </row>
-    <row r="2015" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2015" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2015" s="6"/>
     </row>
-    <row r="2016" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2016" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2016" s="6"/>
     </row>
-    <row r="2017" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2017" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2017" s="6"/>
     </row>
-    <row r="2018" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2018" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2018" s="6"/>
     </row>
-    <row r="2019" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2019" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2019" s="6"/>
     </row>
-    <row r="2020" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2020" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2020" s="6"/>
     </row>
-    <row r="2021" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2021" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2021" s="6"/>
     </row>
-    <row r="2022" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2022" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2022" s="6"/>
     </row>
-    <row r="2023" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2023" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2023" s="6"/>
     </row>
-    <row r="2024" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2024" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2024" s="6"/>
     </row>
-    <row r="2025" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2025" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2025" s="6"/>
     </row>
-    <row r="2026" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2026" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2026" s="6"/>
     </row>
-    <row r="2027" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2027" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2027" s="6"/>
     </row>
-    <row r="2028" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2028" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2028" s="6"/>
     </row>
-    <row r="2029" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2029" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2029" s="6"/>
     </row>
-    <row r="2030" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2030" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2030" s="6"/>
     </row>
-    <row r="2031" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2031" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2031" s="6"/>
     </row>
-    <row r="2032" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2032" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2032" s="6"/>
     </row>
-    <row r="2033" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2033" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2033" s="6"/>
     </row>
-    <row r="2034" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2034" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2034" s="6"/>
     </row>
-    <row r="2035" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2035" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2035" s="6"/>
     </row>
-    <row r="2036" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2036" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2036" s="6"/>
     </row>
-    <row r="2037" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2037" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2037" s="6"/>
     </row>
-    <row r="2038" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2038" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2038" s="6"/>
     </row>
-    <row r="2039" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2039" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2039" s="6"/>
     </row>
-    <row r="2040" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2040" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2040" s="6"/>
     </row>
-    <row r="2041" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2041" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2041" s="6"/>
     </row>
-    <row r="2042" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2042" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2042" s="6"/>
     </row>
-    <row r="2043" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2043" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2043" s="6"/>
     </row>
-    <row r="2044" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2044" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2044" s="6"/>
     </row>
-    <row r="2045" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2045" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2045" s="6"/>
     </row>
-    <row r="2046" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2046" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2046" s="6"/>
     </row>
-    <row r="2047" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2047" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2047" s="6"/>
     </row>
-    <row r="2048" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2048" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2048" s="6"/>
     </row>
-    <row r="2049" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2049" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2049" s="6"/>
     </row>
-    <row r="2050" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2050" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2050" s="6"/>
     </row>
-    <row r="2051" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2051" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2051" s="6"/>
     </row>
-    <row r="2052" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2052" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2052" s="6"/>
     </row>
-    <row r="2053" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2053" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2053" s="6"/>
     </row>
-    <row r="2054" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2054" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2054" s="6"/>
     </row>
-    <row r="2055" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2055" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2055" s="6"/>
     </row>
-    <row r="2056" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2056" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2056" s="6"/>
     </row>
-    <row r="2057" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2057" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2057" s="6"/>
     </row>
-    <row r="2058" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2058" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2058" s="6"/>
     </row>
-    <row r="2059" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2059" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2059" s="6"/>
     </row>
-    <row r="2060" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2060" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2060" s="6"/>
     </row>
-    <row r="2061" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2061" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2061" s="6"/>
+    </row>
+    <row r="2062" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M2062" s="6"/>
+    </row>
+    <row r="2063" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M2063" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A3" r:id="rId1" xr:uid="{F0B7EB6F-7692-40AA-8681-AEE621642380}"/>
+    <hyperlink ref="A3" r:id="rId1" xr:uid="{2AA939B6-D0B2-4341-A1B0-1A419BFE4A8D}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B9EA530-0521-4D48-9F6F-3EAA8274D32E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D93CEC5-497C-47AE-A7F4-5BD63B8E4563}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="A1:M2063"/>
+  <dimension ref="A1:M2065"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection sqref="A1:G1"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9" customWidth="1"/>
     <col min="2" max="6" width="16.88671875" customWidth="1"/>
     <col min="8" max="8" width="10.44140625" customWidth="1"/>
     <col min="9" max="9" width="8.88671875" customWidth="1"/>
     <col min="10" max="11" width="13.5546875" customWidth="1"/>
     <col min="12" max="12" width="11.33203125" customWidth="1"/>
-    <col min="13" max="13" width="11.44140625" style="1"/>
+    <col min="13" max="13" width="11.44140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="4" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-[...22 lines deleted...]
-      <c r="A3" s="16" t="s">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+    </row>
+    <row r="2" spans="1:13" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+    </row>
+    <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="5" spans="1:13" s="3" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="M5" s="6"/>
+    </row>
+    <row r="6" spans="1:13" s="3" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="16" t="s">
         <v>4</v>
       </c>
-    </row>
-[...28 lines deleted...]
-        <v>0</v>
+      <c r="B6" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="18" t="s">
+        <v>16</v>
       </c>
       <c r="M6" s="6"/>
     </row>
-    <row r="7" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A7" s="19">
         <v>2006</v>
       </c>
-      <c r="B7" s="13">
+      <c r="B7" s="20">
         <v>0</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="8">
         <v>0</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="8">
         <v>0</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="8">
         <v>0</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="8">
         <v>0</v>
       </c>
       <c r="M7" s="6"/>
     </row>
-    <row r="8" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="20">
+    <row r="8" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="21">
         <v>2007</v>
       </c>
-      <c r="B8" s="12">
+      <c r="B8" s="22">
         <v>1</v>
       </c>
-      <c r="C8" s="2">
+      <c r="C8" s="3">
         <v>1</v>
       </c>
-      <c r="D8" s="2">
+      <c r="D8" s="3">
         <v>0</v>
       </c>
-      <c r="E8" s="2">
+      <c r="E8" s="3">
         <v>0</v>
       </c>
-      <c r="F8" s="2">
+      <c r="F8" s="3">
         <v>2</v>
       </c>
       <c r="M8" s="6"/>
     </row>
-    <row r="9" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="20">
+    <row r="9" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="21">
         <v>2008</v>
       </c>
-      <c r="B9" s="12">
+      <c r="B9" s="22">
         <v>2</v>
       </c>
-      <c r="C9" s="2">
+      <c r="C9" s="3">
         <v>1</v>
       </c>
-      <c r="D9" s="2">
+      <c r="D9" s="3">
         <v>2</v>
       </c>
-      <c r="E9" s="2">
+      <c r="E9" s="3">
         <v>0</v>
       </c>
-      <c r="F9" s="2">
+      <c r="F9" s="3">
         <v>5</v>
       </c>
       <c r="M9" s="6"/>
     </row>
-    <row r="10" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="20">
+    <row r="10" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="21">
         <v>2009</v>
       </c>
-      <c r="B10" s="12">
+      <c r="B10" s="22">
         <v>3</v>
       </c>
-      <c r="C10" s="2">
+      <c r="C10" s="3">
         <v>1</v>
       </c>
-      <c r="D10" s="2">
+      <c r="D10" s="3">
         <v>2</v>
       </c>
-      <c r="E10" s="2">
+      <c r="E10" s="3">
         <v>0</v>
       </c>
-      <c r="F10" s="2">
+      <c r="F10" s="3">
         <v>6</v>
       </c>
       <c r="M10" s="6"/>
     </row>
-    <row r="11" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="20">
+    <row r="11" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="21">
         <v>2010</v>
       </c>
-      <c r="B11" s="12">
+      <c r="B11" s="22">
         <v>3</v>
       </c>
-      <c r="C11" s="2">
+      <c r="C11" s="3">
         <v>2</v>
       </c>
-      <c r="D11" s="2">
+      <c r="D11" s="3">
         <v>2</v>
       </c>
-      <c r="E11" s="2">
+      <c r="E11" s="3">
         <v>0</v>
       </c>
-      <c r="F11" s="2">
+      <c r="F11" s="3">
         <v>7</v>
       </c>
       <c r="M11" s="6"/>
     </row>
-    <row r="12" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="20">
+    <row r="12" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="21">
         <v>2011</v>
       </c>
-      <c r="B12" s="12">
+      <c r="B12" s="22">
         <v>5</v>
       </c>
-      <c r="C12" s="2">
+      <c r="C12" s="3">
         <v>2</v>
       </c>
-      <c r="D12" s="2">
+      <c r="D12" s="3">
         <v>2</v>
       </c>
-      <c r="E12" s="2">
+      <c r="E12" s="3">
         <v>0</v>
       </c>
-      <c r="F12" s="2">
+      <c r="F12" s="3">
         <v>9</v>
       </c>
       <c r="M12" s="6"/>
     </row>
-    <row r="13" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="20">
+    <row r="13" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="21">
         <v>2012</v>
       </c>
-      <c r="B13" s="12">
+      <c r="B13" s="22">
         <v>5</v>
       </c>
-      <c r="C13" s="2">
+      <c r="C13" s="3">
         <v>2</v>
       </c>
-      <c r="D13" s="2">
+      <c r="D13" s="3">
         <v>2</v>
       </c>
-      <c r="E13" s="2">
+      <c r="E13" s="3">
         <v>0</v>
       </c>
-      <c r="F13" s="2">
+      <c r="F13" s="3">
         <v>9</v>
       </c>
       <c r="M13" s="6"/>
     </row>
-    <row r="14" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="20">
+    <row r="14" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="21">
         <v>2013</v>
       </c>
-      <c r="B14" s="12">
+      <c r="B14" s="22">
         <v>5</v>
       </c>
-      <c r="C14" s="2">
+      <c r="C14" s="3">
         <v>2</v>
       </c>
-      <c r="D14" s="2">
+      <c r="D14" s="3">
         <v>2</v>
       </c>
-      <c r="E14" s="2">
+      <c r="E14" s="3">
         <v>0</v>
       </c>
-      <c r="F14" s="2">
+      <c r="F14" s="3">
         <v>9</v>
       </c>
       <c r="M14" s="6"/>
     </row>
-    <row r="15" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="20">
+    <row r="15" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="21">
         <v>2014</v>
       </c>
-      <c r="B15" s="2">
+      <c r="B15" s="3">
         <v>6</v>
       </c>
-      <c r="C15" s="2">
+      <c r="C15" s="3">
         <v>2</v>
       </c>
-      <c r="D15" s="2">
+      <c r="D15" s="3">
         <v>2</v>
       </c>
-      <c r="E15" s="2">
+      <c r="E15" s="3">
         <v>0</v>
       </c>
-      <c r="F15" s="2">
+      <c r="F15" s="3">
         <v>10</v>
       </c>
       <c r="M15" s="6"/>
     </row>
-    <row r="16" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="22">
+    <row r="16" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="23">
         <v>2015</v>
       </c>
-      <c r="B16" s="2">
+      <c r="B16" s="3">
         <v>6</v>
       </c>
-      <c r="C16" s="2">
+      <c r="C16" s="3">
         <v>2</v>
       </c>
-      <c r="D16" s="2">
+      <c r="D16" s="3">
         <v>2</v>
       </c>
-      <c r="E16" s="2">
+      <c r="E16" s="3">
         <v>0</v>
       </c>
-      <c r="F16" s="2">
+      <c r="F16" s="3">
         <v>10</v>
       </c>
       <c r="M16" s="6"/>
     </row>
-    <row r="17" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="23">
+    <row r="17" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="14">
         <v>2016</v>
       </c>
-      <c r="B17" s="2">
+      <c r="B17" s="3">
         <v>6</v>
       </c>
-      <c r="C17" s="2">
+      <c r="C17" s="3">
         <v>3</v>
       </c>
-      <c r="D17" s="2">
+      <c r="D17" s="3">
         <v>2</v>
       </c>
-      <c r="E17" s="2">
+      <c r="E17" s="3">
         <v>0</v>
       </c>
-      <c r="F17" s="2">
+      <c r="F17" s="3">
         <v>11</v>
       </c>
       <c r="M17" s="6"/>
     </row>
-    <row r="18" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="20">
+    <row r="18" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="21">
         <v>2017</v>
       </c>
-      <c r="B18" s="2">
+      <c r="B18" s="3">
         <v>6</v>
       </c>
-      <c r="C18" s="2">
+      <c r="C18" s="3">
         <v>3</v>
       </c>
-      <c r="D18" s="2">
+      <c r="D18" s="3">
         <v>2</v>
       </c>
-      <c r="E18" s="2">
+      <c r="E18" s="3">
         <v>0</v>
       </c>
-      <c r="F18" s="2">
+      <c r="F18" s="3">
         <v>11</v>
       </c>
       <c r="M18" s="6"/>
     </row>
-    <row r="19" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="20">
+    <row r="19" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="21">
         <v>2018</v>
       </c>
-      <c r="B19" s="2">
+      <c r="B19" s="3">
         <v>7</v>
       </c>
-      <c r="C19" s="2">
+      <c r="C19" s="3">
         <v>4</v>
       </c>
-      <c r="D19" s="2">
+      <c r="D19" s="3">
         <v>2</v>
       </c>
-      <c r="E19" s="2">
+      <c r="E19" s="3">
         <v>0</v>
       </c>
-      <c r="F19" s="2">
+      <c r="F19" s="3">
         <v>13</v>
       </c>
       <c r="M19" s="6"/>
     </row>
-    <row r="20" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A20" s="24">
         <v>2019</v>
       </c>
-      <c r="B20" s="2">
+      <c r="B20" s="3">
         <v>8</v>
       </c>
-      <c r="C20" s="2">
+      <c r="C20" s="3">
         <v>4</v>
       </c>
-      <c r="D20" s="2">
+      <c r="D20" s="3">
         <v>2</v>
       </c>
-      <c r="E20" s="2">
+      <c r="E20" s="3">
         <v>0</v>
       </c>
-      <c r="F20" s="2">
+      <c r="F20" s="3">
         <v>14</v>
       </c>
       <c r="M20" s="6"/>
     </row>
-    <row r="21" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="20">
+    <row r="21" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="21">
         <v>2020</v>
       </c>
-      <c r="B21" s="2">
+      <c r="B21" s="3">
         <v>8</v>
       </c>
-      <c r="C21" s="2">
+      <c r="C21" s="3">
         <v>4</v>
       </c>
-      <c r="D21" s="2">
+      <c r="D21" s="3">
         <v>3</v>
       </c>
-      <c r="E21" s="2">
+      <c r="E21" s="3">
         <v>0</v>
       </c>
-      <c r="F21" s="2">
+      <c r="F21" s="3">
         <v>15</v>
       </c>
       <c r="M21" s="6"/>
     </row>
-    <row r="22" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="20">
+    <row r="22" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="21">
         <v>2021</v>
       </c>
-      <c r="B22" s="2">
+      <c r="B22" s="3">
         <v>8</v>
       </c>
-      <c r="C22" s="2">
+      <c r="C22" s="3">
         <v>4</v>
       </c>
-      <c r="D22" s="2">
+      <c r="D22" s="3">
         <v>3</v>
       </c>
-      <c r="E22" s="2">
+      <c r="E22" s="3">
         <v>0</v>
       </c>
-      <c r="F22" s="2">
+      <c r="F22" s="3">
         <v>15</v>
       </c>
       <c r="M22" s="6"/>
     </row>
-    <row r="23" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="20">
+    <row r="23" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="21">
         <v>2022</v>
       </c>
-      <c r="B23" s="2">
+      <c r="B23" s="3">
         <v>9</v>
       </c>
-      <c r="C23" s="2">
+      <c r="C23" s="3">
         <v>4</v>
       </c>
-      <c r="D23" s="2">
+      <c r="D23" s="3">
         <v>3</v>
       </c>
-      <c r="E23" s="2">
+      <c r="E23" s="3">
         <v>0</v>
       </c>
-      <c r="F23" s="2">
+      <c r="F23" s="3">
         <v>16</v>
       </c>
       <c r="M23" s="6"/>
     </row>
-    <row r="24" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A24" s="21">
         <v>2023</v>
       </c>
-      <c r="B24" s="8">
+      <c r="B24" s="3">
         <v>9</v>
       </c>
-      <c r="C24" s="8">
+      <c r="C24" s="3">
         <v>4</v>
       </c>
-      <c r="D24" s="8">
+      <c r="D24" s="3">
         <v>3</v>
       </c>
-      <c r="E24" s="8">
+      <c r="E24" s="3">
         <v>0</v>
       </c>
-      <c r="F24" s="8">
+      <c r="F24" s="3">
         <v>16</v>
       </c>
       <c r="M24" s="6"/>
     </row>
-    <row r="25" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="21">
+        <v>2024</v>
+      </c>
+      <c r="B25" s="3">
+        <v>9</v>
+      </c>
+      <c r="C25" s="3">
+        <v>4</v>
+      </c>
+      <c r="D25" s="3">
+        <v>4</v>
+      </c>
+      <c r="E25" s="3">
+        <v>0</v>
+      </c>
+      <c r="F25" s="3">
+        <v>17</v>
+      </c>
       <c r="M25" s="6"/>
     </row>
-    <row r="26" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="I26" s="31"/>
+    <row r="26" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="25">
+        <v>2025</v>
+      </c>
+      <c r="B26" s="11">
+        <v>9</v>
+      </c>
+      <c r="C26" s="11">
+        <v>4</v>
+      </c>
+      <c r="D26" s="11">
+        <v>4</v>
+      </c>
+      <c r="E26" s="11">
+        <v>0</v>
+      </c>
+      <c r="F26" s="11">
+        <v>17</v>
+      </c>
       <c r="M26" s="6"/>
     </row>
-    <row r="27" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      </c>
+    <row r="27" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M27" s="6"/>
     </row>
-    <row r="28" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      </c>
+    <row r="28" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="B28" s="32"/>
+      <c r="C28" s="32"/>
+      <c r="D28" s="32"/>
+      <c r="E28" s="32"/>
+      <c r="F28" s="32"/>
+      <c r="G28" s="32"/>
+      <c r="H28" s="32"/>
+      <c r="I28" s="32"/>
       <c r="M28" s="6"/>
     </row>
-    <row r="29" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      </c>
+    <row r="29" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B29" s="26"/>
+      <c r="C29" s="26"/>
+      <c r="D29" s="26"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="26"/>
+      <c r="G29" s="26"/>
+      <c r="H29" s="26"/>
+      <c r="I29" s="26"/>
       <c r="M29" s="6"/>
     </row>
-    <row r="30" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      </c>
+    <row r="30" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="B30" s="26"/>
+      <c r="C30" s="26"/>
+      <c r="D30" s="26"/>
+      <c r="E30" s="26"/>
+      <c r="F30" s="26"/>
+      <c r="G30" s="26"/>
+      <c r="H30" s="26"/>
+      <c r="I30" s="26"/>
       <c r="M30" s="6"/>
     </row>
-    <row r="31" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="6" t="s">
+    <row r="31" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="26"/>
+      <c r="C31" s="26"/>
+      <c r="D31" s="26"/>
+      <c r="E31" s="26"/>
+      <c r="F31" s="26"/>
+      <c r="G31" s="26"/>
+      <c r="H31" s="26"/>
+      <c r="I31" s="26"/>
+      <c r="M31" s="6"/>
+    </row>
+    <row r="32" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="M31" s="6"/>
-[...4 lines deleted...]
-      </c>
+      <c r="B32" s="26"/>
+      <c r="C32" s="26"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="26"/>
+      <c r="G32" s="26"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="26"/>
       <c r="M32" s="6"/>
     </row>
-    <row r="33" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="B33" s="26"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="26"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="26"/>
       <c r="M33" s="6"/>
     </row>
-    <row r="34" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="B34" s="26"/>
+      <c r="C34" s="26"/>
+      <c r="D34" s="26"/>
+      <c r="E34" s="26"/>
+      <c r="F34" s="26"/>
+      <c r="G34" s="26"/>
+      <c r="H34" s="26"/>
+      <c r="I34" s="26"/>
       <c r="M34" s="6"/>
     </row>
-    <row r="35" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M35" s="6"/>
     </row>
-    <row r="36" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M36" s="6"/>
     </row>
-    <row r="37" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M37" s="6"/>
     </row>
-    <row r="38" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M38" s="6"/>
     </row>
-    <row r="39" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M39" s="6"/>
     </row>
-    <row r="40" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M40" s="6"/>
     </row>
-    <row r="41" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M41" s="6"/>
     </row>
-    <row r="42" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M42" s="6"/>
     </row>
-    <row r="43" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M43" s="6"/>
     </row>
-    <row r="44" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M44" s="6"/>
     </row>
-    <row r="45" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M45" s="6"/>
     </row>
-    <row r="46" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M46" s="6"/>
     </row>
-    <row r="47" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M47" s="6"/>
     </row>
-    <row r="48" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M48" s="6"/>
     </row>
-    <row r="49" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M49" s="6"/>
     </row>
-    <row r="50" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M50" s="6"/>
     </row>
-    <row r="51" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M51" s="6"/>
     </row>
-    <row r="52" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M52" s="6"/>
     </row>
-    <row r="53" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M53" s="6"/>
     </row>
-    <row r="54" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M54" s="6"/>
     </row>
-    <row r="55" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M55" s="6"/>
     </row>
-    <row r="56" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M56" s="6"/>
     </row>
-    <row r="57" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M57" s="6"/>
     </row>
-    <row r="58" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M58" s="6"/>
     </row>
-    <row r="59" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M59" s="6"/>
     </row>
-    <row r="60" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M60" s="6"/>
     </row>
-    <row r="61" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M61" s="6"/>
     </row>
-    <row r="62" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M62" s="6"/>
     </row>
-    <row r="63" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="63" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M63" s="6"/>
     </row>
-    <row r="64" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="64" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M64" s="6"/>
     </row>
-    <row r="65" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="65" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M65" s="6"/>
     </row>
-    <row r="66" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="66" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M66" s="6"/>
     </row>
-    <row r="67" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M67" s="6"/>
     </row>
-    <row r="68" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="68" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M68" s="6"/>
     </row>
-    <row r="69" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="69" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M69" s="6"/>
     </row>
-    <row r="70" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M70" s="6"/>
     </row>
-    <row r="71" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="71" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M71" s="6"/>
     </row>
-    <row r="72" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="72" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M72" s="6"/>
     </row>
-    <row r="73" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="73" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M73" s="6"/>
     </row>
-    <row r="74" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="74" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M74" s="6"/>
     </row>
-    <row r="75" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="75" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M75" s="6"/>
     </row>
-    <row r="76" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="76" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M76" s="6"/>
     </row>
-    <row r="77" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="77" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M77" s="6"/>
     </row>
-    <row r="78" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="78" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M78" s="6"/>
     </row>
-    <row r="79" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="79" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M79" s="6"/>
     </row>
-    <row r="80" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="80" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M80" s="6"/>
     </row>
-    <row r="81" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="81" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M81" s="6"/>
     </row>
-    <row r="82" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M82" s="6"/>
     </row>
-    <row r="83" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="83" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M83" s="6"/>
     </row>
-    <row r="84" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="84" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M84" s="6"/>
     </row>
-    <row r="85" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="85" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M85" s="6"/>
     </row>
-    <row r="86" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="86" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M86" s="6"/>
     </row>
-    <row r="87" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M87" s="6"/>
     </row>
-    <row r="88" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="88" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M88" s="6"/>
     </row>
-    <row r="89" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="89" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M89" s="6"/>
     </row>
-    <row r="90" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="90" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M90" s="6"/>
     </row>
-    <row r="91" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="91" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M91" s="6"/>
     </row>
-    <row r="92" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="92" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M92" s="6"/>
     </row>
-    <row r="93" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="93" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M93" s="6"/>
     </row>
-    <row r="94" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="94" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M94" s="6"/>
     </row>
-    <row r="95" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="95" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M95" s="6"/>
     </row>
-    <row r="96" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="96" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M96" s="6"/>
     </row>
-    <row r="97" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="97" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M97" s="6"/>
     </row>
-    <row r="98" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="98" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M98" s="6"/>
     </row>
-    <row r="99" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="99" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M99" s="6"/>
     </row>
-    <row r="100" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="100" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M100" s="6"/>
     </row>
-    <row r="101" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="101" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M101" s="6"/>
     </row>
-    <row r="102" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="102" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M102" s="6"/>
     </row>
-    <row r="103" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="103" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M103" s="6"/>
     </row>
-    <row r="104" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="104" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M104" s="6"/>
     </row>
-    <row r="105" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="105" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M105" s="6"/>
     </row>
-    <row r="106" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="106" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M106" s="6"/>
     </row>
-    <row r="107" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="107" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M107" s="6"/>
     </row>
-    <row r="108" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="108" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M108" s="6"/>
     </row>
-    <row r="109" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="109" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M109" s="6"/>
     </row>
-    <row r="110" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="110" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M110" s="6"/>
     </row>
-    <row r="111" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="111" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M111" s="6"/>
     </row>
-    <row r="112" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="112" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M112" s="6"/>
     </row>
-    <row r="113" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="113" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M113" s="6"/>
     </row>
-    <row r="114" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="114" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M114" s="6"/>
     </row>
-    <row r="115" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="115" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M115" s="6"/>
     </row>
-    <row r="116" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="116" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M116" s="6"/>
     </row>
-    <row r="117" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="117" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M117" s="6"/>
     </row>
-    <row r="118" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="118" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M118" s="6"/>
     </row>
-    <row r="119" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="119" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M119" s="6"/>
     </row>
-    <row r="120" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="120" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M120" s="6"/>
     </row>
-    <row r="121" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="121" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M121" s="6"/>
     </row>
-    <row r="122" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="122" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M122" s="6"/>
     </row>
-    <row r="123" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="123" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M123" s="6"/>
     </row>
-    <row r="124" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="124" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M124" s="6"/>
     </row>
-    <row r="125" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="125" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M125" s="6"/>
     </row>
-    <row r="126" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="126" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M126" s="6"/>
     </row>
-    <row r="127" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="127" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M127" s="6"/>
     </row>
-    <row r="128" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="128" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M128" s="6"/>
     </row>
-    <row r="129" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="129" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M129" s="6"/>
     </row>
-    <row r="130" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="130" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M130" s="6"/>
     </row>
-    <row r="131" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="131" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M131" s="6"/>
     </row>
-    <row r="132" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="132" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M132" s="6"/>
     </row>
-    <row r="133" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="133" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M133" s="6"/>
     </row>
-    <row r="134" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="134" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M134" s="6"/>
     </row>
-    <row r="135" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="135" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M135" s="6"/>
     </row>
-    <row r="136" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="136" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M136" s="6"/>
     </row>
-    <row r="137" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="137" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M137" s="6"/>
     </row>
-    <row r="138" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="138" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M138" s="6"/>
     </row>
-    <row r="139" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="139" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M139" s="6"/>
     </row>
-    <row r="140" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="140" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M140" s="6"/>
     </row>
-    <row r="141" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="141" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M141" s="6"/>
     </row>
-    <row r="142" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="142" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M142" s="6"/>
     </row>
-    <row r="143" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="143" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M143" s="6"/>
     </row>
-    <row r="144" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="144" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M144" s="6"/>
     </row>
-    <row r="145" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="145" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M145" s="6"/>
     </row>
-    <row r="146" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="146" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M146" s="6"/>
     </row>
-    <row r="147" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="147" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M147" s="6"/>
     </row>
-    <row r="148" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="148" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M148" s="6"/>
     </row>
-    <row r="149" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="149" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M149" s="6"/>
     </row>
-    <row r="150" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="150" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M150" s="6"/>
     </row>
-    <row r="151" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="151" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M151" s="6"/>
     </row>
-    <row r="152" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="152" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M152" s="6"/>
     </row>
-    <row r="153" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="153" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M153" s="6"/>
     </row>
-    <row r="154" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="154" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M154" s="6"/>
     </row>
-    <row r="155" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="155" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M155" s="6"/>
     </row>
-    <row r="156" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="156" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M156" s="6"/>
     </row>
-    <row r="157" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="157" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M157" s="6"/>
     </row>
-    <row r="158" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="158" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M158" s="6"/>
     </row>
-    <row r="159" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="159" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M159" s="6"/>
     </row>
-    <row r="160" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="160" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M160" s="6"/>
     </row>
-    <row r="161" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="161" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M161" s="6"/>
     </row>
-    <row r="162" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="162" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M162" s="6"/>
     </row>
-    <row r="163" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="163" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M163" s="6"/>
     </row>
-    <row r="164" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="164" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M164" s="6"/>
     </row>
-    <row r="165" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="165" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M165" s="6"/>
     </row>
-    <row r="166" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="166" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M166" s="6"/>
     </row>
-    <row r="167" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="167" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M167" s="6"/>
     </row>
-    <row r="168" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="168" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M168" s="6"/>
     </row>
-    <row r="169" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="169" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M169" s="6"/>
     </row>
-    <row r="170" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="170" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M170" s="6"/>
     </row>
-    <row r="171" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="171" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M171" s="6"/>
     </row>
-    <row r="172" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="172" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M172" s="6"/>
     </row>
-    <row r="173" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="173" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M173" s="6"/>
     </row>
-    <row r="174" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="174" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M174" s="6"/>
     </row>
-    <row r="175" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="175" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M175" s="6"/>
     </row>
-    <row r="176" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="176" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M176" s="6"/>
     </row>
-    <row r="177" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="177" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M177" s="6"/>
     </row>
-    <row r="178" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="178" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M178" s="6"/>
     </row>
-    <row r="179" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="179" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M179" s="6"/>
     </row>
-    <row r="180" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="180" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M180" s="6"/>
     </row>
-    <row r="181" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="181" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M181" s="6"/>
     </row>
-    <row r="182" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="182" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M182" s="6"/>
     </row>
-    <row r="183" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="183" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M183" s="6"/>
     </row>
-    <row r="184" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="184" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M184" s="6"/>
     </row>
-    <row r="185" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="185" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M185" s="6"/>
     </row>
-    <row r="186" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="186" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M186" s="6"/>
     </row>
-    <row r="187" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="187" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M187" s="6"/>
     </row>
-    <row r="188" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="188" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M188" s="6"/>
     </row>
-    <row r="189" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="189" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M189" s="6"/>
     </row>
-    <row r="190" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="190" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M190" s="6"/>
     </row>
-    <row r="191" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="191" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M191" s="6"/>
     </row>
-    <row r="192" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="192" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M192" s="6"/>
     </row>
-    <row r="193" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="193" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M193" s="6"/>
     </row>
-    <row r="194" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="194" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M194" s="6"/>
     </row>
-    <row r="195" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="195" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M195" s="6"/>
     </row>
-    <row r="196" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="196" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M196" s="6"/>
     </row>
-    <row r="197" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="197" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M197" s="6"/>
     </row>
-    <row r="198" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="198" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M198" s="6"/>
     </row>
-    <row r="199" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="199" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M199" s="6"/>
     </row>
-    <row r="200" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="200" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M200" s="6"/>
     </row>
-    <row r="201" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="201" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M201" s="6"/>
     </row>
-    <row r="202" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="202" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M202" s="6"/>
     </row>
-    <row r="203" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="203" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M203" s="6"/>
     </row>
-    <row r="204" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="204" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M204" s="6"/>
     </row>
-    <row r="205" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="205" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M205" s="6"/>
     </row>
-    <row r="206" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="206" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M206" s="6"/>
     </row>
-    <row r="207" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="207" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M207" s="6"/>
     </row>
-    <row r="208" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="208" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M208" s="6"/>
     </row>
-    <row r="209" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="209" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M209" s="6"/>
     </row>
-    <row r="210" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="210" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M210" s="6"/>
     </row>
-    <row r="211" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="211" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M211" s="6"/>
     </row>
-    <row r="212" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="212" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M212" s="6"/>
     </row>
-    <row r="213" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="213" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M213" s="6"/>
     </row>
-    <row r="214" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="214" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M214" s="6"/>
     </row>
-    <row r="215" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="215" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M215" s="6"/>
     </row>
-    <row r="216" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="216" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M216" s="6"/>
     </row>
-    <row r="217" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="217" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M217" s="6"/>
     </row>
-    <row r="218" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="218" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M218" s="6"/>
     </row>
-    <row r="219" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="219" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M219" s="6"/>
     </row>
-    <row r="220" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="220" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M220" s="6"/>
     </row>
-    <row r="221" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="221" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M221" s="6"/>
     </row>
-    <row r="222" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="222" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M222" s="6"/>
     </row>
-    <row r="223" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="223" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M223" s="6"/>
     </row>
-    <row r="224" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="224" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M224" s="6"/>
     </row>
-    <row r="225" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="225" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M225" s="6"/>
     </row>
-    <row r="226" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="226" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M226" s="6"/>
     </row>
-    <row r="227" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="227" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M227" s="6"/>
     </row>
-    <row r="228" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="228" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M228" s="6"/>
     </row>
-    <row r="229" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="229" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M229" s="6"/>
     </row>
-    <row r="230" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="230" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M230" s="6"/>
     </row>
-    <row r="231" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="231" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M231" s="6"/>
     </row>
-    <row r="232" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="232" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M232" s="6"/>
     </row>
-    <row r="233" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="233" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M233" s="6"/>
     </row>
-    <row r="234" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="234" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M234" s="6"/>
     </row>
-    <row r="235" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="235" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M235" s="6"/>
     </row>
-    <row r="236" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="236" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M236" s="6"/>
     </row>
-    <row r="237" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="237" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M237" s="6"/>
     </row>
-    <row r="238" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="238" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M238" s="6"/>
     </row>
-    <row r="239" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="239" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M239" s="6"/>
     </row>
-    <row r="240" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="240" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M240" s="6"/>
     </row>
-    <row r="241" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="241" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M241" s="6"/>
     </row>
-    <row r="242" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="242" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M242" s="6"/>
     </row>
-    <row r="243" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="243" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M243" s="6"/>
     </row>
-    <row r="244" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="244" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M244" s="6"/>
     </row>
-    <row r="245" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="245" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M245" s="6"/>
     </row>
-    <row r="246" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="246" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M246" s="6"/>
     </row>
-    <row r="247" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="247" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M247" s="6"/>
     </row>
-    <row r="248" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="248" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M248" s="6"/>
     </row>
-    <row r="249" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="249" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M249" s="6"/>
     </row>
-    <row r="250" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="250" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M250" s="6"/>
     </row>
-    <row r="251" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="251" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M251" s="6"/>
     </row>
-    <row r="252" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="252" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M252" s="6"/>
     </row>
-    <row r="253" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="253" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M253" s="6"/>
     </row>
-    <row r="254" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="254" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M254" s="6"/>
     </row>
-    <row r="255" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="255" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M255" s="6"/>
     </row>
-    <row r="256" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="256" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M256" s="6"/>
     </row>
-    <row r="257" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="257" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M257" s="6"/>
     </row>
-    <row r="258" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="258" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M258" s="6"/>
     </row>
-    <row r="259" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="259" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M259" s="6"/>
     </row>
-    <row r="260" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="260" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M260" s="6"/>
     </row>
-    <row r="261" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="261" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M261" s="6"/>
     </row>
-    <row r="262" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="262" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M262" s="6"/>
     </row>
-    <row r="263" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="263" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M263" s="6"/>
     </row>
-    <row r="264" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="264" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M264" s="6"/>
     </row>
-    <row r="265" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="265" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M265" s="6"/>
     </row>
-    <row r="266" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="266" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M266" s="6"/>
     </row>
-    <row r="267" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="267" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M267" s="6"/>
     </row>
-    <row r="268" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="268" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M268" s="6"/>
     </row>
-    <row r="269" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="269" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M269" s="6"/>
     </row>
-    <row r="270" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="270" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M270" s="6"/>
     </row>
-    <row r="271" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="271" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M271" s="6"/>
     </row>
-    <row r="272" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="272" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M272" s="6"/>
     </row>
-    <row r="273" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="273" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M273" s="6"/>
     </row>
-    <row r="274" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="274" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M274" s="6"/>
     </row>
-    <row r="275" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="275" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M275" s="6"/>
     </row>
-    <row r="276" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="276" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M276" s="6"/>
     </row>
-    <row r="277" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="277" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M277" s="6"/>
     </row>
-    <row r="278" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="278" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M278" s="6"/>
     </row>
-    <row r="279" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="279" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M279" s="6"/>
     </row>
-    <row r="280" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="280" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M280" s="6"/>
     </row>
-    <row r="281" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="281" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M281" s="6"/>
     </row>
-    <row r="282" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="282" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M282" s="6"/>
     </row>
-    <row r="283" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="283" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M283" s="6"/>
     </row>
-    <row r="284" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="284" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M284" s="6"/>
     </row>
-    <row r="285" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="285" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M285" s="6"/>
     </row>
-    <row r="286" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="286" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M286" s="6"/>
     </row>
-    <row r="287" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="287" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M287" s="6"/>
     </row>
-    <row r="288" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="288" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M288" s="6"/>
     </row>
-    <row r="289" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="289" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M289" s="6"/>
     </row>
-    <row r="290" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="290" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M290" s="6"/>
     </row>
-    <row r="291" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="291" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M291" s="6"/>
     </row>
-    <row r="292" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="292" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M292" s="6"/>
     </row>
-    <row r="293" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="293" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M293" s="6"/>
     </row>
-    <row r="294" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="294" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M294" s="6"/>
     </row>
-    <row r="295" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="295" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M295" s="6"/>
     </row>
-    <row r="296" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="296" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M296" s="6"/>
     </row>
-    <row r="297" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="297" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M297" s="6"/>
     </row>
-    <row r="298" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="298" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M298" s="6"/>
     </row>
-    <row r="299" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="299" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M299" s="6"/>
     </row>
-    <row r="300" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="300" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M300" s="6"/>
     </row>
-    <row r="301" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="301" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M301" s="6"/>
     </row>
-    <row r="302" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="302" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M302" s="6"/>
     </row>
-    <row r="303" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="303" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M303" s="6"/>
     </row>
-    <row r="304" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="304" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M304" s="6"/>
     </row>
-    <row r="305" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="305" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M305" s="6"/>
     </row>
-    <row r="306" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="306" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M306" s="6"/>
     </row>
-    <row r="307" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="307" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M307" s="6"/>
     </row>
-    <row r="308" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="308" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M308" s="6"/>
     </row>
-    <row r="309" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="309" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M309" s="6"/>
     </row>
-    <row r="310" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="310" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M310" s="6"/>
     </row>
-    <row r="311" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="311" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M311" s="6"/>
     </row>
-    <row r="312" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="312" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M312" s="6"/>
     </row>
-    <row r="313" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="313" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M313" s="6"/>
     </row>
-    <row r="314" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="314" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M314" s="6"/>
     </row>
-    <row r="315" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="315" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M315" s="6"/>
     </row>
-    <row r="316" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="316" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M316" s="6"/>
     </row>
-    <row r="317" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="317" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M317" s="6"/>
     </row>
-    <row r="318" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="318" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M318" s="6"/>
     </row>
-    <row r="319" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="319" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M319" s="6"/>
     </row>
-    <row r="320" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="320" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M320" s="6"/>
     </row>
-    <row r="321" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="321" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M321" s="6"/>
     </row>
-    <row r="322" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="322" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M322" s="6"/>
     </row>
-    <row r="323" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="323" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M323" s="6"/>
     </row>
-    <row r="324" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="324" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M324" s="6"/>
     </row>
-    <row r="325" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="325" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M325" s="6"/>
     </row>
-    <row r="326" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="326" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M326" s="6"/>
     </row>
-    <row r="327" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="327" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M327" s="6"/>
     </row>
-    <row r="328" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="328" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M328" s="6"/>
     </row>
-    <row r="329" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="329" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M329" s="6"/>
     </row>
-    <row r="330" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="330" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M330" s="6"/>
     </row>
-    <row r="331" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="331" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M331" s="6"/>
     </row>
-    <row r="332" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="332" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M332" s="6"/>
     </row>
-    <row r="333" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="333" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M333" s="6"/>
     </row>
-    <row r="334" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="334" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M334" s="6"/>
     </row>
-    <row r="335" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="335" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M335" s="6"/>
     </row>
-    <row r="336" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="336" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M336" s="6"/>
     </row>
-    <row r="337" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="337" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M337" s="6"/>
     </row>
-    <row r="338" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="338" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M338" s="6"/>
     </row>
-    <row r="339" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="339" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M339" s="6"/>
     </row>
-    <row r="340" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="340" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M340" s="6"/>
     </row>
-    <row r="341" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="341" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M341" s="6"/>
     </row>
-    <row r="342" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="342" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M342" s="6"/>
     </row>
-    <row r="343" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="343" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M343" s="6"/>
     </row>
-    <row r="344" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="344" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M344" s="6"/>
     </row>
-    <row r="345" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="345" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M345" s="6"/>
     </row>
-    <row r="346" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="346" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M346" s="6"/>
     </row>
-    <row r="347" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="347" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M347" s="6"/>
     </row>
-    <row r="348" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="348" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M348" s="6"/>
     </row>
-    <row r="349" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="349" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M349" s="6"/>
     </row>
-    <row r="350" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="350" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M350" s="6"/>
     </row>
-    <row r="351" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="351" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M351" s="6"/>
     </row>
-    <row r="352" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="352" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M352" s="6"/>
     </row>
-    <row r="353" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="353" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M353" s="6"/>
     </row>
-    <row r="354" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="354" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M354" s="6"/>
     </row>
-    <row r="355" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="355" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M355" s="6"/>
     </row>
-    <row r="356" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="356" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M356" s="6"/>
     </row>
-    <row r="357" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="357" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M357" s="6"/>
     </row>
-    <row r="358" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="358" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M358" s="6"/>
     </row>
-    <row r="359" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="359" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M359" s="6"/>
     </row>
-    <row r="360" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="360" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M360" s="6"/>
     </row>
-    <row r="361" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="361" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M361" s="6"/>
     </row>
-    <row r="362" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="362" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M362" s="6"/>
     </row>
-    <row r="363" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="363" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M363" s="6"/>
     </row>
-    <row r="364" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="364" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M364" s="6"/>
     </row>
-    <row r="365" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="365" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M365" s="6"/>
     </row>
-    <row r="366" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="366" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M366" s="6"/>
     </row>
-    <row r="367" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="367" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M367" s="6"/>
     </row>
-    <row r="368" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="368" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M368" s="6"/>
     </row>
-    <row r="369" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="369" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M369" s="6"/>
     </row>
-    <row r="370" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="370" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M370" s="6"/>
     </row>
-    <row r="371" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="371" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M371" s="6"/>
     </row>
-    <row r="372" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="372" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M372" s="6"/>
     </row>
-    <row r="373" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="373" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M373" s="6"/>
     </row>
-    <row r="374" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="374" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M374" s="6"/>
     </row>
-    <row r="375" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="375" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M375" s="6"/>
     </row>
-    <row r="376" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="376" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M376" s="6"/>
     </row>
-    <row r="377" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="377" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M377" s="6"/>
     </row>
-    <row r="378" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="378" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M378" s="6"/>
     </row>
-    <row r="379" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="379" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M379" s="6"/>
     </row>
-    <row r="380" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="380" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M380" s="6"/>
     </row>
-    <row r="381" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="381" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M381" s="6"/>
     </row>
-    <row r="382" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="382" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M382" s="6"/>
     </row>
-    <row r="383" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="383" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M383" s="6"/>
     </row>
-    <row r="384" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="384" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M384" s="6"/>
     </row>
-    <row r="385" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="385" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M385" s="6"/>
     </row>
-    <row r="386" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="386" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M386" s="6"/>
     </row>
-    <row r="387" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="387" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M387" s="6"/>
     </row>
-    <row r="388" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="388" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M388" s="6"/>
     </row>
-    <row r="389" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="389" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M389" s="6"/>
     </row>
-    <row r="390" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="390" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M390" s="6"/>
     </row>
-    <row r="391" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="391" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M391" s="6"/>
     </row>
-    <row r="392" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="392" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M392" s="6"/>
     </row>
-    <row r="393" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="393" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M393" s="6"/>
     </row>
-    <row r="394" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="394" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M394" s="6"/>
     </row>
-    <row r="395" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="395" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M395" s="6"/>
     </row>
-    <row r="396" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="396" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M396" s="6"/>
     </row>
-    <row r="397" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="397" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M397" s="6"/>
     </row>
-    <row r="398" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="398" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M398" s="6"/>
     </row>
-    <row r="399" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="399" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M399" s="6"/>
     </row>
-    <row r="400" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="400" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M400" s="6"/>
     </row>
-    <row r="401" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="401" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M401" s="6"/>
     </row>
-    <row r="402" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="402" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M402" s="6"/>
     </row>
-    <row r="403" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="403" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M403" s="6"/>
     </row>
-    <row r="404" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="404" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M404" s="6"/>
     </row>
-    <row r="405" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="405" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M405" s="6"/>
     </row>
-    <row r="406" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="406" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M406" s="6"/>
     </row>
-    <row r="407" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="407" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M407" s="6"/>
     </row>
-    <row r="408" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="408" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M408" s="6"/>
     </row>
-    <row r="409" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="409" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M409" s="6"/>
     </row>
-    <row r="410" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="410" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M410" s="6"/>
     </row>
-    <row r="411" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="411" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M411" s="6"/>
     </row>
-    <row r="412" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="412" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M412" s="6"/>
     </row>
-    <row r="413" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="413" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M413" s="6"/>
     </row>
-    <row r="414" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="414" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M414" s="6"/>
     </row>
-    <row r="415" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="415" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M415" s="6"/>
     </row>
-    <row r="416" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="416" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M416" s="6"/>
     </row>
-    <row r="417" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="417" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M417" s="6"/>
     </row>
-    <row r="418" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="418" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M418" s="6"/>
     </row>
-    <row r="419" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="419" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M419" s="6"/>
     </row>
-    <row r="420" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="420" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M420" s="6"/>
     </row>
-    <row r="421" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="421" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M421" s="6"/>
     </row>
-    <row r="422" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="422" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M422" s="6"/>
     </row>
-    <row r="423" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="423" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M423" s="6"/>
     </row>
-    <row r="424" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="424" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M424" s="6"/>
     </row>
-    <row r="425" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="425" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M425" s="6"/>
     </row>
-    <row r="426" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="426" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M426" s="6"/>
     </row>
-    <row r="427" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="427" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M427" s="6"/>
     </row>
-    <row r="428" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="428" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M428" s="6"/>
     </row>
-    <row r="429" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="429" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M429" s="6"/>
     </row>
-    <row r="430" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="430" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M430" s="6"/>
     </row>
-    <row r="431" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="431" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M431" s="6"/>
     </row>
-    <row r="432" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="432" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M432" s="6"/>
     </row>
-    <row r="433" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="433" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M433" s="6"/>
     </row>
-    <row r="434" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="434" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M434" s="6"/>
     </row>
-    <row r="435" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="435" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M435" s="6"/>
     </row>
-    <row r="436" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="436" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M436" s="6"/>
     </row>
-    <row r="437" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="437" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M437" s="6"/>
     </row>
-    <row r="438" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="438" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M438" s="6"/>
     </row>
-    <row r="439" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="439" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M439" s="6"/>
     </row>
-    <row r="440" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="440" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M440" s="6"/>
     </row>
-    <row r="441" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="441" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M441" s="6"/>
     </row>
-    <row r="442" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="442" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M442" s="6"/>
     </row>
-    <row r="443" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="443" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M443" s="6"/>
     </row>
-    <row r="444" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="444" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M444" s="6"/>
     </row>
-    <row r="445" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="445" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M445" s="6"/>
     </row>
-    <row r="446" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="446" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M446" s="6"/>
     </row>
-    <row r="447" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="447" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M447" s="6"/>
     </row>
-    <row r="448" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="448" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M448" s="6"/>
     </row>
-    <row r="449" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="449" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M449" s="6"/>
     </row>
-    <row r="450" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="450" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M450" s="6"/>
     </row>
-    <row r="451" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="451" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M451" s="6"/>
     </row>
-    <row r="452" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="452" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M452" s="6"/>
     </row>
-    <row r="453" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="453" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M453" s="6"/>
     </row>
-    <row r="454" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="454" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M454" s="6"/>
     </row>
-    <row r="455" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="455" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M455" s="6"/>
     </row>
-    <row r="456" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="456" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M456" s="6"/>
     </row>
-    <row r="457" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="457" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M457" s="6"/>
     </row>
-    <row r="458" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="458" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M458" s="6"/>
     </row>
-    <row r="459" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="459" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M459" s="6"/>
     </row>
-    <row r="460" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="460" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M460" s="6"/>
     </row>
-    <row r="461" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="461" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M461" s="6"/>
     </row>
-    <row r="462" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="462" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M462" s="6"/>
     </row>
-    <row r="463" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="463" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M463" s="6"/>
     </row>
-    <row r="464" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="464" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M464" s="6"/>
     </row>
-    <row r="465" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="465" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M465" s="6"/>
     </row>
-    <row r="466" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="466" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M466" s="6"/>
     </row>
-    <row r="467" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="467" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M467" s="6"/>
     </row>
-    <row r="468" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="468" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M468" s="6"/>
     </row>
-    <row r="469" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="469" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M469" s="6"/>
     </row>
-    <row r="470" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="470" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M470" s="6"/>
     </row>
-    <row r="471" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="471" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M471" s="6"/>
     </row>
-    <row r="472" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="472" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M472" s="6"/>
     </row>
-    <row r="473" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="473" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M473" s="6"/>
     </row>
-    <row r="474" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="474" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M474" s="6"/>
     </row>
-    <row r="475" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="475" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M475" s="6"/>
     </row>
-    <row r="476" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="476" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M476" s="6"/>
     </row>
-    <row r="477" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="477" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M477" s="6"/>
     </row>
-    <row r="478" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="478" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M478" s="6"/>
     </row>
-    <row r="479" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="479" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M479" s="6"/>
     </row>
-    <row r="480" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="480" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M480" s="6"/>
     </row>
-    <row r="481" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="481" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M481" s="6"/>
     </row>
-    <row r="482" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="482" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M482" s="6"/>
     </row>
-    <row r="483" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="483" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M483" s="6"/>
     </row>
-    <row r="484" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="484" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M484" s="6"/>
     </row>
-    <row r="485" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="485" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M485" s="6"/>
     </row>
-    <row r="486" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="486" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M486" s="6"/>
     </row>
-    <row r="487" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="487" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M487" s="6"/>
     </row>
-    <row r="488" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="488" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M488" s="6"/>
     </row>
-    <row r="489" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="489" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M489" s="6"/>
     </row>
-    <row r="490" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="490" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M490" s="6"/>
     </row>
-    <row r="491" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="491" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M491" s="6"/>
     </row>
-    <row r="492" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="492" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M492" s="6"/>
     </row>
-    <row r="493" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="493" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M493" s="6"/>
     </row>
-    <row r="494" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="494" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M494" s="6"/>
     </row>
-    <row r="495" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="495" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M495" s="6"/>
     </row>
-    <row r="496" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="496" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M496" s="6"/>
     </row>
-    <row r="497" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="497" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M497" s="6"/>
     </row>
-    <row r="498" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="498" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M498" s="6"/>
     </row>
-    <row r="499" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="499" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M499" s="6"/>
     </row>
-    <row r="500" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="500" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M500" s="6"/>
     </row>
-    <row r="501" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="501" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M501" s="6"/>
     </row>
-    <row r="502" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="502" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M502" s="6"/>
     </row>
-    <row r="503" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="503" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M503" s="6"/>
     </row>
-    <row r="504" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="504" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M504" s="6"/>
     </row>
-    <row r="505" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="505" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M505" s="6"/>
     </row>
-    <row r="506" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="506" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M506" s="6"/>
     </row>
-    <row r="507" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="507" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M507" s="6"/>
     </row>
-    <row r="508" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="508" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M508" s="6"/>
     </row>
-    <row r="509" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="509" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M509" s="6"/>
     </row>
-    <row r="510" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="510" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M510" s="6"/>
     </row>
-    <row r="511" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="511" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M511" s="6"/>
     </row>
-    <row r="512" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="512" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M512" s="6"/>
     </row>
-    <row r="513" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="513" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M513" s="6"/>
     </row>
-    <row r="514" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="514" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M514" s="6"/>
     </row>
-    <row r="515" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="515" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M515" s="6"/>
     </row>
-    <row r="516" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="516" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M516" s="6"/>
     </row>
-    <row r="517" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="517" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M517" s="6"/>
     </row>
-    <row r="518" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="518" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M518" s="6"/>
     </row>
-    <row r="519" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="519" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M519" s="6"/>
     </row>
-    <row r="520" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="520" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M520" s="6"/>
     </row>
-    <row r="521" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="521" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M521" s="6"/>
     </row>
-    <row r="522" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="522" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M522" s="6"/>
     </row>
-    <row r="523" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="523" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M523" s="6"/>
     </row>
-    <row r="524" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="524" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M524" s="6"/>
     </row>
-    <row r="525" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="525" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M525" s="6"/>
     </row>
-    <row r="526" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="526" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M526" s="6"/>
     </row>
-    <row r="527" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="527" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M527" s="6"/>
     </row>
-    <row r="528" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="528" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M528" s="6"/>
     </row>
-    <row r="529" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="529" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M529" s="6"/>
     </row>
-    <row r="530" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="530" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M530" s="6"/>
     </row>
-    <row r="531" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="531" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M531" s="6"/>
     </row>
-    <row r="532" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="532" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M532" s="6"/>
     </row>
-    <row r="533" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="533" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M533" s="6"/>
     </row>
-    <row r="534" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="534" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M534" s="6"/>
     </row>
-    <row r="535" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="535" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M535" s="6"/>
     </row>
-    <row r="536" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="536" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M536" s="6"/>
     </row>
-    <row r="537" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="537" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M537" s="6"/>
     </row>
-    <row r="538" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="538" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M538" s="6"/>
     </row>
-    <row r="539" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="539" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M539" s="6"/>
     </row>
-    <row r="540" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="540" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M540" s="6"/>
     </row>
-    <row r="541" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="541" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M541" s="6"/>
     </row>
-    <row r="542" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="542" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M542" s="6"/>
     </row>
-    <row r="543" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="543" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M543" s="6"/>
     </row>
-    <row r="544" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="544" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M544" s="6"/>
     </row>
-    <row r="545" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="545" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M545" s="6"/>
     </row>
-    <row r="546" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="546" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M546" s="6"/>
     </row>
-    <row r="547" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="547" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M547" s="6"/>
     </row>
-    <row r="548" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="548" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M548" s="6"/>
     </row>
-    <row r="549" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="549" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M549" s="6"/>
     </row>
-    <row r="550" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="550" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M550" s="6"/>
     </row>
-    <row r="551" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="551" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M551" s="6"/>
     </row>
-    <row r="552" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="552" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M552" s="6"/>
     </row>
-    <row r="553" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="553" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M553" s="6"/>
     </row>
-    <row r="554" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="554" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M554" s="6"/>
     </row>
-    <row r="555" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="555" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M555" s="6"/>
     </row>
-    <row r="556" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="556" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M556" s="6"/>
     </row>
-    <row r="557" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="557" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M557" s="6"/>
     </row>
-    <row r="558" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="558" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M558" s="6"/>
     </row>
-    <row r="559" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="559" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M559" s="6"/>
     </row>
-    <row r="560" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="560" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M560" s="6"/>
     </row>
-    <row r="561" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="561" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M561" s="6"/>
     </row>
-    <row r="562" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="562" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M562" s="6"/>
     </row>
-    <row r="563" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="563" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M563" s="6"/>
     </row>
-    <row r="564" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="564" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M564" s="6"/>
     </row>
-    <row r="565" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="565" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M565" s="6"/>
     </row>
-    <row r="566" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="566" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M566" s="6"/>
     </row>
-    <row r="567" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="567" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M567" s="6"/>
     </row>
-    <row r="568" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="568" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M568" s="6"/>
     </row>
-    <row r="569" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="569" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M569" s="6"/>
     </row>
-    <row r="570" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="570" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M570" s="6"/>
     </row>
-    <row r="571" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="571" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M571" s="6"/>
     </row>
-    <row r="572" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="572" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M572" s="6"/>
     </row>
-    <row r="573" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="573" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M573" s="6"/>
     </row>
-    <row r="574" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="574" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M574" s="6"/>
     </row>
-    <row r="575" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="575" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M575" s="6"/>
     </row>
-    <row r="576" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="576" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M576" s="6"/>
     </row>
-    <row r="577" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="577" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M577" s="6"/>
     </row>
-    <row r="578" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="578" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M578" s="6"/>
     </row>
-    <row r="579" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="579" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M579" s="6"/>
     </row>
-    <row r="580" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="580" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M580" s="6"/>
     </row>
-    <row r="581" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="581" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M581" s="6"/>
     </row>
-    <row r="582" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="582" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M582" s="6"/>
     </row>
-    <row r="583" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="583" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M583" s="6"/>
     </row>
-    <row r="584" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="584" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M584" s="6"/>
     </row>
-    <row r="585" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="585" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M585" s="6"/>
     </row>
-    <row r="586" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="586" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M586" s="6"/>
     </row>
-    <row r="587" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="587" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M587" s="6"/>
     </row>
-    <row r="588" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="588" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M588" s="6"/>
     </row>
-    <row r="589" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="589" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M589" s="6"/>
     </row>
-    <row r="590" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="590" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M590" s="6"/>
     </row>
-    <row r="591" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="591" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M591" s="6"/>
     </row>
-    <row r="592" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="592" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M592" s="6"/>
     </row>
-    <row r="593" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="593" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M593" s="6"/>
     </row>
-    <row r="594" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="594" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M594" s="6"/>
     </row>
-    <row r="595" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="595" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M595" s="6"/>
     </row>
-    <row r="596" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="596" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M596" s="6"/>
     </row>
-    <row r="597" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="597" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M597" s="6"/>
     </row>
-    <row r="598" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="598" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M598" s="6"/>
     </row>
-    <row r="599" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="599" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M599" s="6"/>
     </row>
-    <row r="600" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="600" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M600" s="6"/>
     </row>
-    <row r="601" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="601" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M601" s="6"/>
     </row>
-    <row r="602" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="602" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M602" s="6"/>
     </row>
-    <row r="603" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="603" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M603" s="6"/>
     </row>
-    <row r="604" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="604" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M604" s="6"/>
     </row>
-    <row r="605" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="605" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M605" s="6"/>
     </row>
-    <row r="606" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="606" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M606" s="6"/>
     </row>
-    <row r="607" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="607" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M607" s="6"/>
     </row>
-    <row r="608" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="608" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M608" s="6"/>
     </row>
-    <row r="609" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="609" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M609" s="6"/>
     </row>
-    <row r="610" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="610" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M610" s="6"/>
     </row>
-    <row r="611" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="611" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M611" s="6"/>
     </row>
-    <row r="612" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="612" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M612" s="6"/>
     </row>
-    <row r="613" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="613" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M613" s="6"/>
     </row>
-    <row r="614" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="614" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M614" s="6"/>
     </row>
-    <row r="615" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="615" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M615" s="6"/>
     </row>
-    <row r="616" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="616" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M616" s="6"/>
     </row>
-    <row r="617" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="617" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M617" s="6"/>
     </row>
-    <row r="618" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="618" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M618" s="6"/>
     </row>
-    <row r="619" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="619" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M619" s="6"/>
     </row>
-    <row r="620" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="620" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M620" s="6"/>
     </row>
-    <row r="621" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="621" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M621" s="6"/>
     </row>
-    <row r="622" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="622" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M622" s="6"/>
     </row>
-    <row r="623" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="623" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M623" s="6"/>
     </row>
-    <row r="624" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="624" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M624" s="6"/>
     </row>
-    <row r="625" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="625" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M625" s="6"/>
     </row>
-    <row r="626" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="626" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M626" s="6"/>
     </row>
-    <row r="627" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="627" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M627" s="6"/>
     </row>
-    <row r="628" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="628" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M628" s="6"/>
     </row>
-    <row r="629" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="629" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M629" s="6"/>
     </row>
-    <row r="630" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="630" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M630" s="6"/>
     </row>
-    <row r="631" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="631" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M631" s="6"/>
     </row>
-    <row r="632" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="632" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M632" s="6"/>
     </row>
-    <row r="633" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="633" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M633" s="6"/>
     </row>
-    <row r="634" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="634" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M634" s="6"/>
     </row>
-    <row r="635" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="635" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M635" s="6"/>
     </row>
-    <row r="636" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="636" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M636" s="6"/>
     </row>
-    <row r="637" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="637" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M637" s="6"/>
     </row>
-    <row r="638" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="638" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M638" s="6"/>
     </row>
-    <row r="639" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="639" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M639" s="6"/>
     </row>
-    <row r="640" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="640" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M640" s="6"/>
     </row>
-    <row r="641" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="641" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M641" s="6"/>
     </row>
-    <row r="642" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="642" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M642" s="6"/>
     </row>
-    <row r="643" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="643" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M643" s="6"/>
     </row>
-    <row r="644" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="644" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M644" s="6"/>
     </row>
-    <row r="645" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="645" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M645" s="6"/>
     </row>
-    <row r="646" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="646" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M646" s="6"/>
     </row>
-    <row r="647" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="647" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M647" s="6"/>
     </row>
-    <row r="648" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="648" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M648" s="6"/>
     </row>
-    <row r="649" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="649" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M649" s="6"/>
     </row>
-    <row r="650" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="650" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M650" s="6"/>
     </row>
-    <row r="651" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="651" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M651" s="6"/>
     </row>
-    <row r="652" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="652" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M652" s="6"/>
     </row>
-    <row r="653" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="653" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M653" s="6"/>
     </row>
-    <row r="654" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="654" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M654" s="6"/>
     </row>
-    <row r="655" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="655" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M655" s="6"/>
     </row>
-    <row r="656" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="656" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M656" s="6"/>
     </row>
-    <row r="657" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="657" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M657" s="6"/>
     </row>
-    <row r="658" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="658" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M658" s="6"/>
     </row>
-    <row r="659" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="659" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M659" s="6"/>
     </row>
-    <row r="660" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="660" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M660" s="6"/>
     </row>
-    <row r="661" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="661" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M661" s="6"/>
     </row>
-    <row r="662" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="662" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M662" s="6"/>
     </row>
-    <row r="663" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="663" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M663" s="6"/>
     </row>
-    <row r="664" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="664" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M664" s="6"/>
     </row>
-    <row r="665" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="665" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M665" s="6"/>
     </row>
-    <row r="666" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="666" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M666" s="6"/>
     </row>
-    <row r="667" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="667" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M667" s="6"/>
     </row>
-    <row r="668" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="668" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M668" s="6"/>
     </row>
-    <row r="669" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="669" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M669" s="6"/>
     </row>
-    <row r="670" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="670" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M670" s="6"/>
     </row>
-    <row r="671" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="671" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M671" s="6"/>
     </row>
-    <row r="672" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="672" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M672" s="6"/>
     </row>
-    <row r="673" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="673" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M673" s="6"/>
     </row>
-    <row r="674" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="674" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M674" s="6"/>
     </row>
-    <row r="675" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="675" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M675" s="6"/>
     </row>
-    <row r="676" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="676" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M676" s="6"/>
     </row>
-    <row r="677" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="677" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M677" s="6"/>
     </row>
-    <row r="678" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="678" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M678" s="6"/>
     </row>
-    <row r="679" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="679" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M679" s="6"/>
     </row>
-    <row r="680" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="680" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M680" s="6"/>
     </row>
-    <row r="681" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="681" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M681" s="6"/>
     </row>
-    <row r="682" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="682" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M682" s="6"/>
     </row>
-    <row r="683" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="683" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M683" s="6"/>
     </row>
-    <row r="684" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="684" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M684" s="6"/>
     </row>
-    <row r="685" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="685" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M685" s="6"/>
     </row>
-    <row r="686" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="686" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M686" s="6"/>
     </row>
-    <row r="687" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="687" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M687" s="6"/>
     </row>
-    <row r="688" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="688" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M688" s="6"/>
     </row>
-    <row r="689" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="689" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M689" s="6"/>
     </row>
-    <row r="690" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="690" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M690" s="6"/>
     </row>
-    <row r="691" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="691" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M691" s="6"/>
     </row>
-    <row r="692" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="692" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M692" s="6"/>
     </row>
-    <row r="693" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="693" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M693" s="6"/>
     </row>
-    <row r="694" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="694" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M694" s="6"/>
     </row>
-    <row r="695" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="695" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M695" s="6"/>
     </row>
-    <row r="696" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="696" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M696" s="6"/>
     </row>
-    <row r="697" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="697" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M697" s="6"/>
     </row>
-    <row r="698" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="698" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M698" s="6"/>
     </row>
-    <row r="699" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="699" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M699" s="6"/>
     </row>
-    <row r="700" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="700" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M700" s="6"/>
     </row>
-    <row r="701" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="701" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M701" s="6"/>
     </row>
-    <row r="702" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="702" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M702" s="6"/>
     </row>
-    <row r="703" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="703" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M703" s="6"/>
     </row>
-    <row r="704" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="704" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M704" s="6"/>
     </row>
-    <row r="705" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="705" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M705" s="6"/>
     </row>
-    <row r="706" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="706" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M706" s="6"/>
     </row>
-    <row r="707" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="707" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M707" s="6"/>
     </row>
-    <row r="708" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="708" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M708" s="6"/>
     </row>
-    <row r="709" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="709" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M709" s="6"/>
     </row>
-    <row r="710" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="710" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M710" s="6"/>
     </row>
-    <row r="711" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="711" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M711" s="6"/>
     </row>
-    <row r="712" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="712" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M712" s="6"/>
     </row>
-    <row r="713" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="713" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M713" s="6"/>
     </row>
-    <row r="714" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="714" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M714" s="6"/>
     </row>
-    <row r="715" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="715" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M715" s="6"/>
     </row>
-    <row r="716" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="716" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M716" s="6"/>
     </row>
-    <row r="717" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="717" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M717" s="6"/>
     </row>
-    <row r="718" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="718" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M718" s="6"/>
     </row>
-    <row r="719" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="719" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M719" s="6"/>
     </row>
-    <row r="720" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="720" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M720" s="6"/>
     </row>
-    <row r="721" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="721" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M721" s="6"/>
     </row>
-    <row r="722" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="722" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M722" s="6"/>
     </row>
-    <row r="723" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="723" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M723" s="6"/>
     </row>
-    <row r="724" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="724" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M724" s="6"/>
     </row>
-    <row r="725" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="725" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M725" s="6"/>
     </row>
-    <row r="726" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="726" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M726" s="6"/>
     </row>
-    <row r="727" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="727" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M727" s="6"/>
     </row>
-    <row r="728" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="728" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M728" s="6"/>
     </row>
-    <row r="729" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="729" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M729" s="6"/>
     </row>
-    <row r="730" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="730" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M730" s="6"/>
     </row>
-    <row r="731" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="731" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M731" s="6"/>
     </row>
-    <row r="732" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="732" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M732" s="6"/>
     </row>
-    <row r="733" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="733" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M733" s="6"/>
     </row>
-    <row r="734" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="734" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M734" s="6"/>
     </row>
-    <row r="735" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="735" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M735" s="6"/>
     </row>
-    <row r="736" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="736" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M736" s="6"/>
     </row>
-    <row r="737" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="737" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M737" s="6"/>
     </row>
-    <row r="738" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="738" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M738" s="6"/>
     </row>
-    <row r="739" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="739" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M739" s="6"/>
     </row>
-    <row r="740" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="740" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M740" s="6"/>
     </row>
-    <row r="741" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="741" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M741" s="6"/>
     </row>
-    <row r="742" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="742" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M742" s="6"/>
     </row>
-    <row r="743" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="743" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M743" s="6"/>
     </row>
-    <row r="744" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="744" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M744" s="6"/>
     </row>
-    <row r="745" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="745" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M745" s="6"/>
     </row>
-    <row r="746" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="746" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M746" s="6"/>
     </row>
-    <row r="747" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="747" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M747" s="6"/>
     </row>
-    <row r="748" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="748" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M748" s="6"/>
     </row>
-    <row r="749" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="749" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M749" s="6"/>
     </row>
-    <row r="750" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="750" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M750" s="6"/>
     </row>
-    <row r="751" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="751" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M751" s="6"/>
     </row>
-    <row r="752" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="752" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M752" s="6"/>
     </row>
-    <row r="753" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="753" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M753" s="6"/>
     </row>
-    <row r="754" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="754" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M754" s="6"/>
     </row>
-    <row r="755" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="755" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M755" s="6"/>
     </row>
-    <row r="756" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="756" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M756" s="6"/>
     </row>
-    <row r="757" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="757" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M757" s="6"/>
     </row>
-    <row r="758" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="758" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M758" s="6"/>
     </row>
-    <row r="759" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="759" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M759" s="6"/>
     </row>
-    <row r="760" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="760" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M760" s="6"/>
     </row>
-    <row r="761" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="761" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M761" s="6"/>
     </row>
-    <row r="762" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="762" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M762" s="6"/>
     </row>
-    <row r="763" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="763" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M763" s="6"/>
     </row>
-    <row r="764" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="764" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M764" s="6"/>
     </row>
-    <row r="765" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="765" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M765" s="6"/>
     </row>
-    <row r="766" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="766" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M766" s="6"/>
     </row>
-    <row r="767" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="767" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M767" s="6"/>
     </row>
-    <row r="768" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="768" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M768" s="6"/>
     </row>
-    <row r="769" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="769" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M769" s="6"/>
     </row>
-    <row r="770" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="770" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M770" s="6"/>
     </row>
-    <row r="771" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="771" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M771" s="6"/>
     </row>
-    <row r="772" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="772" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M772" s="6"/>
     </row>
-    <row r="773" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="773" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M773" s="6"/>
     </row>
-    <row r="774" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="774" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M774" s="6"/>
     </row>
-    <row r="775" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="775" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M775" s="6"/>
     </row>
-    <row r="776" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="776" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M776" s="6"/>
     </row>
-    <row r="777" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="777" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M777" s="6"/>
     </row>
-    <row r="778" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="778" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M778" s="6"/>
     </row>
-    <row r="779" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="779" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M779" s="6"/>
     </row>
-    <row r="780" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="780" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M780" s="6"/>
     </row>
-    <row r="781" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="781" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M781" s="6"/>
     </row>
-    <row r="782" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="782" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M782" s="6"/>
     </row>
-    <row r="783" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="783" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M783" s="6"/>
     </row>
-    <row r="784" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="784" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M784" s="6"/>
     </row>
-    <row r="785" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="785" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M785" s="6"/>
     </row>
-    <row r="786" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="786" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M786" s="6"/>
     </row>
-    <row r="787" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="787" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M787" s="6"/>
     </row>
-    <row r="788" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="788" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M788" s="6"/>
     </row>
-    <row r="789" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="789" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M789" s="6"/>
     </row>
-    <row r="790" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="790" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M790" s="6"/>
     </row>
-    <row r="791" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="791" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M791" s="6"/>
     </row>
-    <row r="792" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="792" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M792" s="6"/>
     </row>
-    <row r="793" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="793" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M793" s="6"/>
     </row>
-    <row r="794" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="794" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M794" s="6"/>
     </row>
-    <row r="795" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="795" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M795" s="6"/>
     </row>
-    <row r="796" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="796" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M796" s="6"/>
     </row>
-    <row r="797" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="797" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M797" s="6"/>
     </row>
-    <row r="798" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="798" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M798" s="6"/>
     </row>
-    <row r="799" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="799" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M799" s="6"/>
     </row>
-    <row r="800" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="800" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M800" s="6"/>
     </row>
-    <row r="801" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="801" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M801" s="6"/>
     </row>
-    <row r="802" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="802" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M802" s="6"/>
     </row>
-    <row r="803" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="803" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M803" s="6"/>
     </row>
-    <row r="804" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="804" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M804" s="6"/>
     </row>
-    <row r="805" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="805" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M805" s="6"/>
     </row>
-    <row r="806" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="806" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M806" s="6"/>
     </row>
-    <row r="807" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="807" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M807" s="6"/>
     </row>
-    <row r="808" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="808" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M808" s="6"/>
     </row>
-    <row r="809" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="809" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M809" s="6"/>
     </row>
-    <row r="810" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="810" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M810" s="6"/>
     </row>
-    <row r="811" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="811" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M811" s="6"/>
     </row>
-    <row r="812" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="812" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M812" s="6"/>
     </row>
-    <row r="813" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="813" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M813" s="6"/>
     </row>
-    <row r="814" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="814" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M814" s="6"/>
     </row>
-    <row r="815" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="815" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M815" s="6"/>
     </row>
-    <row r="816" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="816" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M816" s="6"/>
     </row>
-    <row r="817" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="817" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M817" s="6"/>
     </row>
-    <row r="818" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="818" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M818" s="6"/>
     </row>
-    <row r="819" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="819" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M819" s="6"/>
     </row>
-    <row r="820" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="820" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M820" s="6"/>
     </row>
-    <row r="821" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="821" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M821" s="6"/>
     </row>
-    <row r="822" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="822" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M822" s="6"/>
     </row>
-    <row r="823" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="823" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M823" s="6"/>
     </row>
-    <row r="824" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="824" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M824" s="6"/>
     </row>
-    <row r="825" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="825" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M825" s="6"/>
     </row>
-    <row r="826" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="826" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M826" s="6"/>
     </row>
-    <row r="827" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="827" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M827" s="6"/>
     </row>
-    <row r="828" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="828" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M828" s="6"/>
     </row>
-    <row r="829" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="829" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M829" s="6"/>
     </row>
-    <row r="830" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="830" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M830" s="6"/>
     </row>
-    <row r="831" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="831" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M831" s="6"/>
     </row>
-    <row r="832" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="832" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M832" s="6"/>
     </row>
-    <row r="833" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="833" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M833" s="6"/>
     </row>
-    <row r="834" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="834" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M834" s="6"/>
     </row>
-    <row r="835" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="835" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M835" s="6"/>
     </row>
-    <row r="836" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="836" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M836" s="6"/>
     </row>
-    <row r="837" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="837" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M837" s="6"/>
     </row>
-    <row r="838" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="838" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M838" s="6"/>
     </row>
-    <row r="839" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="839" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M839" s="6"/>
     </row>
-    <row r="840" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="840" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M840" s="6"/>
     </row>
-    <row r="841" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="841" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M841" s="6"/>
     </row>
-    <row r="842" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="842" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M842" s="6"/>
     </row>
-    <row r="843" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="843" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M843" s="6"/>
     </row>
-    <row r="844" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="844" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M844" s="6"/>
     </row>
-    <row r="845" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="845" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M845" s="6"/>
     </row>
-    <row r="846" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="846" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M846" s="6"/>
     </row>
-    <row r="847" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="847" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M847" s="6"/>
     </row>
-    <row r="848" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="848" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M848" s="6"/>
     </row>
-    <row r="849" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="849" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M849" s="6"/>
     </row>
-    <row r="850" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="850" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M850" s="6"/>
     </row>
-    <row r="851" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="851" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M851" s="6"/>
     </row>
-    <row r="852" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="852" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M852" s="6"/>
     </row>
-    <row r="853" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="853" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M853" s="6"/>
     </row>
-    <row r="854" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="854" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M854" s="6"/>
     </row>
-    <row r="855" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="855" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M855" s="6"/>
     </row>
-    <row r="856" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="856" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M856" s="6"/>
     </row>
-    <row r="857" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="857" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M857" s="6"/>
     </row>
-    <row r="858" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="858" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M858" s="6"/>
     </row>
-    <row r="859" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="859" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M859" s="6"/>
     </row>
-    <row r="860" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="860" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M860" s="6"/>
     </row>
-    <row r="861" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="861" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M861" s="6"/>
     </row>
-    <row r="862" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="862" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M862" s="6"/>
     </row>
-    <row r="863" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="863" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M863" s="6"/>
     </row>
-    <row r="864" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="864" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M864" s="6"/>
     </row>
-    <row r="865" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="865" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M865" s="6"/>
     </row>
-    <row r="866" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="866" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M866" s="6"/>
     </row>
-    <row r="867" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="867" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M867" s="6"/>
     </row>
-    <row r="868" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="868" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M868" s="6"/>
     </row>
-    <row r="869" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="869" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M869" s="6"/>
     </row>
-    <row r="870" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="870" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M870" s="6"/>
     </row>
-    <row r="871" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="871" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M871" s="6"/>
     </row>
-    <row r="872" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="872" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M872" s="6"/>
     </row>
-    <row r="873" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="873" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M873" s="6"/>
     </row>
-    <row r="874" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="874" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M874" s="6"/>
     </row>
-    <row r="875" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="875" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M875" s="6"/>
     </row>
-    <row r="876" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="876" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M876" s="6"/>
     </row>
-    <row r="877" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="877" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M877" s="6"/>
     </row>
-    <row r="878" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="878" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M878" s="6"/>
     </row>
-    <row r="879" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="879" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M879" s="6"/>
     </row>
-    <row r="880" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="880" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M880" s="6"/>
     </row>
-    <row r="881" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="881" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M881" s="6"/>
     </row>
-    <row r="882" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="882" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M882" s="6"/>
     </row>
-    <row r="883" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="883" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M883" s="6"/>
     </row>
-    <row r="884" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="884" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M884" s="6"/>
     </row>
-    <row r="885" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="885" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M885" s="6"/>
     </row>
-    <row r="886" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="886" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M886" s="6"/>
     </row>
-    <row r="887" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="887" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M887" s="6"/>
     </row>
-    <row r="888" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="888" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M888" s="6"/>
     </row>
-    <row r="889" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="889" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M889" s="6"/>
     </row>
-    <row r="890" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="890" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M890" s="6"/>
     </row>
-    <row r="891" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="891" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M891" s="6"/>
     </row>
-    <row r="892" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="892" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M892" s="6"/>
     </row>
-    <row r="893" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="893" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M893" s="6"/>
     </row>
-    <row r="894" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="894" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M894" s="6"/>
     </row>
-    <row r="895" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="895" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M895" s="6"/>
     </row>
-    <row r="896" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="896" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M896" s="6"/>
     </row>
-    <row r="897" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="897" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M897" s="6"/>
     </row>
-    <row r="898" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="898" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M898" s="6"/>
     </row>
-    <row r="899" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="899" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M899" s="6"/>
     </row>
-    <row r="900" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="900" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M900" s="6"/>
     </row>
-    <row r="901" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="901" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M901" s="6"/>
     </row>
-    <row r="902" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="902" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M902" s="6"/>
     </row>
-    <row r="903" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="903" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M903" s="6"/>
     </row>
-    <row r="904" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="904" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M904" s="6"/>
     </row>
-    <row r="905" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="905" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M905" s="6"/>
     </row>
-    <row r="906" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="906" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M906" s="6"/>
     </row>
-    <row r="907" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="907" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M907" s="6"/>
     </row>
-    <row r="908" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="908" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M908" s="6"/>
     </row>
-    <row r="909" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="909" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M909" s="6"/>
     </row>
-    <row r="910" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="910" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M910" s="6"/>
     </row>
-    <row r="911" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="911" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M911" s="6"/>
     </row>
-    <row r="912" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="912" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M912" s="6"/>
     </row>
-    <row r="913" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="913" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M913" s="6"/>
     </row>
-    <row r="914" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="914" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M914" s="6"/>
     </row>
-    <row r="915" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="915" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M915" s="6"/>
     </row>
-    <row r="916" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="916" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M916" s="6"/>
     </row>
-    <row r="917" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="917" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M917" s="6"/>
     </row>
-    <row r="918" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="918" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M918" s="6"/>
     </row>
-    <row r="919" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="919" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M919" s="6"/>
     </row>
-    <row r="920" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="920" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M920" s="6"/>
     </row>
-    <row r="921" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="921" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M921" s="6"/>
     </row>
-    <row r="922" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="922" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M922" s="6"/>
     </row>
-    <row r="923" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="923" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M923" s="6"/>
     </row>
-    <row r="924" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="924" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M924" s="6"/>
     </row>
-    <row r="925" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="925" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M925" s="6"/>
     </row>
-    <row r="926" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="926" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M926" s="6"/>
     </row>
-    <row r="927" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="927" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M927" s="6"/>
     </row>
-    <row r="928" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="928" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M928" s="6"/>
     </row>
-    <row r="929" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="929" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M929" s="6"/>
     </row>
-    <row r="930" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="930" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M930" s="6"/>
     </row>
-    <row r="931" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="931" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M931" s="6"/>
     </row>
-    <row r="932" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="932" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M932" s="6"/>
     </row>
-    <row r="933" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="933" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M933" s="6"/>
     </row>
-    <row r="934" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="934" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M934" s="6"/>
     </row>
-    <row r="935" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="935" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M935" s="6"/>
     </row>
-    <row r="936" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="936" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M936" s="6"/>
     </row>
-    <row r="937" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="937" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M937" s="6"/>
     </row>
-    <row r="938" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="938" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M938" s="6"/>
     </row>
-    <row r="939" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="939" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M939" s="6"/>
     </row>
-    <row r="940" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="940" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M940" s="6"/>
     </row>
-    <row r="941" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="941" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M941" s="6"/>
     </row>
-    <row r="942" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="942" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M942" s="6"/>
     </row>
-    <row r="943" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="943" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M943" s="6"/>
     </row>
-    <row r="944" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="944" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M944" s="6"/>
     </row>
-    <row r="945" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="945" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M945" s="6"/>
     </row>
-    <row r="946" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="946" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M946" s="6"/>
     </row>
-    <row r="947" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="947" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M947" s="6"/>
     </row>
-    <row r="948" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="948" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M948" s="6"/>
     </row>
-    <row r="949" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="949" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M949" s="6"/>
     </row>
-    <row r="950" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="950" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M950" s="6"/>
     </row>
-    <row r="951" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="951" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M951" s="6"/>
     </row>
-    <row r="952" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="952" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M952" s="6"/>
     </row>
-    <row r="953" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="953" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M953" s="6"/>
     </row>
-    <row r="954" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="954" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M954" s="6"/>
     </row>
-    <row r="955" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="955" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M955" s="6"/>
     </row>
-    <row r="956" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="956" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M956" s="6"/>
     </row>
-    <row r="957" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="957" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M957" s="6"/>
     </row>
-    <row r="958" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="958" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M958" s="6"/>
     </row>
-    <row r="959" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="959" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M959" s="6"/>
     </row>
-    <row r="960" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="960" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M960" s="6"/>
     </row>
-    <row r="961" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="961" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M961" s="6"/>
     </row>
-    <row r="962" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="962" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M962" s="6"/>
     </row>
-    <row r="963" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="963" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M963" s="6"/>
     </row>
-    <row r="964" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="964" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M964" s="6"/>
     </row>
-    <row r="965" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="965" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M965" s="6"/>
     </row>
-    <row r="966" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="966" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M966" s="6"/>
     </row>
-    <row r="967" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="967" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M967" s="6"/>
     </row>
-    <row r="968" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="968" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M968" s="6"/>
     </row>
-    <row r="969" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="969" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M969" s="6"/>
     </row>
-    <row r="970" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="970" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M970" s="6"/>
     </row>
-    <row r="971" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="971" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M971" s="6"/>
     </row>
-    <row r="972" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="972" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M972" s="6"/>
     </row>
-    <row r="973" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="973" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M973" s="6"/>
     </row>
-    <row r="974" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="974" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M974" s="6"/>
     </row>
-    <row r="975" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="975" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M975" s="6"/>
     </row>
-    <row r="976" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="976" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M976" s="6"/>
     </row>
-    <row r="977" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="977" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M977" s="6"/>
     </row>
-    <row r="978" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="978" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M978" s="6"/>
     </row>
-    <row r="979" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="979" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M979" s="6"/>
     </row>
-    <row r="980" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="980" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M980" s="6"/>
     </row>
-    <row r="981" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="981" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M981" s="6"/>
     </row>
-    <row r="982" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="982" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M982" s="6"/>
     </row>
-    <row r="983" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="983" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M983" s="6"/>
     </row>
-    <row r="984" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="984" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M984" s="6"/>
     </row>
-    <row r="985" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="985" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M985" s="6"/>
     </row>
-    <row r="986" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="986" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M986" s="6"/>
     </row>
-    <row r="987" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="987" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M987" s="6"/>
     </row>
-    <row r="988" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="988" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M988" s="6"/>
     </row>
-    <row r="989" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="989" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M989" s="6"/>
     </row>
-    <row r="990" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="990" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M990" s="6"/>
     </row>
-    <row r="991" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="991" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M991" s="6"/>
     </row>
-    <row r="992" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="992" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M992" s="6"/>
     </row>
-    <row r="993" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="993" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M993" s="6"/>
     </row>
-    <row r="994" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="994" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M994" s="6"/>
     </row>
-    <row r="995" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="995" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M995" s="6"/>
     </row>
-    <row r="996" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="996" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M996" s="6"/>
     </row>
-    <row r="997" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="997" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M997" s="6"/>
     </row>
-    <row r="998" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="998" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M998" s="6"/>
     </row>
-    <row r="999" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="999" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M999" s="6"/>
     </row>
-    <row r="1000" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1000" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1000" s="6"/>
     </row>
-    <row r="1001" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1001" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1001" s="6"/>
     </row>
-    <row r="1002" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1002" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1002" s="6"/>
     </row>
-    <row r="1003" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1003" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1003" s="6"/>
     </row>
-    <row r="1004" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1004" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1004" s="6"/>
     </row>
-    <row r="1005" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1005" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1005" s="6"/>
     </row>
-    <row r="1006" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1006" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1006" s="6"/>
     </row>
-    <row r="1007" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1007" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1007" s="6"/>
     </row>
-    <row r="1008" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1008" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1008" s="6"/>
     </row>
-    <row r="1009" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1009" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1009" s="6"/>
     </row>
-    <row r="1010" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1010" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1010" s="6"/>
     </row>
-    <row r="1011" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1011" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1011" s="6"/>
     </row>
-    <row r="1012" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1012" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1012" s="6"/>
     </row>
-    <row r="1013" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1013" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1013" s="6"/>
     </row>
-    <row r="1014" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1014" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1014" s="6"/>
     </row>
-    <row r="1015" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1015" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1015" s="6"/>
     </row>
-    <row r="1016" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1016" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1016" s="6"/>
     </row>
-    <row r="1017" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1017" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1017" s="6"/>
     </row>
-    <row r="1018" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1018" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1018" s="6"/>
     </row>
-    <row r="1019" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1019" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1019" s="6"/>
     </row>
-    <row r="1020" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1020" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1020" s="6"/>
     </row>
-    <row r="1021" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1021" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1021" s="6"/>
     </row>
-    <row r="1022" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1022" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1022" s="6"/>
     </row>
-    <row r="1023" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1023" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1023" s="6"/>
     </row>
-    <row r="1024" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1024" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1024" s="6"/>
     </row>
-    <row r="1025" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1025" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1025" s="6"/>
     </row>
-    <row r="1026" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1026" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1026" s="6"/>
     </row>
-    <row r="1027" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1027" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1027" s="6"/>
     </row>
-    <row r="1028" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1028" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1028" s="6"/>
     </row>
-    <row r="1029" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1029" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1029" s="6"/>
     </row>
-    <row r="1030" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1030" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1030" s="6"/>
     </row>
-    <row r="1031" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1031" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1031" s="6"/>
     </row>
-    <row r="1032" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1032" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1032" s="6"/>
     </row>
-    <row r="1033" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1033" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1033" s="6"/>
     </row>
-    <row r="1034" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1034" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1034" s="6"/>
     </row>
-    <row r="1035" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1035" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1035" s="6"/>
     </row>
-    <row r="1036" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1036" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1036" s="6"/>
     </row>
-    <row r="1037" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1037" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1037" s="6"/>
     </row>
-    <row r="1038" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1038" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1038" s="6"/>
     </row>
-    <row r="1039" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1039" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1039" s="6"/>
     </row>
-    <row r="1040" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1040" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1040" s="6"/>
     </row>
-    <row r="1041" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1041" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1041" s="6"/>
     </row>
-    <row r="1042" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1042" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1042" s="6"/>
     </row>
-    <row r="1043" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1043" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1043" s="6"/>
     </row>
-    <row r="1044" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1044" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1044" s="6"/>
     </row>
-    <row r="1045" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1045" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1045" s="6"/>
     </row>
-    <row r="1046" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1046" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1046" s="6"/>
     </row>
-    <row r="1047" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1047" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1047" s="6"/>
     </row>
-    <row r="1048" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1048" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1048" s="6"/>
     </row>
-    <row r="1049" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1049" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1049" s="6"/>
     </row>
-    <row r="1050" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1050" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1050" s="6"/>
     </row>
-    <row r="1051" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1051" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1051" s="6"/>
     </row>
-    <row r="1052" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1052" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1052" s="6"/>
     </row>
-    <row r="1053" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1053" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1053" s="6"/>
     </row>
-    <row r="1054" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1054" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1054" s="6"/>
     </row>
-    <row r="1055" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1055" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1055" s="6"/>
     </row>
-    <row r="1056" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1056" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1056" s="6"/>
     </row>
-    <row r="1057" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1057" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1057" s="6"/>
     </row>
-    <row r="1058" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1058" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1058" s="6"/>
     </row>
-    <row r="1059" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1059" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1059" s="6"/>
     </row>
-    <row r="1060" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1060" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1060" s="6"/>
     </row>
-    <row r="1061" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1061" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1061" s="6"/>
     </row>
-    <row r="1062" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1062" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1062" s="6"/>
     </row>
-    <row r="1063" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1063" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1063" s="6"/>
     </row>
-    <row r="1064" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1064" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1064" s="6"/>
     </row>
-    <row r="1065" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1065" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1065" s="6"/>
     </row>
-    <row r="1066" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1066" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1066" s="6"/>
     </row>
-    <row r="1067" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1067" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1067" s="6"/>
     </row>
-    <row r="1068" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1068" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1068" s="6"/>
     </row>
-    <row r="1069" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1069" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1069" s="6"/>
     </row>
-    <row r="1070" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1070" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1070" s="6"/>
     </row>
-    <row r="1071" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1071" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1071" s="6"/>
     </row>
-    <row r="1072" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1072" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1072" s="6"/>
     </row>
-    <row r="1073" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1073" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1073" s="6"/>
     </row>
-    <row r="1074" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1074" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1074" s="6"/>
     </row>
-    <row r="1075" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1075" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1075" s="6"/>
     </row>
-    <row r="1076" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1076" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1076" s="6"/>
     </row>
-    <row r="1077" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1077" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1077" s="6"/>
     </row>
-    <row r="1078" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1078" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1078" s="6"/>
     </row>
-    <row r="1079" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1079" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1079" s="6"/>
     </row>
-    <row r="1080" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1080" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1080" s="6"/>
     </row>
-    <row r="1081" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1081" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1081" s="6"/>
     </row>
-    <row r="1082" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1082" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1082" s="6"/>
     </row>
-    <row r="1083" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1083" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1083" s="6"/>
     </row>
-    <row r="1084" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1084" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1084" s="6"/>
     </row>
-    <row r="1085" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1085" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1085" s="6"/>
     </row>
-    <row r="1086" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1086" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1086" s="6"/>
     </row>
-    <row r="1087" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1087" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1087" s="6"/>
     </row>
-    <row r="1088" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1088" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1088" s="6"/>
     </row>
-    <row r="1089" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1089" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1089" s="6"/>
     </row>
-    <row r="1090" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1090" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1090" s="6"/>
     </row>
-    <row r="1091" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1091" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1091" s="6"/>
     </row>
-    <row r="1092" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1092" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1092" s="6"/>
     </row>
-    <row r="1093" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1093" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1093" s="6"/>
     </row>
-    <row r="1094" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1094" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1094" s="6"/>
     </row>
-    <row r="1095" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1095" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1095" s="6"/>
     </row>
-    <row r="1096" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1096" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1096" s="6"/>
     </row>
-    <row r="1097" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1097" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1097" s="6"/>
     </row>
-    <row r="1098" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1098" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1098" s="6"/>
     </row>
-    <row r="1099" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1099" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1099" s="6"/>
     </row>
-    <row r="1100" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1100" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1100" s="6"/>
     </row>
-    <row r="1101" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1101" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1101" s="6"/>
     </row>
-    <row r="1102" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1102" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1102" s="6"/>
     </row>
-    <row r="1103" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1103" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1103" s="6"/>
     </row>
-    <row r="1104" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1104" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1104" s="6"/>
     </row>
-    <row r="1105" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1105" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1105" s="6"/>
     </row>
-    <row r="1106" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1106" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1106" s="6"/>
     </row>
-    <row r="1107" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1107" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1107" s="6"/>
     </row>
-    <row r="1108" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1108" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1108" s="6"/>
     </row>
-    <row r="1109" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1109" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1109" s="6"/>
     </row>
-    <row r="1110" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1110" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1110" s="6"/>
     </row>
-    <row r="1111" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1111" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1111" s="6"/>
     </row>
-    <row r="1112" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1112" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1112" s="6"/>
     </row>
-    <row r="1113" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1113" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1113" s="6"/>
     </row>
-    <row r="1114" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1114" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1114" s="6"/>
     </row>
-    <row r="1115" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1115" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1115" s="6"/>
     </row>
-    <row r="1116" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1116" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1116" s="6"/>
     </row>
-    <row r="1117" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1117" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1117" s="6"/>
     </row>
-    <row r="1118" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1118" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1118" s="6"/>
     </row>
-    <row r="1119" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1119" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1119" s="6"/>
     </row>
-    <row r="1120" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1120" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1120" s="6"/>
     </row>
-    <row r="1121" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1121" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1121" s="6"/>
     </row>
-    <row r="1122" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1122" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1122" s="6"/>
     </row>
-    <row r="1123" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1123" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1123" s="6"/>
     </row>
-    <row r="1124" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1124" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1124" s="6"/>
     </row>
-    <row r="1125" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1125" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1125" s="6"/>
     </row>
-    <row r="1126" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1126" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1126" s="6"/>
     </row>
-    <row r="1127" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1127" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1127" s="6"/>
     </row>
-    <row r="1128" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1128" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1128" s="6"/>
     </row>
-    <row r="1129" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1129" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1129" s="6"/>
     </row>
-    <row r="1130" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1130" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1130" s="6"/>
     </row>
-    <row r="1131" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1131" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1131" s="6"/>
     </row>
-    <row r="1132" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1132" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1132" s="6"/>
     </row>
-    <row r="1133" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1133" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1133" s="6"/>
     </row>
-    <row r="1134" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1134" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1134" s="6"/>
     </row>
-    <row r="1135" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1135" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1135" s="6"/>
     </row>
-    <row r="1136" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1136" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1136" s="6"/>
     </row>
-    <row r="1137" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1137" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1137" s="6"/>
     </row>
-    <row r="1138" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1138" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1138" s="6"/>
     </row>
-    <row r="1139" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1139" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1139" s="6"/>
     </row>
-    <row r="1140" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1140" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1140" s="6"/>
     </row>
-    <row r="1141" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1141" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1141" s="6"/>
     </row>
-    <row r="1142" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1142" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1142" s="6"/>
     </row>
-    <row r="1143" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1143" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1143" s="6"/>
     </row>
-    <row r="1144" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1144" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1144" s="6"/>
     </row>
-    <row r="1145" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1145" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1145" s="6"/>
     </row>
-    <row r="1146" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1146" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1146" s="6"/>
     </row>
-    <row r="1147" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1147" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1147" s="6"/>
     </row>
-    <row r="1148" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1148" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1148" s="6"/>
     </row>
-    <row r="1149" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1149" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1149" s="6"/>
     </row>
-    <row r="1150" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1150" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1150" s="6"/>
     </row>
-    <row r="1151" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1151" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1151" s="6"/>
     </row>
-    <row r="1152" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1152" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1152" s="6"/>
     </row>
-    <row r="1153" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1153" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1153" s="6"/>
     </row>
-    <row r="1154" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1154" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1154" s="6"/>
     </row>
-    <row r="1155" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1155" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1155" s="6"/>
     </row>
-    <row r="1156" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1156" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1156" s="6"/>
     </row>
-    <row r="1157" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1157" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1157" s="6"/>
     </row>
-    <row r="1158" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1158" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1158" s="6"/>
     </row>
-    <row r="1159" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1159" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1159" s="6"/>
     </row>
-    <row r="1160" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1160" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1160" s="6"/>
     </row>
-    <row r="1161" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1161" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1161" s="6"/>
     </row>
-    <row r="1162" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1162" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1162" s="6"/>
     </row>
-    <row r="1163" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1163" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1163" s="6"/>
     </row>
-    <row r="1164" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1164" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1164" s="6"/>
     </row>
-    <row r="1165" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1165" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1165" s="6"/>
     </row>
-    <row r="1166" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1166" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1166" s="6"/>
     </row>
-    <row r="1167" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1167" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1167" s="6"/>
     </row>
-    <row r="1168" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1168" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1168" s="6"/>
     </row>
-    <row r="1169" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1169" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1169" s="6"/>
     </row>
-    <row r="1170" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1170" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1170" s="6"/>
     </row>
-    <row r="1171" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1171" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1171" s="6"/>
     </row>
-    <row r="1172" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1172" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1172" s="6"/>
     </row>
-    <row r="1173" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1173" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1173" s="6"/>
     </row>
-    <row r="1174" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1174" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1174" s="6"/>
     </row>
-    <row r="1175" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1175" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1175" s="6"/>
     </row>
-    <row r="1176" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1176" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1176" s="6"/>
     </row>
-    <row r="1177" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1177" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1177" s="6"/>
     </row>
-    <row r="1178" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1178" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1178" s="6"/>
     </row>
-    <row r="1179" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1179" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1179" s="6"/>
     </row>
-    <row r="1180" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1180" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1180" s="6"/>
     </row>
-    <row r="1181" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1181" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1181" s="6"/>
     </row>
-    <row r="1182" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1182" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1182" s="6"/>
     </row>
-    <row r="1183" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1183" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1183" s="6"/>
     </row>
-    <row r="1184" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1184" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1184" s="6"/>
     </row>
-    <row r="1185" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1185" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1185" s="6"/>
     </row>
-    <row r="1186" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1186" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1186" s="6"/>
     </row>
-    <row r="1187" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1187" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1187" s="6"/>
     </row>
-    <row r="1188" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1188" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1188" s="6"/>
     </row>
-    <row r="1189" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1189" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1189" s="6"/>
     </row>
-    <row r="1190" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1190" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1190" s="6"/>
     </row>
-    <row r="1191" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1191" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1191" s="6"/>
     </row>
-    <row r="1192" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1192" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1192" s="6"/>
     </row>
-    <row r="1193" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1193" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1193" s="6"/>
     </row>
-    <row r="1194" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1194" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1194" s="6"/>
     </row>
-    <row r="1195" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1195" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1195" s="6"/>
     </row>
-    <row r="1196" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1196" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1196" s="6"/>
     </row>
-    <row r="1197" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1197" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1197" s="6"/>
     </row>
-    <row r="1198" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1198" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1198" s="6"/>
     </row>
-    <row r="1199" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1199" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1199" s="6"/>
     </row>
-    <row r="1200" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1200" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1200" s="6"/>
     </row>
-    <row r="1201" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1201" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1201" s="6"/>
     </row>
-    <row r="1202" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1202" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1202" s="6"/>
     </row>
-    <row r="1203" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1203" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1203" s="6"/>
     </row>
-    <row r="1204" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1204" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1204" s="6"/>
     </row>
-    <row r="1205" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1205" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1205" s="6"/>
     </row>
-    <row r="1206" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1206" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1206" s="6"/>
     </row>
-    <row r="1207" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1207" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1207" s="6"/>
     </row>
-    <row r="1208" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1208" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1208" s="6"/>
     </row>
-    <row r="1209" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1209" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1209" s="6"/>
     </row>
-    <row r="1210" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1210" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1210" s="6"/>
     </row>
-    <row r="1211" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1211" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1211" s="6"/>
     </row>
-    <row r="1212" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1212" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1212" s="6"/>
     </row>
-    <row r="1213" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1213" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1213" s="6"/>
     </row>
-    <row r="1214" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1214" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1214" s="6"/>
     </row>
-    <row r="1215" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1215" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1215" s="6"/>
     </row>
-    <row r="1216" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1216" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1216" s="6"/>
     </row>
-    <row r="1217" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1217" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1217" s="6"/>
     </row>
-    <row r="1218" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1218" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1218" s="6"/>
     </row>
-    <row r="1219" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1219" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1219" s="6"/>
     </row>
-    <row r="1220" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1220" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1220" s="6"/>
     </row>
-    <row r="1221" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1221" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1221" s="6"/>
     </row>
-    <row r="1222" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1222" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1222" s="6"/>
     </row>
-    <row r="1223" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1223" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1223" s="6"/>
     </row>
-    <row r="1224" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1224" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1224" s="6"/>
     </row>
-    <row r="1225" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1225" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1225" s="6"/>
     </row>
-    <row r="1226" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1226" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1226" s="6"/>
     </row>
-    <row r="1227" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1227" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1227" s="6"/>
     </row>
-    <row r="1228" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1228" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1228" s="6"/>
     </row>
-    <row r="1229" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1229" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1229" s="6"/>
     </row>
-    <row r="1230" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1230" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1230" s="6"/>
     </row>
-    <row r="1231" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1231" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1231" s="6"/>
     </row>
-    <row r="1232" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1232" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1232" s="6"/>
     </row>
-    <row r="1233" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1233" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1233" s="6"/>
     </row>
-    <row r="1234" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1234" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1234" s="6"/>
     </row>
-    <row r="1235" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1235" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1235" s="6"/>
     </row>
-    <row r="1236" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1236" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1236" s="6"/>
     </row>
-    <row r="1237" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1237" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1237" s="6"/>
     </row>
-    <row r="1238" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1238" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1238" s="6"/>
     </row>
-    <row r="1239" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1239" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1239" s="6"/>
     </row>
-    <row r="1240" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1240" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1240" s="6"/>
     </row>
-    <row r="1241" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1241" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1241" s="6"/>
     </row>
-    <row r="1242" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1242" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1242" s="6"/>
     </row>
-    <row r="1243" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1243" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1243" s="6"/>
     </row>
-    <row r="1244" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1244" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1244" s="6"/>
     </row>
-    <row r="1245" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1245" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1245" s="6"/>
     </row>
-    <row r="1246" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1246" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1246" s="6"/>
     </row>
-    <row r="1247" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1247" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1247" s="6"/>
     </row>
-    <row r="1248" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1248" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1248" s="6"/>
     </row>
-    <row r="1249" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1249" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1249" s="6"/>
     </row>
-    <row r="1250" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1250" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1250" s="6"/>
     </row>
-    <row r="1251" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1251" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1251" s="6"/>
     </row>
-    <row r="1252" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1252" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1252" s="6"/>
     </row>
-    <row r="1253" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1253" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1253" s="6"/>
     </row>
-    <row r="1254" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1254" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1254" s="6"/>
     </row>
-    <row r="1255" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1255" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1255" s="6"/>
     </row>
-    <row r="1256" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1256" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1256" s="6"/>
     </row>
-    <row r="1257" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1257" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1257" s="6"/>
     </row>
-    <row r="1258" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1258" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1258" s="6"/>
     </row>
-    <row r="1259" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1259" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1259" s="6"/>
     </row>
-    <row r="1260" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1260" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1260" s="6"/>
     </row>
-    <row r="1261" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1261" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1261" s="6"/>
     </row>
-    <row r="1262" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1262" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1262" s="6"/>
     </row>
-    <row r="1263" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1263" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1263" s="6"/>
     </row>
-    <row r="1264" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1264" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1264" s="6"/>
     </row>
-    <row r="1265" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1265" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1265" s="6"/>
     </row>
-    <row r="1266" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1266" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1266" s="6"/>
     </row>
-    <row r="1267" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1267" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1267" s="6"/>
     </row>
-    <row r="1268" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1268" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1268" s="6"/>
     </row>
-    <row r="1269" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1269" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1269" s="6"/>
     </row>
-    <row r="1270" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1270" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1270" s="6"/>
     </row>
-    <row r="1271" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1271" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1271" s="6"/>
     </row>
-    <row r="1272" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1272" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1272" s="6"/>
     </row>
-    <row r="1273" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1273" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1273" s="6"/>
     </row>
-    <row r="1274" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1274" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1274" s="6"/>
     </row>
-    <row r="1275" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1275" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1275" s="6"/>
     </row>
-    <row r="1276" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1276" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1276" s="6"/>
     </row>
-    <row r="1277" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1277" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1277" s="6"/>
     </row>
-    <row r="1278" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1278" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1278" s="6"/>
     </row>
-    <row r="1279" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1279" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1279" s="6"/>
     </row>
-    <row r="1280" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1280" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1280" s="6"/>
     </row>
-    <row r="1281" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1281" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1281" s="6"/>
     </row>
-    <row r="1282" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1282" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1282" s="6"/>
     </row>
-    <row r="1283" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1283" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1283" s="6"/>
     </row>
-    <row r="1284" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1284" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1284" s="6"/>
     </row>
-    <row r="1285" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1285" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1285" s="6"/>
     </row>
-    <row r="1286" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1286" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1286" s="6"/>
     </row>
-    <row r="1287" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1287" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1287" s="6"/>
     </row>
-    <row r="1288" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1288" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1288" s="6"/>
     </row>
-    <row r="1289" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1289" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1289" s="6"/>
     </row>
-    <row r="1290" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1290" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1290" s="6"/>
     </row>
-    <row r="1291" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1291" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1291" s="6"/>
     </row>
-    <row r="1292" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1292" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1292" s="6"/>
     </row>
-    <row r="1293" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1293" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1293" s="6"/>
     </row>
-    <row r="1294" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1294" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1294" s="6"/>
     </row>
-    <row r="1295" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1295" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1295" s="6"/>
     </row>
-    <row r="1296" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1296" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1296" s="6"/>
     </row>
-    <row r="1297" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1297" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1297" s="6"/>
     </row>
-    <row r="1298" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1298" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1298" s="6"/>
     </row>
-    <row r="1299" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1299" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1299" s="6"/>
     </row>
-    <row r="1300" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1300" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1300" s="6"/>
     </row>
-    <row r="1301" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1301" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1301" s="6"/>
     </row>
-    <row r="1302" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1302" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1302" s="6"/>
     </row>
-    <row r="1303" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1303" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1303" s="6"/>
     </row>
-    <row r="1304" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1304" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1304" s="6"/>
     </row>
-    <row r="1305" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1305" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1305" s="6"/>
     </row>
-    <row r="1306" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1306" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1306" s="6"/>
     </row>
-    <row r="1307" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1307" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1307" s="6"/>
     </row>
-    <row r="1308" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1308" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1308" s="6"/>
     </row>
-    <row r="1309" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1309" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1309" s="6"/>
     </row>
-    <row r="1310" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1310" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1310" s="6"/>
     </row>
-    <row r="1311" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1311" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1311" s="6"/>
     </row>
-    <row r="1312" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1312" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1312" s="6"/>
     </row>
-    <row r="1313" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1313" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1313" s="6"/>
     </row>
-    <row r="1314" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1314" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1314" s="6"/>
     </row>
-    <row r="1315" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1315" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1315" s="6"/>
     </row>
-    <row r="1316" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1316" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1316" s="6"/>
     </row>
-    <row r="1317" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1317" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1317" s="6"/>
     </row>
-    <row r="1318" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1318" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1318" s="6"/>
     </row>
-    <row r="1319" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1319" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1319" s="6"/>
     </row>
-    <row r="1320" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1320" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1320" s="6"/>
     </row>
-    <row r="1321" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1321" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1321" s="6"/>
     </row>
-    <row r="1322" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1322" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1322" s="6"/>
     </row>
-    <row r="1323" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1323" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1323" s="6"/>
     </row>
-    <row r="1324" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1324" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1324" s="6"/>
     </row>
-    <row r="1325" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1325" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1325" s="6"/>
     </row>
-    <row r="1326" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1326" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1326" s="6"/>
     </row>
-    <row r="1327" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1327" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1327" s="6"/>
     </row>
-    <row r="1328" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1328" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1328" s="6"/>
     </row>
-    <row r="1329" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1329" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1329" s="6"/>
     </row>
-    <row r="1330" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1330" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1330" s="6"/>
     </row>
-    <row r="1331" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1331" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1331" s="6"/>
     </row>
-    <row r="1332" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1332" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1332" s="6"/>
     </row>
-    <row r="1333" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1333" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1333" s="6"/>
     </row>
-    <row r="1334" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1334" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1334" s="6"/>
     </row>
-    <row r="1335" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1335" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1335" s="6"/>
     </row>
-    <row r="1336" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1336" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1336" s="6"/>
     </row>
-    <row r="1337" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1337" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1337" s="6"/>
     </row>
-    <row r="1338" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1338" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1338" s="6"/>
     </row>
-    <row r="1339" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1339" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1339" s="6"/>
     </row>
-    <row r="1340" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1340" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1340" s="6"/>
     </row>
-    <row r="1341" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1341" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1341" s="6"/>
     </row>
-    <row r="1342" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1342" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1342" s="6"/>
     </row>
-    <row r="1343" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1343" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1343" s="6"/>
     </row>
-    <row r="1344" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1344" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1344" s="6"/>
     </row>
-    <row r="1345" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1345" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1345" s="6"/>
     </row>
-    <row r="1346" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1346" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1346" s="6"/>
     </row>
-    <row r="1347" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1347" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1347" s="6"/>
     </row>
-    <row r="1348" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1348" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1348" s="6"/>
     </row>
-    <row r="1349" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1349" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1349" s="6"/>
     </row>
-    <row r="1350" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1350" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1350" s="6"/>
     </row>
-    <row r="1351" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1351" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1351" s="6"/>
     </row>
-    <row r="1352" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1352" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1352" s="6"/>
     </row>
-    <row r="1353" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1353" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1353" s="6"/>
     </row>
-    <row r="1354" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1354" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1354" s="6"/>
     </row>
-    <row r="1355" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1355" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1355" s="6"/>
     </row>
-    <row r="1356" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1356" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1356" s="6"/>
     </row>
-    <row r="1357" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1357" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1357" s="6"/>
     </row>
-    <row r="1358" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1358" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1358" s="6"/>
     </row>
-    <row r="1359" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1359" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1359" s="6"/>
     </row>
-    <row r="1360" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1360" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1360" s="6"/>
     </row>
-    <row r="1361" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1361" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1361" s="6"/>
     </row>
-    <row r="1362" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1362" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1362" s="6"/>
     </row>
-    <row r="1363" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1363" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1363" s="6"/>
     </row>
-    <row r="1364" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1364" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1364" s="6"/>
     </row>
-    <row r="1365" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1365" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1365" s="6"/>
     </row>
-    <row r="1366" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1366" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1366" s="6"/>
     </row>
-    <row r="1367" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1367" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1367" s="6"/>
     </row>
-    <row r="1368" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1368" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1368" s="6"/>
     </row>
-    <row r="1369" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1369" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1369" s="6"/>
     </row>
-    <row r="1370" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1370" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1370" s="6"/>
     </row>
-    <row r="1371" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1371" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1371" s="6"/>
     </row>
-    <row r="1372" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1372" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1372" s="6"/>
     </row>
-    <row r="1373" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1373" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1373" s="6"/>
     </row>
-    <row r="1374" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1374" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1374" s="6"/>
     </row>
-    <row r="1375" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1375" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1375" s="6"/>
     </row>
-    <row r="1376" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1376" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1376" s="6"/>
     </row>
-    <row r="1377" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1377" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1377" s="6"/>
     </row>
-    <row r="1378" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1378" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1378" s="6"/>
     </row>
-    <row r="1379" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1379" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1379" s="6"/>
     </row>
-    <row r="1380" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1380" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1380" s="6"/>
     </row>
-    <row r="1381" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1381" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1381" s="6"/>
     </row>
-    <row r="1382" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1382" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1382" s="6"/>
     </row>
-    <row r="1383" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1383" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1383" s="6"/>
     </row>
-    <row r="1384" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1384" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1384" s="6"/>
     </row>
-    <row r="1385" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1385" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1385" s="6"/>
     </row>
-    <row r="1386" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1386" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1386" s="6"/>
     </row>
-    <row r="1387" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1387" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1387" s="6"/>
     </row>
-    <row r="1388" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1388" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1388" s="6"/>
     </row>
-    <row r="1389" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1389" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1389" s="6"/>
     </row>
-    <row r="1390" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1390" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1390" s="6"/>
     </row>
-    <row r="1391" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1391" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1391" s="6"/>
     </row>
-    <row r="1392" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1392" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1392" s="6"/>
     </row>
-    <row r="1393" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1393" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1393" s="6"/>
     </row>
-    <row r="1394" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1394" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1394" s="6"/>
     </row>
-    <row r="1395" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1395" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1395" s="6"/>
     </row>
-    <row r="1396" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1396" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1396" s="6"/>
     </row>
-    <row r="1397" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1397" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1397" s="6"/>
     </row>
-    <row r="1398" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1398" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1398" s="6"/>
     </row>
-    <row r="1399" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1399" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1399" s="6"/>
     </row>
-    <row r="1400" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1400" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1400" s="6"/>
     </row>
-    <row r="1401" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1401" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1401" s="6"/>
     </row>
-    <row r="1402" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1402" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1402" s="6"/>
     </row>
-    <row r="1403" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1403" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1403" s="6"/>
     </row>
-    <row r="1404" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1404" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1404" s="6"/>
     </row>
-    <row r="1405" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1405" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1405" s="6"/>
     </row>
-    <row r="1406" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1406" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1406" s="6"/>
     </row>
-    <row r="1407" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1407" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1407" s="6"/>
     </row>
-    <row r="1408" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1408" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1408" s="6"/>
     </row>
-    <row r="1409" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1409" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1409" s="6"/>
     </row>
-    <row r="1410" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1410" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1410" s="6"/>
     </row>
-    <row r="1411" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1411" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1411" s="6"/>
     </row>
-    <row r="1412" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1412" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1412" s="6"/>
     </row>
-    <row r="1413" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1413" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1413" s="6"/>
     </row>
-    <row r="1414" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1414" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1414" s="6"/>
     </row>
-    <row r="1415" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1415" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1415" s="6"/>
     </row>
-    <row r="1416" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1416" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1416" s="6"/>
     </row>
-    <row r="1417" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1417" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1417" s="6"/>
     </row>
-    <row r="1418" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1418" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1418" s="6"/>
     </row>
-    <row r="1419" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1419" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1419" s="6"/>
     </row>
-    <row r="1420" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1420" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1420" s="6"/>
     </row>
-    <row r="1421" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1421" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1421" s="6"/>
     </row>
-    <row r="1422" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1422" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1422" s="6"/>
     </row>
-    <row r="1423" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1423" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1423" s="6"/>
     </row>
-    <row r="1424" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1424" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1424" s="6"/>
     </row>
-    <row r="1425" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1425" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1425" s="6"/>
     </row>
-    <row r="1426" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1426" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1426" s="6"/>
     </row>
-    <row r="1427" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1427" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1427" s="6"/>
     </row>
-    <row r="1428" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1428" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1428" s="6"/>
     </row>
-    <row r="1429" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1429" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1429" s="6"/>
     </row>
-    <row r="1430" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1430" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1430" s="6"/>
     </row>
-    <row r="1431" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1431" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1431" s="6"/>
     </row>
-    <row r="1432" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1432" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1432" s="6"/>
     </row>
-    <row r="1433" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1433" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1433" s="6"/>
     </row>
-    <row r="1434" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1434" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1434" s="6"/>
     </row>
-    <row r="1435" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1435" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1435" s="6"/>
     </row>
-    <row r="1436" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1436" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1436" s="6"/>
     </row>
-    <row r="1437" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1437" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1437" s="6"/>
     </row>
-    <row r="1438" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1438" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1438" s="6"/>
     </row>
-    <row r="1439" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1439" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1439" s="6"/>
     </row>
-    <row r="1440" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1440" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1440" s="6"/>
     </row>
-    <row r="1441" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1441" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1441" s="6"/>
     </row>
-    <row r="1442" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1442" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1442" s="6"/>
     </row>
-    <row r="1443" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1443" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1443" s="6"/>
     </row>
-    <row r="1444" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1444" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1444" s="6"/>
     </row>
-    <row r="1445" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1445" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1445" s="6"/>
     </row>
-    <row r="1446" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1446" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1446" s="6"/>
     </row>
-    <row r="1447" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1447" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1447" s="6"/>
     </row>
-    <row r="1448" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1448" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1448" s="6"/>
     </row>
-    <row r="1449" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1449" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1449" s="6"/>
     </row>
-    <row r="1450" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1450" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1450" s="6"/>
     </row>
-    <row r="1451" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1451" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1451" s="6"/>
     </row>
-    <row r="1452" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1452" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1452" s="6"/>
     </row>
-    <row r="1453" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1453" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1453" s="6"/>
     </row>
-    <row r="1454" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1454" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1454" s="6"/>
     </row>
-    <row r="1455" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1455" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1455" s="6"/>
     </row>
-    <row r="1456" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1456" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1456" s="6"/>
     </row>
-    <row r="1457" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1457" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1457" s="6"/>
     </row>
-    <row r="1458" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1458" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1458" s="6"/>
     </row>
-    <row r="1459" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1459" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1459" s="6"/>
     </row>
-    <row r="1460" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1460" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1460" s="6"/>
     </row>
-    <row r="1461" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1461" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1461" s="6"/>
     </row>
-    <row r="1462" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1462" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1462" s="6"/>
     </row>
-    <row r="1463" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1463" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1463" s="6"/>
     </row>
-    <row r="1464" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1464" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1464" s="6"/>
     </row>
-    <row r="1465" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1465" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1465" s="6"/>
     </row>
-    <row r="1466" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1466" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1466" s="6"/>
     </row>
-    <row r="1467" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1467" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1467" s="6"/>
     </row>
-    <row r="1468" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1468" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1468" s="6"/>
     </row>
-    <row r="1469" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1469" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1469" s="6"/>
     </row>
-    <row r="1470" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1470" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1470" s="6"/>
     </row>
-    <row r="1471" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1471" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1471" s="6"/>
     </row>
-    <row r="1472" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1472" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1472" s="6"/>
     </row>
-    <row r="1473" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1473" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1473" s="6"/>
     </row>
-    <row r="1474" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1474" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1474" s="6"/>
     </row>
-    <row r="1475" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1475" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1475" s="6"/>
     </row>
-    <row r="1476" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1476" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1476" s="6"/>
     </row>
-    <row r="1477" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1477" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1477" s="6"/>
     </row>
-    <row r="1478" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1478" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1478" s="6"/>
     </row>
-    <row r="1479" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1479" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1479" s="6"/>
     </row>
-    <row r="1480" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1480" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1480" s="6"/>
     </row>
-    <row r="1481" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1481" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1481" s="6"/>
     </row>
-    <row r="1482" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1482" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1482" s="6"/>
     </row>
-    <row r="1483" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1483" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1483" s="6"/>
     </row>
-    <row r="1484" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1484" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1484" s="6"/>
     </row>
-    <row r="1485" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1485" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1485" s="6"/>
     </row>
-    <row r="1486" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1486" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1486" s="6"/>
     </row>
-    <row r="1487" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1487" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1487" s="6"/>
     </row>
-    <row r="1488" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1488" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1488" s="6"/>
     </row>
-    <row r="1489" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1489" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1489" s="6"/>
     </row>
-    <row r="1490" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1490" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1490" s="6"/>
     </row>
-    <row r="1491" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1491" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1491" s="6"/>
     </row>
-    <row r="1492" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1492" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1492" s="6"/>
     </row>
-    <row r="1493" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1493" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1493" s="6"/>
     </row>
-    <row r="1494" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1494" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1494" s="6"/>
     </row>
-    <row r="1495" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1495" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1495" s="6"/>
     </row>
-    <row r="1496" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1496" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1496" s="6"/>
     </row>
-    <row r="1497" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1497" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1497" s="6"/>
     </row>
-    <row r="1498" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1498" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1498" s="6"/>
     </row>
-    <row r="1499" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1499" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1499" s="6"/>
     </row>
-    <row r="1500" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1500" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1500" s="6"/>
     </row>
-    <row r="1501" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1501" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1501" s="6"/>
     </row>
-    <row r="1502" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1502" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1502" s="6"/>
     </row>
-    <row r="1503" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1503" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1503" s="6"/>
     </row>
-    <row r="1504" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1504" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1504" s="6"/>
     </row>
-    <row r="1505" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1505" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1505" s="6"/>
     </row>
-    <row r="1506" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1506" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1506" s="6"/>
     </row>
-    <row r="1507" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1507" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1507" s="6"/>
     </row>
-    <row r="1508" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1508" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1508" s="6"/>
     </row>
-    <row r="1509" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1509" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1509" s="6"/>
     </row>
-    <row r="1510" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1510" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1510" s="6"/>
     </row>
-    <row r="1511" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1511" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1511" s="6"/>
     </row>
-    <row r="1512" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1512" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1512" s="6"/>
     </row>
-    <row r="1513" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1513" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1513" s="6"/>
     </row>
-    <row r="1514" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1514" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1514" s="6"/>
     </row>
-    <row r="1515" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1515" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1515" s="6"/>
     </row>
-    <row r="1516" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1516" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1516" s="6"/>
     </row>
-    <row r="1517" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1517" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1517" s="6"/>
     </row>
-    <row r="1518" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1518" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1518" s="6"/>
     </row>
-    <row r="1519" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1519" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1519" s="6"/>
     </row>
-    <row r="1520" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1520" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1520" s="6"/>
     </row>
-    <row r="1521" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1521" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1521" s="6"/>
     </row>
-    <row r="1522" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1522" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1522" s="6"/>
     </row>
-    <row r="1523" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1523" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1523" s="6"/>
     </row>
-    <row r="1524" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1524" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1524" s="6"/>
     </row>
-    <row r="1525" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1525" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1525" s="6"/>
     </row>
-    <row r="1526" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1526" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1526" s="6"/>
     </row>
-    <row r="1527" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1527" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1527" s="6"/>
     </row>
-    <row r="1528" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1528" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1528" s="6"/>
     </row>
-    <row r="1529" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1529" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1529" s="6"/>
     </row>
-    <row r="1530" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1530" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1530" s="6"/>
     </row>
-    <row r="1531" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1531" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1531" s="6"/>
     </row>
-    <row r="1532" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1532" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1532" s="6"/>
     </row>
-    <row r="1533" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1533" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1533" s="6"/>
     </row>
-    <row r="1534" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1534" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1534" s="6"/>
     </row>
-    <row r="1535" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1535" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1535" s="6"/>
     </row>
-    <row r="1536" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1536" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1536" s="6"/>
     </row>
-    <row r="1537" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1537" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1537" s="6"/>
     </row>
-    <row r="1538" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1538" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1538" s="6"/>
     </row>
-    <row r="1539" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1539" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1539" s="6"/>
     </row>
-    <row r="1540" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1540" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1540" s="6"/>
     </row>
-    <row r="1541" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1541" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1541" s="6"/>
     </row>
-    <row r="1542" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1542" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1542" s="6"/>
     </row>
-    <row r="1543" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1543" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1543" s="6"/>
     </row>
-    <row r="1544" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1544" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1544" s="6"/>
     </row>
-    <row r="1545" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1545" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1545" s="6"/>
     </row>
-    <row r="1546" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1546" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1546" s="6"/>
     </row>
-    <row r="1547" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1547" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1547" s="6"/>
     </row>
-    <row r="1548" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1548" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1548" s="6"/>
     </row>
-    <row r="1549" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1549" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1549" s="6"/>
     </row>
-    <row r="1550" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1550" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1550" s="6"/>
     </row>
-    <row r="1551" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1551" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1551" s="6"/>
     </row>
-    <row r="1552" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1552" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1552" s="6"/>
     </row>
-    <row r="1553" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1553" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1553" s="6"/>
     </row>
-    <row r="1554" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1554" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1554" s="6"/>
     </row>
-    <row r="1555" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1555" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1555" s="6"/>
     </row>
-    <row r="1556" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1556" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1556" s="6"/>
     </row>
-    <row r="1557" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1557" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1557" s="6"/>
     </row>
-    <row r="1558" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1558" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1558" s="6"/>
     </row>
-    <row r="1559" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1559" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1559" s="6"/>
     </row>
-    <row r="1560" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1560" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1560" s="6"/>
     </row>
-    <row r="1561" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1561" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1561" s="6"/>
     </row>
-    <row r="1562" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1562" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1562" s="6"/>
     </row>
-    <row r="1563" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1563" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1563" s="6"/>
     </row>
-    <row r="1564" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1564" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1564" s="6"/>
     </row>
-    <row r="1565" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1565" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1565" s="6"/>
     </row>
-    <row r="1566" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1566" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1566" s="6"/>
     </row>
-    <row r="1567" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1567" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1567" s="6"/>
     </row>
-    <row r="1568" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1568" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1568" s="6"/>
     </row>
-    <row r="1569" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1569" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1569" s="6"/>
     </row>
-    <row r="1570" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1570" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1570" s="6"/>
     </row>
-    <row r="1571" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1571" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1571" s="6"/>
     </row>
-    <row r="1572" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1572" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1572" s="6"/>
     </row>
-    <row r="1573" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1573" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1573" s="6"/>
     </row>
-    <row r="1574" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1574" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1574" s="6"/>
     </row>
-    <row r="1575" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1575" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1575" s="6"/>
     </row>
-    <row r="1576" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1576" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1576" s="6"/>
     </row>
-    <row r="1577" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1577" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1577" s="6"/>
     </row>
-    <row r="1578" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1578" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1578" s="6"/>
     </row>
-    <row r="1579" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1579" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1579" s="6"/>
     </row>
-    <row r="1580" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1580" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1580" s="6"/>
     </row>
-    <row r="1581" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1581" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1581" s="6"/>
     </row>
-    <row r="1582" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1582" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1582" s="6"/>
     </row>
-    <row r="1583" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1583" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1583" s="6"/>
     </row>
-    <row r="1584" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1584" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1584" s="6"/>
     </row>
-    <row r="1585" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1585" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1585" s="6"/>
     </row>
-    <row r="1586" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1586" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1586" s="6"/>
     </row>
-    <row r="1587" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1587" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1587" s="6"/>
     </row>
-    <row r="1588" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1588" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1588" s="6"/>
     </row>
-    <row r="1589" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1589" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1589" s="6"/>
     </row>
-    <row r="1590" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1590" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1590" s="6"/>
     </row>
-    <row r="1591" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1591" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1591" s="6"/>
     </row>
-    <row r="1592" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1592" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1592" s="6"/>
     </row>
-    <row r="1593" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1593" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1593" s="6"/>
     </row>
-    <row r="1594" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1594" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1594" s="6"/>
     </row>
-    <row r="1595" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1595" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1595" s="6"/>
     </row>
-    <row r="1596" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1596" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1596" s="6"/>
     </row>
-    <row r="1597" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1597" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1597" s="6"/>
     </row>
-    <row r="1598" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1598" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1598" s="6"/>
     </row>
-    <row r="1599" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1599" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1599" s="6"/>
     </row>
-    <row r="1600" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1600" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1600" s="6"/>
     </row>
-    <row r="1601" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1601" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1601" s="6"/>
     </row>
-    <row r="1602" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1602" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1602" s="6"/>
     </row>
-    <row r="1603" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1603" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1603" s="6"/>
     </row>
-    <row r="1604" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1604" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1604" s="6"/>
     </row>
-    <row r="1605" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1605" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1605" s="6"/>
     </row>
-    <row r="1606" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1606" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1606" s="6"/>
     </row>
-    <row r="1607" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1607" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1607" s="6"/>
     </row>
-    <row r="1608" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1608" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1608" s="6"/>
     </row>
-    <row r="1609" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1609" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1609" s="6"/>
     </row>
-    <row r="1610" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1610" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1610" s="6"/>
     </row>
-    <row r="1611" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1611" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1611" s="6"/>
     </row>
-    <row r="1612" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1612" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1612" s="6"/>
     </row>
-    <row r="1613" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1613" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1613" s="6"/>
     </row>
-    <row r="1614" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1614" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1614" s="6"/>
     </row>
-    <row r="1615" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1615" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1615" s="6"/>
     </row>
-    <row r="1616" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1616" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1616" s="6"/>
     </row>
-    <row r="1617" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1617" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1617" s="6"/>
     </row>
-    <row r="1618" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1618" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1618" s="6"/>
     </row>
-    <row r="1619" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1619" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1619" s="6"/>
     </row>
-    <row r="1620" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1620" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1620" s="6"/>
     </row>
-    <row r="1621" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1621" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1621" s="6"/>
     </row>
-    <row r="1622" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1622" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1622" s="6"/>
     </row>
-    <row r="1623" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1623" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1623" s="6"/>
     </row>
-    <row r="1624" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1624" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1624" s="6"/>
     </row>
-    <row r="1625" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1625" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1625" s="6"/>
     </row>
-    <row r="1626" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1626" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1626" s="6"/>
     </row>
-    <row r="1627" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1627" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1627" s="6"/>
     </row>
-    <row r="1628" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1628" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1628" s="6"/>
     </row>
-    <row r="1629" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1629" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1629" s="6"/>
     </row>
-    <row r="1630" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1630" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1630" s="6"/>
     </row>
-    <row r="1631" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1631" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1631" s="6"/>
     </row>
-    <row r="1632" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1632" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1632" s="6"/>
     </row>
-    <row r="1633" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1633" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1633" s="6"/>
     </row>
-    <row r="1634" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1634" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1634" s="6"/>
     </row>
-    <row r="1635" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1635" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1635" s="6"/>
     </row>
-    <row r="1636" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1636" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1636" s="6"/>
     </row>
-    <row r="1637" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1637" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1637" s="6"/>
     </row>
-    <row r="1638" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1638" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1638" s="6"/>
     </row>
-    <row r="1639" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1639" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1639" s="6"/>
     </row>
-    <row r="1640" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1640" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1640" s="6"/>
     </row>
-    <row r="1641" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1641" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1641" s="6"/>
     </row>
-    <row r="1642" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1642" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1642" s="6"/>
     </row>
-    <row r="1643" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1643" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1643" s="6"/>
     </row>
-    <row r="1644" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1644" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1644" s="6"/>
     </row>
-    <row r="1645" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1645" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1645" s="6"/>
     </row>
-    <row r="1646" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1646" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1646" s="6"/>
     </row>
-    <row r="1647" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1647" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1647" s="6"/>
     </row>
-    <row r="1648" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1648" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1648" s="6"/>
     </row>
-    <row r="1649" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1649" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1649" s="6"/>
     </row>
-    <row r="1650" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1650" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1650" s="6"/>
     </row>
-    <row r="1651" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1651" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1651" s="6"/>
     </row>
-    <row r="1652" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1652" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1652" s="6"/>
     </row>
-    <row r="1653" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1653" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1653" s="6"/>
     </row>
-    <row r="1654" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1654" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1654" s="6"/>
     </row>
-    <row r="1655" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1655" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1655" s="6"/>
     </row>
-    <row r="1656" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1656" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1656" s="6"/>
     </row>
-    <row r="1657" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1657" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1657" s="6"/>
     </row>
-    <row r="1658" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1658" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1658" s="6"/>
     </row>
-    <row r="1659" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1659" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1659" s="6"/>
     </row>
-    <row r="1660" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1660" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1660" s="6"/>
     </row>
-    <row r="1661" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1661" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1661" s="6"/>
     </row>
-    <row r="1662" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1662" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1662" s="6"/>
     </row>
-    <row r="1663" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1663" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1663" s="6"/>
     </row>
-    <row r="1664" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1664" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1664" s="6"/>
     </row>
-    <row r="1665" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1665" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1665" s="6"/>
     </row>
-    <row r="1666" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1666" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1666" s="6"/>
     </row>
-    <row r="1667" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1667" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1667" s="6"/>
     </row>
-    <row r="1668" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1668" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1668" s="6"/>
     </row>
-    <row r="1669" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1669" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1669" s="6"/>
     </row>
-    <row r="1670" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1670" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1670" s="6"/>
     </row>
-    <row r="1671" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1671" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1671" s="6"/>
     </row>
-    <row r="1672" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1672" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1672" s="6"/>
     </row>
-    <row r="1673" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1673" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1673" s="6"/>
     </row>
-    <row r="1674" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1674" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1674" s="6"/>
     </row>
-    <row r="1675" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1675" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1675" s="6"/>
     </row>
-    <row r="1676" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1676" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1676" s="6"/>
     </row>
-    <row r="1677" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1677" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1677" s="6"/>
     </row>
-    <row r="1678" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1678" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1678" s="6"/>
     </row>
-    <row r="1679" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1679" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1679" s="6"/>
     </row>
-    <row r="1680" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1680" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1680" s="6"/>
     </row>
-    <row r="1681" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1681" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1681" s="6"/>
     </row>
-    <row r="1682" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1682" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1682" s="6"/>
     </row>
-    <row r="1683" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1683" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1683" s="6"/>
     </row>
-    <row r="1684" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1684" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1684" s="6"/>
     </row>
-    <row r="1685" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1685" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1685" s="6"/>
     </row>
-    <row r="1686" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1686" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1686" s="6"/>
     </row>
-    <row r="1687" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1687" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1687" s="6"/>
     </row>
-    <row r="1688" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1688" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1688" s="6"/>
     </row>
-    <row r="1689" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1689" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1689" s="6"/>
     </row>
-    <row r="1690" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1690" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1690" s="6"/>
     </row>
-    <row r="1691" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1691" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1691" s="6"/>
     </row>
-    <row r="1692" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1692" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1692" s="6"/>
     </row>
-    <row r="1693" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1693" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1693" s="6"/>
     </row>
-    <row r="1694" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1694" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1694" s="6"/>
     </row>
-    <row r="1695" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1695" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1695" s="6"/>
     </row>
-    <row r="1696" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1696" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1696" s="6"/>
     </row>
-    <row r="1697" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1697" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1697" s="6"/>
     </row>
-    <row r="1698" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1698" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1698" s="6"/>
     </row>
-    <row r="1699" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1699" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1699" s="6"/>
     </row>
-    <row r="1700" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1700" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1700" s="6"/>
     </row>
-    <row r="1701" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1701" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1701" s="6"/>
     </row>
-    <row r="1702" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1702" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1702" s="6"/>
     </row>
-    <row r="1703" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1703" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1703" s="6"/>
     </row>
-    <row r="1704" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1704" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1704" s="6"/>
     </row>
-    <row r="1705" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1705" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1705" s="6"/>
     </row>
-    <row r="1706" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1706" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1706" s="6"/>
     </row>
-    <row r="1707" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1707" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1707" s="6"/>
     </row>
-    <row r="1708" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1708" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1708" s="6"/>
     </row>
-    <row r="1709" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1709" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1709" s="6"/>
     </row>
-    <row r="1710" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1710" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1710" s="6"/>
     </row>
-    <row r="1711" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1711" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1711" s="6"/>
     </row>
-    <row r="1712" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1712" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1712" s="6"/>
     </row>
-    <row r="1713" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1713" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1713" s="6"/>
     </row>
-    <row r="1714" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1714" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1714" s="6"/>
     </row>
-    <row r="1715" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1715" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1715" s="6"/>
     </row>
-    <row r="1716" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1716" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1716" s="6"/>
     </row>
-    <row r="1717" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1717" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1717" s="6"/>
     </row>
-    <row r="1718" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1718" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1718" s="6"/>
     </row>
-    <row r="1719" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1719" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1719" s="6"/>
     </row>
-    <row r="1720" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1720" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1720" s="6"/>
     </row>
-    <row r="1721" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1721" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1721" s="6"/>
     </row>
-    <row r="1722" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1722" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1722" s="6"/>
     </row>
-    <row r="1723" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1723" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1723" s="6"/>
     </row>
-    <row r="1724" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1724" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1724" s="6"/>
     </row>
-    <row r="1725" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1725" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1725" s="6"/>
     </row>
-    <row r="1726" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1726" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1726" s="6"/>
     </row>
-    <row r="1727" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1727" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1727" s="6"/>
     </row>
-    <row r="1728" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1728" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1728" s="6"/>
     </row>
-    <row r="1729" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1729" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1729" s="6"/>
     </row>
-    <row r="1730" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1730" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1730" s="6"/>
     </row>
-    <row r="1731" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1731" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1731" s="6"/>
     </row>
-    <row r="1732" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1732" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1732" s="6"/>
     </row>
-    <row r="1733" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1733" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1733" s="6"/>
     </row>
-    <row r="1734" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1734" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1734" s="6"/>
     </row>
-    <row r="1735" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1735" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1735" s="6"/>
     </row>
-    <row r="1736" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1736" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1736" s="6"/>
     </row>
-    <row r="1737" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1737" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1737" s="6"/>
     </row>
-    <row r="1738" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1738" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1738" s="6"/>
     </row>
-    <row r="1739" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1739" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1739" s="6"/>
     </row>
-    <row r="1740" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1740" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1740" s="6"/>
     </row>
-    <row r="1741" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1741" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1741" s="6"/>
     </row>
-    <row r="1742" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1742" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1742" s="6"/>
     </row>
-    <row r="1743" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1743" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1743" s="6"/>
     </row>
-    <row r="1744" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1744" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1744" s="6"/>
     </row>
-    <row r="1745" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1745" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1745" s="6"/>
     </row>
-    <row r="1746" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1746" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1746" s="6"/>
     </row>
-    <row r="1747" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1747" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1747" s="6"/>
     </row>
-    <row r="1748" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1748" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1748" s="6"/>
     </row>
-    <row r="1749" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1749" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1749" s="6"/>
     </row>
-    <row r="1750" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1750" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1750" s="6"/>
     </row>
-    <row r="1751" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1751" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1751" s="6"/>
     </row>
-    <row r="1752" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1752" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1752" s="6"/>
     </row>
-    <row r="1753" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1753" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1753" s="6"/>
     </row>
-    <row r="1754" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1754" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1754" s="6"/>
     </row>
-    <row r="1755" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1755" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1755" s="6"/>
     </row>
-    <row r="1756" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1756" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1756" s="6"/>
     </row>
-    <row r="1757" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1757" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1757" s="6"/>
     </row>
-    <row r="1758" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1758" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1758" s="6"/>
     </row>
-    <row r="1759" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1759" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1759" s="6"/>
     </row>
-    <row r="1760" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1760" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1760" s="6"/>
     </row>
-    <row r="1761" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1761" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1761" s="6"/>
     </row>
-    <row r="1762" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1762" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1762" s="6"/>
     </row>
-    <row r="1763" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1763" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1763" s="6"/>
     </row>
-    <row r="1764" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1764" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1764" s="6"/>
     </row>
-    <row r="1765" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1765" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1765" s="6"/>
     </row>
-    <row r="1766" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1766" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1766" s="6"/>
     </row>
-    <row r="1767" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1767" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1767" s="6"/>
     </row>
-    <row r="1768" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1768" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1768" s="6"/>
     </row>
-    <row r="1769" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1769" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1769" s="6"/>
     </row>
-    <row r="1770" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1770" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1770" s="6"/>
     </row>
-    <row r="1771" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1771" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1771" s="6"/>
     </row>
-    <row r="1772" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1772" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1772" s="6"/>
     </row>
-    <row r="1773" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1773" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1773" s="6"/>
     </row>
-    <row r="1774" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1774" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1774" s="6"/>
     </row>
-    <row r="1775" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1775" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1775" s="6"/>
     </row>
-    <row r="1776" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1776" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1776" s="6"/>
     </row>
-    <row r="1777" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1777" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1777" s="6"/>
     </row>
-    <row r="1778" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1778" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1778" s="6"/>
     </row>
-    <row r="1779" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1779" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1779" s="6"/>
     </row>
-    <row r="1780" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1780" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1780" s="6"/>
     </row>
-    <row r="1781" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1781" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1781" s="6"/>
     </row>
-    <row r="1782" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1782" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1782" s="6"/>
     </row>
-    <row r="1783" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1783" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1783" s="6"/>
     </row>
-    <row r="1784" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1784" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1784" s="6"/>
     </row>
-    <row r="1785" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1785" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1785" s="6"/>
     </row>
-    <row r="1786" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1786" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1786" s="6"/>
     </row>
-    <row r="1787" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1787" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1787" s="6"/>
     </row>
-    <row r="1788" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1788" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1788" s="6"/>
     </row>
-    <row r="1789" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1789" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1789" s="6"/>
     </row>
-    <row r="1790" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1790" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1790" s="6"/>
     </row>
-    <row r="1791" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1791" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1791" s="6"/>
     </row>
-    <row r="1792" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1792" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1792" s="6"/>
     </row>
-    <row r="1793" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1793" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1793" s="6"/>
     </row>
-    <row r="1794" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1794" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1794" s="6"/>
     </row>
-    <row r="1795" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1795" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1795" s="6"/>
     </row>
-    <row r="1796" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1796" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1796" s="6"/>
     </row>
-    <row r="1797" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1797" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1797" s="6"/>
     </row>
-    <row r="1798" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1798" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1798" s="6"/>
     </row>
-    <row r="1799" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1799" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1799" s="6"/>
     </row>
-    <row r="1800" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1800" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1800" s="6"/>
     </row>
-    <row r="1801" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1801" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1801" s="6"/>
     </row>
-    <row r="1802" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1802" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1802" s="6"/>
     </row>
-    <row r="1803" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1803" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1803" s="6"/>
     </row>
-    <row r="1804" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1804" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1804" s="6"/>
     </row>
-    <row r="1805" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1805" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1805" s="6"/>
     </row>
-    <row r="1806" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1806" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1806" s="6"/>
     </row>
-    <row r="1807" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1807" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1807" s="6"/>
     </row>
-    <row r="1808" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1808" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1808" s="6"/>
     </row>
-    <row r="1809" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1809" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1809" s="6"/>
     </row>
-    <row r="1810" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1810" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1810" s="6"/>
     </row>
-    <row r="1811" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1811" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1811" s="6"/>
     </row>
-    <row r="1812" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1812" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1812" s="6"/>
     </row>
-    <row r="1813" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1813" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1813" s="6"/>
     </row>
-    <row r="1814" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1814" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1814" s="6"/>
     </row>
-    <row r="1815" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1815" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1815" s="6"/>
     </row>
-    <row r="1816" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1816" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1816" s="6"/>
     </row>
-    <row r="1817" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1817" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1817" s="6"/>
     </row>
-    <row r="1818" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1818" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1818" s="6"/>
     </row>
-    <row r="1819" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1819" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1819" s="6"/>
     </row>
-    <row r="1820" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1820" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1820" s="6"/>
     </row>
-    <row r="1821" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1821" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1821" s="6"/>
     </row>
-    <row r="1822" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1822" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1822" s="6"/>
     </row>
-    <row r="1823" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1823" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1823" s="6"/>
     </row>
-    <row r="1824" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1824" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1824" s="6"/>
     </row>
-    <row r="1825" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1825" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1825" s="6"/>
     </row>
-    <row r="1826" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1826" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1826" s="6"/>
     </row>
-    <row r="1827" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1827" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1827" s="6"/>
     </row>
-    <row r="1828" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1828" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1828" s="6"/>
     </row>
-    <row r="1829" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1829" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1829" s="6"/>
     </row>
-    <row r="1830" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1830" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1830" s="6"/>
     </row>
-    <row r="1831" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1831" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1831" s="6"/>
     </row>
-    <row r="1832" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1832" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1832" s="6"/>
     </row>
-    <row r="1833" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1833" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1833" s="6"/>
     </row>
-    <row r="1834" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1834" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1834" s="6"/>
     </row>
-    <row r="1835" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1835" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1835" s="6"/>
     </row>
-    <row r="1836" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1836" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1836" s="6"/>
     </row>
-    <row r="1837" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1837" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1837" s="6"/>
     </row>
-    <row r="1838" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1838" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1838" s="6"/>
     </row>
-    <row r="1839" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1839" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1839" s="6"/>
     </row>
-    <row r="1840" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1840" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1840" s="6"/>
     </row>
-    <row r="1841" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1841" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1841" s="6"/>
     </row>
-    <row r="1842" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1842" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1842" s="6"/>
     </row>
-    <row r="1843" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1843" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1843" s="6"/>
     </row>
-    <row r="1844" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1844" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1844" s="6"/>
     </row>
-    <row r="1845" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1845" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1845" s="6"/>
     </row>
-    <row r="1846" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1846" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1846" s="6"/>
     </row>
-    <row r="1847" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1847" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1847" s="6"/>
     </row>
-    <row r="1848" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1848" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1848" s="6"/>
     </row>
-    <row r="1849" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1849" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1849" s="6"/>
     </row>
-    <row r="1850" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1850" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1850" s="6"/>
     </row>
-    <row r="1851" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1851" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1851" s="6"/>
     </row>
-    <row r="1852" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1852" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1852" s="6"/>
     </row>
-    <row r="1853" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1853" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1853" s="6"/>
     </row>
-    <row r="1854" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1854" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1854" s="6"/>
     </row>
-    <row r="1855" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1855" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1855" s="6"/>
     </row>
-    <row r="1856" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1856" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1856" s="6"/>
     </row>
-    <row r="1857" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1857" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1857" s="6"/>
     </row>
-    <row r="1858" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1858" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1858" s="6"/>
     </row>
-    <row r="1859" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1859" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1859" s="6"/>
     </row>
-    <row r="1860" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1860" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1860" s="6"/>
     </row>
-    <row r="1861" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1861" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1861" s="6"/>
     </row>
-    <row r="1862" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1862" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1862" s="6"/>
     </row>
-    <row r="1863" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1863" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1863" s="6"/>
     </row>
-    <row r="1864" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1864" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1864" s="6"/>
     </row>
-    <row r="1865" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1865" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1865" s="6"/>
     </row>
-    <row r="1866" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1866" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1866" s="6"/>
     </row>
-    <row r="1867" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1867" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1867" s="6"/>
     </row>
-    <row r="1868" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1868" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1868" s="6"/>
     </row>
-    <row r="1869" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1869" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1869" s="6"/>
     </row>
-    <row r="1870" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1870" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1870" s="6"/>
     </row>
-    <row r="1871" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1871" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1871" s="6"/>
     </row>
-    <row r="1872" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1872" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1872" s="6"/>
     </row>
-    <row r="1873" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1873" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1873" s="6"/>
     </row>
-    <row r="1874" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1874" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1874" s="6"/>
     </row>
-    <row r="1875" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1875" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1875" s="6"/>
     </row>
-    <row r="1876" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1876" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1876" s="6"/>
     </row>
-    <row r="1877" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1877" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1877" s="6"/>
     </row>
-    <row r="1878" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1878" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1878" s="6"/>
     </row>
-    <row r="1879" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1879" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1879" s="6"/>
     </row>
-    <row r="1880" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1880" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1880" s="6"/>
     </row>
-    <row r="1881" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1881" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1881" s="6"/>
     </row>
-    <row r="1882" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1882" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1882" s="6"/>
     </row>
-    <row r="1883" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1883" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1883" s="6"/>
     </row>
-    <row r="1884" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1884" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1884" s="6"/>
     </row>
-    <row r="1885" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1885" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1885" s="6"/>
     </row>
-    <row r="1886" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1886" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1886" s="6"/>
     </row>
-    <row r="1887" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1887" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1887" s="6"/>
     </row>
-    <row r="1888" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1888" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1888" s="6"/>
     </row>
-    <row r="1889" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1889" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1889" s="6"/>
     </row>
-    <row r="1890" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1890" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1890" s="6"/>
     </row>
-    <row r="1891" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1891" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1891" s="6"/>
     </row>
-    <row r="1892" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1892" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1892" s="6"/>
     </row>
-    <row r="1893" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1893" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1893" s="6"/>
     </row>
-    <row r="1894" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1894" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1894" s="6"/>
     </row>
-    <row r="1895" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1895" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1895" s="6"/>
     </row>
-    <row r="1896" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1896" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1896" s="6"/>
     </row>
-    <row r="1897" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1897" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1897" s="6"/>
     </row>
-    <row r="1898" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1898" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1898" s="6"/>
     </row>
-    <row r="1899" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1899" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1899" s="6"/>
     </row>
-    <row r="1900" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1900" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1900" s="6"/>
     </row>
-    <row r="1901" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1901" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1901" s="6"/>
     </row>
-    <row r="1902" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1902" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1902" s="6"/>
     </row>
-    <row r="1903" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1903" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1903" s="6"/>
     </row>
-    <row r="1904" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1904" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1904" s="6"/>
     </row>
-    <row r="1905" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1905" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1905" s="6"/>
     </row>
-    <row r="1906" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1906" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1906" s="6"/>
     </row>
-    <row r="1907" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1907" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1907" s="6"/>
     </row>
-    <row r="1908" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1908" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1908" s="6"/>
     </row>
-    <row r="1909" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1909" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1909" s="6"/>
     </row>
-    <row r="1910" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1910" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1910" s="6"/>
     </row>
-    <row r="1911" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1911" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1911" s="6"/>
     </row>
-    <row r="1912" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1912" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1912" s="6"/>
     </row>
-    <row r="1913" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1913" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1913" s="6"/>
     </row>
-    <row r="1914" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1914" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1914" s="6"/>
     </row>
-    <row r="1915" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1915" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1915" s="6"/>
     </row>
-    <row r="1916" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1916" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1916" s="6"/>
     </row>
-    <row r="1917" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1917" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1917" s="6"/>
     </row>
-    <row r="1918" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1918" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1918" s="6"/>
     </row>
-    <row r="1919" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1919" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1919" s="6"/>
     </row>
-    <row r="1920" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1920" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1920" s="6"/>
     </row>
-    <row r="1921" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1921" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1921" s="6"/>
     </row>
-    <row r="1922" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1922" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1922" s="6"/>
     </row>
-    <row r="1923" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1923" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1923" s="6"/>
     </row>
-    <row r="1924" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1924" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1924" s="6"/>
     </row>
-    <row r="1925" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1925" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1925" s="6"/>
     </row>
-    <row r="1926" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1926" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1926" s="6"/>
     </row>
-    <row r="1927" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1927" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1927" s="6"/>
     </row>
-    <row r="1928" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1928" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1928" s="6"/>
     </row>
-    <row r="1929" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1929" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1929" s="6"/>
     </row>
-    <row r="1930" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1930" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1930" s="6"/>
     </row>
-    <row r="1931" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1931" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1931" s="6"/>
     </row>
-    <row r="1932" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1932" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1932" s="6"/>
     </row>
-    <row r="1933" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1933" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1933" s="6"/>
     </row>
-    <row r="1934" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1934" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1934" s="6"/>
     </row>
-    <row r="1935" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1935" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1935" s="6"/>
     </row>
-    <row r="1936" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1936" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1936" s="6"/>
     </row>
-    <row r="1937" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1937" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1937" s="6"/>
     </row>
-    <row r="1938" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1938" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1938" s="6"/>
     </row>
-    <row r="1939" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1939" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1939" s="6"/>
     </row>
-    <row r="1940" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1940" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1940" s="6"/>
     </row>
-    <row r="1941" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1941" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1941" s="6"/>
     </row>
-    <row r="1942" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1942" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1942" s="6"/>
     </row>
-    <row r="1943" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1943" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1943" s="6"/>
     </row>
-    <row r="1944" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1944" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1944" s="6"/>
     </row>
-    <row r="1945" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1945" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1945" s="6"/>
     </row>
-    <row r="1946" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1946" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1946" s="6"/>
     </row>
-    <row r="1947" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1947" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1947" s="6"/>
     </row>
-    <row r="1948" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1948" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1948" s="6"/>
     </row>
-    <row r="1949" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1949" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1949" s="6"/>
     </row>
-    <row r="1950" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1950" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1950" s="6"/>
     </row>
-    <row r="1951" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1951" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1951" s="6"/>
     </row>
-    <row r="1952" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1952" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1952" s="6"/>
     </row>
-    <row r="1953" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1953" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1953" s="6"/>
     </row>
-    <row r="1954" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1954" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1954" s="6"/>
     </row>
-    <row r="1955" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1955" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1955" s="6"/>
     </row>
-    <row r="1956" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1956" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1956" s="6"/>
     </row>
-    <row r="1957" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1957" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1957" s="6"/>
     </row>
-    <row r="1958" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1958" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1958" s="6"/>
     </row>
-    <row r="1959" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1959" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1959" s="6"/>
     </row>
-    <row r="1960" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1960" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1960" s="6"/>
     </row>
-    <row r="1961" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1961" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1961" s="6"/>
     </row>
-    <row r="1962" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1962" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1962" s="6"/>
     </row>
-    <row r="1963" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1963" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1963" s="6"/>
     </row>
-    <row r="1964" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1964" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1964" s="6"/>
     </row>
-    <row r="1965" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1965" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1965" s="6"/>
     </row>
-    <row r="1966" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1966" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1966" s="6"/>
     </row>
-    <row r="1967" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1967" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1967" s="6"/>
     </row>
-    <row r="1968" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1968" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1968" s="6"/>
     </row>
-    <row r="1969" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1969" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1969" s="6"/>
     </row>
-    <row r="1970" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1970" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1970" s="6"/>
     </row>
-    <row r="1971" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1971" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1971" s="6"/>
     </row>
-    <row r="1972" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1972" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1972" s="6"/>
     </row>
-    <row r="1973" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1973" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1973" s="6"/>
     </row>
-    <row r="1974" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1974" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1974" s="6"/>
     </row>
-    <row r="1975" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1975" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1975" s="6"/>
     </row>
-    <row r="1976" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1976" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1976" s="6"/>
     </row>
-    <row r="1977" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1977" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1977" s="6"/>
     </row>
-    <row r="1978" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1978" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1978" s="6"/>
     </row>
-    <row r="1979" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1979" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1979" s="6"/>
     </row>
-    <row r="1980" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1980" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1980" s="6"/>
     </row>
-    <row r="1981" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1981" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1981" s="6"/>
     </row>
-    <row r="1982" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1982" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1982" s="6"/>
     </row>
-    <row r="1983" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1983" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1983" s="6"/>
     </row>
-    <row r="1984" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1984" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1984" s="6"/>
     </row>
-    <row r="1985" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1985" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1985" s="6"/>
     </row>
-    <row r="1986" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1986" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1986" s="6"/>
     </row>
-    <row r="1987" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1987" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1987" s="6"/>
     </row>
-    <row r="1988" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1988" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1988" s="6"/>
     </row>
-    <row r="1989" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1989" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1989" s="6"/>
     </row>
-    <row r="1990" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1990" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1990" s="6"/>
     </row>
-    <row r="1991" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1991" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1991" s="6"/>
     </row>
-    <row r="1992" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1992" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1992" s="6"/>
     </row>
-    <row r="1993" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1993" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1993" s="6"/>
     </row>
-    <row r="1994" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1994" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1994" s="6"/>
     </row>
-    <row r="1995" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1995" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1995" s="6"/>
     </row>
-    <row r="1996" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1996" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1996" s="6"/>
     </row>
-    <row r="1997" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1997" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1997" s="6"/>
     </row>
-    <row r="1998" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1998" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1998" s="6"/>
     </row>
-    <row r="1999" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1999" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M1999" s="6"/>
     </row>
-    <row r="2000" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2000" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2000" s="6"/>
     </row>
-    <row r="2001" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2001" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2001" s="6"/>
     </row>
-    <row r="2002" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2002" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2002" s="6"/>
     </row>
-    <row r="2003" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2003" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2003" s="6"/>
     </row>
-    <row r="2004" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2004" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2004" s="6"/>
     </row>
-    <row r="2005" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2005" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2005" s="6"/>
     </row>
-    <row r="2006" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2006" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2006" s="6"/>
     </row>
-    <row r="2007" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2007" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2007" s="6"/>
     </row>
-    <row r="2008" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2008" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2008" s="6"/>
     </row>
-    <row r="2009" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2009" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2009" s="6"/>
     </row>
-    <row r="2010" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2010" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2010" s="6"/>
     </row>
-    <row r="2011" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2011" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2011" s="6"/>
     </row>
-    <row r="2012" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2012" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2012" s="6"/>
     </row>
-    <row r="2013" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2013" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2013" s="6"/>
     </row>
-    <row r="2014" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2014" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2014" s="6"/>
     </row>
-    <row r="2015" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2015" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2015" s="6"/>
     </row>
-    <row r="2016" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2016" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2016" s="6"/>
     </row>
-    <row r="2017" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2017" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2017" s="6"/>
     </row>
-    <row r="2018" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2018" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2018" s="6"/>
     </row>
-    <row r="2019" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2019" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2019" s="6"/>
     </row>
-    <row r="2020" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2020" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2020" s="6"/>
     </row>
-    <row r="2021" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2021" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2021" s="6"/>
     </row>
-    <row r="2022" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2022" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2022" s="6"/>
     </row>
-    <row r="2023" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2023" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2023" s="6"/>
     </row>
-    <row r="2024" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2024" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2024" s="6"/>
     </row>
-    <row r="2025" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2025" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2025" s="6"/>
     </row>
-    <row r="2026" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2026" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2026" s="6"/>
     </row>
-    <row r="2027" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2027" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2027" s="6"/>
     </row>
-    <row r="2028" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2028" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2028" s="6"/>
     </row>
-    <row r="2029" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2029" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2029" s="6"/>
     </row>
-    <row r="2030" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2030" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2030" s="6"/>
     </row>
-    <row r="2031" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2031" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2031" s="6"/>
     </row>
-    <row r="2032" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2032" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2032" s="6"/>
     </row>
-    <row r="2033" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2033" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2033" s="6"/>
     </row>
-    <row r="2034" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2034" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2034" s="6"/>
     </row>
-    <row r="2035" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2035" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2035" s="6"/>
     </row>
-    <row r="2036" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2036" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2036" s="6"/>
     </row>
-    <row r="2037" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2037" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2037" s="6"/>
     </row>
-    <row r="2038" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2038" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2038" s="6"/>
     </row>
-    <row r="2039" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2039" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2039" s="6"/>
     </row>
-    <row r="2040" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2040" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2040" s="6"/>
     </row>
-    <row r="2041" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2041" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2041" s="6"/>
     </row>
-    <row r="2042" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2042" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2042" s="6"/>
     </row>
-    <row r="2043" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2043" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2043" s="6"/>
     </row>
-    <row r="2044" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2044" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2044" s="6"/>
     </row>
-    <row r="2045" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2045" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2045" s="6"/>
     </row>
-    <row r="2046" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2046" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2046" s="6"/>
     </row>
-    <row r="2047" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2047" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2047" s="6"/>
     </row>
-    <row r="2048" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2048" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2048" s="6"/>
     </row>
-    <row r="2049" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2049" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2049" s="6"/>
     </row>
-    <row r="2050" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2050" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2050" s="6"/>
     </row>
-    <row r="2051" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2051" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2051" s="6"/>
     </row>
-    <row r="2052" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2052" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2052" s="6"/>
     </row>
-    <row r="2053" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2053" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2053" s="6"/>
     </row>
-    <row r="2054" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2054" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2054" s="6"/>
     </row>
-    <row r="2055" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2055" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2055" s="6"/>
     </row>
-    <row r="2056" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2056" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2056" s="6"/>
     </row>
-    <row r="2057" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2057" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2057" s="6"/>
     </row>
-    <row r="2058" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2058" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2058" s="6"/>
     </row>
-    <row r="2059" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2059" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2059" s="6"/>
     </row>
-    <row r="2060" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2060" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2060" s="6"/>
     </row>
-    <row r="2061" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2061" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2061" s="6"/>
     </row>
-    <row r="2062" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2062" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2062" s="6"/>
     </row>
-    <row r="2063" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2063" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2063" s="6"/>
+    </row>
+    <row r="2064" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M2064" s="6"/>
+    </row>
+    <row r="2065" spans="13:13" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M2065" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
-    <mergeCell ref="A26:I26"/>
+    <mergeCell ref="A28:I28"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A3" r:id="rId1" xr:uid="{C3E9BB25-B340-46C8-A01D-51751D09D170}"/>
+    <hyperlink ref="A3" r:id="rId1" xr:uid="{164587A9-B06F-49A8-A230-A418D32915B8}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Tableau 1</vt:lpstr>
-      <vt:lpstr>Tableau 2</vt:lpstr>
+      <vt:lpstr>Tableau 1 -Téléchargement</vt:lpstr>
+      <vt:lpstr>Tableau 2 - Téléchargement</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>ISQ</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Narcia Rakotomalala</dc:creator>
+  <dc:creator>Patricia Beauregard Desjardins</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>