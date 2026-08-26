--- v0 (2026-02-26)
+++ v1 (2026-08-26)
@@ -1,93 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr hidePivotFieldList="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\prod\data\ken\CD_ROM_Ne_Jamais_Detruire\Graphique interactif\Vitrine DD\5 Exemplarité de l'État\5.6.2 Contrats de construction responsables\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\ECO_110E\MNE - Développement durable\Base de données\Données N2 2023-2028\5.6.2 Contrats de construction responsables\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{44F98074-B200-4972-BE79-660A762A84F7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D478A38B-A943-47F2-AAF0-7CD754F2E6CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="673" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="673" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tableau 1" sheetId="27" r:id="rId1"/>
     <sheet name="Tableau 2" sheetId="48" r:id="rId2"/>
     <sheet name="Tableau 3" sheetId="49" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Tableau 1'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tableau 2'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tableau 3'!#REF!</definedName>
     <definedName name="Choisir_un_axe">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="46">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="50">
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Vitrine statistique sur le développement durable</t>
   </si>
   <si>
     <t>Consulter la page</t>
   </si>
   <si>
     <t>2023-2024</t>
   </si>
   <si>
     <t>n</t>
   </si>
   <si>
     <t>Réduction des émissions de gaz à effet de serre</t>
   </si>
   <si>
     <t>Adaptation aux changements climatiques</t>
   </si>
   <si>
     <t>Transport écoresponsable</t>
   </si>
   <si>
@@ -150,132 +151,275 @@
   <si>
     <t>Économique</t>
   </si>
   <si>
     <t>Aucune</t>
   </si>
   <si>
     <t>Au moins une</t>
   </si>
   <si>
     <t>Caractère des composantes responsables</t>
   </si>
   <si>
     <t>Nombre de thématiques liées aux composantes responsables</t>
   </si>
   <si>
     <t>5 ou plus</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>Contrats de travaux de construction incluant des composantes responsables, Québec, 2023-2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Mesure d’inclusion ou d’accessibilité au bénéfice des personnes handicapées</t>
   </si>
   <si>
     <t>Entreprise d’économie sociale</t>
   </si>
   <si>
     <t>Contrats de travaux de construction responsables</t>
   </si>
   <si>
     <t>Thématique liée aux composantes responsables</t>
-  </si>
-[...7 lines deleted...]
-    <t>Pourcentage en fonction du nombre total de contrats de travaux de construction incluant au moins une composante responsable, au nombre de 858.</t>
   </si>
   <si>
     <r>
       <t>Période : 1</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>er</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t> avril au 31 mars.</t>
     </r>
   </si>
   <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total - incluant au moins une composante responsable</t>
+  </si>
+  <si>
     <r>
-      <t>Données extraites : 1</t>
+      <t>Contrats de travaux de construction</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> incluant des composantes responsables, selon la thématique liée aux composantes responsables, Québec, 2023-2024 et 2024-2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Contrats de travaux de construction</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> incluant des composantes responsables, selon le caractère environnemental, social et économique des composantes responsables et selon le nombre de thématiques liées aux composantes responsables, Québec, 2023-2024 et 2024-2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Contrats de travaux de construction</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> incluant des composantes responsables, Québec, 2023-2024 et 2024-2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Extraction des données : 1</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>er</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t> mai 2024.</t>
+      <t> mai.</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">1. Correspondent aux contrats conclus par les organismes publics assujettis à la </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Loi sur le développement durable</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, attribués à la suite d’un appel d’offres ou de gré à gré. Depuis le 1</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">er </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">décembre 2024, Santé Québec est incluse. Sont exclues les organisations visées à l’article 7 de la </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Loi sur les contrats des organismes publics</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, soit les entreprises du gouvernement et leurs filiales.</t>
+    </r>
+  </si>
+  <si>
+    <t>Le pourcentage est calculé en fonction du nombre total de contrats de construction incluant au moins une composante responsable, présenté dans la ligne Total du tableau.</t>
+  </si>
+  <si>
+    <t>Les contrats de construction peuvent avoir plusieurs composantes responsables de caractère différent. Cela signifie que le total du nombre de contrats de travaux de construction incluant des composantes responsables ventilé par caractère n’est pas égal au nombre total de contrats de travaux de construction incluant au moins une composante responsable.</t>
+  </si>
+  <si>
+    <t>Les contrats de construction peuvent avoir plusieurs composantes responsables liées à des thématiques différentes. Cela signifie que le total du nombre de contrats de construction ventilé par thématique n’est pas égal au nombre total de contrats de construction incluant au moins une composante responsable.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
-    <numFmt numFmtId="166" formatCode="0.00000"/>
+    <numFmt numFmtId="166" formatCode="0.000"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -380,91 +524,106 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <i/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="36">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -828,170 +987,183 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="21" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="23" fillId="33" borderId="0" xfId="42" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="24" fillId="33" borderId="0" xfId="42" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="33" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="33" borderId="0" xfId="42" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="33" borderId="0" xfId="42" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="165" fontId="19" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="19" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="166" fontId="0" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="33" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="0" fillId="33" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="19" fillId="33" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="19" fillId="33" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="35" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="19" fillId="33" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="18" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="18" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="49" fontId="0" fillId="35" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="3" fontId="19" fillId="33" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="0" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="0" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="19" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="33" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="19" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="0" fillId="33" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="35" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="18" fillId="35" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="3" fontId="18" fillId="33" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="19" fillId="33" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="44">
     <cellStyle name="20 % - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -999,70 +1171,70 @@
     <cellStyle name="Avertissement" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Calcul" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Cellule liée" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Entrée" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Insatisfaisant" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Lien hypertexte" xfId="42" builtinId="8"/>
     <cellStyle name="Neutre" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="43" xr:uid="{43FBA687-A39F-4588-A85C-099F5AD301C2}"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Satisfaisant" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Sortie" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Texte explicatif" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Titre" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Titre 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Titre 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Titre 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Titre 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Vérification" xfId="13" builtinId="23" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FF749E43"/>
+      <color rgb="FF7DCEF7"/>
       <color rgb="FF1E3974"/>
-      <color rgb="FF749E43"/>
       <color rgb="FF829E44"/>
       <color rgb="FF006492"/>
-      <color rgb="FF7DCEF7"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1296,255 +1468,250 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/exemplarite-etat/contrats-travaux-construction-responsables" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/exemplarite-etat/contrats-travaux-construction-responsables" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/exemplarite-etat/contrats-travaux-construction-responsables" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CFBA277C-E61B-4872-A0F7-50550EDB754F}">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:M943"/>
+  <dimension ref="A1:I929"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="L25" sqref="L25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="51.28515625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="8.85546875" customWidth="1"/>
+    <col min="1" max="1" width="13.5703125" customWidth="1"/>
+    <col min="2" max="2" width="8.7109375" customWidth="1"/>
+    <col min="3" max="3" width="7.85546875" customWidth="1"/>
+    <col min="4" max="4" width="8.28515625" customWidth="1"/>
+    <col min="5" max="5" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:9" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+    </row>
+    <row r="2" spans="1:9" s="2" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="59" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+    </row>
+    <row r="3" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="32"/>
-[...3 lines deleted...]
-      <c r="A2" s="33" t="s">
+    </row>
+    <row r="4" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:9" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="9"/>
+      <c r="C5" s="9"/>
+    </row>
+    <row r="6" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="9"/>
+      <c r="B6" s="9"/>
+      <c r="C6" s="9"/>
+    </row>
+    <row r="7" spans="1:9" s="1" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="42"/>
+      <c r="B7" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38"/>
+    </row>
+    <row r="8" spans="1:9" s="1" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="42"/>
+      <c r="B8" s="46" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" s="46"/>
+      <c r="D8" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="E8" s="46"/>
+      <c r="I8" s="31"/>
+    </row>
+    <row r="9" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="43"/>
+      <c r="B9" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="D9" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="14" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="21">
+        <v>56.373193166885684</v>
+      </c>
+      <c r="C10" s="30">
+        <v>858</v>
+      </c>
+      <c r="D10" s="10">
+        <v>43.626806833114323</v>
+      </c>
+      <c r="E10" s="11">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="19">
+        <v>56.454491374182034</v>
+      </c>
+      <c r="C11" s="58">
+        <v>949</v>
+      </c>
+      <c r="D11" s="19">
+        <v>43.545508625817966</v>
+      </c>
+      <c r="E11" s="58">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="13" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" s="57"/>
+      <c r="C13" s="57"/>
+      <c r="D13" s="57"/>
+      <c r="E13" s="57"/>
+      <c r="F13" s="57"/>
+      <c r="G13" s="57"/>
+      <c r="H13" s="57"/>
+      <c r="I13" s="57"/>
+    </row>
+    <row r="14" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="57"/>
+      <c r="B14" s="57"/>
+      <c r="C14" s="57"/>
+      <c r="D14" s="57"/>
+      <c r="E14" s="57"/>
+      <c r="F14" s="57"/>
+      <c r="G14" s="57"/>
+      <c r="H14" s="57"/>
+      <c r="I14" s="57"/>
+    </row>
+    <row r="15" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="57"/>
+      <c r="B15" s="57"/>
+      <c r="C15" s="57"/>
+      <c r="D15" s="57"/>
+      <c r="E15" s="57"/>
+      <c r="F15" s="57"/>
+      <c r="G15" s="57"/>
+      <c r="H15" s="57"/>
+      <c r="I15" s="57"/>
+    </row>
+    <row r="16" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="57"/>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+      <c r="E16" s="57"/>
+      <c r="F16" s="57"/>
+      <c r="G16" s="57"/>
+      <c r="H16" s="57"/>
+      <c r="I16" s="57"/>
+    </row>
+    <row r="17" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="18" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="19" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="33"/>
-[...91 lines deleted...]
-      <c r="A12" s="10" t="s">
+    </row>
+    <row r="21" spans="1:1" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="23" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="B12" s="9"/>
-[...81 lines deleted...]
-    <row r="32" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    </row>
+    <row r="24" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="26" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="27" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="28" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:1" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="33" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="34" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="35" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="36" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="37" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="38" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="39" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="40" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="41" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="42" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="43" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="44" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="45" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="46" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="47" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="48" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="49" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="50" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="51" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="52" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="53" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="54" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="55" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="56" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="57" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
@@ -2381,576 +2548,716 @@
     <row r="888" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="889" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="890" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="891" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="892" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="893" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="894" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="895" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="896" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="897" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="898" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="899" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="900" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="901" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="902" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="903" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="904" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="905" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="906" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="907" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="908" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="909" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="910" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="911" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="912" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
-    <row r="913" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
-[...44 lines deleted...]
-      <c r="G943" s="1"/>
+    <row r="913" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="914" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="915" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="916" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="917" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="918" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="919" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="920" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="921" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="922" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="923" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="924" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="925" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="926" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="927" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="928" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A928" s="1"/>
+      <c r="B928" s="1"/>
+      <c r="C928" s="1"/>
+      <c r="D928" s="1"/>
+      <c r="E928" s="1"/>
+      <c r="F928" s="1"/>
+      <c r="G928" s="1"/>
+    </row>
+    <row r="929" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A929" s="1"/>
+      <c r="B929" s="1"/>
+      <c r="C929" s="1"/>
+      <c r="D929" s="1"/>
+      <c r="E929" s="1"/>
+      <c r="F929" s="1"/>
+      <c r="G929" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="6">
+    <mergeCell ref="A13:I16"/>
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:C2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A5:C5"/>
+    <mergeCell ref="A7:A9"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:E8"/>
   </mergeCells>
-  <phoneticPr fontId="22" type="noConversion"/>
+  <phoneticPr fontId="23" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1" xr:uid="{D8A1834F-99E4-4136-9F5C-026A3A5B6D4F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{41B80E41-1B74-4B7C-85E3-33F4FFFD38FD}">
-  <sheetPr>
-[...1 lines deleted...]
-  </sheetPr>
   <dimension ref="A1:N1506"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection sqref="A1:I1"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F20" sqref="F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="27" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="4" width="10.7109375" customWidth="1"/>
+    <col min="1" max="1" width="24.7109375" customWidth="1"/>
+    <col min="2" max="2" width="30.28515625" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" customWidth="1"/>
+    <col min="4" max="4" width="6.5703125" customWidth="1"/>
+    <col min="5" max="5" width="7" customWidth="1"/>
+    <col min="6" max="6" width="6.7109375" customWidth="1"/>
+    <col min="8" max="8" width="12.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="32" t="s">
-[...9 lines deleted...]
-      <c r="I1" s="32"/>
+      <c r="A1" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
     </row>
     <row r="2" spans="1:9" s="2" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="33" t="s">
-[...9 lines deleted...]
-      <c r="I2" s="33"/>
+      <c r="A2" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:9" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="6"/>
+    </row>
+    <row r="6" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="6"/>
+      <c r="B6" s="6"/>
+    </row>
+    <row r="7" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="38" t="s">
         <v>3</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="B6" s="43" t="s">
+      <c r="D7" s="38"/>
+      <c r="E7" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="F7" s="38"/>
+    </row>
+    <row r="8" spans="1:9" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="43"/>
+      <c r="B8" s="43"/>
+      <c r="C8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F8" s="14" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="10">
+        <v>55.128205128205131</v>
+      </c>
+      <c r="D9" s="17">
+        <v>473</v>
+      </c>
+      <c r="E9" s="10">
+        <v>54.899894625922016</v>
+      </c>
+      <c r="F9" s="1">
+        <v>521</v>
+      </c>
+      <c r="G9" s="33"/>
+    </row>
+    <row r="10" spans="1:9" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="48"/>
+      <c r="B10" s="15">
+        <v>1</v>
+      </c>
+      <c r="C10" s="10">
+        <v>35.547785547785551</v>
+      </c>
+      <c r="D10" s="50">
+        <v>305</v>
+      </c>
+      <c r="E10" s="10">
+        <v>34.562697576396204</v>
+      </c>
+      <c r="F10" s="17">
+        <v>328</v>
+      </c>
+      <c r="G10" s="33"/>
+      <c r="H10" s="32"/>
+    </row>
+    <row r="11" spans="1:9" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="48"/>
+      <c r="B11" s="15">
+        <v>2</v>
+      </c>
+      <c r="C11" s="10">
+        <v>9.5571095571095572</v>
+      </c>
+      <c r="D11" s="11">
+        <v>82</v>
+      </c>
+      <c r="E11" s="10">
+        <v>14.330874604847207</v>
+      </c>
+      <c r="F11" s="50">
+        <v>136</v>
+      </c>
+      <c r="G11" s="33"/>
+      <c r="H11" s="32"/>
+      <c r="I11" s="31"/>
+    </row>
+    <row r="12" spans="1:9" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="48"/>
+      <c r="B12" s="15">
+        <v>3</v>
+      </c>
+      <c r="C12" s="10">
+        <v>8.5081585081585089</v>
+      </c>
+      <c r="D12" s="51">
+        <v>73</v>
+      </c>
+      <c r="E12" s="10">
+        <v>3.7934668071654376</v>
+      </c>
+      <c r="F12" s="11">
+        <v>36</v>
+      </c>
+      <c r="G12" s="33"/>
+      <c r="H12" s="32"/>
+    </row>
+    <row r="13" spans="1:9" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="48"/>
+      <c r="B13" s="15">
+        <v>4</v>
+      </c>
+      <c r="C13" s="10">
+        <v>0.69930069930069927</v>
+      </c>
+      <c r="D13" s="11">
+        <v>6</v>
+      </c>
+      <c r="E13" s="10">
+        <v>0.9483667017913594</v>
+      </c>
+      <c r="F13" s="51">
+        <v>9</v>
+      </c>
+      <c r="G13" s="33"/>
+      <c r="H13" s="32"/>
+    </row>
+    <row r="14" spans="1:9" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="49"/>
+      <c r="B14" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="C6" s="44" t="s">
-[...15 lines deleted...]
-      <c r="A8" s="34" t="s">
+      <c r="C14" s="19">
+        <v>0.81585081585081576</v>
+      </c>
+      <c r="D14" s="52">
+        <v>7</v>
+      </c>
+      <c r="E14" s="19">
+        <v>1.2644889357218125</v>
+      </c>
+      <c r="F14" s="52">
+        <v>12</v>
+      </c>
+      <c r="G14" s="33"/>
+      <c r="H14" s="32"/>
+    </row>
+    <row r="15" spans="1:9" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="47" t="s">
         <v>26</v>
-      </c>
-[...84 lines deleted...]
-        <v>27</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="C15" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="C15" s="10">
+        <v>18.648018648018649</v>
+      </c>
+      <c r="D15" s="17">
+        <v>160</v>
+      </c>
+      <c r="E15" s="10">
+        <v>22.760800842992623</v>
+      </c>
+      <c r="F15" s="17">
+        <v>216</v>
+      </c>
+      <c r="G15" s="33"/>
+      <c r="H15" s="32"/>
     </row>
     <row r="16" spans="1:9" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="35"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A16" s="48"/>
+      <c r="B16" s="15">
+        <v>1</v>
+      </c>
+      <c r="C16" s="10">
+        <v>16.899766899766899</v>
+      </c>
+      <c r="D16" s="50">
+        <v>145</v>
+      </c>
+      <c r="E16" s="10">
+        <v>20.442571127502635</v>
+      </c>
+      <c r="F16" s="50">
+        <v>194</v>
+      </c>
+      <c r="G16" s="33"/>
+      <c r="H16" s="32"/>
     </row>
     <row r="17" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="35"/>
-      <c r="B17" s="11">
+      <c r="A17" s="48"/>
+      <c r="B17" s="15">
+        <v>2</v>
+      </c>
+      <c r="C17" s="10">
+        <v>1.3986013986013985</v>
+      </c>
+      <c r="D17" s="11">
+        <v>12</v>
+      </c>
+      <c r="E17" s="10">
+        <v>1.6859852476290831</v>
+      </c>
+      <c r="F17" s="11">
+        <v>16</v>
+      </c>
+      <c r="G17" s="33"/>
+      <c r="H17" s="32"/>
+    </row>
+    <row r="18" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="48"/>
+      <c r="B18" s="15">
+        <v>3</v>
+      </c>
+      <c r="C18" s="10">
+        <v>0.11655011655011654</v>
+      </c>
+      <c r="D18" s="51">
         <v>1</v>
       </c>
-      <c r="C17" s="7">
-[...8 lines deleted...]
-      <c r="B18" s="11">
+      <c r="E18" s="10">
+        <v>0.52687038988408852</v>
+      </c>
+      <c r="F18" s="51">
+        <v>5</v>
+      </c>
+      <c r="G18" s="33"/>
+      <c r="H18" s="32"/>
+    </row>
+    <row r="19" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="48"/>
+      <c r="B19" s="15">
+        <v>4</v>
+      </c>
+      <c r="C19" s="10">
+        <v>0.23310023310023309</v>
+      </c>
+      <c r="D19" s="11">
         <v>2</v>
       </c>
-      <c r="C18" s="7">
-[...8 lines deleted...]
-      <c r="B19" s="11">
+      <c r="E19" s="10">
+        <v>0.10537407797681769</v>
+      </c>
+      <c r="F19" s="11">
+        <v>1</v>
+      </c>
+      <c r="G19" s="33"/>
+      <c r="H19" s="32"/>
+    </row>
+    <row r="20" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="49"/>
+      <c r="B20" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="19">
+        <v>0</v>
+      </c>
+      <c r="D20" s="52">
+        <v>0</v>
+      </c>
+      <c r="E20" s="19">
+        <v>0</v>
+      </c>
+      <c r="F20" s="52">
+        <v>0</v>
+      </c>
+      <c r="G20" s="33"/>
+      <c r="H20" s="32"/>
+    </row>
+    <row r="21" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="10">
+        <v>57.692307692307686</v>
+      </c>
+      <c r="D21" s="17">
+        <v>495</v>
+      </c>
+      <c r="E21" s="10">
+        <v>63.013698630136986</v>
+      </c>
+      <c r="F21" s="17">
+        <v>598</v>
+      </c>
+      <c r="G21" s="33"/>
+      <c r="H21" s="32"/>
+    </row>
+    <row r="22" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="48"/>
+      <c r="B22" s="15">
+        <v>1</v>
+      </c>
+      <c r="C22" s="10">
+        <v>50.582750582750577</v>
+      </c>
+      <c r="D22" s="50">
+        <v>434</v>
+      </c>
+      <c r="E22" s="10">
+        <v>57.218124341412015</v>
+      </c>
+      <c r="F22" s="50">
+        <v>543</v>
+      </c>
+      <c r="G22" s="33"/>
+      <c r="H22" s="32"/>
+    </row>
+    <row r="23" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="48"/>
+      <c r="B23" s="15">
+        <v>2</v>
+      </c>
+      <c r="C23" s="10">
+        <v>5.244755244755245</v>
+      </c>
+      <c r="D23" s="11">
+        <v>45</v>
+      </c>
+      <c r="E23" s="10">
+        <v>4.5310853530031618</v>
+      </c>
+      <c r="F23" s="11">
+        <v>43</v>
+      </c>
+      <c r="G23" s="33"/>
+    </row>
+    <row r="24" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="48"/>
+      <c r="B24" s="15">
         <v>3</v>
       </c>
-      <c r="C19" s="7">
-[...8 lines deleted...]
-      <c r="B20" s="11">
+      <c r="C24" s="10">
+        <v>1.1655011655011656</v>
+      </c>
+      <c r="D24" s="51">
+        <v>10</v>
+      </c>
+      <c r="E24" s="10">
+        <v>0.7376185458377239</v>
+      </c>
+      <c r="F24" s="51">
+        <v>7</v>
+      </c>
+      <c r="G24" s="33"/>
+    </row>
+    <row r="25" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="48"/>
+      <c r="B25" s="15">
         <v>4</v>
       </c>
-      <c r="C20" s="7">
-[...8 lines deleted...]
-      <c r="B21" s="17" t="s">
+      <c r="C25" s="10">
+        <v>0.69930069930069927</v>
+      </c>
+      <c r="D25" s="11">
+        <v>6</v>
+      </c>
+      <c r="E25" s="10">
+        <v>0.52687038988408852</v>
+      </c>
+      <c r="F25" s="11">
+        <v>5</v>
+      </c>
+      <c r="G25" s="33"/>
+    </row>
+    <row r="26" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="49"/>
+      <c r="B26" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="10">
+        <v>0</v>
+      </c>
+      <c r="D26" s="52">
+        <v>0</v>
+      </c>
+      <c r="E26" s="10">
+        <v>0</v>
+      </c>
+      <c r="F26" s="52">
+        <v>0</v>
+      </c>
+      <c r="G26" s="33"/>
+    </row>
+    <row r="27" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="B27" s="54"/>
+      <c r="C27" s="55">
+        <v>56.373193166885684</v>
+      </c>
+      <c r="D27" s="56">
+        <v>858</v>
+      </c>
+      <c r="E27" s="55">
+        <v>56.454491374182034</v>
+      </c>
+      <c r="F27" s="56">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C28" s="12"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+    </row>
+    <row r="29" spans="1:14" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29" s="57"/>
+      <c r="C29" s="57"/>
+      <c r="D29" s="57"/>
+      <c r="E29" s="57"/>
+      <c r="F29" s="57"/>
+      <c r="G29" s="57"/>
+      <c r="H29" s="57"/>
+      <c r="I29" s="57"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+    </row>
+    <row r="30" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="57"/>
+      <c r="B30" s="57"/>
+      <c r="C30" s="57"/>
+      <c r="D30" s="57"/>
+      <c r="E30" s="57"/>
+      <c r="F30" s="57"/>
+      <c r="G30" s="57"/>
+      <c r="H30" s="57"/>
+      <c r="I30" s="57"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+    </row>
+    <row r="31" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="57"/>
+      <c r="B31" s="57"/>
+      <c r="C31" s="57"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="57"/>
+      <c r="F31" s="57"/>
+      <c r="G31" s="57"/>
+      <c r="H31" s="57"/>
+      <c r="I31" s="57"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+    </row>
+    <row r="32" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="13"/>
+    </row>
+    <row r="33" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="C21" s="18">
-[...54 lines deleted...]
-      <c r="D25" s="8">
+      <c r="D33" s="12"/>
+    </row>
+    <row r="34" spans="1:9" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A34" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B34" s="4"/>
+    </row>
+    <row r="35" spans="1:9" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A35" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="F25" s="4"/>
-[...55 lines deleted...]
-      <c r="A30" s="10" t="s">
+      <c r="B35" s="4"/>
+      <c r="C35" s="4"/>
+      <c r="D35" s="4"/>
+      <c r="E35" s="4"/>
+      <c r="F35" s="4"/>
+      <c r="G35" s="4"/>
+    </row>
+    <row r="36" spans="1:9" s="1" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="B36" s="57"/>
+      <c r="C36" s="57"/>
+      <c r="D36" s="57"/>
+      <c r="E36" s="57"/>
+      <c r="F36" s="57"/>
+      <c r="G36" s="57"/>
+      <c r="H36" s="57"/>
+      <c r="I36" s="57"/>
+    </row>
+    <row r="37" spans="1:9" s="1" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="57" t="s">
+        <v>48</v>
+      </c>
+      <c r="B37" s="57"/>
+      <c r="C37" s="57"/>
+      <c r="D37" s="57"/>
+      <c r="E37" s="57"/>
+      <c r="F37" s="57"/>
+      <c r="G37" s="57"/>
+      <c r="H37" s="57"/>
+      <c r="I37" s="57"/>
+    </row>
+    <row r="38" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="15"/>
+    </row>
+    <row r="39" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="B30" s="10"/>
-[...99 lines deleted...]
-    <row r="48" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+      <c r="B39" s="15"/>
+    </row>
+    <row r="40" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B40" s="15"/>
+    </row>
+    <row r="41" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="15"/>
+    </row>
+    <row r="42" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="16"/>
+    </row>
+    <row r="43" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="49" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="50" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="51" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="52" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="53" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="54" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="55" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="56" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="57" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="58" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="59" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="60" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="61" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="62" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="63" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="64" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="65" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="66" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="67" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="68" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="69" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="70" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="71" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="72" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="73" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
@@ -4366,527 +4673,713 @@
     <row r="1483" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1484" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1485" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1486" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1487" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1488" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1489" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1490" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1491" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1492" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1493" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1494" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1495" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1496" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1497" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1498" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1499" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1500" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1501" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1502" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1503" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1504" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1505" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1506" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="12">
+    <mergeCell ref="A37:I37"/>
+    <mergeCell ref="A9:A14"/>
+    <mergeCell ref="A15:A20"/>
+    <mergeCell ref="A21:A26"/>
+    <mergeCell ref="A29:I31"/>
+    <mergeCell ref="A36:I36"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A8:A14"/>
-[...5 lines deleted...]
-    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="C7:D7"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="E7:F7"/>
   </mergeCells>
+  <phoneticPr fontId="23" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1" xr:uid="{C782747A-8D6E-4A7C-9426-A3FDC32E9CA6}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F44819F-F73C-43BD-976C-7FAAF2162138}">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:N1375"/>
+  <dimension ref="A1:N1373"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+      <selection activeCell="E7" sqref="A7:F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="30.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="12.7109375" customWidth="1"/>
+    <col min="1" max="1" width="24.7109375" customWidth="1"/>
+    <col min="2" max="2" width="68.5703125" customWidth="1"/>
+    <col min="3" max="3" width="8.140625" customWidth="1"/>
+    <col min="4" max="5" width="6.7109375" customWidth="1"/>
+    <col min="6" max="6" width="5.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:11" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+    </row>
+    <row r="2" spans="1:11" s="2" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+    </row>
+    <row r="3" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="32"/>
-[...3 lines deleted...]
-      <c r="A2" s="33" t="s">
+    </row>
+    <row r="4" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:11" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="6"/>
+    </row>
+    <row r="6" spans="1:11" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="6"/>
+      <c r="B6" s="6"/>
+      <c r="C6" s="6"/>
+    </row>
+    <row r="7" spans="1:11" s="1" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="38" t="s">
+        <v>3</v>
+      </c>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="F7" s="38"/>
+    </row>
+    <row r="8" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="43"/>
+      <c r="B8" s="45"/>
+      <c r="C8" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F8" s="14" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="21">
+        <v>17.948717948717949</v>
+      </c>
+      <c r="D9" s="22">
+        <v>154</v>
+      </c>
+      <c r="E9" s="10">
+        <v>14.436248682824026</v>
+      </c>
+      <c r="F9" s="22">
+        <v>137</v>
+      </c>
+      <c r="G9" s="33"/>
+    </row>
+    <row r="10" spans="1:11" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="40"/>
+      <c r="B10" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="10">
+        <v>12.470862470862471</v>
+      </c>
+      <c r="D10" s="17">
+        <v>107</v>
+      </c>
+      <c r="E10" s="10">
+        <v>8.9567966280295046</v>
+      </c>
+      <c r="F10" s="17">
+        <v>85</v>
+      </c>
+      <c r="G10" s="33"/>
+      <c r="K10" s="31"/>
+    </row>
+    <row r="11" spans="1:11" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="40"/>
+      <c r="B11" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="10">
+        <v>3.1468531468531471</v>
+      </c>
+      <c r="D11" s="17">
+        <v>27</v>
+      </c>
+      <c r="E11" s="10">
+        <v>4.9525816649104319</v>
+      </c>
+      <c r="F11" s="17">
+        <v>47</v>
+      </c>
+      <c r="G11" s="33"/>
+      <c r="I11" s="31"/>
+    </row>
+    <row r="12" spans="1:11" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="40"/>
+      <c r="B12" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="10">
+        <v>13.869463869463869</v>
+      </c>
+      <c r="D12" s="17">
+        <v>119</v>
+      </c>
+      <c r="E12" s="10">
+        <v>8.5353003161222336</v>
+      </c>
+      <c r="F12" s="17">
+        <v>81</v>
+      </c>
+      <c r="G12" s="33"/>
+    </row>
+    <row r="13" spans="1:11" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="40"/>
+      <c r="B13" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="10">
+        <v>0</v>
+      </c>
+      <c r="D13" s="17">
+        <v>0</v>
+      </c>
+      <c r="E13" s="10">
+        <v>0.10537407797681769</v>
+      </c>
+      <c r="F13" s="17">
+        <v>1</v>
+      </c>
+      <c r="G13" s="33"/>
+    </row>
+    <row r="14" spans="1:11" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="40"/>
+      <c r="B14" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="10">
+        <v>6.876456876456877</v>
+      </c>
+      <c r="D14" s="17">
+        <v>59</v>
+      </c>
+      <c r="E14" s="10">
+        <v>7.2708113804004215</v>
+      </c>
+      <c r="F14" s="17">
+        <v>69</v>
+      </c>
+      <c r="G14" s="33"/>
+    </row>
+    <row r="15" spans="1:11" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="40"/>
+      <c r="B15" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="10">
+        <v>10.839160839160838</v>
+      </c>
+      <c r="D15" s="17">
+        <v>93</v>
+      </c>
+      <c r="E15" s="10">
+        <v>11.591148577449948</v>
+      </c>
+      <c r="F15" s="17">
+        <v>110</v>
+      </c>
+      <c r="G15" s="33"/>
+    </row>
+    <row r="16" spans="1:11" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="40"/>
+      <c r="B16" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="10">
+        <v>1.8648018648018647</v>
+      </c>
+      <c r="D16" s="17">
+        <v>16</v>
+      </c>
+      <c r="E16" s="10">
+        <v>2.7397260273972601</v>
+      </c>
+      <c r="F16" s="17">
+        <v>26</v>
+      </c>
+      <c r="G16" s="33"/>
+    </row>
+    <row r="17" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="40"/>
+      <c r="B17" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="10">
+        <v>7.8088578088578098</v>
+      </c>
+      <c r="D17" s="17">
+        <v>67</v>
+      </c>
+      <c r="E17" s="10">
+        <v>7.7976817702845107</v>
+      </c>
+      <c r="F17" s="17">
+        <v>74</v>
+      </c>
+      <c r="G17" s="33"/>
+    </row>
+    <row r="18" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="41"/>
+      <c r="B18" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="19">
+        <v>12.237762237762238</v>
+      </c>
+      <c r="D18" s="25">
+        <v>105</v>
+      </c>
+      <c r="E18" s="19">
+        <v>19.599578503688093</v>
+      </c>
+      <c r="F18" s="25">
+        <v>186</v>
+      </c>
+      <c r="G18" s="33"/>
+    </row>
+    <row r="19" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" s="21">
+        <v>10.606060606060606</v>
+      </c>
+      <c r="D19" s="22">
+        <v>91</v>
+      </c>
+      <c r="E19" s="10">
+        <v>13.27713382507903</v>
+      </c>
+      <c r="F19" s="22">
+        <v>126</v>
+      </c>
+      <c r="G19" s="33"/>
+    </row>
+    <row r="20" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="40"/>
+      <c r="B20" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="10">
+        <v>0.69930069930069927</v>
+      </c>
+      <c r="D20" s="17">
+        <v>6</v>
+      </c>
+      <c r="E20" s="10">
+        <v>0.84299262381454154</v>
+      </c>
+      <c r="F20" s="17">
+        <v>8</v>
+      </c>
+      <c r="G20" s="33"/>
+    </row>
+    <row r="21" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="40"/>
+      <c r="B21" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C21" s="10">
+        <v>3.6130536130536131</v>
+      </c>
+      <c r="D21" s="17">
+        <v>31</v>
+      </c>
+      <c r="E21" s="10">
+        <v>2.4236037934668069</v>
+      </c>
+      <c r="F21" s="17">
+        <v>23</v>
+      </c>
+      <c r="G21" s="33"/>
+    </row>
+    <row r="22" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="40"/>
+      <c r="B22" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C22" s="10">
+        <v>0.34965034965034963</v>
+      </c>
+      <c r="D22" s="17">
+        <v>3</v>
+      </c>
+      <c r="E22" s="10">
+        <v>0.31612223393045313</v>
+      </c>
+      <c r="F22" s="17">
+        <v>3</v>
+      </c>
+      <c r="G22" s="33"/>
+    </row>
+    <row r="23" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="40"/>
+      <c r="B23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="10">
+        <v>0.46620046620046618</v>
+      </c>
+      <c r="D23" s="17">
+        <v>4</v>
+      </c>
+      <c r="E23" s="10">
+        <v>0.10537407797681769</v>
+      </c>
+      <c r="F23" s="17">
+        <v>1</v>
+      </c>
+      <c r="G23" s="33"/>
+    </row>
+    <row r="24" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="41"/>
+      <c r="B24" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="19">
+        <v>5.244755244755245</v>
+      </c>
+      <c r="D24" s="25">
+        <v>45</v>
+      </c>
+      <c r="E24" s="19">
+        <v>8.8514225500526873</v>
+      </c>
+      <c r="F24" s="25">
+        <v>84</v>
+      </c>
+      <c r="G24" s="33"/>
+    </row>
+    <row r="25" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" s="10">
+        <v>44.172494172494169</v>
+      </c>
+      <c r="D25" s="17">
+        <v>379</v>
+      </c>
+      <c r="E25" s="10">
+        <v>45.626975763962065</v>
+      </c>
+      <c r="F25" s="17">
+        <v>433</v>
+      </c>
+      <c r="G25" s="33"/>
+    </row>
+    <row r="26" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="40"/>
+      <c r="B26" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="10">
+        <v>0.81585081585081576</v>
+      </c>
+      <c r="D26" s="17">
+        <v>7</v>
+      </c>
+      <c r="E26" s="10">
+        <v>0.7376185458377239</v>
+      </c>
+      <c r="F26" s="17">
+        <v>7</v>
+      </c>
+      <c r="G26" s="33"/>
+    </row>
+    <row r="27" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="40"/>
+      <c r="B27" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C27" s="10">
+        <v>4.7785547785547786</v>
+      </c>
+      <c r="D27" s="17">
+        <v>41</v>
+      </c>
+      <c r="E27" s="10">
+        <v>17.281348788198102</v>
+      </c>
+      <c r="F27" s="17">
+        <v>164</v>
+      </c>
+      <c r="G27" s="33"/>
+    </row>
+    <row r="28" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="40"/>
+      <c r="B28" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C28" s="10">
+        <v>13.752913752913754</v>
+      </c>
+      <c r="D28" s="17">
+        <v>118</v>
+      </c>
+      <c r="E28" s="10">
+        <v>17.281348788198102</v>
+      </c>
+      <c r="F28" s="17">
+        <v>164</v>
+      </c>
+      <c r="G28" s="33"/>
+    </row>
+    <row r="29" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="41"/>
+      <c r="B29" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" s="19">
+        <v>3.8461538461538463</v>
+      </c>
+      <c r="D29" s="25">
+        <v>33</v>
+      </c>
+      <c r="E29" s="10">
+        <v>3.3719704952581662</v>
+      </c>
+      <c r="F29" s="25">
+        <v>32</v>
+      </c>
+      <c r="G29" s="33"/>
+    </row>
+    <row r="30" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30" s="60"/>
+      <c r="C30" s="55">
+        <v>56.373193166885684</v>
+      </c>
+      <c r="D30" s="56">
+        <v>858</v>
+      </c>
+      <c r="E30" s="55">
+        <v>56.454491374182034</v>
+      </c>
+      <c r="F30" s="56">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" s="1" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="27"/>
+      <c r="B31" s="4"/>
+      <c r="C31" s="10"/>
+      <c r="D31" s="17"/>
+      <c r="F31" s="4"/>
+    </row>
+    <row r="32" spans="1:14" s="1" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="57"/>
+      <c r="C32" s="57"/>
+      <c r="D32" s="57"/>
+      <c r="E32" s="57"/>
+      <c r="F32" s="57"/>
+      <c r="G32" s="57"/>
+      <c r="H32" s="57"/>
+      <c r="I32" s="57"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+    </row>
+    <row r="33" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="57"/>
+      <c r="B33" s="57"/>
+      <c r="C33" s="57"/>
+      <c r="D33" s="57"/>
+      <c r="E33" s="57"/>
+      <c r="F33" s="57"/>
+      <c r="G33" s="57"/>
+      <c r="H33" s="57"/>
+      <c r="I33" s="57"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+    </row>
+    <row r="34" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="57"/>
+      <c r="B34" s="57"/>
+      <c r="C34" s="57"/>
+      <c r="D34" s="57"/>
+      <c r="E34" s="57"/>
+      <c r="F34" s="57"/>
+      <c r="G34" s="57"/>
+      <c r="H34" s="57"/>
+      <c r="I34" s="57"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+    </row>
+    <row r="35" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" s="4"/>
+      <c r="C35" s="34"/>
+      <c r="D35" s="34"/>
+      <c r="E35" s="35"/>
+      <c r="F35" s="35"/>
+    </row>
+    <row r="36" spans="1:14" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="33"/>
-[...246 lines deleted...]
-      <c r="D23" s="24">
+      <c r="B36" s="4"/>
+      <c r="C36" s="34"/>
+      <c r="D36" s="34"/>
+      <c r="E36" s="35"/>
+      <c r="F36" s="35"/>
+    </row>
+    <row r="37" spans="1:14" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A37" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="F23" s="4"/>
-[...57 lines deleted...]
-      <c r="B28" s="23" t="s">
+      <c r="B37" s="4"/>
+      <c r="C37" s="4"/>
+      <c r="D37" s="4"/>
+      <c r="E37" s="4"/>
+      <c r="F37" s="4"/>
+      <c r="G37" s="4"/>
+    </row>
+    <row r="38" spans="1:14" s="1" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="B38" s="57"/>
+      <c r="C38" s="57"/>
+      <c r="D38" s="57"/>
+      <c r="E38" s="57"/>
+      <c r="F38" s="57"/>
+      <c r="G38" s="57"/>
+      <c r="H38" s="57"/>
+      <c r="I38" s="57"/>
+    </row>
+    <row r="39" spans="1:14" s="1" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="B39" s="57"/>
+      <c r="C39" s="57"/>
+      <c r="D39" s="57"/>
+      <c r="E39" s="57"/>
+      <c r="F39" s="57"/>
+      <c r="G39" s="57"/>
+      <c r="H39" s="57"/>
+      <c r="I39" s="57"/>
+    </row>
+    <row r="40" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="4"/>
+      <c r="B40" s="4"/>
+      <c r="C40" s="12"/>
+      <c r="D40" s="12"/>
+    </row>
+    <row r="41" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B41" s="4"/>
+      <c r="C41" s="12"/>
+      <c r="D41" s="12"/>
+    </row>
+    <row r="42" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="C28" s="18">
-[...115 lines deleted...]
-    <row r="42" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+      <c r="B42" s="4"/>
+    </row>
     <row r="43" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="44" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="45" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="46" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="47" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="48" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="49" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="50" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="51" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="52" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="53" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="54" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="55" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="56" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="57" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="58" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="59" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="60" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="61" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="62" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="63" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="64" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="65" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="66" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="67" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
@@ -6172,102 +6665,489 @@
     <row r="1347" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1348" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1349" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1350" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1351" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1352" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1353" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1354" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1355" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1356" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1357" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1358" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1359" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1360" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1361" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1362" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1363" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1364" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1365" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1366" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1367" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1368" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1369" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1370" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="1371" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
-    <row r="1372" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
-[...11 lines deleted...]
-      <c r="D1375" s="1"/>
+    <row r="1372" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1372" s="1"/>
+      <c r="B1372" s="1"/>
+      <c r="C1372" s="1"/>
+      <c r="D1372" s="1"/>
+    </row>
+    <row r="1373" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1373" s="1"/>
+      <c r="B1373" s="1"/>
+      <c r="C1373" s="1"/>
+      <c r="D1373" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="15">
-[...7 lines deleted...]
-    <mergeCell ref="A24:A28"/>
+  <mergeCells count="12">
+    <mergeCell ref="A39:I39"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="A19:A24"/>
+    <mergeCell ref="A25:A29"/>
+    <mergeCell ref="A32:I34"/>
+    <mergeCell ref="A38:I38"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
-    <mergeCell ref="C6:D6"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="C7:D7"/>
+    <mergeCell ref="A9:A18"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:B8"/>
   </mergeCells>
+  <conditionalFormatting sqref="G9:G29">
+    <cfRule type="colorScale" priority="1">
+      <colorScale>
+        <cfvo type="min"/>
+        <cfvo type="percentile" val="50"/>
+        <cfvo type="max"/>
+        <color rgb="FFF8696B"/>
+        <color rgb="FFFFEB84"/>
+        <color rgb="FF63BE7B"/>
+      </colorScale>
+    </cfRule>
+  </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1" xr:uid="{35C6AD15-45B0-4B00-937B-C677658FB270}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CD5B5926B5A42548B1D3011BA6933ADB" ma:contentTypeVersion="12" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="f27b0a28804503f767750eee19709788">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="328f1e0d-3203-4f87-ba82-137dcaea4b77" xmlns:ns3="0f523260-7199-41ca-a0f9-896e19bdcee2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c0afe3db6bd95b8571960d759a94f106" ns2:_="" ns3:_="">
+    <xsd:import namespace="328f1e0d-3203-4f87-ba82-137dcaea4b77"/>
+    <xsd:import namespace="0f523260-7199-41ca-a0f9-896e19bdcee2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:j5c5c4b51d9b4beea9bb7909e2299e72" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:Statutdossier" minOccurs="0"/>
+                <xsd:element ref="ns2:g33e39f274194b6f8f562d23226f1735" minOccurs="0"/>
+                <xsd:element ref="ns2:na5439153a9c4477830ed9613a299ca1" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="328f1e0d-3203-4f87-ba82-137dcaea4b77" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="j5c5c4b51d9b4beea9bb7909e2299e72" ma:index="8" nillable="true" ma:taxonomy="true" ma:internalName="j5c5c4b51d9b4beea9bb7909e2299e72" ma:taxonomyFieldName="Plan_x0020_classification" ma:displayName="Plan classification" ma:default="" ma:fieldId="{35c5c4b5-1d9b-4bee-a9bb-7909e2299e72}" ma:sspId="ec6b4798-3965-479f-aeef-d03f9bff1d03" ma:termSetId="b714196b-1ee2-4a05-88e7-680ccc5a3559" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="9" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a7cc321f-dc87-451f-8302-7bb534c61db4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85a01a5e-c310-4eb6-841b-b4ca92fac58c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{a7cc321f-dc87-451f-8302-7bb534c61db4}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="85a01a5e-c310-4eb6-841b-b4ca92fac58c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Statutdossier" ma:index="12" nillable="true" ma:displayName="Statut Dossier" ma:format="Dropdown" ma:indexed="true" ma:internalName="Statutdossier">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="À débuter"/>
+          <xsd:enumeration value="En cours"/>
+          <xsd:enumeration value="À valider"/>
+          <xsd:enumeration value="Bloqué"/>
+          <xsd:enumeration value="Terminé"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="g33e39f274194b6f8f562d23226f1735" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="g33e39f274194b6f8f562d23226f1735" ma:taxonomyFieldName="Direction" ma:displayName="Direction" ma:indexed="true" ma:default="" ma:fieldId="{033e39f2-7419-4b6f-8f56-2d23226f1735}" ma:sspId="ec6b4798-3965-479f-aeef-d03f9bff1d03" ma:termSetId="6c1f36f5-e61f-48f0-9ba2-1b9c470fdf10" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="na5439153a9c4477830ed9613a299ca1" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="na5439153a9c4477830ed9613a299ca1" ma:taxonomyFieldName="CodeProjet" ma:displayName="Code Projet" ma:default="" ma:fieldId="{7a543915-3a9c-4477-830e-d9613a299ca1}" ma:sspId="ec6b4798-3965-479f-aeef-d03f9bff1d03" ma:termSetId="aa49afe7-96ef-4655-a323-03ff3945633c" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0f523260-7199-41ca-a0f9-896e19bdcee2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="17" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="18" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ec6b4798-3965-479f-aeef-d03f9bff1d03" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="23" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="24" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="25" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="26" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="27" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">
+      <Value>2141</Value>
+      <Value>3</Value>
+      <Value>3487</Value>
+    </TaxCatchAll>
+    <na5439153a9c4477830ed9613a299ca1 xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">KNE</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0226a4f6-6d63-42a5-b7c5-274271a341e5</TermId>
+        </TermInfo>
+      </Terms>
+    </na5439153a9c4477830ed9613a299ca1>
+    <g33e39f274194b6f8f562d23226f1735 xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">DSSDD</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">78344bbc-27a4-41c4-b933-69a0d611dd6a</TermId>
+        </TermInfo>
+      </Terms>
+    </g33e39f274194b6f8f562d23226f1735>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0f523260-7199-41ca-a0f9-896e19bdcee2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Statutdossier xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">En cours</Statutdossier>
+    <j5c5c4b51d9b4beea9bb7909e2299e72 xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">03130 - Rôle-conseil en communication</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f17aa476-e9e6-4795-9191-c8ebda3ae281</TermId>
+        </TermInfo>
+      </Terms>
+    </j5c5c4b51d9b4beea9bb7909e2299e72>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31D976D4-4F2F-4289-934E-7FCA20EEBB6A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="328f1e0d-3203-4f87-ba82-137dcaea4b77"/>
+    <ds:schemaRef ds:uri="0f523260-7199-41ca-a0f9-896e19bdcee2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B384A617-0D50-4F23-B147-E8715D40C9BD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="0f523260-7199-41ca-a0f9-896e19bdcee2"/>
+    <ds:schemaRef ds:uri="328f1e0d-3203-4f87-ba82-137dcaea4b77"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{676638B9-A602-42AE-9D42-A637EC28F499}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Tableau 1</vt:lpstr>
       <vt:lpstr>Tableau 2</vt:lpstr>
       <vt:lpstr>Tableau 3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>State733</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100CD5B5926B5A42548B1D3011BA6933ADB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CodeProjet">
+    <vt:lpwstr>3487</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Plan classification">
+    <vt:lpwstr>3;#03130 - Rôle-conseil en communication|f17aa476-e9e6-4795-9191-c8ebda3ae281</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Direction">
+    <vt:lpwstr>2141</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Plan_x0020_classification">
+    <vt:lpwstr>3;#03130 - Rôle-conseil en communication|f17aa476-e9e6-4795-9191-c8ebda3ae281</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_docset_NoMedatataSyncRequired">
+    <vt:lpwstr>False</vt:lpwstr>
+  </property>
+</Properties>
+</file>