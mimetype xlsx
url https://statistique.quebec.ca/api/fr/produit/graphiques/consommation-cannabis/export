--- v0 (2026-04-09)
+++ v1 (2026-05-24)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\inf_120h\BDSO pilotage\Avis de transfert\2025-04-09_Vitrine 15-29 ans\Santé 9 avril\Consommation cannabis 9 avril\Fichier de téléchargement\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Statad\proaff\Entrepot\BDSO pilotage\Avis de transfert\2026-04-16_Vitrine 15-29 ans\2026-04-14_Santé\2026-04-14_Consommation cannabis\Fichier de téléchargement\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8D4EC711-D912-41E3-BF34-A76CB0EC219E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A7A04D1B-B993-425B-B589-20732F77869C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{635C1723-C25E-49C4-8F60-A732F0D66E5A}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{635C1723-C25E-49C4-8F60-A732F0D66E5A}"/>
   </bookViews>
   <sheets>
     <sheet name="Informations" sheetId="43" r:id="rId1"/>
     <sheet name="Conso cannabis 3 mois Télécharg" sheetId="39" r:id="rId2"/>
     <sheet name="Conso cannabis 12 mois Téléchar" sheetId="41" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Conso cannabis 12 mois Téléchar'!$A:$A,'Conso cannabis 12 mois Téléchar'!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Conso cannabis 3 mois Télécharg'!$A:$A,'Conso cannabis 3 mois Télécharg'!$1:$4</definedName>
     <definedName name="MainTitle_1" localSheetId="2">'Conso cannabis 12 mois Téléchar'!$A$1</definedName>
     <definedName name="MainTitle_1" localSheetId="1">'Conso cannabis 3 mois Télécharg'!$A$1</definedName>
     <definedName name="MainTitle_1">#REF!</definedName>
     <definedName name="Notes_12_1" localSheetId="2">#REF!</definedName>
     <definedName name="Notes_12_1" localSheetId="1">#REF!</definedName>
     <definedName name="Notes_12_1">#REF!</definedName>
     <definedName name="Notes_13_1" localSheetId="2">#REF!</definedName>
     <definedName name="Notes_13_1" localSheetId="1">#REF!</definedName>
     <definedName name="Notes_13_1">#REF!</definedName>
     <definedName name="Notes_14_1" localSheetId="2">#REF!</definedName>
     <definedName name="Notes_14_1" localSheetId="1">#REF!</definedName>
     <definedName name="Notes_14_1">#REF!</definedName>
     <definedName name="Notes_15_1" localSheetId="2">#REF!</definedName>
     <definedName name="Notes_15_1" localSheetId="1">#REF!</definedName>
     <definedName name="Notes_15_1">#REF!</definedName>
     <definedName name="Notes_16_1" localSheetId="2">'Conso cannabis 12 mois Téléchar'!#REF!</definedName>
@@ -88,51 +88,51 @@
     <definedName name="Notes_25_1" localSheetId="2">#REF!</definedName>
     <definedName name="Notes_25_1" localSheetId="1">'Conso cannabis 3 mois Télécharg'!$A$23</definedName>
     <definedName name="Notes_25_1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="357" uniqueCount="163">
   <si>
     <t>14,2 - 15,8</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>24,6 - 28,3</t>
   </si>
   <si>
     <t>a</t>
   </si>
   <si>
     <t>11,2 - 12,9</t>
   </si>
   <si>
     <t>11,5 - 14,2</t>
   </si>
   <si>
     <t>18,7 - 23,9</t>
   </si>
   <si>
     <t>26,8 - 32,6</t>
   </si>
   <si>
@@ -327,56 +327,50 @@
   <si>
     <t>37,8 - 45,4</t>
   </si>
   <si>
     <t>32,2 - 37,1</t>
   </si>
   <si>
     <t>35,6 - 40,5</t>
   </si>
   <si>
     <t>36,9 - 42,3</t>
   </si>
   <si>
     <t>26,3 - 30,3</t>
   </si>
   <si>
     <t>25,6 - 29,5</t>
   </si>
   <si>
     <t>31,7 - 36,4</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>Variation entre 2018 et 2024</t>
-[...4 lines deleted...]
-  <si>
     <t>Total (15 ans et plus)</t>
   </si>
   <si>
     <t>12,9 - 14,3</t>
   </si>
   <si>
     <t>13,2 - 14,6</t>
   </si>
   <si>
     <t>Total (15 à 29 ans)</t>
   </si>
   <si>
     <t>21,4 - 24,7</t>
   </si>
   <si>
     <t>20,0 - 23,2</t>
   </si>
   <si>
     <t>Total (30 ans et plus)</t>
   </si>
   <si>
     <t>10,5 - 12,0</t>
   </si>
   <si>
     <t>11,3 - 12,8</t>
@@ -493,262 +487,340 @@
     <t>30,7 - 36,2</t>
   </si>
   <si>
     <t>29,9 - 35,1</t>
   </si>
   <si>
     <t>25,7 - 30,0</t>
   </si>
   <si>
     <t>24,2 - 28,5</t>
   </si>
   <si>
     <t>Institut de la statistique du Québec</t>
   </si>
   <si>
     <t>Vitrine statistique sur les jeunes de 15 à 29 ans (quebec.ca)</t>
   </si>
   <si>
     <t>Indicateur :  Consommation de cannabis</t>
   </si>
   <si>
     <t>Thème : Santé</t>
   </si>
   <si>
     <t>Sujet: Comportements à risque</t>
-  </si>
-[...4 lines deleted...]
-    <t>Dernière mise à jour : 9 avril 2025</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Institut de la statistique du Québec, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Enquête québécoise sur le cannabis</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-  <si>
     <t>Proportion</t>
-  </si>
-[...26 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Source </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Institut de la statistique du Québec, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Enquête québécoise sur le cannabis</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
-    <r>
-[...21 lines deleted...]
-    </r>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>Variation entre 2018 et 2025</t>
+  </si>
+  <si>
+    <t>Variation entre 2024 et 2025</t>
+  </si>
+  <si>
+    <t>IC à 95 %</t>
+  </si>
+  <si>
+    <t>12,0 - 13,3</t>
+  </si>
+  <si>
+    <t>16,9 - 19,8</t>
+  </si>
+  <si>
+    <t>10,5 - 11,9</t>
+  </si>
+  <si>
+    <t>8,4 - 10,7</t>
+  </si>
+  <si>
+    <t>15,1 - 18,6</t>
+  </si>
+  <si>
+    <t>20,3 - 24,7</t>
+  </si>
+  <si>
+    <t>17,6 - 24,2</t>
+  </si>
+  <si>
+    <t>18,8 - 22,8</t>
+  </si>
+  <si>
+    <t>14,0 - 17,5</t>
+  </si>
+  <si>
+    <t>16,2 - 17,6</t>
+  </si>
+  <si>
+    <t>13,6 - 15,1</t>
+  </si>
+  <si>
+    <t>12,9 - 15,5</t>
+  </si>
+  <si>
+    <t>22,8 - 26,8</t>
+  </si>
+  <si>
+    <t>30,8 - 35,8</t>
+  </si>
+  <si>
+    <t>26,3 - 33,9</t>
+  </si>
+  <si>
+    <t>26,3 - 30,9</t>
+  </si>
+  <si>
+    <t>23,2 - 27,2</t>
   </si>
   <si>
     <r>
       <t>Consommation de cannabis au cours des 12 mois ayant précédé l’enquête selon le groupe d'âge et le genre (15 - 29 ans)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>, population de 15 ans et plus, Québec, 2018, 2019, 2021, 2022, 2023 et 2024</t>
+      <t>, population de 15 ans et plus, Québec, 2018, 2019, 2021, 2022, 2023, 2024 et 2025</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Consommation de cannabis au cours des 3 mois ayant précédé l’enquête selon le groupe d'âge et le genre (15 - 29 ans) </t>
+      <t>Consommation de cannabis au cours des 3 mois ayant précédé l’enquête selon le groupe d'âge et le genre (15 - 29 ans)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>, population de 15 ans et plus, Québec, 2018, 2019, 2021, 2022, 2023 et 2024</t>
+      <t>, population de 15 ans et plus, Québec, 2018, 2019, 2021, 2022, 2023, 2024 et 2025</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Notes
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>IC : intervalle de confiance.
+a,b : Pour une variable et une année données, le même exposant exprime une différence significative entre les proportions concernées au seuil de 0,05.
+↑/↓ La proportion de personnes qui ont consommé du cannabis a significativement augmenté ou diminué entre les deux années données, au seuil de 0,05. Une cellule vide correspond à un cas où l’enquête ne permet pas de conclure à une variation significative au seuil de 0,05.
+Bien que les données des six éditions de l’</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Enquête québécoise sur le cannabis</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (EQC) soient présentées, seules les données des éditions 2018 et 2024 ont été comparées à celles de 2025 et ont donc fait l’objet de tests statistiques. 
+1. Les résultats sont présentés selon le genre de la personne plutôt que le sexe à partir de 2021. Les répercussions sur les tendances sont minimes.
+Toutes les estimations ont une bonne précision relative (coefficient de variation inférieur à 15 %).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Notes
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>IC : Intervalle de confiance.
+a,b : Pour une variable et une année données, le même exposant exprime une différence significative entre les proportions concernées au seuil de 0,05.
+↑/↓ La proportion de personnes qui ont consommé du cannabis a significativement augmenté ou diminué entre les deux années données, au seuil de 0,05. Une cellule vide correspond à un cas où l’enquête ne permet pas de conclure à une variation significative au seuil de 0,05.
+Bien que les données des six éditions de l’</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Enquête québécoise sur le cannabis</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (EQC) soient présentées, seules les données des éditions 2018 et 2024 ont été comparées à celles de 2025 et ont donc fait l’objet de tests statistiques.
+1. Les résultats sont présentés selon le genre de la personne plutôt que le sexe à partir de 2021. Les répercussions sur les tendances sont minimes.
+Toutes les estimations ont une bonne précision relative (coefficient de variation inférieur à 15 %).</t>
+    </r>
+  </si>
+  <si>
+    <t>Dernière mise à jour : 16 avril 2026</t>
+  </si>
+  <si>
+    <t>URL : https://statistique.quebec.ca/vitrine/15-29-ans/theme/sante/consommation-cannabis</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
@@ -803,68 +875,75 @@
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
-[...5 lines deleted...]
-    <font>
       <i/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
@@ -879,59 +958,60 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
@@ -944,247 +1024,237 @@
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="7">
+    <cellStyle name="Lien hypertexte" xfId="6" builtinId="8"/>
     <cellStyle name="Lien hypertexte 2" xfId="3" xr:uid="{BD1E5BD0-E41C-4E2C-B30A-97F975757191}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{31FEDE88-C125-4C6D-A2BD-4B2DFC1FE00B}"/>
     <cellStyle name="Normal 2 2" xfId="4" xr:uid="{68B2C66C-F5B1-439B-BF8A-FB1D59121DC1}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{AA76797E-6E5A-4ABB-B949-F7051E2D988A}"/>
     <cellStyle name="Normal 4" xfId="5" xr:uid="{7E24E33B-CEF6-4C7A-BB63-E0E2DDF946A1}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
-      <xdr:rowOff>180974</xdr:rowOff>
+      <xdr:rowOff>171449</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1</xdr:colOff>
-      <xdr:row>41</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="ZoneTexte 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43F086A8-016E-44D1-8F91-32DDA0C9BC45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="123826" y="2085974"/>
-          <a:ext cx="6953250" cy="5743576"/>
+          <a:off x="133350" y="2076449"/>
+          <a:ext cx="7153276" cy="8391526"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="10000"/>
             <a:lumOff val="90000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100" b="1">
+            <a:rPr lang="fr-CA" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Notes méthodologiques</a:t>
+            <a:t>Notes méthodologiques  </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="fr-CA" sz="1000" b="1">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1000" b="1">
+            <a:rPr lang="fr-CA" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Concepts et définitions</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="fr-CA" sz="1000">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000">
@@ -1198,51 +1268,51 @@
             </a:rPr>
             <a:t>La consommation de cannabis au cours des 3 mois ayant précédé l’enquête est un indicateur construit sur la base de la question : « </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000" i="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Au cours des trois derniers mois (90 jours), à quelle fréquence avez-vous consommé du cannabis?</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t> » Cette question est posée aux répondants ayant déclaré avoir consommé du cannabis au cours de la vie et au cours des 12 mois ayant précédé l’enquête. Sont classées dans le « </a:t>
+            <a:t> »  Cette question est posée aux répondants ayant déclaré avoir consommé du cannabis au cours de la vie et au cours des 12 mois ayant précédé l’enquête. Sont classées dans le « </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000" i="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Oui</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> » les personnes ayant répondu « </a:t>
           </a:r>
@@ -1366,206 +1436,433 @@
             </a:rPr>
             <a:t> » regroupe les personnes ayant répondu « </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000" i="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Jamais</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t> » et celles ayant répondu par la négative à la question sur la consommation au cours de la vie et au cours des 12 derniers mois. Le dénominateur de cet indicateur est donc composé de l’ensemble de la population; lorsque l’analyse porte sur un groupe d’âge donné ou un genre en particulier, le dénominateur est donc l’ensemble des Québécois et Québécoises de la population visée appartenant à ce groupe particulier.</a:t>
+            <a:t> » et celles ayant répondu par la négative à la question sur la consommation au cours de la vie et au cours des 12 derniers mois. Le dénominateur de cet indicateur est donc composé de l’ensemble de la population ; lorsque l’analyse porte sur un groupe d’âge donné ou un genre en particulier, le dénominateur est donc l’ensemble des Québécois de la population visée appartenant à ce groupe particulier.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Pour 2018, l’indicateur couvre une période qui se situe entièrement avant la légalisation, alors que pour les années suivantes, il couvre une période qui se situe entièrement après la légalisation. De plus, alors que l’</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" i="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Enquête québécoise sur le cannabis </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>(EQC) 2021 a eu lieu pendant la pandémie de COVID-19, dès l’EQC 2022, les données représentent une période de sortie de crise sanitaire puis un retour à un état sociétal stable.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1200" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Univers</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-CA" sz="1200">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les données proviennent de l’EQC</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" i="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>menée par l’Institut de la statistique du Québec.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t> </a:t>
+            <a:t>La population visée par l’EQC est constituée de personnes de 15 ans et plus vivant au Québec, à l’exception de celles qui résident dans des logements collectifs institutionnels (p. ex. les hôpitaux, les centres d’hébergement de soins de longue durée) et dans les régions sociosanitaires du Nunavik et des Terres-Cries-de-la-Baie-James. </a:t>
           </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000" b="1">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000" b="1">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1200" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Production des données</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-CA" sz="1200">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Pour 2018, l’indicateur couvre une période qui se situe entièrement avant la légalisation, alors que pour les années suivantes, il couvre une période qui se situe entièrement après la légalisation. De plus, alors que l’EQC 2021 a eu lieu pendant la pandémie de COVID-19, dès l’EQC 2022, les données représentent une période de sortie de crise sanitaire puis un retour à un état sociétal stable.</a:t>
+            <a:t>Les statistiques ont été produites par l’Institut de la statistique du Québec à partir des fichiers de microdonnées de l’EQC.</a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:pPr marL="0" indent="0"/>
-          <a:endParaRPr lang="fr-CA" sz="1000" b="1">
+          <a:endParaRPr lang="fr-CA" sz="1000">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" indent="0"/>
+          <a:endParaRPr lang="fr-CA" sz="1000" b="1">
+            <a:solidFill>
+              <a:schemeClr val="bg2">
+                <a:lumMod val="90000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0"/>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1000" b="1">
+            <a:rPr lang="fr-CA" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Précision des données et différences entre les groupes</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" indent="0"/>
           <a:endParaRPr lang="fr-CA" sz="1000" b="1">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Les statistiques présentées étant basées sur un échantillon, elles sont sujettes à l’erreur d’échantillonnage.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Des tests statistiques ont été effectués afin de comparer le groupe des jeunes aux groupes plus âgés, de même que les sous-groupes de jeunes entre eux, que ce soit entre les hommes et les femmes ou entre des tranches d’âge plus fines. Les différences évoquées dans les points saillants ont été confirmées par ces tests. À noter qu’il arrive que des proportions semblent différentes, mais que des tests de comparaison ne permettent pas de conclure qu’elles le sont, d’un point de vue statistique.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="fr-CA" sz="1000">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Pour plus d’information sur les notions de précision statistique et de différence significative sur le plan statistique, consulter la page </a:t>
+            <a:t>Pour plus d’information sur les notions de précision statistique et de différence significative sur le plan statistique, consulter la page</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100" u="sng">
+            <a:rPr lang="fr-CA" sz="1100" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0" i="0" u="sng">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
               <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id=""/>
             </a:rPr>
             <a:t>Notions statistiques pour l’analyse de données d’enquêtes</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100">
+            <a:rPr lang="fr-CA" sz="1100" b="0" i="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>.</a:t>
           </a:r>
-          <a:endParaRPr lang="fr-CA" sz="1000">
-[...7 lines deleted...]
-          </a:endParaRPr>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="fr-CA" sz="1300">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1876,2280 +2173,2800 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/15-29-ans/theme/sante/consommation-cannabis" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/15-29-ans" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6298AE59-EDEB-42DD-8F34-67667F241272}">
   <dimension ref="B1:C17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="1.85546875" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="11.5703125" style="2"/>
+    <col min="1" max="1" width="1.88671875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="104.33203125" style="2" customWidth="1"/>
+    <col min="3" max="16384" width="11.5546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:3" x14ac:dyDescent="0.3">
+    <row r="1" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B1" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C1" s="1"/>
+    </row>
+    <row r="2" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B2" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C2" s="1"/>
+    </row>
+    <row r="3" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B3" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="C1" s="1"/>
-[...2 lines deleted...]
-      <c r="B2" s="3" t="s">
+      <c r="C3" s="1"/>
+    </row>
+    <row r="4" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B4" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="C2" s="1"/>
-[...2 lines deleted...]
-      <c r="B3" s="4" t="s">
+      <c r="C4" s="5"/>
+    </row>
+    <row r="5" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B5" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="C3" s="1"/>
-[...10 lines deleted...]
-      </c>
       <c r="C5" s="5"/>
     </row>
-    <row r="6" spans="2:3" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
     </row>
-    <row r="7" spans="2:3" x14ac:dyDescent="0.3">
+    <row r="7" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B7" s="3" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-    <row r="8" spans="2:3" x14ac:dyDescent="0.3">
+        <v>162</v>
+      </c>
+      <c r="C7" s="44"/>
+    </row>
+    <row r="8" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
     </row>
-    <row r="9" spans="2:3" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B9" s="12" t="s">
-        <v>136</v>
+        <v>161</v>
       </c>
       <c r="C9" s="1"/>
     </row>
-    <row r="13" spans="2:3" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B13" s="7"/>
     </row>
-    <row r="14" spans="2:3" x14ac:dyDescent="0.3">
+    <row r="14" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B14" s="8"/>
     </row>
-    <row r="15" spans="2:3" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B15" s="9"/>
     </row>
-    <row r="16" spans="2:3" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B16" s="10"/>
     </row>
-    <row r="17" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B17" s="9"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId1" display="https://statistique.quebec.ca/vitrine/15-29-ans" xr:uid="{6B2D846F-D7A8-4334-BA60-AE80284F2F20}"/>
     <hyperlink ref="B7" r:id="rId2" display="https://statistique.quebec.ca/vitrine/15-29-ans/theme/sante/consommation-cannabis" xr:uid="{3CEDB336-0F81-40DE-B6FE-15EE7595E740}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02940BF8-5822-4B08-9D06-3593C323A67C}">
-  <dimension ref="A1:AA25"/>
+  <dimension ref="A1:AE25"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:AA1"/>
+      <selection activeCell="J28" sqref="J28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="28" style="34" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="28" max="16384" width="11.5703125" style="1"/>
+    <col min="1" max="1" width="28" style="24" customWidth="1"/>
+    <col min="2" max="2" width="10.44140625" style="25" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="9.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="10.6640625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="13.6640625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="1.6640625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.6640625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.6640625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="1.6640625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="10.6640625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="2.6640625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="13.6640625" style="1" customWidth="1"/>
+    <col min="17" max="17" width="1.6640625" style="1" customWidth="1"/>
+    <col min="18" max="18" width="10.6640625" style="1" customWidth="1"/>
+    <col min="19" max="19" width="2.6640625" style="1" customWidth="1"/>
+    <col min="20" max="20" width="13.6640625" style="1" customWidth="1"/>
+    <col min="21" max="21" width="1.44140625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="10.6640625" style="1" customWidth="1"/>
+    <col min="23" max="23" width="2.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="13.6640625" style="1" customWidth="1"/>
+    <col min="25" max="25" width="1.44140625" style="1" customWidth="1"/>
+    <col min="26" max="26" width="10.6640625" style="1" customWidth="1"/>
+    <col min="27" max="27" width="2.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="13.6640625" style="1" customWidth="1"/>
+    <col min="29" max="29" width="1.44140625" style="1" customWidth="1"/>
+    <col min="30" max="31" width="10.6640625" style="1" customWidth="1"/>
+    <col min="32" max="16384" width="11.5546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="16.5" x14ac:dyDescent="0.3">
-[...36 lines deleted...]
-      <c r="B3" s="51">
+    <row r="1" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A1" s="47" t="s">
+        <v>158</v>
+      </c>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="47"/>
+      <c r="AA1" s="47"/>
+      <c r="AB1" s="47"/>
+      <c r="AC1" s="47"/>
+      <c r="AD1" s="47"/>
+      <c r="AE1" s="47"/>
+    </row>
+    <row r="2" spans="1:31" ht="15.6" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="12"/>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+      <c r="M2" s="12"/>
+      <c r="N2" s="12"/>
+      <c r="O2" s="12"/>
+      <c r="P2" s="12"/>
+      <c r="Q2" s="12"/>
+      <c r="R2" s="12"/>
+      <c r="S2" s="12"/>
+      <c r="T2" s="12"/>
+      <c r="U2" s="12"/>
+      <c r="V2" s="12"/>
+      <c r="W2" s="12"/>
+      <c r="X2" s="12"/>
+      <c r="Y2" s="12"/>
+      <c r="Z2" s="12"/>
+      <c r="AA2" s="12"/>
+      <c r="AB2" s="12"/>
+      <c r="AC2" s="12"/>
+      <c r="AD2" s="12"/>
+      <c r="AE2" s="12"/>
+    </row>
+    <row r="3" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="28"/>
+      <c r="B3" s="48">
         <v>2018</v>
       </c>
-      <c r="C3" s="51"/>
-[...2 lines deleted...]
-      <c r="F3" s="51">
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="48">
         <v>2019</v>
       </c>
-      <c r="G3" s="51"/>
-[...2 lines deleted...]
-      <c r="J3" s="51">
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="48">
         <v>2021</v>
       </c>
-      <c r="K3" s="51"/>
-[...2 lines deleted...]
-      <c r="N3" s="51">
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="48">
         <v>2022</v>
       </c>
-      <c r="O3" s="51"/>
-[...2 lines deleted...]
-      <c r="R3" s="51">
+      <c r="O3" s="48"/>
+      <c r="P3" s="48"/>
+      <c r="Q3" s="30"/>
+      <c r="R3" s="48">
         <v>2023</v>
       </c>
-      <c r="S3" s="51"/>
-[...2 lines deleted...]
-      <c r="V3" s="51" t="s">
+      <c r="S3" s="48"/>
+      <c r="T3" s="48"/>
+      <c r="U3" s="29"/>
+      <c r="V3" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="W3" s="51"/>
-[...9 lines deleted...]
-    <row r="4" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="W3" s="48"/>
+      <c r="X3" s="48"/>
+      <c r="Y3" s="29"/>
+      <c r="Z3" s="48" t="s">
+        <v>136</v>
+      </c>
+      <c r="AA3" s="48"/>
+      <c r="AB3" s="48"/>
+      <c r="AC3" s="29"/>
+      <c r="AD3" s="50" t="s">
+        <v>137</v>
+      </c>
+      <c r="AE3" s="50" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31" x14ac:dyDescent="0.35">
       <c r="A4" s="11"/>
-      <c r="B4" s="47" t="s">
-        <v>139</v>
+      <c r="B4" s="33" t="s">
+        <v>134</v>
       </c>
       <c r="C4" s="13"/>
       <c r="D4" s="13" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="E4" s="12"/>
-      <c r="F4" s="47" t="s">
-        <v>139</v>
+      <c r="F4" s="33" t="s">
+        <v>134</v>
       </c>
       <c r="G4" s="13"/>
       <c r="H4" s="13" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="I4" s="12"/>
-      <c r="J4" s="47" t="s">
-        <v>139</v>
+      <c r="J4" s="33" t="s">
+        <v>134</v>
       </c>
       <c r="K4" s="13"/>
       <c r="L4" s="13" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="M4" s="12"/>
-      <c r="N4" s="47" t="s">
-        <v>139</v>
+      <c r="N4" s="33" t="s">
+        <v>134</v>
       </c>
       <c r="O4" s="13"/>
       <c r="P4" s="13" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="Q4" s="12"/>
-      <c r="R4" s="47" t="s">
-        <v>139</v>
+      <c r="R4" s="33" t="s">
+        <v>134</v>
       </c>
       <c r="S4" s="13"/>
       <c r="T4" s="13" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="U4" s="14"/>
-      <c r="V4" s="47" t="s">
-        <v>139</v>
+      <c r="V4" s="33" t="s">
+        <v>134</v>
       </c>
       <c r="W4" s="13"/>
       <c r="X4" s="13" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="Y4" s="14"/>
-      <c r="Z4" s="54"/>
-[...4 lines deleted...]
-      <c r="B5" s="52" t="s">
+      <c r="Z4" s="33" t="s">
+        <v>134</v>
+      </c>
+      <c r="AA4" s="13"/>
+      <c r="AB4" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC4" s="14"/>
+      <c r="AD4" s="51"/>
+      <c r="AE4" s="51"/>
+    </row>
+    <row r="5" spans="1:31" x14ac:dyDescent="0.35">
+      <c r="A5" s="32"/>
+      <c r="B5" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="C5" s="52"/>
-[...20 lines deleted...]
-      <c r="X5" s="52"/>
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="49"/>
+      <c r="O5" s="49"/>
+      <c r="P5" s="49"/>
+      <c r="Q5" s="49"/>
+      <c r="R5" s="49"/>
+      <c r="S5" s="49"/>
+      <c r="T5" s="49"/>
+      <c r="U5" s="49"/>
+      <c r="V5" s="49"/>
+      <c r="W5" s="49"/>
+      <c r="X5" s="49"/>
       <c r="Y5" s="12"/>
-      <c r="Z5" s="55"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:27" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="Z5" s="12"/>
+      <c r="AA5" s="12"/>
+      <c r="AB5" s="12"/>
+      <c r="AC5" s="12"/>
+      <c r="AD5" s="52"/>
+      <c r="AE5" s="52"/>
+    </row>
+    <row r="6" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
       <c r="A6" s="16" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B6" s="17">
         <v>10.96653720635007</v>
       </c>
       <c r="C6" s="18"/>
       <c r="D6" s="19" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="12"/>
       <c r="F6" s="20">
         <v>12.937381290207952</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="19" t="s">
         <v>25</v>
       </c>
       <c r="I6" s="12"/>
       <c r="J6" s="20">
         <v>14.754729527059219</v>
       </c>
       <c r="K6" s="18" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="19" t="s">
         <v>26</v>
       </c>
       <c r="M6" s="12"/>
       <c r="N6" s="20">
         <v>14.938375746404281</v>
       </c>
       <c r="O6" s="18" t="s">
         <v>1</v>
       </c>
       <c r="P6" s="19" t="s">
         <v>0</v>
       </c>
       <c r="Q6" s="12"/>
       <c r="R6" s="20">
         <v>13.548769323922302</v>
       </c>
       <c r="S6" s="18" t="s">
         <v>1</v>
       </c>
       <c r="T6" s="19" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="U6" s="19"/>
       <c r="V6" s="20">
         <v>13.898193484146729</v>
       </c>
       <c r="W6" s="21" t="s">
         <v>1</v>
       </c>
       <c r="X6" s="19" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="Y6" s="19"/>
-      <c r="Z6" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AA6" s="22" t="s">
+      <c r="Z6" s="20">
+        <v>12.625918157436274</v>
+      </c>
+      <c r="AA6" s="21" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="7" spans="1:27" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="AB6" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="AC6" s="19"/>
+      <c r="AD6" s="19" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE6" s="22" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
       <c r="A7" s="23" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B7" s="17">
         <v>24.260912258847938</v>
       </c>
       <c r="C7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="19" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="12"/>
       <c r="F7" s="20">
         <v>25.560660519660594</v>
       </c>
       <c r="G7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="H7" s="19" t="s">
         <v>28</v>
       </c>
       <c r="I7" s="12"/>
       <c r="J7" s="20">
         <v>26.878183378871658</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="L7" s="19" t="s">
         <v>29</v>
       </c>
       <c r="M7" s="12"/>
       <c r="N7" s="20">
         <v>26.438317498686743</v>
       </c>
       <c r="O7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="P7" s="19" t="s">
         <v>2</v>
       </c>
       <c r="Q7" s="12"/>
       <c r="R7" s="20">
         <v>23.022993477541505</v>
       </c>
       <c r="S7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="19" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="U7" s="19"/>
       <c r="V7" s="20">
         <v>21.516395821126824</v>
       </c>
       <c r="W7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="19" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="Y7" s="19"/>
-      <c r="Z7" s="22" t="s">
-[...6 lines deleted...]
-    <row r="8" spans="1:27" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="Z7" s="20">
+        <v>18.309169221859182</v>
+      </c>
+      <c r="AA7" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB7" s="19" t="s">
+        <v>141</v>
+      </c>
+      <c r="AC7" s="19"/>
+      <c r="AD7" s="22" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE7" s="22" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
       <c r="A8" s="23" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B8" s="17">
         <v>7.4048149179069229</v>
       </c>
       <c r="C8" s="18" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="12"/>
       <c r="F8" s="20">
         <v>9.6412904454948052</v>
       </c>
       <c r="G8" s="18" t="s">
         <v>3</v>
       </c>
       <c r="H8" s="19" t="s">
         <v>31</v>
       </c>
       <c r="I8" s="12"/>
       <c r="J8" s="20">
         <v>11.686699421927091</v>
       </c>
       <c r="K8" s="18" t="s">
         <v>3</v>
       </c>
       <c r="L8" s="19" t="s">
         <v>32</v>
       </c>
       <c r="M8" s="12"/>
       <c r="N8" s="20">
         <v>12.027048776662234</v>
       </c>
       <c r="O8" s="18" t="s">
         <v>3</v>
       </c>
       <c r="P8" s="19" t="s">
         <v>4</v>
       </c>
       <c r="Q8" s="12"/>
       <c r="R8" s="20">
         <v>11.235543442482539</v>
       </c>
       <c r="S8" s="18" t="s">
         <v>3</v>
       </c>
       <c r="T8" s="19" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="U8" s="19"/>
       <c r="V8" s="20">
         <v>11.997043158225766</v>
       </c>
       <c r="W8" s="18" t="s">
         <v>3</v>
       </c>
       <c r="X8" s="19" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="Y8" s="19"/>
-      <c r="Z8" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AA8" s="22" t="s">
+      <c r="Z8" s="20">
+        <v>11.181817313118744</v>
+      </c>
+      <c r="AA8" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB8" s="19" t="s">
+        <v>142</v>
+      </c>
+      <c r="AC8" s="19"/>
+      <c r="AD8" s="19" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE8" s="22" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="1:27" ht="16.5" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
       <c r="A9" s="23"/>
       <c r="B9" s="17"/>
       <c r="C9" s="18"/>
       <c r="D9" s="19"/>
       <c r="E9" s="12"/>
       <c r="F9" s="20"/>
       <c r="G9" s="18"/>
       <c r="H9" s="19"/>
       <c r="I9" s="12"/>
       <c r="J9" s="20"/>
       <c r="K9" s="18"/>
       <c r="L9" s="19"/>
       <c r="M9" s="12"/>
       <c r="N9" s="20"/>
       <c r="O9" s="18"/>
       <c r="P9" s="19"/>
       <c r="Q9" s="12"/>
       <c r="R9" s="20"/>
       <c r="S9" s="18"/>
       <c r="T9" s="19"/>
       <c r="U9" s="19"/>
       <c r="V9" s="20"/>
       <c r="W9" s="18"/>
       <c r="X9" s="19"/>
       <c r="Y9" s="19"/>
-      <c r="Z9" s="19"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:27" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="Z9" s="20"/>
+      <c r="AA9" s="18"/>
+      <c r="AB9" s="19"/>
+      <c r="AC9" s="19"/>
+      <c r="AD9" s="19"/>
+      <c r="AE9" s="22"/>
+    </row>
+    <row r="10" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
       <c r="A10" s="16" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="18"/>
       <c r="D10" s="19"/>
       <c r="E10" s="12"/>
       <c r="F10" s="20"/>
       <c r="G10" s="18"/>
       <c r="H10" s="19"/>
       <c r="I10" s="12"/>
       <c r="J10" s="20"/>
       <c r="K10" s="18"/>
       <c r="L10" s="19"/>
       <c r="M10" s="12"/>
       <c r="N10" s="20"/>
       <c r="O10" s="18"/>
       <c r="P10" s="19"/>
       <c r="Q10" s="12"/>
       <c r="R10" s="20"/>
       <c r="S10" s="18"/>
       <c r="T10" s="19"/>
       <c r="U10" s="19"/>
       <c r="V10" s="20"/>
       <c r="W10" s="18"/>
       <c r="X10" s="19"/>
       <c r="Y10" s="19"/>
-      <c r="Z10" s="19"/>
-[...3 lines deleted...]
-      <c r="A11" s="24" t="s">
+      <c r="Z10" s="20"/>
+      <c r="AA10" s="18"/>
+      <c r="AB10" s="19"/>
+      <c r="AC10" s="19"/>
+      <c r="AD10" s="19"/>
+      <c r="AE10" s="19"/>
+    </row>
+    <row r="11" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="B11" s="17">
+        <v>15.165637354033269</v>
+      </c>
+      <c r="C11" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="12"/>
+      <c r="F11" s="20">
+        <v>14.479654933937091</v>
+      </c>
+      <c r="G11" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="H11" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="I11" s="12"/>
+      <c r="J11" s="20">
+        <v>11.800981017100316</v>
+      </c>
+      <c r="K11" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="L11" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="M11" s="12"/>
+      <c r="N11" s="20">
+        <v>12.784438277509622</v>
+      </c>
+      <c r="O11" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="P11" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q11" s="12"/>
+      <c r="R11" s="20">
+        <v>11.591745588223969</v>
+      </c>
+      <c r="S11" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="T11" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="U11" s="19"/>
+      <c r="V11" s="20">
+        <v>10.398707386166336</v>
+      </c>
+      <c r="W11" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="X11" s="19" t="s">
         <v>91</v>
       </c>
-      <c r="B11" s="25">
-[...2 lines deleted...]
-      <c r="C11" s="26" t="s">
+      <c r="Y11" s="19"/>
+      <c r="Z11" s="20">
+        <v>9.4959799172204775</v>
+      </c>
+      <c r="AA11" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="D11" s="27" t="s">
-[...5 lines deleted...]
-      <c r="G11" s="26" t="s">
+      <c r="AB11" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="AC11" s="19"/>
+      <c r="AD11" s="19" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE11" s="22" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A12" s="23" t="s">
+        <v>92</v>
+      </c>
+      <c r="B12" s="17">
+        <v>25.081944174117847</v>
+      </c>
+      <c r="C12" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="D12" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="E12" s="12"/>
+      <c r="F12" s="20">
+        <v>27.242109491554196</v>
+      </c>
+      <c r="G12" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="H12" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="I12" s="12"/>
+      <c r="J12" s="20">
+        <v>22.13767943559591</v>
+      </c>
+      <c r="K12" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="H11" s="27" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="26" t="s">
+      <c r="L12" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="M12" s="12"/>
+      <c r="N12" s="20">
+        <v>21.188927108767679</v>
+      </c>
+      <c r="O12" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="L11" s="27" t="s">
-[...5 lines deleted...]
-      <c r="O11" s="26" t="s">
+      <c r="P12" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q12" s="12"/>
+      <c r="R12" s="20">
+        <v>20.344974229910047</v>
+      </c>
+      <c r="S12" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="P11" s="27" t="s">
-[...5 lines deleted...]
-      <c r="S11" s="26" t="s">
+      <c r="T12" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="U12" s="19"/>
+      <c r="V12" s="20">
+        <v>20.717801483379077</v>
+      </c>
+      <c r="W12" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="X12" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="Y12" s="19"/>
+      <c r="Z12" s="20">
+        <v>16.784207324056673</v>
+      </c>
+      <c r="AA12" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="T11" s="27" t="s">
-[...6 lines deleted...]
-      <c r="W11" s="26" t="s">
+      <c r="AB12" s="19" t="s">
+        <v>144</v>
+      </c>
+      <c r="AC12" s="19"/>
+      <c r="AD12" s="19" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE12" s="22" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A13" s="23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B13" s="17">
+        <v>30.151836122415226</v>
+      </c>
+      <c r="C13" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="X11" s="27" t="s">
-[...6 lines deleted...]
-      <c r="AA11" s="29" t="s">
+      <c r="D13" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="E13" s="12"/>
+      <c r="F13" s="20">
+        <v>31.231104080285682</v>
+      </c>
+      <c r="G13" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="I13" s="12"/>
+      <c r="J13" s="20">
+        <v>31.648933331525196</v>
+      </c>
+      <c r="K13" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="L13" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="M13" s="12"/>
+      <c r="N13" s="20">
+        <v>29.597727043487993</v>
+      </c>
+      <c r="O13" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="P13" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q13" s="12"/>
+      <c r="R13" s="20">
+        <v>27.166757134077901</v>
+      </c>
+      <c r="S13" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="T13" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="U13" s="19"/>
+      <c r="V13" s="20">
+        <v>25.8040443913928</v>
+      </c>
+      <c r="W13" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="X13" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="Y13" s="19"/>
+      <c r="Z13" s="20">
+        <v>22.392074519016536</v>
+      </c>
+      <c r="AA13" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB13" s="19" t="s">
+        <v>145</v>
+      </c>
+      <c r="AC13" s="19"/>
+      <c r="AD13" s="22" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE13" s="22" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A14" s="23" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" s="17">
+        <v>23.362245673733213</v>
+      </c>
+      <c r="C14" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14" s="12"/>
+      <c r="F14" s="20">
+        <v>25.441188915911678</v>
+      </c>
+      <c r="G14" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="I14" s="12"/>
+      <c r="J14" s="20">
+        <v>32.739379816109007</v>
+      </c>
+      <c r="K14" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="L14" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="M14" s="12"/>
+      <c r="N14" s="20">
+        <v>32.961540684485755</v>
+      </c>
+      <c r="O14" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="P14" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q14" s="12"/>
+      <c r="R14" s="20">
+        <v>27.04309782512696</v>
+      </c>
+      <c r="S14" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="T14" s="19" t="s">
+        <v>99</v>
+      </c>
+      <c r="U14" s="19"/>
+      <c r="V14" s="20">
+        <v>24.466541300418648</v>
+      </c>
+      <c r="W14" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="X14" s="19" t="s">
+        <v>100</v>
+      </c>
+      <c r="Y14" s="19"/>
+      <c r="Z14" s="20">
+        <v>20.693248726649259</v>
+      </c>
+      <c r="AA14" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="AB14" s="19" t="s">
+        <v>146</v>
+      </c>
+      <c r="AC14" s="19"/>
+      <c r="AD14" s="22" t="s">
         <v>1</v>
       </c>
-    </row>
-[...63 lines deleted...]
-      <c r="AA12" s="29" t="s">
+      <c r="AE14" s="22" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:27" ht="16.5" x14ac:dyDescent="0.3">
-[...62 lines deleted...]
-      <c r="AA13" s="29" t="s">
+    <row r="15" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A15" s="23"/>
+      <c r="B15" s="17"/>
+      <c r="C15" s="18"/>
+      <c r="D15" s="19"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="18"/>
+      <c r="H15" s="19"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="20"/>
+      <c r="K15" s="18"/>
+      <c r="L15" s="19"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="20"/>
+      <c r="O15" s="18"/>
+      <c r="P15" s="19"/>
+      <c r="Q15" s="12"/>
+      <c r="R15" s="20"/>
+      <c r="S15" s="18"/>
+      <c r="T15" s="19"/>
+      <c r="U15" s="19"/>
+      <c r="V15" s="20"/>
+      <c r="W15" s="18"/>
+      <c r="X15" s="19"/>
+      <c r="Y15" s="19"/>
+      <c r="Z15" s="20"/>
+      <c r="AA15" s="18"/>
+      <c r="AB15" s="19"/>
+      <c r="AC15" s="19"/>
+      <c r="AD15" s="22"/>
+      <c r="AE15" s="22"/>
+    </row>
+    <row r="16" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A16" s="16" t="s">
+        <v>101</v>
+      </c>
+      <c r="B16" s="17"/>
+      <c r="C16" s="18"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="20"/>
+      <c r="G16" s="18"/>
+      <c r="H16" s="19"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="20"/>
+      <c r="K16" s="18"/>
+      <c r="L16" s="19"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="20"/>
+      <c r="O16" s="18"/>
+      <c r="P16" s="19"/>
+      <c r="Q16" s="12"/>
+      <c r="R16" s="20"/>
+      <c r="S16" s="18"/>
+      <c r="T16" s="19"/>
+      <c r="U16" s="19"/>
+      <c r="V16" s="20"/>
+      <c r="W16" s="18"/>
+      <c r="X16" s="19"/>
+      <c r="Y16" s="19"/>
+      <c r="Z16" s="20"/>
+      <c r="AA16" s="18"/>
+      <c r="AB16" s="19"/>
+      <c r="AC16" s="19"/>
+      <c r="AD16" s="19"/>
+      <c r="AE16" s="19"/>
+    </row>
+    <row r="17" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A17" s="23" t="s">
+        <v>102</v>
+      </c>
+      <c r="B17" s="17">
+        <v>27.96906209315194</v>
+      </c>
+      <c r="C17" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="D17" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" s="12"/>
+      <c r="F17" s="20">
+        <v>31.074409712116058</v>
+      </c>
+      <c r="G17" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="H17" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="I17" s="12"/>
+      <c r="J17" s="20">
+        <v>29.683941251089145</v>
+      </c>
+      <c r="K17" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="L17" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="M17" s="12"/>
+      <c r="N17" s="20">
+        <v>28.49966009953317</v>
+      </c>
+      <c r="O17" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="P17" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q17" s="12"/>
+      <c r="R17" s="20">
+        <v>24.97981688100209</v>
+      </c>
+      <c r="S17" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="T17" s="19" t="s">
+        <v>103</v>
+      </c>
+      <c r="U17" s="19"/>
+      <c r="V17" s="20">
+        <v>24.609295227308174</v>
+      </c>
+      <c r="W17" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="X17" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y17" s="19"/>
+      <c r="Z17" s="20">
+        <v>20.741369887383676</v>
+      </c>
+      <c r="AA17" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB17" s="19" t="s">
+        <v>147</v>
+      </c>
+      <c r="AC17" s="19"/>
+      <c r="AD17" s="22" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE17" s="22" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A18" s="23" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="17">
+        <v>20.428101961287929</v>
+      </c>
+      <c r="C18" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="D18" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="E18" s="12"/>
+      <c r="F18" s="20">
+        <v>19.870381303639796</v>
+      </c>
+      <c r="G18" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="H18" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="I18" s="12"/>
+      <c r="J18" s="20">
+        <v>23.896970252747625</v>
+      </c>
+      <c r="K18" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="L18" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="M18" s="12"/>
+      <c r="N18" s="20">
+        <v>24.184074992710293</v>
+      </c>
+      <c r="O18" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="P18" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q18" s="12"/>
+      <c r="R18" s="20">
+        <v>20.942985440752317</v>
+      </c>
+      <c r="S18" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="T18" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="U18" s="19"/>
+      <c r="V18" s="20">
+        <v>18.178868449965215</v>
+      </c>
+      <c r="W18" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="X18" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="Y18" s="19"/>
+      <c r="Z18" s="20">
+        <v>15.681513249166537</v>
+      </c>
+      <c r="AA18" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB18" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="AC18" s="19"/>
+      <c r="AD18" s="22" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE18" s="22" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="14" spans="1:27" ht="16.5" x14ac:dyDescent="0.3">
-[...344 lines deleted...]
-      <c r="A23" s="49" t="s">
+    <row r="19" spans="1:31" ht="16.8" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="41"/>
+      <c r="B19" s="42"/>
+      <c r="C19" s="37"/>
+      <c r="D19" s="37"/>
+      <c r="E19" s="37"/>
+      <c r="F19" s="37"/>
+      <c r="G19" s="37"/>
+      <c r="H19" s="37"/>
+      <c r="I19" s="37"/>
+      <c r="J19" s="37"/>
+      <c r="K19" s="37"/>
+      <c r="L19" s="37"/>
+      <c r="M19" s="37"/>
+      <c r="N19" s="37"/>
+      <c r="O19" s="37"/>
+      <c r="P19" s="37"/>
+      <c r="Q19" s="37"/>
+      <c r="R19" s="37"/>
+      <c r="S19" s="37"/>
+      <c r="T19" s="37"/>
+      <c r="U19" s="37"/>
+      <c r="V19" s="37"/>
+      <c r="W19" s="37"/>
+      <c r="X19" s="37"/>
+      <c r="Y19" s="37"/>
+      <c r="Z19" s="37"/>
+      <c r="AA19" s="43"/>
+      <c r="AB19" s="37"/>
+      <c r="AC19" s="37"/>
+      <c r="AD19" s="37"/>
+      <c r="AE19" s="37"/>
+    </row>
+    <row r="20" spans="1:31" x14ac:dyDescent="0.35">
+      <c r="A20" s="11"/>
+      <c r="B20" s="15"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="12"/>
+      <c r="H20" s="12"/>
+      <c r="I20" s="12"/>
+      <c r="J20" s="12"/>
+      <c r="K20" s="12"/>
+      <c r="L20" s="12"/>
+      <c r="M20" s="12"/>
+      <c r="N20" s="12"/>
+      <c r="O20" s="12"/>
+      <c r="P20" s="12"/>
+      <c r="Q20" s="12"/>
+      <c r="R20" s="12"/>
+      <c r="S20" s="12"/>
+      <c r="T20" s="12"/>
+      <c r="U20" s="12"/>
+      <c r="V20" s="12"/>
+      <c r="W20" s="12"/>
+      <c r="X20" s="12"/>
+      <c r="Y20" s="12"/>
+      <c r="Z20" s="12"/>
+      <c r="AA20" s="12"/>
+      <c r="AB20" s="12"/>
+      <c r="AC20" s="12"/>
+      <c r="AD20" s="12"/>
+      <c r="AE20" s="12"/>
+    </row>
+    <row r="21" spans="1:31" ht="114" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="45" t="s">
+        <v>160</v>
+      </c>
+      <c r="B21" s="45"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="45"/>
+      <c r="N21" s="45"/>
+      <c r="O21" s="45"/>
+      <c r="P21" s="45"/>
+      <c r="Q21" s="45"/>
+      <c r="R21" s="45"/>
+      <c r="S21" s="45"/>
+      <c r="T21" s="45"/>
+      <c r="U21" s="45"/>
+      <c r="V21" s="45"/>
+      <c r="W21" s="45"/>
+      <c r="X21" s="45"/>
+      <c r="Y21" s="45"/>
+      <c r="Z21" s="45"/>
+      <c r="AA21" s="45"/>
+      <c r="AB21" s="45"/>
+      <c r="AC21" s="45"/>
+      <c r="AD21" s="45"/>
+      <c r="AE21" s="45"/>
+    </row>
+    <row r="22" spans="1:31" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="46" t="s">
+        <v>133</v>
+      </c>
+      <c r="B22" s="46"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="46"/>
+      <c r="H22" s="46"/>
+      <c r="I22" s="46"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="46"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+      <c r="U22" s="46"/>
+      <c r="V22" s="46"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="46"/>
+      <c r="Y22" s="46"/>
+      <c r="Z22" s="46"/>
+      <c r="AA22" s="46"/>
+      <c r="AB22" s="46"/>
+      <c r="AC22" s="46"/>
+      <c r="AD22" s="46"/>
+      <c r="AE22" s="46"/>
+    </row>
+    <row r="23" spans="1:31" x14ac:dyDescent="0.35">
+      <c r="A23" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="B23" s="49"/>
-[...26 lines deleted...]
-    <row r="24" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="B23" s="46"/>
+      <c r="C23" s="46"/>
+      <c r="D23" s="46"/>
+      <c r="E23" s="46"/>
+      <c r="F23" s="46"/>
+      <c r="G23" s="46"/>
+      <c r="H23" s="46"/>
+      <c r="I23" s="46"/>
+      <c r="J23" s="46"/>
+      <c r="K23" s="46"/>
+      <c r="L23" s="46"/>
+      <c r="M23" s="46"/>
+      <c r="N23" s="46"/>
+      <c r="O23" s="46"/>
+      <c r="P23" s="46"/>
+      <c r="Q23" s="46"/>
+      <c r="R23" s="46"/>
+      <c r="S23" s="46"/>
+      <c r="T23" s="46"/>
+      <c r="U23" s="27"/>
+      <c r="V23" s="27"/>
+      <c r="W23" s="27"/>
+      <c r="X23" s="27"/>
+      <c r="Y23" s="27"/>
+      <c r="Z23" s="27"/>
+      <c r="AA23" s="27"/>
+      <c r="AB23" s="27"/>
+      <c r="AC23" s="27"/>
+      <c r="AD23" s="27"/>
+      <c r="AE23" s="27"/>
+    </row>
+    <row r="24" spans="1:31" x14ac:dyDescent="0.35">
       <c r="A24" s="11"/>
       <c r="B24" s="15"/>
       <c r="C24" s="12"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="12"/>
       <c r="I24" s="12"/>
       <c r="J24" s="12"/>
       <c r="K24" s="12"/>
       <c r="L24" s="12"/>
       <c r="M24" s="12"/>
       <c r="N24" s="12"/>
       <c r="O24" s="12"/>
       <c r="P24" s="12"/>
       <c r="Q24" s="12"/>
       <c r="R24" s="12"/>
       <c r="S24" s="12"/>
       <c r="T24" s="12"/>
       <c r="V24" s="12"/>
       <c r="W24" s="12"/>
       <c r="X24" s="12"/>
-    </row>
-    <row r="25" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="Z24" s="12"/>
+      <c r="AA24" s="12"/>
+      <c r="AB24" s="12"/>
+    </row>
+    <row r="25" spans="1:31" x14ac:dyDescent="0.35">
       <c r="A25" s="11"/>
       <c r="B25" s="15"/>
       <c r="C25" s="12"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
       <c r="F25" s="12"/>
       <c r="G25" s="12"/>
       <c r="H25" s="12"/>
       <c r="I25" s="12"/>
       <c r="J25" s="12"/>
       <c r="K25" s="12"/>
       <c r="L25" s="12"/>
       <c r="M25" s="12"/>
       <c r="N25" s="12"/>
       <c r="O25" s="12"/>
       <c r="P25" s="12"/>
       <c r="Q25" s="12"/>
       <c r="R25" s="12"/>
       <c r="S25" s="12"/>
       <c r="T25" s="12"/>
       <c r="V25" s="12"/>
       <c r="W25" s="12"/>
       <c r="X25" s="12"/>
+      <c r="Z25" s="12"/>
+      <c r="AA25" s="12"/>
+      <c r="AB25" s="12"/>
     </row>
   </sheetData>
-  <mergeCells count="13">
-[...1 lines deleted...]
-    <mergeCell ref="A22:AA22"/>
+  <mergeCells count="14">
+    <mergeCell ref="A21:AE21"/>
+    <mergeCell ref="A22:AE22"/>
     <mergeCell ref="A23:T23"/>
-    <mergeCell ref="A1:AA1"/>
+    <mergeCell ref="A1:AE1"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="R3:T3"/>
     <mergeCell ref="V3:X3"/>
     <mergeCell ref="B5:X5"/>
-    <mergeCell ref="Z3:Z5"/>
-    <mergeCell ref="AA3:AA5"/>
+    <mergeCell ref="Z3:AB3"/>
+    <mergeCell ref="AD3:AD5"/>
+    <mergeCell ref="AE3:AE5"/>
   </mergeCells>
   <pageMargins left="0.48000000000000004" right="0.48000000000000004" top="0.3" bottom="0.46000000000000008" header="0.18" footer="0.2"/>
   <pageSetup scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
   <ignoredErrors>
-    <ignoredError sqref="V3" numberStoredAsText="1"/>
+    <ignoredError sqref="V3 Z3" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9833930A-B684-451D-8A4D-5F389FCDF740}">
-  <dimension ref="A1:Z23"/>
+  <dimension ref="A1:AE23"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:Z1"/>
+      <selection activeCell="A21" sqref="A21:AE21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="25.85546875" style="34" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="27" max="16384" width="11.5703125" style="1"/>
+    <col min="1" max="1" width="25.88671875" style="24" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" style="25" customWidth="1"/>
+    <col min="3" max="3" width="2.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="1.6640625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="10.6640625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="2.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="1.6640625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.6640625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="2.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="9.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="1.6640625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="10.6640625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="2.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="9.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="1.6640625" style="1" customWidth="1"/>
+    <col min="18" max="18" width="10.6640625" style="1" customWidth="1"/>
+    <col min="19" max="19" width="2.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="9.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="1.6640625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="10.6640625" style="1" customWidth="1"/>
+    <col min="23" max="23" width="2.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="9.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="1.6640625" style="1" customWidth="1"/>
+    <col min="26" max="26" width="10.6640625" style="35" customWidth="1"/>
+    <col min="27" max="27" width="2.88671875" style="35" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="9.33203125" style="35" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="1.6640625" style="35" customWidth="1"/>
+    <col min="30" max="30" width="10.6640625" style="35" customWidth="1"/>
+    <col min="31" max="31" width="10.6640625" style="12" customWidth="1"/>
+    <col min="32" max="16384" width="11.5546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="16.5" x14ac:dyDescent="0.3">
-[...59 lines deleted...]
-      <c r="B3" s="51">
+    <row r="1" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A1" s="53" t="s">
+        <v>157</v>
+      </c>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+      <c r="U1" s="53"/>
+      <c r="V1" s="53"/>
+      <c r="W1" s="53"/>
+      <c r="X1" s="53"/>
+      <c r="Y1" s="53"/>
+      <c r="Z1" s="53"/>
+    </row>
+    <row r="2" spans="1:31" ht="15.6" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="37"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="37"/>
+      <c r="O2" s="37"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
+      <c r="R2" s="37"/>
+      <c r="S2" s="37"/>
+      <c r="T2" s="37"/>
+      <c r="U2" s="37"/>
+      <c r="V2" s="37"/>
+      <c r="W2" s="37"/>
+      <c r="X2" s="37"/>
+      <c r="Y2" s="37"/>
+      <c r="Z2" s="37"/>
+      <c r="AA2" s="37"/>
+      <c r="AB2" s="37"/>
+      <c r="AC2" s="37"/>
+      <c r="AD2" s="37"/>
+      <c r="AE2" s="37"/>
+    </row>
+    <row r="3" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="28"/>
+      <c r="B3" s="48">
         <v>2018</v>
       </c>
-      <c r="C3" s="51"/>
-[...2 lines deleted...]
-      <c r="F3" s="51">
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="48">
         <v>2019</v>
       </c>
-      <c r="G3" s="51"/>
-[...2 lines deleted...]
-      <c r="J3" s="51">
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="48">
         <v>2021</v>
       </c>
-      <c r="K3" s="51"/>
-[...2 lines deleted...]
-      <c r="N3" s="51">
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="48">
         <v>2022</v>
       </c>
-      <c r="O3" s="51"/>
-[...2 lines deleted...]
-      <c r="R3" s="51">
+      <c r="O3" s="48"/>
+      <c r="P3" s="48"/>
+      <c r="Q3" s="30"/>
+      <c r="R3" s="48">
         <v>2023</v>
       </c>
-      <c r="S3" s="51"/>
-[...2 lines deleted...]
-      <c r="V3" s="51" t="s">
+      <c r="S3" s="48"/>
+      <c r="T3" s="48"/>
+      <c r="U3" s="29"/>
+      <c r="V3" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="W3" s="51"/>
-[...6 lines deleted...]
-    <row r="4" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="W3" s="48"/>
+      <c r="X3" s="48"/>
+      <c r="Y3" s="29"/>
+      <c r="Z3" s="54">
+        <v>2025</v>
+      </c>
+      <c r="AA3" s="48"/>
+      <c r="AB3" s="48"/>
+      <c r="AC3" s="29"/>
+      <c r="AD3" s="50" t="s">
+        <v>137</v>
+      </c>
+      <c r="AE3" s="50" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31" x14ac:dyDescent="0.35">
       <c r="A4" s="11"/>
-      <c r="B4" s="47" t="s">
-        <v>139</v>
+      <c r="B4" s="33" t="s">
+        <v>134</v>
       </c>
       <c r="C4" s="13"/>
       <c r="D4" s="13" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="E4" s="12"/>
-      <c r="F4" s="47" t="s">
-        <v>139</v>
+      <c r="F4" s="33" t="s">
+        <v>134</v>
       </c>
       <c r="G4" s="13"/>
       <c r="H4" s="13" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="I4" s="12"/>
-      <c r="J4" s="47" t="s">
-        <v>139</v>
+      <c r="J4" s="33" t="s">
+        <v>134</v>
       </c>
       <c r="K4" s="13"/>
       <c r="L4" s="13" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="M4" s="12"/>
-      <c r="N4" s="47" t="s">
-        <v>139</v>
+      <c r="N4" s="33" t="s">
+        <v>134</v>
       </c>
       <c r="O4" s="13"/>
       <c r="P4" s="13" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="Q4" s="12"/>
-      <c r="R4" s="47" t="s">
-        <v>139</v>
+      <c r="R4" s="33" t="s">
+        <v>134</v>
       </c>
       <c r="S4" s="13"/>
       <c r="T4" s="13" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="U4" s="14"/>
-      <c r="V4" s="47" t="s">
-        <v>139</v>
+      <c r="V4" s="33" t="s">
+        <v>134</v>
       </c>
       <c r="W4" s="13"/>
       <c r="X4" s="13" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="Y4" s="14"/>
-      <c r="Z4" s="54"/>
-[...3 lines deleted...]
-      <c r="B5" s="52" t="s">
+      <c r="Z4" s="33" t="s">
+        <v>134</v>
+      </c>
+      <c r="AA4" s="13"/>
+      <c r="AB4" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC4" s="14"/>
+      <c r="AD4" s="51"/>
+      <c r="AE4" s="51"/>
+    </row>
+    <row r="5" spans="1:31" x14ac:dyDescent="0.35">
+      <c r="A5" s="32"/>
+      <c r="B5" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="C5" s="52"/>
-[...20 lines deleted...]
-      <c r="X5" s="52"/>
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="49"/>
+      <c r="O5" s="49"/>
+      <c r="P5" s="49"/>
+      <c r="Q5" s="49"/>
+      <c r="R5" s="49"/>
+      <c r="S5" s="49"/>
+      <c r="T5" s="49"/>
+      <c r="U5" s="49"/>
+      <c r="V5" s="49"/>
+      <c r="W5" s="49"/>
+      <c r="X5" s="49"/>
       <c r="Y5" s="12"/>
-      <c r="Z5" s="55"/>
-[...5 lines deleted...]
-      <c r="B6" s="25">
+      <c r="Z5" s="34"/>
+      <c r="AA5" s="38"/>
+      <c r="AB5" s="38"/>
+      <c r="AC5" s="12"/>
+      <c r="AD5" s="52"/>
+      <c r="AE5" s="52"/>
+    </row>
+    <row r="6" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A6" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="B6" s="17">
         <v>14.012269432086773</v>
       </c>
-      <c r="C6" s="41"/>
-      <c r="D6" s="27" t="s">
+      <c r="C6" s="31"/>
+      <c r="D6" s="19" t="s">
         <v>51</v>
       </c>
-      <c r="F6" s="28">
+      <c r="E6" s="12"/>
+      <c r="F6" s="20">
         <v>16.403795456503559</v>
       </c>
       <c r="G6" s="12"/>
-      <c r="H6" s="27" t="s">
+      <c r="H6" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="J6" s="28">
+      <c r="I6" s="12"/>
+      <c r="J6" s="20">
         <v>19.655611999014365</v>
       </c>
       <c r="K6" s="20"/>
-      <c r="L6" s="27" t="s">
+      <c r="L6" s="19" t="s">
         <v>53</v>
       </c>
-      <c r="N6" s="28">
+      <c r="M6" s="12"/>
+      <c r="N6" s="20">
         <v>19.435926948735226</v>
       </c>
       <c r="O6" s="20"/>
-      <c r="P6" s="27" t="s">
+      <c r="P6" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="R6" s="28">
+      <c r="Q6" s="12"/>
+      <c r="R6" s="20">
         <v>17.423177969257157</v>
       </c>
-      <c r="S6" s="26" t="s">
+      <c r="S6" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="T6" s="27" t="s">
+      <c r="T6" s="19" t="s">
+        <v>110</v>
+      </c>
+      <c r="U6" s="19"/>
+      <c r="V6" s="20">
+        <v>18.050706855135097</v>
+      </c>
+      <c r="W6" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="X6" s="19" t="s">
+        <v>111</v>
+      </c>
+      <c r="Y6" s="19"/>
+      <c r="Z6" s="20">
+        <v>16.902963317197624</v>
+      </c>
+      <c r="AA6" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB6" s="19" t="s">
+        <v>149</v>
+      </c>
+      <c r="AC6" s="19"/>
+      <c r="AD6" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE6" s="39" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="B7" s="17">
+        <v>31.475601241960238</v>
+      </c>
+      <c r="C7" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="D7" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="E7" s="12"/>
+      <c r="F7" s="20">
+        <v>32.874336719241121</v>
+      </c>
+      <c r="G7" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="H7" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="I7" s="12"/>
+      <c r="J7" s="20">
+        <v>36.863121368124858</v>
+      </c>
+      <c r="K7" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="L7" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="12"/>
+      <c r="N7" s="20">
+        <v>35.222558302266648</v>
+      </c>
+      <c r="O7" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="P7" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q7" s="12"/>
+      <c r="R7" s="20">
+        <v>30.670511456964324</v>
+      </c>
+      <c r="S7" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="T7" s="19" t="s">
         <v>112</v>
       </c>
-      <c r="U6" s="27"/>
-[...3 lines deleted...]
-      <c r="W6" s="42" t="s">
+      <c r="U7" s="19"/>
+      <c r="V7" s="20">
+        <v>29.485489677450293</v>
+      </c>
+      <c r="W7" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="X7" s="19" t="s">
+        <v>113</v>
+      </c>
+      <c r="Y7" s="19"/>
+      <c r="Z7" s="20">
+        <v>26.90609245678715</v>
+      </c>
+      <c r="AA7" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB7" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="AC7" s="19"/>
+      <c r="AD7" s="40" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE7" s="40" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A8" s="23" t="s">
+        <v>85</v>
+      </c>
+      <c r="B8" s="17">
+        <v>9.2962942436820981</v>
+      </c>
+      <c r="C8" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="D8" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="E8" s="12"/>
+      <c r="F8" s="20">
+        <v>12.044581561332564</v>
+      </c>
+      <c r="G8" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="H8" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="12"/>
+      <c r="J8" s="20">
+        <v>15.280192483572211</v>
+      </c>
+      <c r="K8" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="L8" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="12"/>
+      <c r="N8" s="20">
+        <v>15.430960034862618</v>
+      </c>
+      <c r="O8" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="P8" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q8" s="12"/>
+      <c r="R8" s="20">
+        <v>14.170215586787064</v>
+      </c>
+      <c r="S8" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="T8" s="19" t="s">
+        <v>114</v>
+      </c>
+      <c r="U8" s="19"/>
+      <c r="V8" s="20">
+        <v>15.180084172622921</v>
+      </c>
+      <c r="W8" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="X8" s="19" t="s">
+        <v>115</v>
+      </c>
+      <c r="Y8" s="19"/>
+      <c r="Z8" s="20">
+        <v>14.34831835747331</v>
+      </c>
+      <c r="AA8" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB8" s="19" t="s">
+        <v>150</v>
+      </c>
+      <c r="AC8" s="19"/>
+      <c r="AD8" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE8" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="X6" s="27" t="s">
-[...67 lines deleted...]
-      <c r="Z7" s="44" t="s">
+    </row>
+    <row r="9" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A9" s="23"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="31"/>
+      <c r="D9" s="19"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="20"/>
+      <c r="G9" s="31"/>
+      <c r="H9" s="19"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="20"/>
+      <c r="K9" s="31"/>
+      <c r="L9" s="19"/>
+      <c r="M9" s="12"/>
+      <c r="N9" s="20"/>
+      <c r="O9" s="31"/>
+      <c r="P9" s="19"/>
+      <c r="Q9" s="12"/>
+      <c r="R9" s="20"/>
+      <c r="S9" s="18"/>
+      <c r="T9" s="19"/>
+      <c r="U9" s="19"/>
+      <c r="V9" s="20"/>
+      <c r="W9" s="18"/>
+      <c r="X9" s="19"/>
+      <c r="Y9" s="19"/>
+      <c r="Z9" s="20"/>
+      <c r="AA9" s="18"/>
+      <c r="AB9" s="19"/>
+      <c r="AC9" s="19"/>
+      <c r="AD9" s="39"/>
+      <c r="AE9" s="39"/>
+    </row>
+    <row r="10" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A10" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="B10" s="17"/>
+      <c r="C10" s="14"/>
+      <c r="D10" s="19"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="20"/>
+      <c r="G10" s="14"/>
+      <c r="H10" s="19"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="20"/>
+      <c r="K10" s="15"/>
+      <c r="L10" s="19"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="20"/>
+      <c r="O10" s="15"/>
+      <c r="P10" s="19"/>
+      <c r="Q10" s="12"/>
+      <c r="R10" s="20"/>
+      <c r="S10" s="31"/>
+      <c r="T10" s="19"/>
+      <c r="U10" s="19"/>
+      <c r="V10" s="20"/>
+      <c r="W10" s="31"/>
+      <c r="X10" s="19"/>
+      <c r="Y10" s="19"/>
+      <c r="Z10" s="20"/>
+      <c r="AA10" s="31"/>
+      <c r="AB10" s="19"/>
+      <c r="AC10" s="19"/>
+      <c r="AD10" s="39"/>
+      <c r="AE10" s="39"/>
+    </row>
+    <row r="11" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A11" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="B11" s="17">
+        <v>22.288482185688824</v>
+      </c>
+      <c r="C11" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="E11" s="12"/>
+      <c r="F11" s="20">
+        <v>20.708102922989571</v>
+      </c>
+      <c r="G11" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="H11" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="I11" s="12"/>
+      <c r="J11" s="20">
+        <v>18.53994546372811</v>
+      </c>
+      <c r="K11" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="L11" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="M11" s="12"/>
+      <c r="N11" s="20">
+        <v>18.523135643119723</v>
+      </c>
+      <c r="O11" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="P11" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q11" s="12"/>
+      <c r="R11" s="20">
+        <v>16.946661303699756</v>
+      </c>
+      <c r="S11" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="T11" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="U11" s="19"/>
+      <c r="V11" s="20">
+        <v>15.635626134948327</v>
+      </c>
+      <c r="W11" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="X11" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y11" s="19"/>
+      <c r="Z11" s="20">
+        <v>14.103813792792391</v>
+      </c>
+      <c r="AA11" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB11" s="19" t="s">
+        <v>151</v>
+      </c>
+      <c r="AC11" s="19"/>
+      <c r="AD11" s="39" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE11" s="40" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:26" ht="16.5" x14ac:dyDescent="0.3">
-[...120 lines deleted...]
-      <c r="C11" s="41" t="s">
+    <row r="12" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A12" s="23" t="s">
+        <v>92</v>
+      </c>
+      <c r="B12" s="17">
+        <v>32.964434732395205</v>
+      </c>
+      <c r="C12" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="D12" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="E12" s="12"/>
+      <c r="F12" s="20">
+        <v>35.412350850418541</v>
+      </c>
+      <c r="G12" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="H12" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="I12" s="12"/>
+      <c r="J12" s="20">
+        <v>34.782555495702582</v>
+      </c>
+      <c r="K12" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="D11" s="27" t="s">
-[...5 lines deleted...]
-      <c r="G11" s="41" t="s">
+      <c r="L12" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="M12" s="12"/>
+      <c r="N12" s="20">
+        <v>31.697260199423511</v>
+      </c>
+      <c r="O12" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="H11" s="27" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="41" t="s">
+      <c r="P12" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q12" s="12"/>
+      <c r="R12" s="20">
+        <v>28.170252320857074</v>
+      </c>
+      <c r="S12" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="L11" s="27" t="s">
-[...5 lines deleted...]
-      <c r="O11" s="41" t="s">
+      <c r="T12" s="19" t="s">
+        <v>118</v>
+      </c>
+      <c r="U12" s="19"/>
+      <c r="V12" s="20">
+        <v>28.183366032297229</v>
+      </c>
+      <c r="W12" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="P11" s="27" t="s">
-[...5 lines deleted...]
-      <c r="S11" s="26" t="s">
+      <c r="X12" s="19" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y12" s="19"/>
+      <c r="Z12" s="20">
+        <v>24.790629927455587</v>
+      </c>
+      <c r="AA12" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="T11" s="27" t="s">
-[...6 lines deleted...]
-      <c r="W11" s="26" t="s">
+      <c r="AB12" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="AC12" s="19"/>
+      <c r="AD12" s="39" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE12" s="39" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A13" s="23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B13" s="17">
+        <v>38.556890235663424</v>
+      </c>
+      <c r="C13" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="X11" s="27" t="s">
-[...32 lines deleted...]
-      <c r="K12" s="41" t="s">
+      <c r="D13" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="E13" s="12"/>
+      <c r="F13" s="20">
+        <v>39.86610477554219</v>
+      </c>
+      <c r="G13" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="27" t="s">
-[...17 lines deleted...]
-      <c r="T12" s="27" t="s">
+      <c r="H13" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="I13" s="12"/>
+      <c r="J13" s="20">
+        <v>43.297764309991571</v>
+      </c>
+      <c r="K13" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="L13" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="M13" s="12"/>
+      <c r="N13" s="20">
+        <v>40.296418477879229</v>
+      </c>
+      <c r="O13" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="P13" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q13" s="12"/>
+      <c r="R13" s="20">
+        <v>37.585309557670641</v>
+      </c>
+      <c r="S13" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="T13" s="19" t="s">
         <v>120</v>
       </c>
-      <c r="U12" s="27"/>
-[...6 lines deleted...]
-      <c r="X12" s="27" t="s">
+      <c r="U13" s="19"/>
+      <c r="V13" s="20">
+        <v>35.103345579690739</v>
+      </c>
+      <c r="W13" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="X13" s="19" t="s">
         <v>121</v>
       </c>
-      <c r="Y12" s="27"/>
-[...64 lines deleted...]
-      <c r="Z13" s="44" t="s">
+      <c r="Y13" s="19"/>
+      <c r="Z13" s="20">
+        <v>33.271345299040284</v>
+      </c>
+      <c r="AA13" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB13" s="19" t="s">
+        <v>153</v>
+      </c>
+      <c r="AC13" s="19"/>
+      <c r="AD13" s="40" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE13" s="40" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="14" spans="1:26" ht="16.5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B14" s="25">
+    <row r="14" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A14" s="23" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" s="17">
         <v>29.360353939473232</v>
       </c>
-      <c r="C14" s="41" t="s">
+      <c r="C14" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="D14" s="27" t="s">
+      <c r="D14" s="19" t="s">
         <v>69</v>
       </c>
-      <c r="F14" s="28">
+      <c r="E14" s="12"/>
+      <c r="F14" s="20">
         <v>31.803499545878154</v>
       </c>
-      <c r="G14" s="41" t="s">
+      <c r="G14" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="H14" s="27" t="s">
+      <c r="H14" s="19" t="s">
         <v>70</v>
       </c>
-      <c r="J14" s="28">
+      <c r="I14" s="12"/>
+      <c r="J14" s="20">
         <v>41.569892230098461</v>
       </c>
       <c r="K14" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="L14" s="27" t="s">
+      <c r="L14" s="19" t="s">
         <v>71</v>
       </c>
-      <c r="N14" s="28">
+      <c r="M14" s="12"/>
+      <c r="N14" s="20">
         <v>40.919647475240609</v>
       </c>
       <c r="O14" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="P14" s="27" t="s">
+      <c r="P14" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="R14" s="28">
+      <c r="Q14" s="12"/>
+      <c r="R14" s="20">
         <v>33.616838513165369</v>
       </c>
-      <c r="S14" s="26" t="s">
+      <c r="S14" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="T14" s="27" t="s">
+      <c r="T14" s="19" t="s">
+        <v>122</v>
+      </c>
+      <c r="U14" s="19"/>
+      <c r="V14" s="20">
+        <v>33.095858321935054</v>
+      </c>
+      <c r="W14" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="X14" s="19" t="s">
+        <v>123</v>
+      </c>
+      <c r="Y14" s="19"/>
+      <c r="Z14" s="20">
+        <v>29.948707558373794</v>
+      </c>
+      <c r="AA14" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="AB14" s="19" t="s">
+        <v>154</v>
+      </c>
+      <c r="AC14" s="19"/>
+      <c r="AD14" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE14" s="40" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A15" s="23"/>
+      <c r="B15" s="17"/>
+      <c r="C15" s="31"/>
+      <c r="D15" s="19"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="31"/>
+      <c r="H15" s="19"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="20"/>
+      <c r="K15" s="18"/>
+      <c r="L15" s="19"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="20"/>
+      <c r="O15" s="18"/>
+      <c r="P15" s="19"/>
+      <c r="Q15" s="12"/>
+      <c r="R15" s="20"/>
+      <c r="S15" s="18"/>
+      <c r="T15" s="19"/>
+      <c r="U15" s="19"/>
+      <c r="V15" s="20"/>
+      <c r="W15" s="18"/>
+      <c r="X15" s="19"/>
+      <c r="Y15" s="19"/>
+      <c r="Z15" s="20"/>
+      <c r="AA15" s="18"/>
+      <c r="AB15" s="19"/>
+      <c r="AC15" s="19"/>
+      <c r="AD15" s="40"/>
+      <c r="AE15" s="40"/>
+    </row>
+    <row r="16" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A16" s="16" t="s">
+        <v>101</v>
+      </c>
+      <c r="B16" s="17"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="20"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="19"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="20"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="19"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="20"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="19"/>
+      <c r="Q16" s="12"/>
+      <c r="R16" s="20"/>
+      <c r="S16" s="31"/>
+      <c r="T16" s="19"/>
+      <c r="U16" s="19"/>
+      <c r="V16" s="20"/>
+      <c r="W16" s="31"/>
+      <c r="X16" s="19"/>
+      <c r="Y16" s="19"/>
+      <c r="Z16" s="20"/>
+      <c r="AA16" s="31"/>
+      <c r="AB16" s="19"/>
+      <c r="AC16" s="19"/>
+      <c r="AD16" s="19"/>
+      <c r="AE16" s="19"/>
+    </row>
+    <row r="17" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A17" s="23" t="s">
+        <v>102</v>
+      </c>
+      <c r="B17" s="17">
+        <v>34.59422348855071</v>
+      </c>
+      <c r="C17" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="D17" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="E17" s="12"/>
+      <c r="F17" s="20">
+        <v>38.037621948558147</v>
+      </c>
+      <c r="G17" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="H17" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="I17" s="12"/>
+      <c r="J17" s="20">
+        <v>39.551795054601094</v>
+      </c>
+      <c r="K17" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="L17" s="19" t="s">
+        <v>74</v>
+      </c>
+      <c r="M17" s="12"/>
+      <c r="N17" s="20">
+        <v>37.586754336881185</v>
+      </c>
+      <c r="O17" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="P17" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q17" s="12"/>
+      <c r="R17" s="20">
+        <v>33.36691983367718</v>
+      </c>
+      <c r="S17" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="T17" s="19" t="s">
         <v>124</v>
       </c>
-      <c r="U14" s="27"/>
-[...6 lines deleted...]
-      <c r="X14" s="27" t="s">
+      <c r="U17" s="19"/>
+      <c r="V17" s="20">
+        <v>32.432092994013232</v>
+      </c>
+      <c r="W17" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="X17" s="19" t="s">
         <v>125</v>
       </c>
-      <c r="Y14" s="27"/>
-      <c r="Z14" s="44" t="s">
+      <c r="Y17" s="19"/>
+      <c r="Z17" s="20">
+        <v>28.538745464762052</v>
+      </c>
+      <c r="AA17" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB17" s="19" t="s">
+        <v>155</v>
+      </c>
+      <c r="AC17" s="19"/>
+      <c r="AD17" s="22" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE17" s="22" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A18" s="23" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="17">
+        <v>28.244059775720228</v>
+      </c>
+      <c r="C18" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="D18" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="E18" s="12"/>
+      <c r="F18" s="20">
+        <v>27.542583631940339</v>
+      </c>
+      <c r="G18" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="H18" s="19" t="s">
+        <v>76</v>
+      </c>
+      <c r="I18" s="12"/>
+      <c r="J18" s="20">
+        <v>34.002581249096217</v>
+      </c>
+      <c r="K18" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="L18" s="19" t="s">
+        <v>77</v>
+      </c>
+      <c r="M18" s="12"/>
+      <c r="N18" s="20">
+        <v>32.62556378631087</v>
+      </c>
+      <c r="O18" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="P18" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q18" s="12"/>
+      <c r="R18" s="20">
+        <v>27.787970749387604</v>
+      </c>
+      <c r="S18" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="T18" s="19" t="s">
+        <v>126</v>
+      </c>
+      <c r="U18" s="19"/>
+      <c r="V18" s="20">
+        <v>26.308664748375659</v>
+      </c>
+      <c r="W18" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="X18" s="19" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y18" s="19"/>
+      <c r="Z18" s="20">
+        <v>25.134509731344124</v>
+      </c>
+      <c r="AA18" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB18" s="19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AC18" s="19"/>
+      <c r="AD18" s="22" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE18" s="22" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="15" spans="1:26" ht="16.5" x14ac:dyDescent="0.3">
-[...266 lines deleted...]
-      <c r="A23" s="49" t="s">
+    <row r="19" spans="1:31" ht="15.6" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="41"/>
+      <c r="B19" s="42"/>
+      <c r="C19" s="37"/>
+      <c r="D19" s="37"/>
+      <c r="E19" s="37"/>
+      <c r="F19" s="37"/>
+      <c r="G19" s="37"/>
+      <c r="H19" s="37"/>
+      <c r="I19" s="37"/>
+      <c r="J19" s="37"/>
+      <c r="K19" s="37"/>
+      <c r="L19" s="37"/>
+      <c r="M19" s="37"/>
+      <c r="N19" s="37"/>
+      <c r="O19" s="37"/>
+      <c r="P19" s="37"/>
+      <c r="Q19" s="37"/>
+      <c r="R19" s="37"/>
+      <c r="S19" s="37"/>
+      <c r="T19" s="37"/>
+      <c r="U19" s="37"/>
+      <c r="V19" s="37"/>
+      <c r="W19" s="37"/>
+      <c r="X19" s="37"/>
+      <c r="Y19" s="37"/>
+      <c r="Z19" s="37"/>
+      <c r="AA19" s="37"/>
+      <c r="AB19" s="37"/>
+      <c r="AC19" s="37"/>
+      <c r="AD19" s="37"/>
+      <c r="AE19" s="37"/>
+    </row>
+    <row r="20" spans="1:31" x14ac:dyDescent="0.35">
+      <c r="A20" s="11"/>
+      <c r="B20" s="15"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="12"/>
+      <c r="H20" s="12"/>
+      <c r="I20" s="12"/>
+      <c r="J20" s="12"/>
+      <c r="K20" s="12"/>
+      <c r="L20" s="12"/>
+      <c r="M20" s="12"/>
+      <c r="N20" s="12"/>
+      <c r="O20" s="12"/>
+      <c r="P20" s="12"/>
+      <c r="Q20" s="12"/>
+      <c r="R20" s="12"/>
+      <c r="S20" s="12"/>
+      <c r="T20" s="12"/>
+      <c r="U20" s="12"/>
+      <c r="V20" s="12"/>
+      <c r="W20" s="12"/>
+      <c r="X20" s="12"/>
+      <c r="Y20" s="12"/>
+      <c r="Z20" s="12"/>
+      <c r="AA20" s="12"/>
+      <c r="AB20" s="12"/>
+      <c r="AC20" s="12"/>
+      <c r="AD20" s="12"/>
+    </row>
+    <row r="21" spans="1:31" ht="124.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="45" t="s">
+        <v>159</v>
+      </c>
+      <c r="B21" s="45"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="45"/>
+      <c r="N21" s="45"/>
+      <c r="O21" s="45"/>
+      <c r="P21" s="45"/>
+      <c r="Q21" s="45"/>
+      <c r="R21" s="45"/>
+      <c r="S21" s="45"/>
+      <c r="T21" s="45"/>
+      <c r="U21" s="45"/>
+      <c r="V21" s="45"/>
+      <c r="W21" s="45"/>
+      <c r="X21" s="45"/>
+      <c r="Y21" s="45"/>
+      <c r="Z21" s="45"/>
+      <c r="AA21" s="45"/>
+      <c r="AB21" s="45"/>
+      <c r="AC21" s="45"/>
+      <c r="AD21" s="45"/>
+      <c r="AE21" s="45"/>
+    </row>
+    <row r="22" spans="1:31" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="46" t="s">
+        <v>135</v>
+      </c>
+      <c r="B22" s="46"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="46"/>
+      <c r="H22" s="46"/>
+      <c r="I22" s="46"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="46"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+      <c r="U22" s="46"/>
+      <c r="V22" s="46"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="46"/>
+      <c r="Y22" s="46"/>
+      <c r="Z22" s="46"/>
+    </row>
+    <row r="23" spans="1:31" x14ac:dyDescent="0.35">
+      <c r="A23" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="B23" s="49"/>
-[...22 lines deleted...]
-      <c r="Y23" s="36"/>
+      <c r="B23" s="46"/>
+      <c r="C23" s="46"/>
+      <c r="D23" s="46"/>
+      <c r="E23" s="46"/>
+      <c r="F23" s="46"/>
+      <c r="G23" s="46"/>
+      <c r="H23" s="46"/>
+      <c r="I23" s="46"/>
+      <c r="J23" s="46"/>
+      <c r="K23" s="46"/>
+      <c r="L23" s="46"/>
+      <c r="M23" s="46"/>
+      <c r="N23" s="46"/>
+      <c r="O23" s="46"/>
+      <c r="P23" s="46"/>
+      <c r="Q23" s="46"/>
+      <c r="R23" s="46"/>
+      <c r="S23" s="46"/>
+      <c r="T23" s="46"/>
+      <c r="U23" s="26"/>
+      <c r="V23" s="26"/>
+      <c r="W23" s="26"/>
+      <c r="X23" s="26"/>
+      <c r="Y23" s="26"/>
       <c r="Z23" s="36"/>
+      <c r="AA23" s="36"/>
+      <c r="AB23" s="36"/>
+      <c r="AC23" s="36"/>
+      <c r="AD23" s="36"/>
+      <c r="AE23" s="26"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
-    <mergeCell ref="A21:Z21"/>
+  <mergeCells count="14">
+    <mergeCell ref="AD3:AD5"/>
+    <mergeCell ref="AE3:AE5"/>
     <mergeCell ref="A22:Z22"/>
     <mergeCell ref="A23:T23"/>
+    <mergeCell ref="B5:X5"/>
+    <mergeCell ref="A21:AE21"/>
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="R3:T3"/>
     <mergeCell ref="V3:X3"/>
-    <mergeCell ref="Z3:Z5"/>
-    <mergeCell ref="B5:X5"/>
+    <mergeCell ref="Z3:AB3"/>
   </mergeCells>
   <pageMargins left="0.48000000000000004" right="0.48000000000000004" top="0.3" bottom="0.46000000000000008" header="0.18" footer="0.2"/>
   <pageSetup scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="V3" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>