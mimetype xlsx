--- v0 (2026-02-26)
+++ v1 (2026-08-26)
@@ -1,96 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr hidePivotFieldList="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\prod\data\ken\CD_ROM_Ne_Jamais_Detruire\Graphique interactif\Vitrine DD\5 Exemplarité de l'État\5.4.1 Acquisitions gouvernementales responsables\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\ECO_110E\MNE - Développement durable\Base de données\Données N2 2023-2028\5.4.1 Acquisitions responsables\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C9C8122E-1F1F-4AF2-A880-2BF384D530B8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8EFADF94-A3BA-4287-9075-8A4796A90E8A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="673" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="673" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tableau 1" sheetId="27" r:id="rId1"/>
     <sheet name="Tableau 2" sheetId="47" r:id="rId2"/>
     <sheet name="Tableau 3" sheetId="48" r:id="rId3"/>
     <sheet name="Tableau 4" sheetId="49" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Tableau 1'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tableau 2'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tableau 3'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Tableau 4'!#REF!</definedName>
     <definedName name="Choisir_un_axe">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="61">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="57">
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Vitrine statistique sur le développement durable</t>
   </si>
   <si>
     <t>Consulter la page</t>
   </si>
   <si>
     <t>2023-2024</t>
   </si>
   <si>
     <t>n</t>
   </si>
   <si>
     <t>Approvisionnement</t>
   </si>
   <si>
     <t>Travaux de construction</t>
   </si>
   <si>
     <t>Réduction des émissions de gaz à effet de serre</t>
   </si>
   <si>
@@ -147,284 +148,313 @@
   <si>
     <t>Économie collaborative ou de fonctionnalité</t>
   </si>
   <si>
     <t>Services</t>
   </si>
   <si>
     <t>Acquisitions responsables</t>
   </si>
   <si>
     <t>Secrétariat du Conseil du trésor.</t>
   </si>
   <si>
     <t>Acquisitions gouvernementales responsables</t>
   </si>
   <si>
     <t>Environnemental</t>
   </si>
   <si>
     <t>Social</t>
   </si>
   <si>
     <t>Économique</t>
   </si>
   <si>
-    <t>Aucune composante responsable</t>
-[...1 lines deleted...]
-  <si>
     <t>Nombre de thématiques liées aux composantes responsables</t>
   </si>
   <si>
     <t>Au moins une</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Aucune </t>
   </si>
   <si>
     <t>Caractère des composantes responsables</t>
   </si>
   <si>
     <t>5 ou plus</t>
   </si>
   <si>
     <t>Aucune</t>
   </si>
   <si>
     <t>Nature des contrats menant aux acquisitions</t>
   </si>
   <si>
     <t>Thématique liée aux composantes responsables</t>
   </si>
   <si>
-    <r>
-[...79 lines deleted...]
-  <si>
     <t>Mesure d’inclusion ou d’accessibilité au bénéfice des personnes handicapées</t>
   </si>
   <si>
     <t>Entreprise d’économie sociale</t>
   </si>
   <si>
-    <t>Pourcentage en fonction du nombre total d’acquisitions gouvernementales intégrant au moins une composante responsable, au nombre de 3 451.</t>
-[...25 lines deleted...]
-  <si>
     <t>Les acquisitions peuvent avoir plusieurs composantes responsables liées à des thématiques différentes. Cela signifie que le total du nombre d’acquisitions responsables ventilé par thématique n’est pas égal au nombre total d’acquisitions intégrant au moins une composante responsable.</t>
-  </si>
-[...33 lines deleted...]
-    <t>Total des travaux de construction</t>
   </si>
   <si>
     <r>
       <t>Période : 1</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>er</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t> avril au 31 mars.</t>
     </r>
   </si>
   <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Au moins une </t>
+  </si>
+  <si>
+    <t>Total - intégrant au moins une composante responsable</t>
+  </si>
+  <si>
     <r>
-      <t>Données extraites : 1</t>
+      <t>Acquisitions gouvernementales</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> intégrant des composantes responsables, Québec, 2023-2024 et 2024-2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Acquisitions gouvernementales</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> intégrant des composantes responsables, selon la nature des contrats menant aux acquisitions, Québec, 2023-2024 et 2024-2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Acquisitions gouvernementales</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> intégrant des composantes responsables, selon le caractère environnemental, social et économique des composantes responsables et selon le nombre de thématiques liées aux composantes responsables, Québec, 2023-2024 et 2024-2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Acquisitions gouvernementales</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> intégrant des composantes responsables, selon la thématique liée aux composantes responsables, Québec, 2023-2024 et 2024-2025</t>
+    </r>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>Source</t>
+  </si>
+  <si>
+    <t>Le pourcentage est calculé en fonction du nombre total d’acquisitions intégrant au moins une composante responsable, présenté dans la ligne total du tableau.</t>
+  </si>
+  <si>
+    <r>
+      <t>Extraction des données : 1</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>er</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t> mai 2024.</t>
+      <t> mai.</t>
     </r>
   </si>
   <si>
-    <t>Notes</t>
+    <r>
+      <t xml:space="preserve">1. Correspondent aux contrats conclus par les organismes publics assujettis à la </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Loi sur le développement durable</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, attribués à la suite d’un appel d’offres ou de gré à gré. Depuis le 1</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">er </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">décembre 2024, Santé Québec est incluse. Sont exclues les organisations visées à l’article 7 de la </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Loi sur les contrats des organismes publics</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, soit les entreprises du gouvernement et leurs filiales.</t>
+    </r>
   </si>
   <si>
-    <t>Source</t>
-[...2 lines deleted...]
-    <t>Source </t>
+    <t>Les acquisitions peuvent avoir plusieurs composantes responsables de caractère différent. Cela signifie que le total du nombre d’acquisitions responsables ventilé par caractère n’est pas égal au nombre total d’acquisitions intégrant au moins une composante responsable.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -592,51 +622,51 @@
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="36">
+  <fills count="37">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -787,50 +817,56 @@
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -990,185 +1026,232 @@
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="24" fillId="33" borderId="0" xfId="42" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="19" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="3" fontId="19" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="3" fontId="19" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="19" fillId="33" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="19" fillId="33" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="19" fillId="33" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="19" fillId="33" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="33" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="35" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="33" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="19" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="36" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="36" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="18" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="36" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="33" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="36" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="36" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="33" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="18" fillId="35" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="3" fontId="16" fillId="35" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="18" fillId="35" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="35" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="33" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="18" fillId="35" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...21 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20 % - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
@@ -1177,69 +1260,71 @@
     <cellStyle name="Avertissement" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Calcul" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Cellule liée" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Entrée" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Insatisfaisant" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Lien hypertexte" xfId="42" builtinId="8"/>
     <cellStyle name="Neutre" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Satisfaisant" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Sortie" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Texte explicatif" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Titre" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Titre 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Titre 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Titre 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Titre 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Vérification" xfId="13" builtinId="23" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF1E3974"/>
+      <color rgb="FF56BFF4"/>
+      <color rgb="FFA4C064"/>
+      <color rgb="FF7DCEF7"/>
       <color rgb="FF749E43"/>
       <color rgb="FF829E44"/>
       <color rgb="FF006492"/>
-      <color rgb="FF7DCEF7"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1460,7397 +1545,8034 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/exemplarite-etat/acquisitions-gouvernementales-responsables" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/exemplarite-etat/acquisitions-gouvernementales-responsables" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/exemplarite-etat/acquisitions-gouvernementales-responsables" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/exemplarite-etat/acquisitions-gouvernementales-responsables" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/exemplarite-etat/acquisitions-gouvernementales-responsables" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/nature-et-sante/superficie-agricole-production-biologique?onglet=strategie" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/nature-et-sante/superficie-agricole-production-biologique?onglet=strategie" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CFBA277C-E61B-4872-A0F7-50550EDB754F}">
   <sheetPr>
     <tabColor theme="9" tint="0.59999389629810485"/>
   </sheetPr>
-  <dimension ref="A1:M1561"/>
+  <dimension ref="A1:M1565"/>
   <sheetViews>
-    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="38.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16.85546875" customWidth="1"/>
+    <col min="1" max="1" width="13.6640625" customWidth="1"/>
+    <col min="2" max="2" width="9.88671875" customWidth="1"/>
+    <col min="3" max="3" width="8.6640625" customWidth="1"/>
+    <col min="4" max="4" width="8.33203125" customWidth="1"/>
+    <col min="5" max="5" width="8.44140625" customWidth="1"/>
+    <col min="8" max="8" width="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="22" t="s">
+    <row r="1" spans="1:13" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+    </row>
+    <row r="2" spans="1:13" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="22"/>
-[...10 lines deleted...]
-      <c r="A3" s="3" t="s">
+    </row>
+    <row r="4" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="5" spans="1:13" s="1" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A5" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" s="9"/>
+      <c r="C5" s="9"/>
+    </row>
+    <row r="6" spans="1:13" s="1" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="9"/>
+      <c r="B6" s="9"/>
+      <c r="C6" s="9"/>
+    </row>
+    <row r="7" spans="1:13" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="37"/>
+      <c r="B7" s="59" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="59"/>
+      <c r="D7" s="59"/>
+      <c r="E7" s="59"/>
+      <c r="J7" s="28"/>
+    </row>
+    <row r="8" spans="1:13" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="37"/>
+      <c r="B8" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" s="63"/>
+      <c r="D8" s="63" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" s="63"/>
+    </row>
+    <row r="9" spans="1:13" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="38"/>
+      <c r="B9" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="D9" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="42" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="41" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="31" t="s">
+      <c r="B10" s="7">
+        <v>39.928265648501679</v>
+      </c>
+      <c r="C10" s="10">
+        <v>3451</v>
+      </c>
+      <c r="D10" s="7">
+        <v>60.071734351498321</v>
+      </c>
+      <c r="E10" s="10">
+        <v>5192</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="70" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" s="17">
+        <v>43.60315712187959</v>
+      </c>
+      <c r="C11" s="31">
+        <v>4751</v>
+      </c>
+      <c r="D11" s="17">
+        <v>56.39684287812041</v>
+      </c>
+      <c r="E11" s="31">
+        <v>6145</v>
+      </c>
+      <c r="G11" s="10"/>
+      <c r="H11" s="7"/>
+    </row>
+    <row r="12" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="11"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="8"/>
+      <c r="M12" s="8"/>
+    </row>
+    <row r="13" spans="1:13" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="58"/>
+      <c r="C13" s="58"/>
+      <c r="D13" s="58"/>
+      <c r="E13" s="58"/>
+      <c r="F13" s="58"/>
+      <c r="G13" s="58"/>
+      <c r="H13" s="58"/>
+      <c r="I13" s="58"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+    </row>
+    <row r="14" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="58"/>
+      <c r="B14" s="58"/>
+      <c r="C14" s="58"/>
+      <c r="D14" s="58"/>
+      <c r="E14" s="58"/>
+      <c r="F14" s="58"/>
+      <c r="G14" s="58"/>
+      <c r="H14" s="58"/>
+      <c r="I14" s="58"/>
+      <c r="M14" s="8"/>
+    </row>
+    <row r="15" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="58"/>
+      <c r="B15" s="58"/>
+      <c r="C15" s="58"/>
+      <c r="D15" s="58"/>
+      <c r="E15" s="58"/>
+      <c r="F15" s="58"/>
+      <c r="G15" s="58"/>
+      <c r="H15" s="58"/>
+      <c r="I15" s="58"/>
+      <c r="M15" s="8"/>
+    </row>
+    <row r="16" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="58"/>
+      <c r="B16" s="58"/>
+      <c r="C16" s="58"/>
+      <c r="D16" s="58"/>
+      <c r="E16" s="58"/>
+      <c r="F16" s="58"/>
+      <c r="G16" s="58"/>
+      <c r="H16" s="58"/>
+      <c r="I16" s="58"/>
+      <c r="M16" s="8"/>
+    </row>
+    <row r="17" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="26"/>
+      <c r="B17" s="26"/>
+      <c r="C17" s="26"/>
+      <c r="D17" s="26"/>
+      <c r="E17" s="26"/>
+      <c r="F17" s="26"/>
+      <c r="G17" s="26"/>
+      <c r="H17" s="26"/>
+      <c r="I17" s="26"/>
+      <c r="M17" s="8"/>
+    </row>
+    <row r="18" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="11"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="8"/>
+      <c r="M18" s="8"/>
+    </row>
+    <row r="19" spans="1:13" s="1" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A19" s="29" t="s">
         <v>43</v>
       </c>
-      <c r="B4" s="31"/>
-[...1753 lines deleted...]
-    <row r="1561" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+      <c r="B19" s="4"/>
+      <c r="D19" s="8"/>
+      <c r="E19" s="8"/>
+      <c r="F19" s="8"/>
+      <c r="M19" s="8"/>
+    </row>
+    <row r="20" spans="1:13" s="1" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A20" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="4"/>
+      <c r="D20" s="8"/>
+      <c r="E20" s="8"/>
+      <c r="F20" s="8"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="39"/>
+      <c r="I20" s="40"/>
+      <c r="J20" s="39"/>
+      <c r="K20" s="40"/>
+      <c r="M20" s="8"/>
+    </row>
+    <row r="21" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="11"/>
+      <c r="D21" s="8"/>
+      <c r="E21" s="8"/>
+      <c r="F21" s="8"/>
+      <c r="G21" s="5"/>
+      <c r="M21" s="8"/>
+    </row>
+    <row r="22" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="11"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="8"/>
+      <c r="F22" s="8"/>
+      <c r="G22" s="27"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+    </row>
+    <row r="23" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="C24" s="11"/>
+    </row>
+    <row r="25" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="26" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="27" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="28" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="29" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="30" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="31" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="32" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="33" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="34" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="35" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="36" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="37" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="38" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="39" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="40" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="41" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="42" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="43" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="44" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="45" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="46" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="47" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="48" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="49" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="50" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="51" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="52" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="53" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="54" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="55" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="56" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="57" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="58" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="59" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="60" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="61" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="62" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="63" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="64" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="65" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="66" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="67" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="68" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="69" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="70" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="71" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="72" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="73" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="74" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="75" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="76" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="77" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="78" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="79" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="80" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="81" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="82" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="83" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="84" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="85" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="86" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="87" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="88" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="89" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="90" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="91" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="92" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="93" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="94" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="95" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="96" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="97" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="98" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="99" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="100" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="101" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="102" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="103" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="104" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="105" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="106" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="107" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="108" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="109" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="110" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="111" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="112" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="113" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="114" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="115" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="116" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="117" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="118" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="119" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="120" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="121" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="122" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="123" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="124" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="125" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="126" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="127" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="128" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="129" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="130" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="131" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="132" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="133" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="134" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="135" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="136" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="137" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="138" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="139" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="140" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="141" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="142" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="143" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="144" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="145" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="146" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="147" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="148" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="149" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="150" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="151" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="152" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="153" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="154" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="155" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="156" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="157" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="158" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="159" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="160" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="161" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="162" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="163" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="164" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="165" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="166" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="167" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="168" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="169" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="170" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="171" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="172" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="173" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="174" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="175" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="176" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="177" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="178" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="179" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="180" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="181" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="182" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="183" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="184" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="185" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="186" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="187" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="188" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="189" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="190" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="191" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="192" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="193" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="194" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="195" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="196" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="197" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="198" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="199" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="200" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="201" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="202" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="203" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="204" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="205" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="206" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="207" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="208" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="209" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="210" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="211" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="212" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="213" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="214" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="215" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="216" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="217" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="218" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="219" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="220" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="221" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="222" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="223" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="224" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="225" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="226" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="227" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="228" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="229" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="230" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="231" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="232" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="233" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="234" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="235" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="236" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="237" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="238" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="239" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="240" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="241" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="242" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="243" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="244" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="245" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="246" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="247" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="248" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="249" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="250" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="251" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="252" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="253" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="254" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="255" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="256" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="257" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="258" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="259" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="260" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="261" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="262" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="263" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="264" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="265" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="266" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="267" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="268" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="269" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="270" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="271" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="272" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="273" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="274" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="275" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="276" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="277" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="278" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="279" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="280" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="281" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="282" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="283" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="284" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="285" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="286" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="287" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="288" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="289" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="290" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="291" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="292" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="293" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="294" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="295" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="296" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="297" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="298" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="299" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="300" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="301" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="302" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="303" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="304" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="305" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="306" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="307" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="308" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="309" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="310" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="311" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="312" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="313" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="314" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="315" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="316" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="317" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="318" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="319" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="320" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="321" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="322" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="323" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="324" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="325" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="326" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="327" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="328" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="329" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="330" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="331" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="332" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="333" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="334" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="335" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="336" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="337" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="338" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="339" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="340" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="341" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="342" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="343" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="344" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="345" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="346" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="347" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="348" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="349" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="350" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="351" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="352" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="353" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="354" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="355" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="356" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="357" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="358" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="359" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="360" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="361" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="362" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="363" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="364" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="365" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="366" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="367" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="368" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="369" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="370" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="371" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="372" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="373" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="374" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="375" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="376" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="377" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="378" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="379" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="380" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="381" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="382" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="383" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="384" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="385" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="386" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="387" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="388" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="389" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="390" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="391" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="392" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="393" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="394" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="395" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="396" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="397" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="398" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="399" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="400" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="401" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="402" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="403" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="404" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="405" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="406" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="407" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="408" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="409" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="410" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="411" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="412" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="413" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="414" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="415" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="416" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="417" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="418" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="419" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="420" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="421" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="422" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="423" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="424" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="425" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="426" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="427" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="428" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="429" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="430" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="431" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="432" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="433" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="434" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="435" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="436" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="437" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="438" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="439" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="440" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="441" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="442" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="443" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="444" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="445" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="446" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="447" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="448" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="449" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="450" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="451" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="452" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="453" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="454" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="455" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="456" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="457" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="458" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="459" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="460" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="461" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="462" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="463" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="464" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="465" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="466" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="467" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="468" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="469" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="470" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="471" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="472" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="473" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="474" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="475" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="476" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="477" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="478" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="479" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="480" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="481" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="482" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="483" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="484" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="485" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="486" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="487" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="488" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="489" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="490" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="491" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="492" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="493" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="494" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="495" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="496" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="497" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="498" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="499" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="500" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="501" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="502" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="503" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="504" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="505" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="506" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="507" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="508" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="509" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="510" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="511" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="512" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="513" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="514" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="515" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="516" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="517" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="518" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="519" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="520" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="521" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="522" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="523" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="524" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="525" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="526" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="527" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="528" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="529" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="530" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="531" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="532" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="533" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="534" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="535" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="536" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="537" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="538" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="539" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="540" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="541" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="542" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="543" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="544" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="545" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="546" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="547" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="548" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="549" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="550" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="551" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="552" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="553" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="554" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="555" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="556" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="557" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="558" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="559" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="560" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="561" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="562" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="563" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="564" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="565" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="566" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="567" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="568" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="569" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="570" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="571" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="572" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="573" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="574" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="575" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="576" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="577" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="578" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="579" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="580" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="581" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="582" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="583" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="584" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="585" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="586" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="587" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="588" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="589" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="590" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="591" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="592" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="593" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="594" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="595" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="596" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="597" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="598" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="599" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="600" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="601" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="602" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="603" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="604" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="605" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="606" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="607" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="608" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="609" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="610" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="611" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="612" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="613" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="614" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="615" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="616" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="617" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="618" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="619" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="620" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="621" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="622" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="623" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="624" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="625" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="626" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="627" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="628" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="629" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="630" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="631" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="632" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="633" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="634" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="635" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="636" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="637" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="638" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="639" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="640" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="641" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="642" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="643" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="644" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="645" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="646" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="647" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="648" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="649" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="650" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="651" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="652" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="653" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="654" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="655" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="656" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="657" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="658" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="659" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="660" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="661" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="662" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="663" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="664" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="665" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="666" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="667" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="668" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="669" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="670" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="671" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="672" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="673" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="674" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="675" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="676" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="677" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="678" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="679" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="680" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="681" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="682" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="683" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="684" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="685" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="686" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="687" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="688" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="689" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="690" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="691" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="692" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="693" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="694" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="695" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="696" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="697" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="698" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="699" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="700" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="701" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="702" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="703" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="704" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="705" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="706" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="707" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="708" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="709" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="710" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="711" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="712" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="713" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="714" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="715" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="716" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="717" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="718" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="719" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="720" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="721" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="722" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="723" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="724" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="725" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="726" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="727" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="728" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="729" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="730" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="731" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="732" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="733" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="734" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="735" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="736" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="737" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="738" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="739" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="740" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="741" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="742" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="743" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="744" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="745" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="746" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="747" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="748" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="749" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="750" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="751" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="752" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="753" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="754" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="755" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="756" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="757" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="758" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="759" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="760" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="761" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="762" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="763" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="764" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="765" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="766" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="767" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="768" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="769" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="770" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="771" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="772" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="773" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="774" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="775" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="776" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="777" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="778" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="779" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="780" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="781" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="782" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="783" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="784" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="785" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="786" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="787" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="788" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="789" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="790" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="791" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="792" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="793" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="794" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="795" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="796" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="797" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="798" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="799" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="800" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="801" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="802" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="803" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="804" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="805" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="806" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="807" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="808" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="809" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="810" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="811" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="812" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="813" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="814" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="815" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="816" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="817" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="818" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="819" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="820" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="821" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="822" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="823" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="824" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="825" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="826" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="827" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="828" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="829" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="830" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="831" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="832" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="833" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="834" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="835" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="836" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="837" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="838" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="839" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="840" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="841" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="842" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="843" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="844" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="845" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="846" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="847" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="848" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="849" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="850" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="851" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="852" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="853" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="854" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="855" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="856" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="857" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="858" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="859" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="860" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="861" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="862" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="863" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="864" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="865" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="866" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="867" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="868" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="869" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="870" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="871" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="872" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="873" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="874" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="875" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="876" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="877" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="878" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="879" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="880" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="881" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="882" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="883" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="884" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="885" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="886" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="887" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="888" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="889" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="890" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="891" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="892" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="893" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="894" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="895" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="896" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="897" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="898" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="899" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="900" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="901" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="902" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="903" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="904" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="905" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="906" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="907" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="908" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="909" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="910" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="911" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="912" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="913" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="914" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="915" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="916" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="917" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="918" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="919" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="920" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="921" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="922" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="923" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="924" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="925" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="926" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="927" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="928" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="929" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="930" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="931" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="932" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="933" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="934" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="935" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="936" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="937" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="938" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="939" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="940" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="941" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="942" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="943" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="944" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="945" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="946" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="947" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="948" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="949" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="950" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="951" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="952" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="953" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="954" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="955" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="956" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="957" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="958" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="959" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="960" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="961" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="962" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="963" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="964" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="965" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="966" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="967" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="968" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="969" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="970" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="971" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="972" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="973" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="974" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="975" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="976" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="977" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="978" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="979" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="980" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="981" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="982" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="983" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="984" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="985" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="986" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="987" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="988" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="989" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="990" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="991" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="992" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="993" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="994" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="995" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="996" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="997" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="998" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="999" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1000" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1001" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1002" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1003" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1004" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1005" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1006" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1007" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1008" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1009" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1010" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1011" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1012" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1013" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1014" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1015" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1016" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1017" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1018" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1019" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1020" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1021" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1022" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1023" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1024" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1025" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1026" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1027" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1028" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1029" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1030" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1031" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1032" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1033" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1034" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1035" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1036" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1037" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1038" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1039" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1040" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1041" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1042" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1043" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1044" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1045" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1046" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1047" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1048" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1049" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1050" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1051" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1052" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1053" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1054" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1055" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1056" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1057" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1058" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1059" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1060" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1061" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1062" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1063" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1064" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1065" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1066" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1067" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1068" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1069" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1070" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1071" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1072" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1073" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1074" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1075" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1076" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1077" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1078" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1079" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1080" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1081" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1082" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1083" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1084" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1085" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1086" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1087" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1088" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1089" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1090" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1091" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1092" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1093" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1094" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1095" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1096" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1097" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1098" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1099" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1100" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1101" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1102" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1103" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1104" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1105" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1106" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1107" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1108" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1109" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1110" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1111" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1112" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1113" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1114" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1115" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1116" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1117" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1118" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1119" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1120" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1121" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1122" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1123" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1124" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1125" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1126" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1127" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1128" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1129" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1130" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1131" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1132" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1133" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1134" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1135" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1136" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1137" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1138" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1139" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1140" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1141" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1142" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1143" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1144" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1145" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1146" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1147" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1148" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1149" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1150" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1151" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1152" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1153" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1154" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1155" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1156" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1157" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1158" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1159" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1160" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1161" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1162" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1163" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1164" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1165" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1166" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1167" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1168" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1169" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1170" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1171" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1172" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1173" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1174" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1175" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1176" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1177" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1178" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1179" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1180" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1181" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1182" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1183" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1184" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1185" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1186" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1187" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1188" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1189" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1190" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1191" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1192" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1193" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1194" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1195" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1196" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1197" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1198" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1199" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1200" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1201" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1202" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1203" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1204" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1205" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1206" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1207" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1208" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1209" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1210" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1211" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1212" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1213" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1214" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1215" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1216" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1217" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1218" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1219" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1220" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1221" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1222" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1223" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1224" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1225" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1226" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1227" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1228" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1229" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1230" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1231" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1232" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1233" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1234" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1235" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1236" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1237" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1238" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1239" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1240" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1241" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1242" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1243" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1244" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1245" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1246" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1247" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1248" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1249" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1250" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1251" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1252" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1253" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1254" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1255" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1256" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1257" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1258" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1259" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1260" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1261" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1262" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1263" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1264" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1265" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1266" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1267" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1268" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1269" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1270" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1271" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1272" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1273" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1274" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1275" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1276" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1277" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1278" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1279" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1280" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1281" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1282" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1283" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1284" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1285" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1286" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1287" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1288" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1289" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1290" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1291" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1292" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1293" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1294" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1295" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1296" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1297" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1298" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1299" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1300" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1301" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1302" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1303" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1304" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1305" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1306" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1307" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1308" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1309" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1310" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1311" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1312" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1313" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1314" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1315" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1316" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1317" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1318" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1319" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1320" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1321" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1322" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1323" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1324" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1325" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1326" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1327" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1328" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1329" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1330" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1331" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1332" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1333" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1334" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1335" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1336" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1337" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1338" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1339" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1340" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1341" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1342" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1343" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1344" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1345" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1346" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1347" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1348" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1349" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1350" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1351" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1352" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1353" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1354" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1355" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1356" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1357" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1358" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1359" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1360" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1361" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1362" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1363" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1364" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1365" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1366" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1367" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1368" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1369" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1370" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1371" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1372" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1373" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1374" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1375" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1376" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1377" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1378" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1379" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1380" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1381" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1382" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1383" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1384" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1385" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1386" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1387" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1388" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1389" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1390" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1391" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1392" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1393" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1394" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1395" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1396" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1397" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1398" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1399" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1400" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1401" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1402" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1403" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1404" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1405" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1406" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1407" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1408" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1409" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1410" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1411" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1412" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1413" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1414" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1415" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1416" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1417" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1418" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1419" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1420" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1421" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1422" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1423" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1424" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1425" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1426" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1427" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1428" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1429" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1430" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1431" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1432" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1433" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1434" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1435" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1436" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1437" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1438" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1439" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1440" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1441" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1442" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1443" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1444" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1445" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1446" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1447" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1448" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1449" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1450" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1451" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1452" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1453" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1454" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1455" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1456" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1457" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1458" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1459" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1460" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1461" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1462" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1463" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1464" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1465" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1466" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1467" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1468" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1469" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1470" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1471" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1472" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1473" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1474" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1475" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1476" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1477" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1478" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1479" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1480" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1481" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1482" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1483" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1484" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1485" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1486" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1487" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1488" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1489" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1490" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1491" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1492" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1493" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1494" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1495" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1496" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1497" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1498" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1499" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1500" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1501" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1502" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1503" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1504" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1505" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1506" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1507" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1508" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1509" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1510" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1511" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1512" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1513" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1514" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1515" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1516" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1517" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1518" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1519" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1520" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1521" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1522" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1523" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1524" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1525" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1526" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1527" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1528" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1529" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1530" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1531" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1532" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1533" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1534" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1535" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1536" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1537" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1538" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1539" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1540" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1541" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1542" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1543" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1544" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1545" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1546" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1547" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1548" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1549" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1550" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1551" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1552" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1553" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1554" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1555" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1556" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1557" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1558" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1559" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1560" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1561" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1562" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1563" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1564" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1565" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <mergeCells count="11">
-[...10 lines deleted...]
-    <mergeCell ref="A4:C4"/>
+  <mergeCells count="4">
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="A13:I16"/>
   </mergeCells>
   <phoneticPr fontId="23" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1" xr:uid="{D8A1834F-99E4-4136-9F5C-026A3A5B6D4F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90A64911-C3CA-4498-8319-206DD75A04EB}">
   <sheetPr>
     <tabColor theme="9" tint="0.59999389629810485"/>
   </sheetPr>
-  <dimension ref="A1:N1135"/>
+  <dimension ref="A1:K1120"/>
   <sheetViews>
-    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F23" sqref="F23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="24.42578125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="11.28515625" customWidth="1"/>
+    <col min="1" max="1" width="13.33203125" customWidth="1"/>
+    <col min="2" max="2" width="9.44140625" customWidth="1"/>
+    <col min="3" max="3" width="8.33203125" customWidth="1"/>
+    <col min="4" max="4" width="8.44140625" customWidth="1"/>
+    <col min="5" max="5" width="7.6640625" customWidth="1"/>
+    <col min="6" max="6" width="8.33203125" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" customWidth="1"/>
+    <col min="9" max="9" width="23.88671875" customWidth="1"/>
+    <col min="10" max="10" width="8.44140625" customWidth="1"/>
+    <col min="11" max="13" width="8.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="22" t="s">
+    <row r="1" spans="1:11" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+    </row>
+    <row r="2" spans="1:11" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="22"/>
-[...10 lines deleted...]
-      <c r="A3" s="3" t="s">
+    </row>
+    <row r="4" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="5" spans="1:11" s="1" customFormat="1" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" s="13"/>
+      <c r="C5" s="13"/>
+    </row>
+    <row r="6" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="13"/>
+      <c r="B6" s="13"/>
+      <c r="C6" s="13"/>
+    </row>
+    <row r="7" spans="1:11" s="1" customFormat="1" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="44"/>
+      <c r="B7" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="50"/>
+      <c r="D7" s="50"/>
+      <c r="E7" s="50"/>
+      <c r="F7" s="50"/>
+      <c r="G7" s="50"/>
+    </row>
+    <row r="8" spans="1:11" s="1" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="44"/>
+      <c r="B8" s="60" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="60"/>
+      <c r="D8" s="61" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" s="61"/>
+      <c r="F8" s="62" t="s">
+        <v>6</v>
+      </c>
+      <c r="G8" s="62"/>
+      <c r="K8" s="28"/>
+    </row>
+    <row r="9" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="43"/>
+      <c r="B9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="D9" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="K9" s="28"/>
+    </row>
+    <row r="10" spans="1:11" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="34" t="s">
         <v>3</v>
       </c>
-    </row>
-[...38 lines deleted...]
-      <c r="C7" s="14">
+      <c r="B10" s="20">
         <v>35.700000000000003</v>
       </c>
-      <c r="D7" s="15">
+      <c r="C10" s="21">
         <v>493</v>
       </c>
-      <c r="F7" s="4"/>
-[...34 lines deleted...]
-      <c r="C10" s="5">
+      <c r="D10" s="20">
         <v>36.6</v>
       </c>
-      <c r="D10" s="9">
+      <c r="E10" s="21">
         <v>2100</v>
       </c>
-      <c r="F10" s="4"/>
-[...34 lines deleted...]
-      <c r="C13" s="5">
+      <c r="F10" s="20">
         <v>56.4</v>
       </c>
-      <c r="D13" s="9">
+      <c r="G10" s="21">
         <v>858</v>
       </c>
-      <c r="F13" s="4"/>
-[...16 lines deleted...]
-      <c r="B15" s="10" t="s">
+    </row>
+    <row r="11" spans="1:11" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="71" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" s="17">
+        <v>33.061557276803917</v>
+      </c>
+      <c r="C11" s="70">
+        <v>811</v>
+      </c>
+      <c r="D11" s="17">
+        <v>44.232475598935231</v>
+      </c>
+      <c r="E11" s="72">
+        <v>2991</v>
+      </c>
+      <c r="F11" s="17">
+        <v>56.454491374182034</v>
+      </c>
+      <c r="G11" s="70">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="36"/>
+      <c r="D12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="36"/>
+    </row>
+    <row r="13" spans="1:11" s="1" customFormat="1" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="58" t="s">
         <v>55</v>
       </c>
-      <c r="C15" s="11">
-[...29 lines deleted...]
-      <c r="D17" s="21"/>
+      <c r="B13" s="58"/>
+      <c r="C13" s="58"/>
+      <c r="D13" s="58"/>
+      <c r="E13" s="58"/>
+      <c r="F13" s="58"/>
+      <c r="G13" s="58"/>
+      <c r="H13" s="58"/>
+      <c r="I13" s="58"/>
+    </row>
+    <row r="14" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="58"/>
+      <c r="B14" s="58"/>
+      <c r="C14" s="58"/>
+      <c r="D14" s="58"/>
+      <c r="E14" s="58"/>
+      <c r="F14" s="58"/>
+      <c r="G14" s="58"/>
+      <c r="H14" s="58"/>
+      <c r="I14" s="58"/>
+    </row>
+    <row r="15" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="58"/>
+      <c r="B15" s="58"/>
+      <c r="C15" s="58"/>
+      <c r="D15" s="58"/>
+      <c r="E15" s="58"/>
+      <c r="F15" s="58"/>
+      <c r="G15" s="58"/>
+      <c r="H15" s="58"/>
+      <c r="I15" s="58"/>
+    </row>
+    <row r="16" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="58"/>
+      <c r="B16" s="58"/>
+      <c r="C16" s="58"/>
+      <c r="D16" s="58"/>
+      <c r="E16" s="58"/>
+      <c r="F16" s="58"/>
+      <c r="G16" s="58"/>
+      <c r="H16" s="58"/>
+      <c r="I16" s="58"/>
+    </row>
+    <row r="17" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="6"/>
+      <c r="B17" s="6"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="6"/>
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
-      <c r="J17" s="6"/>
-[...1229 lines deleted...]
-    <row r="1135" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    </row>
+    <row r="18" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="8"/>
+      <c r="H18" s="8"/>
+    </row>
+    <row r="19" spans="1:10" s="1" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A19" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="8"/>
+      <c r="F19" s="8"/>
+      <c r="G19" s="8"/>
+      <c r="H19" s="8"/>
+      <c r="I19" s="8"/>
+      <c r="J19" s="8"/>
+    </row>
+    <row r="20" spans="1:10" s="1" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A20" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="E20" s="8"/>
+    </row>
+    <row r="21" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="22" spans="1:10" s="1" customFormat="1" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="25" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="26" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="27" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="28" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="29" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="30" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="31" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="32" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="33" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="34" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="35" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="36" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="37" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="38" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="39" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="40" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="41" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="42" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="43" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="44" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="45" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="46" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="47" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="48" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="49" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="50" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="51" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="52" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="53" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="54" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="55" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="56" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="57" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="58" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="59" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="60" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="61" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="62" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="63" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="64" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="65" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="66" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="67" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="68" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="69" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="70" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="71" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="72" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="73" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="74" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="75" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="76" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="77" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="78" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="79" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="80" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="81" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="82" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="83" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="84" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="85" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="86" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="87" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="88" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="89" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="90" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="91" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="92" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="93" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="94" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="95" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="96" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="97" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="98" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="99" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="100" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="101" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="102" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="103" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="104" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="105" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="106" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="107" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="108" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="109" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="110" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="111" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="112" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="113" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="114" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="115" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="116" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="117" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="118" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="119" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="120" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="121" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="122" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="123" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="124" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="125" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="126" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="127" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="128" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="129" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="130" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="131" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="132" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="133" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="134" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="135" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="136" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="137" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="138" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="139" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="140" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="141" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="142" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="143" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="144" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="145" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="146" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="147" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="148" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="149" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="150" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="151" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="152" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="153" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="154" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="155" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="156" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="157" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="158" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="159" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="160" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="161" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="162" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="163" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="164" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="165" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="166" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="167" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="168" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="169" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="170" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="171" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="172" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="173" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="174" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="175" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="176" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="177" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="178" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="179" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="180" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="181" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="182" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="183" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="184" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="185" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="186" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="187" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="188" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="189" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="190" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="191" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="192" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="193" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="194" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="195" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="196" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="197" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="198" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="199" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="200" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="201" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="202" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="203" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="204" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="205" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="206" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="207" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="208" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="209" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="210" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="211" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="212" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="213" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="214" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="215" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="216" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="217" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="218" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="219" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="220" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="221" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="222" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="223" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="224" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="225" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="226" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="227" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="228" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="229" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="230" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="231" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="232" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="233" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="234" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="235" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="236" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="237" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="238" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="239" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="240" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="241" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="242" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="243" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="244" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="245" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="246" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="247" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="248" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="249" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="250" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="251" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="252" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="253" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="254" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="255" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="256" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="257" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="258" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="259" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="260" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="261" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="262" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="263" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="264" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="265" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="266" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="267" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="268" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="269" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="270" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="271" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="272" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="273" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="274" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="275" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="276" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="277" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="278" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="279" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="280" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="281" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="282" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="283" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="284" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="285" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="286" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="287" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="288" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="289" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="290" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="291" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="292" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="293" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="294" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="295" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="296" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="297" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="298" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="299" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="300" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="301" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="302" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="303" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="304" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="305" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="306" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="307" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="308" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="309" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="310" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="311" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="312" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="313" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="314" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="315" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="316" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="317" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="318" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="319" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="320" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="321" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="322" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="323" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="324" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="325" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="326" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="327" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="328" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="329" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="330" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="331" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="332" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="333" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="334" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="335" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="336" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="337" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="338" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="339" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="340" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="341" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="342" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="343" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="344" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="345" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="346" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="347" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="348" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="349" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="350" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="351" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="352" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="353" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="354" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="355" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="356" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="357" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="358" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="359" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="360" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="361" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="362" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="363" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="364" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="365" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="366" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="367" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="368" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="369" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="370" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="371" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="372" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="373" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="374" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="375" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="376" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="377" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="378" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="379" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="380" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="381" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="382" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="383" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="384" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="385" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="386" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="387" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="388" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="389" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="390" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="391" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="392" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="393" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="394" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="395" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="396" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="397" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="398" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="399" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="400" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="401" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="402" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="403" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="404" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="405" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="406" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="407" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="408" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="409" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="410" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="411" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="412" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="413" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="414" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="415" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="416" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="417" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="418" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="419" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="420" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="421" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="422" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="423" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="424" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="425" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="426" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="427" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="428" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="429" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="430" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="431" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="432" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="433" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="434" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="435" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="436" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="437" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="438" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="439" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="440" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="441" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="442" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="443" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="444" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="445" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="446" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="447" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="448" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="449" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="450" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="451" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="452" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="453" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="454" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="455" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="456" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="457" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="458" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="459" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="460" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="461" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="462" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="463" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="464" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="465" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="466" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="467" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="468" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="469" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="470" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="471" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="472" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="473" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="474" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="475" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="476" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="477" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="478" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="479" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="480" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="481" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="482" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="483" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="484" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="485" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="486" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="487" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="488" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="489" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="490" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="491" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="492" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="493" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="494" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="495" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="496" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="497" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="498" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="499" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="500" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="501" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="502" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="503" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="504" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="505" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="506" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="507" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="508" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="509" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="510" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="511" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="512" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="513" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="514" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="515" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="516" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="517" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="518" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="519" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="520" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="521" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="522" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="523" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="524" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="525" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="526" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="527" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="528" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="529" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="530" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="531" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="532" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="533" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="534" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="535" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="536" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="537" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="538" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="539" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="540" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="541" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="542" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="543" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="544" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="545" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="546" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="547" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="548" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="549" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="550" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="551" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="552" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="553" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="554" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="555" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="556" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="557" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="558" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="559" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="560" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="561" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="562" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="563" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="564" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="565" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="566" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="567" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="568" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="569" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="570" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="571" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="572" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="573" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="574" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="575" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="576" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="577" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="578" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="579" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="580" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="581" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="582" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="583" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="584" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="585" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="586" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="587" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="588" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="589" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="590" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="591" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="592" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="593" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="594" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="595" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="596" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="597" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="598" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="599" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="600" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="601" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="602" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="603" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="604" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="605" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="606" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="607" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="608" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="609" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="610" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="611" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="612" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="613" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="614" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="615" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="616" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="617" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="618" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="619" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="620" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="621" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="622" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="623" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="624" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="625" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="626" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="627" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="628" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="629" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="630" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="631" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="632" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="633" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="634" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="635" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="636" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="637" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="638" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="639" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="640" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="641" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="642" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="643" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="644" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="645" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="646" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="647" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="648" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="649" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="650" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="651" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="652" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="653" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="654" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="655" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="656" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="657" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="658" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="659" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="660" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="661" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="662" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="663" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="664" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="665" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="666" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="667" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="668" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="669" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="670" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="671" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="672" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="673" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="674" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="675" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="676" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="677" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="678" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="679" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="680" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="681" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="682" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="683" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="684" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="685" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="686" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="687" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="688" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="689" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="690" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="691" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="692" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="693" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="694" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="695" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="696" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="697" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="698" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="699" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="700" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="701" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="702" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="703" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="704" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="705" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="706" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="707" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="708" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="709" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="710" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="711" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="712" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="713" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="714" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="715" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="716" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="717" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="718" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="719" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="720" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="721" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="722" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="723" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="724" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="725" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="726" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="727" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="728" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="729" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="730" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="731" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="732" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="733" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="734" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="735" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="736" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="737" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="738" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="739" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="740" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="741" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="742" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="743" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="744" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="745" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="746" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="747" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="748" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="749" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="750" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="751" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="752" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="753" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="754" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="755" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="756" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="757" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="758" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="759" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="760" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="761" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="762" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="763" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="764" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="765" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="766" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="767" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="768" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="769" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="770" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="771" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="772" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="773" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="774" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="775" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="776" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="777" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="778" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="779" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="780" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="781" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="782" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="783" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="784" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="785" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="786" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="787" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="788" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="789" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="790" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="791" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="792" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="793" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="794" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="795" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="796" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="797" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="798" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="799" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="800" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="801" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="802" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="803" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="804" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="805" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="806" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="807" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="808" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="809" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="810" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="811" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="812" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="813" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="814" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="815" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="816" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="817" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="818" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="819" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="820" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="821" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="822" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="823" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="824" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="825" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="826" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="827" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="828" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="829" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="830" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="831" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="832" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="833" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="834" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="835" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="836" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="837" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="838" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="839" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="840" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="841" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="842" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="843" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="844" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="845" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="846" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="847" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="848" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="849" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="850" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="851" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="852" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="853" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="854" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="855" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="856" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="857" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="858" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="859" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="860" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="861" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="862" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="863" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="864" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="865" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="866" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="867" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="868" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="869" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="870" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="871" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="872" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="873" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="874" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="875" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="876" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="877" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="878" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="879" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="880" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="881" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="882" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="883" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="884" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="885" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="886" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="887" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="888" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="889" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="890" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="891" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="892" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="893" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="894" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="895" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="896" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="897" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="898" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="899" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="900" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="901" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="902" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="903" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="904" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="905" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="906" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="907" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="908" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="909" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="910" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="911" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="912" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="913" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="914" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="915" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="916" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="917" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="918" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="919" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="920" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="921" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="922" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="923" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="924" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="925" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="926" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="927" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="928" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="929" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="930" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="931" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="932" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="933" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="934" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="935" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="936" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="937" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="938" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="939" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="940" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="941" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="942" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="943" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="944" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="945" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="946" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="947" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="948" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="949" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="950" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="951" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="952" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="953" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="954" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="955" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="956" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="957" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="958" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="959" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="960" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="961" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="962" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="963" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="964" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="965" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="966" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="967" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="968" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="969" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="970" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="971" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="972" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="973" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="974" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="975" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="976" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="977" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="978" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="979" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="980" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="981" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="982" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="983" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="984" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="985" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="986" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="987" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="988" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="989" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="990" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="991" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="992" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="993" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="994" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="995" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="996" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="997" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="998" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="999" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1000" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1001" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1002" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1003" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1004" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1005" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1006" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1007" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1008" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1009" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1010" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1011" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1012" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1013" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1014" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1015" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1016" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1017" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1018" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1019" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1020" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1021" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1022" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1023" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1024" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1025" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1026" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1027" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1028" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1029" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1030" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1031" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1032" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1033" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1034" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1035" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1036" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1037" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1038" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1039" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1040" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1041" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1042" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1043" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1044" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1045" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1046" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1047" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1048" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1049" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1050" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1051" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1052" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1053" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1054" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1055" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1056" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1057" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1058" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1059" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1060" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1061" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1062" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1063" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1064" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1065" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1066" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1067" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1068" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1069" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1070" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1071" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1072" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1073" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1074" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1075" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1076" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1077" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1078" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1079" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1080" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1081" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1082" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1083" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1084" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1085" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1086" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1087" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1088" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1089" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1090" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1091" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1092" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1093" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1094" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1095" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1096" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1097" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1098" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1099" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1100" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1101" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1102" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1103" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1104" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1105" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1106" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1107" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1108" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1109" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1110" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1111" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1112" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1113" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1114" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1115" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1116" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1117" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1118" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1119" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1120" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <mergeCells count="18">
-[...17 lines deleted...]
-    <mergeCell ref="A16:D16"/>
+  <mergeCells count="5">
+    <mergeCell ref="B7:G7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="A13:I16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1" xr:uid="{CAE882DD-06FB-4876-9A79-04E1D3916591}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{41B80E41-1B74-4B7C-85E3-33F4FFFD38FD}">
   <sheetPr>
     <tabColor theme="9" tint="0.59999389629810485"/>
   </sheetPr>
-  <dimension ref="A1:K1721"/>
+  <dimension ref="A1:N1724"/>
   <sheetViews>
-    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="10.85546875" customWidth="1"/>
+    <col min="1" max="1" width="25.6640625" customWidth="1"/>
+    <col min="2" max="2" width="30.6640625" customWidth="1"/>
+    <col min="3" max="3" width="7.88671875" customWidth="1"/>
+    <col min="4" max="4" width="7.6640625" customWidth="1"/>
+    <col min="5" max="5" width="7.88671875" customWidth="1"/>
+    <col min="6" max="6" width="8.109375" customWidth="1"/>
+    <col min="9" max="9" width="23.5546875" customWidth="1"/>
+    <col min="10" max="10" width="19.33203125" customWidth="1"/>
+    <col min="11" max="11" width="7.5546875" customWidth="1"/>
+    <col min="12" max="14" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="22" t="s">
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+    </row>
+    <row r="2" spans="1:10" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+    </row>
+    <row r="3" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="22"/>
-[...3 lines deleted...]
-      <c r="A2" s="23" t="s">
+    </row>
+    <row r="4" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="5" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" s="13"/>
+      <c r="C5" s="13"/>
+    </row>
+    <row r="6" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="13"/>
+      <c r="B6" s="13"/>
+      <c r="C6" s="13"/>
+    </row>
+    <row r="7" spans="1:10" s="1" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="65" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="65" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="D7" s="64"/>
+      <c r="E7" s="64" t="s">
+        <v>44</v>
+      </c>
+      <c r="F7" s="64"/>
+    </row>
+    <row r="8" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="66"/>
+      <c r="B8" s="66"/>
+      <c r="C8" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="F8" s="30" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="67" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="23"/>
-[...3 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B9" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" s="7">
+        <v>50.883801796580698</v>
+      </c>
+      <c r="D9" s="14">
+        <v>1756</v>
+      </c>
+      <c r="E9" s="7">
+        <v>52.220585139970531</v>
+      </c>
+      <c r="F9" s="14">
+        <v>2481</v>
+      </c>
+      <c r="G9" s="36"/>
+    </row>
+    <row r="10" spans="1:10" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="68"/>
+      <c r="B10" s="22">
+        <v>1</v>
+      </c>
+      <c r="C10" s="7">
+        <v>31.845841784989858</v>
+      </c>
+      <c r="D10" s="23">
+        <v>1099</v>
+      </c>
+      <c r="E10" s="7">
+        <v>31.277625762997264</v>
+      </c>
+      <c r="F10" s="23">
+        <v>1486</v>
+      </c>
+      <c r="G10" s="36"/>
+    </row>
+    <row r="11" spans="1:10" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="68"/>
+      <c r="B11" s="22">
+        <v>2</v>
+      </c>
+      <c r="C11" s="7">
+        <v>10.084033613445378</v>
+      </c>
+      <c r="D11" s="10">
+        <v>348</v>
+      </c>
+      <c r="E11" s="7">
+        <v>11.576510208377183</v>
+      </c>
+      <c r="F11" s="10">
+        <v>550</v>
+      </c>
+      <c r="G11" s="36"/>
+      <c r="J11" s="28"/>
+    </row>
+    <row r="12" spans="1:10" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="68"/>
+      <c r="B12" s="22">
         <v>3</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="C5" s="49" t="s">
+      <c r="C12" s="7">
+        <v>7.0124601564763838</v>
+      </c>
+      <c r="D12" s="10">
+        <v>242</v>
+      </c>
+      <c r="E12" s="7">
+        <v>6.6091349189644282</v>
+      </c>
+      <c r="F12" s="10">
+        <v>314</v>
+      </c>
+      <c r="G12" s="36"/>
+    </row>
+    <row r="13" spans="1:10" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="68"/>
+      <c r="B13" s="22">
         <v>4</v>
       </c>
-      <c r="D5" s="49"/>
-[...4 lines deleted...]
-      <c r="C6" s="51" t="s">
+      <c r="C13" s="7">
+        <v>0.98522167487684731</v>
+      </c>
+      <c r="D13" s="10">
+        <v>34</v>
+      </c>
+      <c r="E13" s="7">
+        <v>1.4312776257629971</v>
+      </c>
+      <c r="F13" s="10">
+        <v>68</v>
+      </c>
+      <c r="G13" s="36"/>
+    </row>
+    <row r="14" spans="1:10" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="69"/>
+      <c r="B14" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="17">
+        <v>0.95624456679223413</v>
+      </c>
+      <c r="D14" s="31">
+        <v>33</v>
+      </c>
+      <c r="E14" s="17">
+        <v>1.3260366238686592</v>
+      </c>
+      <c r="F14" s="31">
+        <v>63</v>
+      </c>
+      <c r="G14" s="36"/>
+    </row>
+    <row r="15" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="67" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="7">
+        <v>26.600985221674879</v>
+      </c>
+      <c r="D15" s="14">
+        <v>918</v>
+      </c>
+      <c r="E15" s="7">
+        <v>26.983792885708276</v>
+      </c>
+      <c r="F15" s="14">
+        <v>1282</v>
+      </c>
+      <c r="G15" s="36"/>
+      <c r="H15" s="8"/>
+    </row>
+    <row r="16" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="68"/>
+      <c r="B16" s="22">
         <v>1</v>
       </c>
-      <c r="D6" s="51" t="s">
-[...7 lines deleted...]
-      <c r="B7" s="13" t="s">
+      <c r="C16" s="7">
+        <v>23.52941176470588</v>
+      </c>
+      <c r="D16" s="23">
+        <v>812</v>
+      </c>
+      <c r="E16" s="7">
+        <v>23.089875815617763</v>
+      </c>
+      <c r="F16" s="23">
+        <v>1097</v>
+      </c>
+      <c r="G16" s="36"/>
+      <c r="H16" s="8"/>
+    </row>
+    <row r="17" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="68"/>
+      <c r="B17" s="22">
+        <v>2</v>
+      </c>
+      <c r="C17" s="7">
+        <v>2.057374674007534</v>
+      </c>
+      <c r="D17" s="10">
+        <v>71</v>
+      </c>
+      <c r="E17" s="7">
+        <v>2.6099768469795834</v>
+      </c>
+      <c r="F17" s="10">
+        <v>124</v>
+      </c>
+      <c r="G17" s="36"/>
+      <c r="H17" s="8"/>
+    </row>
+    <row r="18" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="68"/>
+      <c r="B18" s="22">
+        <v>3</v>
+      </c>
+      <c r="C18" s="7">
+        <v>0.57954216169226314</v>
+      </c>
+      <c r="D18" s="10">
+        <v>20</v>
+      </c>
+      <c r="E18" s="7">
+        <v>0.8208798147758366</v>
+      </c>
+      <c r="F18" s="10">
+        <v>39</v>
+      </c>
+      <c r="G18" s="36"/>
+      <c r="H18" s="8"/>
+    </row>
+    <row r="19" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="68"/>
+      <c r="B19" s="22">
+        <v>4</v>
+      </c>
+      <c r="C19" s="7">
+        <v>0.17386264850767894</v>
+      </c>
+      <c r="D19" s="10">
+        <v>6</v>
+      </c>
+      <c r="E19" s="7">
+        <v>0.27362660492527885</v>
+      </c>
+      <c r="F19" s="10">
+        <v>13</v>
+      </c>
+      <c r="G19" s="36"/>
+    </row>
+    <row r="20" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="69"/>
+      <c r="B20" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C20" s="17">
+        <v>0.26079397276151839</v>
+      </c>
+      <c r="D20" s="31">
+        <v>9</v>
+      </c>
+      <c r="E20" s="17">
+        <v>0.18943380340980845</v>
+      </c>
+      <c r="F20" s="31">
+        <v>9</v>
+      </c>
+      <c r="G20" s="36"/>
+    </row>
+    <row r="21" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="C7" s="14">
-[...8 lines deleted...]
-      <c r="B8" s="4" t="s">
+      <c r="C21" s="7">
+        <v>51.724137931034484</v>
+      </c>
+      <c r="D21" s="14">
+        <v>1785</v>
+      </c>
+      <c r="E21" s="7">
+        <v>54.64112818354031</v>
+      </c>
+      <c r="F21" s="14">
+        <v>2596</v>
+      </c>
+      <c r="G21" s="36"/>
+    </row>
+    <row r="22" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="68"/>
+      <c r="B22" s="22">
+        <v>1</v>
+      </c>
+      <c r="C22" s="7">
+        <v>46.769052448565631</v>
+      </c>
+      <c r="D22" s="23">
+        <v>1614</v>
+      </c>
+      <c r="E22" s="7">
+        <v>50.410439907387918</v>
+      </c>
+      <c r="F22" s="23">
+        <v>2395</v>
+      </c>
+      <c r="G22" s="36"/>
+    </row>
+    <row r="23" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="68"/>
+      <c r="B23" s="22">
+        <v>2</v>
+      </c>
+      <c r="C23" s="7">
+        <v>3.6511156186612577</v>
+      </c>
+      <c r="D23" s="10">
+        <v>126</v>
+      </c>
+      <c r="E23" s="7">
+        <v>3.1782782572090085</v>
+      </c>
+      <c r="F23" s="10">
+        <v>151</v>
+      </c>
+      <c r="G23" s="36"/>
+    </row>
+    <row r="24" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="68"/>
+      <c r="B24" s="22">
+        <v>3</v>
+      </c>
+      <c r="C24" s="7">
+        <v>0.84033613445378152</v>
+      </c>
+      <c r="D24" s="10">
+        <v>29</v>
+      </c>
+      <c r="E24" s="7">
+        <v>0.63144601136602818</v>
+      </c>
+      <c r="F24" s="10">
+        <v>30</v>
+      </c>
+      <c r="G24" s="36"/>
+    </row>
+    <row r="25" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="68"/>
+      <c r="B25" s="22">
+        <v>4</v>
+      </c>
+      <c r="C25" s="7">
+        <v>0.37670240509997105</v>
+      </c>
+      <c r="D25" s="10">
+        <v>13</v>
+      </c>
+      <c r="E25" s="7">
+        <v>0.29467480530414647</v>
+      </c>
+      <c r="F25" s="10">
+        <v>14</v>
+      </c>
+      <c r="G25" s="36"/>
+      <c r="I25" s="35"/>
+    </row>
+    <row r="26" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="69"/>
+      <c r="B26" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="C8" s="5">
-[...32 lines deleted...]
-      <c r="B11" s="16">
+      <c r="C26" s="17">
+        <v>8.6931324253839468E-2</v>
+      </c>
+      <c r="D26" s="31">
         <v>3</v>
       </c>
-      <c r="C11" s="5">
-[...135 lines deleted...]
-      <c r="D19" s="7">
+      <c r="E26" s="7">
+        <v>0.12628920227320564</v>
+      </c>
+      <c r="F26" s="31">
         <v>6</v>
       </c>
-    </row>
-[...127 lines deleted...]
-      <c r="A32" s="36" t="s">
+      <c r="G26" s="36"/>
+      <c r="I26" s="35"/>
+    </row>
+    <row r="27" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="75" t="s">
+        <v>46</v>
+      </c>
+      <c r="B27" s="76"/>
+      <c r="C27" s="73">
+        <v>39.928265648501679</v>
+      </c>
+      <c r="D27" s="77">
+        <v>3451</v>
+      </c>
+      <c r="E27" s="73">
+        <v>43.60315712187959</v>
+      </c>
+      <c r="F27" s="74">
+        <v>4751</v>
+      </c>
+      <c r="G27" s="36"/>
+    </row>
+    <row r="28" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="46"/>
+      <c r="B28" s="27"/>
+      <c r="C28" s="47"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="12"/>
+    </row>
+    <row r="29" spans="1:9" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29" s="58"/>
+      <c r="C29" s="58"/>
+      <c r="D29" s="58"/>
+      <c r="E29" s="58"/>
+      <c r="F29" s="58"/>
+      <c r="G29" s="58"/>
+      <c r="H29" s="58"/>
+      <c r="I29" s="58"/>
+    </row>
+    <row r="30" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="58"/>
+      <c r="B30" s="58"/>
+      <c r="C30" s="58"/>
+      <c r="D30" s="58"/>
+      <c r="E30" s="58"/>
+      <c r="F30" s="58"/>
+      <c r="G30" s="58"/>
+      <c r="H30" s="58"/>
+      <c r="I30" s="58"/>
+    </row>
+    <row r="31" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="58"/>
+      <c r="B31" s="58"/>
+      <c r="C31" s="58"/>
+      <c r="D31" s="58"/>
+      <c r="E31" s="58"/>
+      <c r="F31" s="58"/>
+      <c r="G31" s="58"/>
+      <c r="H31" s="58"/>
+      <c r="I31" s="58"/>
+    </row>
+    <row r="32" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="6"/>
+      <c r="B32" s="6"/>
+      <c r="C32" s="6"/>
+      <c r="D32" s="6"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="6"/>
+      <c r="G32" s="6"/>
+      <c r="H32" s="6"/>
+      <c r="I32" s="6"/>
+    </row>
+    <row r="33" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33" s="27"/>
+      <c r="C33" s="5"/>
+      <c r="D33" s="32"/>
+    </row>
+    <row r="34" spans="1:9" s="1" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A34" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="B34" s="4"/>
+      <c r="C34" s="5"/>
+      <c r="D34" s="32"/>
+    </row>
+    <row r="35" spans="1:9" s="1" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B35" s="4"/>
+      <c r="C35" s="5"/>
+      <c r="D35" s="32"/>
+    </row>
+    <row r="36" spans="1:9" s="1" customFormat="1" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36" s="58"/>
+      <c r="C36" s="58"/>
+      <c r="D36" s="58"/>
+      <c r="E36" s="58"/>
+      <c r="F36" s="58"/>
+      <c r="G36" s="58"/>
+      <c r="H36" s="58"/>
+      <c r="I36" s="58"/>
+    </row>
+    <row r="37" spans="1:9" s="1" customFormat="1" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="58" t="s">
         <v>56</v>
       </c>
-      <c r="B32" s="37"/>
-[...1724 lines deleted...]
-    <row r="1721" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+      <c r="B37" s="58"/>
+      <c r="C37" s="58"/>
+      <c r="D37" s="58"/>
+      <c r="E37" s="58"/>
+      <c r="F37" s="58"/>
+      <c r="G37" s="58"/>
+      <c r="H37" s="58"/>
+      <c r="I37" s="58"/>
+    </row>
+    <row r="38" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="5"/>
+      <c r="B38" s="5"/>
+      <c r="C38" s="5"/>
+      <c r="D38" s="32"/>
+    </row>
+    <row r="39" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B39" s="27"/>
+      <c r="C39" s="5"/>
+      <c r="D39" s="5"/>
+    </row>
+    <row r="40" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B40" s="5"/>
+      <c r="C40" s="5"/>
+      <c r="D40" s="5"/>
+    </row>
+    <row r="41" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="42" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="43" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="44" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="45" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="46" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="47" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="48" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="49" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="50" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="51" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="52" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="53" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="54" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="55" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="56" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="57" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="58" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="59" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="60" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="61" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="62" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="63" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="64" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="65" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="66" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="67" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="68" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="69" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="70" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="71" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="72" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="73" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="74" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="75" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="76" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="77" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="78" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="79" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="80" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="81" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="82" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="83" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="84" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="85" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="86" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="87" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="88" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="89" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="90" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="91" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="92" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="93" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="94" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="95" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="96" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="97" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="98" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="99" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="100" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="101" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="102" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="103" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="104" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="105" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="106" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="107" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="108" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="109" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="110" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="111" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="112" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="113" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="114" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="115" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="116" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="117" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="118" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="119" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="120" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="121" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="122" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="123" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="124" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="125" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="126" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="127" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="128" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="129" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="130" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="131" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="132" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="133" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="134" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="135" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="136" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="137" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="138" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="139" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="140" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="141" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="142" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="143" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="144" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="145" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="146" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="147" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="148" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="149" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="150" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="151" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="152" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="153" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="154" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="155" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="156" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="157" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="158" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="159" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="160" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="161" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="162" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="163" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="164" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="165" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="166" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="167" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="168" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="169" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="170" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="171" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="172" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="173" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="174" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="175" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="176" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="177" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="178" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="179" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="180" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="181" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="182" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="183" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="184" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="185" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="186" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="187" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="188" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="189" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="190" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="191" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="192" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="193" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="194" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="195" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="196" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="197" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="198" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="199" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="200" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="201" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="202" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="203" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="204" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="205" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="206" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="207" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="208" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="209" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="210" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="211" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="212" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="213" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="214" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="215" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="216" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="217" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="218" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="219" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="220" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="221" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="222" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="223" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="224" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="225" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="226" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="227" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="228" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="229" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="230" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="231" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="232" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="233" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="234" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="235" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="236" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="237" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="238" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="239" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="240" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="241" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="242" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="243" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="244" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="245" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="246" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="247" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="248" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="249" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="250" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="251" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="252" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="253" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="254" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="255" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="256" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="257" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="258" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="259" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="260" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="261" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="262" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="263" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="264" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="265" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="266" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="267" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="268" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="269" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="270" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="271" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="272" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="273" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="274" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="275" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="276" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="277" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="278" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="279" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="280" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="281" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="282" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="283" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="284" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="285" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="286" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="287" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="288" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="289" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="290" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="291" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="292" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="293" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="294" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="295" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="296" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="297" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="298" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="299" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="300" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="301" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="302" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="303" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="304" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="305" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="306" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="307" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="308" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="309" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="310" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="311" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="312" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="313" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="314" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="315" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="316" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="317" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="318" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="319" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="320" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="321" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="322" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="323" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="324" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="325" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="326" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="327" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="328" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="329" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="330" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="331" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="332" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="333" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="334" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="335" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="336" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="337" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="338" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="339" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="340" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="341" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="342" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="343" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="344" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="345" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="346" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="347" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="348" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="349" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="350" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="351" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="352" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="353" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="354" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="355" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="356" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="357" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="358" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="359" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="360" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="361" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="362" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="363" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="364" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="365" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="366" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="367" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="368" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="369" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="370" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="371" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="372" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="373" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="374" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="375" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="376" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="377" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="378" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="379" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="380" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="381" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="382" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="383" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="384" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="385" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="386" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="387" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="388" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="389" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="390" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="391" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="392" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="393" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="394" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="395" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="396" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="397" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="398" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="399" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="400" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="401" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="402" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="403" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="404" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="405" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="406" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="407" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="408" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="409" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="410" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="411" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="412" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="413" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="414" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="415" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="416" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="417" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="418" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="419" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="420" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="421" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="422" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="423" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="424" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="425" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="426" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="427" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="428" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="429" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="430" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="431" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="432" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="433" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="434" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="435" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="436" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="437" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="438" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="439" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="440" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="441" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="442" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="443" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="444" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="445" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="446" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="447" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="448" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="449" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="450" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="451" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="452" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="453" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="454" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="455" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="456" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="457" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="458" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="459" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="460" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="461" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="462" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="463" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="464" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="465" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="466" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="467" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="468" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="469" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="470" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="471" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="472" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="473" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="474" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="475" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="476" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="477" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="478" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="479" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="480" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="481" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="482" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="483" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="484" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="485" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="486" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="487" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="488" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="489" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="490" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="491" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="492" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="493" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="494" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="495" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="496" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="497" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="498" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="499" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="500" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="501" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="502" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="503" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="504" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="505" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="506" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="507" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="508" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="509" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="510" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="511" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="512" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="513" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="514" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="515" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="516" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="517" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="518" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="519" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="520" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="521" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="522" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="523" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="524" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="525" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="526" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="527" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="528" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="529" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="530" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="531" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="532" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="533" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="534" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="535" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="536" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="537" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="538" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="539" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="540" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="541" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="542" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="543" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="544" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="545" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="546" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="547" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="548" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="549" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="550" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="551" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="552" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="553" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="554" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="555" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="556" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="557" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="558" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="559" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="560" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="561" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="562" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="563" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="564" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="565" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="566" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="567" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="568" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="569" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="570" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="571" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="572" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="573" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="574" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="575" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="576" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="577" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="578" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="579" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="580" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="581" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="582" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="583" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="584" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="585" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="586" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="587" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="588" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="589" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="590" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="591" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="592" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="593" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="594" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="595" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="596" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="597" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="598" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="599" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="600" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="601" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="602" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="603" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="604" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="605" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="606" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="607" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="608" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="609" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="610" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="611" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="612" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="613" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="614" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="615" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="616" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="617" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="618" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="619" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="620" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="621" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="622" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="623" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="624" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="625" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="626" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="627" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="628" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="629" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="630" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="631" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="632" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="633" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="634" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="635" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="636" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="637" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="638" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="639" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="640" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="641" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="642" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="643" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="644" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="645" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="646" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="647" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="648" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="649" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="650" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="651" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="652" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="653" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="654" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="655" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="656" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="657" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="658" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="659" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="660" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="661" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="662" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="663" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="664" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="665" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="666" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="667" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="668" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="669" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="670" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="671" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="672" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="673" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="674" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="675" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="676" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="677" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="678" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="679" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="680" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="681" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="682" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="683" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="684" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="685" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="686" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="687" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="688" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="689" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="690" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="691" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="692" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="693" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="694" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="695" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="696" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="697" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="698" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="699" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="700" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="701" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="702" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="703" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="704" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="705" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="706" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="707" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="708" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="709" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="710" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="711" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="712" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="713" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="714" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="715" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="716" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="717" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="718" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="719" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="720" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="721" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="722" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="723" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="724" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="725" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="726" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="727" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="728" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="729" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="730" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="731" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="732" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="733" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="734" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="735" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="736" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="737" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="738" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="739" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="740" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="741" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="742" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="743" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="744" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="745" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="746" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="747" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="748" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="749" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="750" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="751" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="752" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="753" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="754" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="755" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="756" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="757" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="758" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="759" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="760" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="761" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="762" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="763" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="764" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="765" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="766" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="767" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="768" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="769" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="770" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="771" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="772" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="773" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="774" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="775" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="776" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="777" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="778" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="779" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="780" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="781" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="782" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="783" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="784" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="785" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="786" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="787" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="788" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="789" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="790" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="791" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="792" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="793" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="794" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="795" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="796" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="797" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="798" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="799" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="800" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="801" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="802" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="803" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="804" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="805" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="806" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="807" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="808" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="809" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="810" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="811" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="812" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="813" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="814" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="815" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="816" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="817" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="818" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="819" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="820" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="821" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="822" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="823" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="824" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="825" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="826" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="827" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="828" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="829" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="830" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="831" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="832" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="833" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="834" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="835" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="836" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="837" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="838" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="839" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="840" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="841" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="842" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="843" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="844" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="845" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="846" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="847" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="848" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="849" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="850" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="851" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="852" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="853" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="854" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="855" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="856" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="857" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="858" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="859" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="860" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="861" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="862" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="863" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="864" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="865" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="866" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="867" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="868" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="869" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="870" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="871" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="872" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="873" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="874" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="875" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="876" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="877" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="878" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="879" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="880" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="881" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="882" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="883" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="884" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="885" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="886" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="887" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="888" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="889" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="890" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="891" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="892" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="893" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="894" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="895" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="896" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="897" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="898" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="899" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="900" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="901" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="902" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="903" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="904" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="905" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="906" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="907" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="908" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="909" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="910" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="911" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="912" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="913" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="914" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="915" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="916" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="917" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="918" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="919" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="920" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="921" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="922" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="923" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="924" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="925" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="926" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="927" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="928" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="929" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="930" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="931" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="932" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="933" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="934" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="935" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="936" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="937" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="938" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="939" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="940" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="941" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="942" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="943" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="944" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="945" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="946" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="947" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="948" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="949" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="950" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="951" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="952" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="953" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="954" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="955" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="956" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="957" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="958" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="959" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="960" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="961" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="962" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="963" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="964" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="965" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="966" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="967" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="968" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="969" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="970" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="971" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="972" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="973" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="974" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="975" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="976" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="977" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="978" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="979" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="980" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="981" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="982" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="983" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="984" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="985" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="986" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="987" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="988" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="989" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="990" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="991" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="992" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="993" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="994" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="995" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="996" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="997" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="998" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="999" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1000" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1001" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1002" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1003" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1004" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1005" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1006" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1007" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1008" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1009" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1010" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1011" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1012" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1013" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1014" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1015" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1016" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1017" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1018" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1019" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1020" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1021" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1022" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1023" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1024" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1025" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1026" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1027" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1028" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1029" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1030" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1031" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1032" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1033" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1034" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1035" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1036" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1037" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1038" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1039" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1040" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1041" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1042" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1043" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1044" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1045" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1046" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1047" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1048" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1049" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1050" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1051" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1052" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1053" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1054" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1055" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1056" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1057" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1058" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1059" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1060" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1061" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1062" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1063" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1064" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1065" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1066" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1067" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1068" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1069" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1070" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1071" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1072" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1073" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1074" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1075" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1076" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1077" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1078" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1079" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1080" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1081" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1082" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1083" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1084" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1085" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1086" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1087" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1088" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1089" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1090" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1091" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1092" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1093" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1094" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1095" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1096" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1097" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1098" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1099" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1100" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1101" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1102" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1103" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1104" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1105" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1106" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1107" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1108" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1109" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1110" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1111" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1112" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1113" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1114" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1115" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1116" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1117" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1118" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1119" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1120" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1121" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1122" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1123" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1124" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1125" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1126" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1127" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1128" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1129" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1130" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1131" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1132" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1133" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1134" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1135" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1136" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1137" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1138" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1139" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1140" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1141" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1142" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1143" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1144" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1145" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1146" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1147" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1148" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1149" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1150" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1151" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1152" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1153" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1154" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1155" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1156" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1157" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1158" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1159" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1160" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1161" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1162" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1163" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1164" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1165" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1166" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1167" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1168" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1169" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1170" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1171" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1172" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1173" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1174" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1175" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1176" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1177" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1178" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1179" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1180" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1181" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1182" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1183" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1184" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1185" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1186" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1187" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1188" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1189" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1190" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1191" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1192" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1193" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1194" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1195" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1196" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1197" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1198" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1199" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1200" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1201" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1202" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1203" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1204" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1205" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1206" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1207" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1208" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1209" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1210" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1211" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1212" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1213" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1214" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1215" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1216" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1217" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1218" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1219" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1220" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1221" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1222" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1223" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1224" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1225" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1226" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1227" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1228" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1229" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1230" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1231" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1232" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1233" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1234" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1235" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1236" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1237" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1238" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1239" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1240" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1241" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1242" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1243" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1244" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1245" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1246" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1247" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1248" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1249" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1250" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1251" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1252" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1253" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1254" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1255" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1256" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1257" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1258" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1259" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1260" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1261" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1262" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1263" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1264" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1265" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1266" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1267" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1268" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1269" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1270" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1271" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1272" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1273" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1274" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1275" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1276" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1277" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1278" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1279" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1280" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1281" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1282" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1283" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1284" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1285" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1286" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1287" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1288" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1289" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1290" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1291" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1292" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1293" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1294" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1295" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1296" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1297" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1298" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1299" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1300" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1301" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1302" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1303" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1304" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1305" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1306" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1307" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1308" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1309" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1310" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1311" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1312" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1313" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1314" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1315" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1316" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1317" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1318" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1319" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1320" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1321" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1322" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1323" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1324" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1325" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1326" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1327" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1328" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1329" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1330" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1331" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1332" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1333" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1334" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1335" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1336" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1337" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1338" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1339" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1340" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1341" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1342" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1343" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1344" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1345" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1346" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1347" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1348" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1349" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1350" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1351" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1352" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1353" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1354" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1355" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1356" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1357" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1358" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1359" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1360" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1361" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1362" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1363" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1364" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1365" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1366" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1367" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1368" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1369" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1370" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1371" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1372" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1373" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1374" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1375" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1376" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1377" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1378" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1379" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1380" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1381" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1382" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1383" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1384" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1385" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1386" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1387" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1388" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1389" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1390" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1391" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1392" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1393" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1394" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1395" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1396" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1397" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1398" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1399" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1400" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1401" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1402" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1403" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1404" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1405" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1406" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1407" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1408" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1409" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1410" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1411" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1412" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1413" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1414" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1415" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1416" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1417" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1418" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1419" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1420" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1421" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1422" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1423" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1424" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1425" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1426" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1427" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1428" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1429" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1430" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1431" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1432" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1433" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1434" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1435" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1436" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1437" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1438" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1439" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1440" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1441" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1442" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1443" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1444" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1445" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1446" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1447" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1448" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1449" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1450" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1451" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1452" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1453" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1454" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1455" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1456" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1457" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1458" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1459" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1460" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1461" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1462" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1463" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1464" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1465" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1466" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1467" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1468" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1469" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1470" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1471" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1472" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1473" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1474" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1475" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1476" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1477" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1478" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1479" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1480" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1481" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1482" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1483" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1484" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1485" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1486" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1487" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1488" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1489" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1490" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1491" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1492" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1493" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1494" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1495" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1496" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1497" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1498" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1499" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1500" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1501" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1502" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1503" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1504" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1505" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1506" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1507" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1508" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1509" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1510" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1511" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1512" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1513" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1514" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1515" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1516" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1517" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1518" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1519" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1520" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1521" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1522" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1523" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1524" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1525" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1526" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1527" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1528" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1529" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1530" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1531" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1532" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1533" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1534" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1535" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1536" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1537" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1538" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1539" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1540" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1541" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1542" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1543" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1544" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1545" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1546" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1547" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1548" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1549" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1550" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1551" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1552" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1553" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1554" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1555" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1556" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1557" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1558" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1559" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1560" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1561" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1562" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1563" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1564" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1565" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1566" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1567" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1568" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1569" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1570" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1571" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1572" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1573" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1574" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1575" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1576" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1577" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1578" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1579" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1580" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1581" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1582" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1583" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1584" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1585" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1586" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1587" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1588" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1589" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1590" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1591" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1592" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1593" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1594" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1595" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1596" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1597" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1598" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1599" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1600" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1601" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1602" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1603" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1604" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1605" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1606" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1607" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1608" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1609" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1610" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1611" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1612" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1613" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1614" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1615" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1616" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1617" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1618" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1619" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1620" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1621" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1622" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1623" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1624" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1625" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1626" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1627" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1628" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1629" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1630" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1631" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1632" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1633" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1634" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1635" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1636" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1637" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1638" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1639" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1640" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1641" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1642" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1643" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1644" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1645" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1646" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1647" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1648" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1649" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1650" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1651" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1652" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1653" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1654" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1655" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1656" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1657" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1658" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1659" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1660" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1661" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1662" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1663" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1664" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1665" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1666" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1667" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1668" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1669" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1670" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1671" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1672" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1673" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1674" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1675" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1676" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1677" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1678" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1679" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1680" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1681" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1682" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1683" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1684" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1685" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1686" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1687" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1688" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1689" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1690" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1691" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1692" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1693" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1694" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1695" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1696" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1697" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1698" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1699" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1700" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1701" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1702" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1703" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1704" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1705" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1706" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1707" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1708" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1709" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1710" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1711" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1712" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1713" spans="10:14" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1714" spans="10:14" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1715" spans="10:14" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1716" spans="10:14" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1717" spans="10:14" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1718" spans="10:14" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1719" spans="10:14" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1720" spans="10:14" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1721" spans="10:14" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1722" spans="10:14" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="J1722"/>
+      <c r="K1722"/>
+      <c r="L1722"/>
+      <c r="M1722"/>
+      <c r="N1722"/>
+    </row>
+    <row r="1723" spans="10:14" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="J1723"/>
+      <c r="K1723"/>
+      <c r="L1723"/>
+      <c r="M1723"/>
+      <c r="N1723"/>
+    </row>
+    <row r="1724" spans="10:14" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="J1724"/>
+      <c r="K1724"/>
+      <c r="L1724"/>
+      <c r="M1724"/>
+      <c r="N1724"/>
+    </row>
   </sheetData>
-  <mergeCells count="19">
-[...4 lines deleted...]
-    <mergeCell ref="A28:D28"/>
+  <mergeCells count="12">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
-    <mergeCell ref="A7:A13"/>
-[...10 lines deleted...]
-    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="C7:D7"/>
+    <mergeCell ref="A37:I37"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="A29:I31"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="A36:I36"/>
+    <mergeCell ref="A9:A14"/>
+    <mergeCell ref="A15:A20"/>
+    <mergeCell ref="A21:A26"/>
   </mergeCells>
   <phoneticPr fontId="23" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1" xr:uid="{213E2166-73EE-4305-BF15-4CFD58949FBB}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F44819F-F73C-43BD-976C-7FAAF2162138}">
   <sheetPr>
     <tabColor theme="9" tint="0.59999389629810485"/>
   </sheetPr>
-  <dimension ref="A1:N1363"/>
+  <dimension ref="A1:N1369"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E7" sqref="E7:F7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="26.28515625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="13.140625" customWidth="1"/>
+    <col min="1" max="1" width="26.33203125" customWidth="1"/>
+    <col min="2" max="2" width="69.6640625" customWidth="1"/>
+    <col min="3" max="3" width="7.5546875" customWidth="1"/>
+    <col min="4" max="4" width="6.5546875" customWidth="1"/>
+    <col min="5" max="5" width="6.44140625" customWidth="1"/>
+    <col min="6" max="6" width="5.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="22" t="s">
+    <row r="1" spans="1:13" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+    </row>
+    <row r="2" spans="1:13" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="49" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+    </row>
+    <row r="3" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="22"/>
-[...3 lines deleted...]
-      <c r="A2" s="23" t="s">
+    </row>
+    <row r="4" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="5" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="13"/>
+      <c r="C5" s="13"/>
+    </row>
+    <row r="6" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="13"/>
+      <c r="B6" s="13"/>
+      <c r="C6" s="13"/>
+    </row>
+    <row r="7" spans="1:13" s="1" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="54" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" s="50" t="s">
+        <v>3</v>
+      </c>
+      <c r="D7" s="50"/>
+      <c r="E7" s="50" t="s">
+        <v>44</v>
+      </c>
+      <c r="F7" s="50"/>
+      <c r="M7" s="28"/>
+    </row>
+    <row r="8" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="55"/>
+      <c r="B8" s="57"/>
+      <c r="C8" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="F8" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="I8" s="28"/>
+    </row>
+    <row r="9" spans="1:13" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="51" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="20">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="D9" s="21">
+        <v>573</v>
+      </c>
+      <c r="E9" s="20">
+        <v>13.849715849294885</v>
+      </c>
+      <c r="F9" s="21">
+        <v>658</v>
+      </c>
+      <c r="H9" s="36"/>
+    </row>
+    <row r="10" spans="1:13" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="52"/>
+      <c r="B10" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="7">
+        <v>6.8</v>
+      </c>
+      <c r="D10" s="14">
+        <v>233</v>
+      </c>
+      <c r="E10" s="7">
+        <v>6.0408335087350027</v>
+      </c>
+      <c r="F10" s="14">
+        <v>287</v>
+      </c>
+      <c r="H10" s="36"/>
+    </row>
+    <row r="11" spans="1:13" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="52"/>
+      <c r="B11" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="D11" s="14">
+        <v>212</v>
+      </c>
+      <c r="E11" s="7">
+        <v>9.0717743632919383</v>
+      </c>
+      <c r="F11" s="14">
+        <v>431</v>
+      </c>
+      <c r="H11" s="36"/>
+    </row>
+    <row r="12" spans="1:13" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="52"/>
+      <c r="B12" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="7">
+        <v>13</v>
+      </c>
+      <c r="D12" s="14">
+        <v>447</v>
+      </c>
+      <c r="E12" s="7">
+        <v>13.070932435276783</v>
+      </c>
+      <c r="F12" s="14">
+        <v>621</v>
+      </c>
+      <c r="H12" s="36"/>
+    </row>
+    <row r="13" spans="1:13" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="52"/>
+      <c r="B13" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="D13" s="14">
+        <v>22</v>
+      </c>
+      <c r="E13" s="7">
+        <v>0.98926541780677746</v>
+      </c>
+      <c r="F13" s="14">
+        <v>47</v>
+      </c>
+      <c r="H13" s="36"/>
+    </row>
+    <row r="14" spans="1:13" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="52"/>
+      <c r="B14" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="7">
+        <v>5.7</v>
+      </c>
+      <c r="D14" s="14">
+        <v>196</v>
+      </c>
+      <c r="E14" s="7">
+        <v>6.3565565144180169</v>
+      </c>
+      <c r="F14" s="14">
+        <v>302</v>
+      </c>
+      <c r="H14" s="36"/>
+    </row>
+    <row r="15" spans="1:13" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="52"/>
+      <c r="B15" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="7">
+        <v>12.1</v>
+      </c>
+      <c r="D15" s="14">
+        <v>418</v>
+      </c>
+      <c r="E15" s="7">
+        <v>13.533992843611871</v>
+      </c>
+      <c r="F15" s="14">
+        <v>643</v>
+      </c>
+      <c r="H15" s="36"/>
+    </row>
+    <row r="16" spans="1:13" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="52"/>
+      <c r="B16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="D16" s="14">
+        <v>119</v>
+      </c>
+      <c r="E16" s="7">
+        <v>4.6516522837297414</v>
+      </c>
+      <c r="F16" s="14">
+        <v>221</v>
+      </c>
+      <c r="H16" s="36"/>
+    </row>
+    <row r="17" spans="1:14" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="52"/>
+      <c r="B17" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="7">
+        <v>5.3</v>
+      </c>
+      <c r="D17" s="14">
+        <v>183</v>
+      </c>
+      <c r="E17" s="7">
+        <v>5.0305198905493578</v>
+      </c>
+      <c r="F17" s="14">
+        <v>239</v>
+      </c>
+      <c r="H17" s="36"/>
+    </row>
+    <row r="18" spans="1:14" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="53"/>
+      <c r="B18" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="17">
+        <v>13.6</v>
+      </c>
+      <c r="D18" s="18">
+        <v>468</v>
+      </c>
+      <c r="E18" s="17">
+        <v>16.480740896653337</v>
+      </c>
+      <c r="F18" s="18">
+        <v>783</v>
+      </c>
+      <c r="H18" s="36"/>
+    </row>
+    <row r="19" spans="1:14" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="7">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="D19" s="14">
+        <v>322</v>
+      </c>
+      <c r="E19" s="7">
+        <v>10.355714586402863</v>
+      </c>
+      <c r="F19" s="14">
+        <v>492</v>
+      </c>
+      <c r="H19" s="36"/>
+    </row>
+    <row r="20" spans="1:14" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="52"/>
+      <c r="B20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="7">
+        <v>1.4</v>
+      </c>
+      <c r="D20" s="14">
+        <v>47</v>
+      </c>
+      <c r="E20" s="7">
+        <v>1.5154704272784676</v>
+      </c>
+      <c r="F20" s="14">
+        <v>72</v>
+      </c>
+      <c r="H20" s="36"/>
+    </row>
+    <row r="21" spans="1:14" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="52"/>
+      <c r="B21" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C21" s="7">
+        <v>3.9</v>
+      </c>
+      <c r="D21" s="14">
+        <v>133</v>
+      </c>
+      <c r="E21" s="7">
+        <v>3.9360134708482422</v>
+      </c>
+      <c r="F21" s="14">
+        <v>187</v>
+      </c>
+      <c r="H21" s="36"/>
+    </row>
+    <row r="22" spans="1:14" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="52"/>
+      <c r="B22" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C22" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D22" s="14">
+        <v>38</v>
+      </c>
+      <c r="E22" s="7">
+        <v>1.3681330246263945</v>
+      </c>
+      <c r="F22" s="14">
+        <v>65</v>
+      </c>
+      <c r="H22" s="36"/>
+    </row>
+    <row r="23" spans="1:14" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="52"/>
+      <c r="B23" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="7">
+        <v>7.6</v>
+      </c>
+      <c r="D23" s="14">
+        <v>261</v>
+      </c>
+      <c r="E23" s="7">
+        <v>4.3569774784255948</v>
+      </c>
+      <c r="F23" s="14">
+        <v>207</v>
+      </c>
+      <c r="H23" s="36"/>
+    </row>
+    <row r="24" spans="1:14" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="53"/>
+      <c r="B24" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="17">
+        <v>8.4</v>
+      </c>
+      <c r="D24" s="18">
+        <v>290</v>
+      </c>
+      <c r="E24" s="17">
+        <v>11.429172805725111</v>
+      </c>
+      <c r="F24" s="18">
+        <v>543</v>
+      </c>
+      <c r="H24" s="36"/>
+    </row>
+    <row r="25" spans="1:14" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="52" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C25" s="7">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="D25" s="14">
+        <v>1409</v>
+      </c>
+      <c r="E25" s="7">
+        <v>42.769943169858976</v>
+      </c>
+      <c r="F25" s="14">
+        <v>2032</v>
+      </c>
+      <c r="H25" s="36"/>
+    </row>
+    <row r="26" spans="1:14" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="52"/>
+      <c r="B26" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="7">
+        <v>0.5</v>
+      </c>
+      <c r="D26" s="14">
+        <v>18</v>
+      </c>
+      <c r="E26" s="7">
+        <v>0.48410860871395495</v>
+      </c>
+      <c r="F26" s="14">
+        <v>23</v>
+      </c>
+      <c r="H26" s="36"/>
+    </row>
+    <row r="27" spans="1:14" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="52"/>
+      <c r="B27" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" s="7">
+        <v>5</v>
+      </c>
+      <c r="D27" s="14">
+        <v>171</v>
+      </c>
+      <c r="E27" s="7">
+        <v>4.546411281835403</v>
+      </c>
+      <c r="F27" s="14">
+        <v>216</v>
+      </c>
+      <c r="H27" s="36"/>
+    </row>
+    <row r="28" spans="1:14" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="52"/>
+      <c r="B28" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C28" s="7">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="D28" s="14">
+        <v>299</v>
+      </c>
+      <c r="E28" s="7">
+        <v>8.3982319511681744</v>
+      </c>
+      <c r="F28" s="14">
+        <v>399</v>
+      </c>
+      <c r="H28" s="36"/>
+    </row>
+    <row r="29" spans="1:14" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="53"/>
+      <c r="B29" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="C29" s="17">
+        <v>3.6</v>
+      </c>
+      <c r="D29" s="18">
+        <v>123</v>
+      </c>
+      <c r="E29" s="17">
+        <v>4.2727846769101241</v>
+      </c>
+      <c r="F29" s="18">
+        <v>203</v>
+      </c>
+      <c r="H29" s="36"/>
+    </row>
+    <row r="30" spans="1:14" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="75" t="s">
+        <v>46</v>
+      </c>
+      <c r="B30" s="76"/>
+      <c r="C30" s="73">
+        <v>39.928265648501679</v>
+      </c>
+      <c r="D30" s="77">
+        <v>3451</v>
+      </c>
+      <c r="E30" s="79">
+        <v>43.60315712187959</v>
+      </c>
+      <c r="F30" s="74">
+        <v>4751</v>
+      </c>
+      <c r="H30" s="36"/>
+    </row>
+    <row r="31" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="C31" s="11"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="8"/>
+      <c r="F31" s="8"/>
+      <c r="G31" s="8"/>
+      <c r="H31" s="8"/>
+      <c r="I31" s="8"/>
+      <c r="J31" s="8"/>
+      <c r="K31" s="8"/>
+      <c r="L31" s="8"/>
+      <c r="M31" s="8"/>
+      <c r="N31" s="8"/>
+    </row>
+    <row r="32" spans="1:14" s="1" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="B32" s="58"/>
+      <c r="C32" s="58"/>
+      <c r="D32" s="58"/>
+      <c r="E32" s="58"/>
+      <c r="F32" s="58"/>
+      <c r="G32" s="58"/>
+      <c r="H32" s="58"/>
+      <c r="I32" s="58"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+    </row>
+    <row r="33" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="58"/>
+      <c r="B33" s="58"/>
+      <c r="C33" s="58"/>
+      <c r="D33" s="58"/>
+      <c r="E33" s="58"/>
+      <c r="F33" s="58"/>
+      <c r="G33" s="58"/>
+      <c r="H33" s="58"/>
+      <c r="I33" s="58"/>
+      <c r="J33" s="8"/>
+      <c r="K33" s="8"/>
+      <c r="L33" s="8"/>
+      <c r="M33" s="8"/>
+      <c r="N33" s="8"/>
+    </row>
+    <row r="34" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="26"/>
+      <c r="B34" s="26"/>
+      <c r="C34" s="26"/>
+      <c r="D34" s="26"/>
+      <c r="E34" s="26"/>
+      <c r="F34" s="26"/>
+      <c r="G34" s="26"/>
+      <c r="H34" s="26"/>
+      <c r="I34" s="26"/>
+      <c r="J34" s="8"/>
+      <c r="K34" s="8"/>
+      <c r="L34" s="8"/>
+      <c r="M34" s="8"/>
+      <c r="N34" s="8"/>
+    </row>
+    <row r="35" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="C35" s="11"/>
+      <c r="D35" s="11"/>
+      <c r="E35" s="8"/>
+      <c r="F35" s="8"/>
+      <c r="G35" s="8"/>
+      <c r="H35" s="8"/>
+      <c r="I35" s="8"/>
+      <c r="J35" s="8"/>
+      <c r="K35" s="8"/>
+      <c r="L35" s="8"/>
+      <c r="M35" s="8"/>
+      <c r="N35" s="8"/>
+    </row>
+    <row r="36" spans="1:14" s="1" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A36" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="B36" s="4"/>
+      <c r="C36" s="11"/>
+      <c r="D36" s="11"/>
+      <c r="E36" s="8"/>
+      <c r="F36" s="8"/>
+      <c r="G36" s="8"/>
+      <c r="H36" s="8"/>
+      <c r="I36" s="8"/>
+      <c r="J36" s="8"/>
+      <c r="K36" s="8"/>
+      <c r="L36" s="8"/>
+      <c r="M36" s="8"/>
+      <c r="N36" s="8"/>
+    </row>
+    <row r="37" spans="1:14" s="1" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A37" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="4"/>
+      <c r="C37" s="11"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="8"/>
+      <c r="F37" s="8"/>
+      <c r="G37" s="8"/>
+      <c r="H37" s="8"/>
+      <c r="I37" s="8"/>
+      <c r="J37" s="8"/>
+      <c r="K37" s="8"/>
+      <c r="L37" s="8"/>
+      <c r="M37" s="8"/>
+      <c r="N37" s="8"/>
+    </row>
+    <row r="38" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="B38" s="58"/>
+      <c r="C38" s="58"/>
+      <c r="D38" s="58"/>
+      <c r="E38" s="8"/>
+      <c r="F38" s="8"/>
+      <c r="G38" s="8"/>
+      <c r="H38" s="8"/>
+      <c r="I38" s="8"/>
+      <c r="J38" s="8"/>
+      <c r="K38" s="8"/>
+      <c r="L38" s="8"/>
+      <c r="M38" s="8"/>
+      <c r="N38" s="8"/>
+    </row>
+    <row r="39" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="58"/>
+      <c r="B39" s="58"/>
+      <c r="C39" s="58"/>
+      <c r="D39" s="58"/>
+      <c r="E39" s="8"/>
+      <c r="F39" s="8"/>
+      <c r="G39" s="8"/>
+      <c r="H39" s="8"/>
+      <c r="I39" s="8"/>
+      <c r="J39" s="8"/>
+      <c r="K39" s="8"/>
+      <c r="L39" s="8"/>
+      <c r="M39" s="8"/>
+      <c r="N39" s="8"/>
+    </row>
+    <row r="40" spans="1:14" s="1" customFormat="1" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="58" t="s">
+        <v>42</v>
+      </c>
+      <c r="B40" s="58"/>
+      <c r="C40" s="58"/>
+      <c r="D40" s="58"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="8"/>
+      <c r="H40" s="8"/>
+      <c r="I40" s="8"/>
+      <c r="J40" s="8"/>
+      <c r="K40" s="8"/>
+      <c r="L40" s="8"/>
+      <c r="M40" s="8"/>
+      <c r="N40" s="8"/>
+    </row>
+    <row r="41" spans="1:14" s="1" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="26"/>
+      <c r="B41" s="26"/>
+      <c r="C41" s="26"/>
+      <c r="D41" s="26"/>
+      <c r="E41" s="8"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="8"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="8"/>
+    </row>
+    <row r="42" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="C42" s="11"/>
+      <c r="D42" s="11"/>
+      <c r="E42" s="8"/>
+      <c r="F42" s="8"/>
+      <c r="G42" s="8"/>
+      <c r="H42" s="8"/>
+      <c r="I42" s="8"/>
+      <c r="J42" s="8"/>
+      <c r="K42" s="8"/>
+      <c r="L42" s="8"/>
+      <c r="M42" s="8"/>
+      <c r="N42" s="8"/>
+    </row>
+    <row r="43" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="23"/>
-[...1810 lines deleted...]
-    <row r="1363" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    </row>
+    <row r="44" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="D44" s="11"/>
+    </row>
+    <row r="45" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="46" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="47" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="48" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="49" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="50" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="51" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="52" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="53" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="54" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="55" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="56" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="57" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="58" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="59" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="60" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="61" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="62" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="63" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="64" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="65" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="66" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="67" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="68" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="69" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="70" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="71" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="72" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="73" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="74" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="75" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="76" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="77" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="78" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="79" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="80" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="81" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="82" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="83" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="84" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="85" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="86" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="87" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="88" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="89" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="90" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="91" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="92" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="93" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="94" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="95" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="96" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="97" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="98" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="99" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="100" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="101" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="102" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="103" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="104" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="105" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="106" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="107" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="108" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="109" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="110" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="111" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="112" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="113" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="114" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="115" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="116" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="117" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="118" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="119" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="120" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="121" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="122" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="123" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="124" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="125" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="126" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="127" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="128" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="129" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="130" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="131" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="132" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="133" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="134" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="135" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="136" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="137" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="138" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="139" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="140" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="141" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="142" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="143" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="144" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="145" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="146" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="147" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="148" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="149" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="150" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="151" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="152" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="153" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="154" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="155" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="156" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="157" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="158" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="159" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="160" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="161" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="162" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="163" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="164" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="165" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="166" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="167" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="168" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="169" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="170" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="171" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="172" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="173" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="174" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="175" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="176" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="177" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="178" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="179" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="180" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="181" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="182" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="183" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="184" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="185" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="186" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="187" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="188" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="189" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="190" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="191" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="192" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="193" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="194" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="195" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="196" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="197" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="198" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="199" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="200" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="201" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="202" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="203" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="204" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="205" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="206" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="207" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="208" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="209" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="210" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="211" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="212" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="213" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="214" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="215" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="216" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="217" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="218" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="219" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="220" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="221" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="222" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="223" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="224" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="225" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="226" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="227" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="228" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="229" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="230" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="231" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="232" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="233" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="234" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="235" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="236" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="237" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="238" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="239" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="240" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="241" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="242" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="243" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="244" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="245" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="246" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="247" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="248" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="249" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="250" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="251" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="252" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="253" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="254" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="255" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="256" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="257" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="258" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="259" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="260" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="261" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="262" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="263" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="264" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="265" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="266" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="267" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="268" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="269" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="270" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="271" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="272" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="273" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="274" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="275" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="276" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="277" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="278" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="279" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="280" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="281" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="282" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="283" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="284" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="285" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="286" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="287" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="288" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="289" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="290" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="291" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="292" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="293" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="294" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="295" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="296" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="297" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="298" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="299" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="300" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="301" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="302" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="303" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="304" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="305" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="306" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="307" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="308" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="309" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="310" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="311" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="312" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="313" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="314" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="315" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="316" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="317" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="318" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="319" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="320" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="321" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="322" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="323" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="324" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="325" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="326" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="327" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="328" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="329" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="330" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="331" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="332" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="333" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="334" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="335" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="336" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="337" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="338" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="339" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="340" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="341" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="342" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="343" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="344" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="345" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="346" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="347" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="348" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="349" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="350" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="351" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="352" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="353" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="354" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="355" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="356" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="357" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="358" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="359" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="360" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="361" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="362" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="363" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="364" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="365" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="366" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="367" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="368" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="369" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="370" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="371" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="372" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="373" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="374" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="375" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="376" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="377" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="378" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="379" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="380" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="381" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="382" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="383" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="384" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="385" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="386" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="387" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="388" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="389" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="390" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="391" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="392" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="393" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="394" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="395" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="396" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="397" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="398" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="399" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="400" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="401" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="402" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="403" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="404" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="405" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="406" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="407" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="408" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="409" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="410" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="411" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="412" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="413" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="414" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="415" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="416" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="417" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="418" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="419" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="420" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="421" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="422" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="423" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="424" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="425" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="426" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="427" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="428" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="429" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="430" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="431" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="432" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="433" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="434" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="435" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="436" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="437" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="438" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="439" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="440" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="441" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="442" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="443" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="444" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="445" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="446" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="447" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="448" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="449" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="450" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="451" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="452" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="453" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="454" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="455" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="456" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="457" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="458" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="459" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="460" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="461" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="462" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="463" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="464" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="465" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="466" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="467" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="468" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="469" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="470" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="471" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="472" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="473" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="474" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="475" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="476" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="477" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="478" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="479" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="480" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="481" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="482" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="483" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="484" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="485" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="486" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="487" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="488" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="489" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="490" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="491" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="492" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="493" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="494" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="495" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="496" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="497" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="498" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="499" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="500" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="501" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="502" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="503" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="504" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="505" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="506" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="507" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="508" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="509" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="510" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="511" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="512" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="513" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="514" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="515" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="516" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="517" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="518" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="519" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="520" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="521" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="522" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="523" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="524" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="525" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="526" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="527" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="528" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="529" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="530" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="531" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="532" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="533" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="534" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="535" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="536" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="537" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="538" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="539" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="540" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="541" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="542" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="543" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="544" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="545" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="546" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="547" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="548" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="549" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="550" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="551" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="552" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="553" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="554" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="555" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="556" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="557" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="558" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="559" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="560" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="561" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="562" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="563" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="564" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="565" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="566" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="567" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="568" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="569" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="570" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="571" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="572" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="573" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="574" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="575" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="576" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="577" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="578" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="579" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="580" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="581" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="582" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="583" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="584" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="585" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="586" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="587" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="588" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="589" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="590" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="591" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="592" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="593" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="594" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="595" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="596" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="597" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="598" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="599" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="600" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="601" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="602" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="603" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="604" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="605" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="606" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="607" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="608" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="609" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="610" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="611" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="612" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="613" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="614" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="615" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="616" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="617" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="618" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="619" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="620" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="621" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="622" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="623" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="624" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="625" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="626" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="627" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="628" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="629" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="630" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="631" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="632" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="633" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="634" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="635" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="636" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="637" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="638" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="639" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="640" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="641" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="642" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="643" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="644" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="645" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="646" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="647" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="648" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="649" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="650" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="651" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="652" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="653" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="654" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="655" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="656" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="657" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="658" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="659" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="660" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="661" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="662" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="663" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="664" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="665" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="666" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="667" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="668" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="669" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="670" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="671" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="672" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="673" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="674" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="675" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="676" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="677" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="678" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="679" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="680" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="681" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="682" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="683" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="684" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="685" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="686" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="687" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="688" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="689" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="690" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="691" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="692" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="693" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="694" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="695" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="696" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="697" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="698" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="699" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="700" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="701" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="702" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="703" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="704" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="705" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="706" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="707" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="708" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="709" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="710" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="711" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="712" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="713" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="714" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="715" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="716" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="717" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="718" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="719" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="720" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="721" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="722" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="723" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="724" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="725" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="726" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="727" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="728" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="729" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="730" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="731" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="732" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="733" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="734" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="735" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="736" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="737" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="738" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="739" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="740" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="741" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="742" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="743" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="744" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="745" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="746" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="747" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="748" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="749" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="750" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="751" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="752" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="753" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="754" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="755" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="756" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="757" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="758" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="759" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="760" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="761" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="762" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="763" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="764" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="765" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="766" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="767" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="768" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="769" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="770" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="771" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="772" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="773" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="774" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="775" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="776" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="777" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="778" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="779" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="780" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="781" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="782" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="783" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="784" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="785" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="786" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="787" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="788" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="789" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="790" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="791" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="792" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="793" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="794" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="795" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="796" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="797" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="798" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="799" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="800" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="801" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="802" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="803" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="804" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="805" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="806" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="807" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="808" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="809" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="810" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="811" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="812" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="813" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="814" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="815" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="816" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="817" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="818" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="819" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="820" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="821" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="822" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="823" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="824" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="825" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="826" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="827" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="828" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="829" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="830" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="831" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="832" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="833" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="834" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="835" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="836" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="837" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="838" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="839" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="840" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="841" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="842" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="843" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="844" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="845" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="846" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="847" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="848" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="849" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="850" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="851" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="852" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="853" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="854" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="855" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="856" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="857" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="858" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="859" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="860" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="861" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="862" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="863" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="864" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="865" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="866" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="867" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="868" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="869" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="870" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="871" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="872" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="873" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="874" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="875" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="876" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="877" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="878" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="879" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="880" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="881" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="882" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="883" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="884" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="885" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="886" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="887" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="888" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="889" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="890" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="891" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="892" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="893" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="894" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="895" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="896" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="897" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="898" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="899" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="900" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="901" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="902" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="903" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="904" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="905" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="906" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="907" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="908" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="909" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="910" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="911" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="912" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="913" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="914" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="915" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="916" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="917" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="918" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="919" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="920" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="921" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="922" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="923" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="924" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="925" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="926" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="927" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="928" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="929" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="930" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="931" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="932" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="933" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="934" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="935" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="936" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="937" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="938" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="939" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="940" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="941" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="942" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="943" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="944" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="945" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="946" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="947" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="948" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="949" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="950" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="951" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="952" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="953" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="954" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="955" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="956" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="957" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="958" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="959" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="960" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="961" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="962" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="963" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="964" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="965" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="966" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="967" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="968" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="969" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="970" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="971" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="972" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="973" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="974" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="975" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="976" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="977" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="978" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="979" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="980" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="981" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="982" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="983" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="984" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="985" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="986" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="987" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="988" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="989" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="990" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="991" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="992" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="993" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="994" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="995" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="996" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="997" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="998" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="999" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1000" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1001" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1002" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1003" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1004" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1005" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1006" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1007" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1008" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1009" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1010" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1011" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1012" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1013" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1014" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1015" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1016" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1017" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1018" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1019" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1020" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1021" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1022" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1023" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1024" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1025" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1026" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1027" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1028" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1029" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1030" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1031" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1032" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1033" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1034" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1035" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1036" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1037" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1038" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1039" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1040" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1041" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1042" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1043" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1044" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1045" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1046" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1047" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1048" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1049" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1050" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1051" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1052" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1053" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1054" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1055" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1056" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1057" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1058" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1059" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1060" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1061" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1062" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1063" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1064" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1065" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1066" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1067" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1068" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1069" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1070" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1071" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1072" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1073" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1074" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1075" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1076" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1077" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1078" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1079" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1080" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1081" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1082" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1083" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1084" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1085" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1086" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1087" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1088" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1089" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1090" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1091" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1092" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1093" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1094" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1095" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1096" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1097" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1098" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1099" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1100" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1101" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1102" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1103" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1104" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1105" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1106" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1107" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1108" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1109" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1110" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1111" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1112" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1113" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1114" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1115" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1116" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1117" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1118" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1119" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1120" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1121" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1122" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1123" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1124" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1125" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1126" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1127" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1128" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1129" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1130" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1131" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1132" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1133" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1134" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1135" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1136" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1137" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1138" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1139" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1140" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1141" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1142" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1143" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1144" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1145" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1146" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1147" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1148" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1149" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1150" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1151" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1152" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1153" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1154" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1155" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1156" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1157" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1158" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1159" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1160" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1161" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1162" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1163" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1164" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1165" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1166" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1167" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1168" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1169" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1170" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1171" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1172" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1173" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1174" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1175" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1176" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1177" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1178" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1179" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1180" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1181" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1182" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1183" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1184" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1185" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1186" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1187" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1188" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1189" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1190" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1191" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1192" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1193" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1194" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1195" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1196" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1197" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1198" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1199" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1200" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1201" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1202" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1203" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1204" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1205" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1206" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1207" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1208" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1209" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1210" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1211" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1212" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1213" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1214" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1215" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1216" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1217" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1218" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1219" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1220" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1221" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1222" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1223" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1224" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1225" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1226" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1227" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1228" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1229" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1230" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1231" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1232" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1233" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1234" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1235" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1236" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1237" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1238" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1239" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1240" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1241" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1242" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1243" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1244" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1245" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1246" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1247" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1248" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1249" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1250" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1251" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1252" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1253" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1254" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1255" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1256" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1257" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1258" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1259" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1260" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1261" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1262" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1263" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1264" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1265" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1266" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1267" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1268" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1269" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1270" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1271" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1272" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1273" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1274" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1275" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1276" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1277" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1278" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1279" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1280" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1281" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1282" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1283" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1284" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1285" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1286" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1287" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1288" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1289" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1290" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1291" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1292" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1293" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1294" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1295" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1296" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1297" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1298" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1299" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1300" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1301" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1302" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1303" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1304" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1305" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1306" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1307" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1308" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1309" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1310" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1311" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1312" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1313" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1314" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1315" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1316" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1317" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1318" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1319" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1320" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1321" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1322" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1323" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1324" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1325" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1326" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1327" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1328" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1329" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1330" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1331" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1332" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1333" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1334" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1335" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1336" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1337" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1338" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1339" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1340" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1341" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1342" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1343" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1344" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1345" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1346" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1347" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1348" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1349" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1350" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1351" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1352" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1353" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1354" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1355" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1356" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1357" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1358" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1359" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1360" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1361" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1362" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1363" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1364" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1365" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1366" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1367" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1368" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="1369" s="1" customFormat="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <mergeCells count="19">
-[...1 lines deleted...]
-    <mergeCell ref="A37:D37"/>
+  <mergeCells count="12">
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="A38:D39"/>
+    <mergeCell ref="A19:A24"/>
+    <mergeCell ref="A25:A29"/>
+    <mergeCell ref="A32:I33"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
-    <mergeCell ref="C5:D5"/>
-[...13 lines deleted...]
-    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="C7:D7"/>
+    <mergeCell ref="A9:A18"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:B8"/>
   </mergeCells>
+  <conditionalFormatting sqref="H9:H30">
+    <cfRule type="colorScale" priority="1">
+      <colorScale>
+        <cfvo type="min"/>
+        <cfvo type="percentile" val="50"/>
+        <cfvo type="max"/>
+        <color rgb="FFF8696B"/>
+        <color rgb="FFFFEB84"/>
+        <color rgb="FF63BE7B"/>
+      </colorScale>
+    </cfRule>
+  </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1" xr:uid="{35C6AD15-45B0-4B00-937B-C677658FB270}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">
+      <Value>2141</Value>
+      <Value>3</Value>
+      <Value>3487</Value>
+    </TaxCatchAll>
+    <na5439153a9c4477830ed9613a299ca1 xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">KNE</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0226a4f6-6d63-42a5-b7c5-274271a341e5</TermId>
+        </TermInfo>
+      </Terms>
+    </na5439153a9c4477830ed9613a299ca1>
+    <g33e39f274194b6f8f562d23226f1735 xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">DSSDD</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">78344bbc-27a4-41c4-b933-69a0d611dd6a</TermId>
+        </TermInfo>
+      </Terms>
+    </g33e39f274194b6f8f562d23226f1735>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0f523260-7199-41ca-a0f9-896e19bdcee2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Statutdossier xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">En cours</Statutdossier>
+    <j5c5c4b51d9b4beea9bb7909e2299e72 xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">03130 - Rôle-conseil en communication</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f17aa476-e9e6-4795-9191-c8ebda3ae281</TermId>
+        </TermInfo>
+      </Terms>
+    </j5c5c4b51d9b4beea9bb7909e2299e72>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CD5B5926B5A42548B1D3011BA6933ADB" ma:contentTypeVersion="12" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="f27b0a28804503f767750eee19709788">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="328f1e0d-3203-4f87-ba82-137dcaea4b77" xmlns:ns3="0f523260-7199-41ca-a0f9-896e19bdcee2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c0afe3db6bd95b8571960d759a94f106" ns2:_="" ns3:_="">
+    <xsd:import namespace="328f1e0d-3203-4f87-ba82-137dcaea4b77"/>
+    <xsd:import namespace="0f523260-7199-41ca-a0f9-896e19bdcee2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:j5c5c4b51d9b4beea9bb7909e2299e72" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:Statutdossier" minOccurs="0"/>
+                <xsd:element ref="ns2:g33e39f274194b6f8f562d23226f1735" minOccurs="0"/>
+                <xsd:element ref="ns2:na5439153a9c4477830ed9613a299ca1" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="328f1e0d-3203-4f87-ba82-137dcaea4b77" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="j5c5c4b51d9b4beea9bb7909e2299e72" ma:index="8" nillable="true" ma:taxonomy="true" ma:internalName="j5c5c4b51d9b4beea9bb7909e2299e72" ma:taxonomyFieldName="Plan_x0020_classification" ma:displayName="Plan classification" ma:default="" ma:fieldId="{35c5c4b5-1d9b-4bee-a9bb-7909e2299e72}" ma:sspId="ec6b4798-3965-479f-aeef-d03f9bff1d03" ma:termSetId="b714196b-1ee2-4a05-88e7-680ccc5a3559" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="9" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a7cc321f-dc87-451f-8302-7bb534c61db4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85a01a5e-c310-4eb6-841b-b4ca92fac58c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{a7cc321f-dc87-451f-8302-7bb534c61db4}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="85a01a5e-c310-4eb6-841b-b4ca92fac58c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Statutdossier" ma:index="12" nillable="true" ma:displayName="Statut Dossier" ma:format="Dropdown" ma:indexed="true" ma:internalName="Statutdossier">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="À débuter"/>
+          <xsd:enumeration value="En cours"/>
+          <xsd:enumeration value="À valider"/>
+          <xsd:enumeration value="Bloqué"/>
+          <xsd:enumeration value="Terminé"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="g33e39f274194b6f8f562d23226f1735" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="g33e39f274194b6f8f562d23226f1735" ma:taxonomyFieldName="Direction" ma:displayName="Direction" ma:indexed="true" ma:default="" ma:fieldId="{033e39f2-7419-4b6f-8f56-2d23226f1735}" ma:sspId="ec6b4798-3965-479f-aeef-d03f9bff1d03" ma:termSetId="6c1f36f5-e61f-48f0-9ba2-1b9c470fdf10" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="na5439153a9c4477830ed9613a299ca1" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="na5439153a9c4477830ed9613a299ca1" ma:taxonomyFieldName="CodeProjet" ma:displayName="Code Projet" ma:default="" ma:fieldId="{7a543915-3a9c-4477-830e-d9613a299ca1}" ma:sspId="ec6b4798-3965-479f-aeef-d03f9bff1d03" ma:termSetId="aa49afe7-96ef-4655-a323-03ff3945633c" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0f523260-7199-41ca-a0f9-896e19bdcee2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="17" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="18" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ec6b4798-3965-479f-aeef-d03f9bff1d03" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="23" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="24" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="25" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="26" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="27" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33ECFF20-AB37-4640-9BF4-78951EC883CF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="0f523260-7199-41ca-a0f9-896e19bdcee2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="328f1e0d-3203-4f87-ba82-137dcaea4b77"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{454A298F-E15A-4D08-9489-70AF3F01DEDB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEE9C258-3A3A-443D-85D8-040F1A6B4E9B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="328f1e0d-3203-4f87-ba82-137dcaea4b77"/>
+    <ds:schemaRef ds:uri="0f523260-7199-41ca-a0f9-896e19bdcee2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Tableau 1</vt:lpstr>
       <vt:lpstr>Tableau 2</vt:lpstr>
       <vt:lpstr>Tableau 3</vt:lpstr>
       <vt:lpstr>Tableau 4</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>State733</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100CD5B5926B5A42548B1D3011BA6933ADB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CodeProjet">
+    <vt:lpwstr>3487</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Plan classification">
+    <vt:lpwstr>3;#03130 - Rôle-conseil en communication|f17aa476-e9e6-4795-9191-c8ebda3ae281</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Direction">
+    <vt:lpwstr>2141</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Plan_x0020_classification">
+    <vt:lpwstr>3;#03130 - Rôle-conseil en communication|f17aa476-e9e6-4795-9191-c8ebda3ae281</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_docset_NoMedatataSyncRequired">
+    <vt:lpwstr>False</vt:lpwstr>
+  </property>
+</Properties>
+</file>