--- v0 (2026-02-26)
+++ v1 (2026-10-10)
@@ -1,427 +1,242 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Statad\proaff\Entrepot\BDSO pilotage\Avis de transfert\2025-10-16_Vitrine Égalité\2-Travail_MAJnovembre\Indic_2.1_MAJ\Fichier de téléchargement\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\DSQ_270A\K9A\Commun\41. Traitement de données\Phase 1 - Pages indicateur\2-Travail\2.1-Taux d'emploi\MAJ202607\4.Intégration\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F43FCA2C-44E8-4D64-8FD1-61BB1904868A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C0F1FDF0-31E5-4E80-9337-9AFA26876FA4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6132AAF0-4D0C-425A-937F-918A478CA3EA}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6132AAF0-4D0C-425A-937F-918A478CA3EA}"/>
   </bookViews>
   <sheets>
     <sheet name="Informations" sheetId="2" r:id="rId1"/>
-    <sheet name="Taux_emploi_2005-2024" sheetId="1" r:id="rId2"/>
+    <sheet name="Taux_emploi_2005-2025" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="24">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Institut de la statistique du Québec</t>
   </si>
   <si>
     <t>Vitrine statistique sur l'égalité entre les femmes et les hommes (quebec.ca)</t>
   </si>
   <si>
     <t>Thème : Travail</t>
   </si>
   <si>
     <t>Sujet : Emploi et chômage</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dernière mise à jour : octobre 2025</t>
   </si>
   <si>
     <t>Années</t>
   </si>
   <si>
     <t>Taux</t>
   </si>
   <si>
     <t>IC à 95 %</t>
   </si>
   <si>
     <t>Borne inf.</t>
   </si>
   <si>
     <t>Borne sup.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>r : Données révisées.</t>
   </si>
   <si>
     <t>Toutes les estimations ont un bon degré de précision (coefficient de variation inférieur à 15 %).</t>
   </si>
   <si>
     <t>1. Les résultats sont présentés selon le genre de la personne plutôt que le sexe à partir de 2022. Les répercussions sur les tendances sont minimes. Les catégories Hommes+ et Femmes+ signifient que les personnes non binaires, soit celles dont le genre se situe en dehors du modèle binaire masculin-féminin, ont été réparties entre les hommes et les femmes.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Source </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <t>Indicateur :  Taux d'emploi</t>
   </si>
   <si>
     <t>URL: https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/travail/taux-emploi?onglet=ensemble-de-la-population</t>
   </si>
   <si>
     <t>Femmes+</t>
   </si>
   <si>
     <t>Hommes+</t>
   </si>
   <si>
-    <r>
-[...202 lines deleted...]
-    </r>
+    <t>Chaque année, le taux d’emploi des hommes+ est significativement supérieur à celui des femmes+, au seuil de 0,05.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Statistique Canada, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Enquête sur la population active</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>. Adaptation par l'Institut de la statistique du Québec.</t>
+      <t>. Adaptation par l’Institut de la statistique du Québec.</t>
     </r>
   </si>
   <si>
-    <t>Chaque année, le taux d’emploi des hommes+ est significativement supérieur à celui des femmes+, au seuil de 0,05.</t>
+    <t>IC : Intervalle de confiance.</t>
   </si>
   <si>
-    <t>IC : Intervalle de confiance.</t>
+    <r>
+      <t>Taux d’emploi selon le genre</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, population de 15 ans et plus, Québec, 2005-2025</t>
+    </r>
+  </si>
+  <si>
+    <t>Dernière mise à jour : août 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -445,71 +260,59 @@
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
-[...4 lines deleted...]
-    <font>
       <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
@@ -620,136 +423,140 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Lien hypertexte 2" xfId="3" xr:uid="{11D50C92-1E0A-415A-839D-88B5AB592B3D}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{3F4E48EF-2164-422A-8DDF-0587C9DBE2BA}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>114298</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>190499</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="7210427" cy="8001001"/>
+    <xdr:ext cx="7210427" cy="8448676"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="ZoneTexte 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823CA735-7130-421C-AC06-802FFE8A5AF8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="114298" y="1904999"/>
-          <a:ext cx="7210427" cy="8001001"/>
+          <a:off x="114298" y="1914524"/>
+          <a:ext cx="7210427" cy="8448676"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:lumMod val="20000"/>
             <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
@@ -772,459 +579,463 @@
             <a:t>Notes méthodologiques</a:t>
           </a:r>
           <a:endParaRPr lang="fr-CA" sz="1200">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="fr-CA" sz="1100" b="1">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100" b="1">
+            <a:rPr lang="fr-CA" sz="1000" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Concepts et définitions </a:t>
           </a:r>
-          <a:endParaRPr lang="fr-CA" sz="1100">
+          <a:endParaRPr lang="fr-CA" sz="1000">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-            <a:cs typeface="+mn-cs"/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100">
+            <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Taux d’emploi : nombre de personnes occupées (qui sont salariées ou travailleurs ou travailleuses autonomes) exprimé en pourcentage de la population en âge de travailler.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100">
+            <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100">
+            <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Travailleurs et travailleuses autonomes : cette catégorie inclut les propriétaires actifs ou actives d’une entreprise, d’une exploitation agricole ou d’un bureau professionnel constitué ou non en société et comptant ou non du personnel, et les personnes qui travaillent sans rémunération dans une entreprise, une exploitation agricole ou un bureau professionnel, pour un parent qui en est le ou la propriétaire ou l’exploitant ou l’exploitante, et qui occupent le même logement.</a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="fr-CA" sz="1100">
+          <a:endParaRPr lang="fr-CA" sz="1000">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-            <a:cs typeface="+mn-cs"/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100" b="1">
+            <a:rPr lang="fr-CA" sz="1000" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Univers</a:t>
           </a:r>
-          <a:endParaRPr lang="fr-CA" sz="1100">
+          <a:endParaRPr lang="fr-CA" sz="1000">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-            <a:cs typeface="+mn-cs"/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100">
+            <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Ensemble de la population en âge de travailler (15 ans et plus).</a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="fr-CA" sz="1100">
+          <a:endParaRPr lang="fr-CA" sz="1000">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-            <a:cs typeface="+mn-cs"/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100">
+            <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Certaines populations sont toutefois exclues, car elles ne font pas partie de la population cible de l’</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100" i="1">
+            <a:rPr lang="fr-CA" sz="1000" i="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Enquête sur la population active </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100">
+            <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>(EPA). Il s’agit des personnes vivant dans un établissement institutionnel, des personnes résidant dans une communauté des Premières Nations ou inuite, des membres à temps plein des Forces armées canadiennes, et des ménages situés dans des régions extrêmement éloignées où la densité de population est très faible.</a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="fr-CA" sz="1100">
+          <a:endParaRPr lang="fr-CA" sz="1000">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-            <a:cs typeface="+mn-cs"/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100" b="1">
+            <a:rPr lang="fr-CA" sz="1000" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Utilisation de la variable « genre »</a:t>
           </a:r>
-          <a:endParaRPr lang="fr-CA" sz="1100">
+          <a:endParaRPr lang="fr-CA" sz="1000">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-            <a:cs typeface="+mn-cs"/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100">
+            <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Le genre d’une personne réfère à son identité personnelle et sociale en tant qu’homme, en tant que femme ou en tant que personne non binaire (une personne dont le genre se situe en dehors du modèle binaire masculin-féminin).</a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="fr-CA" sz="1100">
+          <a:endParaRPr lang="fr-CA" sz="1000">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-            <a:cs typeface="+mn-cs"/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100">
+            <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Les catégories Femmes+ et Hommes+ signifient que les personnes non binaires ont été réparties entre les femmes et les hommes. En raison de la petite taille de la population non binaire, cette répartition est nécessaire pour assurer la confidentialité des données des personnes appartenant à cette population.</a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="fr-CA" sz="1100">
+          <a:endParaRPr lang="fr-CA" sz="1000">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-            <a:cs typeface="+mn-cs"/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100">
+            <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Dans l’EPA, les données sont basées sur le concept de genre à partir de 2022, alors que pour les années précédentes, elles étaient basées sur le concept de sexe. Les catégories Femmes+ et Hommes+ s’appliquent toutefois à toute la série, afin de simplifier la présentation des résultats. L’introduction de données produites selon le genre dans une série auparavant produite selon le sexe n’a qu’une incidence minime sur les tendances.</a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="fr-CA" sz="1100">
+          <a:endParaRPr lang="fr-CA" sz="1000">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-            <a:cs typeface="+mn-cs"/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100" b="1">
+            <a:rPr lang="fr-CA" sz="1000" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Production des estimations</a:t>
           </a:r>
-          <a:endParaRPr lang="fr-CA" sz="1100">
+          <a:endParaRPr lang="fr-CA" sz="1000">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-            <a:cs typeface="+mn-cs"/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100">
+            <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Les statistiques ont été produites par l’Institut de la Statistique du Québec à partir des fichiers de microdonnées de l’EPA disponibles au Centre interuniversitaire québécois de statistiques sociales (CIQSS), membre du Réseau canadien des Centres de données de recherche (RCCDR). </a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="fr-CA" sz="1100">
+          <a:endParaRPr lang="fr-CA" sz="1000">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-            <a:cs typeface="+mn-cs"/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100" b="1">
+            <a:rPr lang="fr-CA" sz="1000" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Précision des données et différences entre les groupes</a:t>
           </a:r>
-          <a:endParaRPr lang="fr-CA" sz="1100">
+          <a:endParaRPr lang="fr-CA" sz="1000">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-            <a:cs typeface="+mn-cs"/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100">
+            <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Les statistiques présentées étant basées sur un échantillon, elles sont sujettes à l’erreur d’échantillonnage. Des tests statistiques ont été effectués afin de comparer certains groupes de personnes. Les différences évoquées dans les points saillants ont été confirmées par ces tests. </a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="fr-CA" sz="1100">
+          <a:endParaRPr lang="fr-CA" sz="1000">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-            <a:cs typeface="+mn-cs"/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100">
+            <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>À noter qu’il arrive que des proportions semblent différentes, mais que des tests de comparaison ne permettent pas de conclure qu’elles le sont, d’un point de vue statistique. Pour plus d’information sur les notions de précision statistique et de différence significative sur le plan statistique, consulter la page </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100" u="sng">
+            <a:rPr lang="fr-CA" sz="1000" u="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id=""/>
             </a:rPr>
             <a:t>Notions statistiques pour l’analyse de données d’enquête</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1100">
+            <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>.</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office 2013 – 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1491,1301 +1302,1354 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/travail/taux-emploi?onglet=ensemble-de-la-population" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{14FDE3B7-791F-4D26-B006-0673AFB786E1}">
   <dimension ref="B1:C8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.6640625" style="10" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="11.44140625" style="10"/>
+    <col min="1" max="1" width="1.7109375" style="10" customWidth="1"/>
+    <col min="2" max="2" width="90.7109375" style="10" customWidth="1"/>
+    <col min="3" max="16384" width="11.42578125" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="1" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B1" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="9"/>
     </row>
-    <row r="2" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="2" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B2" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="9"/>
     </row>
-    <row r="3" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="3" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B3" s="12" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C3" s="9"/>
     </row>
-    <row r="4" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="4" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="13"/>
     </row>
-    <row r="5" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="5" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="13"/>
     </row>
-    <row r="6" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="6" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B6" s="9"/>
       <c r="C6" s="9"/>
     </row>
-    <row r="7" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="7" spans="2:3" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B7" s="17" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C7" s="14"/>
     </row>
-    <row r="8" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="8" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B8" s="15" t="s">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="C8" s="9"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId1" display="https://statistique.quebec.ca/vitrine/egalite" xr:uid="{00E31AFE-A3D1-4C4D-8571-F8B85D64689E}"/>
     <hyperlink ref="B7" r:id="rId2" display="https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/travail/taux-emploi?onglet=ensemble-de-la-population" xr:uid="{D994DA38-3580-4ADD-A09A-3693B6127BBF}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B676AE4B-B201-47F2-882B-B79C4672D5DF}">
-  <dimension ref="A2:P47"/>
+  <dimension ref="A2:P49"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J40" sqref="J40"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="11.44140625" style="2"/>
-[...10 lines deleted...]
-    <col min="16" max="16384" width="11.44140625" style="2"/>
+    <col min="1" max="2" width="11.42578125" style="2"/>
+    <col min="3" max="3" width="3.140625" style="2" customWidth="1"/>
+    <col min="4" max="5" width="11.42578125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="3.140625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.42578125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="3.140625" style="2" customWidth="1"/>
+    <col min="9" max="10" width="11.42578125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="3.140625" style="2" customWidth="1"/>
+    <col min="12" max="12" width="11.42578125" style="2"/>
+    <col min="13" max="13" width="3.140625" style="2" customWidth="1"/>
+    <col min="14" max="15" width="11.42578125" style="2" customWidth="1"/>
+    <col min="16" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      <c r="A3" s="36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="28"/>
+      <c r="L3" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="M3" s="38"/>
+      <c r="N3" s="38"/>
+      <c r="O3" s="38"/>
+    </row>
+    <row r="4" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A4" s="36"/>
+      <c r="B4" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="39" t="s">
-[...22 lines deleted...]
-      <c r="B4" s="40" t="s">
+      <c r="C4" s="24"/>
+      <c r="D4" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="C4" s="24"/>
-[...3 lines deleted...]
-      <c r="E4" s="42"/>
+      <c r="E4" s="41"/>
       <c r="F4" s="27"/>
-      <c r="G4" s="40" t="s">
+      <c r="G4" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="22"/>
+      <c r="I4" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="22"/>
-[...3 lines deleted...]
-      <c r="J4" s="42"/>
+      <c r="J4" s="41"/>
       <c r="K4" s="27"/>
-      <c r="L4" s="40" t="s">
+      <c r="L4" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="M4" s="22"/>
+      <c r="N4" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="M4" s="22"/>
-[...7 lines deleted...]
-      <c r="B5" s="41"/>
+      <c r="O4" s="41"/>
+    </row>
+    <row r="5" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A5" s="36"/>
+      <c r="B5" s="40"/>
       <c r="C5" s="23"/>
       <c r="D5" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="23"/>
-      <c r="G5" s="41"/>
+      <c r="G5" s="40"/>
       <c r="H5" s="24"/>
       <c r="I5" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="J5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="J5" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K5" s="23"/>
-      <c r="L5" s="41"/>
+      <c r="L5" s="40"/>
       <c r="M5" s="24"/>
       <c r="N5" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="O5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="O5" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B6" s="35" t="s">
+    </row>
+    <row r="6" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A6" s="37"/>
+      <c r="B6" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="35"/>
-[...11 lines deleted...]
-      <c r="O6" s="35"/>
+      <c r="C6" s="34"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="34"/>
+      <c r="F6" s="34"/>
+      <c r="G6" s="34"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="34"/>
+      <c r="J6" s="34"/>
+      <c r="K6" s="34"/>
+      <c r="L6" s="34"/>
+      <c r="M6" s="34"/>
+      <c r="N6" s="34"/>
+      <c r="O6" s="34"/>
       <c r="P6" s="7"/>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A7" s="5">
         <v>2005</v>
       </c>
       <c r="B7" s="18">
         <v>60.2</v>
       </c>
       <c r="C7" s="18"/>
       <c r="D7" s="18">
         <v>59.6</v>
       </c>
       <c r="E7" s="18">
         <v>60.7</v>
       </c>
       <c r="F7" s="18"/>
       <c r="G7" s="18">
         <v>55.5</v>
       </c>
       <c r="H7" s="18"/>
       <c r="I7" s="18">
         <v>54.7</v>
       </c>
       <c r="J7" s="18">
         <v>56.2</v>
       </c>
       <c r="K7" s="18"/>
       <c r="L7" s="18">
         <v>65</v>
       </c>
       <c r="M7" s="18"/>
       <c r="N7" s="18">
         <v>64.3</v>
       </c>
       <c r="O7" s="18">
         <v>65.8</v>
       </c>
       <c r="P7" s="7"/>
     </row>
-    <row r="8" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A8" s="5">
         <v>2006</v>
       </c>
       <c r="B8" s="18">
         <v>60</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="18">
         <v>59.5</v>
       </c>
       <c r="E8" s="18">
         <v>60.5</v>
       </c>
       <c r="F8" s="18"/>
       <c r="G8" s="18">
         <v>55.2</v>
       </c>
       <c r="H8" s="18"/>
       <c r="I8" s="18">
         <v>54.5</v>
       </c>
       <c r="J8" s="18">
         <v>55.9</v>
       </c>
       <c r="K8" s="18"/>
       <c r="L8" s="18">
         <v>64.900000000000006</v>
       </c>
       <c r="M8" s="18"/>
       <c r="N8" s="18">
         <v>64.3</v>
       </c>
       <c r="O8" s="18">
         <v>65.599999999999994</v>
       </c>
       <c r="P8" s="7"/>
     </row>
-    <row r="9" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A9" s="5">
         <v>2007</v>
       </c>
       <c r="B9" s="18">
         <v>60.7</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18">
         <v>60.1</v>
       </c>
       <c r="E9" s="18">
         <v>61.2</v>
       </c>
       <c r="F9" s="18"/>
       <c r="G9" s="18">
         <v>56.6</v>
       </c>
       <c r="H9" s="18"/>
       <c r="I9" s="18">
         <v>55.9</v>
       </c>
       <c r="J9" s="18">
         <v>57.3</v>
       </c>
       <c r="K9" s="18"/>
       <c r="L9" s="18">
         <v>64.900000000000006</v>
       </c>
       <c r="M9" s="18"/>
       <c r="N9" s="18">
         <v>64.2</v>
       </c>
       <c r="O9" s="18">
         <v>65.599999999999994</v>
       </c>
       <c r="P9" s="7"/>
     </row>
-    <row r="10" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A10" s="5">
         <v>2008</v>
       </c>
       <c r="B10" s="18">
         <v>60.7</v>
       </c>
       <c r="C10" s="18"/>
       <c r="D10" s="18">
         <v>60.2</v>
       </c>
       <c r="E10" s="18">
         <v>61.2</v>
       </c>
       <c r="F10" s="18"/>
       <c r="G10" s="18">
         <v>56.9</v>
       </c>
       <c r="H10" s="18"/>
       <c r="I10" s="18">
         <v>56.2</v>
       </c>
       <c r="J10" s="18">
         <v>57.6</v>
       </c>
       <c r="K10" s="18"/>
       <c r="L10" s="18">
         <v>64.599999999999994</v>
       </c>
       <c r="M10" s="18"/>
       <c r="N10" s="18">
         <v>64</v>
       </c>
       <c r="O10" s="18">
         <v>65.3</v>
       </c>
       <c r="P10" s="7"/>
     </row>
-    <row r="11" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A11" s="5">
         <v>2009</v>
       </c>
       <c r="B11" s="18">
         <v>59.6</v>
       </c>
       <c r="C11" s="18"/>
       <c r="D11" s="18">
         <v>59.1</v>
       </c>
       <c r="E11" s="18">
         <v>60.1</v>
       </c>
       <c r="F11" s="18"/>
       <c r="G11" s="18">
         <v>56.3</v>
       </c>
       <c r="H11" s="18"/>
       <c r="I11" s="18">
         <v>55.6</v>
       </c>
       <c r="J11" s="18">
         <v>57</v>
       </c>
       <c r="K11" s="18"/>
       <c r="L11" s="18">
         <v>63</v>
       </c>
       <c r="M11" s="18"/>
       <c r="N11" s="18">
         <v>62.3</v>
       </c>
       <c r="O11" s="18">
         <v>63.6</v>
       </c>
       <c r="P11" s="7"/>
     </row>
-    <row r="12" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A12" s="5">
         <v>2010</v>
       </c>
       <c r="B12" s="18">
         <v>59.9</v>
       </c>
       <c r="C12" s="18"/>
       <c r="D12" s="18">
         <v>59.4</v>
       </c>
       <c r="E12" s="18">
         <v>60.5</v>
       </c>
       <c r="F12" s="18"/>
       <c r="G12" s="18">
         <v>56.5</v>
       </c>
       <c r="H12" s="18"/>
       <c r="I12" s="18">
         <v>55.8</v>
       </c>
       <c r="J12" s="18">
         <v>57.2</v>
       </c>
       <c r="K12" s="18"/>
       <c r="L12" s="18">
         <v>63.5</v>
       </c>
       <c r="M12" s="18"/>
       <c r="N12" s="18">
         <v>62.8</v>
       </c>
       <c r="O12" s="18">
         <v>64.099999999999994</v>
       </c>
       <c r="P12" s="7"/>
     </row>
-    <row r="13" spans="1:16" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>22</v>
+    <row r="13" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A13" s="5">
+        <v>2011</v>
       </c>
       <c r="B13" s="18">
         <v>59.859534031823479</v>
       </c>
       <c r="C13" s="18"/>
       <c r="D13" s="18">
         <v>59.272952553160643</v>
       </c>
       <c r="E13" s="18">
         <v>60.443305281602953</v>
       </c>
       <c r="F13" s="18"/>
       <c r="G13" s="18">
         <v>56.118404693542821</v>
       </c>
       <c r="H13" s="18"/>
       <c r="I13" s="18">
         <v>55.406946277116575</v>
       </c>
       <c r="J13" s="18">
         <v>56.827356730372195</v>
       </c>
       <c r="K13" s="18"/>
       <c r="L13" s="18">
         <v>63.693082216993169</v>
       </c>
       <c r="M13" s="18"/>
       <c r="N13" s="18">
         <v>62.981135713661494</v>
       </c>
       <c r="O13" s="18">
         <v>64.399076240256321</v>
       </c>
       <c r="P13" s="7"/>
     </row>
-    <row r="14" spans="1:16" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>23</v>
+    <row r="14" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A14" s="5">
+        <v>2012</v>
       </c>
       <c r="B14" s="18">
         <v>59.949756283687172</v>
       </c>
       <c r="C14" s="18"/>
       <c r="D14" s="18">
         <v>59.403909395974217</v>
       </c>
       <c r="E14" s="18">
         <v>60.493144892114891</v>
       </c>
       <c r="F14" s="18"/>
       <c r="G14" s="18">
         <v>56.379977442718662</v>
       </c>
       <c r="H14" s="18"/>
       <c r="I14" s="18">
         <v>55.697468975494466</v>
       </c>
       <c r="J14" s="18">
         <v>57.06007756189679</v>
       </c>
       <c r="K14" s="18"/>
       <c r="L14" s="18">
         <v>63.600726489196511</v>
       </c>
       <c r="M14" s="18"/>
       <c r="N14" s="18">
         <v>62.940460990015069</v>
       </c>
       <c r="O14" s="18">
         <v>64.255909010516007</v>
       </c>
       <c r="P14" s="7"/>
     </row>
-    <row r="15" spans="1:16" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>24</v>
+    <row r="15" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A15" s="5">
+        <v>2013</v>
       </c>
       <c r="B15" s="18">
         <v>60.225085549772636</v>
       </c>
       <c r="C15" s="18"/>
       <c r="D15" s="18">
         <v>59.685156209884781</v>
       </c>
       <c r="E15" s="18">
         <v>60.762537542493575</v>
       </c>
       <c r="F15" s="18"/>
       <c r="G15" s="18">
         <v>56.660625371237025</v>
       </c>
       <c r="H15" s="18"/>
       <c r="I15" s="18">
         <v>55.978414868323348</v>
       </c>
       <c r="J15" s="18">
         <v>57.34032043673006</v>
       </c>
       <c r="K15" s="18"/>
       <c r="L15" s="18">
         <v>63.864297265319578</v>
       </c>
       <c r="M15" s="18"/>
       <c r="N15" s="18">
         <v>63.179730393994106</v>
       </c>
       <c r="O15" s="18">
         <v>64.543279339520396</v>
       </c>
       <c r="P15" s="7"/>
     </row>
-    <row r="16" spans="1:16" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>25</v>
+    <row r="16" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A16" s="5">
+        <v>2014</v>
       </c>
       <c r="B16" s="18">
         <v>59.732923999669815</v>
       </c>
       <c r="C16" s="18"/>
       <c r="D16" s="18">
         <v>59.181476443286229</v>
       </c>
       <c r="E16" s="18">
         <v>60.281921454944239</v>
       </c>
       <c r="F16" s="18"/>
       <c r="G16" s="18">
         <v>56.633131282827108</v>
       </c>
       <c r="H16" s="18"/>
       <c r="I16" s="18">
         <v>55.973926475911384</v>
       </c>
       <c r="J16" s="18">
         <v>57.289997160862185</v>
       </c>
       <c r="K16" s="18"/>
       <c r="L16" s="18">
         <v>62.892853911106258</v>
       </c>
       <c r="M16" s="18"/>
       <c r="N16" s="18">
         <v>62.164472075004241</v>
       </c>
       <c r="O16" s="18">
         <v>63.615420646076146</v>
       </c>
       <c r="P16" s="7"/>
     </row>
-    <row r="17" spans="1:16" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="17" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A17" s="5">
+        <v>2015</v>
       </c>
       <c r="B17" s="18">
         <v>59.895552752897544</v>
       </c>
       <c r="C17" s="18"/>
       <c r="D17" s="18">
         <v>59.369345011824805</v>
       </c>
       <c r="E17" s="18">
         <v>60.419488963382648</v>
       </c>
       <c r="F17" s="18"/>
       <c r="G17" s="18">
         <v>56.578188792740804</v>
       </c>
       <c r="H17" s="18"/>
       <c r="I17" s="18">
         <v>55.940682598763956</v>
       </c>
       <c r="J17" s="18">
         <v>57.213525944453949</v>
       </c>
       <c r="K17" s="18"/>
       <c r="L17" s="18">
         <v>63.270500550815626</v>
       </c>
       <c r="M17" s="18"/>
       <c r="N17" s="18">
         <v>62.587747381459444</v>
       </c>
       <c r="O17" s="18">
         <v>63.947971030240303</v>
       </c>
       <c r="P17" s="7"/>
     </row>
-    <row r="18" spans="1:16" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>27</v>
+    <row r="18" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A18" s="5">
+        <v>2016</v>
       </c>
       <c r="B18" s="18">
         <v>59.914604170370666</v>
       </c>
       <c r="C18" s="18"/>
       <c r="D18" s="18">
         <v>59.353688442969442</v>
       </c>
       <c r="E18" s="18">
         <v>60.472934215717466</v>
       </c>
       <c r="F18" s="18"/>
       <c r="G18" s="18">
         <v>56.93584383466672</v>
       </c>
       <c r="H18" s="18"/>
       <c r="I18" s="18">
         <v>56.235335934761466</v>
       </c>
       <c r="J18" s="18">
         <v>57.633586475026419</v>
       </c>
       <c r="K18" s="18"/>
       <c r="L18" s="18">
         <v>62.940213630889062</v>
       </c>
       <c r="M18" s="18"/>
       <c r="N18" s="18">
         <v>62.239316320541029</v>
       </c>
       <c r="O18" s="18">
         <v>63.635702342078645</v>
       </c>
       <c r="P18" s="7"/>
     </row>
-    <row r="19" spans="1:16" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="19" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A19" s="5">
+        <v>2017</v>
       </c>
       <c r="B19" s="18">
         <v>60.927184463771169</v>
       </c>
       <c r="C19" s="18"/>
       <c r="D19" s="18">
         <v>60.41929555792651</v>
       </c>
       <c r="E19" s="18">
         <v>61.432716314685479</v>
       </c>
       <c r="F19" s="18"/>
       <c r="G19" s="18">
         <v>57.315120006578027</v>
       </c>
       <c r="H19" s="18"/>
       <c r="I19" s="18">
         <v>56.644769847230535</v>
       </c>
       <c r="J19" s="18">
         <v>57.982793623618115</v>
       </c>
       <c r="K19" s="18"/>
       <c r="L19" s="18">
         <v>64.593163172421313</v>
       </c>
       <c r="M19" s="18"/>
       <c r="N19" s="18">
         <v>63.93441748979064</v>
       </c>
       <c r="O19" s="18">
         <v>65.246417170158566</v>
       </c>
       <c r="P19" s="7"/>
     </row>
-    <row r="20" spans="1:16" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="20" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A20" s="5">
+        <v>2018</v>
       </c>
       <c r="B20" s="18">
         <v>61.482838280831565</v>
       </c>
       <c r="C20" s="18"/>
       <c r="D20" s="18">
         <v>60.965672518035774</v>
       </c>
       <c r="E20" s="18">
         <v>61.997423222539908</v>
       </c>
       <c r="F20" s="18"/>
       <c r="G20" s="18">
         <v>58.1</v>
       </c>
       <c r="H20" s="18"/>
       <c r="I20" s="18">
         <v>57.445489427660704</v>
       </c>
       <c r="J20" s="18">
         <v>58.802598444877027</v>
       </c>
       <c r="K20" s="18"/>
       <c r="L20" s="18">
         <v>64.886192737412614</v>
       </c>
       <c r="M20" s="18"/>
       <c r="N20" s="18">
         <v>64.185350051734432</v>
       </c>
       <c r="O20" s="18">
         <v>65.580675303044899</v>
       </c>
       <c r="P20" s="7"/>
     </row>
-    <row r="21" spans="1:16" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>30</v>
+    <row r="21" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A21" s="5">
+        <v>2019</v>
       </c>
       <c r="B21" s="18">
         <v>61.820061422678094</v>
       </c>
       <c r="C21" s="18"/>
       <c r="D21" s="18">
         <v>61.348586140201519</v>
       </c>
       <c r="E21" s="18">
         <v>62.289320770580879</v>
       </c>
       <c r="F21" s="18"/>
       <c r="G21" s="18">
         <v>58.6</v>
       </c>
       <c r="H21" s="18"/>
       <c r="I21" s="18">
         <v>57.942045805252505</v>
       </c>
       <c r="J21" s="18">
         <v>59.205719882056009</v>
       </c>
       <c r="K21" s="18"/>
       <c r="L21" s="18">
         <v>65.105484047933885</v>
       </c>
       <c r="M21" s="18"/>
       <c r="N21" s="18">
         <v>64.452241914760052</v>
       </c>
       <c r="O21" s="18">
         <v>65.753100412124979</v>
       </c>
       <c r="P21" s="7"/>
     </row>
-    <row r="22" spans="1:16" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>31</v>
+    <row r="22" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A22" s="5">
+        <v>2020</v>
       </c>
       <c r="B22" s="18">
         <v>58.184459222379402</v>
       </c>
       <c r="C22" s="18"/>
       <c r="D22" s="18">
         <v>57.650581722085462</v>
       </c>
       <c r="E22" s="18">
         <v>58.716425983618251</v>
       </c>
       <c r="F22" s="18"/>
       <c r="G22" s="18">
         <v>54.7</v>
       </c>
       <c r="H22" s="18"/>
       <c r="I22" s="18">
         <v>53.981098749088105</v>
       </c>
       <c r="J22" s="18">
         <v>55.411486682129365</v>
       </c>
       <c r="K22" s="18"/>
       <c r="L22" s="18">
         <v>61.706297510377226</v>
       </c>
       <c r="M22" s="18"/>
       <c r="N22" s="18">
         <v>61.038218991345126</v>
       </c>
       <c r="O22" s="18">
         <v>62.369982814843929</v>
       </c>
       <c r="P22" s="7"/>
     </row>
-    <row r="23" spans="1:16" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>32</v>
+    <row r="23" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A23" s="5">
+        <v>2021</v>
       </c>
       <c r="B23" s="18">
         <v>60.346139544298495</v>
       </c>
       <c r="C23" s="18"/>
       <c r="D23" s="18">
         <v>59.81655615075735</v>
       </c>
       <c r="E23" s="18">
         <v>60.873308823627227</v>
       </c>
       <c r="F23" s="18"/>
       <c r="G23" s="18">
         <v>56.9</v>
       </c>
       <c r="H23" s="18"/>
       <c r="I23" s="18">
         <v>56.197462721787105</v>
       </c>
       <c r="J23" s="18">
         <v>57.566931124288544</v>
       </c>
       <c r="K23" s="18"/>
       <c r="L23" s="18">
         <v>63.840131762891517</v>
       </c>
       <c r="M23" s="18"/>
       <c r="N23" s="18">
         <v>63.096524835264681</v>
       </c>
       <c r="O23" s="18">
         <v>64.577166937273361</v>
       </c>
       <c r="P23" s="7"/>
     </row>
-    <row r="24" spans="1:16" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>33</v>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A24" s="5">
+        <v>2022</v>
       </c>
       <c r="B24" s="18">
         <v>61.637880281389045</v>
       </c>
       <c r="C24" s="18"/>
       <c r="D24" s="18">
         <v>61.175408202598469</v>
       </c>
       <c r="E24" s="18">
         <v>62.098256549564425</v>
       </c>
       <c r="F24" s="18"/>
       <c r="G24" s="18">
         <v>58.3</v>
       </c>
       <c r="H24" s="18"/>
       <c r="I24" s="18">
         <v>57.688109009209896</v>
       </c>
       <c r="J24" s="18">
         <v>58.948662755285206</v>
       </c>
       <c r="K24" s="18"/>
       <c r="L24" s="18">
         <v>64.985204530583033</v>
       </c>
       <c r="M24" s="18"/>
       <c r="N24" s="18">
         <v>64.374369103133134</v>
       </c>
       <c r="O24" s="18">
         <v>65.591164730336345</v>
       </c>
     </row>
-    <row r="25" spans="1:16" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>34</v>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A25" s="5">
+        <v>2023</v>
       </c>
       <c r="B25" s="18">
         <v>62.369699973119864</v>
       </c>
       <c r="C25" s="18"/>
       <c r="D25" s="18">
         <v>61.866415042034717</v>
       </c>
       <c r="E25" s="4">
         <v>62.870329028145008</v>
       </c>
       <c r="F25" s="18"/>
       <c r="G25" s="18">
         <v>59.2</v>
       </c>
       <c r="H25" s="18"/>
       <c r="I25" s="18">
         <v>58.492751568140875</v>
       </c>
       <c r="J25" s="4">
         <v>59.84384035690438</v>
       </c>
       <c r="K25" s="18"/>
       <c r="L25" s="18">
         <v>65.583930821175869</v>
       </c>
       <c r="M25" s="18"/>
       <c r="N25" s="18">
         <v>64.936500138555814</v>
       </c>
       <c r="O25" s="4">
         <v>66.225624706867251</v>
       </c>
     </row>
-    <row r="26" spans="1:16" ht="15.6" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A26" s="29">
+    <row r="26" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A26" s="5">
         <v>2024</v>
       </c>
-      <c r="B26" s="19">
+      <c r="B26" s="4">
         <v>61.415385544509263</v>
       </c>
-      <c r="C26" s="19"/>
-      <c r="D26" s="20">
+      <c r="C26" s="4"/>
+      <c r="D26" s="32">
         <v>60.94513016904888</v>
       </c>
-      <c r="E26" s="20">
+      <c r="E26" s="32">
         <v>61.883519954657807</v>
       </c>
-      <c r="F26" s="20"/>
-      <c r="G26" s="19">
+      <c r="F26" s="32"/>
+      <c r="G26" s="4">
         <v>58.2</v>
       </c>
-      <c r="H26" s="21"/>
-      <c r="I26" s="19">
+      <c r="I26" s="4">
         <v>57.620218341859051</v>
       </c>
-      <c r="J26" s="19">
+      <c r="J26" s="4">
         <v>58.855096478644384</v>
       </c>
-      <c r="K26" s="21"/>
-      <c r="L26" s="19">
+      <c r="L26" s="4">
         <v>64.583401336347691</v>
       </c>
-      <c r="M26" s="19"/>
-      <c r="N26" s="19">
+      <c r="M26" s="4"/>
+      <c r="N26" s="4">
         <v>63.961164853154862</v>
       </c>
-      <c r="O26" s="19">
+      <c r="O26" s="4">
         <v>65.200739583434739</v>
       </c>
     </row>
-    <row r="27" spans="1:16" x14ac:dyDescent="0.35">
-[...13 lines deleted...]
-      <c r="A28" s="34" t="s">
+    <row r="27" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="29">
+        <v>2025</v>
+      </c>
+      <c r="B27" s="19">
+        <v>61.285335638536466</v>
+      </c>
+      <c r="C27" s="19"/>
+      <c r="D27" s="20">
+        <v>60.826803356737202</v>
+      </c>
+      <c r="E27" s="20">
+        <v>61.741876504378126</v>
+      </c>
+      <c r="F27" s="21"/>
+      <c r="G27" s="19">
+        <v>58.557569802456477</v>
+      </c>
+      <c r="H27" s="19"/>
+      <c r="I27" s="19">
+        <v>57.954560134680932</v>
+      </c>
+      <c r="J27" s="19">
+        <v>59.158025841953851</v>
+      </c>
+      <c r="K27" s="29"/>
+      <c r="L27" s="19">
+        <v>63.994309932859096</v>
+      </c>
+      <c r="M27" s="19"/>
+      <c r="N27" s="20">
+        <v>63.383905169549138</v>
+      </c>
+      <c r="O27" s="20">
+        <v>64.600222108321162</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A28" s="3"/>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
+      <c r="D28" s="5"/>
+      <c r="G28" s="4"/>
+      <c r="H28" s="4"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="4"/>
+      <c r="M28" s="4"/>
+      <c r="N28" s="5"/>
+    </row>
+    <row r="29" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="33" t="s">
+        <v>11</v>
+      </c>
+      <c r="B29" s="33"/>
+      <c r="C29" s="33"/>
+      <c r="D29" s="33"/>
+      <c r="E29" s="33"/>
+      <c r="F29" s="33"/>
+      <c r="G29" s="33"/>
+      <c r="H29" s="33"/>
+      <c r="I29" s="33"/>
+      <c r="J29" s="33"/>
+      <c r="K29" s="33"/>
+      <c r="L29" s="33"/>
+      <c r="M29" s="33"/>
+      <c r="N29" s="33"/>
+      <c r="O29" s="8"/>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A30" s="30"/>
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6"/>
+      <c r="J30" s="6"/>
+      <c r="K30" s="6"/>
+      <c r="L30" s="6"/>
+      <c r="M30" s="6"/>
+      <c r="N30" s="6"/>
+      <c r="O30" s="6"/>
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A31" s="30" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="31"/>
+      <c r="C32" s="31"/>
+      <c r="D32" s="31"/>
+      <c r="E32" s="31"/>
+      <c r="F32" s="31"/>
+      <c r="G32" s="31"/>
+      <c r="H32" s="31"/>
+      <c r="I32" s="31"/>
+      <c r="J32" s="31"/>
+      <c r="K32" s="31"/>
+      <c r="L32" s="31"/>
+      <c r="M32" s="31"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="8"/>
+    </row>
+    <row r="33" spans="1:15" ht="46.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B33" s="44"/>
+      <c r="C33" s="44"/>
+      <c r="D33" s="44"/>
+      <c r="E33" s="44"/>
+      <c r="F33" s="44"/>
+      <c r="G33" s="44"/>
+      <c r="H33" s="44"/>
+      <c r="I33" s="44"/>
+      <c r="J33" s="44"/>
+      <c r="K33" s="44"/>
+      <c r="L33" s="44"/>
+      <c r="M33" s="44"/>
+      <c r="N33" s="44"/>
+      <c r="O33" s="44"/>
+    </row>
+    <row r="34" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="B28" s="34"/>
-[...117 lines deleted...]
-      </c>
+      <c r="B34" s="31"/>
+      <c r="C34" s="31"/>
+      <c r="D34" s="31"/>
+      <c r="E34" s="31"/>
+      <c r="F34" s="31"/>
+      <c r="G34" s="31"/>
+      <c r="H34" s="31"/>
+      <c r="I34" s="31"/>
+      <c r="J34" s="31"/>
+      <c r="K34" s="31"/>
+      <c r="L34" s="31"/>
+      <c r="M34" s="31"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="8"/>
+    </row>
+    <row r="35" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="30"/>
       <c r="B35" s="31"/>
       <c r="C35" s="31"/>
       <c r="D35" s="31"/>
       <c r="E35" s="31"/>
       <c r="F35" s="31"/>
       <c r="G35" s="31"/>
       <c r="H35" s="31"/>
       <c r="I35" s="31"/>
       <c r="J35" s="31"/>
       <c r="K35" s="31"/>
       <c r="L35" s="31"/>
       <c r="M35" s="31"/>
       <c r="N35" s="7"/>
-      <c r="O35" s="4"/>
-[...8 lines deleted...]
-      <c r="N36" s="4"/>
+      <c r="O35" s="8"/>
+    </row>
+    <row r="36" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A36" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" s="33"/>
+      <c r="C36" s="33"/>
+      <c r="D36" s="33"/>
+      <c r="E36" s="33"/>
+      <c r="F36" s="33"/>
+      <c r="G36" s="33"/>
+      <c r="H36" s="33"/>
+      <c r="I36" s="33"/>
+      <c r="J36" s="33"/>
+      <c r="K36" s="33"/>
+      <c r="L36" s="33"/>
+      <c r="M36" s="33"/>
+      <c r="N36" s="33"/>
       <c r="O36" s="4"/>
     </row>
-    <row r="37" spans="1:15" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="N37" s="4"/>
+    <row r="37" spans="1:15" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A37" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B37" s="31"/>
+      <c r="C37" s="31"/>
+      <c r="D37" s="31"/>
+      <c r="E37" s="31"/>
+      <c r="F37" s="31"/>
+      <c r="G37" s="31"/>
+      <c r="H37" s="31"/>
+      <c r="I37" s="31"/>
+      <c r="J37" s="31"/>
+      <c r="K37" s="31"/>
+      <c r="L37" s="31"/>
+      <c r="M37" s="31"/>
+      <c r="N37" s="7"/>
       <c r="O37" s="4"/>
     </row>
-    <row r="38" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
     </row>
-    <row r="39" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="J39" s="4"/>
       <c r="K39" s="4"/>
       <c r="L39" s="4"/>
       <c r="M39" s="4"/>
       <c r="N39" s="4"/>
       <c r="O39" s="4"/>
     </row>
-    <row r="40" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
       <c r="N40" s="4"/>
       <c r="O40" s="4"/>
     </row>
-    <row r="41" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="J41" s="4"/>
       <c r="K41" s="4"/>
       <c r="L41" s="4"/>
       <c r="M41" s="4"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
     </row>
-    <row r="42" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="J42" s="4"/>
       <c r="K42" s="4"/>
       <c r="L42" s="4"/>
       <c r="M42" s="4"/>
       <c r="N42" s="4"/>
       <c r="O42" s="4"/>
     </row>
-    <row r="43" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="J43" s="4"/>
       <c r="K43" s="4"/>
       <c r="L43" s="4"/>
       <c r="M43" s="4"/>
       <c r="N43" s="4"/>
       <c r="O43" s="4"/>
     </row>
-    <row r="44" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="J44" s="4"/>
       <c r="K44" s="4"/>
       <c r="L44" s="4"/>
       <c r="M44" s="4"/>
       <c r="N44" s="4"/>
       <c r="O44" s="4"/>
     </row>
-    <row r="45" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
       <c r="J45" s="4"/>
       <c r="K45" s="4"/>
       <c r="L45" s="4"/>
       <c r="M45" s="4"/>
       <c r="N45" s="4"/>
       <c r="O45" s="4"/>
     </row>
-    <row r="46" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="J46" s="4"/>
       <c r="K46" s="4"/>
       <c r="L46" s="4"/>
       <c r="M46" s="4"/>
       <c r="N46" s="4"/>
       <c r="O46" s="4"/>
     </row>
-    <row r="47" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="G47" s="4"/>
+      <c r="H47" s="4"/>
       <c r="J47" s="4"/>
       <c r="K47" s="4"/>
+      <c r="L47" s="4"/>
+      <c r="M47" s="4"/>
+      <c r="N47" s="4"/>
+      <c r="O47" s="4"/>
+    </row>
+    <row r="48" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="G48" s="4"/>
+      <c r="H48" s="4"/>
+      <c r="J48" s="4"/>
+      <c r="K48" s="4"/>
+      <c r="L48" s="4"/>
+      <c r="M48" s="4"/>
+      <c r="N48" s="4"/>
+      <c r="O48" s="4"/>
+    </row>
+    <row r="49" spans="10:11" x14ac:dyDescent="0.3">
+      <c r="J49" s="4"/>
+      <c r="K49" s="4"/>
     </row>
   </sheetData>
-  <mergeCells count="13">
-[...1 lines deleted...]
-    <mergeCell ref="A34:N34"/>
+  <mergeCells count="14">
+    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="A36:N36"/>
     <mergeCell ref="B6:O6"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="L3:O3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="B3:F3"/>
+    <mergeCell ref="A33:O33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Informations</vt:lpstr>
-      <vt:lpstr>Taux_emploi_2005-2024</vt:lpstr>
+      <vt:lpstr>Taux_emploi_2005-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Pascale Bergeron</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>