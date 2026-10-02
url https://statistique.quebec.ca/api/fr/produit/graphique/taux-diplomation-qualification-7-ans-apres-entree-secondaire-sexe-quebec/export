--- v0 (2026-04-03)
+++ v1 (2026-10-02)
@@ -2,81 +2,81 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\inf_120h\BDSO pilotage\Avis de transfert\2025-08-14_Vitrine 15-29 ans\Education_MAJ21\Taux diplomation_MAJ21\fichier de téléchargement\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Statad\proaff\Entrepot\BDSO pilotage\Avis de transfert\2026-09-11_Vitrine 15-29 ans\Education_MAJ_2026-09-11\Taux diplomation_MAJ\fichier de téléchargement\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{52DA82E9-F0B2-4E15-A138-505DBF531B8F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FB17AC84-B002-475A-B4DF-3FF2CCE652E3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="688" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="688" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="14" state="hidden" r:id="rId1"/>
     <sheet name="Informations" sheetId="17" r:id="rId2"/>
     <sheet name="Données" sheetId="16" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="Choisir_un_axe" localSheetId="2">#REF!</definedName>
     <definedName name="Choisir_un_axe">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="152511" concurrentCalc="0"/>
+  <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="60">
   <si>
     <t>Type graphique</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Graphique avec courbes</t>
   </si>
   <si>
     <t>Graphique en aires</t>
   </si>
   <si>
     <t>Graphique en barres</t>
   </si>
   <si>
     <t>Graphique à secteurs</t>
   </si>
   <si>
     <t>Graphique à anneaux</t>
   </si>
   <si>
     <t>Graphique à bulles</t>
   </si>
   <si>
@@ -166,149 +166,152 @@
   <si>
     <t>Thème : Éducation</t>
   </si>
   <si>
     <t>Sujet : Persévérance scolaire, diplomation et qualification des jeunes</t>
   </si>
   <si>
     <t>Indicateurs : Taux de diplomation et de qualification 7 ans après l’entrée au secondaire</t>
   </si>
   <si>
     <t>2016-2017</t>
   </si>
   <si>
     <t>URL: Taux de diplomation et de qualification 7 ans après l’entrée au secondaire (quebec.ca)</t>
   </si>
   <si>
     <t>Vitrine statistique sur les jeunes de 15 à 29 ans (quebec.ca)</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t xml:space="preserve">Source </t>
   </si>
   <si>
-    <t>Dernière mise à jour : Août 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>2017-2018</t>
   </si>
   <si>
     <t>2018-2019</t>
   </si>
   <si>
     <t>2019-2020</t>
   </si>
   <si>
     <t>2020-2021</t>
   </si>
   <si>
     <t>2021-2022</t>
   </si>
   <si>
     <t>2022-2023</t>
   </si>
   <si>
     <t>2023-2024</t>
   </si>
   <si>
     <t>1. Taux final pour chaque cohorte.</t>
   </si>
   <si>
-    <t>4. La cohorte de 2002-2003 a été suivie jusqu’en 2008-2009; celle de 2017-2018 l’a été jusqu’en 2023-2024.</t>
-[...4 lines deleted...]
-  <si>
     <t>2. Le taux comprend les diplômes ou qualifications obtenus au secondaire en formation générale ou professionnelle. La mesure de la diplomation et de la qualification prend en compte les sorties dues à l’émigration hors du Québec. Ces sorties sont estimées à partir d’observations faites lorsque les jeunes étaient au primaire.</t>
   </si>
   <si>
     <t>3. Les données pour l’ensemble du Québec comprennent celles des établissements publics de même que celles des établissements d’enseignement privés et des écoles gouvernementales.</t>
+  </si>
+  <si>
+    <t>Année de fin de suivi
+des cohortes</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
   </si>
   <si>
     <r>
       <t>Taux de diplomation et de qualification</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>1,2</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 7 ans après l’entrée au secondaire, selon le sexe, Québec</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>, cohortes de 2002-2003 à 2017-2018</t>
+      <t>, cohortes de 2002-2003 à 2018-2019</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>4</t>
     </r>
   </si>
   <si>
-    <t>Année de fin de suivi
-des cohortes</t>
+    <t>4. La cohorte de 2002-2003 a été suivie jusqu’en 2008-2009; celle de 2018-2019 l’a été jusqu’en 2024-2025.</t>
+  </si>
+  <si>
+    <t>Ministère de l’Éducation, Tableau de bord sur l'éducation, 2026.</t>
+  </si>
+  <si>
+    <t>Dernière mise à jour : Septembre 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -424,190 +427,187 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Lien hypertexte" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>133349</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>15241</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>44</xdr:row>
-      <xdr:rowOff>1</xdr:rowOff>
+      <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="ZoneTexte 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6B706B7-AF2B-47AE-938F-1C0DCDF266B8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="133349" y="1891666"/>
-          <a:ext cx="7258051" cy="6461760"/>
+          <a:ext cx="7058026" cy="6642734"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="20000"/>
             <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -680,51 +680,51 @@
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Cohorte</a:t>
           </a:r>
           <a:br>
             <a:rPr lang="fr-CA" sz="1000" b="1">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
           </a:br>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Ensemble des élèves inscrits pour la première fois en 1</a:t>
+            <a:t>Ensemble des élèves inscrits et inscrites pour la première fois en 1</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000" baseline="30000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>re</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> secondaire, une année donnée.</a:t>
           </a:r>
@@ -944,75 +944,75 @@
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Univers</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="fr-CA" sz="1000">
             <a:effectLst/>
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Ensemble des élèves qui se sont inscrits pour la première fois en 1</a:t>
+            <a:t>Ensemble des élèves qui se sont inscrits et inscrites pour la première fois en 1</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000" baseline="30000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>re</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t> secondaire au Québec au début de la période d’observation (cohorte). Sont exclus de la cohorte les élèves qui arrivent en cours d’année scolaire, soit après le 30 septembre, ou qui entrent dans le système scolaire en cours de parcours ( à partir de la 2</a:t>
+            <a:t> secondaire au Québec au début de la période d’observation (cohorte). La cohorte ne comprend pas les élèves qui arrivent en cours d’année scolaire, soit après le 30 septembre, ou qui entrent dans le système scolaire en cours de parcours ( à partir de la 2</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000" baseline="30000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>e</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> secondaire).</a:t>
           </a:r>
@@ -1507,519 +1507,533 @@
       </c>
     </row>
     <row r="31" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A31" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A32" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86BD46FD-9671-401C-9861-F5D0D2806745}">
   <dimension ref="B1:C9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="2.109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="105.5546875" style="3" customWidth="1"/>
     <col min="3" max="16384" width="11.5546875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B1" s="3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="2:3" x14ac:dyDescent="0.35">
-      <c r="B2" s="12" t="s">
+      <c r="B2" s="11" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B3" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B4" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="11"/>
+      <c r="C4" s="10"/>
     </row>
     <row r="5" spans="2:3" x14ac:dyDescent="0.35">
-      <c r="B5" s="13" t="s">
+      <c r="B5" s="12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="2:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="7" spans="2:3" x14ac:dyDescent="0.35">
-      <c r="B7" s="12" t="s">
+      <c r="B7" s="11" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="2:3" x14ac:dyDescent="0.35">
-      <c r="B8" s="12"/>
+      <c r="B8" s="11"/>
     </row>
     <row r="9" spans="2:3" x14ac:dyDescent="0.35">
-      <c r="B9" s="14" t="s">
-        <v>44</v>
+      <c r="B9" s="13" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId1" display="https://statistique.quebec.ca/vitrine/15-29-ans/theme/education/taux-diplomation-qualification-7-ans-apres-entree-secondaire" xr:uid="{625541AA-E035-46DE-9097-06C5D1D05D4B}"/>
     <hyperlink ref="B2" r:id="rId2" display="https://statistique.quebec.ca/vitrine/15-29-ans" xr:uid="{44D51024-1B71-4E3A-AEA9-4EE32FE6ACAA}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="2" tint="-0.249977111117893"/>
   </sheetPr>
-  <dimension ref="A1:O29"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="21.77734375" style="3" customWidth="1"/>
-    <col min="2" max="4" width="14.77734375" style="3" customWidth="1"/>
+    <col min="1" max="1" width="30.109375" style="3" customWidth="1"/>
+    <col min="2" max="4" width="14.6640625" style="3" customWidth="1"/>
     <col min="5" max="16384" width="11.44140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="33.6" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="33" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="33"/>
+      <c r="A1" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="5"/>
       <c r="N1" s="5"/>
       <c r="O1" s="5"/>
     </row>
     <row r="2" spans="1:15" ht="15.6" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
     </row>
-    <row r="3" spans="1:15" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:15" s="2" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A3" s="31" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B3" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B3" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="19" t="s">
+      <c r="C3" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="D3" s="19" t="s">
+      <c r="D3" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="E3" s="18"/>
-[...5 lines deleted...]
-      <c r="K3" s="18"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="15"/>
+      <c r="G3" s="15"/>
+      <c r="H3" s="15"/>
+      <c r="I3" s="15"/>
+      <c r="J3" s="15"/>
+      <c r="K3" s="15"/>
     </row>
     <row r="4" spans="1:15" s="2" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A4" s="32"/>
       <c r="B4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
-      <c r="E4" s="18"/>
-[...8 lines deleted...]
-      <c r="A5" s="20" t="s">
+      <c r="E4" s="15"/>
+      <c r="F4" s="15"/>
+      <c r="G4" s="15"/>
+      <c r="H4" s="15"/>
+      <c r="I4" s="15"/>
+      <c r="J4" s="15"/>
+      <c r="K4" s="15"/>
+    </row>
+    <row r="5" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="15">
+      <c r="B5" s="14">
         <v>71.87310889575437</v>
       </c>
-      <c r="C5" s="15">
+      <c r="C5" s="14">
         <v>65.599999999999994</v>
       </c>
-      <c r="D5" s="15">
+      <c r="D5" s="14">
         <v>78.3</v>
       </c>
     </row>
-    <row r="6" spans="1:15" s="14" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="20" t="s">
+    <row r="6" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="15">
+      <c r="B6" s="14">
         <v>72.278032513547302</v>
       </c>
-      <c r="C6" s="15">
+      <c r="C6" s="14">
         <v>66</v>
       </c>
-      <c r="D6" s="15">
+      <c r="D6" s="14">
         <v>78.8</v>
       </c>
     </row>
-    <row r="7" spans="1:15" s="14" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="14" t="s">
+    <row r="7" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="B7" s="15">
+      <c r="B7" s="14">
         <v>73.417087524521051</v>
       </c>
-      <c r="C7" s="15">
+      <c r="C7" s="14">
         <v>67.599999999999994</v>
       </c>
-      <c r="D7" s="15">
+      <c r="D7" s="14">
         <v>79.5</v>
       </c>
     </row>
-    <row r="8" spans="1:15" s="14" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="14" t="s">
+    <row r="8" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="B8" s="15">
+      <c r="B8" s="14">
         <v>75</v>
       </c>
-      <c r="C8" s="15">
+      <c r="C8" s="14">
         <v>69.599999999999994</v>
       </c>
-      <c r="D8" s="15">
+      <c r="D8" s="14">
         <v>80.5</v>
       </c>
     </row>
-    <row r="9" spans="1:15" s="14" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="20" t="s">
+    <row r="9" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="B9" s="15">
+      <c r="B9" s="14">
         <v>75.8</v>
       </c>
-      <c r="C9" s="15">
+      <c r="C9" s="14">
         <v>70.599999999999994</v>
       </c>
-      <c r="D9" s="15">
+      <c r="D9" s="14">
         <v>81.2</v>
       </c>
     </row>
-    <row r="10" spans="1:15" s="14" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="20" t="s">
+    <row r="10" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="15">
+      <c r="B10" s="14">
         <v>77.7</v>
       </c>
-      <c r="C10" s="15">
+      <c r="C10" s="14">
         <v>72.5</v>
       </c>
-      <c r="D10" s="15">
+      <c r="D10" s="14">
         <v>83</v>
       </c>
     </row>
-    <row r="11" spans="1:15" s="14" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="20" t="s">
+    <row r="11" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B11" s="15">
+      <c r="B11" s="14">
         <v>78.8</v>
       </c>
-      <c r="C11" s="15">
+      <c r="C11" s="14">
         <v>73.8</v>
       </c>
-      <c r="D11" s="15">
+      <c r="D11" s="14">
         <v>83.9</v>
       </c>
     </row>
-    <row r="12" spans="1:15" s="14" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="14" t="s">
+    <row r="12" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="B12" s="15">
+      <c r="B12" s="14">
         <v>80.099999999999994</v>
       </c>
-      <c r="C12" s="15">
+      <c r="C12" s="14">
         <v>75.8</v>
       </c>
-      <c r="D12" s="15">
+      <c r="D12" s="14">
         <v>84.4</v>
       </c>
     </row>
-    <row r="13" spans="1:15" s="14" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="14" t="s">
+    <row r="13" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="B13" s="15">
+      <c r="B13" s="14">
         <v>80.900000000000006</v>
       </c>
-      <c r="C13" s="15">
+      <c r="C13" s="14">
         <v>76.400000000000006</v>
       </c>
-      <c r="D13" s="15">
+      <c r="D13" s="14">
         <v>85.6</v>
       </c>
     </row>
-    <row r="14" spans="1:15" s="14" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="14" t="s">
+    <row r="14" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="14">
+        <v>81.8</v>
+      </c>
+      <c r="C14" s="14">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="D14" s="14">
+        <v>86.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="B14" s="15">
+      <c r="B15" s="14">
+        <v>81.7</v>
+      </c>
+      <c r="C15" s="14">
+        <v>77.3</v>
+      </c>
+      <c r="D15" s="14">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="14">
         <v>81.8</v>
       </c>
-      <c r="C14" s="15">
+      <c r="C16" s="14">
+        <v>77.5</v>
+      </c>
+      <c r="D16" s="14">
+        <v>86.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="13" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="14">
+        <v>82.1</v>
+      </c>
+      <c r="C17" s="14">
         <v>77.599999999999994</v>
       </c>
-      <c r="D14" s="15">
-[...32 lines deleted...]
-      <c r="A17" s="14" t="s">
+      <c r="D17" s="14">
+        <v>86.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="13" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="15">
-[...10 lines deleted...]
-      <c r="A18" s="14" t="s">
+      <c r="B18" s="14">
+        <v>84.1</v>
+      </c>
+      <c r="C18" s="14">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="D18" s="14">
+        <v>88.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="13" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="B18" s="15">
-[...10 lines deleted...]
-      <c r="A19" s="14" t="s">
+      <c r="B19" s="14">
+        <v>84.3</v>
+      </c>
+      <c r="C19" s="14">
+        <v>80.3</v>
+      </c>
+      <c r="D19" s="14">
+        <v>88.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="13" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="B19" s="15">
-[...13 lines deleted...]
-      <c r="B20" s="17">
+      <c r="B20" s="14">
         <v>82.4</v>
       </c>
-      <c r="C20" s="17">
+      <c r="C20" s="14">
         <v>78.2</v>
       </c>
-      <c r="D20" s="17">
+      <c r="D20" s="14">
         <v>86.9</v>
       </c>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.35">
-      <c r="A22" s="21" t="s">
+    <row r="21" spans="1:8" ht="15.6" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21" s="24">
+        <v>82.7</v>
+      </c>
+      <c r="C21" s="24">
+        <v>79.2</v>
+      </c>
+      <c r="D21" s="24">
+        <v>86.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A23" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="B22" s="22"/>
-[...13 lines deleted...]
-      <c r="D23" s="15"/>
+      <c r="B23" s="19"/>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
     </row>
-    <row r="24" spans="1:8" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.35">
-[...23 lines deleted...]
-    <row r="26" spans="1:8" ht="30.6" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A24" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="14"/>
+      <c r="D24" s="14"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="B25" s="29"/>
+      <c r="C25" s="29"/>
+      <c r="D25" s="29"/>
+      <c r="E25" s="20"/>
+      <c r="F25" s="20"/>
+      <c r="G25" s="20"/>
+      <c r="H25" s="20"/>
+    </row>
+    <row r="26" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="30" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="30"/>
       <c r="C26" s="30"/>
       <c r="D26" s="30"/>
-      <c r="E26" s="10"/>
-[...12 lines deleted...]
-      <c r="H27"/>
+      <c r="E26" s="21"/>
+      <c r="F26" s="21"/>
+      <c r="G26" s="21"/>
+      <c r="H26" s="21"/>
+    </row>
+    <row r="27" spans="1:8" ht="30.6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="30"/>
+      <c r="C27" s="30"/>
+      <c r="D27" s="30"/>
+      <c r="E27" s="9"/>
+      <c r="F27" s="9"/>
+      <c r="G27" s="9"/>
+      <c r="H27" s="9"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.35">
-      <c r="A28" s="9" t="s">
-[...4 lines deleted...]
-      <c r="D28" s="26"/>
+      <c r="A28" s="18"/>
+      <c r="B28" s="22"/>
+      <c r="C28" s="22"/>
+      <c r="D28" s="22"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.35">
-      <c r="A29" s="28" t="s">
-[...4 lines deleted...]
-      <c r="D29" s="28"/>
+      <c r="A29" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="8"/>
+      <c r="C29" s="23"/>
+      <c r="D29" s="23"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
     </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A30" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="B30" s="28"/>
+      <c r="C30" s="28"/>
+      <c r="D30" s="28"/>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30"/>
+    </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="B4:D4"/>
-    <mergeCell ref="A29:D29"/>
-    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="A30:D30"/>
     <mergeCell ref="A25:D25"/>
     <mergeCell ref="A26:D26"/>
+    <mergeCell ref="A27:D27"/>
     <mergeCell ref="A3:A4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">