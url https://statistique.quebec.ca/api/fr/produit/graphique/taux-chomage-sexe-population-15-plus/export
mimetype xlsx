--- v0 (2026-02-26)
+++ v1 (2026-10-10)
@@ -1,430 +1,246 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\DSQ_270A\K9A\Commun\41. Traitement de données\Phase 1 - Pages indicateur\2-Travail\2.3-Taux de chômage\Màj202509\3.RL\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\DSQ_270A\K9A\Commun\41. Traitement de données\Phase 1 - Pages indicateur\2-Travail\2.3-Taux de chômage\MAJ202607\4.Intégration\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{793AE718-565A-4462-83B7-BA2DBE3544E3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8FD665D2-C4F9-461D-8C50-8C0FE4D0F6DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="61035" yWindow="435" windowWidth="23175" windowHeight="13935" xr2:uid="{60D113EA-CEC0-4B61-8BE6-19C6262EEAA6}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" activeTab="1" xr2:uid="{60D113EA-CEC0-4B61-8BE6-19C6262EEAA6}"/>
   </bookViews>
   <sheets>
     <sheet name="Informations" sheetId="2" r:id="rId1"/>
-    <sheet name="Taux_chômage_2005-2024" sheetId="1" r:id="rId2"/>
+    <sheet name="Taux_chômage_2005-2025" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="24">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Années</t>
   </si>
   <si>
     <t>Institut de la statistique du Québec</t>
   </si>
   <si>
     <t>Vitrine statistique sur l'égalité entre les femmes et les hommes (quebec.ca)</t>
   </si>
   <si>
     <t>Indicateur :  Taux de chômage</t>
   </si>
   <si>
     <t>Thème : Travail</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dernière mise à jour : octobre 2025</t>
   </si>
   <si>
     <t>Sujet : Emploi et chômage</t>
   </si>
   <si>
     <t>URL: https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/travail/taux-chomage?onglet=ensemble-de-la-population</t>
   </si>
   <si>
     <t>Toutes les estimations ont un bon degré de précision (coefficient de variation inférieur à 15 %).</t>
   </si>
   <si>
     <t>1. Les résultats sont présentés selon le genre de la personne plutôt que le sexe à partir de 2022. Les répercussions sur les tendances sont minimes. Les catégories Hommes+ et Femmes+ signifient que les personnes non binaires, soit celles dont le genre se situe en dehors du modèle binaire masculin-féminin, ont été réparties entre les hommes et les femmes.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Source </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
-    <t>r : Données révisées.</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <t>IC à 95 %</t>
   </si>
   <si>
     <t>Borne inf.</t>
   </si>
   <si>
     <t>Borne sup.</t>
   </si>
   <si>
     <t>Taux</t>
   </si>
   <si>
-    <r>
-[...22 lines deleted...]
-  <si>
     <t>Femmes+</t>
   </si>
   <si>
     <t>Hommes+</t>
   </si>
   <si>
-    <r>
-[...178 lines deleted...]
-    </r>
+    <t>Chaque année, à l’exception des années pandémiques de 2020 et 2021, le taux de chômage des femmes est significativement inférieur à celui des hommes, au seuil de 0,05.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Statistique Canada, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Enquête sur la population active</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>. Adaptation par l'Institut de la statistique du Québec.</t>
+      <t>. Adaptation par l’Institut de la statistique du Québec.</t>
     </r>
   </si>
   <si>
-    <t>IC : Intervalle de confiance.</t>
+    <t>IC : Intervalle de confiance.</t>
   </si>
   <si>
-    <t>Chaque année, à l'exception des années pandémiques de 2020 et 2021, le taux de chômage des femmes est significativement inférieur à celui des hommes, au seuil de 0,05.</t>
+    <r>
+      <t>Taux de chômage selon le genre</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, population de 15 ans et plus, Québec, 2005-2025</t>
+    </r>
+  </si>
+  <si>
+    <t>Dernière mise à jour : août 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -446,56 +262,50 @@
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <strike/>
       <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
@@ -570,157 +380,158 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Lien hypertexte 2" xfId="3" xr:uid="{303F3F9D-E78E-409C-AAD0-CC62F23BE57B}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{7FDE116F-BEF8-42C2-9C1B-8A816386797D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>114298</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>190499</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="7210427" cy="7058026"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="ZoneTexte 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00484D1A-9285-48D3-B615-D72072075E57}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
@@ -1169,50 +980,54 @@
             <a:t>Notions statistiques pour l’analyse de données d’enquête</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-CA" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="fr-CA" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office 2013 – 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
@@ -1476,1424 +1291,1441 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/travail/taux-chomage?onglet=ensemble-de-la-population" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3CD7EE02-C573-45EF-A553-08B8294E1FBB}">
   <dimension ref="B1:C8"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G14" sqref="G14"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="90.7109375" style="2" customWidth="1"/>
     <col min="3" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B3" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="1"/>
     </row>
     <row r="4" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="5"/>
     </row>
     <row r="5" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C5" s="5"/>
     </row>
     <row r="6" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
     </row>
     <row r="7" spans="2:3" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="B7" s="8" t="s">
-        <v>9</v>
+      <c r="B7" s="7" t="s">
+        <v>8</v>
       </c>
       <c r="C7" s="6"/>
     </row>
     <row r="8" spans="2:3" x14ac:dyDescent="0.3">
-      <c r="B8" s="7" t="s">
-        <v>7</v>
+      <c r="B8" s="42" t="s">
+        <v>23</v>
       </c>
       <c r="C8" s="1"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId1" display="https://statistique.quebec.ca/vitrine/egalite" xr:uid="{715CBB48-3B0D-4FEC-A990-E37180810304}"/>
     <hyperlink ref="B7" r:id="rId2" xr:uid="{2699F54A-1620-4444-B4DD-9A2FCF173C7E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{767163EA-7C50-4245-AF48-F87180D8EC5B}">
   <dimension ref="A2:T52"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="W17" sqref="W17"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E7" sqref="E7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="11.42578125" style="11"/>
-[...10 lines deleted...]
-    <col min="16" max="16384" width="11.42578125" style="11"/>
+    <col min="1" max="2" width="11.42578125" style="10"/>
+    <col min="3" max="3" width="3.140625" style="10" customWidth="1"/>
+    <col min="4" max="5" width="11.42578125" style="10" customWidth="1"/>
+    <col min="6" max="6" width="3.140625" style="10" customWidth="1"/>
+    <col min="7" max="7" width="11.42578125" style="10" customWidth="1"/>
+    <col min="8" max="8" width="3.140625" style="10" customWidth="1"/>
+    <col min="9" max="10" width="11.42578125" style="10" customWidth="1"/>
+    <col min="11" max="11" width="3.140625" style="10" customWidth="1"/>
+    <col min="12" max="12" width="11.42578125" style="10"/>
+    <col min="13" max="13" width="3.140625" style="10" customWidth="1"/>
+    <col min="14" max="15" width="11.42578125" style="10" customWidth="1"/>
+    <col min="16" max="16384" width="11.42578125" style="10"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:20" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="9" t="s">
+      <c r="A2" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
+      <c r="J2" s="9"/>
+      <c r="K2" s="9"/>
+      <c r="L2" s="9"/>
+      <c r="M2" s="9"/>
+      <c r="N2" s="9"/>
+      <c r="O2" s="9"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="12"/>
+      <c r="L3" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="M3" s="37"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="37"/>
+    </row>
+    <row r="4" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="35"/>
+      <c r="B4" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="13"/>
+      <c r="D4" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="33"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H4" s="13"/>
+      <c r="I4" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J4" s="33"/>
+      <c r="K4" s="11"/>
+      <c r="L4" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="M4" s="13"/>
+      <c r="N4" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="O4" s="33"/>
+    </row>
+    <row r="5" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="35"/>
+      <c r="B5" s="39"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="F5" s="13"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="K5" s="13"/>
+      <c r="L5" s="39"/>
+      <c r="M5" s="13"/>
+      <c r="N5" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="O5" s="13" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="36"/>
+      <c r="B6" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+    </row>
+    <row r="7" spans="1:20" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A7" s="15">
+        <v>2005</v>
+      </c>
+      <c r="B7" s="16">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="C7" s="16"/>
+      <c r="D7" s="16">
+        <v>7.9</v>
+      </c>
+      <c r="E7" s="16">
+        <v>8.6</v>
+      </c>
+      <c r="F7" s="16"/>
+      <c r="G7" s="16">
+        <v>7.5</v>
+      </c>
+      <c r="H7" s="16"/>
+      <c r="I7" s="16">
+        <v>7</v>
+      </c>
+      <c r="J7" s="16">
+        <v>7.9</v>
+      </c>
+      <c r="K7" s="16"/>
+      <c r="L7" s="16">
+        <v>8.9</v>
+      </c>
+      <c r="M7" s="16"/>
+      <c r="N7" s="16">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="O7" s="16">
+        <v>9.5</v>
+      </c>
+      <c r="P7" s="17"/>
+      <c r="S7" s="18"/>
+      <c r="T7" s="18"/>
+    </row>
+    <row r="8" spans="1:20" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A8" s="15">
+        <v>2006</v>
+      </c>
+      <c r="B8" s="16">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="C8" s="16"/>
+      <c r="D8" s="16">
+        <v>7.9</v>
+      </c>
+      <c r="E8" s="16">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="F8" s="16"/>
+      <c r="G8" s="16">
+        <v>7.7</v>
+      </c>
+      <c r="H8" s="16"/>
+      <c r="I8" s="16">
+        <v>7.2</v>
+      </c>
+      <c r="J8" s="16">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="K8" s="16"/>
+      <c r="L8" s="16">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="M8" s="16"/>
+      <c r="N8" s="16">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="O8" s="16">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="P8" s="17"/>
+      <c r="S8" s="18"/>
+      <c r="T8" s="18"/>
+    </row>
+    <row r="9" spans="1:20" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A9" s="15">
+        <v>2007</v>
+      </c>
+      <c r="B9" s="16">
+        <v>7.5</v>
+      </c>
+      <c r="C9" s="16"/>
+      <c r="D9" s="16">
+        <v>7.1</v>
+      </c>
+      <c r="E9" s="16">
+        <v>7.8</v>
+      </c>
+      <c r="F9" s="16"/>
+      <c r="G9" s="16">
+        <v>6.6</v>
+      </c>
+      <c r="H9" s="16"/>
+      <c r="I9" s="16">
+        <v>6.2</v>
+      </c>
+      <c r="J9" s="16">
+        <v>7.1</v>
+      </c>
+      <c r="K9" s="16"/>
+      <c r="L9" s="16">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="M9" s="16"/>
+      <c r="N9" s="16">
+        <v>7.7</v>
+      </c>
+      <c r="O9" s="16">
+        <v>8.6</v>
+      </c>
+      <c r="P9" s="17"/>
+      <c r="S9" s="18"/>
+      <c r="T9" s="18"/>
+    </row>
+    <row r="10" spans="1:20" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A10" s="15">
+        <v>2008</v>
+      </c>
+      <c r="B10" s="16">
+        <v>7.4</v>
+      </c>
+      <c r="C10" s="16"/>
+      <c r="D10" s="16">
+        <v>7.1</v>
+      </c>
+      <c r="E10" s="16">
+        <v>7.8</v>
+      </c>
+      <c r="F10" s="16"/>
+      <c r="G10" s="16">
+        <v>6.3</v>
+      </c>
+      <c r="H10" s="16"/>
+      <c r="I10" s="16">
+        <v>5.9</v>
+      </c>
+      <c r="J10" s="16">
+        <v>6.7</v>
+      </c>
+      <c r="K10" s="16"/>
+      <c r="L10" s="16">
+        <v>8.5</v>
+      </c>
+      <c r="M10" s="16"/>
+      <c r="N10" s="16">
+        <v>8</v>
+      </c>
+      <c r="O10" s="16">
+        <v>9</v>
+      </c>
+      <c r="P10" s="17"/>
+      <c r="S10" s="18"/>
+      <c r="T10" s="18"/>
+    </row>
+    <row r="11" spans="1:20" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A11" s="15">
+        <v>2009</v>
+      </c>
+      <c r="B11" s="16">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16">
+        <v>8.4</v>
+      </c>
+      <c r="E11" s="16">
+        <v>9.1</v>
+      </c>
+      <c r="F11" s="16"/>
+      <c r="G11" s="16">
+        <v>7.1</v>
+      </c>
+      <c r="H11" s="16"/>
+      <c r="I11" s="16">
+        <v>6.7</v>
+      </c>
+      <c r="J11" s="16">
+        <v>7.5</v>
+      </c>
+      <c r="K11" s="16"/>
+      <c r="L11" s="16">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="M11" s="16"/>
+      <c r="N11" s="16">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="O11" s="16">
+        <v>10.8</v>
+      </c>
+      <c r="P11" s="17"/>
+      <c r="S11" s="18"/>
+      <c r="T11" s="18"/>
+    </row>
+    <row r="12" spans="1:20" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A12" s="15">
+        <v>2010</v>
+      </c>
+      <c r="B12" s="16">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16">
+        <v>7.9</v>
+      </c>
+      <c r="E12" s="16">
+        <v>8.6</v>
+      </c>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16">
+        <v>7.1</v>
+      </c>
+      <c r="H12" s="16"/>
+      <c r="I12" s="16">
+        <v>6.7</v>
+      </c>
+      <c r="J12" s="16">
+        <v>7.6</v>
+      </c>
+      <c r="K12" s="16"/>
+      <c r="L12" s="16">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="M12" s="16"/>
+      <c r="N12" s="16">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="O12" s="16">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="P12" s="17"/>
+      <c r="S12" s="18"/>
+      <c r="T12" s="18"/>
+    </row>
+    <row r="13" spans="1:20" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A13" s="15">
+        <v>2011</v>
+      </c>
+      <c r="B13" s="16">
+        <v>8.0442477655605984</v>
+      </c>
+      <c r="C13" s="16"/>
+      <c r="D13" s="19">
+        <v>7.6953096205100557</v>
+      </c>
+      <c r="E13" s="16">
+        <v>8.4075670765571946</v>
+      </c>
+      <c r="F13" s="16"/>
+      <c r="G13" s="16">
+        <v>7.3069371383999746</v>
+      </c>
+      <c r="H13" s="16"/>
+      <c r="I13" s="16">
+        <v>6.867903323599915</v>
+      </c>
+      <c r="J13" s="16">
+        <v>7.7716943811131198</v>
+      </c>
+      <c r="K13" s="16"/>
+      <c r="L13" s="16">
+        <v>8.6999183215732874</v>
+      </c>
+      <c r="M13" s="16"/>
+      <c r="N13" s="16">
+        <v>8.2426085824194768</v>
+      </c>
+      <c r="O13" s="16">
+        <v>9.180061745460641</v>
+      </c>
+      <c r="P13" s="17"/>
+      <c r="S13" s="18"/>
+      <c r="T13" s="18"/>
+    </row>
+    <row r="14" spans="1:20" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A14" s="15">
+        <v>2012</v>
+      </c>
+      <c r="B14" s="16">
+        <v>7.8964040706086882</v>
+      </c>
+      <c r="C14" s="16"/>
+      <c r="D14" s="19">
+        <v>7.5619158214556244</v>
+      </c>
+      <c r="E14" s="16">
+        <v>8.2443682462671166</v>
+      </c>
+      <c r="F14" s="16"/>
+      <c r="G14" s="16">
+        <v>7.1657484903599755</v>
+      </c>
+      <c r="H14" s="16"/>
+      <c r="I14" s="16">
+        <v>6.7638662742943527</v>
+      </c>
+      <c r="J14" s="16">
+        <v>7.5895652335035093</v>
+      </c>
+      <c r="K14" s="16"/>
+      <c r="L14" s="16">
+        <v>8.548967717588237</v>
+      </c>
+      <c r="M14" s="16"/>
+      <c r="N14" s="16">
+        <v>8.1063532458544074</v>
+      </c>
+      <c r="O14" s="16">
+        <v>9.0133789197698135</v>
+      </c>
+      <c r="P14" s="17"/>
+      <c r="S14" s="18"/>
+      <c r="T14" s="18"/>
+    </row>
+    <row r="15" spans="1:20" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A15" s="15">
+        <v>2013</v>
+      </c>
+      <c r="B15" s="16">
+        <v>7.8196834803070043</v>
+      </c>
+      <c r="C15" s="16"/>
+      <c r="D15" s="19">
+        <v>7.4633708644376862</v>
+      </c>
+      <c r="E15" s="16">
+        <v>8.1915011651522462</v>
+      </c>
+      <c r="F15" s="16"/>
+      <c r="G15" s="16">
+        <v>6.9005179501824374</v>
+      </c>
+      <c r="H15" s="16"/>
+      <c r="I15" s="16">
+        <v>6.4436842976073159</v>
+      </c>
+      <c r="J15" s="16">
+        <v>7.3871821031458822</v>
+      </c>
+      <c r="K15" s="16"/>
+      <c r="L15" s="16">
+        <v>8.6367450958933141</v>
+      </c>
+      <c r="M15" s="16"/>
+      <c r="N15" s="16">
+        <v>8.1804916395080944</v>
+      </c>
+      <c r="O15" s="16">
+        <v>9.1159189592974954</v>
+      </c>
+      <c r="P15" s="17"/>
+      <c r="S15" s="18"/>
+      <c r="T15" s="18"/>
+    </row>
+    <row r="16" spans="1:20" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A16" s="15">
+        <v>2014</v>
+      </c>
+      <c r="B16" s="16">
+        <v>7.8858759063030694</v>
+      </c>
+      <c r="C16" s="16"/>
+      <c r="D16" s="19">
+        <v>7.5281245657776958</v>
+      </c>
+      <c r="E16" s="16">
+        <v>8.2591098508741592</v>
+      </c>
+      <c r="F16" s="16"/>
+      <c r="G16" s="16">
+        <v>6.564188313534304</v>
+      </c>
+      <c r="H16" s="16"/>
+      <c r="I16" s="16">
+        <v>6.1270585652047664</v>
+      </c>
+      <c r="J16" s="16">
+        <v>7.0301691333563872</v>
+      </c>
+      <c r="K16" s="16"/>
+      <c r="L16" s="16">
+        <v>9.0666121401495019</v>
+      </c>
+      <c r="M16" s="16"/>
+      <c r="N16" s="16">
+        <v>8.5892652510865091</v>
+      </c>
+      <c r="O16" s="16">
+        <v>9.5677108356751397</v>
+      </c>
+      <c r="P16" s="17"/>
+      <c r="S16" s="18"/>
+      <c r="T16" s="18"/>
+    </row>
+    <row r="17" spans="1:20" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A17" s="15">
+        <v>2015</v>
+      </c>
+      <c r="B17" s="16">
+        <v>7.7062313159516949</v>
+      </c>
+      <c r="C17" s="16"/>
+      <c r="D17" s="19">
+        <v>7.3358089155695874</v>
+      </c>
+      <c r="E17" s="16">
+        <v>8.0937244922277731</v>
+      </c>
+      <c r="F17" s="16"/>
+      <c r="G17" s="16">
+        <v>6.812481372034604</v>
+      </c>
+      <c r="H17" s="16"/>
+      <c r="I17" s="16">
+        <v>6.3513512630461388</v>
+      </c>
+      <c r="J17" s="16">
+        <v>7.3044797535896446</v>
+      </c>
+      <c r="K17" s="16"/>
+      <c r="L17" s="16">
+        <v>8.5045558158363121</v>
+      </c>
+      <c r="M17" s="16"/>
+      <c r="N17" s="16">
+        <v>7.9947514357411835</v>
+      </c>
+      <c r="O17" s="16">
+        <v>9.0436736195670075</v>
+      </c>
+      <c r="P17" s="17"/>
+      <c r="S17" s="18"/>
+      <c r="T17" s="18"/>
+    </row>
+    <row r="18" spans="1:20" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A18" s="15">
+        <v>2016</v>
+      </c>
+      <c r="B18" s="16">
+        <v>7.2420575363096944</v>
+      </c>
+      <c r="C18" s="16"/>
+      <c r="D18" s="19">
+        <v>6.9014964921885316</v>
+      </c>
+      <c r="E18" s="16">
+        <v>7.5980523627997769</v>
+      </c>
+      <c r="F18" s="16"/>
+      <c r="G18" s="16">
+        <v>6.1130550044112395</v>
+      </c>
+      <c r="H18" s="16"/>
+      <c r="I18" s="16">
+        <v>5.7079483170182144</v>
+      </c>
+      <c r="J18" s="16">
+        <v>6.5449174122116611</v>
+      </c>
+      <c r="K18" s="16"/>
+      <c r="L18" s="16">
+        <v>8.2557435389090692</v>
+      </c>
+      <c r="M18" s="16"/>
+      <c r="N18" s="16">
+        <v>7.7700912015650241</v>
+      </c>
+      <c r="O18" s="16">
+        <v>8.7688644990383473</v>
+      </c>
+      <c r="P18" s="17"/>
+      <c r="S18" s="18"/>
+      <c r="T18" s="18"/>
+    </row>
+    <row r="19" spans="1:20" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A19" s="15">
+        <v>2017</v>
+      </c>
+      <c r="B19" s="16">
+        <v>6.0980690348281756</v>
+      </c>
+      <c r="C19" s="16"/>
+      <c r="D19" s="19">
+        <v>5.7834958582494655</v>
+      </c>
+      <c r="E19" s="16">
+        <v>6.4285848689231306</v>
+      </c>
+      <c r="F19" s="16"/>
+      <c r="G19" s="16">
+        <v>5.6971574119392949</v>
+      </c>
+      <c r="H19" s="16"/>
+      <c r="I19" s="16">
+        <v>5.2449777454411945</v>
+      </c>
+      <c r="J19" s="16">
+        <v>6.1857754635906623</v>
+      </c>
+      <c r="K19" s="16"/>
+      <c r="L19" s="16">
+        <v>6.4562115815283256</v>
+      </c>
+      <c r="M19" s="16"/>
+      <c r="N19" s="16">
+        <v>6.0623570147395993</v>
+      </c>
+      <c r="O19" s="16">
+        <v>6.8737814431914357</v>
+      </c>
+      <c r="P19" s="17"/>
+      <c r="S19" s="18"/>
+      <c r="T19" s="18"/>
+    </row>
+    <row r="20" spans="1:20" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A20" s="15">
+        <v>2018</v>
+      </c>
+      <c r="B20" s="16">
+        <v>5.4783925407690184</v>
+      </c>
+      <c r="C20" s="16"/>
+      <c r="D20" s="19">
+        <v>5.1910708991736474</v>
+      </c>
+      <c r="E20" s="16">
+        <v>5.7806475744202901</v>
+      </c>
+      <c r="F20" s="16"/>
+      <c r="G20" s="16">
+        <v>4.9608978292170995</v>
+      </c>
+      <c r="H20" s="16"/>
+      <c r="I20" s="16">
+        <v>4.6037780608409271</v>
+      </c>
+      <c r="J20" s="16">
+        <v>5.3441678479920345</v>
+      </c>
+      <c r="K20" s="16"/>
+      <c r="L20" s="16">
+        <v>5.9434751491950175</v>
+      </c>
+      <c r="M20" s="16"/>
+      <c r="N20" s="16">
+        <v>5.5399410030684288</v>
+      </c>
+      <c r="O20" s="16">
+        <v>6.3744195037889568</v>
+      </c>
+      <c r="P20" s="17"/>
+      <c r="S20" s="18"/>
+      <c r="T20" s="18"/>
+    </row>
+    <row r="21" spans="1:20" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A21" s="15">
+        <v>2019</v>
+      </c>
+      <c r="B21" s="16">
+        <v>5.0547414796171903</v>
+      </c>
+      <c r="C21" s="16"/>
+      <c r="D21" s="19">
+        <v>4.7811181570913757</v>
+      </c>
+      <c r="E21" s="16">
+        <v>5.3431455405777841</v>
+      </c>
+      <c r="F21" s="16"/>
+      <c r="G21" s="16">
+        <v>4.4269556895711588</v>
+      </c>
+      <c r="H21" s="16"/>
+      <c r="I21" s="16">
+        <v>4.0980936654174913</v>
+      </c>
+      <c r="J21" s="16">
+        <v>4.7808924788615723</v>
+      </c>
+      <c r="K21" s="16"/>
+      <c r="L21" s="16">
+        <v>5.6195000989814936</v>
+      </c>
+      <c r="M21" s="16"/>
+      <c r="N21" s="16">
+        <v>5.2465867276050693</v>
+      </c>
+      <c r="O21" s="16">
+        <v>6.0172359354168217</v>
+      </c>
+      <c r="P21" s="17"/>
+      <c r="S21" s="18"/>
+      <c r="T21" s="18"/>
+    </row>
+    <row r="22" spans="1:20" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A22" s="15">
+        <v>2020</v>
+      </c>
+      <c r="B22" s="16">
+        <v>8.9016068282170728</v>
+      </c>
+      <c r="C22" s="16"/>
+      <c r="D22" s="19">
+        <v>8.5142213272644174</v>
+      </c>
+      <c r="E22" s="16">
+        <v>9.3048251893029885</v>
+      </c>
+      <c r="F22" s="16"/>
+      <c r="G22" s="16">
+        <v>8.7323441889160538</v>
+      </c>
+      <c r="H22" s="16"/>
+      <c r="I22" s="16">
+        <v>8.2313231672622464</v>
+      </c>
+      <c r="J22" s="16">
+        <v>9.2607836840177029</v>
+      </c>
+      <c r="K22" s="16"/>
+      <c r="L22" s="16">
+        <v>9.0526021645394312</v>
+      </c>
+      <c r="M22" s="16"/>
+      <c r="N22" s="16">
+        <v>8.5369017738032813</v>
+      </c>
+      <c r="O22" s="16">
+        <v>9.5961866875768997</v>
+      </c>
+      <c r="P22" s="17"/>
+      <c r="S22" s="18"/>
+      <c r="T22" s="18"/>
+    </row>
+    <row r="23" spans="1:20" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A23" s="15">
+        <v>2021</v>
+      </c>
+      <c r="B23" s="16">
+        <v>6.1147951884996221</v>
+      </c>
+      <c r="C23" s="16"/>
+      <c r="D23" s="19">
+        <v>5.7498498847172677</v>
+      </c>
+      <c r="E23" s="16">
+        <v>6.5013059364027725</v>
+      </c>
+      <c r="F23" s="16"/>
+      <c r="G23" s="16">
+        <v>5.7884514164239222</v>
+      </c>
+      <c r="H23" s="16"/>
+      <c r="I23" s="16">
+        <v>5.2736940729543633</v>
+      </c>
+      <c r="J23" s="16">
+        <v>6.3500852399622358</v>
+      </c>
+      <c r="K23" s="16"/>
+      <c r="L23" s="16">
+        <v>6.4062872642139386</v>
+      </c>
+      <c r="M23" s="16"/>
+      <c r="N23" s="16">
+        <v>5.951112926292681</v>
+      </c>
+      <c r="O23" s="16">
+        <v>6.8937240121359862</v>
+      </c>
+      <c r="P23" s="17"/>
+      <c r="S23" s="18"/>
+      <c r="T23" s="18"/>
+    </row>
+    <row r="24" spans="1:20" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A24" s="15">
+        <v>2022</v>
+      </c>
+      <c r="B24" s="16">
+        <v>4.3309494434821527</v>
+      </c>
+      <c r="C24" s="16"/>
+      <c r="D24" s="19">
+        <v>4.1029686662233962</v>
+      </c>
+      <c r="E24" s="16">
+        <v>4.5709941202220161</v>
+      </c>
+      <c r="F24" s="16"/>
+      <c r="G24" s="16">
+        <v>3.9863903815875261</v>
+      </c>
+      <c r="H24" s="16"/>
+      <c r="I24" s="16">
+        <v>3.6920595456707166</v>
+      </c>
+      <c r="J24" s="16">
+        <v>4.303136862398981</v>
+      </c>
+      <c r="K24" s="16"/>
+      <c r="L24" s="16">
+        <v>4.6407616656895971</v>
+      </c>
+      <c r="M24" s="16"/>
+      <c r="N24" s="16">
+        <v>4.3258546236163617</v>
+      </c>
+      <c r="O24" s="16">
+        <v>4.9774002193216962</v>
+      </c>
+      <c r="P24" s="20"/>
+      <c r="S24" s="18"/>
+      <c r="T24" s="18"/>
+    </row>
+    <row r="25" spans="1:20" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A25" s="15">
+        <v>2023</v>
+      </c>
+      <c r="B25" s="16">
+        <v>4.4691107760788746</v>
+      </c>
+      <c r="C25" s="16"/>
+      <c r="D25" s="19">
+        <v>4.1904969528024161</v>
+      </c>
+      <c r="E25" s="16">
+        <v>4.7653274648609534</v>
+      </c>
+      <c r="F25" s="16"/>
+      <c r="G25" s="16">
+        <v>3.9875460233414115</v>
+      </c>
+      <c r="H25" s="16"/>
+      <c r="I25" s="16">
+        <v>3.6355220119365659</v>
+      </c>
+      <c r="J25" s="16">
+        <v>4.3721096657082752</v>
+      </c>
+      <c r="K25" s="16"/>
+      <c r="L25" s="16">
+        <v>4.9014027713923385</v>
+      </c>
+      <c r="M25" s="16"/>
+      <c r="N25" s="16">
+        <v>4.520873159939744</v>
+      </c>
+      <c r="O25" s="16">
+        <v>5.3121801636798995</v>
+      </c>
+      <c r="P25" s="20"/>
+      <c r="S25" s="18"/>
+      <c r="T25" s="18"/>
+    </row>
+    <row r="26" spans="1:20" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A26" s="15">
+        <v>2024</v>
+      </c>
+      <c r="B26" s="16">
+        <v>5.3208829306813668</v>
+      </c>
+      <c r="C26" s="16"/>
+      <c r="D26" s="19">
+        <v>5.0651312119825871</v>
+      </c>
+      <c r="E26" s="16">
+        <v>5.588788004100449</v>
+      </c>
+      <c r="F26" s="16"/>
+      <c r="G26" s="16">
+        <v>4.9464490220547326</v>
+      </c>
+      <c r="H26" s="16"/>
+      <c r="I26" s="16">
+        <v>4.6105391944537821</v>
+      </c>
+      <c r="J26" s="16">
+        <v>5.305471030148345</v>
+      </c>
+      <c r="K26" s="16"/>
+      <c r="L26" s="16">
+        <v>5.6551278948952861</v>
+      </c>
+      <c r="M26" s="16"/>
+      <c r="N26" s="16">
+        <v>5.2944372171370579</v>
+      </c>
+      <c r="O26" s="16">
+        <v>6.0388242634133196</v>
+      </c>
+      <c r="P26" s="20"/>
+      <c r="S26" s="18"/>
+      <c r="T26" s="18"/>
+    </row>
+    <row r="27" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A27" s="29">
+        <v>2025</v>
+      </c>
+      <c r="B27" s="30">
+        <v>5.6135014392593714</v>
+      </c>
+      <c r="C27" s="30"/>
+      <c r="D27" s="30">
+        <v>5.3382668715453327</v>
+      </c>
+      <c r="E27" s="30">
+        <v>5.9020419912124931</v>
+      </c>
+      <c r="F27" s="30"/>
+      <c r="G27" s="30">
+        <v>4.9557434198939436</v>
+      </c>
+      <c r="H27" s="31"/>
+      <c r="I27" s="30">
+        <v>4.603732265487821</v>
+      </c>
+      <c r="J27" s="30">
+        <v>5.33316537272521</v>
+      </c>
+      <c r="K27" s="31"/>
+      <c r="L27" s="30">
+        <v>6.2033858486313393</v>
+      </c>
+      <c r="M27" s="31"/>
+      <c r="N27" s="30">
+        <v>5.811435270988488</v>
+      </c>
+      <c r="O27" s="30">
+        <v>6.6199134729574931</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A28" s="11"/>
+      <c r="B28" s="18"/>
+      <c r="C28" s="18"/>
+      <c r="G28" s="21"/>
+      <c r="H28" s="21"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+      <c r="K28" s="21"/>
+      <c r="L28" s="21"/>
+      <c r="M28" s="21"/>
+      <c r="N28" s="18"/>
+      <c r="O28" s="18"/>
+      <c r="P28" s="21"/>
+    </row>
+    <row r="29" spans="1:20" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="32"/>
+      <c r="C29" s="32"/>
+      <c r="D29" s="32"/>
+      <c r="E29" s="32"/>
+      <c r="F29" s="32"/>
+      <c r="G29" s="32"/>
+      <c r="H29" s="32"/>
+      <c r="I29" s="32"/>
+      <c r="J29" s="32"/>
+      <c r="K29" s="32"/>
+      <c r="L29" s="32"/>
+      <c r="M29" s="32"/>
+      <c r="N29" s="32"/>
+      <c r="O29" s="22"/>
+      <c r="P29" s="21"/>
+    </row>
+    <row r="30" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A30" s="23" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="10"/>
-[...25 lines deleted...]
-      <c r="G3" s="38" t="s">
+      <c r="B31" s="27"/>
+      <c r="C31" s="27"/>
+      <c r="D31" s="27"/>
+      <c r="E31" s="27"/>
+      <c r="F31" s="27"/>
+      <c r="G31" s="27"/>
+      <c r="H31" s="27"/>
+      <c r="I31" s="27"/>
+      <c r="J31" s="27"/>
+      <c r="K31" s="27"/>
+      <c r="L31" s="27"/>
+      <c r="M31" s="27"/>
+      <c r="N31"/>
+      <c r="O31" s="28"/>
+    </row>
+    <row r="32" spans="1:20" s="25" customFormat="1" ht="55.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="41" t="s">
+        <v>10</v>
+      </c>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="41"/>
+      <c r="E32" s="41"/>
+      <c r="F32" s="41"/>
+      <c r="G32" s="41"/>
+      <c r="H32" s="41"/>
+      <c r="I32" s="41"/>
+      <c r="J32" s="41"/>
+      <c r="K32" s="41"/>
+      <c r="L32" s="41"/>
+      <c r="M32" s="41"/>
+      <c r="N32" s="41"/>
+      <c r="O32" s="41"/>
+    </row>
+    <row r="33" spans="1:15" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A33" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="24"/>
+      <c r="C33" s="24"/>
+      <c r="D33" s="24"/>
+      <c r="E33" s="24"/>
+      <c r="F33" s="24"/>
+      <c r="G33" s="24"/>
+      <c r="H33" s="24"/>
+      <c r="I33" s="24"/>
+      <c r="J33" s="24"/>
+      <c r="K33" s="24"/>
+      <c r="L33" s="24"/>
+      <c r="M33" s="24"/>
+    </row>
+    <row r="34" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A34" s="22"/>
+      <c r="B34" s="22"/>
+      <c r="C34" s="22"/>
+      <c r="D34" s="22"/>
+      <c r="E34" s="22"/>
+      <c r="F34" s="22"/>
+      <c r="G34" s="22"/>
+      <c r="H34" s="22"/>
+      <c r="I34" s="22"/>
+      <c r="J34" s="22"/>
+      <c r="K34" s="22"/>
+      <c r="L34" s="22"/>
+      <c r="M34" s="22"/>
+      <c r="N34" s="22"/>
+      <c r="O34" s="22"/>
+    </row>
+    <row r="35" spans="1:15" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="B35" s="32"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="32"/>
+      <c r="E35" s="32"/>
+      <c r="F35" s="32"/>
+      <c r="G35" s="32"/>
+      <c r="H35" s="32"/>
+      <c r="I35" s="32"/>
+      <c r="J35" s="32"/>
+      <c r="K35" s="32"/>
+      <c r="L35" s="32"/>
+      <c r="M35" s="32"/>
+      <c r="N35" s="32"/>
+      <c r="O35" s="22"/>
+    </row>
+    <row r="36" spans="1:15" s="21" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="H3" s="38"/>
-[...1039 lines deleted...]
-      <c r="M36" s="28"/>
+      <c r="B36" s="24"/>
+      <c r="C36" s="24"/>
+      <c r="D36" s="24"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="24"/>
+      <c r="G36" s="24"/>
+      <c r="H36" s="24"/>
+      <c r="I36" s="24"/>
+      <c r="J36" s="24"/>
+      <c r="K36" s="24"/>
+      <c r="L36" s="24"/>
+      <c r="M36" s="24"/>
     </row>
     <row r="37" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="G37" s="19"/>
-[...7 lines deleted...]
-      <c r="O37" s="19"/>
+      <c r="G37" s="18"/>
+      <c r="H37" s="18"/>
+      <c r="I37" s="18"/>
+      <c r="J37" s="18"/>
+      <c r="K37" s="18"/>
+      <c r="L37" s="18"/>
+      <c r="M37" s="18"/>
+      <c r="N37" s="18"/>
+      <c r="O37" s="18"/>
     </row>
     <row r="39" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="G39" s="19"/>
-[...7 lines deleted...]
-      <c r="O39" s="19"/>
+      <c r="G39" s="18"/>
+      <c r="H39" s="18"/>
+      <c r="I39" s="18"/>
+      <c r="J39" s="18"/>
+      <c r="K39" s="18"/>
+      <c r="L39" s="18"/>
+      <c r="M39" s="18"/>
+      <c r="N39" s="18"/>
+      <c r="O39" s="18"/>
     </row>
     <row r="40" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="G40" s="19"/>
-[...7 lines deleted...]
-      <c r="O40" s="19"/>
+      <c r="G40" s="18"/>
+      <c r="H40" s="18"/>
+      <c r="I40" s="18"/>
+      <c r="J40" s="18"/>
+      <c r="K40" s="18"/>
+      <c r="L40" s="18"/>
+      <c r="M40" s="18"/>
+      <c r="N40" s="18"/>
+      <c r="O40" s="18"/>
     </row>
     <row r="41" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="G41" s="19"/>
-[...7 lines deleted...]
-      <c r="O41" s="19"/>
+      <c r="G41" s="18"/>
+      <c r="H41" s="18"/>
+      <c r="I41" s="18"/>
+      <c r="J41" s="18"/>
+      <c r="K41" s="18"/>
+      <c r="L41" s="18"/>
+      <c r="M41" s="18"/>
+      <c r="N41" s="18"/>
+      <c r="O41" s="18"/>
     </row>
     <row r="42" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="G42" s="19"/>
-[...7 lines deleted...]
-      <c r="O42" s="19"/>
+      <c r="G42" s="18"/>
+      <c r="H42" s="18"/>
+      <c r="I42" s="18"/>
+      <c r="J42" s="18"/>
+      <c r="K42" s="18"/>
+      <c r="L42" s="18"/>
+      <c r="M42" s="18"/>
+      <c r="N42" s="18"/>
+      <c r="O42" s="18"/>
     </row>
     <row r="43" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="G43" s="19"/>
-[...7 lines deleted...]
-      <c r="O43" s="19"/>
+      <c r="G43" s="18"/>
+      <c r="H43" s="18"/>
+      <c r="I43" s="18"/>
+      <c r="J43" s="18"/>
+      <c r="K43" s="18"/>
+      <c r="L43" s="18"/>
+      <c r="M43" s="18"/>
+      <c r="N43" s="18"/>
+      <c r="O43" s="18"/>
     </row>
     <row r="44" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="G44" s="19"/>
-[...7 lines deleted...]
-      <c r="O44" s="19"/>
+      <c r="G44" s="18"/>
+      <c r="H44" s="18"/>
+      <c r="I44" s="18"/>
+      <c r="J44" s="18"/>
+      <c r="K44" s="18"/>
+      <c r="L44" s="18"/>
+      <c r="M44" s="18"/>
+      <c r="N44" s="18"/>
+      <c r="O44" s="18"/>
     </row>
     <row r="45" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="G45" s="19"/>
-[...7 lines deleted...]
-      <c r="O45" s="19"/>
+      <c r="G45" s="18"/>
+      <c r="H45" s="18"/>
+      <c r="I45" s="18"/>
+      <c r="J45" s="18"/>
+      <c r="K45" s="18"/>
+      <c r="L45" s="18"/>
+      <c r="M45" s="18"/>
+      <c r="N45" s="18"/>
+      <c r="O45" s="18"/>
     </row>
     <row r="46" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="G46" s="19"/>
-[...7 lines deleted...]
-      <c r="O46" s="19"/>
+      <c r="G46" s="18"/>
+      <c r="H46" s="18"/>
+      <c r="I46" s="18"/>
+      <c r="J46" s="18"/>
+      <c r="K46" s="18"/>
+      <c r="L46" s="18"/>
+      <c r="M46" s="18"/>
+      <c r="N46" s="18"/>
+      <c r="O46" s="18"/>
     </row>
     <row r="47" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="G47" s="19"/>
-[...7 lines deleted...]
-      <c r="O47" s="19"/>
+      <c r="G47" s="18"/>
+      <c r="H47" s="18"/>
+      <c r="I47" s="18"/>
+      <c r="J47" s="18"/>
+      <c r="K47" s="18"/>
+      <c r="L47" s="18"/>
+      <c r="M47" s="18"/>
+      <c r="N47" s="18"/>
+      <c r="O47" s="18"/>
     </row>
     <row r="48" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="G48" s="19"/>
-[...7 lines deleted...]
-      <c r="O48" s="19"/>
+      <c r="G48" s="18"/>
+      <c r="H48" s="18"/>
+      <c r="I48" s="18"/>
+      <c r="J48" s="18"/>
+      <c r="K48" s="18"/>
+      <c r="L48" s="18"/>
+      <c r="M48" s="18"/>
+      <c r="N48" s="18"/>
+      <c r="O48" s="18"/>
     </row>
     <row r="49" spans="7:15" x14ac:dyDescent="0.3">
-      <c r="G49" s="19"/>
-[...7 lines deleted...]
-      <c r="O49" s="19"/>
+      <c r="G49" s="18"/>
+      <c r="H49" s="18"/>
+      <c r="I49" s="18"/>
+      <c r="J49" s="18"/>
+      <c r="K49" s="18"/>
+      <c r="L49" s="18"/>
+      <c r="M49" s="18"/>
+      <c r="N49" s="18"/>
+      <c r="O49" s="18"/>
     </row>
     <row r="50" spans="7:15" x14ac:dyDescent="0.3">
-      <c r="G50" s="19"/>
-[...7 lines deleted...]
-      <c r="O50" s="19"/>
+      <c r="G50" s="18"/>
+      <c r="H50" s="18"/>
+      <c r="I50" s="18"/>
+      <c r="J50" s="18"/>
+      <c r="K50" s="18"/>
+      <c r="L50" s="18"/>
+      <c r="M50" s="18"/>
+      <c r="N50" s="18"/>
+      <c r="O50" s="18"/>
     </row>
     <row r="51" spans="7:15" x14ac:dyDescent="0.3">
-      <c r="G51" s="19"/>
-[...7 lines deleted...]
-      <c r="O51" s="19"/>
+      <c r="G51" s="18"/>
+      <c r="H51" s="18"/>
+      <c r="I51" s="18"/>
+      <c r="J51" s="18"/>
+      <c r="K51" s="18"/>
+      <c r="L51" s="18"/>
+      <c r="M51" s="18"/>
+      <c r="N51" s="18"/>
+      <c r="O51" s="18"/>
     </row>
     <row r="52" spans="7:15" x14ac:dyDescent="0.3">
-      <c r="I52" s="19"/>
-[...1 lines deleted...]
-      <c r="K52" s="19"/>
+      <c r="I52" s="18"/>
+      <c r="J52" s="18"/>
+      <c r="K52" s="18"/>
     </row>
   </sheetData>
-  <mergeCells count="13">
+  <mergeCells count="14">
     <mergeCell ref="A35:N35"/>
-    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="A29:N29"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="L3:O3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="B6:O6"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="L4:L5"/>
+    <mergeCell ref="A32:O32"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010082982A63336C2041977D86090033B7CF" ma:contentTypeVersion="1" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="a7e6a2b278cdfa6ba59b57a9ba6315a3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="f7378d80-9a72-49b9-a3ea-89986260b157" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d5825e52a63187a73843d952fdfb2cc3" ns3:_="">
     <xsd:import namespace="f7378d80-9a72-49b9-a3ea-89986260b157"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f7378d80-9a72-49b9-a3ea-89986260b157" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceDateTaken" ma:index="8" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2975,111 +2807,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52EAC169-F635-4A9E-A4BA-3E9746FB045D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2BB6331-FCA3-4D50-A3FE-9D36ADA77415}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f7378d80-9a72-49b9-a3ea-89986260b157"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44528656-891C-47A9-A50A-5221C67F20F5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="f7378d80-9a72-49b9-a3ea-89986260b157"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2BB6331-FCA3-4D50-A3FE-9D36ADA77415}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52EAC169-F635-4A9E-A4BA-3E9746FB045D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Informations</vt:lpstr>
-      <vt:lpstr>Taux_chômage_2005-2024</vt:lpstr>
+      <vt:lpstr>Taux_chômage_2005-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Pascale Bergeron</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010082982A63336C2041977D86090033B7CF</vt:lpwstr>
   </property>
 </Properties>