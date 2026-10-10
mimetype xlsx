--- v0 (2026-02-26)
+++ v1 (2026-10-10)
@@ -1,439 +1,241 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\DSQ_270A\K9A\Commun\41. Traitement de données\Phase 1 - Pages indicateur\2-Travail\2.2-Taux d'activité\MÀJ202510\1.Préparation\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\DSQ_270A\K9A\Commun\41. Traitement de données\Phase 1 - Pages indicateur\2-Travail\2.2-Taux d'activité\MAJ202607\4. Intégration\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5D8F9056-D532-44DA-A6D8-9268216C3D34}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{07391F91-4568-4778-B280-C32A341C169B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="29370" yWindow="585" windowWidth="27645" windowHeight="13500" activeTab="1" xr2:uid="{8273FA2B-30D5-4636-BFAA-836D44A5D947}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" activeTab="1" xr2:uid="{8273FA2B-30D5-4636-BFAA-836D44A5D947}"/>
   </bookViews>
   <sheets>
     <sheet name="Informations" sheetId="2" r:id="rId1"/>
-    <sheet name="Taux_activité_2005-2024-F-H" sheetId="1" r:id="rId2"/>
+    <sheet name="Taux_activité_2005-2025" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="24">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Années</t>
   </si>
   <si>
     <t>Taux</t>
   </si>
   <si>
     <t>IC à 95 %</t>
   </si>
   <si>
     <t>Borne inf.</t>
   </si>
   <si>
     <t>Borne sup.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
-    <t>r : Données révisées.</t>
-[...1 lines deleted...]
-  <si>
     <t>Toutes les estimations ont un bon degré de précision (coefficient de variation inférieur à 15 %).</t>
   </si>
   <si>
     <t>1. Les résultats sont présentés selon le genre de la personne plutôt que le sexe à partir de 2022. Les répercussions sur les tendances sont minimes. Les catégories Hommes+ et Femmes+ signifient que les personnes non binaires, soit celles dont le genre se situe en dehors du modèle binaire masculin-féminin, ont été réparties entre les hommes et les femmes.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Source </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <t>Institut de la statistique du Québec</t>
   </si>
   <si>
     <t>Vitrine statistique sur l'égalité entre les femmes et les hommes (quebec.ca)</t>
   </si>
   <si>
     <t>Thème : Travail</t>
   </si>
   <si>
     <t>Sujet : Emploi et chômage</t>
   </si>
   <si>
-    <t>Dernière mise à jour : octobre 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Indicateur :  Taux d'activité</t>
   </si>
   <si>
     <t>URL: https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/travail/taux-activite?onglet=ensemble-de-la-population</t>
-  </si>
-[...25 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Femmes+</t>
   </si>
   <si>
     <t>Hommes+</t>
   </si>
   <si>
-    <r>
-[...191 lines deleted...]
-    </r>
+    <t>Chaque année, le taux d’activité des femmes est significativement inférieur à celui des hommes, au seuil de 0,05.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Statistique Canada, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Enquête sur la population active</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>. Adaptation par l'Institut de la statistique du Québec.</t>
+      <t>. Adaptation par l’Institut de la statistique du Québec.</t>
     </r>
   </si>
   <si>
-    <t>Chaque année, le taux d'activité des femmes est significativement inférieur à celui des hommes, au seuil de 0,05.</t>
+    <t>IC : Intervalle de confiance.</t>
+  </si>
+  <si>
+    <r>
+      <t>Taux d’activité selon le genre</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, population de 15 ans et plus, Québec, 2005-2025</t>
+    </r>
+  </si>
+  <si>
+    <t>Dernière mise à jour : août 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -462,67 +264,54 @@
       <sz val="10"/>
       <color theme="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
-[...5 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
@@ -591,119 +380,121 @@
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Lien hypertexte 2" xfId="3" xr:uid="{9D814B15-F5BC-433E-ABB6-95F8DD3957B6}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{AB84DA03-54AB-44C8-8DEA-E28C7DCB5CCD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -1467,1289 +1258,1325 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/travail/taux-activite?onglet=ensemble-de-la-population" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CFF143F6-4F99-4339-833C-A39A3BA63A52}">
   <dimension ref="B1:C7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.6640625" style="9" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="11.44140625" style="9"/>
+    <col min="1" max="1" width="1.7109375" style="9" customWidth="1"/>
+    <col min="2" max="2" width="90.7109375" style="9" customWidth="1"/>
+    <col min="3" max="16384" width="11.42578125" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="1" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B1" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1" s="8"/>
+    </row>
+    <row r="2" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B2" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="C1" s="8"/>
-[...2 lines deleted...]
-      <c r="B2" s="10" t="s">
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B3" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" s="8"/>
+    </row>
+    <row r="4" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B4" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="8"/>
-[...8 lines deleted...]
-      <c r="B4" s="8" t="s">
+      <c r="C4" s="12"/>
+    </row>
+    <row r="5" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B5" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="12"/>
-[...4 lines deleted...]
-      </c>
       <c r="C5" s="12"/>
     </row>
-    <row r="6" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="6" spans="2:3" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B6" s="13" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C6" s="8"/>
     </row>
-    <row r="7" spans="2:3" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>16</v>
+    <row r="7" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B7" s="29" t="s">
+        <v>23</v>
       </c>
       <c r="C7" s="8"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId1" display="https://statistique.quebec.ca/vitrine/egalite" xr:uid="{9385FDB6-F7A0-4A88-B534-33AE67F3AD25}"/>
     <hyperlink ref="B6" r:id="rId2" xr:uid="{B4A60120-AA9B-4A93-B20A-3CC1BF945A22}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F10C6423-5962-4B64-A2E5-728551D62B0C}">
-  <dimension ref="A2:Q44"/>
+  <dimension ref="A2:Q45"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="A31" sqref="A31"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="11.44140625" style="2"/>
-[...10 lines deleted...]
-    <col min="16" max="16384" width="11.44140625" style="2"/>
+    <col min="1" max="2" width="11.42578125" style="2"/>
+    <col min="3" max="3" width="3.140625" style="2" customWidth="1"/>
+    <col min="4" max="5" width="11.42578125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="3.140625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.42578125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="3.140625" style="2" customWidth="1"/>
+    <col min="9" max="10" width="11.42578125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="3.140625" style="2" customWidth="1"/>
+    <col min="12" max="12" width="11.42578125" style="2"/>
+    <col min="13" max="13" width="3.140625" style="2" customWidth="1"/>
+    <col min="14" max="15" width="11.42578125" style="2" customWidth="1"/>
+    <col min="16" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F2" s="7"/>
       <c r="K2" s="7"/>
     </row>
-    <row r="3" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="32" t="s">
+    <row r="3" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="35" t="s">
+      <c r="B3" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="35"/>
-[...19 lines deleted...]
-      <c r="B4" s="37" t="s">
+      <c r="C3" s="34"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="14"/>
+      <c r="G3" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" s="34"/>
+      <c r="I3" s="34"/>
+      <c r="J3" s="34"/>
+      <c r="K3" s="14"/>
+      <c r="L3" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="M3" s="34"/>
+      <c r="N3" s="34"/>
+      <c r="O3" s="34"/>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="20"/>
-      <c r="D4" s="39" t="s">
+      <c r="C4" s="19"/>
+      <c r="D4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="40"/>
-[...1 lines deleted...]
-      <c r="G4" s="37" t="s">
+      <c r="E4" s="39"/>
+      <c r="F4" s="20"/>
+      <c r="G4" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="H4" s="20"/>
-      <c r="I4" s="39" t="s">
+      <c r="H4" s="19"/>
+      <c r="I4" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="40"/>
-[...1 lines deleted...]
-      <c r="L4" s="37" t="s">
+      <c r="J4" s="39"/>
+      <c r="K4" s="20"/>
+      <c r="L4" s="36" t="s">
         <v>3</v>
       </c>
       <c r="M4" s="5"/>
-      <c r="N4" s="41" t="s">
+      <c r="N4" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="O4" s="41"/>
-[...5 lines deleted...]
-      <c r="D5" s="24" t="s">
+      <c r="O4" s="40"/>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A5" s="32"/>
+      <c r="B5" s="37"/>
+      <c r="C5" s="22"/>
+      <c r="D5" s="23" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="22"/>
-[...2 lines deleted...]
-      <c r="I5" s="24" t="s">
+      <c r="F5" s="21"/>
+      <c r="G5" s="37"/>
+      <c r="H5" s="22"/>
+      <c r="I5" s="23" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="K5" s="22"/>
-      <c r="L5" s="38"/>
+      <c r="K5" s="21"/>
+      <c r="L5" s="37"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="5" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:17" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B6" s="36" t="s">
+    <row r="6" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A6" s="33"/>
+      <c r="B6" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="36"/>
-[...11 lines deleted...]
-      <c r="O6" s="36"/>
+      <c r="C6" s="35"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="35"/>
+      <c r="I6" s="35"/>
+      <c r="J6" s="35"/>
+      <c r="K6" s="35"/>
+      <c r="L6" s="35"/>
+      <c r="M6" s="35"/>
+      <c r="N6" s="35"/>
+      <c r="O6" s="35"/>
       <c r="P6" s="6"/>
     </row>
-    <row r="7" spans="1:17" x14ac:dyDescent="0.35">
-      <c r="A7" s="25">
+    <row r="7" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A7" s="24">
         <v>2005</v>
       </c>
       <c r="B7" s="3">
         <v>65.599999999999994</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3">
         <v>65.099999999999994</v>
       </c>
       <c r="E7" s="3">
         <v>66.099999999999994</v>
       </c>
       <c r="F7" s="3"/>
       <c r="G7" s="3">
         <v>59.9</v>
       </c>
       <c r="H7" s="3"/>
       <c r="I7" s="3">
         <v>59.3</v>
       </c>
       <c r="J7" s="3">
         <v>60.6</v>
       </c>
       <c r="K7" s="3"/>
       <c r="L7" s="3">
         <v>71.400000000000006</v>
       </c>
       <c r="M7" s="3"/>
       <c r="N7" s="3">
         <v>70.8</v>
       </c>
       <c r="O7" s="3">
         <v>71.900000000000006</v>
       </c>
       <c r="P7" s="3"/>
       <c r="Q7" s="6"/>
     </row>
-    <row r="8" spans="1:17" x14ac:dyDescent="0.35">
-      <c r="A8" s="25">
+    <row r="8" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A8" s="24">
         <v>2006</v>
       </c>
       <c r="B8" s="3">
         <v>65.400000000000006</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3">
         <v>64.900000000000006</v>
       </c>
       <c r="E8" s="3">
         <v>65.900000000000006</v>
       </c>
       <c r="F8" s="3"/>
       <c r="G8" s="3">
         <v>59.8</v>
       </c>
       <c r="H8" s="3"/>
       <c r="I8" s="3">
         <v>59.1</v>
       </c>
       <c r="J8" s="3">
         <v>60.5</v>
       </c>
       <c r="K8" s="3"/>
       <c r="L8" s="3">
         <v>71.2</v>
       </c>
       <c r="M8" s="3"/>
       <c r="N8" s="3">
         <v>70.599999999999994</v>
       </c>
       <c r="O8" s="3">
         <v>71.8</v>
       </c>
       <c r="P8" s="3"/>
       <c r="Q8" s="6"/>
     </row>
-    <row r="9" spans="1:17" x14ac:dyDescent="0.35">
-      <c r="A9" s="25">
+    <row r="9" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A9" s="24">
         <v>2007</v>
       </c>
       <c r="B9" s="3">
         <v>65.599999999999994</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3">
         <v>65.099999999999994</v>
       </c>
       <c r="E9" s="3">
         <v>66</v>
       </c>
       <c r="F9" s="3"/>
       <c r="G9" s="3">
         <v>60.6</v>
       </c>
       <c r="H9" s="3"/>
       <c r="I9" s="3">
         <v>60</v>
       </c>
       <c r="J9" s="3">
         <v>61.3</v>
       </c>
       <c r="K9" s="3"/>
       <c r="L9" s="3">
         <v>70.599999999999994</v>
       </c>
       <c r="M9" s="3"/>
       <c r="N9" s="3">
         <v>70</v>
       </c>
       <c r="O9" s="3">
         <v>71.2</v>
       </c>
       <c r="P9" s="3"/>
       <c r="Q9" s="6"/>
     </row>
-    <row r="10" spans="1:17" x14ac:dyDescent="0.35">
-      <c r="A10" s="25">
+    <row r="10" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A10" s="24">
         <v>2008</v>
       </c>
       <c r="B10" s="3">
         <v>65.599999999999994</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3">
         <v>65.099999999999994</v>
       </c>
       <c r="E10" s="3">
         <v>66.099999999999994</v>
       </c>
       <c r="F10" s="3"/>
       <c r="G10" s="3">
         <v>60.7</v>
       </c>
       <c r="H10" s="3"/>
       <c r="I10" s="3">
         <v>60.1</v>
       </c>
       <c r="J10" s="3">
         <v>61.4</v>
       </c>
       <c r="K10" s="3"/>
       <c r="L10" s="3">
         <v>70.599999999999994</v>
       </c>
       <c r="M10" s="3"/>
       <c r="N10" s="3">
         <v>70.099999999999994</v>
       </c>
       <c r="O10" s="3">
         <v>71.2</v>
       </c>
       <c r="P10" s="3"/>
       <c r="Q10" s="6"/>
     </row>
-    <row r="11" spans="1:17" x14ac:dyDescent="0.35">
-      <c r="A11" s="25">
+    <row r="11" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A11" s="24">
         <v>2009</v>
       </c>
       <c r="B11" s="3">
         <v>65.3</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3">
         <v>64.8</v>
       </c>
       <c r="E11" s="3">
         <v>65.8</v>
       </c>
       <c r="F11" s="3"/>
       <c r="G11" s="3">
         <v>60.6</v>
       </c>
       <c r="H11" s="3"/>
       <c r="I11" s="3">
         <v>60</v>
       </c>
       <c r="J11" s="3">
         <v>61.3</v>
       </c>
       <c r="K11" s="3"/>
       <c r="L11" s="3">
         <v>70.099999999999994</v>
       </c>
       <c r="M11" s="3"/>
       <c r="N11" s="3">
         <v>69.5</v>
       </c>
       <c r="O11" s="3">
         <v>70.7</v>
       </c>
       <c r="P11" s="3"/>
       <c r="Q11" s="6"/>
     </row>
-    <row r="12" spans="1:17" x14ac:dyDescent="0.35">
-      <c r="A12" s="25">
+    <row r="12" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A12" s="24">
         <v>2010</v>
       </c>
       <c r="B12" s="3">
         <v>65.3</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3">
         <v>64.8</v>
       </c>
       <c r="E12" s="3">
         <v>65.8</v>
       </c>
       <c r="F12" s="3"/>
       <c r="G12" s="3">
         <v>60.8</v>
       </c>
       <c r="H12" s="3"/>
       <c r="I12" s="3">
         <v>60.1</v>
       </c>
       <c r="J12" s="3">
         <v>61.4</v>
       </c>
       <c r="K12" s="3"/>
       <c r="L12" s="3">
         <v>70</v>
       </c>
       <c r="M12" s="3"/>
       <c r="N12" s="3">
         <v>69.400000000000006</v>
       </c>
       <c r="O12" s="3">
         <v>70.599999999999994</v>
       </c>
       <c r="P12" s="3"/>
     </row>
-    <row r="13" spans="1:17" ht="16.8" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>23</v>
+    <row r="13" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A13" s="24">
+        <v>2011</v>
       </c>
       <c r="B13" s="3">
         <v>65.096019093196929</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3">
         <v>64.576736127133898</v>
       </c>
       <c r="E13" s="3">
         <v>65.611743413750048</v>
       </c>
       <c r="F13" s="3"/>
       <c r="G13" s="3">
         <v>60.542184022264358</v>
       </c>
       <c r="H13" s="3"/>
       <c r="I13" s="3">
         <v>59.873552565118494</v>
       </c>
       <c r="J13" s="3">
         <v>61.206892756318155</v>
       </c>
       <c r="K13" s="3"/>
       <c r="L13" s="3">
         <v>69.762349656302163</v>
       </c>
       <c r="M13" s="3"/>
       <c r="N13" s="3">
         <v>69.13552931336605</v>
       </c>
       <c r="O13" s="3">
         <v>70.381893631244139</v>
       </c>
       <c r="P13" s="3"/>
     </row>
-    <row r="14" spans="1:17" ht="16.8" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>24</v>
+    <row r="14" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A14" s="24">
+        <v>2012</v>
       </c>
       <c r="B14" s="3">
         <v>65.089485029061706</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3">
         <v>64.594547543810449</v>
       </c>
       <c r="E14" s="3">
         <v>65.581190356299643</v>
       </c>
       <c r="F14" s="3"/>
       <c r="G14" s="3">
         <v>60.731870539037359</v>
       </c>
       <c r="H14" s="3"/>
       <c r="I14" s="3">
         <v>60.09126155586123</v>
       </c>
       <c r="J14" s="3">
         <v>61.368807224880719</v>
       </c>
       <c r="K14" s="3"/>
       <c r="L14" s="3">
         <v>69.546209487049708</v>
       </c>
       <c r="M14" s="3"/>
       <c r="N14" s="3">
         <v>68.942971115857404</v>
       </c>
       <c r="O14" s="3">
         <v>70.142805125844475</v>
       </c>
       <c r="P14" s="3"/>
     </row>
-    <row r="15" spans="1:17" ht="16.8" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>25</v>
+    <row r="15" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A15" s="24">
+        <v>2013</v>
       </c>
       <c r="B15" s="3">
         <v>65.333997347369575</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3">
         <v>64.870879636591582</v>
       </c>
       <c r="E15" s="3">
         <v>65.79422896579085</v>
       </c>
       <c r="F15" s="3"/>
       <c r="G15" s="3">
         <v>60.860301393425395</v>
       </c>
       <c r="H15" s="3"/>
       <c r="I15" s="3">
         <v>60.241688425611827</v>
       </c>
       <c r="J15" s="3">
         <v>61.475444473213628</v>
       </c>
       <c r="K15" s="3"/>
       <c r="L15" s="3">
         <v>69.901512738738347</v>
       </c>
       <c r="M15" s="3"/>
       <c r="N15" s="3">
         <v>69.340087821927838</v>
       </c>
       <c r="O15" s="3">
         <v>70.457037278391994</v>
       </c>
       <c r="P15" s="3"/>
     </row>
-    <row r="16" spans="1:17" ht="16.8" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="16" spans="1:17" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A16" s="24">
+        <v>2014</v>
       </c>
       <c r="B16" s="3">
         <v>64.846650377862346</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3">
         <v>64.366910177226018</v>
       </c>
       <c r="E16" s="3">
         <v>65.323411300837748</v>
       </c>
       <c r="F16" s="3"/>
       <c r="G16" s="3">
         <v>60.61180425431084</v>
       </c>
       <c r="H16" s="3"/>
       <c r="I16" s="3">
         <v>60.014267469762586</v>
       </c>
       <c r="J16" s="3">
         <v>61.206183677147152</v>
       </c>
       <c r="K16" s="3"/>
       <c r="L16" s="3">
         <v>69.163654177316729</v>
       </c>
       <c r="M16" s="3"/>
       <c r="N16" s="3">
         <v>68.55015213155076</v>
       </c>
       <c r="O16" s="3">
         <v>69.770466046744431</v>
       </c>
       <c r="P16" s="3"/>
     </row>
-    <row r="17" spans="1:16" ht="16.8" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>27</v>
+    <row r="17" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A17" s="24">
+        <v>2015</v>
       </c>
       <c r="B17" s="3">
         <v>64.896637776208891</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3">
         <v>64.425156063329553</v>
       </c>
       <c r="E17" s="3">
         <v>65.365230091172208</v>
       </c>
       <c r="F17" s="3"/>
       <c r="G17" s="3">
         <v>60.714342033957614</v>
       </c>
       <c r="H17" s="3"/>
       <c r="I17" s="3">
         <v>60.114814385973659</v>
       </c>
       <c r="J17" s="3">
         <v>61.310657828600398</v>
       </c>
       <c r="K17" s="3"/>
       <c r="L17" s="3">
         <v>69.151531111717119</v>
       </c>
       <c r="M17" s="3"/>
       <c r="N17" s="3">
         <v>68.569942905685593</v>
       </c>
       <c r="O17" s="3">
         <v>69.727108721384553</v>
       </c>
       <c r="P17" s="3"/>
     </row>
-    <row r="18" spans="1:16" ht="16.8" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="18" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A18" s="24">
+        <v>2016</v>
       </c>
       <c r="B18" s="3">
         <v>64.592424733682975</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3">
         <v>64.063031980318172</v>
       </c>
       <c r="E18" s="3">
         <v>65.118265170532226</v>
       </c>
       <c r="F18" s="3"/>
       <c r="G18" s="3">
         <v>60.642982724958685</v>
       </c>
       <c r="H18" s="3"/>
       <c r="I18" s="3">
         <v>59.982988107407529</v>
       </c>
       <c r="J18" s="3">
         <v>61.299115250799197</v>
       </c>
       <c r="K18" s="3"/>
       <c r="L18" s="3">
         <v>68.603982482087773</v>
       </c>
       <c r="M18" s="3"/>
       <c r="N18" s="3">
         <v>67.95741112227806</v>
       </c>
       <c r="O18" s="3">
         <v>69.243411822083246</v>
       </c>
       <c r="P18" s="3"/>
     </row>
-    <row r="19" spans="1:16" ht="16.8" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="19" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A19" s="24">
+        <v>2017</v>
       </c>
       <c r="B19" s="3">
         <v>64.8838461973356</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3">
         <v>64.440751473896</v>
       </c>
       <c r="E19" s="3">
         <v>65.324390640298091</v>
       </c>
       <c r="F19" s="3"/>
       <c r="G19" s="3">
         <v>60.777722530534248</v>
       </c>
       <c r="H19" s="3"/>
       <c r="I19" s="3">
         <v>60.177657135693075</v>
       </c>
       <c r="J19" s="3">
         <v>61.374549552711386</v>
       </c>
       <c r="K19" s="3"/>
       <c r="L19" s="3">
         <v>69.051258522331366</v>
       </c>
       <c r="M19" s="3"/>
       <c r="N19" s="3">
         <v>68.462926073533865</v>
       </c>
       <c r="O19" s="3">
         <v>69.633483621261973</v>
       </c>
       <c r="P19" s="3"/>
     </row>
-    <row r="20" spans="1:16" ht="16.8" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>30</v>
+    <row r="20" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A20" s="24">
+        <v>2018</v>
       </c>
       <c r="B20" s="3">
         <v>65.04633166268512</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3">
         <v>64.592395944757911</v>
       </c>
       <c r="E20" s="3">
         <v>65.497556363380212</v>
       </c>
       <c r="F20" s="3"/>
       <c r="G20" s="3">
         <v>61.159648734947304</v>
       </c>
       <c r="H20" s="3"/>
       <c r="I20" s="3">
         <v>60.540090419892834</v>
       </c>
       <c r="J20" s="3">
         <v>61.775621333316785</v>
       </c>
       <c r="K20" s="3"/>
       <c r="L20" s="3">
         <v>68.986381157858972</v>
       </c>
       <c r="M20" s="3"/>
       <c r="N20" s="3">
         <v>68.351699271382287</v>
       </c>
       <c r="O20" s="3">
         <v>69.613993298155194</v>
       </c>
       <c r="P20" s="3"/>
     </row>
-    <row r="21" spans="1:16" ht="16.8" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>31</v>
+    <row r="21" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A21" s="24">
+        <v>2019</v>
       </c>
       <c r="B21" s="3">
         <v>65.111267677898937</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3">
         <v>64.676700436131895</v>
       </c>
       <c r="E21" s="3">
         <v>65.543336877026249</v>
       </c>
       <c r="F21" s="3"/>
       <c r="G21" s="3">
         <v>61.288508829630942</v>
       </c>
       <c r="H21" s="3"/>
       <c r="I21" s="3">
         <v>60.694330967137269</v>
       </c>
       <c r="J21" s="3">
         <v>61.879346034876036</v>
       </c>
       <c r="K21" s="3"/>
       <c r="L21" s="3">
         <v>68.981923295821431</v>
       </c>
       <c r="M21" s="3"/>
       <c r="N21" s="3">
         <v>68.369446492211267</v>
       </c>
       <c r="O21" s="3">
         <v>69.587815864530228</v>
       </c>
       <c r="P21" s="3"/>
     </row>
-    <row r="22" spans="1:16" ht="16.8" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>32</v>
+    <row r="22" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A22" s="24">
+        <v>2020</v>
       </c>
       <c r="B22" s="3">
         <v>63.869907247059963</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3">
         <v>63.392273216745046</v>
       </c>
       <c r="E22" s="3">
         <v>64.344814546366734</v>
       </c>
       <c r="F22" s="3"/>
       <c r="G22" s="3">
         <v>59.930609425368289</v>
       </c>
       <c r="H22" s="3"/>
       <c r="I22" s="3">
         <v>59.273929180170271</v>
       </c>
       <c r="J22" s="3">
         <v>60.583742353592143</v>
       </c>
       <c r="K22" s="3"/>
       <c r="L22" s="3">
         <v>67.848337587420147</v>
       </c>
       <c r="M22" s="3"/>
       <c r="N22" s="3">
         <v>67.262385615944595</v>
       </c>
       <c r="O22" s="3">
         <v>68.428724563603723</v>
       </c>
       <c r="P22" s="3"/>
     </row>
-    <row r="23" spans="1:16" ht="16.8" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>33</v>
+    <row r="23" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A23" s="24">
+        <v>2021</v>
       </c>
       <c r="B23" s="3">
         <v>64.276516907493686</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3">
         <v>63.774515780151177</v>
       </c>
       <c r="E23" s="3">
         <v>64.775403788911433</v>
       </c>
       <c r="F23" s="3"/>
       <c r="G23" s="3">
         <v>60.378492528721907</v>
       </c>
       <c r="H23" s="3"/>
       <c r="I23" s="3">
         <v>59.732509814363851</v>
       </c>
       <c r="J23" s="3">
         <v>61.020874721630491</v>
       </c>
       <c r="K23" s="3"/>
       <c r="L23" s="3">
         <v>68.209850744046136</v>
       </c>
       <c r="M23" s="3"/>
       <c r="N23" s="3">
         <v>67.50981443650214</v>
       </c>
       <c r="O23" s="3">
         <v>68.901751979847205</v>
       </c>
       <c r="P23" s="3"/>
     </row>
-    <row r="24" spans="1:16" ht="16.8" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>34</v>
+    <row r="24" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A24" s="24">
+        <v>2022</v>
       </c>
       <c r="B24" s="3">
         <v>64.428234546944751</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3">
         <v>63.991882791815634</v>
       </c>
       <c r="E24" s="3">
         <v>64.862202031951583</v>
       </c>
       <c r="F24" s="3"/>
       <c r="G24" s="3">
         <v>60.741123843473467</v>
       </c>
       <c r="H24" s="3"/>
       <c r="I24" s="3">
         <v>60.133780873440081</v>
       </c>
       <c r="J24" s="3">
         <v>61.345161920844028</v>
       </c>
       <c r="K24" s="3"/>
       <c r="L24" s="3">
         <v>68.147780609108466</v>
       </c>
       <c r="M24" s="3"/>
       <c r="N24" s="3">
         <v>67.577879908634941</v>
       </c>
       <c r="O24" s="3">
         <v>68.712301814043357</v>
       </c>
       <c r="P24" s="4"/>
     </row>
-    <row r="25" spans="1:16" ht="16.8" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>35</v>
+    <row r="25" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A25" s="24">
+        <v>2023</v>
       </c>
       <c r="B25" s="3">
         <v>65.287469298990757</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3">
         <v>64.829727505568158</v>
       </c>
       <c r="E25" s="3">
         <v>65.742401670987149</v>
       </c>
       <c r="F25" s="3"/>
       <c r="G25" s="3">
         <v>61.627451126072529</v>
       </c>
       <c r="H25" s="3"/>
       <c r="I25" s="3">
         <v>60.996963474247536</v>
       </c>
       <c r="J25" s="3">
         <v>62.254053800522044</v>
       </c>
       <c r="K25" s="3"/>
       <c r="L25" s="3">
         <v>68.964141146603069</v>
       </c>
       <c r="M25" s="3"/>
       <c r="N25" s="3">
         <v>68.393092935098906</v>
       </c>
       <c r="O25" s="3">
         <v>69.529468660746943</v>
       </c>
       <c r="P25" s="4"/>
     </row>
-    <row r="26" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A26" s="26">
+    <row r="26" spans="1:16" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A26" s="24">
         <v>2024</v>
       </c>
-      <c r="B26" s="17">
+      <c r="B26" s="3">
         <v>64.8668760815995</v>
       </c>
-      <c r="C26" s="17"/>
-      <c r="D26" s="17">
+      <c r="C26" s="3"/>
+      <c r="D26" s="3">
         <v>64.432593100640332</v>
       </c>
-      <c r="E26" s="17">
+      <c r="E26" s="3">
         <v>65.298712243896389</v>
       </c>
-      <c r="F26" s="17"/>
-      <c r="G26" s="17">
+      <c r="F26" s="3"/>
+      <c r="G26" s="3">
         <v>61.269619333420465</v>
       </c>
-      <c r="H26" s="17"/>
-      <c r="I26" s="17">
+      <c r="H26" s="3"/>
+      <c r="I26" s="3">
         <v>60.690645072973091</v>
       </c>
-      <c r="J26" s="17">
+      <c r="J26" s="3">
         <v>61.845427096965736</v>
       </c>
-      <c r="K26" s="17"/>
-      <c r="L26" s="17">
+      <c r="K26" s="3"/>
+      <c r="L26" s="3">
         <v>68.454596307469373</v>
       </c>
-      <c r="M26" s="17"/>
-      <c r="N26" s="17">
+      <c r="M26" s="3"/>
+      <c r="N26" s="3">
         <v>67.878805938261806</v>
       </c>
-      <c r="O26" s="17">
+      <c r="O26" s="3">
         <v>69.024775274052075</v>
       </c>
       <c r="P26" s="4"/>
     </row>
-    <row r="27" spans="1:16" x14ac:dyDescent="0.35">
-[...17 lines deleted...]
-      <c r="A28" s="31" t="s">
+    <row r="27" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A27" s="28">
+        <v>2025</v>
+      </c>
+      <c r="B27" s="16">
+        <v>64.930192954553078</v>
+      </c>
+      <c r="C27" s="16"/>
+      <c r="D27" s="16">
+        <v>64.506229952761799</v>
+      </c>
+      <c r="E27" s="16">
+        <v>65.351811924820908</v>
+      </c>
+      <c r="F27" s="16"/>
+      <c r="G27" s="16">
+        <v>61.610845209886911</v>
+      </c>
+      <c r="H27" s="16"/>
+      <c r="I27" s="16">
+        <v>61.033838585125963</v>
+      </c>
+      <c r="J27" s="16">
+        <v>62.184601438262931</v>
+      </c>
+      <c r="K27" s="16"/>
+      <c r="L27" s="16">
+        <v>68.226673757738766</v>
+      </c>
+      <c r="M27" s="16"/>
+      <c r="N27" s="16">
+        <v>67.678512993634754</v>
+      </c>
+      <c r="O27" s="16">
+        <v>68.76982782246192</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A28" s="3"/>
+      <c r="B28" s="3"/>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
+      <c r="H28" s="3"/>
+      <c r="I28" s="3"/>
+      <c r="J28" s="3"/>
+      <c r="K28" s="3"/>
+      <c r="L28" s="3"/>
+      <c r="M28" s="3"/>
+      <c r="N28" s="3"/>
+      <c r="O28" s="3"/>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A29" s="3"/>
+      <c r="B29" s="3"/>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="3"/>
+      <c r="I29" s="3"/>
+      <c r="J29" s="3"/>
+      <c r="K29" s="3"/>
+      <c r="L29" s="3"/>
+      <c r="M29" s="3"/>
+      <c r="N29" s="3"/>
+      <c r="O29" s="3"/>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A30" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="B28" s="31"/>
-[...14 lines deleted...]
-      <c r="A29" s="18" t="s">
+      <c r="B30" s="30"/>
+      <c r="C30" s="30"/>
+      <c r="D30" s="30"/>
+      <c r="E30" s="30"/>
+      <c r="F30" s="30"/>
+      <c r="G30" s="30"/>
+      <c r="H30" s="30"/>
+      <c r="I30" s="30"/>
+      <c r="J30" s="30"/>
+      <c r="K30" s="30"/>
+      <c r="L30" s="30"/>
+      <c r="M30" s="30"/>
+      <c r="N30" s="30"/>
+    </row>
+    <row r="31" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="17" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="25" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="18" t="s">
+      <c r="B32" s="26"/>
+      <c r="C32" s="26"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="26"/>
+      <c r="G32" s="26"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="26"/>
+      <c r="J32" s="26"/>
+      <c r="K32" s="26"/>
+      <c r="L32" s="26"/>
+      <c r="M32" s="26"/>
+      <c r="N32" s="6"/>
+      <c r="O32" s="27"/>
+    </row>
+    <row r="33" spans="1:15" ht="46.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="41"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="41"/>
+      <c r="E33" s="41"/>
+      <c r="F33" s="41"/>
+      <c r="G33" s="41"/>
+      <c r="H33" s="41"/>
+      <c r="I33" s="41"/>
+      <c r="J33" s="41"/>
+      <c r="K33" s="41"/>
+      <c r="L33" s="41"/>
+      <c r="M33" s="41"/>
+      <c r="N33" s="41"/>
+      <c r="O33" s="41"/>
+    </row>
+    <row r="34" spans="1:15" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A34" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B30" s="16"/>
-[...34 lines deleted...]
-      <c r="A32" s="18" t="s">
+      <c r="B34" s="26"/>
+      <c r="C34" s="26"/>
+      <c r="D34" s="26"/>
+      <c r="E34" s="26"/>
+      <c r="F34" s="26"/>
+      <c r="G34" s="26"/>
+      <c r="H34" s="26"/>
+      <c r="I34" s="26"/>
+      <c r="J34" s="26"/>
+      <c r="K34" s="26"/>
+      <c r="L34" s="26"/>
+      <c r="M34" s="26"/>
+      <c r="N34" s="6"/>
+      <c r="O34" s="3"/>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A35" s="15"/>
+      <c r="B35" s="15"/>
+      <c r="C35" s="15"/>
+      <c r="D35" s="15"/>
+      <c r="E35" s="15"/>
+      <c r="F35" s="15"/>
+      <c r="G35" s="15"/>
+      <c r="H35" s="15"/>
+      <c r="I35" s="15"/>
+      <c r="J35" s="15"/>
+      <c r="K35" s="15"/>
+      <c r="L35" s="15"/>
+      <c r="M35" s="15"/>
+      <c r="N35" s="15"/>
+      <c r="O35" s="3"/>
+    </row>
+    <row r="36" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A36" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="B32" s="30"/>
-[...85 lines deleted...]
-      <c r="N36" s="6"/>
+      <c r="B36" s="30"/>
+      <c r="C36" s="30"/>
+      <c r="D36" s="30"/>
+      <c r="E36" s="30"/>
+      <c r="F36" s="30"/>
+      <c r="G36" s="30"/>
+      <c r="H36" s="30"/>
+      <c r="I36" s="30"/>
+      <c r="J36" s="30"/>
+      <c r="K36" s="30"/>
+      <c r="L36" s="30"/>
+      <c r="M36" s="30"/>
+      <c r="N36" s="30"/>
       <c r="O36" s="3"/>
     </row>
-    <row r="37" spans="1:15" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="N37" s="3"/>
+    <row r="37" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B37" s="26"/>
+      <c r="C37" s="26"/>
+      <c r="D37" s="26"/>
+      <c r="E37" s="26"/>
+      <c r="F37" s="26"/>
+      <c r="G37" s="26"/>
+      <c r="H37" s="26"/>
+      <c r="I37" s="26"/>
+      <c r="J37" s="26"/>
+      <c r="K37" s="26"/>
+      <c r="L37" s="26"/>
+      <c r="M37" s="26"/>
+      <c r="N37" s="6"/>
       <c r="O37" s="3"/>
     </row>
-    <row r="38" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
       <c r="O38" s="3"/>
     </row>
-    <row r="39" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
       <c r="O39" s="3"/>
     </row>
-    <row r="40" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
       <c r="O40" s="3"/>
     </row>
-    <row r="41" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
     </row>
-    <row r="42" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
       <c r="O42" s="3"/>
     </row>
-    <row r="43" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:15" x14ac:dyDescent="0.3">
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
       <c r="O43" s="3"/>
     </row>
-    <row r="44" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="G44" s="3"/>
+      <c r="H44" s="3"/>
       <c r="J44" s="3"/>
       <c r="K44" s="3"/>
+      <c r="L44" s="3"/>
+      <c r="M44" s="3"/>
+      <c r="N44" s="3"/>
+      <c r="O44" s="3"/>
+    </row>
+    <row r="45" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="J45" s="3"/>
+      <c r="K45" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="13">
-    <mergeCell ref="A35:N35"/>
+  <mergeCells count="14">
+    <mergeCell ref="A36:N36"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="L3:O3"/>
     <mergeCell ref="B6:O6"/>
-    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="A30:N30"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="N4:O4"/>
+    <mergeCell ref="A33:O33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Informations</vt:lpstr>
-      <vt:lpstr>Taux_activité_2005-2024-F-H</vt:lpstr>
+      <vt:lpstr>Taux_activité_2005-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Pascale Bergeron</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>