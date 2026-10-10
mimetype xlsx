--- v0 (2026-02-26)
+++ v1 (2026-10-10)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\inf_120h\BDSO pilotage\Avis de transfert\2025-09-24_Vitrine 15-29 ans\Démographie_MAJ24\Population_MAJ24\Fichier de téléchargement\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Statad\proaff\Entrepot\BDSO pilotage\Avis de transfert\2026-09-23_Vitrine 15-29 ans\Démographie_MAJ\Population_MAJ\Fichier de téléchargement\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AC578FC1-1900-4B93-A604-AB53632D0BFB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{169911E4-9DB5-4313-8196-7C6786AA6D21}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="923" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="923" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Informations" sheetId="4" r:id="rId1"/>
     <sheet name="Population de 15-29 ans" sheetId="11" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="Choisir_un_axe" localSheetId="0">#REF!</definedName>
     <definedName name="Choisir_un_axe">'[1]Note pour Gabarit'!$N$1:$N$9</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -125,102 +125,102 @@
     <t>Population au 1er juillet.</t>
   </si>
   <si>
     <t xml:space="preserve">p : Donnée provisoire.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Source </t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>Dernière mise à jour : 24 septembre 2025</t>
-[...1 lines deleted...]
-  <si>
     <r>
-      <t>Répartition de la population selon le groupe d'âge, en pourcentage, Québec, 1971 à 2025</t>
+      <t>Répartition de la population selon le groupe d'âge, en pourcentage, Québec, 1971 à 2026</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>p</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Répartition de la population selon le groupe d'âge, en nombre, Québec, 1971 à 2025</t>
+      <t>Répartition de la population selon le groupe d'âge, en nombre, Québec, 1971 à 2026</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>p</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">
-[...2 lines deleted...]
-  <si>
     <r>
-      <t>2025</t>
+      <t>2026</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>p</t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Statistique Canada, Estimations de la population (septembre 2026). Adaptation par l'Institut de la statistique du Québec.</t>
+  </si>
+  <si>
+    <t>Dernière mise à jour : 23 septembre 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_)_ ;_ * \(#,##0.00\)_ ;_ * &quot;-&quot;??_)_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="_ * #,##0_)_ ;_ * \(#,##0\)_ ;_ * &quot;-&quot;??_)_ ;_ @_ "/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -757,1040 +757,1040 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/15-29-ans" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/15-29-ans/theme/demographie/population-agee-15-a-29-ans" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:C9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.453125" style="1" customWidth="1"/>
-    <col min="2" max="2" width="11.453125" style="1"/>
+    <col min="1" max="1" width="1.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.42578125" style="1"/>
     <col min="3" max="3" width="32" style="1" customWidth="1"/>
-    <col min="4" max="4" width="68.26953125" style="1" customWidth="1"/>
-    <col min="5" max="16384" width="11.453125" style="1"/>
+    <col min="4" max="4" width="68.28515625" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="2:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B1" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="2:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="2:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="6" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="3" spans="2:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="2:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3" s="3" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2"/>
     </row>
-    <row r="5" spans="2:3" x14ac:dyDescent="0.4">
+    <row r="5" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B5" s="5" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="7" spans="2:3" x14ac:dyDescent="0.4">
+    <row r="7" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B7" s="6" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="8" spans="2:3" x14ac:dyDescent="0.4">
+    <row r="8" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B8" s="6"/>
     </row>
-    <row r="9" spans="2:3" x14ac:dyDescent="0.4">
+    <row r="9" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B9" s="7" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C9" s="7"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId1" display="https://statistique.quebec.ca/vitrine/15-29-ans/theme/demographie/population-agee-15-a-29-ans" xr:uid="{9AC5F0B8-A413-4A2D-827C-98C5AB360F1B}"/>
     <hyperlink ref="B2" r:id="rId2" display="https://statistique.quebec.ca/vitrine/15-29-ans" xr:uid="{507F9167-BF3A-4DD5-8D14-4AC0E01A305F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0D77F0C-5B11-4F39-A2CB-3537F6757B0E}">
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="13.54296875" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="11.453125" style="1"/>
+    <col min="1" max="1" width="13.5703125" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="16" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:13" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A1" s="3" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.45">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="27"/>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
       <c r="H2" s="23"/>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
       <c r="L2" s="23"/>
       <c r="M2" s="23"/>
     </row>
-    <row r="3" spans="1:13" ht="16" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:13" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A3" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="8">
         <v>1971</v>
       </c>
       <c r="C3" s="8">
         <v>1976</v>
       </c>
       <c r="D3" s="8">
         <v>1981</v>
       </c>
       <c r="E3" s="8">
         <v>1986</v>
       </c>
       <c r="F3" s="8">
         <v>1991</v>
       </c>
       <c r="G3" s="8">
         <v>1996</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>22</v>
       </c>
       <c r="J3" s="8" t="s">
         <v>23</v>
       </c>
       <c r="K3" s="8" t="s">
         <v>24</v>
       </c>
       <c r="L3" s="9" t="s">
         <v>25</v>
       </c>
       <c r="M3" s="9" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" x14ac:dyDescent="0.4">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A4" s="33"/>
       <c r="B4" s="28" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
       <c r="K4" s="28"/>
       <c r="L4" s="28"/>
       <c r="M4" s="28"/>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="10">
         <v>100</v>
       </c>
       <c r="C5" s="10">
         <v>100</v>
       </c>
       <c r="D5" s="10">
         <v>100</v>
       </c>
       <c r="E5" s="10">
         <v>100</v>
       </c>
       <c r="F5" s="10">
         <v>100</v>
       </c>
       <c r="G5" s="10">
         <v>100</v>
       </c>
       <c r="H5" s="10">
         <v>100</v>
       </c>
       <c r="I5" s="10">
         <v>100</v>
       </c>
       <c r="J5" s="10">
         <v>100</v>
       </c>
       <c r="K5" s="10">
         <v>100</v>
       </c>
       <c r="L5" s="10">
         <v>100</v>
       </c>
       <c r="M5" s="11">
         <v>100</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="11">
         <v>29.3</v>
       </c>
       <c r="C6" s="11">
         <v>24.6</v>
       </c>
       <c r="D6" s="11">
         <v>21.5</v>
       </c>
       <c r="E6" s="11">
         <v>20.2</v>
       </c>
       <c r="F6" s="11">
         <v>19.8</v>
       </c>
       <c r="G6" s="11">
         <v>19.100000000000001</v>
       </c>
       <c r="H6" s="11">
         <v>17.652914123742868</v>
       </c>
       <c r="I6" s="11">
         <v>16.387437415658301</v>
       </c>
       <c r="J6" s="11">
         <v>15.403531109583128</v>
       </c>
       <c r="K6" s="11">
         <v>15.71303760858919</v>
       </c>
       <c r="L6" s="11">
         <v>15.916201782077035</v>
       </c>
       <c r="M6" s="11">
-        <v>15.193992866429529</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" x14ac:dyDescent="0.4">
+        <v>15.067330133932364</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A7" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="11">
         <v>27.7</v>
       </c>
       <c r="C7" s="11">
         <v>29.7</v>
       </c>
       <c r="D7" s="11">
         <v>29.2</v>
       </c>
       <c r="E7" s="11">
         <v>26.3</v>
       </c>
       <c r="F7" s="11">
         <v>22.5</v>
       </c>
       <c r="G7" s="11">
         <v>20.3</v>
       </c>
       <c r="H7" s="11">
         <v>19.693607935301365</v>
       </c>
       <c r="I7" s="11">
         <v>19.712821222392691</v>
       </c>
       <c r="J7" s="11">
         <v>19.256187836800613</v>
       </c>
       <c r="K7" s="11">
         <v>17.836529834033556</v>
       </c>
       <c r="L7" s="11">
         <v>17.132484525234425</v>
       </c>
       <c r="M7" s="11">
-        <v>17.286306686565919</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" x14ac:dyDescent="0.4">
+        <v>17.073326749834621</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A8" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="11">
         <v>10.3</v>
       </c>
       <c r="C8" s="11">
         <v>10.6</v>
       </c>
       <c r="D8" s="11">
         <v>9.6</v>
       </c>
       <c r="E8" s="11">
         <v>7.2</v>
       </c>
       <c r="F8" s="11">
         <v>6.6</v>
       </c>
       <c r="G8" s="11">
         <v>6.9</v>
       </c>
       <c r="H8" s="11">
         <v>6.3210399547648235</v>
       </c>
       <c r="I8" s="11">
         <v>6.2621095320811948</v>
       </c>
       <c r="J8" s="11">
         <v>6.188898671986184</v>
       </c>
       <c r="K8" s="11">
         <v>5.2277582736415988</v>
       </c>
       <c r="L8" s="11">
         <v>5.0130657651288724</v>
       </c>
       <c r="M8" s="11">
-        <v>5.4337476459427201</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:13" x14ac:dyDescent="0.4">
+        <v>5.5093164153445073</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="11">
         <v>9.3000000000000007</v>
       </c>
       <c r="C9" s="11">
         <v>10</v>
       </c>
       <c r="D9" s="11">
         <v>10.3</v>
       </c>
       <c r="E9" s="11">
         <v>9.3000000000000007</v>
       </c>
       <c r="F9" s="11">
         <v>7.1</v>
       </c>
       <c r="G9" s="11">
         <v>6.5</v>
       </c>
       <c r="H9" s="11">
         <v>6.9714443482665116</v>
       </c>
       <c r="I9" s="11">
         <v>6.5312692080256278</v>
       </c>
       <c r="J9" s="11">
         <v>6.4957794985368658</v>
       </c>
       <c r="K9" s="11">
         <v>6.2976137733622082</v>
       </c>
       <c r="L9" s="11">
         <v>5.6203321970784019</v>
       </c>
       <c r="M9" s="11">
-        <v>5.629888267077134</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" x14ac:dyDescent="0.4">
+        <v>5.5720155277632992</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A10" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="11">
         <v>8.1</v>
       </c>
       <c r="C10" s="11">
         <v>9.1</v>
       </c>
       <c r="D10" s="11">
         <v>9.3000000000000007</v>
       </c>
       <c r="E10" s="11">
         <v>9.8000000000000007</v>
       </c>
       <c r="F10" s="11">
         <v>8.9</v>
       </c>
       <c r="G10" s="11">
         <v>6.9</v>
       </c>
       <c r="H10" s="11">
         <v>6.4011236322700311</v>
       </c>
       <c r="I10" s="11">
         <v>6.9194424822858691</v>
       </c>
       <c r="J10" s="11">
         <v>6.5715096662775636</v>
       </c>
       <c r="K10" s="11">
         <v>6.3111577870297459</v>
       </c>
       <c r="L10" s="11">
         <v>6.4990865630271513</v>
       </c>
       <c r="M10" s="11">
-        <v>6.2226707735460653</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13" x14ac:dyDescent="0.4">
+        <v>5.9919948067268152</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A11" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="11">
         <v>36.1</v>
       </c>
       <c r="C11" s="11">
         <v>38</v>
       </c>
       <c r="D11" s="11">
         <v>40.6</v>
       </c>
       <c r="E11" s="11">
         <v>43.6</v>
       </c>
       <c r="F11" s="11">
         <v>46.6</v>
       </c>
       <c r="G11" s="11">
         <v>48.7</v>
       </c>
       <c r="H11" s="11">
         <v>49.616266275320733</v>
       </c>
       <c r="I11" s="11">
         <v>49.985370617359948</v>
       </c>
       <c r="J11" s="11">
         <v>49.647158881941891</v>
       </c>
       <c r="K11" s="11">
         <v>48.50039562136871</v>
       </c>
       <c r="L11" s="11">
         <v>46.800964066812725</v>
       </c>
       <c r="M11" s="11">
-        <v>45.832930847818304</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.45">
+        <v>45.570839850475025</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="22">
         <v>6.8</v>
       </c>
       <c r="C12" s="22">
         <v>7.6</v>
       </c>
       <c r="D12" s="22">
         <v>8.8000000000000007</v>
       </c>
       <c r="E12" s="22">
         <v>9.8000000000000007</v>
       </c>
       <c r="F12" s="22">
         <v>11.1</v>
       </c>
       <c r="G12" s="22">
         <v>12</v>
       </c>
       <c r="H12" s="22">
         <v>13.037211665635029</v>
       </c>
       <c r="I12" s="22">
         <v>13.914370744589061</v>
       </c>
       <c r="J12" s="22">
         <v>15.693122171674368</v>
       </c>
       <c r="K12" s="22">
         <v>17.950036936008548</v>
       </c>
       <c r="L12" s="22">
         <v>20.150349625875815</v>
       </c>
       <c r="M12" s="22">
-        <v>21.686769599186249</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:13" x14ac:dyDescent="0.4">
+        <v>22.288503265757992</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A14" s="3"/>
     </row>
-    <row r="15" spans="1:13" ht="16" x14ac:dyDescent="0.4">
+    <row r="15" spans="1:13" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A15" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
     </row>
-    <row r="16" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="23"/>
       <c r="B16" s="23"/>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="23"/>
       <c r="H16" s="23"/>
       <c r="I16" s="23"/>
       <c r="J16" s="23"/>
       <c r="K16" s="23"/>
       <c r="L16" s="23"/>
       <c r="M16" s="23"/>
     </row>
-    <row r="17" spans="1:13" ht="16" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:13" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A17" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="8">
         <v>1971</v>
       </c>
       <c r="C17" s="8">
         <v>1976</v>
       </c>
       <c r="D17" s="8">
         <v>1981</v>
       </c>
       <c r="E17" s="8">
         <v>1986</v>
       </c>
       <c r="F17" s="8">
         <v>1991</v>
       </c>
       <c r="G17" s="8">
         <v>1996</v>
       </c>
       <c r="H17" s="8" t="s">
         <v>21</v>
       </c>
       <c r="I17" s="8" t="s">
         <v>22</v>
       </c>
       <c r="J17" s="8" t="s">
         <v>23</v>
       </c>
       <c r="K17" s="8" t="s">
         <v>24</v>
       </c>
       <c r="L17" s="8" t="s">
         <v>25</v>
       </c>
       <c r="M17" s="9" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:13" x14ac:dyDescent="0.4">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A18" s="30"/>
       <c r="B18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="28"/>
       <c r="L18" s="28"/>
       <c r="M18" s="28"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.4">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A19" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="13">
         <v>6137305</v>
       </c>
       <c r="C19" s="13">
         <v>6396761</v>
       </c>
       <c r="D19" s="13">
         <v>6547207</v>
       </c>
       <c r="E19" s="13">
         <v>6708170</v>
       </c>
       <c r="F19" s="13">
         <v>7067396</v>
       </c>
       <c r="G19" s="13">
         <v>7246897</v>
       </c>
       <c r="H19" s="13">
         <v>7396014</v>
       </c>
       <c r="I19" s="13">
         <v>7631901</v>
       </c>
       <c r="J19" s="13">
         <v>8004736</v>
       </c>
       <c r="K19" s="13">
         <v>8225036</v>
       </c>
       <c r="L19" s="13">
         <v>8572020</v>
       </c>
       <c r="M19" s="14">
-        <v>9058297</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:13" x14ac:dyDescent="0.4">
+        <v>9067114</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A20" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="13">
         <v>1799614</v>
       </c>
       <c r="C20" s="13">
         <v>1575926</v>
       </c>
       <c r="D20" s="13">
         <v>1407620</v>
       </c>
       <c r="E20" s="13">
         <v>1358187</v>
       </c>
       <c r="F20" s="13">
         <v>1400163</v>
       </c>
       <c r="G20" s="13">
         <v>1380796</v>
       </c>
       <c r="H20" s="13">
         <v>1305612</v>
       </c>
       <c r="I20" s="13">
         <v>1250673</v>
       </c>
       <c r="J20" s="13">
         <v>1233012</v>
       </c>
       <c r="K20" s="13">
         <v>1292403</v>
       </c>
       <c r="L20" s="13">
         <v>1364340</v>
       </c>
       <c r="M20" s="14">
-        <v>1376317</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:13" x14ac:dyDescent="0.4">
+        <v>1366172</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A21" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="13">
         <v>1702626</v>
       </c>
       <c r="C21" s="13">
         <v>1899796</v>
       </c>
       <c r="D21" s="13">
         <v>1911454</v>
       </c>
       <c r="E21" s="13">
         <v>1767404</v>
       </c>
       <c r="F21" s="13">
         <v>1593646</v>
       </c>
       <c r="G21" s="13">
         <v>1468075</v>
       </c>
       <c r="H21" s="13">
         <v>1456542</v>
       </c>
       <c r="I21" s="13">
         <v>1504463</v>
       </c>
       <c r="J21" s="13">
         <v>1541407</v>
       </c>
       <c r="K21" s="13">
         <v>1467061</v>
       </c>
       <c r="L21" s="13">
         <v>1468600</v>
       </c>
       <c r="M21" s="14">
-        <v>1565845</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:13" x14ac:dyDescent="0.4">
+        <v>1548058</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A22" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B22" s="13">
         <v>635037</v>
       </c>
       <c r="C22" s="13">
         <v>680433</v>
       </c>
       <c r="D22" s="13">
         <v>631056</v>
       </c>
       <c r="E22" s="13">
         <v>485642</v>
       </c>
       <c r="F22" s="13">
         <v>464884</v>
       </c>
       <c r="G22" s="13">
         <v>498968</v>
       </c>
       <c r="H22" s="13">
         <v>467505</v>
       </c>
       <c r="I22" s="13">
         <v>477918</v>
       </c>
       <c r="J22" s="13">
         <v>495405</v>
       </c>
       <c r="K22" s="13">
         <v>429985</v>
       </c>
       <c r="L22" s="13">
         <v>429721</v>
       </c>
       <c r="M22" s="14">
-        <v>492205</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:13" x14ac:dyDescent="0.4">
+        <v>499536</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A23" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="13">
         <v>573174</v>
       </c>
       <c r="C23" s="13">
         <v>639401</v>
       </c>
       <c r="D23" s="13">
         <v>673507</v>
       </c>
       <c r="E23" s="13">
         <v>626272</v>
       </c>
       <c r="F23" s="13">
         <v>501732</v>
       </c>
       <c r="G23" s="13">
         <v>470457</v>
       </c>
       <c r="H23" s="13">
         <v>515609</v>
       </c>
       <c r="I23" s="13">
         <v>498460</v>
       </c>
       <c r="J23" s="13">
         <v>519970</v>
       </c>
       <c r="K23" s="13">
         <v>517981</v>
       </c>
       <c r="L23" s="13">
         <v>481776</v>
       </c>
       <c r="M23" s="14">
-        <v>509972</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:13" x14ac:dyDescent="0.4">
+        <v>505221</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A24" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="13">
         <v>494415</v>
       </c>
       <c r="C24" s="13">
         <v>579962</v>
       </c>
       <c r="D24" s="13">
         <v>606891</v>
       </c>
       <c r="E24" s="13">
         <v>655490</v>
       </c>
       <c r="F24" s="13">
         <v>627030</v>
       </c>
       <c r="G24" s="13">
         <v>498650</v>
       </c>
       <c r="H24" s="13">
         <v>473428</v>
       </c>
       <c r="I24" s="13">
         <v>528085</v>
       </c>
       <c r="J24" s="13">
         <v>526032</v>
       </c>
       <c r="K24" s="13">
         <v>519095</v>
       </c>
       <c r="L24" s="13">
         <v>557103</v>
       </c>
       <c r="M24" s="14">
-        <v>563668</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:13" x14ac:dyDescent="0.4">
+        <v>543301</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A25" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="13">
         <v>2216617</v>
       </c>
       <c r="C25" s="13">
         <v>2432146</v>
       </c>
       <c r="D25" s="13">
         <v>2655070</v>
       </c>
       <c r="E25" s="13">
         <v>2924822</v>
       </c>
       <c r="F25" s="13">
         <v>3292449</v>
       </c>
       <c r="G25" s="13">
         <v>3529042</v>
       </c>
       <c r="H25" s="13">
         <v>3669626</v>
       </c>
       <c r="I25" s="13">
         <v>3814834</v>
       </c>
       <c r="J25" s="13">
         <v>3974124</v>
       </c>
       <c r="K25" s="13">
         <v>3989175</v>
       </c>
       <c r="L25" s="13">
         <v>4011788</v>
       </c>
       <c r="M25" s="24">
-        <v>4151683</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.45">
+        <v>4131960</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="25">
         <v>418448</v>
       </c>
       <c r="C26" s="25">
         <v>488893</v>
       </c>
       <c r="D26" s="25">
         <v>573063</v>
       </c>
       <c r="E26" s="25">
         <v>657757</v>
       </c>
       <c r="F26" s="25">
         <v>781138</v>
       </c>
       <c r="G26" s="25">
         <v>868984</v>
       </c>
       <c r="H26" s="25">
         <v>964234</v>
       </c>
       <c r="I26" s="25">
         <v>1061931</v>
       </c>
       <c r="J26" s="25">
         <v>1256193</v>
       </c>
       <c r="K26" s="25">
         <v>1476397</v>
       </c>
       <c r="L26" s="25">
         <v>1727292</v>
       </c>
       <c r="M26" s="26">
-        <v>1964452</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:13" x14ac:dyDescent="0.4">
+        <v>2020924</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A27" s="4"/>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27" s="13"/>
       <c r="F27" s="13"/>
       <c r="G27" s="13"/>
       <c r="H27" s="13"/>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
     </row>
-    <row r="28" spans="1:13" x14ac:dyDescent="0.4">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A28" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="13"/>
       <c r="E28" s="13"/>
       <c r="F28" s="13"/>
       <c r="G28" s="13"/>
       <c r="H28" s="13"/>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="13"/>
       <c r="L28" s="13"/>
     </row>
-    <row r="29" spans="1:13" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:13" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="31"/>
       <c r="C29" s="31"/>
       <c r="D29" s="31"/>
       <c r="E29" s="31"/>
       <c r="F29" s="31"/>
       <c r="G29" s="31"/>
       <c r="H29" s="31"/>
       <c r="I29" s="31"/>
       <c r="J29" s="31"/>
       <c r="K29" s="31"/>
       <c r="L29" s="31"/>
     </row>
-    <row r="30" spans="1:13" s="17" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:13" s="17" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="16"/>
       <c r="C30" s="16"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
       <c r="H30" s="16"/>
       <c r="I30" s="16"/>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
     </row>
-    <row r="31" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="31" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="19"/>
       <c r="B31" s="19"/>
       <c r="C31" s="19"/>
       <c r="D31" s="19"/>
       <c r="E31" s="19"/>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
       <c r="K31" s="19"/>
       <c r="L31" s="19"/>
     </row>
-    <row r="32" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="32" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="19"/>
       <c r="C32" s="19"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
       <c r="G32" s="19"/>
       <c r="H32" s="19"/>
       <c r="I32" s="19"/>
       <c r="J32" s="19"/>
       <c r="K32" s="19"/>
       <c r="L32" s="19"/>
     </row>
-    <row r="33" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="33" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="32" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="32"/>
       <c r="C33" s="32"/>
       <c r="D33" s="32"/>
       <c r="E33" s="32"/>
       <c r="F33" s="32"/>
       <c r="G33" s="32"/>
       <c r="H33" s="32"/>
       <c r="I33" s="32"/>
       <c r="J33" s="32"/>
       <c r="K33" s="32"/>
       <c r="L33" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="A29:L29"/>
     <mergeCell ref="A33:L33"/>
     <mergeCell ref="A3:A4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>