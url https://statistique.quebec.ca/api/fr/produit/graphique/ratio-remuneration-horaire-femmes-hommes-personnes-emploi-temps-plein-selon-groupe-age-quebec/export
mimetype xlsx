--- v0 (2026-02-28)
+++ v1 (2026-08-28)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\inf_120h\BDSO pilotage\Avis de transfert\2025-06-12_Vitrine 15-29 ans\Emploi_MAJ12\Remuneration_MAJ12\Fichier de téléchargement\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Statad\proaff\Entrepot\BDSO pilotage\Avis de transfert\2026-08-xx_Vitrine 15-29 ans\Emploi_MAJ\Remuneration_MAJ\Fichier de téléchargement\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DCC7EE69-0DAA-4371-9F44-CD46FEE7BEEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F957C19D-D44A-463D-84B5-8DF5B9161455}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="743" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="14" state="hidden" r:id="rId1"/>
     <sheet name="Directives tableau" sheetId="12" state="hidden" r:id="rId2"/>
     <sheet name="Informations" sheetId="19" r:id="rId3"/>
     <sheet name="Tableau_âge" sheetId="20" r:id="rId4"/>
     <sheet name="Tableau_âge-genre" sheetId="23" r:id="rId5"/>
     <sheet name="Ratio F-H" sheetId="22" r:id="rId6"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
   </externalReferences>
   <definedNames>
     <definedName name="__1_Tx_emploiA" localSheetId="4">#REF!</definedName>
     <definedName name="__1_Tx_emploiA">#REF!</definedName>
     <definedName name="__1_Tx_emploiB" localSheetId="4">#REF!</definedName>
     <definedName name="__1_Tx_emploiB">#REF!</definedName>
     <definedName name="__1_Tx_emploiC" localSheetId="4">#REF!</definedName>
     <definedName name="__1_Tx_emploiC">#REF!</definedName>
     <definedName name="__1_Tx_NEET" localSheetId="4">'[1]Tab 4.7'!#REF!</definedName>
     <definedName name="__1_Tx_NEET">'[1]Tab 4.7'!#REF!</definedName>
     <definedName name="__2_NEET" localSheetId="4">#REF!</definedName>
@@ -112,51 +112,51 @@
     <definedName name="feuil1">#REF!</definedName>
     <definedName name="ROC">#N/A</definedName>
     <definedName name="Tous">#N/A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="384" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="126">
   <si>
     <t>Type graphique</t>
   </si>
   <si>
     <t xml:space="preserve">Sexe </t>
   </si>
   <si>
     <t>Groupe d'âge</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>24,4 - 26,0</t>
   </si>
   <si>
     <t>16,5 - 18,3</t>
   </si>
   <si>
     <t>32,3 - 34,5</t>
   </si>
   <si>
@@ -695,292 +695,212 @@
   <si>
     <t>15 ans et plus</t>
   </si>
   <si>
     <t>15-29 ans</t>
   </si>
   <si>
     <t>15-19 ans</t>
   </si>
   <si>
     <t>20-24 ans</t>
   </si>
   <si>
     <t>25-29 ans</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Borne sup.</t>
   </si>
   <si>
     <t>Borne inf.</t>
   </si>
   <si>
-    <t>IC (95%)</t>
-[...1 lines deleted...]
-  <si>
     <t>Estimation</t>
   </si>
   <si>
     <t xml:space="preserve">Notes </t>
   </si>
   <si>
     <t xml:space="preserve">Toutes les estimations ont un bon degré de précision (coefficient de variation inférieur à 15 %). </t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Institut de la statistique du Québec</t>
   </si>
   <si>
     <t>Vitrine statistique sur les jeunes de 15 à 29 ans (quebec.ca)</t>
   </si>
   <si>
     <t>Thème : Emploi</t>
   </si>
   <si>
     <t>Sujet : Traitement équitable dans les milieux de travail et conciliation entre les différentes sphères de vie</t>
   </si>
   <si>
-    <t>URL:</t>
-[...4 lines deleted...]
-  <si>
     <t>$ courants</t>
   </si>
   <si>
-    <t>$ constants (2024)</t>
-[...23 lines deleted...]
-  <si>
     <t>Note</t>
-  </si>
-[...58 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">
 Statistique Canada, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Enquête sur la population active</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>. Adaptation par l’Institut de la statistique du Québec.</t>
     </r>
   </si>
   <si>
-    <t>r : Données révisées.</t>
-[...4 lines deleted...]
-  <si>
     <t>Hommes+</t>
   </si>
   <si>
     <t>Femmes+</t>
   </si>
   <si>
     <t>1. Les résultats sont présentés selon le genre de la personne plutôt que le sexe à partir de 2022. Les répercussions sur les tendances sont minimes. Les catégories Hommes+ et Femmes+ signifient que les personnes non binaires, soit celles dont le genre se situe en dehors du modèle binaire masculin-féminin, ont été réparties entre les hommes et les femmes.</t>
   </si>
   <si>
-    <r>
-[...11 lines deleted...]
-    </r>
+    <t>Indicateur :  Rémunération horaire des employés et employées à temps plein</t>
+  </si>
+  <si>
+    <t>$ constants (2025)</t>
   </si>
   <si>
     <r>
       <t>Ratio de rémunération horaire femmes+-hommes+</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>, personnes en emploi à temps plein, selon le groupe d’âge, Québec, 2006 et de 2019 à 2024</t>
+      <t>, personnes en emploi à temps plein, selon le groupe d’âge, Québec, 2006 et de 2019 à 2025</t>
     </r>
   </si>
   <si>
-    <t>Indicateur :  Rémunération horaire des employés et employées à temps plein</t>
-[...2 lines deleted...]
-    <t>Rémunération horaire moyenne des employés et employées à temps plein selon le groupe d'âge, dollars courants et constants, Québec, 2006 et 2019 à 2024</t>
+    <t>IC : Intervalle de confiance.</t>
+  </si>
+  <si>
+    <t>Rémunération horaire moyenne des employés et employées à temps plein selon le groupe d’âge, dollars courants et constants, Québec, 2006 et 2019 à 2025</t>
   </si>
   <si>
     <r>
-      <t>Rémunération horaire moyenne des employés et employées à temps plein selon le groupe d'âge et le genre</t>
+      <t xml:space="preserve">Statistique Canada, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Enquête sur la population active</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>. Adaptation par l’Institut de la statistique du Québec.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Rémunération horaire moyenne des employés et employées à temps plein selon le groupe d’âge et le genre</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>, dollars courants et constants, Québec, 2006 et 2019 à 2024</t>
+      <t>, dollars courants et constants, Québec, 2006 et 2019 à 2025</t>
     </r>
   </si>
   <si>
-    <t>Dernière mise à jour : 12 juin 2025</t>
+    <t>IC à 95 %</t>
+  </si>
+  <si>
+    <t>Dernière mise à jour : 12 août 2026</t>
+  </si>
+  <si>
+    <t>Consulter la page</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="35" x14ac:knownFonts="1">
+  <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
@@ -1138,84 +1058,88 @@
     </font>
     <font>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="9"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
@@ -1306,51 +1230,51 @@
       <right style="thin">
         <color theme="6" tint="0.39997558519241921"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="116">
+  <cellXfs count="126">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
@@ -1386,70 +1310,65 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="2" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -1467,154 +1386,189 @@
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Lien hypertexte 2" xfId="3" xr:uid="{FF72BFF6-BE3F-4F02-B10B-62C39B8215CB}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{419620BC-D47C-438D-8B24-8825960E2FC1}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF49702E"/>
       <color rgb="FFFFCCCC"/>
       <color rgb="FF2D5750"/>
       <color rgb="FF8D9654"/>
       <color rgb="FF4A5E5A"/>
       <color rgb="FF4D7731"/>
       <color rgb="FF2D3257"/>
       <color rgb="FFFF9999"/>
       <color rgb="FFFF99CC"/>
     </mruColors>
   </colors>
   <extLst>
@@ -1898,51 +1852,75 @@
             <a:t>Ensemble de la population en âge de travailler (15 ans et plus). </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="fr-CA" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fr-CA" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Certaines populations sont toutefois exclues, car elles ne font pas partie de la population cible de l’Enquête sur la population active (EPA), soit les personnes vivant dans un établissement institutionnel, les personnes vivant dans les réserves et les autres peuplements autochtones des provinces, les membres à temps plein des Forces armées canadiennes, et les ménages situés dans des régions extrêmement éloignées où la densité de population est très faible.</a:t>
+            <a:t>Certaines populations sont toutefois exclues, car elles ne font pas partie de la population cible de l’Enquête sur la population active (EPA), soit les personnes vivant dans un établissement institutionnel, les personnes vivant </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>dans une communauté des Premières Nations ou inuite, les membres </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>à temps plein des Forces armées canadiennes, et les ménages situés dans des régions extrêmement éloignées où la densité de population est très faible.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="fr-CA" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fr-CA" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>Utilisation de la variable « genre »</a:t>
@@ -2601,59 +2579,63 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/15-29-ans" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/15-29-ans/theme/emploi/remuneration-horaire-employes-temps-plein" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/15-29-ans" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:A32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="41.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
@@ -2773,715 +2755,715 @@
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:X90"/>
   <sheetViews>
     <sheetView topLeftCell="A22" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="I15" sqref="I15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.6640625" customWidth="1"/>
     <col min="2" max="2" width="22.109375" customWidth="1"/>
     <col min="3" max="13" width="12.6640625" customWidth="1"/>
     <col min="16" max="16" width="26.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="B1" s="91"/>
-[...4 lines deleted...]
-      <c r="G1" s="91"/>
+      <c r="B1" s="110"/>
+      <c r="C1" s="110"/>
+      <c r="D1" s="110"/>
+      <c r="E1" s="110"/>
+      <c r="F1" s="110"/>
+      <c r="G1" s="110"/>
       <c r="H1" s="26"/>
       <c r="I1" s="26"/>
       <c r="J1" s="26"/>
       <c r="K1" s="26"/>
       <c r="L1" s="26"/>
       <c r="M1" s="26"/>
     </row>
     <row r="2" spans="1:23" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="15"/>
     </row>
     <row r="3" spans="1:23" ht="252.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="84" t="s">
+      <c r="A3" s="103" t="s">
         <v>91</v>
       </c>
-      <c r="B3" s="84"/>
-[...10 lines deleted...]
-      <c r="M3" s="84"/>
+      <c r="B3" s="103"/>
+      <c r="C3" s="103"/>
+      <c r="D3" s="103"/>
+      <c r="E3" s="103"/>
+      <c r="F3" s="103"/>
+      <c r="G3" s="103"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="103"/>
+      <c r="J3" s="103"/>
+      <c r="K3" s="103"/>
+      <c r="L3" s="103"/>
+      <c r="M3" s="103"/>
     </row>
     <row r="4" spans="1:23" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="19"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="19"/>
       <c r="J4" s="19"/>
       <c r="K4" s="19"/>
       <c r="L4" s="19"/>
       <c r="M4" s="19"/>
     </row>
     <row r="5" spans="1:23" ht="18" x14ac:dyDescent="0.35">
-      <c r="A5" s="93" t="s">
+      <c r="A5" s="112" t="s">
         <v>89</v>
       </c>
-      <c r="B5" s="93"/>
-[...10 lines deleted...]
-      <c r="M5" s="93"/>
+      <c r="B5" s="112"/>
+      <c r="C5" s="112"/>
+      <c r="D5" s="112"/>
+      <c r="E5" s="112"/>
+      <c r="F5" s="112"/>
+      <c r="G5" s="112"/>
+      <c r="H5" s="112"/>
+      <c r="I5" s="112"/>
+      <c r="J5" s="112"/>
+      <c r="K5" s="112"/>
+      <c r="L5" s="112"/>
+      <c r="M5" s="112"/>
     </row>
     <row r="6" spans="1:23" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="17"/>
       <c r="D6" s="17"/>
       <c r="E6" s="17"/>
       <c r="F6" s="17"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
       <c r="L6" s="17"/>
       <c r="M6" s="17"/>
       <c r="N6" s="2"/>
-      <c r="O6" s="84" t="s">
+      <c r="O6" s="103" t="s">
         <v>83</v>
       </c>
-      <c r="P6" s="84"/>
-[...6 lines deleted...]
-      <c r="W6" s="84"/>
+      <c r="P6" s="103"/>
+      <c r="Q6" s="103"/>
+      <c r="R6" s="103"/>
+      <c r="S6" s="103"/>
+      <c r="T6" s="103"/>
+      <c r="U6" s="103"/>
+      <c r="V6" s="103"/>
+      <c r="W6" s="103"/>
     </row>
     <row r="7" spans="1:23" s="16" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A7" s="18"/>
       <c r="B7" s="18"/>
-      <c r="G7" s="85"/>
-[...1 lines deleted...]
-      <c r="I7" s="86"/>
+      <c r="G7" s="104"/>
+      <c r="H7" s="105"/>
+      <c r="I7" s="105"/>
       <c r="J7" s="22"/>
-      <c r="K7" s="85"/>
-[...2 lines deleted...]
-      <c r="O7" s="84" t="s">
+      <c r="K7" s="104"/>
+      <c r="L7" s="105"/>
+      <c r="M7" s="105"/>
+      <c r="O7" s="103" t="s">
         <v>82</v>
       </c>
-      <c r="P7" s="84"/>
-[...6 lines deleted...]
-      <c r="W7" s="84"/>
+      <c r="P7" s="103"/>
+      <c r="Q7" s="103"/>
+      <c r="R7" s="103"/>
+      <c r="S7" s="103"/>
+      <c r="T7" s="103"/>
+      <c r="U7" s="103"/>
+      <c r="V7" s="103"/>
+      <c r="W7" s="103"/>
     </row>
     <row r="8" spans="1:23" ht="77.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="24" t="s">
         <v>47</v>
       </c>
       <c r="D8" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E8" s="24" t="s">
         <v>49</v>
       </c>
       <c r="F8" s="8"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="2"/>
-      <c r="O8" s="84"/>
-[...7 lines deleted...]
-      <c r="W8" s="84"/>
+      <c r="O8" s="103"/>
+      <c r="P8" s="103"/>
+      <c r="Q8" s="103"/>
+      <c r="R8" s="103"/>
+      <c r="S8" s="103"/>
+      <c r="T8" s="103"/>
+      <c r="U8" s="103"/>
+      <c r="V8" s="103"/>
+      <c r="W8" s="103"/>
     </row>
     <row r="9" spans="1:23" x14ac:dyDescent="0.3">
-      <c r="C9" s="95" t="s">
+      <c r="C9" s="114" t="s">
         <v>3</v>
       </c>
-      <c r="D9" s="95"/>
-      <c r="E9" s="95"/>
+      <c r="D9" s="114"/>
+      <c r="E9" s="114"/>
       <c r="F9" s="23"/>
       <c r="G9" s="20"/>
       <c r="H9" s="20"/>
       <c r="I9" s="20"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
       <c r="N9" s="2"/>
-      <c r="O9" s="88"/>
-[...7 lines deleted...]
-      <c r="W9" s="88"/>
+      <c r="O9" s="107"/>
+      <c r="P9" s="107"/>
+      <c r="Q9" s="107"/>
+      <c r="R9" s="107"/>
+      <c r="S9" s="107"/>
+      <c r="T9" s="107"/>
+      <c r="U9" s="107"/>
+      <c r="V9" s="107"/>
+      <c r="W9" s="107"/>
     </row>
     <row r="10" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="12">
         <v>11.1</v>
       </c>
       <c r="D10" s="12">
         <v>11.2</v>
       </c>
       <c r="E10" s="12">
         <v>11.3</v>
       </c>
       <c r="F10" s="12"/>
       <c r="G10" s="13"/>
       <c r="H10" s="4"/>
       <c r="K10" s="10"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
       <c r="N10" s="10"/>
-      <c r="O10" s="84" t="s">
+      <c r="O10" s="103" t="s">
         <v>81</v>
       </c>
-      <c r="P10" s="84"/>
-[...6 lines deleted...]
-      <c r="W10" s="84"/>
+      <c r="P10" s="103"/>
+      <c r="Q10" s="103"/>
+      <c r="R10" s="103"/>
+      <c r="S10" s="103"/>
+      <c r="T10" s="103"/>
+      <c r="U10" s="103"/>
+      <c r="V10" s="103"/>
+      <c r="W10" s="103"/>
     </row>
     <row r="11" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="4"/>
       <c r="B11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="C11" s="12">
         <v>11.1</v>
       </c>
       <c r="D11" s="12">
         <v>11.2</v>
       </c>
       <c r="E11" s="12">
         <v>11.3</v>
       </c>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="4"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
       <c r="N11" s="10"/>
-      <c r="O11" s="84"/>
-[...7 lines deleted...]
-      <c r="W11" s="84"/>
+      <c r="O11" s="103"/>
+      <c r="P11" s="103"/>
+      <c r="Q11" s="103"/>
+      <c r="R11" s="103"/>
+      <c r="S11" s="103"/>
+      <c r="T11" s="103"/>
+      <c r="U11" s="103"/>
+      <c r="V11" s="103"/>
+      <c r="W11" s="103"/>
     </row>
     <row r="12" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A12" s="4"/>
       <c r="B12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="C12" s="12">
         <v>11.1</v>
       </c>
       <c r="D12" s="12">
         <v>11.2</v>
       </c>
       <c r="E12" s="12">
         <v>11.3</v>
       </c>
       <c r="F12" s="12"/>
       <c r="G12" s="14"/>
       <c r="H12" s="4"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="10"/>
-      <c r="O12" s="84"/>
-[...7 lines deleted...]
-      <c r="W12" s="84"/>
+      <c r="O12" s="103"/>
+      <c r="P12" s="103"/>
+      <c r="Q12" s="103"/>
+      <c r="R12" s="103"/>
+      <c r="S12" s="103"/>
+      <c r="T12" s="103"/>
+      <c r="U12" s="103"/>
+      <c r="V12" s="103"/>
+      <c r="W12" s="103"/>
     </row>
     <row r="13" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="12">
         <v>11.1</v>
       </c>
       <c r="D13" s="12">
         <v>11.2</v>
       </c>
       <c r="E13" s="12">
         <v>11.3</v>
       </c>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="5"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="10"/>
-      <c r="O13" s="84"/>
-[...7 lines deleted...]
-      <c r="W13" s="84"/>
+      <c r="O13" s="103"/>
+      <c r="P13" s="103"/>
+      <c r="Q13" s="103"/>
+      <c r="R13" s="103"/>
+      <c r="S13" s="103"/>
+      <c r="T13" s="103"/>
+      <c r="U13" s="103"/>
+      <c r="V13" s="103"/>
+      <c r="W13" s="103"/>
     </row>
     <row r="14" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C14" s="12">
         <v>11.1</v>
       </c>
       <c r="D14" s="12">
         <v>11.2</v>
       </c>
       <c r="E14" s="12">
         <v>11.3</v>
       </c>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="5"/>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
       <c r="N14" s="10"/>
-      <c r="O14" s="84"/>
-[...7 lines deleted...]
-      <c r="W14" s="84"/>
+      <c r="O14" s="103"/>
+      <c r="P14" s="103"/>
+      <c r="Q14" s="103"/>
+      <c r="R14" s="103"/>
+      <c r="S14" s="103"/>
+      <c r="T14" s="103"/>
+      <c r="U14" s="103"/>
+      <c r="V14" s="103"/>
+      <c r="W14" s="103"/>
     </row>
     <row r="15" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="12">
         <v>11.1</v>
       </c>
       <c r="D15" s="12">
         <v>11.2</v>
       </c>
       <c r="E15" s="12">
         <v>11.3</v>
       </c>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="5"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
       <c r="N15" s="10"/>
-      <c r="O15" s="84"/>
-[...7 lines deleted...]
-      <c r="W15" s="84"/>
+      <c r="O15" s="103"/>
+      <c r="P15" s="103"/>
+      <c r="Q15" s="103"/>
+      <c r="R15" s="103"/>
+      <c r="S15" s="103"/>
+      <c r="T15" s="103"/>
+      <c r="U15" s="103"/>
+      <c r="V15" s="103"/>
+      <c r="W15" s="103"/>
     </row>
     <row r="16" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A16" s="4"/>
       <c r="B16" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C16" s="12">
         <v>11.1</v>
       </c>
       <c r="D16" s="12">
         <v>11.2</v>
       </c>
       <c r="E16" s="12">
         <v>11.3</v>
       </c>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="6"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
       <c r="N16" s="10"/>
-      <c r="O16" s="84"/>
-[...7 lines deleted...]
-      <c r="W16" s="84"/>
+      <c r="O16" s="103"/>
+      <c r="P16" s="103"/>
+      <c r="Q16" s="103"/>
+      <c r="R16" s="103"/>
+      <c r="S16" s="103"/>
+      <c r="T16" s="103"/>
+      <c r="U16" s="103"/>
+      <c r="V16" s="103"/>
+      <c r="W16" s="103"/>
     </row>
     <row r="17" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A17" s="4"/>
       <c r="B17" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C17" s="12">
         <v>11.1</v>
       </c>
       <c r="D17" s="12">
         <v>11.2</v>
       </c>
       <c r="E17" s="12">
         <v>11.3</v>
       </c>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
       <c r="H17" s="6"/>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
       <c r="N17" s="10"/>
-      <c r="O17" s="84"/>
-[...7 lines deleted...]
-      <c r="W17" s="84"/>
+      <c r="O17" s="103"/>
+      <c r="P17" s="103"/>
+      <c r="Q17" s="103"/>
+      <c r="R17" s="103"/>
+      <c r="S17" s="103"/>
+      <c r="T17" s="103"/>
+      <c r="U17" s="103"/>
+      <c r="V17" s="103"/>
+      <c r="W17" s="103"/>
     </row>
     <row r="18" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C18" s="12">
         <v>11.1</v>
       </c>
       <c r="D18" s="12">
         <v>11.2</v>
       </c>
       <c r="E18" s="12">
         <v>11.3</v>
       </c>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="5"/>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
       <c r="N18" s="10"/>
-      <c r="O18" s="84"/>
-[...7 lines deleted...]
-      <c r="W18" s="84"/>
+      <c r="O18" s="103"/>
+      <c r="P18" s="103"/>
+      <c r="Q18" s="103"/>
+      <c r="R18" s="103"/>
+      <c r="S18" s="103"/>
+      <c r="T18" s="103"/>
+      <c r="U18" s="103"/>
+      <c r="V18" s="103"/>
+      <c r="W18" s="103"/>
     </row>
     <row r="19" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="12">
         <v>11.1</v>
       </c>
       <c r="D19" s="12">
         <v>11.2</v>
       </c>
       <c r="E19" s="12">
         <v>11.3</v>
       </c>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="5"/>
       <c r="K19" s="10"/>
       <c r="L19" s="10"/>
       <c r="M19" s="10"/>
       <c r="N19" s="10"/>
-      <c r="O19" s="84"/>
-[...7 lines deleted...]
-      <c r="W19" s="84"/>
+      <c r="O19" s="103"/>
+      <c r="P19" s="103"/>
+      <c r="Q19" s="103"/>
+      <c r="R19" s="103"/>
+      <c r="S19" s="103"/>
+      <c r="T19" s="103"/>
+      <c r="U19" s="103"/>
+      <c r="V19" s="103"/>
+      <c r="W19" s="103"/>
     </row>
     <row r="20" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A20" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="12">
         <v>11.1</v>
       </c>
       <c r="D20" s="12">
         <v>11.2</v>
       </c>
       <c r="E20" s="12">
         <v>11.3</v>
       </c>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="12"/>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
       <c r="N20" s="10"/>
-      <c r="O20" s="84"/>
-[...7 lines deleted...]
-      <c r="W20" s="84"/>
+      <c r="O20" s="103"/>
+      <c r="P20" s="103"/>
+      <c r="Q20" s="103"/>
+      <c r="R20" s="103"/>
+      <c r="S20" s="103"/>
+      <c r="T20" s="103"/>
+      <c r="U20" s="103"/>
+      <c r="V20" s="103"/>
+      <c r="W20" s="103"/>
     </row>
     <row r="21" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A21" s="4"/>
       <c r="B21" s="4" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="12">
         <v>11.1</v>
       </c>
       <c r="D21" s="12">
         <v>11.2</v>
       </c>
       <c r="E21" s="12">
         <v>11.3</v>
       </c>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="12"/>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
       <c r="N21" s="10"/>
-      <c r="O21" s="84"/>
-[...7 lines deleted...]
-      <c r="W21" s="84"/>
+      <c r="O21" s="103"/>
+      <c r="P21" s="103"/>
+      <c r="Q21" s="103"/>
+      <c r="R21" s="103"/>
+      <c r="S21" s="103"/>
+      <c r="T21" s="103"/>
+      <c r="U21" s="103"/>
+      <c r="V21" s="103"/>
+      <c r="W21" s="103"/>
     </row>
     <row r="22" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A22" s="4"/>
       <c r="B22" s="4" t="s">
         <v>74</v>
       </c>
       <c r="C22" s="12">
         <v>11.1</v>
       </c>
       <c r="D22" s="12">
         <v>11.2</v>
       </c>
       <c r="E22" s="12">
         <v>11.3</v>
       </c>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="14"/>
       <c r="K22" s="10"/>
       <c r="L22" s="10"/>
       <c r="M22" s="10"/>
       <c r="N22" s="10"/>
-      <c r="O22" s="84"/>
-[...7 lines deleted...]
-      <c r="W22" s="84"/>
+      <c r="O22" s="103"/>
+      <c r="P22" s="103"/>
+      <c r="Q22" s="103"/>
+      <c r="R22" s="103"/>
+      <c r="S22" s="103"/>
+      <c r="T22" s="103"/>
+      <c r="U22" s="103"/>
+      <c r="V22" s="103"/>
+      <c r="W22" s="103"/>
     </row>
     <row r="23" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="12">
         <v>11.1</v>
       </c>
       <c r="D23" s="12">
         <v>11.2</v>
       </c>
       <c r="E23" s="12">
         <v>11.3</v>
       </c>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="K23" s="10"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
       <c r="N23" s="10"/>
-      <c r="O23" s="84"/>
-[...7 lines deleted...]
-      <c r="W23" s="84"/>
+      <c r="O23" s="103"/>
+      <c r="P23" s="103"/>
+      <c r="Q23" s="103"/>
+      <c r="R23" s="103"/>
+      <c r="S23" s="103"/>
+      <c r="T23" s="103"/>
+      <c r="U23" s="103"/>
+      <c r="V23" s="103"/>
+      <c r="W23" s="103"/>
     </row>
     <row r="24" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="12">
         <v>11.1</v>
       </c>
       <c r="D24" s="12">
         <v>11.2</v>
       </c>
       <c r="E24" s="12">
         <v>11.3</v>
       </c>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="12"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
       <c r="N24" s="10"/>
-      <c r="O24" s="84"/>
-[...7 lines deleted...]
-      <c r="W24" s="84"/>
+      <c r="O24" s="103"/>
+      <c r="P24" s="103"/>
+      <c r="Q24" s="103"/>
+      <c r="R24" s="103"/>
+      <c r="S24" s="103"/>
+      <c r="T24" s="103"/>
+      <c r="U24" s="103"/>
+      <c r="V24" s="103"/>
+      <c r="W24" s="103"/>
     </row>
     <row r="25" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="12">
         <v>11.1</v>
       </c>
       <c r="D25" s="12">
         <v>11.2</v>
       </c>
       <c r="E25" s="12">
         <v>11.3</v>
       </c>
       <c r="F25" s="12"/>
       <c r="G25" s="12"/>
       <c r="H25" s="12"/>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="10"/>
       <c r="O25" s="10"/>
       <c r="P25" s="10"/>
       <c r="Q25" s="10"/>
@@ -3772,285 +3754,285 @@
       <c r="G38" s="12"/>
       <c r="H38" s="12"/>
     </row>
     <row r="39" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A39" s="4"/>
       <c r="B39" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="12" t="s">
         <v>37</v>
       </c>
       <c r="D39" s="12" t="s">
         <v>37</v>
       </c>
       <c r="E39" s="12" t="s">
         <v>37</v>
       </c>
       <c r="F39" s="12"/>
       <c r="G39" s="12"/>
       <c r="H39" s="12"/>
     </row>
     <row r="40" spans="1:23" x14ac:dyDescent="0.3">
       <c r="L40" s="3"/>
     </row>
     <row r="41" spans="1:23" ht="237.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="89" t="s">
+      <c r="A41" s="108" t="s">
         <v>80</v>
       </c>
-      <c r="B41" s="89"/>
-[...10 lines deleted...]
-      <c r="M41" s="89"/>
+      <c r="B41" s="108"/>
+      <c r="C41" s="108"/>
+      <c r="D41" s="108"/>
+      <c r="E41" s="108"/>
+      <c r="F41" s="108"/>
+      <c r="G41" s="108"/>
+      <c r="H41" s="108"/>
+      <c r="I41" s="108"/>
+      <c r="J41" s="108"/>
+      <c r="K41" s="108"/>
+      <c r="L41" s="108"/>
+      <c r="M41" s="108"/>
       <c r="N41" s="10"/>
-      <c r="O41" s="84" t="s">
+      <c r="O41" s="103" t="s">
         <v>90</v>
       </c>
-      <c r="P41" s="84"/>
-[...6 lines deleted...]
-      <c r="W41" s="84"/>
+      <c r="P41" s="103"/>
+      <c r="Q41" s="103"/>
+      <c r="R41" s="103"/>
+      <c r="S41" s="103"/>
+      <c r="T41" s="103"/>
+      <c r="U41" s="103"/>
+      <c r="V41" s="103"/>
+      <c r="W41" s="103"/>
     </row>
     <row r="43" spans="1:23" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="90" t="s">
+      <c r="A43" s="109" t="s">
         <v>79</v>
       </c>
-      <c r="B43" s="90"/>
-[...10 lines deleted...]
-      <c r="M43" s="90"/>
+      <c r="B43" s="109"/>
+      <c r="C43" s="109"/>
+      <c r="D43" s="109"/>
+      <c r="E43" s="109"/>
+      <c r="F43" s="109"/>
+      <c r="G43" s="109"/>
+      <c r="H43" s="109"/>
+      <c r="I43" s="109"/>
+      <c r="J43" s="109"/>
+      <c r="K43" s="109"/>
+      <c r="L43" s="109"/>
+      <c r="M43" s="109"/>
       <c r="N43" s="11"/>
-      <c r="O43" s="87" t="s">
+      <c r="O43" s="106" t="s">
         <v>84</v>
       </c>
-      <c r="P43" s="87"/>
-[...6 lines deleted...]
-      <c r="W43" s="87"/>
+      <c r="P43" s="106"/>
+      <c r="Q43" s="106"/>
+      <c r="R43" s="106"/>
+      <c r="S43" s="106"/>
+      <c r="T43" s="106"/>
+      <c r="U43" s="106"/>
+      <c r="V43" s="106"/>
+      <c r="W43" s="106"/>
     </row>
     <row r="44" spans="1:23" x14ac:dyDescent="0.3">
       <c r="N44" s="10"/>
-      <c r="O44" s="87"/>
-[...7 lines deleted...]
-      <c r="W44" s="87"/>
+      <c r="O44" s="106"/>
+      <c r="P44" s="106"/>
+      <c r="Q44" s="106"/>
+      <c r="R44" s="106"/>
+      <c r="S44" s="106"/>
+      <c r="T44" s="106"/>
+      <c r="U44" s="106"/>
+      <c r="V44" s="106"/>
+      <c r="W44" s="106"/>
     </row>
     <row r="45" spans="1:23" x14ac:dyDescent="0.3">
       <c r="N45" s="10"/>
-      <c r="O45" s="87"/>
-[...7 lines deleted...]
-      <c r="W45" s="87"/>
+      <c r="O45" s="106"/>
+      <c r="P45" s="106"/>
+      <c r="Q45" s="106"/>
+      <c r="R45" s="106"/>
+      <c r="S45" s="106"/>
+      <c r="T45" s="106"/>
+      <c r="U45" s="106"/>
+      <c r="V45" s="106"/>
+      <c r="W45" s="106"/>
     </row>
     <row r="46" spans="1:23" x14ac:dyDescent="0.3">
       <c r="N46" s="10"/>
-      <c r="O46" s="87"/>
-[...7 lines deleted...]
-      <c r="W46" s="87"/>
+      <c r="O46" s="106"/>
+      <c r="P46" s="106"/>
+      <c r="Q46" s="106"/>
+      <c r="R46" s="106"/>
+      <c r="S46" s="106"/>
+      <c r="T46" s="106"/>
+      <c r="U46" s="106"/>
+      <c r="V46" s="106"/>
+      <c r="W46" s="106"/>
     </row>
     <row r="47" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B47" s="15"/>
       <c r="N47" s="10"/>
-      <c r="O47" s="87"/>
-[...7 lines deleted...]
-      <c r="W47" s="87"/>
+      <c r="O47" s="106"/>
+      <c r="P47" s="106"/>
+      <c r="Q47" s="106"/>
+      <c r="R47" s="106"/>
+      <c r="S47" s="106"/>
+      <c r="T47" s="106"/>
+      <c r="U47" s="106"/>
+      <c r="V47" s="106"/>
+      <c r="W47" s="106"/>
     </row>
     <row r="48" spans="1:23" x14ac:dyDescent="0.3">
       <c r="N48" s="10"/>
-      <c r="O48" s="87"/>
-[...7 lines deleted...]
-      <c r="W48" s="87"/>
+      <c r="O48" s="106"/>
+      <c r="P48" s="106"/>
+      <c r="Q48" s="106"/>
+      <c r="R48" s="106"/>
+      <c r="S48" s="106"/>
+      <c r="T48" s="106"/>
+      <c r="U48" s="106"/>
+      <c r="V48" s="106"/>
+      <c r="W48" s="106"/>
     </row>
     <row r="49" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="O49" s="87"/>
-[...7 lines deleted...]
-      <c r="W49" s="87"/>
+      <c r="O49" s="106"/>
+      <c r="P49" s="106"/>
+      <c r="Q49" s="106"/>
+      <c r="R49" s="106"/>
+      <c r="S49" s="106"/>
+      <c r="T49" s="106"/>
+      <c r="U49" s="106"/>
+      <c r="V49" s="106"/>
+      <c r="W49" s="106"/>
     </row>
     <row r="50" spans="1:24" x14ac:dyDescent="0.3">
-      <c r="O50" s="87"/>
-[...7 lines deleted...]
-      <c r="W50" s="87"/>
+      <c r="O50" s="106"/>
+      <c r="P50" s="106"/>
+      <c r="Q50" s="106"/>
+      <c r="R50" s="106"/>
+      <c r="S50" s="106"/>
+      <c r="T50" s="106"/>
+      <c r="U50" s="106"/>
+      <c r="V50" s="106"/>
+      <c r="W50" s="106"/>
     </row>
     <row r="51" spans="1:24" ht="62.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="O51" s="87"/>
-[...7 lines deleted...]
-      <c r="W51" s="87"/>
+      <c r="O51" s="106"/>
+      <c r="P51" s="106"/>
+      <c r="Q51" s="106"/>
+      <c r="R51" s="106"/>
+      <c r="S51" s="106"/>
+      <c r="T51" s="106"/>
+      <c r="U51" s="106"/>
+      <c r="V51" s="106"/>
+      <c r="W51" s="106"/>
     </row>
     <row r="53" spans="1:24" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="94" t="s">
+      <c r="A53" s="113" t="s">
         <v>88</v>
       </c>
-      <c r="B53" s="94"/>
-[...10 lines deleted...]
-      <c r="M53" s="94"/>
+      <c r="B53" s="113"/>
+      <c r="C53" s="113"/>
+      <c r="D53" s="113"/>
+      <c r="E53" s="113"/>
+      <c r="F53" s="113"/>
+      <c r="G53" s="113"/>
+      <c r="H53" s="113"/>
+      <c r="I53" s="113"/>
+      <c r="J53" s="113"/>
+      <c r="K53" s="113"/>
+      <c r="L53" s="113"/>
+      <c r="M53" s="113"/>
       <c r="N53" s="15"/>
-      <c r="O53" s="84" t="s">
+      <c r="O53" s="103" t="s">
         <v>93</v>
       </c>
-      <c r="P53" s="84"/>
-[...6 lines deleted...]
-      <c r="W53" s="84"/>
+      <c r="P53" s="103"/>
+      <c r="Q53" s="103"/>
+      <c r="R53" s="103"/>
+      <c r="S53" s="103"/>
+      <c r="T53" s="103"/>
+      <c r="U53" s="103"/>
+      <c r="V53" s="103"/>
+      <c r="W53" s="103"/>
     </row>
     <row r="54" spans="1:24" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B54" s="17"/>
       <c r="C54" s="17"/>
       <c r="D54" s="17"/>
       <c r="E54" s="17"/>
       <c r="F54" s="17"/>
       <c r="G54" s="17"/>
       <c r="H54" s="17"/>
       <c r="I54" s="17"/>
       <c r="J54" s="17"/>
       <c r="K54" s="17"/>
       <c r="L54" s="17"/>
       <c r="M54" s="17"/>
-      <c r="O54" s="84"/>
-[...7 lines deleted...]
-      <c r="W54" s="84"/>
+      <c r="O54" s="103"/>
+      <c r="P54" s="103"/>
+      <c r="Q54" s="103"/>
+      <c r="R54" s="103"/>
+      <c r="S54" s="103"/>
+      <c r="T54" s="103"/>
+      <c r="U54" s="103"/>
+      <c r="V54" s="103"/>
+      <c r="W54" s="103"/>
     </row>
     <row r="55" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="18"/>
       <c r="B55" s="18"/>
-      <c r="C55" s="85" t="s">
+      <c r="C55" s="104" t="s">
         <v>47</v>
       </c>
-      <c r="D55" s="86"/>
-      <c r="E55" s="86"/>
+      <c r="D55" s="105"/>
+      <c r="E55" s="105"/>
       <c r="F55" s="22"/>
-      <c r="G55" s="85" t="s">
+      <c r="G55" s="104" t="s">
         <v>48</v>
       </c>
-      <c r="H55" s="86"/>
-      <c r="I55" s="86"/>
+      <c r="H55" s="105"/>
+      <c r="I55" s="105"/>
       <c r="J55" s="22"/>
-      <c r="K55" s="85" t="s">
+      <c r="K55" s="104" t="s">
         <v>49</v>
       </c>
-      <c r="L55" s="86"/>
-[...9 lines deleted...]
-      <c r="W55" s="84"/>
+      <c r="L55" s="105"/>
+      <c r="M55" s="105"/>
+      <c r="O55" s="103"/>
+      <c r="P55" s="103"/>
+      <c r="Q55" s="103"/>
+      <c r="R55" s="103"/>
+      <c r="S55" s="103"/>
+      <c r="T55" s="103"/>
+      <c r="U55" s="103"/>
+      <c r="V55" s="103"/>
+      <c r="W55" s="103"/>
       <c r="X55" s="21"/>
     </row>
     <row r="56" spans="1:24" ht="62.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" t="s">
         <v>1</v>
       </c>
       <c r="B56" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="25" t="s">
         <v>3</v>
       </c>
       <c r="E56" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="25" t="s">
         <v>3</v>
       </c>
       <c r="I56" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J56" s="15"/>
       <c r="K56" s="25" t="s">
         <v>3</v>
@@ -4758,3615 +4740,4359 @@
     </row>
     <row r="86" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B86" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C86" t="s">
         <v>37</v>
       </c>
       <c r="E86" t="s">
         <v>38</v>
       </c>
       <c r="G86" t="s">
         <v>37</v>
       </c>
       <c r="I86" t="s">
         <v>38</v>
       </c>
       <c r="K86" t="s">
         <v>37</v>
       </c>
       <c r="M86" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="88" spans="1:13" ht="90" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A88" s="92" t="s">
+      <c r="A88" s="111" t="s">
         <v>86</v>
       </c>
-      <c r="B88" s="92"/>
-[...10 lines deleted...]
-      <c r="M88" s="92"/>
+      <c r="B88" s="111"/>
+      <c r="C88" s="111"/>
+      <c r="D88" s="111"/>
+      <c r="E88" s="111"/>
+      <c r="F88" s="111"/>
+      <c r="G88" s="111"/>
+      <c r="H88" s="111"/>
+      <c r="I88" s="111"/>
+      <c r="J88" s="111"/>
+      <c r="K88" s="111"/>
+      <c r="L88" s="111"/>
+      <c r="M88" s="111"/>
     </row>
     <row r="90" spans="1:13" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A90" s="90" t="s">
+      <c r="A90" s="109" t="s">
         <v>85</v>
       </c>
-      <c r="B90" s="90"/>
-[...10 lines deleted...]
-      <c r="M90" s="90"/>
+      <c r="B90" s="109"/>
+      <c r="C90" s="109"/>
+      <c r="D90" s="109"/>
+      <c r="E90" s="109"/>
+      <c r="F90" s="109"/>
+      <c r="G90" s="109"/>
+      <c r="H90" s="109"/>
+      <c r="I90" s="109"/>
+      <c r="J90" s="109"/>
+      <c r="K90" s="109"/>
+      <c r="L90" s="109"/>
+      <c r="M90" s="109"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A88:M88"/>
     <mergeCell ref="A90:M90"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A53:M53"/>
     <mergeCell ref="C55:E55"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="O53:W55"/>
     <mergeCell ref="O6:W6"/>
     <mergeCell ref="O10:W24"/>
     <mergeCell ref="G7:I7"/>
     <mergeCell ref="K7:M7"/>
     <mergeCell ref="O43:W51"/>
     <mergeCell ref="O7:W8"/>
     <mergeCell ref="O9:W9"/>
     <mergeCell ref="O41:W41"/>
     <mergeCell ref="G55:I55"/>
     <mergeCell ref="K55:M55"/>
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="A43:M43"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{125EB879-8C0B-4ACB-813E-D1B842C290D0}">
   <dimension ref="B1:C8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:3" s="32" customFormat="1" ht="15" x14ac:dyDescent="0.35">
       <c r="B1" s="33" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C1" s="33"/>
     </row>
     <row r="2" spans="2:3" s="32" customFormat="1" ht="15" x14ac:dyDescent="0.35">
       <c r="B2" s="34" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C2" s="33"/>
     </row>
     <row r="3" spans="2:3" s="32" customFormat="1" ht="15" x14ac:dyDescent="0.35">
       <c r="B3" s="35" t="s">
-        <v>129</v>
+        <v>116</v>
       </c>
       <c r="C3" s="33"/>
     </row>
     <row r="4" spans="2:3" s="32" customFormat="1" ht="15" x14ac:dyDescent="0.35">
       <c r="B4" s="33" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C4" s="36"/>
     </row>
     <row r="5" spans="2:3" s="32" customFormat="1" ht="15" x14ac:dyDescent="0.35">
       <c r="B5" s="33" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C5" s="36"/>
     </row>
     <row r="6" spans="2:3" s="32" customFormat="1" ht="15" x14ac:dyDescent="0.35">
       <c r="B6" s="33"/>
       <c r="C6" s="33"/>
     </row>
     <row r="7" spans="2:3" s="32" customFormat="1" ht="15" x14ac:dyDescent="0.35">
-      <c r="B7" t="s">
-[...10 lines deleted...]
-      <c r="C8" s="38"/>
+      <c r="B7" s="90" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3" s="38" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="B8" s="89" t="s">
+        <v>124</v>
+      </c>
+      <c r="C8" s="37"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId1" display="https://statistique.quebec.ca/vitrine/15-29-ans" xr:uid="{29F33880-82A2-45F6-A9BD-38313B64AC8C}"/>
+    <hyperlink ref="B7" r:id="rId2" xr:uid="{08DA1D11-44A5-4F92-B51C-3373128FBD2D}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId2"/>
+  <pageSetup orientation="portrait" r:id="rId3"/>
+  <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5FEA3FD-299D-43BA-8742-33F1FD03DF00}">
-  <dimension ref="A1:AB39"/>
+  <dimension ref="A1:AF38"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="C1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="14.109375" style="27" customWidth="1"/>
-    <col min="2" max="2" width="10.77734375" style="27" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" style="27" customWidth="1"/>
     <col min="3" max="3" width="9.33203125" style="27" customWidth="1"/>
     <col min="4" max="4" width="11.6640625" style="27" customWidth="1"/>
     <col min="5" max="5" width="1.5546875" style="27" customWidth="1"/>
     <col min="6" max="6" width="10.5546875" style="27" customWidth="1"/>
     <col min="7" max="7" width="9.33203125" style="27" customWidth="1"/>
     <col min="8" max="8" width="11.33203125" style="27" customWidth="1"/>
     <col min="9" max="9" width="3.109375" style="27" customWidth="1"/>
     <col min="10" max="10" width="10.5546875" style="27" customWidth="1"/>
     <col min="11" max="11" width="9.33203125" style="27" customWidth="1"/>
     <col min="12" max="12" width="11.33203125" style="27" customWidth="1"/>
     <col min="13" max="13" width="1.6640625" style="27" customWidth="1"/>
     <col min="14" max="14" width="10.5546875" style="27" customWidth="1"/>
     <col min="15" max="15" width="9.5546875" style="27" customWidth="1"/>
-    <col min="16" max="16" width="10.77734375" style="27" customWidth="1"/>
+    <col min="16" max="16" width="10.6640625" style="27" customWidth="1"/>
     <col min="17" max="17" width="1.6640625" style="27" customWidth="1"/>
-    <col min="18" max="19" width="9.88671875" style="27" customWidth="1"/>
-    <col min="20" max="20" width="10.77734375" style="27" customWidth="1"/>
+    <col min="18" max="18" width="10.33203125" style="27" customWidth="1"/>
+    <col min="19" max="19" width="9.88671875" style="27" customWidth="1"/>
+    <col min="20" max="20" width="10.6640625" style="27" customWidth="1"/>
     <col min="21" max="21" width="1.6640625" style="27" customWidth="1"/>
     <col min="22" max="22" width="10.5546875" style="27" customWidth="1"/>
     <col min="23" max="23" width="9.88671875" style="27" customWidth="1"/>
-    <col min="24" max="24" width="11.77734375" style="27" customWidth="1"/>
+    <col min="24" max="24" width="11.6640625" style="27" customWidth="1"/>
     <col min="25" max="25" width="2.44140625" style="27" customWidth="1"/>
     <col min="26" max="26" width="11.44140625" style="27" customWidth="1"/>
-    <col min="27" max="27" width="11.77734375" style="27" customWidth="1"/>
+    <col min="27" max="27" width="11.6640625" style="27" customWidth="1"/>
     <col min="28" max="28" width="12.5546875" style="27" customWidth="1"/>
-    <col min="29" max="30" width="4.44140625" style="27" customWidth="1"/>
-    <col min="31" max="16384" width="11.44140625" style="27"/>
+    <col min="29" max="29" width="3.44140625" style="27" customWidth="1"/>
+    <col min="30" max="30" width="11.44140625" style="27" customWidth="1"/>
+    <col min="31" max="31" width="11.6640625" style="27" customWidth="1"/>
+    <col min="32" max="32" width="12.5546875" style="27" customWidth="1"/>
+    <col min="33" max="33" width="4.44140625" style="27" customWidth="1"/>
+    <col min="34" max="16384" width="11.44140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" s="57" customFormat="1" ht="15" x14ac:dyDescent="0.35">
-[...35 lines deleted...]
-      <c r="B3" s="103">
+    <row r="1" spans="1:32" s="54" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="A1" s="54" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32" s="57" customFormat="1" ht="15.6" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="55"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="55"/>
+      <c r="W2" s="55"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="55"/>
+      <c r="AA2" s="55"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="55"/>
+      <c r="AE2" s="55"/>
+      <c r="AF2" s="56"/>
+    </row>
+    <row r="3" spans="1:32" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="120">
         <v>2006</v>
       </c>
       <c r="C3" s="102"/>
-      <c r="D3" s="104"/>
-[...2 lines deleted...]
-        <v>127</v>
+      <c r="D3" s="121"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="120">
+        <v>2019</v>
       </c>
       <c r="G3" s="102"/>
-      <c r="H3" s="104"/>
-[...2 lines deleted...]
-        <v>117</v>
+      <c r="H3" s="121"/>
+      <c r="I3" s="79"/>
+      <c r="J3" s="120">
+        <v>2020</v>
       </c>
       <c r="K3" s="102"/>
-      <c r="L3" s="104"/>
-[...2 lines deleted...]
-        <v>118</v>
+      <c r="L3" s="121"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="120">
+        <v>2021</v>
       </c>
       <c r="O3" s="102"/>
-      <c r="P3" s="104"/>
-[...2 lines deleted...]
-        <v>119</v>
+      <c r="P3" s="121"/>
+      <c r="Q3" s="58"/>
+      <c r="R3" s="120">
+        <v>2022</v>
       </c>
       <c r="S3" s="102"/>
-      <c r="T3" s="104"/>
-[...2 lines deleted...]
-        <v>120</v>
+      <c r="T3" s="121"/>
+      <c r="U3" s="58"/>
+      <c r="V3" s="120">
+        <v>2023</v>
       </c>
       <c r="W3" s="102"/>
       <c r="X3" s="102"/>
-      <c r="Y3" s="62"/>
+      <c r="Y3" s="59"/>
       <c r="Z3" s="102">
         <v>2024</v>
       </c>
       <c r="AA3" s="102"/>
       <c r="AB3" s="102"/>
-    </row>
-[...4 lines deleted...]
-      <c r="C4" s="100" t="s">
+      <c r="AD3" s="102">
+        <v>2025</v>
+      </c>
+      <c r="AE3" s="102"/>
+      <c r="AF3" s="102"/>
+    </row>
+    <row r="4" spans="1:32" s="57" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="115" t="s">
         <v>102</v>
       </c>
-      <c r="D4" s="100"/>
-[...4 lines deleted...]
-      <c r="G4" s="100" t="s">
+      <c r="C4" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="D4" s="94"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="115" t="s">
         <v>102</v>
       </c>
-      <c r="H4" s="100"/>
-[...4 lines deleted...]
-      <c r="K4" s="100" t="s">
+      <c r="G4" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="H4" s="94"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="115" t="s">
         <v>102</v>
       </c>
-      <c r="L4" s="100"/>
-[...4 lines deleted...]
-      <c r="O4" s="100" t="s">
+      <c r="K4" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="L4" s="94"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="115" t="s">
         <v>102</v>
       </c>
-      <c r="P4" s="100"/>
-[...4 lines deleted...]
-      <c r="S4" s="100" t="s">
+      <c r="O4" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="P4" s="94"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="115" t="s">
         <v>102</v>
       </c>
-      <c r="T4" s="100"/>
-[...4 lines deleted...]
-      <c r="W4" s="100" t="s">
+      <c r="S4" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="T4" s="94"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="115" t="s">
         <v>102</v>
       </c>
-      <c r="X4" s="100"/>
-[...4 lines deleted...]
-      <c r="AA4" s="100" t="s">
+      <c r="W4" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="X4" s="94"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="115" t="s">
         <v>102</v>
       </c>
-      <c r="AB4" s="100"/>
-[...3 lines deleted...]
-      <c r="C5" s="64" t="s">
+      <c r="AA4" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="AB4" s="94"/>
+      <c r="AD4" s="115" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE4" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="AF4" s="94"/>
+    </row>
+    <row r="5" spans="1:32" s="57" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="116"/>
+      <c r="C5" s="63" t="s">
         <v>101</v>
       </c>
-      <c r="D5" s="64" t="s">
+      <c r="D5" s="63" t="s">
         <v>100</v>
       </c>
-      <c r="E5" s="65"/>
-[...1 lines deleted...]
-      <c r="G5" s="64" t="s">
+      <c r="E5" s="83"/>
+      <c r="F5" s="116"/>
+      <c r="G5" s="63" t="s">
         <v>101</v>
       </c>
-      <c r="H5" s="64" t="s">
+      <c r="H5" s="63" t="s">
         <v>100</v>
       </c>
-      <c r="I5" s="65"/>
-[...1 lines deleted...]
-      <c r="K5" s="64" t="s">
+      <c r="I5" s="83"/>
+      <c r="J5" s="116"/>
+      <c r="K5" s="63" t="s">
         <v>101</v>
       </c>
-      <c r="L5" s="64" t="s">
+      <c r="L5" s="63" t="s">
         <v>100</v>
       </c>
-      <c r="M5" s="65"/>
-[...1 lines deleted...]
-      <c r="O5" s="64" t="s">
+      <c r="M5" s="83"/>
+      <c r="N5" s="116"/>
+      <c r="O5" s="63" t="s">
         <v>101</v>
       </c>
-      <c r="P5" s="64" t="s">
+      <c r="P5" s="63" t="s">
         <v>100</v>
       </c>
-      <c r="Q5" s="65"/>
-[...1 lines deleted...]
-      <c r="S5" s="64" t="s">
+      <c r="Q5" s="83"/>
+      <c r="R5" s="116"/>
+      <c r="S5" s="63" t="s">
         <v>101</v>
       </c>
-      <c r="T5" s="64" t="s">
+      <c r="T5" s="63" t="s">
         <v>100</v>
       </c>
-      <c r="U5" s="65"/>
-[...1 lines deleted...]
-      <c r="W5" s="64" t="s">
+      <c r="U5" s="83"/>
+      <c r="V5" s="116"/>
+      <c r="W5" s="63" t="s">
         <v>101</v>
       </c>
-      <c r="X5" s="64" t="s">
+      <c r="X5" s="63" t="s">
         <v>100</v>
       </c>
-      <c r="Y5" s="65"/>
-[...1 lines deleted...]
-      <c r="AA5" s="64" t="s">
+      <c r="Y5" s="83"/>
+      <c r="Z5" s="116"/>
+      <c r="AA5" s="63" t="s">
         <v>101</v>
       </c>
-      <c r="AB5" s="64" t="s">
+      <c r="AB5" s="63" t="s">
         <v>100</v>
       </c>
-    </row>
-[...33 lines deleted...]
-      <c r="A7" s="60" t="s">
+      <c r="AD5" s="116"/>
+      <c r="AE5" s="63" t="s">
+        <v>101</v>
+      </c>
+      <c r="AF5" s="63" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32" s="57" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="64"/>
+      <c r="B6" s="119" t="s">
+        <v>110</v>
+      </c>
+      <c r="C6" s="119"/>
+      <c r="D6" s="119"/>
+      <c r="E6" s="119"/>
+      <c r="F6" s="119"/>
+      <c r="G6" s="119"/>
+      <c r="H6" s="119"/>
+      <c r="I6" s="119"/>
+      <c r="J6" s="119"/>
+      <c r="K6" s="119"/>
+      <c r="L6" s="119"/>
+      <c r="M6" s="119"/>
+      <c r="N6" s="119"/>
+      <c r="O6" s="119"/>
+      <c r="P6" s="119"/>
+      <c r="Q6" s="119"/>
+      <c r="R6" s="119"/>
+      <c r="S6" s="119"/>
+      <c r="T6" s="119"/>
+      <c r="U6" s="119"/>
+      <c r="V6" s="119"/>
+      <c r="W6" s="119"/>
+      <c r="X6" s="119"/>
+      <c r="Y6" s="119"/>
+      <c r="Z6" s="119"/>
+      <c r="AA6" s="119"/>
+      <c r="AB6" s="119"/>
+      <c r="AC6" s="119"/>
+      <c r="AD6" s="119"/>
+      <c r="AE6" s="119"/>
+      <c r="AF6" s="119"/>
+    </row>
+    <row r="7" spans="1:32" s="57" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="A7" s="57" t="s">
         <v>94</v>
       </c>
-      <c r="B7" s="68">
+      <c r="B7" s="65">
         <v>20.306150340424267</v>
       </c>
-      <c r="C7" s="68">
+      <c r="C7" s="65">
         <v>20.035499727284208</v>
       </c>
-      <c r="D7" s="68">
+      <c r="D7" s="65">
         <v>20.576800953564327</v>
       </c>
-      <c r="E7" s="68"/>
-      <c r="F7" s="68">
+      <c r="E7" s="65"/>
+      <c r="F7" s="65">
         <v>28.5532122324916</v>
       </c>
-      <c r="G7" s="68">
+      <c r="G7" s="65">
         <v>28.167502625662138</v>
       </c>
-      <c r="H7" s="68">
+      <c r="H7" s="65">
         <v>28.938921839321061</v>
       </c>
-      <c r="I7" s="68"/>
-      <c r="J7" s="68">
+      <c r="I7" s="65"/>
+      <c r="J7" s="65">
         <v>30.106147520444843</v>
       </c>
-      <c r="K7" s="68">
+      <c r="K7" s="65">
         <v>29.741940086064989</v>
       </c>
-      <c r="L7" s="68">
+      <c r="L7" s="65">
         <v>30.470354954824696</v>
       </c>
-      <c r="M7" s="68"/>
-      <c r="N7" s="68">
+      <c r="M7" s="65"/>
+      <c r="N7" s="65">
         <v>30.912984186484856</v>
       </c>
-      <c r="O7" s="68">
+      <c r="O7" s="65">
         <v>30.560260814116113</v>
       </c>
-      <c r="P7" s="68">
+      <c r="P7" s="65">
         <v>31.265707558853599</v>
       </c>
-      <c r="Q7" s="68"/>
-      <c r="R7" s="68">
+      <c r="Q7" s="65"/>
+      <c r="R7" s="65">
         <v>32.792614239642539</v>
       </c>
-      <c r="S7" s="68">
+      <c r="S7" s="65">
         <v>32.494111754079007</v>
       </c>
-      <c r="T7" s="68">
+      <c r="T7" s="65">
         <v>33.091116725206071</v>
       </c>
-      <c r="U7" s="68"/>
-      <c r="V7" s="68">
+      <c r="U7" s="65"/>
+      <c r="V7" s="65">
         <v>34.34728631758356</v>
       </c>
-      <c r="W7" s="68">
+      <c r="W7" s="65">
         <v>33.9637535923803</v>
       </c>
-      <c r="X7" s="68">
+      <c r="X7" s="65">
         <v>34.73081904278682</v>
       </c>
-      <c r="Y7" s="68"/>
-      <c r="Z7" s="68">
+      <c r="Y7" s="65"/>
+      <c r="Z7" s="65">
         <v>35.989530581508994</v>
       </c>
-      <c r="AA7" s="68">
+      <c r="AA7" s="65">
         <v>35.636168218832914</v>
       </c>
-      <c r="AB7" s="68">
+      <c r="AB7" s="65">
         <v>36.342892944185074</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="60" t="s">
+      <c r="AD7" s="65">
+        <v>37.278183594400957</v>
+      </c>
+      <c r="AE7" s="65">
+        <v>36.922773123899788</v>
+      </c>
+      <c r="AF7" s="65">
+        <v>37.633594064902127</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" s="57" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="A8" s="57" t="s">
         <v>95</v>
       </c>
-      <c r="B8" s="68">
+      <c r="B8" s="65">
         <v>15.245560918193439</v>
       </c>
-      <c r="C8" s="68">
+      <c r="C8" s="65">
         <v>15.006035779413363</v>
       </c>
-      <c r="D8" s="68">
+      <c r="D8" s="65">
         <v>15.485086056973515</v>
       </c>
-      <c r="E8" s="68"/>
-      <c r="F8" s="68">
+      <c r="E8" s="65"/>
+      <c r="F8" s="65">
         <v>22.043147832038535</v>
       </c>
-      <c r="G8" s="68">
+      <c r="G8" s="65">
         <v>21.498633886312962</v>
       </c>
-      <c r="H8" s="68">
+      <c r="H8" s="65">
         <v>22.587661777764108</v>
       </c>
-      <c r="I8" s="68"/>
-      <c r="J8" s="68">
+      <c r="I8" s="65"/>
+      <c r="J8" s="65">
         <v>23.552182163428352</v>
       </c>
-      <c r="K8" s="68">
+      <c r="K8" s="65">
         <v>23.163125250238874</v>
       </c>
-      <c r="L8" s="68">
+      <c r="L8" s="65">
         <v>23.94123907661783</v>
       </c>
-      <c r="M8" s="68"/>
-      <c r="N8" s="68">
+      <c r="M8" s="65"/>
+      <c r="N8" s="65">
         <v>24.137323959731845</v>
       </c>
-      <c r="O8" s="68">
+      <c r="O8" s="65">
         <v>23.729217917015454</v>
       </c>
-      <c r="P8" s="68">
+      <c r="P8" s="65">
         <v>24.545430002448235</v>
       </c>
-      <c r="Q8" s="68"/>
-      <c r="R8" s="68">
+      <c r="Q8" s="65"/>
+      <c r="R8" s="65">
         <v>26.061782973254708</v>
       </c>
-      <c r="S8" s="68">
+      <c r="S8" s="65">
         <v>25.674194561560366</v>
       </c>
-      <c r="T8" s="68">
+      <c r="T8" s="65">
         <v>26.44937138494905</v>
       </c>
-      <c r="U8" s="68"/>
-      <c r="V8" s="68">
+      <c r="U8" s="65"/>
+      <c r="V8" s="65">
         <v>27.069334691269098</v>
       </c>
-      <c r="W8" s="68">
+      <c r="W8" s="65">
         <v>26.673867135696714</v>
       </c>
-      <c r="X8" s="68">
+      <c r="X8" s="65">
         <v>27.464802246841483</v>
       </c>
-      <c r="Y8" s="68"/>
-      <c r="Z8" s="68">
+      <c r="Y8" s="65"/>
+      <c r="Z8" s="65">
         <v>28.47604862288566</v>
       </c>
-      <c r="AA8" s="68">
+      <c r="AA8" s="65">
         <v>28.090652547913443</v>
       </c>
-      <c r="AB8" s="68">
+      <c r="AB8" s="65">
         <v>28.861444697857877</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="69" t="s">
+      <c r="AD8" s="65">
+        <v>29.14309693779019</v>
+      </c>
+      <c r="AE8" s="65">
+        <v>28.696425603029567</v>
+      </c>
+      <c r="AF8" s="65">
+        <v>29.589768272550813</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32" s="57" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="A9" s="66" t="s">
         <v>96</v>
       </c>
-      <c r="B9" s="68">
+      <c r="B9" s="65">
         <v>9.5086732329002466</v>
       </c>
-      <c r="C9" s="68">
+      <c r="C9" s="65">
         <v>9.2986611159611243</v>
       </c>
-      <c r="D9" s="68">
+      <c r="D9" s="65">
         <v>9.7186853498393688</v>
       </c>
-      <c r="E9" s="68"/>
-      <c r="F9" s="68">
+      <c r="E9" s="65"/>
+      <c r="F9" s="65">
         <v>15.062102253308955</v>
       </c>
-      <c r="G9" s="68">
+      <c r="G9" s="65">
         <v>14.645052960400257</v>
       </c>
-      <c r="H9" s="68">
+      <c r="H9" s="65">
         <v>15.479151546217654</v>
       </c>
-      <c r="I9" s="68"/>
-      <c r="J9" s="68">
+      <c r="I9" s="65"/>
+      <c r="J9" s="65">
         <v>15.45449621277827</v>
       </c>
-      <c r="K9" s="68">
+      <c r="K9" s="65">
         <v>15.073090324200468</v>
       </c>
-      <c r="L9" s="68">
+      <c r="L9" s="65">
         <v>15.835902101356073</v>
       </c>
-      <c r="M9" s="68"/>
-      <c r="N9" s="68">
+      <c r="M9" s="65"/>
+      <c r="N9" s="65">
         <v>16.541971429400366</v>
       </c>
-      <c r="O9" s="68">
+      <c r="O9" s="65">
         <v>16.114128505277161</v>
       </c>
-      <c r="P9" s="68">
+      <c r="P9" s="65">
         <v>16.969814353523571</v>
       </c>
-      <c r="Q9" s="68"/>
-      <c r="R9" s="68">
+      <c r="Q9" s="65"/>
+      <c r="R9" s="65">
         <v>17.831198102325683</v>
       </c>
-      <c r="S9" s="68">
+      <c r="S9" s="65">
         <v>17.384144100568797</v>
       </c>
-      <c r="T9" s="68">
+      <c r="T9" s="65">
         <v>18.278252104082569</v>
       </c>
-      <c r="U9" s="68"/>
-      <c r="V9" s="68">
+      <c r="U9" s="65"/>
+      <c r="V9" s="65">
         <v>19.051928678714045</v>
       </c>
-      <c r="W9" s="68">
+      <c r="W9" s="65">
         <v>18.664373286405592</v>
       </c>
-      <c r="X9" s="68">
+      <c r="X9" s="65">
         <v>19.439484071022498</v>
       </c>
-      <c r="Y9" s="68"/>
-      <c r="Z9" s="68">
+      <c r="Y9" s="65"/>
+      <c r="Z9" s="65">
         <v>19.991765005849338</v>
       </c>
-      <c r="AA9" s="68">
+      <c r="AA9" s="65">
         <v>19.258073464337684</v>
       </c>
-      <c r="AB9" s="68">
+      <c r="AB9" s="65">
         <v>20.725456547360992</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="69" t="s">
+      <c r="AD9" s="65">
+        <v>20.619220783305845</v>
+      </c>
+      <c r="AE9" s="65">
+        <v>19.988083169062836</v>
+      </c>
+      <c r="AF9" s="65">
+        <v>21.250358397548855</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" s="57" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="A10" s="66" t="s">
         <v>97</v>
       </c>
-      <c r="B10" s="68">
+      <c r="B10" s="65">
         <v>13.369994852294905</v>
       </c>
-      <c r="C10" s="68">
+      <c r="C10" s="65">
         <v>13.064277250879163</v>
       </c>
-      <c r="D10" s="68">
+      <c r="D10" s="65">
         <v>13.675712453710647</v>
       </c>
-      <c r="E10" s="68"/>
-      <c r="F10" s="68">
+      <c r="E10" s="65"/>
+      <c r="F10" s="65">
         <v>19.328601688104389</v>
       </c>
-      <c r="G10" s="68">
+      <c r="G10" s="65">
         <v>18.917541461424833</v>
       </c>
-      <c r="H10" s="68">
+      <c r="H10" s="65">
         <v>19.739661914783944</v>
       </c>
-      <c r="I10" s="68"/>
-      <c r="J10" s="68">
+      <c r="I10" s="65"/>
+      <c r="J10" s="65">
         <v>20.198899922833345</v>
       </c>
-      <c r="K10" s="68">
+      <c r="K10" s="65">
         <v>19.724134609630458</v>
       </c>
-      <c r="L10" s="68">
+      <c r="L10" s="65">
         <v>20.673665236036232</v>
       </c>
-      <c r="M10" s="68"/>
-      <c r="N10" s="68">
+      <c r="M10" s="65"/>
+      <c r="N10" s="65">
         <v>20.726884063593701</v>
       </c>
-      <c r="O10" s="68">
+      <c r="O10" s="65">
         <v>20.309615964352393</v>
       </c>
-      <c r="P10" s="68">
+      <c r="P10" s="65">
         <v>21.14415216283501</v>
       </c>
-      <c r="Q10" s="68"/>
-      <c r="R10" s="68">
+      <c r="Q10" s="65"/>
+      <c r="R10" s="65">
         <v>22.705861273868649</v>
       </c>
-      <c r="S10" s="68">
+      <c r="S10" s="65">
         <v>22.221268808712541</v>
       </c>
-      <c r="T10" s="68">
+      <c r="T10" s="65">
         <v>23.190453739024758</v>
       </c>
-      <c r="U10" s="68"/>
-      <c r="V10" s="68">
+      <c r="U10" s="65"/>
+      <c r="V10" s="65">
         <v>23.37401300111803</v>
       </c>
-      <c r="W10" s="68">
+      <c r="W10" s="65">
         <v>22.918083889690053</v>
       </c>
-      <c r="X10" s="68">
+      <c r="X10" s="65">
         <v>23.829942112546007</v>
       </c>
-      <c r="Y10" s="68"/>
-      <c r="Z10" s="68">
+      <c r="Y10" s="65"/>
+      <c r="Z10" s="65">
         <v>25.290814187251407</v>
       </c>
-      <c r="AA10" s="68">
+      <c r="AA10" s="65">
         <v>24.770417240508532</v>
       </c>
-      <c r="AB10" s="68">
+      <c r="AB10" s="65">
         <v>25.811211133994281</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="69" t="s">
+      <c r="AD10" s="65">
+        <v>25.287129618488766</v>
+      </c>
+      <c r="AE10" s="65">
+        <v>24.875846257311295</v>
+      </c>
+      <c r="AF10" s="65">
+        <v>25.698412979666237</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" s="57" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="A11" s="66" t="s">
         <v>98</v>
       </c>
-      <c r="B11" s="68">
+      <c r="B11" s="65">
         <v>17.522870046153905</v>
       </c>
-      <c r="C11" s="68">
+      <c r="C11" s="65">
         <v>17.180097097878384</v>
       </c>
-      <c r="D11" s="68">
+      <c r="D11" s="65">
         <v>17.865642994429425</v>
       </c>
-      <c r="E11" s="68"/>
-      <c r="F11" s="68">
+      <c r="E11" s="65"/>
+      <c r="F11" s="65">
         <v>24.503933319871482</v>
       </c>
-      <c r="G11" s="68">
+      <c r="G11" s="65">
         <v>23.698616131414443</v>
       </c>
-      <c r="H11" s="68">
+      <c r="H11" s="65">
         <v>25.309250508328521</v>
       </c>
-      <c r="I11" s="68"/>
-      <c r="J11" s="68">
+      <c r="I11" s="65"/>
+      <c r="J11" s="65">
         <v>26.330296385555467</v>
       </c>
-      <c r="K11" s="68">
+      <c r="K11" s="65">
         <v>25.780408754893148</v>
       </c>
-      <c r="L11" s="68">
+      <c r="L11" s="65">
         <v>26.880184016217786</v>
       </c>
-      <c r="M11" s="68"/>
-      <c r="N11" s="68">
+      <c r="M11" s="65"/>
+      <c r="N11" s="65">
         <v>27.059827252788164</v>
       </c>
-      <c r="O11" s="68">
+      <c r="O11" s="65">
         <v>26.459316816827034</v>
       </c>
-      <c r="P11" s="68">
+      <c r="P11" s="65">
         <v>27.660337688749294</v>
       </c>
-      <c r="Q11" s="68"/>
-      <c r="R11" s="68">
+      <c r="Q11" s="65"/>
+      <c r="R11" s="65">
         <v>28.942556324088201</v>
       </c>
-      <c r="S11" s="68">
+      <c r="S11" s="65">
         <v>28.394639822841931</v>
       </c>
-      <c r="T11" s="68">
+      <c r="T11" s="65">
         <v>29.490472825334471</v>
       </c>
-      <c r="U11" s="68"/>
-      <c r="V11" s="68">
+      <c r="U11" s="65"/>
+      <c r="V11" s="65">
         <v>30.140098749000565</v>
       </c>
-      <c r="W11" s="68">
+      <c r="W11" s="65">
         <v>29.561886449865728</v>
       </c>
-      <c r="X11" s="68">
+      <c r="X11" s="65">
         <v>30.718311048135401</v>
       </c>
-      <c r="Y11" s="68"/>
-      <c r="Z11" s="68">
+      <c r="Y11" s="65"/>
+      <c r="Z11" s="65">
         <v>31.30691722036871</v>
       </c>
-      <c r="AA11" s="68">
+      <c r="AA11" s="65">
         <v>30.766579013799941</v>
       </c>
-      <c r="AB11" s="68">
+      <c r="AB11" s="65">
         <v>31.84725542693748</v>
       </c>
-    </row>
-[...63 lines deleted...]
-      <c r="A14" s="60" t="s">
+      <c r="AD11" s="65">
+        <v>32.365111638095897</v>
+      </c>
+      <c r="AE11" s="65">
+        <v>31.682027312704935</v>
+      </c>
+      <c r="AF11" s="65">
+        <v>33.048195963486855</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="66"/>
+      <c r="B12" s="119" t="s">
+        <v>117</v>
+      </c>
+      <c r="C12" s="119"/>
+      <c r="D12" s="119"/>
+      <c r="E12" s="119"/>
+      <c r="F12" s="119"/>
+      <c r="G12" s="119"/>
+      <c r="H12" s="119"/>
+      <c r="I12" s="119"/>
+      <c r="J12" s="119"/>
+      <c r="K12" s="119"/>
+      <c r="L12" s="119"/>
+      <c r="M12" s="119"/>
+      <c r="N12" s="119"/>
+      <c r="O12" s="119"/>
+      <c r="P12" s="119"/>
+      <c r="Q12" s="119"/>
+      <c r="R12" s="119"/>
+      <c r="S12" s="119"/>
+      <c r="T12" s="119"/>
+      <c r="U12" s="119"/>
+      <c r="V12" s="119"/>
+      <c r="W12" s="119"/>
+      <c r="X12" s="119"/>
+      <c r="Y12" s="119"/>
+      <c r="Z12" s="119"/>
+      <c r="AA12" s="119"/>
+      <c r="AB12" s="119"/>
+      <c r="AC12" s="119"/>
+      <c r="AD12" s="119"/>
+      <c r="AE12" s="119"/>
+      <c r="AF12" s="119"/>
+    </row>
+    <row r="13" spans="1:32" s="57" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="A13" s="57" t="s">
         <v>94</v>
       </c>
-      <c r="B14" s="68">
-[...69 lines deleted...]
-      <c r="A15" s="60" t="s">
+      <c r="B13" s="65">
+        <v>30.076251515215958</v>
+      </c>
+      <c r="C13" s="65">
+        <v>29.675380066069675</v>
+      </c>
+      <c r="D13" s="65">
+        <v>30.477122964362241</v>
+      </c>
+      <c r="E13" s="65"/>
+      <c r="F13" s="65">
+        <v>34.90573088997477</v>
+      </c>
+      <c r="G13" s="65">
+        <v>34.434208609818143</v>
+      </c>
+      <c r="H13" s="65">
+        <v>35.377253170131397</v>
+      </c>
+      <c r="I13" s="65"/>
+      <c r="J13" s="65">
+        <v>36.49918794641173</v>
+      </c>
+      <c r="K13" s="65">
+        <v>36.057641063341201</v>
+      </c>
+      <c r="L13" s="65">
+        <v>36.94073482948226</v>
+      </c>
+      <c r="M13" s="65"/>
+      <c r="N13" s="65">
+        <v>36.117494204121286</v>
+      </c>
+      <c r="O13" s="65">
+        <v>35.705386324780584</v>
+      </c>
+      <c r="P13" s="65">
+        <v>36.529602083461988</v>
+      </c>
+      <c r="Q13" s="65"/>
+      <c r="R13" s="65">
+        <v>35.915782819826177</v>
+      </c>
+      <c r="S13" s="65">
+        <v>35.588850957537559</v>
+      </c>
+      <c r="T13" s="65">
+        <v>36.242714682114794</v>
+      </c>
+      <c r="U13" s="65"/>
+      <c r="V13" s="65">
+        <v>36.002138572364267</v>
+      </c>
+      <c r="W13" s="65">
+        <v>35.600127240460715</v>
+      </c>
+      <c r="X13" s="65">
+        <v>36.404149904267818</v>
+      </c>
+      <c r="Z13" s="65">
+        <v>36.859397535664826</v>
+      </c>
+      <c r="AA13" s="65">
+        <v>36.497494404682854</v>
+      </c>
+      <c r="AB13" s="65">
+        <v>37.221300666646798</v>
+      </c>
+      <c r="AD13" s="65">
+        <v>37.278183594400957</v>
+      </c>
+      <c r="AE13" s="65">
+        <v>36.922773123899788</v>
+      </c>
+      <c r="AF13" s="65">
+        <v>37.633594064902127</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" s="57" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="A14" s="57" t="s">
         <v>95</v>
       </c>
-      <c r="B15" s="68">
-[...69 lines deleted...]
-      <c r="A16" s="69" t="s">
+      <c r="B14" s="65">
+        <v>22.58081009837311</v>
+      </c>
+      <c r="C14" s="65">
+        <v>22.226039834320375</v>
+      </c>
+      <c r="D14" s="65">
+        <v>22.935580362425846</v>
+      </c>
+      <c r="E14" s="65"/>
+      <c r="F14" s="65">
+        <v>26.947307361709992</v>
+      </c>
+      <c r="G14" s="65">
+        <v>26.281649953339475</v>
+      </c>
+      <c r="H14" s="65">
+        <v>27.612964770080509</v>
+      </c>
+      <c r="I14" s="65"/>
+      <c r="J14" s="65">
+        <v>28.553488045832353</v>
+      </c>
+      <c r="K14" s="65">
+        <v>28.081814897127106</v>
+      </c>
+      <c r="L14" s="65">
+        <v>29.025161194537599</v>
+      </c>
+      <c r="M14" s="65"/>
+      <c r="N14" s="65">
+        <v>28.201083821592331</v>
+      </c>
+      <c r="O14" s="65">
+        <v>27.724269045524206</v>
+      </c>
+      <c r="P14" s="65">
+        <v>28.677898597660455</v>
+      </c>
+      <c r="Q14" s="65"/>
+      <c r="R14" s="65">
+        <v>28.543907183627795</v>
+      </c>
+      <c r="S14" s="65">
+        <v>28.119404851603718</v>
+      </c>
+      <c r="T14" s="65">
+        <v>28.968409515651871</v>
+      </c>
+      <c r="U14" s="65"/>
+      <c r="V14" s="65">
+        <v>28.373535236694646</v>
+      </c>
+      <c r="W14" s="65">
+        <v>27.959014054294805</v>
+      </c>
+      <c r="X14" s="65">
+        <v>28.788056419094488</v>
+      </c>
+      <c r="Z14" s="65">
+        <v>29.164314718100808</v>
+      </c>
+      <c r="AA14" s="65">
+        <v>28.769603619996527</v>
+      </c>
+      <c r="AB14" s="65">
+        <v>29.559025816205089</v>
+      </c>
+      <c r="AD14" s="65">
+        <v>29.14309693779019</v>
+      </c>
+      <c r="AE14" s="65">
+        <v>28.696425603029567</v>
+      </c>
+      <c r="AF14" s="65">
+        <v>29.589768272550813</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" s="57" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="A15" s="66" t="s">
         <v>96</v>
       </c>
-      <c r="B16" s="68">
-[...69 lines deleted...]
-      <c r="A17" s="69" t="s">
+      <c r="B15" s="65">
+        <v>14.083676272177879</v>
+      </c>
+      <c r="C15" s="65">
+        <v>13.772618925294667</v>
+      </c>
+      <c r="D15" s="65">
+        <v>14.394733619061091</v>
+      </c>
+      <c r="E15" s="65"/>
+      <c r="F15" s="65">
+        <v>18.413118762625107</v>
+      </c>
+      <c r="G15" s="65">
+        <v>17.90328434303008</v>
+      </c>
+      <c r="H15" s="65">
+        <v>18.922953182220134</v>
+      </c>
+      <c r="I15" s="65"/>
+      <c r="J15" s="65">
+        <v>18.73625848356177</v>
+      </c>
+      <c r="K15" s="65">
+        <v>18.273861054544476</v>
+      </c>
+      <c r="L15" s="65">
+        <v>19.198655912579063</v>
+      </c>
+      <c r="M15" s="65"/>
+      <c r="N15" s="65">
+        <v>19.32697773925419</v>
+      </c>
+      <c r="O15" s="65">
+        <v>18.827103180425606</v>
+      </c>
+      <c r="P15" s="65">
+        <v>19.826852298082773</v>
+      </c>
+      <c r="Q15" s="65"/>
+      <c r="R15" s="65">
+        <v>19.529441409591183</v>
+      </c>
+      <c r="S15" s="65">
+        <v>19.039809984706974</v>
+      </c>
+      <c r="T15" s="65">
+        <v>20.019072834475391</v>
+      </c>
+      <c r="U15" s="65"/>
+      <c r="V15" s="65">
+        <v>19.969850602454489</v>
+      </c>
+      <c r="W15" s="65">
+        <v>19.563622791344613</v>
+      </c>
+      <c r="X15" s="65">
+        <v>20.376078413564365</v>
+      </c>
+      <c r="Z15" s="65">
+        <v>20.474965966040727</v>
+      </c>
+      <c r="AA15" s="65">
+        <v>19.723541099970735</v>
+      </c>
+      <c r="AB15" s="65">
+        <v>21.22639083211072</v>
+      </c>
+      <c r="AD15" s="65">
+        <v>20.619220783305845</v>
+      </c>
+      <c r="AE15" s="65">
+        <v>19.988083169062836</v>
+      </c>
+      <c r="AF15" s="65">
+        <v>21.250358397548855</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" s="57" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="A16" s="66" t="s">
         <v>97</v>
       </c>
+      <c r="B16" s="65">
+        <v>19.802834175528119</v>
+      </c>
+      <c r="C16" s="65">
+        <v>19.350023607367202</v>
+      </c>
+      <c r="D16" s="65">
+        <v>20.255644743689036</v>
+      </c>
+      <c r="E16" s="65"/>
+      <c r="F16" s="65">
+        <v>23.628828991673757</v>
+      </c>
+      <c r="G16" s="65">
+        <v>23.126316085762522</v>
+      </c>
+      <c r="H16" s="65">
+        <v>24.131341897584992</v>
+      </c>
+      <c r="I16" s="65"/>
+      <c r="J16" s="65">
+        <v>24.488136321446966</v>
+      </c>
+      <c r="K16" s="65">
+        <v>23.91255459398544</v>
+      </c>
+      <c r="L16" s="65">
+        <v>25.063718048908491</v>
+      </c>
+      <c r="M16" s="65"/>
+      <c r="N16" s="65">
+        <v>24.216462264540429</v>
+      </c>
+      <c r="O16" s="65">
+        <v>23.728942908110852</v>
+      </c>
+      <c r="P16" s="65">
+        <v>24.703981620970005</v>
+      </c>
+      <c r="Q16" s="65"/>
+      <c r="R16" s="65">
+        <v>24.868367501591901</v>
+      </c>
+      <c r="S16" s="65">
+        <v>24.337622450054333</v>
+      </c>
+      <c r="T16" s="65">
+        <v>25.39911255312947</v>
+      </c>
+      <c r="U16" s="65"/>
+      <c r="V16" s="65">
+        <v>24.500172947511825</v>
+      </c>
+      <c r="W16" s="65">
+        <v>24.022277171495244</v>
+      </c>
+      <c r="X16" s="65">
+        <v>24.978068723528406</v>
+      </c>
+      <c r="Z16" s="65">
+        <v>25.902093166157304</v>
+      </c>
+      <c r="AA16" s="65">
+        <v>25.36911822521165</v>
+      </c>
+      <c r="AB16" s="65">
+        <v>26.435068107102957</v>
+      </c>
+      <c r="AD16" s="65">
+        <v>25.287129618488766</v>
+      </c>
+      <c r="AE16" s="65">
+        <v>24.875846257311295</v>
+      </c>
+      <c r="AF16" s="65">
+        <v>25.698412979666237</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" s="57" customFormat="1" ht="15.6" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="67" t="s">
+        <v>98</v>
+      </c>
       <c r="B17" s="68">
-        <v>19.335419155491874</v>
+        <v>25.953823740160548</v>
       </c>
       <c r="C17" s="68">
-        <v>18.89329647467645</v>
+        <v>25.446129015551733</v>
       </c>
       <c r="D17" s="68">
-        <v>19.777541836307297</v>
+        <v>26.461518464769362</v>
       </c>
       <c r="E17" s="68"/>
       <c r="F17" s="68">
-        <v>23.071005546955085</v>
+        <v>29.955568404876267</v>
       </c>
       <c r="G17" s="68">
-        <v>22.58035583918582</v>
+        <v>28.971084248331348</v>
       </c>
       <c r="H17" s="68">
-        <v>23.56165525472435</v>
+        <v>30.940052561421187</v>
       </c>
       <c r="I17" s="68"/>
       <c r="J17" s="68">
-        <v>23.910043805655427</v>
+        <v>31.921534823028136</v>
       </c>
       <c r="K17" s="68">
-        <v>23.348049861457767</v>
+        <v>31.254878553994676</v>
       </c>
       <c r="L17" s="68">
-        <v>24.472037749853087</v>
+        <v>32.588191092061592</v>
       </c>
       <c r="M17" s="68"/>
       <c r="N17" s="68">
-        <v>23.644814802066385</v>
+        <v>31.615619769067603</v>
       </c>
       <c r="O17" s="68">
-        <v>23.168803699813882</v>
+        <v>30.914007396108051</v>
       </c>
       <c r="P17" s="68">
-        <v>24.120825904318888</v>
+        <v>32.317232142027152</v>
       </c>
       <c r="Q17" s="68"/>
       <c r="R17" s="68">
-        <v>24.281420987662358</v>
+        <v>31.699045388394406</v>
       </c>
       <c r="S17" s="68">
-        <v>23.763202651349076</v>
+        <v>31.098945319569438</v>
       </c>
       <c r="T17" s="68">
-        <v>24.79963932397564</v>
+        <v>32.299145457219375</v>
       </c>
       <c r="U17" s="68"/>
       <c r="V17" s="68">
-        <v>23.921899865864159</v>
+        <v>31.5922487067273</v>
       </c>
       <c r="W17" s="68">
-        <v>23.455283776064302</v>
+        <v>30.986178139020137</v>
       </c>
       <c r="X17" s="68">
-        <v>24.388515955664015</v>
-      </c>
+        <v>32.198319274434461</v>
+      </c>
+      <c r="Y17" s="56"/>
       <c r="Z17" s="68">
-        <v>25.290814187251407</v>
+        <v>32.063605409584987</v>
       </c>
       <c r="AA17" s="68">
-        <v>24.770417240508532</v>
+        <v>31.510207228563459</v>
       </c>
       <c r="AB17" s="68">
-        <v>25.811211133994281</v>
-[...107 lines deleted...]
-      <c r="A20" s="53" t="s">
+        <v>32.617003590606515</v>
+      </c>
+      <c r="AC17" s="56"/>
+      <c r="AD17" s="68">
+        <v>32.365111638095897</v>
+      </c>
+      <c r="AE17" s="68">
+        <v>31.682027312704935</v>
+      </c>
+      <c r="AF17" s="68">
+        <v>33.048195963486855</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" x14ac:dyDescent="0.3">
+      <c r="A18" s="30"/>
+      <c r="B18" s="31"/>
+      <c r="C18" s="31"/>
+      <c r="D18" s="31"/>
+      <c r="E18" s="31"/>
+      <c r="F18" s="31"/>
+      <c r="G18" s="31"/>
+      <c r="H18" s="31"/>
+      <c r="I18" s="31"/>
+      <c r="J18" s="31"/>
+      <c r="K18" s="31"/>
+      <c r="L18" s="31"/>
+      <c r="M18" s="31"/>
+      <c r="N18" s="31"/>
+      <c r="O18" s="31"/>
+      <c r="P18" s="31"/>
+      <c r="Q18" s="31"/>
+      <c r="R18" s="31"/>
+      <c r="S18" s="31"/>
+      <c r="T18" s="31"/>
+      <c r="U18" s="31"/>
+      <c r="V18" s="31"/>
+      <c r="W18" s="31"/>
+      <c r="X18" s="31"/>
+      <c r="Y18" s="31"/>
+      <c r="Z18" s="31"/>
+      <c r="AA18" s="31"/>
+      <c r="AB18" s="31"/>
+      <c r="AD18" s="31"/>
+      <c r="AE18" s="31"/>
+      <c r="AF18" s="31"/>
+    </row>
+    <row r="19" spans="1:32" s="48" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+      <c r="A19" s="50" t="s">
+        <v>103</v>
+      </c>
+      <c r="F19" s="51"/>
+      <c r="G19" s="51"/>
+      <c r="H19" s="51"/>
+      <c r="I19" s="51"/>
+      <c r="J19" s="51"/>
+      <c r="K19" s="51"/>
+      <c r="L19" s="51"/>
+      <c r="M19" s="51"/>
+      <c r="N19" s="52"/>
+      <c r="O19" s="52"/>
+      <c r="P19" s="52"/>
+      <c r="Q19" s="52"/>
+      <c r="U19" s="52"/>
+    </row>
+    <row r="20" spans="1:32" s="4" customFormat="1" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A20" s="88" t="s">
+        <v>119</v>
+      </c>
+      <c r="B20" s="85"/>
+      <c r="C20" s="85"/>
+      <c r="D20" s="86"/>
+      <c r="E20" s="86"/>
+      <c r="F20" s="86"/>
+      <c r="G20" s="85"/>
+      <c r="H20" s="85"/>
+      <c r="I20" s="86"/>
+      <c r="J20" s="86"/>
+      <c r="K20" s="86"/>
+      <c r="L20" s="85"/>
+      <c r="M20" s="85"/>
+      <c r="N20" s="86"/>
+      <c r="O20" s="86"/>
+      <c r="P20" s="86"/>
+      <c r="Q20" s="87"/>
+      <c r="S20" s="57"/>
+      <c r="T20" s="57"/>
+      <c r="U20" s="57"/>
+      <c r="V20" s="57"/>
+      <c r="W20" s="57"/>
+    </row>
+    <row r="21" spans="1:32" s="48" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+      <c r="A21" s="48" t="s">
         <v>104</v>
       </c>
-      <c r="F20" s="54"/>
-[...43 lines deleted...]
-      <c r="A24" s="96" t="s">
+      <c r="C21" s="51"/>
+      <c r="D21" s="52"/>
+    </row>
+    <row r="22" spans="1:32" s="48" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+      <c r="C22" s="51"/>
+      <c r="D22" s="52"/>
+    </row>
+    <row r="23" spans="1:32" s="48" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+      <c r="A23" s="117" t="s">
         <v>99</v>
       </c>
-      <c r="B24" s="97"/>
-[...25 lines deleted...]
-    <row r="26" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="B23" s="118"/>
+      <c r="C23" s="118"/>
+      <c r="D23" s="118"/>
+      <c r="E23" s="118"/>
+      <c r="F23" s="118"/>
+      <c r="G23" s="118"/>
+      <c r="H23" s="118"/>
+      <c r="I23" s="118"/>
+      <c r="J23" s="118"/>
+      <c r="K23" s="118"/>
+      <c r="L23" s="118"/>
+      <c r="M23" s="118"/>
+      <c r="N23" s="118"/>
+      <c r="O23" s="118"/>
+      <c r="P23" s="118"/>
+      <c r="Q23" s="118"/>
+      <c r="R23" s="118"/>
+      <c r="S23" s="118"/>
+    </row>
+    <row r="24" spans="1:32" s="48" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+      <c r="A24" s="42" t="s">
+        <v>121</v>
+      </c>
+      <c r="C24" s="49"/>
+      <c r="D24" s="49"/>
+    </row>
+    <row r="25" spans="1:32" x14ac:dyDescent="0.3">
+      <c r="A25" s="29"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="28"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="28"/>
+      <c r="F25" s="28"/>
+      <c r="G25" s="28"/>
+      <c r="H25" s="28"/>
+      <c r="I25" s="28"/>
+      <c r="J25" s="28"/>
+      <c r="K25" s="28"/>
+      <c r="L25" s="28"/>
+      <c r="M25" s="28"/>
+      <c r="N25" s="28"/>
+      <c r="O25" s="28"/>
+      <c r="P25" s="28"/>
+      <c r="Q25" s="28"/>
+      <c r="R25" s="28"/>
+      <c r="U25" s="28"/>
+      <c r="V25" s="28"/>
+      <c r="Z25" s="28"/>
+      <c r="AD25" s="28"/>
+    </row>
+    <row r="26" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A26" s="29"/>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="28"/>
       <c r="L26" s="28"/>
       <c r="M26" s="28"/>
       <c r="N26" s="28"/>
       <c r="O26" s="28"/>
       <c r="P26" s="28"/>
       <c r="Q26" s="28"/>
       <c r="R26" s="28"/>
       <c r="U26" s="28"/>
       <c r="V26" s="28"/>
       <c r="Z26" s="28"/>
-    </row>
-    <row r="27" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="AD26" s="28"/>
+    </row>
+    <row r="27" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A27" s="29"/>
       <c r="B27" s="28"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
       <c r="F27" s="28"/>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="28"/>
       <c r="M27" s="28"/>
       <c r="N27" s="28"/>
       <c r="O27" s="28"/>
       <c r="P27" s="28"/>
       <c r="Q27" s="28"/>
       <c r="R27" s="28"/>
       <c r="U27" s="28"/>
       <c r="V27" s="28"/>
       <c r="Z27" s="28"/>
-    </row>
-    <row r="28" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="AD27" s="28"/>
+    </row>
+    <row r="28" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A28" s="29"/>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="28"/>
       <c r="L28" s="28"/>
       <c r="M28" s="28"/>
       <c r="N28" s="28"/>
       <c r="O28" s="28"/>
       <c r="P28" s="28"/>
       <c r="Q28" s="28"/>
       <c r="R28" s="28"/>
       <c r="U28" s="28"/>
       <c r="V28" s="28"/>
       <c r="Z28" s="28"/>
-    </row>
-    <row r="29" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="AD28" s="28"/>
+    </row>
+    <row r="29" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A29" s="29"/>
       <c r="B29" s="28"/>
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>
       <c r="L29" s="28"/>
       <c r="M29" s="28"/>
       <c r="N29" s="28"/>
       <c r="O29" s="28"/>
       <c r="P29" s="28"/>
       <c r="Q29" s="28"/>
       <c r="R29" s="28"/>
       <c r="U29" s="28"/>
       <c r="V29" s="28"/>
       <c r="Z29" s="28"/>
-    </row>
-    <row r="30" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="AD29" s="28"/>
+    </row>
+    <row r="30" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A30" s="29"/>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="28"/>
       <c r="L30" s="28"/>
       <c r="M30" s="28"/>
       <c r="N30" s="28"/>
       <c r="O30" s="28"/>
       <c r="P30" s="28"/>
       <c r="Q30" s="28"/>
       <c r="R30" s="28"/>
       <c r="U30" s="28"/>
       <c r="V30" s="28"/>
       <c r="Z30" s="28"/>
-    </row>
-    <row r="31" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="AD30" s="28"/>
+    </row>
+    <row r="31" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A31" s="29"/>
       <c r="B31" s="28"/>
       <c r="C31" s="28"/>
       <c r="D31" s="28"/>
       <c r="E31" s="28"/>
       <c r="F31" s="28"/>
       <c r="G31" s="28"/>
       <c r="H31" s="28"/>
       <c r="I31" s="28"/>
       <c r="J31" s="28"/>
       <c r="K31" s="28"/>
       <c r="L31" s="28"/>
       <c r="M31" s="28"/>
       <c r="N31" s="28"/>
       <c r="O31" s="28"/>
       <c r="P31" s="28"/>
       <c r="Q31" s="28"/>
       <c r="R31" s="28"/>
       <c r="U31" s="28"/>
       <c r="V31" s="28"/>
       <c r="Z31" s="28"/>
-    </row>
-    <row r="32" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="AD31" s="28"/>
+    </row>
+    <row r="32" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A32" s="29"/>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="28"/>
       <c r="L32" s="28"/>
       <c r="M32" s="28"/>
       <c r="N32" s="28"/>
       <c r="O32" s="28"/>
       <c r="P32" s="28"/>
       <c r="Q32" s="28"/>
       <c r="R32" s="28"/>
       <c r="U32" s="28"/>
       <c r="V32" s="28"/>
       <c r="Z32" s="28"/>
-    </row>
-    <row r="33" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="AD32" s="28"/>
+    </row>
+    <row r="33" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A33" s="29"/>
       <c r="B33" s="28"/>
       <c r="C33" s="28"/>
       <c r="D33" s="28"/>
       <c r="E33" s="28"/>
       <c r="F33" s="28"/>
       <c r="G33" s="28"/>
       <c r="H33" s="28"/>
       <c r="I33" s="28"/>
       <c r="J33" s="28"/>
       <c r="K33" s="28"/>
       <c r="L33" s="28"/>
       <c r="M33" s="28"/>
       <c r="N33" s="28"/>
       <c r="O33" s="28"/>
       <c r="P33" s="28"/>
       <c r="Q33" s="28"/>
       <c r="R33" s="28"/>
       <c r="U33" s="28"/>
       <c r="V33" s="28"/>
       <c r="Z33" s="28"/>
-    </row>
-    <row r="34" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="AD33" s="28"/>
+    </row>
+    <row r="34" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A34" s="29"/>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="28"/>
       <c r="L34" s="28"/>
       <c r="M34" s="28"/>
       <c r="N34" s="28"/>
       <c r="O34" s="28"/>
       <c r="P34" s="28"/>
       <c r="Q34" s="28"/>
       <c r="R34" s="28"/>
       <c r="U34" s="28"/>
       <c r="V34" s="28"/>
       <c r="Z34" s="28"/>
-    </row>
-    <row r="35" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="AD34" s="28"/>
+    </row>
+    <row r="35" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A35" s="29"/>
       <c r="B35" s="28"/>
       <c r="C35" s="28"/>
       <c r="D35" s="28"/>
       <c r="E35" s="28"/>
       <c r="F35" s="28"/>
       <c r="G35" s="28"/>
       <c r="H35" s="28"/>
       <c r="I35" s="28"/>
       <c r="J35" s="28"/>
       <c r="K35" s="28"/>
       <c r="L35" s="28"/>
       <c r="M35" s="28"/>
       <c r="N35" s="28"/>
       <c r="O35" s="28"/>
       <c r="P35" s="28"/>
       <c r="Q35" s="28"/>
       <c r="R35" s="28"/>
       <c r="U35" s="28"/>
       <c r="V35" s="28"/>
       <c r="Z35" s="28"/>
-    </row>
-    <row r="36" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="AD35" s="28"/>
+    </row>
+    <row r="36" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A36" s="29"/>
       <c r="B36" s="28"/>
       <c r="C36" s="28"/>
       <c r="D36" s="28"/>
       <c r="E36" s="28"/>
       <c r="F36" s="28"/>
       <c r="G36" s="28"/>
       <c r="H36" s="28"/>
       <c r="I36" s="28"/>
       <c r="J36" s="28"/>
       <c r="K36" s="28"/>
       <c r="L36" s="28"/>
       <c r="M36" s="28"/>
       <c r="N36" s="28"/>
       <c r="O36" s="28"/>
       <c r="P36" s="28"/>
       <c r="Q36" s="28"/>
       <c r="R36" s="28"/>
       <c r="U36" s="28"/>
       <c r="V36" s="28"/>
       <c r="Z36" s="28"/>
-    </row>
-    <row r="37" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="AD36" s="28"/>
+    </row>
+    <row r="37" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A37" s="29"/>
       <c r="B37" s="28"/>
       <c r="C37" s="28"/>
       <c r="D37" s="28"/>
       <c r="E37" s="28"/>
       <c r="F37" s="28"/>
       <c r="G37" s="28"/>
       <c r="H37" s="28"/>
       <c r="I37" s="28"/>
       <c r="J37" s="28"/>
       <c r="K37" s="28"/>
       <c r="L37" s="28"/>
       <c r="M37" s="28"/>
       <c r="N37" s="28"/>
       <c r="O37" s="28"/>
       <c r="P37" s="28"/>
       <c r="Q37" s="28"/>
       <c r="R37" s="28"/>
       <c r="U37" s="28"/>
       <c r="V37" s="28"/>
       <c r="Z37" s="28"/>
-    </row>
-    <row r="38" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="AD37" s="28"/>
+    </row>
+    <row r="38" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A38" s="29"/>
       <c r="B38" s="28"/>
       <c r="C38" s="28"/>
       <c r="D38" s="28"/>
       <c r="E38" s="28"/>
       <c r="F38" s="28"/>
       <c r="G38" s="28"/>
       <c r="H38" s="28"/>
       <c r="I38" s="28"/>
       <c r="J38" s="28"/>
       <c r="K38" s="28"/>
       <c r="L38" s="28"/>
       <c r="M38" s="28"/>
       <c r="N38" s="28"/>
       <c r="O38" s="28"/>
       <c r="P38" s="28"/>
       <c r="Q38" s="28"/>
       <c r="R38" s="28"/>
       <c r="U38" s="28"/>
       <c r="V38" s="28"/>
       <c r="Z38" s="28"/>
-    </row>
-[...21 lines deleted...]
-      <c r="Z39" s="28"/>
+      <c r="AD38" s="28"/>
     </row>
   </sheetData>
-  <mergeCells count="24">
+  <mergeCells count="27">
+    <mergeCell ref="AD3:AF3"/>
+    <mergeCell ref="AD4:AD5"/>
+    <mergeCell ref="AE4:AF4"/>
+    <mergeCell ref="B12:AF12"/>
     <mergeCell ref="Z3:AB3"/>
-    <mergeCell ref="B6:AB6"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="R3:T3"/>
     <mergeCell ref="V3:X3"/>
     <mergeCell ref="V4:V5"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:H4"/>
-    <mergeCell ref="A24:S24"/>
+    <mergeCell ref="W4:X4"/>
+    <mergeCell ref="Z4:Z5"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="A23:S23"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="S4:T4"/>
-    <mergeCell ref="B13:AB13"/>
-[...2 lines deleted...]
-    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="B6:AF6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{581AC509-1353-4285-A82D-1FDDEFF52345}">
-  <dimension ref="A1:AD38"/>
+  <dimension ref="A1:AJ38"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.33203125" style="4" customWidth="1"/>
     <col min="2" max="2" width="10.44140625" style="4" customWidth="1"/>
     <col min="3" max="3" width="9.44140625" style="4" customWidth="1"/>
     <col min="4" max="4" width="11" style="4" customWidth="1"/>
-    <col min="5" max="5" width="10.33203125" style="4" customWidth="1"/>
-[...31 lines deleted...]
-    <col min="39" max="39" width="9.33203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="3.6640625" style="4" customWidth="1"/>
+    <col min="6" max="6" width="10.33203125" style="4" customWidth="1"/>
+    <col min="7" max="7" width="9" style="4" customWidth="1"/>
+    <col min="8" max="8" width="9.88671875" style="4" customWidth="1"/>
+    <col min="9" max="9" width="3.33203125" style="4" customWidth="1"/>
+    <col min="10" max="10" width="10.33203125" style="4" customWidth="1"/>
+    <col min="11" max="11" width="9" style="4" customWidth="1"/>
+    <col min="12" max="12" width="9.88671875" style="4" customWidth="1"/>
+    <col min="13" max="13" width="4" style="4" customWidth="1"/>
+    <col min="14" max="14" width="10.6640625" style="4" customWidth="1"/>
+    <col min="15" max="15" width="9.33203125" style="4" customWidth="1"/>
+    <col min="16" max="16" width="10.44140625" style="4" customWidth="1"/>
+    <col min="17" max="17" width="4.6640625" style="4" customWidth="1"/>
+    <col min="18" max="18" width="10.88671875" style="4" customWidth="1"/>
+    <col min="19" max="19" width="9.44140625" style="4" customWidth="1"/>
+    <col min="20" max="20" width="11" style="4" customWidth="1"/>
+    <col min="21" max="21" width="5.109375" style="4" customWidth="1"/>
+    <col min="22" max="22" width="10.44140625" style="4" customWidth="1"/>
+    <col min="23" max="23" width="9.44140625" style="4" customWidth="1"/>
+    <col min="24" max="24" width="10" style="4" customWidth="1"/>
+    <col min="25" max="25" width="4.5546875" style="4" customWidth="1"/>
+    <col min="26" max="26" width="10.6640625" style="4" customWidth="1"/>
+    <col min="27" max="27" width="9.44140625" style="4" customWidth="1"/>
+    <col min="28" max="28" width="10" style="4" customWidth="1"/>
+    <col min="29" max="29" width="4.5546875" style="4" customWidth="1"/>
+    <col min="30" max="30" width="10.6640625" style="4" customWidth="1"/>
+    <col min="31" max="31" width="9.44140625" style="4" customWidth="1"/>
+    <col min="32" max="32" width="10" style="4" customWidth="1"/>
+    <col min="33" max="33" width="9.44140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="8.5546875" style="4" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="9.33203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="36" max="38" width="9.33203125" style="4" customWidth="1"/>
+    <col min="39" max="39" width="2.109375" style="4" customWidth="1"/>
     <col min="40" max="40" width="9.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="8.5546875" style="4" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="9.33203125" style="4" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="9.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="8.5546875" style="4" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="9.33203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="46" max="48" width="9.33203125" style="4" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="55" max="16384" width="11.5546875" style="4"/>
+    <col min="46" max="46" width="9.44140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="47" max="47" width="8.5546875" style="4" bestFit="1" customWidth="1"/>
+    <col min="48" max="48" width="9.33203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="49" max="49" width="9.44140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="50" max="50" width="8.5546875" style="4" bestFit="1" customWidth="1"/>
+    <col min="51" max="51" width="9.33203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="52" max="54" width="9.33203125" style="4" customWidth="1"/>
+    <col min="55" max="55" width="1.6640625" style="4" customWidth="1"/>
+    <col min="56" max="59" width="5.5546875" style="4" bestFit="1" customWidth="1"/>
+    <col min="60" max="60" width="5.5546875" style="4" customWidth="1"/>
+    <col min="61" max="16384" width="11.5546875" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" s="60" customFormat="1" ht="16.2" x14ac:dyDescent="0.35">
-[...29 lines deleted...]
-      <c r="B3" s="105">
+    <row r="1" spans="1:32" s="57" customFormat="1" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A1" s="76" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32" s="57" customFormat="1" ht="15.6" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="56"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
+      <c r="AF2" s="56"/>
+    </row>
+    <row r="3" spans="1:32" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="122">
         <v>2006</v>
       </c>
-      <c r="C3" s="105"/>
-[...6 lines deleted...]
-      <c r="H3" s="106" t="s">
+      <c r="C3" s="122"/>
+      <c r="D3" s="122"/>
+      <c r="E3" s="81"/>
+      <c r="F3" s="123">
+        <v>2019</v>
+      </c>
+      <c r="G3" s="123"/>
+      <c r="H3" s="123"/>
+      <c r="I3" s="82"/>
+      <c r="J3" s="123">
+        <v>2020</v>
+      </c>
+      <c r="K3" s="123"/>
+      <c r="L3" s="123"/>
+      <c r="M3" s="82"/>
+      <c r="N3" s="123">
+        <v>2021</v>
+      </c>
+      <c r="O3" s="123"/>
+      <c r="P3" s="123"/>
+      <c r="Q3" s="82"/>
+      <c r="R3" s="122">
+        <v>2022</v>
+      </c>
+      <c r="S3" s="122"/>
+      <c r="T3" s="122"/>
+      <c r="U3" s="81"/>
+      <c r="V3" s="122">
+        <v>2023</v>
+      </c>
+      <c r="W3" s="122"/>
+      <c r="X3" s="122"/>
+      <c r="Y3" s="81"/>
+      <c r="Z3" s="122">
+        <v>2024</v>
+      </c>
+      <c r="AA3" s="122"/>
+      <c r="AB3" s="122"/>
+      <c r="AC3" s="81"/>
+      <c r="AD3" s="122">
+        <v>2025</v>
+      </c>
+      <c r="AE3" s="122"/>
+      <c r="AF3" s="122"/>
+    </row>
+    <row r="4" spans="1:32" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="92" t="s">
+        <v>102</v>
+      </c>
+      <c r="C4" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="D4" s="94"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="92" t="s">
+        <v>102</v>
+      </c>
+      <c r="G4" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="H4" s="94"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="92" t="s">
+        <v>102</v>
+      </c>
+      <c r="K4" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="L4" s="94"/>
+      <c r="M4" s="80"/>
+      <c r="N4" s="92" t="s">
+        <v>102</v>
+      </c>
+      <c r="O4" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="P4" s="94"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="92" t="s">
+        <v>102</v>
+      </c>
+      <c r="S4" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="T4" s="94"/>
+      <c r="U4" s="80"/>
+      <c r="V4" s="92" t="s">
+        <v>102</v>
+      </c>
+      <c r="W4" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="X4" s="94"/>
+      <c r="Y4" s="80"/>
+      <c r="Z4" s="92" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA4" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="AB4" s="94"/>
+      <c r="AC4" s="80"/>
+      <c r="AD4" s="92" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE4" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="AF4" s="94"/>
+    </row>
+    <row r="5" spans="1:32" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="99"/>
+      <c r="C5" s="63" t="s">
+        <v>101</v>
+      </c>
+      <c r="D5" s="63" t="s">
+        <v>100</v>
+      </c>
+      <c r="E5" s="83"/>
+      <c r="F5" s="99"/>
+      <c r="G5" s="63" t="s">
+        <v>101</v>
+      </c>
+      <c r="H5" s="63" t="s">
+        <v>100</v>
+      </c>
+      <c r="I5" s="83"/>
+      <c r="J5" s="99"/>
+      <c r="K5" s="63" t="s">
+        <v>101</v>
+      </c>
+      <c r="L5" s="63" t="s">
+        <v>100</v>
+      </c>
+      <c r="M5" s="83"/>
+      <c r="N5" s="99"/>
+      <c r="O5" s="63" t="s">
+        <v>101</v>
+      </c>
+      <c r="P5" s="63" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q5" s="83"/>
+      <c r="R5" s="99"/>
+      <c r="S5" s="63" t="s">
+        <v>101</v>
+      </c>
+      <c r="T5" s="63" t="s">
+        <v>100</v>
+      </c>
+      <c r="U5" s="83"/>
+      <c r="V5" s="99"/>
+      <c r="W5" s="63" t="s">
+        <v>101</v>
+      </c>
+      <c r="X5" s="63" t="s">
+        <v>100</v>
+      </c>
+      <c r="Y5" s="83"/>
+      <c r="Z5" s="99"/>
+      <c r="AA5" s="63" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB5" s="63" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC5" s="62"/>
+      <c r="AD5" s="93"/>
+      <c r="AE5" s="61" t="s">
+        <v>101</v>
+      </c>
+      <c r="AF5" s="61" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="124" t="s">
+        <v>110</v>
+      </c>
+      <c r="C6" s="124"/>
+      <c r="D6" s="124"/>
+      <c r="E6" s="124"/>
+      <c r="F6" s="124"/>
+      <c r="G6" s="124"/>
+      <c r="H6" s="124"/>
+      <c r="I6" s="124"/>
+      <c r="J6" s="124"/>
+      <c r="K6" s="124"/>
+      <c r="L6" s="124"/>
+      <c r="M6" s="124"/>
+      <c r="N6" s="124"/>
+      <c r="O6" s="124"/>
+      <c r="P6" s="124"/>
+      <c r="Q6" s="124"/>
+      <c r="R6" s="124"/>
+      <c r="S6" s="124"/>
+      <c r="T6" s="124"/>
+      <c r="U6" s="124"/>
+      <c r="V6" s="124"/>
+      <c r="W6" s="124"/>
+      <c r="X6" s="124"/>
+      <c r="Y6" s="124"/>
+      <c r="Z6" s="124"/>
+      <c r="AA6" s="124"/>
+      <c r="AB6" s="124"/>
+      <c r="AC6" s="124"/>
+      <c r="AD6" s="124"/>
+      <c r="AE6" s="124"/>
+      <c r="AF6" s="124"/>
+    </row>
+    <row r="7" spans="1:32" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="54" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="59"/>
+      <c r="C7" s="59"/>
+      <c r="D7" s="59"/>
+      <c r="E7" s="59"/>
+      <c r="F7" s="59"/>
+      <c r="G7" s="59"/>
+      <c r="H7" s="59"/>
+      <c r="I7" s="59"/>
+      <c r="J7" s="59"/>
+      <c r="K7" s="59"/>
+      <c r="L7" s="59"/>
+      <c r="M7" s="59"/>
+      <c r="N7" s="59"/>
+      <c r="O7" s="59"/>
+      <c r="P7" s="59"/>
+      <c r="Q7" s="59"/>
+      <c r="R7" s="59"/>
+      <c r="S7" s="59"/>
+      <c r="T7" s="59"/>
+      <c r="U7" s="59"/>
+      <c r="V7" s="59"/>
+      <c r="W7" s="59"/>
+      <c r="X7" s="59"/>
+      <c r="Y7" s="59"/>
+      <c r="Z7" s="59"/>
+      <c r="AA7" s="59"/>
+      <c r="AB7" s="59"/>
+      <c r="AC7" s="59"/>
+      <c r="AD7" s="59"/>
+      <c r="AE7" s="59"/>
+      <c r="AF7" s="59"/>
+    </row>
+    <row r="8" spans="1:32" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="57" t="s">
+        <v>94</v>
+      </c>
+      <c r="B8" s="65">
+        <v>20.306150340424267</v>
+      </c>
+      <c r="C8" s="65">
+        <v>20.035499727284208</v>
+      </c>
+      <c r="D8" s="65">
+        <v>20.576800953564327</v>
+      </c>
+      <c r="E8" s="65"/>
+      <c r="F8" s="65">
+        <v>28.5532122324916</v>
+      </c>
+      <c r="G8" s="65">
+        <v>28.167502625662138</v>
+      </c>
+      <c r="H8" s="65">
+        <v>28.938921839321061</v>
+      </c>
+      <c r="I8" s="65"/>
+      <c r="J8" s="65">
+        <v>30.106147520444843</v>
+      </c>
+      <c r="K8" s="65">
+        <v>29.741940086064989</v>
+      </c>
+      <c r="L8" s="65">
+        <v>30.470354954824696</v>
+      </c>
+      <c r="M8" s="65"/>
+      <c r="N8" s="65">
+        <v>30.912984186484856</v>
+      </c>
+      <c r="O8" s="65">
+        <v>30.560260814116113</v>
+      </c>
+      <c r="P8" s="65">
+        <v>31.265707558853599</v>
+      </c>
+      <c r="Q8" s="65"/>
+      <c r="R8" s="65">
+        <v>32.792614239642539</v>
+      </c>
+      <c r="S8" s="65">
+        <v>32.494111754079007</v>
+      </c>
+      <c r="T8" s="65">
+        <v>33.091116725206071</v>
+      </c>
+      <c r="U8" s="65"/>
+      <c r="V8" s="65">
+        <v>34.34728631758356</v>
+      </c>
+      <c r="W8" s="65">
+        <v>33.9637535923803</v>
+      </c>
+      <c r="X8" s="65">
+        <v>34.73081904278682</v>
+      </c>
+      <c r="Y8" s="65"/>
+      <c r="Z8" s="65">
+        <v>35.989530581508994</v>
+      </c>
+      <c r="AA8" s="65">
+        <v>35.636168218832914</v>
+      </c>
+      <c r="AB8" s="65">
+        <v>36.342892944185074</v>
+      </c>
+      <c r="AC8" s="65"/>
+      <c r="AD8" s="65">
+        <v>37.278183594400957</v>
+      </c>
+      <c r="AE8" s="65">
+        <v>36.922773123899788</v>
+      </c>
+      <c r="AF8" s="65">
+        <v>37.633594064902127</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="B9" s="65">
+        <v>15.245560918193439</v>
+      </c>
+      <c r="C9" s="65">
+        <v>15.006035779413363</v>
+      </c>
+      <c r="D9" s="65">
+        <v>15.485086056973515</v>
+      </c>
+      <c r="E9" s="65"/>
+      <c r="F9" s="65">
+        <v>22.043147832038535</v>
+      </c>
+      <c r="G9" s="65">
+        <v>21.498633886312962</v>
+      </c>
+      <c r="H9" s="65">
+        <v>22.587661777764108</v>
+      </c>
+      <c r="I9" s="65"/>
+      <c r="J9" s="65">
+        <v>23.552182163428352</v>
+      </c>
+      <c r="K9" s="65">
+        <v>23.163125250238874</v>
+      </c>
+      <c r="L9" s="65">
+        <v>23.94123907661783</v>
+      </c>
+      <c r="M9" s="65"/>
+      <c r="N9" s="65">
+        <v>24.137323959731845</v>
+      </c>
+      <c r="O9" s="65">
+        <v>23.729217917015454</v>
+      </c>
+      <c r="P9" s="65">
+        <v>24.545430002448235</v>
+      </c>
+      <c r="Q9" s="65"/>
+      <c r="R9" s="65">
+        <v>26.061782973254708</v>
+      </c>
+      <c r="S9" s="65">
+        <v>25.674194561560366</v>
+      </c>
+      <c r="T9" s="65">
+        <v>26.44937138494905</v>
+      </c>
+      <c r="U9" s="65"/>
+      <c r="V9" s="65">
+        <v>27.069334691269098</v>
+      </c>
+      <c r="W9" s="65">
+        <v>26.673867135696714</v>
+      </c>
+      <c r="X9" s="65">
+        <v>27.464802246841483</v>
+      </c>
+      <c r="Y9" s="65"/>
+      <c r="Z9" s="65">
+        <v>28.47604862288566</v>
+      </c>
+      <c r="AA9" s="65">
+        <v>28.090652547913443</v>
+      </c>
+      <c r="AB9" s="65">
+        <v>28.861444697857877</v>
+      </c>
+      <c r="AC9" s="65"/>
+      <c r="AD9" s="65">
+        <v>29.14309693779019</v>
+      </c>
+      <c r="AE9" s="65">
+        <v>28.696425603029567</v>
+      </c>
+      <c r="AF9" s="65">
+        <v>29.589768272550813</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B10" s="65"/>
+      <c r="C10" s="65"/>
+      <c r="D10" s="65"/>
+      <c r="E10" s="65"/>
+      <c r="F10" s="65"/>
+      <c r="G10" s="65"/>
+      <c r="H10" s="65"/>
+      <c r="I10" s="65"/>
+      <c r="J10" s="65"/>
+      <c r="K10" s="65"/>
+      <c r="L10" s="65"/>
+      <c r="M10" s="65"/>
+      <c r="N10" s="65"/>
+      <c r="O10" s="65"/>
+      <c r="P10" s="65"/>
+      <c r="Q10" s="65"/>
+      <c r="R10" s="65"/>
+      <c r="S10" s="65"/>
+      <c r="T10" s="65"/>
+      <c r="U10" s="65"/>
+      <c r="V10" s="65"/>
+      <c r="W10" s="65"/>
+      <c r="X10" s="65"/>
+      <c r="Y10" s="65"/>
+      <c r="Z10" s="65"/>
+      <c r="AA10" s="65"/>
+      <c r="AB10" s="65"/>
+      <c r="AC10" s="65"/>
+      <c r="AD10" s="65"/>
+      <c r="AE10" s="65"/>
+      <c r="AF10" s="65"/>
+    </row>
+    <row r="11" spans="1:32" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="54" t="s">
+        <v>113</v>
+      </c>
+      <c r="B11" s="65"/>
+      <c r="C11" s="65"/>
+      <c r="D11" s="65"/>
+      <c r="E11" s="65"/>
+      <c r="F11" s="65"/>
+      <c r="G11" s="65"/>
+      <c r="H11" s="65"/>
+      <c r="I11" s="65"/>
+      <c r="J11" s="65"/>
+      <c r="K11" s="65"/>
+      <c r="L11" s="65"/>
+      <c r="M11" s="65"/>
+      <c r="N11" s="65"/>
+      <c r="O11" s="65"/>
+      <c r="P11" s="65"/>
+      <c r="Q11" s="65"/>
+      <c r="R11" s="65"/>
+      <c r="S11" s="65"/>
+      <c r="T11" s="65"/>
+      <c r="U11" s="65"/>
+      <c r="V11" s="65"/>
+      <c r="W11" s="65"/>
+      <c r="X11" s="65"/>
+      <c r="Y11" s="65"/>
+      <c r="Z11" s="65"/>
+      <c r="AA11" s="65"/>
+      <c r="AB11" s="65"/>
+      <c r="AC11" s="65"/>
+      <c r="AD11" s="65"/>
+      <c r="AE11" s="65"/>
+      <c r="AF11" s="65"/>
+    </row>
+    <row r="12" spans="1:32" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="57" t="s">
+        <v>94</v>
+      </c>
+      <c r="B12" s="65">
+        <v>21.480751983968091</v>
+      </c>
+      <c r="C12" s="65">
+        <v>21.1618489106535</v>
+      </c>
+      <c r="D12" s="65">
+        <v>21.799655057282681</v>
+      </c>
+      <c r="E12" s="65"/>
+      <c r="F12" s="65">
+        <v>29.863882289020466</v>
+      </c>
+      <c r="G12" s="65">
+        <v>29.418637542293677</v>
+      </c>
+      <c r="H12" s="65">
+        <v>30.309127035747256</v>
+      </c>
+      <c r="I12" s="65"/>
+      <c r="J12" s="65">
+        <v>31.254967318973286</v>
+      </c>
+      <c r="K12" s="65">
+        <v>30.80684656134018</v>
+      </c>
+      <c r="L12" s="65">
+        <v>31.703088076606392</v>
+      </c>
+      <c r="M12" s="65"/>
+      <c r="N12" s="65">
+        <v>32.304924366692063</v>
+      </c>
+      <c r="O12" s="65">
+        <v>31.866086776927503</v>
+      </c>
+      <c r="P12" s="65">
+        <v>32.743761956456623</v>
+      </c>
+      <c r="Q12" s="65"/>
+      <c r="R12" s="65">
+        <v>34.143295536301736</v>
+      </c>
+      <c r="S12" s="65">
+        <v>33.765950889143696</v>
+      </c>
+      <c r="T12" s="65">
+        <v>34.520640183459776</v>
+      </c>
+      <c r="U12" s="65"/>
+      <c r="V12" s="65">
+        <v>35.619403904911699</v>
+      </c>
+      <c r="W12" s="65">
+        <v>35.13661572751279</v>
+      </c>
+      <c r="X12" s="65">
+        <v>36.102192082310609</v>
+      </c>
+      <c r="Y12" s="65"/>
+      <c r="Z12" s="65">
+        <v>37.248521025281313</v>
+      </c>
+      <c r="AA12" s="65">
+        <v>36.809160383579119</v>
+      </c>
+      <c r="AB12" s="65">
+        <v>37.687881666983508</v>
+      </c>
+      <c r="AC12" s="65"/>
+      <c r="AD12" s="65">
+        <v>38.678265625506121</v>
+      </c>
+      <c r="AE12" s="65">
+        <v>38.228213069678745</v>
+      </c>
+      <c r="AF12" s="65">
+        <v>39.128318181333498</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="B13" s="65">
+        <v>15.526383468174044</v>
+      </c>
+      <c r="C13" s="65">
+        <v>15.226731740349017</v>
+      </c>
+      <c r="D13" s="65">
+        <v>15.826035195999072</v>
+      </c>
+      <c r="E13" s="65"/>
+      <c r="F13" s="65">
+        <v>22.659399858054119</v>
+      </c>
+      <c r="G13" s="65">
+        <v>22.097421218226668</v>
+      </c>
+      <c r="H13" s="65">
+        <v>23.22137849788157</v>
+      </c>
+      <c r="I13" s="65"/>
+      <c r="J13" s="65">
+        <v>23.943800324887345</v>
+      </c>
+      <c r="K13" s="65">
+        <v>23.462788087801236</v>
+      </c>
+      <c r="L13" s="65">
+        <v>24.424812561973454</v>
+      </c>
+      <c r="M13" s="65"/>
+      <c r="N13" s="65">
+        <v>24.575525493065303</v>
+      </c>
+      <c r="O13" s="65">
+        <v>23.988309127651018</v>
+      </c>
+      <c r="P13" s="65">
+        <v>25.162741858479588</v>
+      </c>
+      <c r="Q13" s="65"/>
+      <c r="R13" s="65">
+        <v>26.773072759004929</v>
+      </c>
+      <c r="S13" s="65">
+        <v>26.19603352260771</v>
+      </c>
+      <c r="T13" s="65">
+        <v>27.350111995402148</v>
+      </c>
+      <c r="U13" s="65"/>
+      <c r="V13" s="65">
+        <v>27.745197444535851</v>
+      </c>
+      <c r="W13" s="65">
+        <v>27.163406345267319</v>
+      </c>
+      <c r="X13" s="65">
+        <v>28.326988543804383</v>
+      </c>
+      <c r="Y13" s="65"/>
+      <c r="Z13" s="65">
+        <v>28.923328885441475</v>
+      </c>
+      <c r="AA13" s="65">
+        <v>28.393541050950486</v>
+      </c>
+      <c r="AB13" s="65">
+        <v>29.453116719932463</v>
+      </c>
+      <c r="AC13" s="65"/>
+      <c r="AD13" s="65">
+        <v>29.823146778527171</v>
+      </c>
+      <c r="AE13" s="65">
+        <v>29.259952062439634</v>
+      </c>
+      <c r="AF13" s="65">
+        <v>30.386341494614708</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="65"/>
+      <c r="C14" s="65"/>
+      <c r="D14" s="65"/>
+      <c r="E14" s="65"/>
+      <c r="F14" s="65"/>
+      <c r="G14" s="65"/>
+      <c r="H14" s="65"/>
+      <c r="I14" s="65"/>
+      <c r="J14" s="65"/>
+      <c r="K14" s="65"/>
+      <c r="L14" s="65"/>
+      <c r="M14" s="65"/>
+      <c r="N14" s="65"/>
+      <c r="O14" s="65"/>
+      <c r="P14" s="65"/>
+      <c r="Q14" s="65"/>
+      <c r="R14" s="65"/>
+      <c r="S14" s="65"/>
+      <c r="T14" s="65"/>
+      <c r="U14" s="65"/>
+      <c r="V14" s="65"/>
+      <c r="W14" s="65"/>
+      <c r="X14" s="65"/>
+      <c r="Y14" s="65"/>
+      <c r="Z14" s="65"/>
+      <c r="AA14" s="65"/>
+      <c r="AB14" s="65"/>
+      <c r="AC14" s="65"/>
+      <c r="AD14" s="65"/>
+      <c r="AE14" s="65"/>
+      <c r="AF14" s="65"/>
+    </row>
+    <row r="15" spans="1:32" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="54" t="s">
+        <v>114</v>
+      </c>
+      <c r="B15" s="65"/>
+      <c r="C15" s="65"/>
+      <c r="D15" s="65"/>
+      <c r="E15" s="65"/>
+      <c r="F15" s="65"/>
+      <c r="G15" s="65"/>
+      <c r="H15" s="65"/>
+      <c r="I15" s="65"/>
+      <c r="J15" s="65"/>
+      <c r="K15" s="65"/>
+      <c r="L15" s="65"/>
+      <c r="M15" s="65"/>
+      <c r="N15" s="65"/>
+      <c r="O15" s="65"/>
+      <c r="P15" s="65"/>
+      <c r="Q15" s="65"/>
+      <c r="R15" s="65"/>
+      <c r="S15" s="65"/>
+      <c r="T15" s="65"/>
+      <c r="U15" s="65"/>
+      <c r="V15" s="65"/>
+      <c r="W15" s="65"/>
+      <c r="X15" s="65"/>
+      <c r="Y15" s="65"/>
+      <c r="Z15" s="65"/>
+      <c r="AA15" s="65"/>
+      <c r="AB15" s="65"/>
+      <c r="AC15" s="65"/>
+      <c r="AD15" s="65"/>
+      <c r="AE15" s="65"/>
+      <c r="AF15" s="65"/>
+    </row>
+    <row r="16" spans="1:32" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="57" t="s">
+        <v>94</v>
+      </c>
+      <c r="B16" s="65">
+        <v>18.809934316075598</v>
+      </c>
+      <c r="C16" s="65">
+        <v>18.500205666326369</v>
+      </c>
+      <c r="D16" s="65">
+        <v>19.119662965824826</v>
+      </c>
+      <c r="E16" s="65"/>
+      <c r="F16" s="65">
+        <v>26.990046601172644</v>
+      </c>
+      <c r="G16" s="65">
+        <v>26.563469289013518</v>
+      </c>
+      <c r="H16" s="65">
+        <v>27.416623913331769</v>
+      </c>
+      <c r="I16" s="65"/>
+      <c r="J16" s="65">
+        <v>28.738939330278335</v>
+      </c>
+      <c r="K16" s="65">
+        <v>28.334686054744651</v>
+      </c>
+      <c r="L16" s="65">
+        <v>29.143192605812018</v>
+      </c>
+      <c r="M16" s="65"/>
+      <c r="N16" s="65">
+        <v>29.27869854339793</v>
+      </c>
+      <c r="O16" s="65">
+        <v>28.862088714125214</v>
+      </c>
+      <c r="P16" s="65">
+        <v>29.695308372670645</v>
+      </c>
+      <c r="Q16" s="65"/>
+      <c r="R16" s="65">
+        <v>31.198298472281692</v>
+      </c>
+      <c r="S16" s="65">
+        <v>30.869389632865527</v>
+      </c>
+      <c r="T16" s="65">
+        <v>31.527207311697858</v>
+      </c>
+      <c r="U16" s="65"/>
+      <c r="V16" s="65">
+        <v>32.841244068149315</v>
+      </c>
+      <c r="W16" s="69">
+        <v>32.420324420522022</v>
+      </c>
+      <c r="X16" s="69">
+        <v>33.262163715776609</v>
+      </c>
+      <c r="Y16" s="69"/>
+      <c r="Z16" s="65">
+        <v>34.506101621675121</v>
+      </c>
+      <c r="AA16" s="69">
+        <v>34.11565141810771</v>
+      </c>
+      <c r="AB16" s="69">
+        <v>34.896551825242533</v>
+      </c>
+      <c r="AC16" s="69"/>
+      <c r="AD16" s="65">
+        <v>35.608940157126185</v>
+      </c>
+      <c r="AE16" s="69">
+        <v>35.218372776748339</v>
+      </c>
+      <c r="AF16" s="69">
+        <v>35.99950753750403</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="B17" s="65">
+        <v>14.897109156363854</v>
+      </c>
+      <c r="C17" s="65">
+        <v>14.579688827254614</v>
+      </c>
+      <c r="D17" s="65">
+        <v>15.214529485473093</v>
+      </c>
+      <c r="E17" s="65"/>
+      <c r="F17" s="65">
+        <v>21.298327503644749</v>
+      </c>
+      <c r="G17" s="65">
+        <v>20.612231047705418</v>
+      </c>
+      <c r="H17" s="65">
+        <v>21.984423959584081</v>
+      </c>
+      <c r="I17" s="65"/>
+      <c r="J17" s="65">
+        <v>23.081566114148185</v>
+      </c>
+      <c r="K17" s="65">
+        <v>22.521459093736304</v>
+      </c>
+      <c r="L17" s="65">
+        <v>23.641673134560065</v>
+      </c>
+      <c r="M17" s="65"/>
+      <c r="N17" s="65">
+        <v>23.625766986660615</v>
+      </c>
+      <c r="O17" s="65">
+        <v>23.126841807939901</v>
+      </c>
+      <c r="P17" s="65">
+        <v>24.12469216538133</v>
+      </c>
+      <c r="Q17" s="65"/>
+      <c r="R17" s="65">
+        <v>25.207463319805328</v>
+      </c>
+      <c r="S17" s="65">
+        <v>24.787235195334468</v>
+      </c>
+      <c r="T17" s="65">
+        <v>25.627691444276188</v>
+      </c>
+      <c r="U17" s="65"/>
+      <c r="V17" s="65">
+        <v>26.280046881683329</v>
+      </c>
+      <c r="W17" s="69">
+        <v>25.78458509925607</v>
+      </c>
+      <c r="X17" s="69">
+        <v>26.775508664110589</v>
+      </c>
+      <c r="Y17" s="69"/>
+      <c r="Z17" s="65">
+        <v>27.944306915065276</v>
+      </c>
+      <c r="AA17" s="69">
+        <v>27.429626541883799</v>
+      </c>
+      <c r="AB17" s="69">
+        <v>28.458987288246753</v>
+      </c>
+      <c r="AC17" s="69"/>
+      <c r="AD17" s="65">
+        <v>28.302530652349191</v>
+      </c>
+      <c r="AE17" s="69">
+        <v>27.745214961255083</v>
+      </c>
+      <c r="AF17" s="69">
+        <v>28.859846343443298</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B18" s="84"/>
+      <c r="C18" s="84"/>
+      <c r="D18" s="84"/>
+      <c r="E18" s="84"/>
+      <c r="F18" s="84"/>
+      <c r="G18" s="84"/>
+      <c r="H18" s="84"/>
+      <c r="I18" s="84"/>
+      <c r="J18" s="84"/>
+      <c r="K18" s="84"/>
+      <c r="L18" s="84"/>
+      <c r="M18" s="84"/>
+      <c r="N18" s="84"/>
+      <c r="O18" s="84"/>
+      <c r="P18" s="84"/>
+      <c r="Q18" s="84"/>
+      <c r="R18" s="84"/>
+      <c r="S18" s="84"/>
+      <c r="T18" s="84"/>
+      <c r="U18" s="84"/>
+      <c r="V18" s="84"/>
+      <c r="W18" s="84"/>
+      <c r="X18" s="84"/>
+      <c r="Y18" s="84"/>
+      <c r="Z18" s="84"/>
+      <c r="AA18" s="84"/>
+      <c r="AB18" s="84"/>
+      <c r="AC18" s="84"/>
+      <c r="AD18" s="84"/>
+      <c r="AE18" s="84"/>
+      <c r="AF18" s="84"/>
+    </row>
+    <row r="19" spans="1:36" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B19" s="125" t="s">
         <v>117</v>
       </c>
-      <c r="I3" s="106"/>
-[...6 lines deleted...]
-      <c r="N3" s="105" t="s">
+      <c r="C19" s="125"/>
+      <c r="D19" s="125"/>
+      <c r="E19" s="125"/>
+      <c r="F19" s="125"/>
+      <c r="G19" s="125"/>
+      <c r="H19" s="125"/>
+      <c r="I19" s="125"/>
+      <c r="J19" s="125"/>
+      <c r="K19" s="125"/>
+      <c r="L19" s="125"/>
+      <c r="M19" s="125"/>
+      <c r="N19" s="125"/>
+      <c r="O19" s="125"/>
+      <c r="P19" s="125"/>
+      <c r="Q19" s="125"/>
+      <c r="R19" s="125"/>
+      <c r="S19" s="125"/>
+      <c r="T19" s="125"/>
+      <c r="U19" s="125"/>
+      <c r="V19" s="125"/>
+      <c r="W19" s="125"/>
+      <c r="X19" s="125"/>
+      <c r="Y19" s="125"/>
+      <c r="Z19" s="125"/>
+      <c r="AA19" s="125"/>
+      <c r="AB19" s="125"/>
+      <c r="AC19" s="125"/>
+      <c r="AD19" s="125"/>
+      <c r="AE19" s="125"/>
+      <c r="AF19" s="125"/>
+    </row>
+    <row r="20" spans="1:36" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="54" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="78"/>
+      <c r="C20" s="78"/>
+      <c r="D20" s="78"/>
+      <c r="E20" s="78"/>
+      <c r="F20" s="78"/>
+      <c r="G20" s="78"/>
+      <c r="H20" s="78"/>
+      <c r="I20" s="78"/>
+      <c r="J20" s="78"/>
+      <c r="K20" s="78"/>
+      <c r="L20" s="78"/>
+      <c r="M20" s="78"/>
+      <c r="N20" s="78"/>
+      <c r="O20" s="78"/>
+      <c r="P20" s="78"/>
+      <c r="Q20" s="78"/>
+      <c r="R20" s="78"/>
+      <c r="S20" s="78"/>
+      <c r="T20" s="78"/>
+      <c r="U20" s="78"/>
+      <c r="V20" s="78"/>
+      <c r="W20" s="78"/>
+      <c r="X20" s="78"/>
+      <c r="Y20" s="78"/>
+      <c r="Z20" s="78"/>
+      <c r="AA20" s="78"/>
+      <c r="AB20" s="78"/>
+      <c r="AC20" s="78"/>
+      <c r="AD20" s="78"/>
+      <c r="AE20" s="78"/>
+      <c r="AF20" s="78"/>
+    </row>
+    <row r="21" spans="1:36" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="57" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" s="65">
+        <v>30.076251515215958</v>
+      </c>
+      <c r="C21" s="65">
+        <v>29.675380066069675</v>
+      </c>
+      <c r="D21" s="65">
+        <v>30.477122964362241</v>
+      </c>
+      <c r="E21" s="65"/>
+      <c r="F21" s="65">
+        <v>34.90573088997477</v>
+      </c>
+      <c r="G21" s="65">
+        <v>34.434208609818143</v>
+      </c>
+      <c r="H21" s="65">
+        <v>35.377253170131397</v>
+      </c>
+      <c r="I21" s="65"/>
+      <c r="J21" s="65">
+        <v>36.49918794641173</v>
+      </c>
+      <c r="K21" s="65">
+        <v>36.057641063341201</v>
+      </c>
+      <c r="L21" s="65">
+        <v>36.94073482948226</v>
+      </c>
+      <c r="M21" s="65"/>
+      <c r="N21" s="65">
+        <v>36.117494204121286</v>
+      </c>
+      <c r="O21" s="65">
+        <v>35.705386324780584</v>
+      </c>
+      <c r="P21" s="65">
+        <v>36.529602083461988</v>
+      </c>
+      <c r="Q21" s="65"/>
+      <c r="R21" s="65">
+        <v>35.915782819826177</v>
+      </c>
+      <c r="S21" s="65">
+        <v>35.588850957537559</v>
+      </c>
+      <c r="T21" s="65">
+        <v>36.242714682114794</v>
+      </c>
+      <c r="U21" s="65"/>
+      <c r="V21" s="65">
+        <v>36.002138572364267</v>
+      </c>
+      <c r="W21" s="65">
+        <v>35.600127240460715</v>
+      </c>
+      <c r="X21" s="65">
+        <v>36.404149904267818</v>
+      </c>
+      <c r="Y21" s="65"/>
+      <c r="Z21" s="65">
+        <v>36.859397535664826</v>
+      </c>
+      <c r="AA21" s="65">
+        <v>36.497494404682854</v>
+      </c>
+      <c r="AB21" s="65">
+        <v>37.221300666646798</v>
+      </c>
+      <c r="AC21" s="65"/>
+      <c r="AD21" s="65">
+        <v>37.278183594400957</v>
+      </c>
+      <c r="AE21" s="65">
+        <v>36.922773123899788</v>
+      </c>
+      <c r="AF21" s="65">
+        <v>37.633594064902127</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" s="65">
+        <v>22.58081009837311</v>
+      </c>
+      <c r="C22" s="65">
+        <v>22.226039834320375</v>
+      </c>
+      <c r="D22" s="65">
+        <v>22.935580362425846</v>
+      </c>
+      <c r="E22" s="65"/>
+      <c r="F22" s="65">
+        <v>26.947307361709992</v>
+      </c>
+      <c r="G22" s="65">
+        <v>26.281649953339475</v>
+      </c>
+      <c r="H22" s="65">
+        <v>27.612964770080509</v>
+      </c>
+      <c r="I22" s="65"/>
+      <c r="J22" s="65">
+        <v>28.553488045832353</v>
+      </c>
+      <c r="K22" s="65">
+        <v>28.081814897127106</v>
+      </c>
+      <c r="L22" s="65">
+        <v>29.025161194537599</v>
+      </c>
+      <c r="M22" s="65"/>
+      <c r="N22" s="65">
+        <v>28.201083821592331</v>
+      </c>
+      <c r="O22" s="65">
+        <v>27.724269045524206</v>
+      </c>
+      <c r="P22" s="65">
+        <v>28.677898597660455</v>
+      </c>
+      <c r="Q22" s="65"/>
+      <c r="R22" s="65">
+        <v>28.543907183627795</v>
+      </c>
+      <c r="S22" s="65">
+        <v>28.119404851603718</v>
+      </c>
+      <c r="T22" s="65">
+        <v>28.968409515651871</v>
+      </c>
+      <c r="U22" s="65"/>
+      <c r="V22" s="65">
+        <v>28.373535236694646</v>
+      </c>
+      <c r="W22" s="65">
+        <v>27.959014054294805</v>
+      </c>
+      <c r="X22" s="65">
+        <v>28.788056419094488</v>
+      </c>
+      <c r="Y22" s="65"/>
+      <c r="Z22" s="65">
+        <v>29.164314718100808</v>
+      </c>
+      <c r="AA22" s="65">
+        <v>28.769603619996527</v>
+      </c>
+      <c r="AB22" s="65">
+        <v>29.559025816205089</v>
+      </c>
+      <c r="AC22" s="65"/>
+      <c r="AD22" s="65">
+        <v>29.14309693779019</v>
+      </c>
+      <c r="AE22" s="65">
+        <v>28.696425603029567</v>
+      </c>
+      <c r="AF22" s="65">
+        <v>29.589768272550813</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B23" s="65"/>
+      <c r="C23" s="65"/>
+      <c r="D23" s="65"/>
+      <c r="E23" s="65"/>
+      <c r="F23" s="65"/>
+      <c r="G23" s="65"/>
+      <c r="H23" s="65"/>
+      <c r="I23" s="65"/>
+      <c r="J23" s="65"/>
+      <c r="K23" s="65"/>
+      <c r="L23" s="65"/>
+      <c r="M23" s="65"/>
+      <c r="N23" s="65"/>
+      <c r="O23" s="65"/>
+      <c r="P23" s="65"/>
+      <c r="Q23" s="65"/>
+      <c r="R23" s="65"/>
+      <c r="S23" s="65"/>
+      <c r="T23" s="65"/>
+      <c r="U23" s="65"/>
+      <c r="V23" s="65"/>
+      <c r="W23" s="65"/>
+      <c r="X23" s="65"/>
+      <c r="Y23" s="65"/>
+      <c r="Z23" s="65"/>
+      <c r="AA23" s="65"/>
+      <c r="AB23" s="65"/>
+      <c r="AC23" s="65"/>
+      <c r="AD23" s="65"/>
+      <c r="AE23" s="65"/>
+      <c r="AF23" s="65"/>
+    </row>
+    <row r="24" spans="1:36" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="54" t="s">
+        <v>113</v>
+      </c>
+      <c r="B24" s="65"/>
+      <c r="C24" s="65"/>
+      <c r="D24" s="65"/>
+      <c r="E24" s="65"/>
+      <c r="F24" s="65"/>
+      <c r="G24" s="65"/>
+      <c r="H24" s="65"/>
+      <c r="I24" s="65"/>
+      <c r="J24" s="65"/>
+      <c r="K24" s="65"/>
+      <c r="L24" s="65"/>
+      <c r="M24" s="65"/>
+      <c r="N24" s="65"/>
+      <c r="O24" s="65"/>
+      <c r="P24" s="65"/>
+      <c r="Q24" s="65"/>
+      <c r="R24" s="65"/>
+      <c r="S24" s="65"/>
+      <c r="T24" s="65"/>
+      <c r="U24" s="65"/>
+      <c r="V24" s="65"/>
+      <c r="W24" s="65"/>
+      <c r="X24" s="65"/>
+      <c r="Y24" s="65"/>
+      <c r="Z24" s="65"/>
+      <c r="AA24" s="65"/>
+      <c r="AB24" s="65"/>
+      <c r="AC24" s="65"/>
+      <c r="AD24" s="65"/>
+      <c r="AE24" s="65"/>
+      <c r="AF24" s="65"/>
+    </row>
+    <row r="25" spans="1:36" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="57" t="s">
+        <v>94</v>
+      </c>
+      <c r="B25" s="65">
+        <v>31.816000993534335</v>
+      </c>
+      <c r="C25" s="65">
+        <v>31.343660895525179</v>
+      </c>
+      <c r="D25" s="65">
+        <v>32.288341091543487</v>
+      </c>
+      <c r="E25" s="65"/>
+      <c r="F25" s="65">
+        <v>36.50799882068079</v>
+      </c>
+      <c r="G25" s="65">
+        <v>35.963696022702365</v>
+      </c>
+      <c r="H25" s="65">
+        <v>37.052301618659214</v>
+      </c>
+      <c r="I25" s="65"/>
+      <c r="J25" s="65">
+        <v>37.891959629157753</v>
+      </c>
+      <c r="K25" s="65">
+        <v>37.34868042864116</v>
+      </c>
+      <c r="L25" s="65">
+        <v>38.435238829674347</v>
+      </c>
+      <c r="M25" s="65"/>
+      <c r="N25" s="65">
+        <v>37.743781433068179</v>
+      </c>
+      <c r="O25" s="65">
+        <v>37.231061146690912</v>
+      </c>
+      <c r="P25" s="65">
+        <v>38.256501719445446</v>
+      </c>
+      <c r="Q25" s="65"/>
+      <c r="R25" s="65">
+        <v>37.395103003178654</v>
+      </c>
+      <c r="S25" s="65">
+        <v>36.981820051825316</v>
+      </c>
+      <c r="T25" s="65">
+        <v>37.808385954531992</v>
+      </c>
+      <c r="U25" s="65"/>
+      <c r="V25" s="65">
+        <v>37.335546785050283</v>
+      </c>
+      <c r="W25" s="65">
+        <v>36.829497873264316</v>
+      </c>
+      <c r="X25" s="65">
+        <v>37.841595696836251</v>
+      </c>
+      <c r="Y25" s="65"/>
+      <c r="Z25" s="65">
+        <v>38.148817778462494</v>
+      </c>
+      <c r="AA25" s="65">
+        <v>37.698837790050348</v>
+      </c>
+      <c r="AB25" s="65">
+        <v>38.59879776687464</v>
+      </c>
+      <c r="AC25" s="65"/>
+      <c r="AD25" s="65">
+        <v>38.678265625506121</v>
+      </c>
+      <c r="AE25" s="65">
+        <v>38.228213069678745</v>
+      </c>
+      <c r="AF25" s="65">
+        <v>39.128318181333498</v>
+      </c>
+    </row>
+    <row r="26" spans="1:36" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="B26" s="65">
+        <v>22.996747610051266</v>
+      </c>
+      <c r="C26" s="65">
+        <v>22.552921449900502</v>
+      </c>
+      <c r="D26" s="65">
+        <v>23.440573770202029</v>
+      </c>
+      <c r="E26" s="65"/>
+      <c r="F26" s="65">
+        <v>27.700663138473878</v>
+      </c>
+      <c r="G26" s="65">
+        <v>27.013655490857623</v>
+      </c>
+      <c r="H26" s="65">
+        <v>28.387670786090133</v>
+      </c>
+      <c r="I26" s="65"/>
+      <c r="J26" s="65">
+        <v>29.02826632387718</v>
+      </c>
+      <c r="K26" s="65">
+        <v>28.445111138245831</v>
+      </c>
+      <c r="L26" s="65">
+        <v>29.611421509508528</v>
+      </c>
+      <c r="M26" s="65"/>
+      <c r="N26" s="65">
+        <v>28.713060965077815</v>
+      </c>
+      <c r="O26" s="65">
+        <v>28.026980852382376</v>
+      </c>
+      <c r="P26" s="65">
+        <v>29.399141077773255</v>
+      </c>
+      <c r="Q26" s="65"/>
+      <c r="R26" s="65">
+        <v>29.322940208572664</v>
+      </c>
+      <c r="S26" s="65">
+        <v>28.690943755300978</v>
+      </c>
+      <c r="T26" s="65">
+        <v>29.95493666184435</v>
+      </c>
+      <c r="U26" s="65"/>
+      <c r="V26" s="65">
+        <v>29.081961057413412</v>
+      </c>
+      <c r="W26" s="65">
+        <v>28.472139262982083</v>
+      </c>
+      <c r="X26" s="65">
+        <v>29.691782851844742</v>
+      </c>
+      <c r="Y26" s="65"/>
+      <c r="Z26" s="65">
+        <v>29.622405744602389</v>
+      </c>
+      <c r="AA26" s="65">
+        <v>29.079812938151747</v>
+      </c>
+      <c r="AB26" s="65">
+        <v>30.164998551053031</v>
+      </c>
+      <c r="AC26" s="65"/>
+      <c r="AD26" s="65">
+        <v>29.823146778527171</v>
+      </c>
+      <c r="AE26" s="65">
+        <v>29.259952062439634</v>
+      </c>
+      <c r="AF26" s="65">
+        <v>30.386341494614708</v>
+      </c>
+    </row>
+    <row r="27" spans="1:36" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B27" s="65"/>
+      <c r="C27" s="65"/>
+      <c r="D27" s="65"/>
+      <c r="E27" s="65"/>
+      <c r="F27" s="65"/>
+      <c r="G27" s="65"/>
+      <c r="H27" s="65"/>
+      <c r="I27" s="65"/>
+      <c r="J27" s="65"/>
+      <c r="K27" s="65"/>
+      <c r="L27" s="65"/>
+      <c r="M27" s="65"/>
+      <c r="N27" s="65"/>
+      <c r="O27" s="65"/>
+      <c r="P27" s="65"/>
+      <c r="Q27" s="65"/>
+      <c r="R27" s="65"/>
+      <c r="S27" s="65"/>
+      <c r="T27" s="65"/>
+      <c r="U27" s="65"/>
+      <c r="V27" s="65"/>
+      <c r="W27" s="65"/>
+      <c r="X27" s="65"/>
+      <c r="Y27" s="65"/>
+      <c r="Z27" s="65"/>
+      <c r="AA27" s="65"/>
+      <c r="AB27" s="65"/>
+      <c r="AC27" s="65"/>
+      <c r="AD27" s="65"/>
+      <c r="AE27" s="65"/>
+      <c r="AF27" s="65"/>
+    </row>
+    <row r="28" spans="1:36" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="54" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" s="65"/>
+      <c r="C28" s="65"/>
+      <c r="D28" s="65"/>
+      <c r="E28" s="65"/>
+      <c r="F28" s="65"/>
+      <c r="G28" s="65"/>
+      <c r="H28" s="65"/>
+      <c r="I28" s="65"/>
+      <c r="J28" s="65"/>
+      <c r="K28" s="65"/>
+      <c r="L28" s="65"/>
+      <c r="M28" s="65"/>
+      <c r="N28" s="65"/>
+      <c r="O28" s="65"/>
+      <c r="P28" s="65"/>
+      <c r="Q28" s="65"/>
+      <c r="R28" s="65"/>
+      <c r="S28" s="65"/>
+      <c r="T28" s="65"/>
+      <c r="U28" s="65"/>
+      <c r="V28" s="65"/>
+      <c r="W28" s="65"/>
+      <c r="X28" s="65"/>
+      <c r="Y28" s="65"/>
+      <c r="Z28" s="65"/>
+      <c r="AA28" s="65"/>
+      <c r="AB28" s="65"/>
+      <c r="AC28" s="65"/>
+      <c r="AD28" s="65"/>
+      <c r="AE28" s="65"/>
+      <c r="AF28" s="65"/>
+    </row>
+    <row r="29" spans="1:36" s="57" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="57" t="s">
+        <v>94</v>
+      </c>
+      <c r="B29" s="65">
+        <v>27.860146112911963</v>
+      </c>
+      <c r="C29" s="65">
+        <v>27.401394620622405</v>
+      </c>
+      <c r="D29" s="65">
+        <v>28.318897605201521</v>
+      </c>
+      <c r="E29" s="65"/>
+      <c r="F29" s="65">
+        <v>32.994792169000768</v>
+      </c>
+      <c r="G29" s="65">
+        <v>32.473309936432614</v>
+      </c>
+      <c r="H29" s="65">
+        <v>33.516274401568921</v>
+      </c>
+      <c r="I29" s="65"/>
+      <c r="J29" s="65">
+        <v>34.841653097062959</v>
+      </c>
+      <c r="K29" s="65">
+        <v>34.351556638469674</v>
+      </c>
+      <c r="L29" s="65">
+        <v>35.331749555656245</v>
+      </c>
+      <c r="M29" s="65"/>
+      <c r="N29" s="65">
+        <v>34.208060230164747</v>
+      </c>
+      <c r="O29" s="65">
+        <v>33.721309970035634</v>
+      </c>
+      <c r="P29" s="65">
+        <v>34.694810490293861</v>
+      </c>
+      <c r="Q29" s="65"/>
+      <c r="R29" s="65">
+        <v>34.169624418781908</v>
+      </c>
+      <c r="S29" s="65">
+        <v>33.809390301499732</v>
+      </c>
+      <c r="T29" s="65">
+        <v>34.529858536064083</v>
+      </c>
+      <c r="U29" s="65"/>
+      <c r="V29" s="65">
+        <v>34.423535207353119</v>
+      </c>
+      <c r="W29" s="69">
+        <v>33.982335651103114</v>
+      </c>
+      <c r="X29" s="69">
+        <v>34.864734763603124</v>
+      </c>
+      <c r="Y29" s="69"/>
+      <c r="Z29" s="65">
+        <v>35.340114097870512</v>
+      </c>
+      <c r="AA29" s="69">
+        <v>34.94022671288289</v>
+      </c>
+      <c r="AB29" s="69">
+        <v>35.740001482858133</v>
+      </c>
+      <c r="AC29" s="69"/>
+      <c r="AD29" s="65">
+        <v>35.608940157126185</v>
+      </c>
+      <c r="AE29" s="69">
+        <v>35.218372776748339</v>
+      </c>
+      <c r="AF29" s="69">
+        <v>35.99950753750403</v>
+      </c>
+    </row>
+    <row r="30" spans="1:36" s="57" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="B30" s="68">
+        <v>22.064704255856839</v>
+      </c>
+      <c r="C30" s="68">
+        <v>21.594560309599974</v>
+      </c>
+      <c r="D30" s="68">
+        <v>22.534848202113704</v>
+      </c>
+      <c r="E30" s="68"/>
+      <c r="F30" s="68">
+        <v>26.0367794066557</v>
+      </c>
+      <c r="G30" s="68">
+        <v>25.198040211198979</v>
+      </c>
+      <c r="H30" s="68">
+        <v>26.875518602112422</v>
+      </c>
+      <c r="I30" s="68"/>
+      <c r="J30" s="68">
+        <v>27.982936678487533</v>
+      </c>
+      <c r="K30" s="68">
+        <v>27.303890932291186</v>
+      </c>
+      <c r="L30" s="68">
+        <v>28.661982424683881</v>
+      </c>
+      <c r="M30" s="68"/>
+      <c r="N30" s="68">
+        <v>27.60340111653468</v>
+      </c>
+      <c r="O30" s="68">
+        <v>27.020476894724546</v>
+      </c>
+      <c r="P30" s="68">
+        <v>28.186325338344815</v>
+      </c>
+      <c r="Q30" s="68"/>
+      <c r="R30" s="68">
+        <v>27.608222126383644</v>
+      </c>
+      <c r="S30" s="68">
+        <v>27.147971475338188</v>
+      </c>
+      <c r="T30" s="68">
+        <v>28.068472777429101</v>
+      </c>
+      <c r="U30" s="68"/>
+      <c r="V30" s="68">
+        <v>27.546219540442824</v>
+      </c>
+      <c r="W30" s="70">
+        <v>27.026886409338225</v>
+      </c>
+      <c r="X30" s="70">
+        <v>28.065552671547422</v>
+      </c>
+      <c r="Y30" s="70"/>
+      <c r="Z30" s="68">
+        <v>28.619720813202555</v>
+      </c>
+      <c r="AA30" s="70">
+        <v>28.092600615401281</v>
+      </c>
+      <c r="AB30" s="70">
+        <v>29.146841011003829</v>
+      </c>
+      <c r="AC30" s="70"/>
+      <c r="AD30" s="68">
+        <v>28.302530652349191</v>
+      </c>
+      <c r="AE30" s="70">
+        <v>27.745214961255083</v>
+      </c>
+      <c r="AF30" s="70">
+        <v>28.859846343443298</v>
+      </c>
+    </row>
+    <row r="32" spans="1:36" s="41" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="40" t="s">
+        <v>105</v>
+      </c>
+      <c r="B32" s="40"/>
+      <c r="C32" s="40"/>
+      <c r="D32" s="40"/>
+      <c r="E32" s="40"/>
+      <c r="F32" s="40"/>
+      <c r="G32" s="40"/>
+      <c r="H32" s="40"/>
+      <c r="I32" s="40"/>
+      <c r="J32" s="40"/>
+      <c r="K32" s="40"/>
+      <c r="L32" s="40"/>
+      <c r="M32" s="40"/>
+      <c r="N32" s="40"/>
+      <c r="O32" s="40"/>
+      <c r="P32" s="40"/>
+      <c r="Q32" s="40"/>
+      <c r="R32" s="40"/>
+      <c r="S32" s="40"/>
+      <c r="T32" s="40"/>
+      <c r="U32" s="40"/>
+      <c r="V32" s="40"/>
+      <c r="W32" s="40"/>
+      <c r="X32" s="40"/>
+      <c r="Y32" s="40"/>
+      <c r="Z32" s="40"/>
+      <c r="AA32" s="40"/>
+      <c r="AB32" s="40"/>
+      <c r="AC32" s="40"/>
+      <c r="AD32" s="40"/>
+      <c r="AE32" s="40"/>
+      <c r="AF32" s="40"/>
+      <c r="AG32" s="40"/>
+      <c r="AH32" s="40"/>
+      <c r="AI32" s="40"/>
+      <c r="AJ32" s="40"/>
+    </row>
+    <row r="33" spans="1:31" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A33" s="88" t="s">
         <v>119</v>
       </c>
-      <c r="O3" s="105"/>
-[...1337 lines deleted...]
-      <c r="A37" s="42" t="s">
+      <c r="B33" s="85"/>
+      <c r="C33" s="85"/>
+      <c r="D33" s="86"/>
+      <c r="E33" s="86"/>
+      <c r="F33" s="86"/>
+      <c r="G33" s="85"/>
+      <c r="H33" s="85"/>
+      <c r="I33" s="86"/>
+      <c r="J33" s="86"/>
+      <c r="K33" s="86"/>
+      <c r="L33" s="85"/>
+      <c r="M33" s="85"/>
+      <c r="N33" s="86"/>
+      <c r="O33" s="86"/>
+      <c r="P33" s="86"/>
+      <c r="Q33" s="87"/>
+      <c r="S33" s="57"/>
+      <c r="T33" s="57"/>
+      <c r="U33" s="57"/>
+      <c r="V33" s="57"/>
+      <c r="W33" s="57"/>
+    </row>
+    <row r="34" spans="1:31" s="77" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+      <c r="A34" s="48" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="43" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+      <c r="A35" s="42" t="s">
+        <v>104</v>
+      </c>
+      <c r="C35" s="44"/>
+      <c r="D35" s="45"/>
+      <c r="E35" s="45"/>
+    </row>
+    <row r="36" spans="1:31" s="43" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+      <c r="A36" s="42"/>
+      <c r="C36" s="44"/>
+      <c r="D36" s="45"/>
+      <c r="E36" s="45"/>
+    </row>
+    <row r="37" spans="1:31" s="47" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+      <c r="A37" s="40" t="s">
         <v>99</v>
       </c>
-      <c r="B37" s="49"/>
-[...22 lines deleted...]
-      <c r="D38" s="52"/>
+      <c r="B37" s="46"/>
+      <c r="C37" s="46"/>
+      <c r="D37" s="46"/>
+      <c r="E37" s="46"/>
+      <c r="F37" s="46"/>
+      <c r="G37" s="46"/>
+      <c r="H37" s="46"/>
+      <c r="I37" s="46"/>
+      <c r="J37" s="46"/>
+      <c r="K37" s="46"/>
+      <c r="L37" s="46"/>
+      <c r="M37" s="46"/>
+      <c r="P37" s="46"/>
+      <c r="Q37" s="46"/>
+      <c r="R37" s="46"/>
+      <c r="S37" s="46"/>
+      <c r="T37" s="46"/>
+      <c r="U37" s="46"/>
+      <c r="V37" s="46"/>
+      <c r="W37" s="46"/>
+      <c r="Z37" s="46"/>
+      <c r="AA37" s="46"/>
+      <c r="AD37" s="46"/>
+      <c r="AE37" s="46"/>
+    </row>
+    <row r="38" spans="1:31" s="48" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+      <c r="A38" s="42" t="s">
+        <v>121</v>
+      </c>
+      <c r="C38" s="49"/>
+      <c r="D38" s="49"/>
+      <c r="E38" s="49"/>
     </row>
   </sheetData>
-  <mergeCells count="23">
-[...4 lines deleted...]
-    <mergeCell ref="N4:N5"/>
+  <mergeCells count="26">
+    <mergeCell ref="AD3:AF3"/>
+    <mergeCell ref="AD4:AD5"/>
+    <mergeCell ref="AE4:AF4"/>
+    <mergeCell ref="B6:AF6"/>
+    <mergeCell ref="B19:AF19"/>
+    <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="O4:P4"/>
-    <mergeCell ref="Q4:Q5"/>
-[...1 lines deleted...]
-    <mergeCell ref="T4:T5"/>
+    <mergeCell ref="R4:R5"/>
+    <mergeCell ref="S4:T4"/>
+    <mergeCell ref="V4:V5"/>
+    <mergeCell ref="W4:X4"/>
+    <mergeCell ref="Z4:Z5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
-    <mergeCell ref="H4:H5"/>
-[...4 lines deleted...]
-    <mergeCell ref="T3:V3"/>
+    <mergeCell ref="J4:J5"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="Z3:AB3"/>
     <mergeCell ref="B3:D3"/>
-    <mergeCell ref="H3:J3"/>
-    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="J3:L3"/>
     <mergeCell ref="N3:P3"/>
-    <mergeCell ref="Q3:S3"/>
-    <mergeCell ref="E3:G3"/>
+    <mergeCell ref="R3:T3"/>
+    <mergeCell ref="V3:X3"/>
+    <mergeCell ref="F3:H3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F1043A6-85AC-4656-A30B-69349E3C5B31}">
-  <dimension ref="A1:S14"/>
+  <dimension ref="A1:AF14"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="16.33203125" style="4" customWidth="1"/>
     <col min="2" max="2" width="11.5546875" style="4"/>
-    <col min="3" max="3" width="12.109375" style="4" customWidth="1"/>
-    <col min="4" max="16384" width="11.5546875" style="4"/>
+    <col min="3" max="3" width="9.109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="3.109375" style="4" customWidth="1"/>
+    <col min="6" max="6" width="11.5546875" style="4"/>
+    <col min="7" max="7" width="9.109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="3.109375" style="4" customWidth="1"/>
+    <col min="10" max="10" width="11.5546875" style="4"/>
+    <col min="11" max="11" width="9.109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="10.109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="3.109375" style="4" customWidth="1"/>
+    <col min="14" max="14" width="11.5546875" style="4"/>
+    <col min="15" max="15" width="9.109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="10.109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="3.109375" style="4" customWidth="1"/>
+    <col min="18" max="18" width="11.5546875" style="4"/>
+    <col min="19" max="19" width="9.109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="10.109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="3.109375" style="4" customWidth="1"/>
+    <col min="22" max="22" width="11.5546875" style="4"/>
+    <col min="23" max="23" width="9.109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="10.109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="3.109375" style="4" customWidth="1"/>
+    <col min="26" max="26" width="11.5546875" style="4"/>
+    <col min="27" max="27" width="9.109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="10.109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="3.109375" style="4" customWidth="1"/>
+    <col min="30" max="30" width="11.5546875" style="4"/>
+    <col min="31" max="31" width="9.109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="10.109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="33" max="16384" width="11.5546875" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="57" customFormat="1" ht="16.2" x14ac:dyDescent="0.35">
-[...26 lines deleted...]
-      <c r="B3" s="114">
+    <row r="1" spans="1:32" s="54" customFormat="1" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A1" s="54" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32" s="57" customFormat="1" ht="15.6" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="56"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
+      <c r="AF2" s="56"/>
+    </row>
+    <row r="3" spans="1:32" s="57" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="B3" s="100">
         <v>2006</v>
       </c>
-      <c r="C3" s="114"/>
-[...11 lines deleted...]
-      <c r="K3" s="102" t="s">
+      <c r="C3" s="100"/>
+      <c r="D3" s="101"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="96">
+        <v>2019</v>
+      </c>
+      <c r="G3" s="97"/>
+      <c r="H3" s="98"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="96">
+        <v>2020</v>
+      </c>
+      <c r="K3" s="97"/>
+      <c r="L3" s="98"/>
+      <c r="M3" s="59"/>
+      <c r="N3" s="96">
+        <v>2021</v>
+      </c>
+      <c r="O3" s="97"/>
+      <c r="P3" s="97"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="102">
+        <v>2022</v>
+      </c>
+      <c r="S3" s="102"/>
+      <c r="T3" s="102"/>
+      <c r="U3" s="59"/>
+      <c r="V3" s="100">
+        <v>2023</v>
+      </c>
+      <c r="W3" s="100"/>
+      <c r="X3" s="100"/>
+      <c r="Y3" s="59"/>
+      <c r="Z3" s="100">
+        <v>2024</v>
+      </c>
+      <c r="AA3" s="100"/>
+      <c r="AB3" s="100"/>
+      <c r="AC3" s="59"/>
+      <c r="AD3" s="91">
+        <v>2025</v>
+      </c>
+      <c r="AE3" s="91"/>
+      <c r="AF3" s="91"/>
+    </row>
+    <row r="4" spans="1:32" s="57" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="B4" s="92" t="s">
+        <v>102</v>
+      </c>
+      <c r="C4" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="D4" s="94"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="92" t="s">
+        <v>102</v>
+      </c>
+      <c r="G4" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="H4" s="94"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="92" t="s">
+        <v>102</v>
+      </c>
+      <c r="K4" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="L4" s="94"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="92" t="s">
+        <v>102</v>
+      </c>
+      <c r="O4" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="P4" s="94"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="92" t="s">
+        <v>102</v>
+      </c>
+      <c r="S4" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="T4" s="94"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="92" t="s">
+        <v>102</v>
+      </c>
+      <c r="W4" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="X4" s="94"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="92" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA4" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="AB4" s="94"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="92" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE4" s="94" t="s">
+        <v>123</v>
+      </c>
+      <c r="AF4" s="94"/>
+    </row>
+    <row r="5" spans="1:32" s="57" customFormat="1" ht="30" x14ac:dyDescent="0.35">
+      <c r="B5" s="99"/>
+      <c r="C5" s="63" t="s">
+        <v>101</v>
+      </c>
+      <c r="D5" s="63" t="s">
+        <v>100</v>
+      </c>
+      <c r="E5" s="83"/>
+      <c r="F5" s="99"/>
+      <c r="G5" s="63" t="s">
+        <v>101</v>
+      </c>
+      <c r="H5" s="63" t="s">
+        <v>100</v>
+      </c>
+      <c r="I5" s="83"/>
+      <c r="J5" s="99"/>
+      <c r="K5" s="63" t="s">
+        <v>101</v>
+      </c>
+      <c r="L5" s="63" t="s">
+        <v>100</v>
+      </c>
+      <c r="M5" s="83"/>
+      <c r="N5" s="93"/>
+      <c r="O5" s="63" t="s">
+        <v>101</v>
+      </c>
+      <c r="P5" s="63" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q5" s="83"/>
+      <c r="R5" s="99"/>
+      <c r="S5" s="63" t="s">
+        <v>101</v>
+      </c>
+      <c r="T5" s="63" t="s">
+        <v>100</v>
+      </c>
+      <c r="U5" s="83"/>
+      <c r="V5" s="99"/>
+      <c r="W5" s="61" t="s">
+        <v>101</v>
+      </c>
+      <c r="X5" s="61" t="s">
+        <v>100</v>
+      </c>
+      <c r="Y5" s="83"/>
+      <c r="Z5" s="93"/>
+      <c r="AA5" s="61" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB5" s="61" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC5" s="83"/>
+      <c r="AD5" s="93"/>
+      <c r="AE5" s="61" t="s">
+        <v>101</v>
+      </c>
+      <c r="AF5" s="61" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32" s="57" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="B6" s="94" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="94"/>
+      <c r="D6" s="94"/>
+      <c r="E6" s="94"/>
+      <c r="F6" s="94"/>
+      <c r="G6" s="94"/>
+      <c r="H6" s="94"/>
+      <c r="I6" s="94"/>
+      <c r="J6" s="94"/>
+      <c r="K6" s="94"/>
+      <c r="L6" s="94"/>
+      <c r="M6" s="94"/>
+      <c r="N6" s="94"/>
+      <c r="O6" s="94"/>
+      <c r="P6" s="94"/>
+      <c r="Q6" s="94"/>
+      <c r="R6" s="94"/>
+      <c r="S6" s="94"/>
+      <c r="T6" s="94"/>
+      <c r="U6" s="94"/>
+      <c r="V6" s="94"/>
+      <c r="W6" s="94"/>
+      <c r="X6" s="94"/>
+      <c r="Y6" s="94"/>
+      <c r="Z6" s="94"/>
+      <c r="AA6" s="94"/>
+      <c r="AB6" s="94"/>
+      <c r="AC6" s="94"/>
+      <c r="AD6" s="94"/>
+      <c r="AE6" s="94"/>
+      <c r="AF6" s="94"/>
+    </row>
+    <row r="7" spans="1:32" s="57" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="A7" s="57" t="s">
+        <v>94</v>
+      </c>
+      <c r="B7" s="71">
+        <v>87.566461035043801</v>
+      </c>
+      <c r="C7" s="72">
+        <v>86.162018160802461</v>
+      </c>
+      <c r="D7" s="72">
+        <v>88.970903909285155</v>
+      </c>
+      <c r="E7" s="72"/>
+      <c r="F7" s="71">
+        <v>90.3768851616977</v>
+      </c>
+      <c r="G7" s="72">
+        <v>89.096831948194051</v>
+      </c>
+      <c r="H7" s="72">
+        <v>91.656938375201335</v>
+      </c>
+      <c r="I7" s="72"/>
+      <c r="J7" s="71">
+        <v>91.949990019129274</v>
+      </c>
+      <c r="K7" s="72">
+        <v>90.556920220745766</v>
+      </c>
+      <c r="L7" s="72">
+        <v>93.343059817512795</v>
+      </c>
+      <c r="M7" s="72"/>
+      <c r="N7" s="72">
+        <v>90.632307975887855</v>
+      </c>
+      <c r="O7" s="72">
+        <v>89.188575472903523</v>
+      </c>
+      <c r="P7" s="72">
+        <v>92.076040478872201</v>
+      </c>
+      <c r="Q7" s="72"/>
+      <c r="R7" s="71">
+        <v>91.374596336522913</v>
+      </c>
+      <c r="S7" s="72">
+        <v>90.286081617744102</v>
+      </c>
+      <c r="T7" s="72">
+        <v>92.463111055301709</v>
+      </c>
+      <c r="U7" s="72"/>
+      <c r="V7" s="71">
+        <v>92.200431416037674</v>
+      </c>
+      <c r="W7" s="72">
+        <v>90.880468605148621</v>
+      </c>
+      <c r="X7" s="73">
+        <v>93.520394226926726</v>
+      </c>
+      <c r="Y7" s="72"/>
+      <c r="Z7" s="71">
+        <v>92.637507938248717</v>
+      </c>
+      <c r="AA7" s="72">
+        <v>91.487613629987067</v>
+      </c>
+      <c r="AB7" s="73">
+        <v>93.787402246510382</v>
+      </c>
+      <c r="AC7" s="72"/>
+      <c r="AD7" s="71">
+        <v>92.064469751311989</v>
+      </c>
+      <c r="AE7" s="71">
+        <v>90.920696784236938</v>
+      </c>
+      <c r="AF7" s="71">
+        <v>93.208242718387041</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" s="57" customFormat="1" ht="15.6" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="B8" s="74">
+        <v>95.947064471902848</v>
+      </c>
+      <c r="C8" s="75">
+        <v>93.487704465517126</v>
+      </c>
+      <c r="D8" s="75">
+        <v>98.406424478288585</v>
+      </c>
+      <c r="E8" s="75"/>
+      <c r="F8" s="74">
+        <v>93.993343323585236</v>
+      </c>
+      <c r="G8" s="75">
+        <v>91.420151420484743</v>
+      </c>
+      <c r="H8" s="75">
+        <v>96.56653522668573</v>
+      </c>
+      <c r="I8" s="75"/>
+      <c r="J8" s="74">
+        <v>96.39892498667821</v>
+      </c>
+      <c r="K8" s="75">
+        <v>93.552037093817702</v>
+      </c>
+      <c r="L8" s="75">
+        <v>99.245812879538732</v>
+      </c>
+      <c r="M8" s="75"/>
+      <c r="N8" s="75">
+        <v>96.13534812644096</v>
+      </c>
+      <c r="O8" s="75">
+        <v>93.22855600127437</v>
+      </c>
+      <c r="P8" s="75">
+        <v>99.042140251607549</v>
+      </c>
+      <c r="Q8" s="75"/>
+      <c r="R8" s="74">
+        <v>94.152298268889766</v>
+      </c>
+      <c r="S8" s="75">
+        <v>91.743460221536722</v>
+      </c>
+      <c r="T8" s="75">
+        <v>96.561136316242809</v>
+      </c>
+      <c r="U8" s="75"/>
+      <c r="V8" s="74">
+        <v>94.71926424102314</v>
+      </c>
+      <c r="W8" s="75">
+        <v>92.112128514670218</v>
+      </c>
+      <c r="X8" s="75">
+        <v>97.326399967376062</v>
+      </c>
+      <c r="Y8" s="75"/>
+      <c r="Z8" s="74">
+        <v>96.615113100383866</v>
+      </c>
+      <c r="AA8" s="75">
+        <v>94.203965246715356</v>
+      </c>
+      <c r="AB8" s="75">
+        <v>99.026260954052375</v>
+      </c>
+      <c r="AC8" s="75"/>
+      <c r="AD8" s="74">
+        <v>94.901221734009539</v>
+      </c>
+      <c r="AE8" s="74">
+        <v>92.664651670427048</v>
+      </c>
+      <c r="AF8" s="74">
+        <v>97.137791797592016</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32" x14ac:dyDescent="0.3">
+      <c r="B9" s="39"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="39"/>
+      <c r="G9" s="53"/>
+      <c r="H9" s="53"/>
+      <c r="I9" s="53"/>
+      <c r="J9" s="39"/>
+      <c r="K9" s="53"/>
+      <c r="L9" s="53"/>
+      <c r="M9" s="53"/>
+      <c r="N9" s="53"/>
+      <c r="O9" s="53"/>
+      <c r="P9" s="53"/>
+      <c r="Q9" s="53"/>
+      <c r="R9" s="39"/>
+      <c r="S9" s="53"/>
+      <c r="T9" s="53"/>
+      <c r="U9" s="53"/>
+      <c r="V9" s="39"/>
+      <c r="W9" s="53"/>
+      <c r="X9" s="12"/>
+      <c r="Y9" s="53"/>
+      <c r="Z9" s="39"/>
+      <c r="AA9" s="53"/>
+      <c r="AB9" s="12"/>
+      <c r="AC9" s="53"/>
+    </row>
+    <row r="10" spans="1:32" s="48" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+      <c r="A10" s="50" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A11" s="88" t="s">
         <v>119</v>
       </c>
-      <c r="L3" s="102"/>
-[...278 lines deleted...]
-      <c r="A13" s="42" t="s">
+      <c r="B11" s="85"/>
+      <c r="C11" s="85"/>
+      <c r="D11" s="86"/>
+      <c r="E11" s="86"/>
+      <c r="F11" s="86"/>
+      <c r="G11" s="86"/>
+      <c r="H11" s="85"/>
+      <c r="I11" s="86"/>
+      <c r="J11" s="85"/>
+      <c r="K11" s="86"/>
+      <c r="L11" s="86"/>
+      <c r="M11" s="86"/>
+      <c r="N11" s="86"/>
+      <c r="O11" s="85"/>
+      <c r="P11" s="85"/>
+      <c r="Q11" s="86"/>
+      <c r="R11" s="86"/>
+      <c r="S11" s="86"/>
+      <c r="T11" s="86"/>
+      <c r="U11" s="86"/>
+      <c r="V11" s="87"/>
+      <c r="X11" s="57"/>
+      <c r="Y11" s="86"/>
+      <c r="Z11" s="57"/>
+      <c r="AA11" s="57"/>
+      <c r="AB11" s="57"/>
+      <c r="AC11" s="86"/>
+      <c r="AD11" s="57"/>
+    </row>
+    <row r="12" spans="1:32" s="77" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+      <c r="A12" s="48" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" s="48" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+      <c r="A13" s="40" t="s">
         <v>99</v>
       </c>
-      <c r="B13" s="55"/>
-[...33 lines deleted...]
-      <c r="S14" s="55"/>
+      <c r="B13" s="52"/>
+      <c r="C13" s="52"/>
+      <c r="D13" s="52"/>
+      <c r="E13" s="52"/>
+      <c r="F13" s="52"/>
+      <c r="G13" s="52"/>
+      <c r="H13" s="52"/>
+      <c r="I13" s="52"/>
+      <c r="J13" s="52"/>
+      <c r="K13" s="52"/>
+      <c r="L13" s="52"/>
+      <c r="M13" s="52"/>
+      <c r="N13" s="52"/>
+      <c r="O13" s="52"/>
+      <c r="P13" s="52"/>
+      <c r="Q13" s="52"/>
+      <c r="U13" s="52"/>
+      <c r="V13" s="52"/>
+      <c r="W13" s="52"/>
+      <c r="X13" s="52"/>
+      <c r="Y13" s="52"/>
+      <c r="Z13" s="52"/>
+      <c r="AA13" s="52"/>
+      <c r="AB13" s="52"/>
+      <c r="AC13" s="52"/>
+    </row>
+    <row r="14" spans="1:32" s="48" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="95" t="s">
+        <v>112</v>
+      </c>
+      <c r="B14" s="95"/>
+      <c r="C14" s="95"/>
+      <c r="D14" s="95"/>
+      <c r="E14" s="95"/>
+      <c r="F14" s="95"/>
+      <c r="G14" s="95"/>
+      <c r="H14" s="95"/>
+      <c r="I14" s="95"/>
+      <c r="J14" s="95"/>
+      <c r="K14" s="42"/>
+      <c r="L14" s="42"/>
+      <c r="M14" s="42"/>
+      <c r="N14" s="42"/>
+      <c r="O14" s="42"/>
+      <c r="P14" s="42"/>
+      <c r="Q14" s="42"/>
+      <c r="U14" s="42"/>
+      <c r="V14" s="52"/>
+      <c r="W14" s="52"/>
+      <c r="X14" s="52"/>
+      <c r="Y14" s="42"/>
+      <c r="Z14" s="52"/>
+      <c r="AA14" s="52"/>
+      <c r="AB14" s="52"/>
+      <c r="AC14" s="42"/>
     </row>
   </sheetData>
-  <mergeCells count="20">
-[...5 lines deleted...]
-    <mergeCell ref="B3:D3"/>
+  <mergeCells count="26">
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
-    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="R3:T3"/>
+    <mergeCell ref="V3:X3"/>
+    <mergeCell ref="R4:R5"/>
+    <mergeCell ref="S4:T4"/>
+    <mergeCell ref="V4:V5"/>
     <mergeCell ref="N3:P3"/>
-    <mergeCell ref="K4:K5"/>
-    <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:N5"/>
-    <mergeCell ref="A14:H14"/>
-[...5 lines deleted...]
-    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="AD3:AF3"/>
+    <mergeCell ref="AD4:AD5"/>
+    <mergeCell ref="AE4:AF4"/>
+    <mergeCell ref="B6:AF6"/>
+    <mergeCell ref="A14:J14"/>
+    <mergeCell ref="F3:H3"/>
+    <mergeCell ref="J3:L3"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="J4:J5"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="Z3:AB3"/>
+    <mergeCell ref="Z4:Z5"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="W4:X4"/>
+    <mergeCell ref="B3:D3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Feuil1</vt:lpstr>
       <vt:lpstr>Directives tableau</vt:lpstr>
       <vt:lpstr>Informations</vt:lpstr>
       <vt:lpstr>Tableau_âge</vt:lpstr>
       <vt:lpstr>Tableau_âge-genre</vt:lpstr>