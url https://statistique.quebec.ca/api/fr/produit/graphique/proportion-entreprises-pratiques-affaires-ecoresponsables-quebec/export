--- v0 (2026-02-26)
+++ v1 (2026-05-28)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27830"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\ECO_110E\MNE - Développement durable\Base de données\Données N2 2023-2028\1.1.1.2 PAE\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Statad\proaff\Entrepot\BDSO pilotage\Avis de transfert\2026-05-21_Vitrine DD\2026_05_21_Économie verte et responsable\2026-05-21_Pratiques d'affaires écoresponsables en entreprise\FT\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E494FCD9-1E0A-4987-B1A1-9185AB8F5C1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{66752B5D-6C7B-43D0-9973-4AAC558B3BA6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-15" windowWidth="29040" windowHeight="15720" tabRatio="673" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" tabRatio="673" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Selon la pratique d'affaires" sheetId="26" r:id="rId1"/>
     <sheet name="Selon la taille de l'entreprise" sheetId="22" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="Choisir_un_axe">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="129">
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Vitrine statistique sur le développement durable</t>
   </si>
   <si>
     <t>Consulter la page</t>
   </si>
   <si>
     <t>5 employé(e)s et plus</t>
   </si>
   <si>
     <t xml:space="preserve">5 à 49 employé(e)s </t>
   </si>
   <si>
     <t xml:space="preserve">50 à 249 employé(e)s </t>
   </si>
   <si>
     <t>250 employé(e)s et plus</t>
   </si>
   <si>
     <t>Pratiques d'affaires écoresponsables en entreprise</t>
   </si>
   <si>
@@ -91,102 +91,84 @@
   <si>
     <t>Préserver la biodiversité et les ressources naturelles</t>
   </si>
   <si>
     <t>Gérer les émissions atmosphériques</t>
   </si>
   <si>
     <t>Prévenir la contamination ou la dégradation des sols</t>
   </si>
   <si>
     <t>Améliorer la gestion de l’eau</t>
   </si>
   <si>
     <t>Réduire les émissions de gaz à effet de serre (GES) associées à ses activités (atténuation)</t>
   </si>
   <si>
     <t>Améliorer la gestion de l’énergie</t>
   </si>
   <si>
     <t>Améliorer la gestion des matières résiduelles</t>
   </si>
   <si>
     <t>Promouvoir la culture</t>
   </si>
   <si>
-    <t>Contribuer au développement et à la qualité de vie de la communauté</t>
-[...4 lines deleted...]
-  <si>
     <t>Favoriser la bonne santé du personnel</t>
   </si>
   <si>
-    <t>Améliorer la participation du personnel et les relations de travail</t>
-[...1 lines deleted...]
-  <si>
     <t>Favoriser le bien-être et le développement du personnel</t>
   </si>
   <si>
-    <t>Intégrer au système comptable traditionnel les coûts qu’elle assume et les risques environnementaux ou sociaux auxquels elle s’expose (ex. : écocomptabilité, bilan carbone)</t>
-[...1 lines deleted...]
-  <si>
     <t>Intégrer des critères d'investissement écoresponsable</t>
   </si>
   <si>
     <t>Promouvoir ses préoccupations environnementales ou sociales dans le cadre de ses activités de marketing</t>
   </si>
   <si>
     <t>Diminuer l’impact environnemental ou social de ses produits et services</t>
   </si>
   <si>
     <t>Intégrer des critères d’approvisionnement écoresponsable</t>
   </si>
   <si>
     <t>Pratiques d'affaires écoresponsables sociales</t>
   </si>
   <si>
     <t>Pratiques d'affaires écoresponsables économiques</t>
   </si>
   <si>
-    <t>Pratiques d'affaires écoresponsables circulaires</t>
-[...1 lines deleted...]
-  <si>
     <t>Au moins une pratique d'affaires écoresponsable</t>
   </si>
   <si>
     <t>†</t>
   </si>
   <si>
     <t>n.d.</t>
   </si>
   <si>
     <t>Différence significative entre 2019 et 2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>Proportion d’entreprises ayant déclaré avoir en place des pratiques d’affaires écoresponsables, selon la taille de l’entreprise, Québec, 2019 et 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 † : différence statistiquement significative entre 2022 et 2019.
 n.d. : non disponible.</t>
     </r>
   </si>
   <si>
@@ -228,53 +210,50 @@
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Institut de la statistique du Québec, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Enquête sur le développement durable, les pratiques écoresponsables et les technologies propres</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
-    <t>Proportion d’entreprises employant cinq personnes et plus ayant déclaré avoir en place des pratiques d’affaires écoresponsables, selon la pratique d’affaires écoresponsable, Québec, 2019 et 2022</t>
-[...1 lines deleted...]
-  <si>
     <t>IC (95%)
 Borne inf. - Borne sup.</t>
   </si>
   <si>
     <t>10,6 - 13,2</t>
   </si>
   <si>
     <t>38,3 - 42,2</t>
   </si>
   <si>
     <t>18,1 - 21,3</t>
   </si>
   <si>
     <t>36,0 - 40,0</t>
   </si>
   <si>
     <t>5,3 - 7,2</t>
   </si>
   <si>
     <t>49,7 - 53,8</t>
   </si>
   <si>
     <t>40,0 - 44,1</t>
   </si>
   <si>
@@ -418,50 +397,170 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 † : différence statistiquement significative entre 2022 et 2019.</t>
     </r>
   </si>
   <si>
     <t>84,1 - 87,2</t>
   </si>
   <si>
     <t>77,0 - 98,5</t>
   </si>
   <si>
     <t>89,6 - 95,5</t>
   </si>
   <si>
     <t>84,0 - 88,1</t>
   </si>
   <si>
     <t>88,2 - 95,8</t>
   </si>
   <si>
     <t>91,9 - 99,3</t>
+  </si>
+  <si>
+    <t>91,7 - 93,5</t>
+  </si>
+  <si>
+    <t>58,5 - 61,8</t>
+  </si>
+  <si>
+    <t>36,5 - 39,7</t>
+  </si>
+  <si>
+    <t>41,6 - 44,9</t>
+  </si>
+  <si>
+    <t>14,2 - 16,6</t>
+  </si>
+  <si>
+    <t>11,1 - 13,3</t>
+  </si>
+  <si>
+    <t>5,5 - 7,1</t>
+  </si>
+  <si>
+    <t>75,8 - 78,6</t>
+  </si>
+  <si>
+    <t>49,7 - 53,1</t>
+  </si>
+  <si>
+    <t>49,4 - 52,7</t>
+  </si>
+  <si>
+    <t>37,2 - 40,4</t>
+  </si>
+  <si>
+    <t>34,9 - 38,1</t>
+  </si>
+  <si>
+    <t>35,7 - 38,9</t>
+  </si>
+  <si>
+    <t>14,7 - 17,2</t>
+  </si>
+  <si>
+    <t>84,1 - 86,5</t>
+  </si>
+  <si>
+    <t>77,1 - 79,8</t>
+  </si>
+  <si>
+    <t>22,0 - 24,8</t>
+  </si>
+  <si>
+    <t>13,0 - 15,7</t>
+  </si>
+  <si>
+    <t>12,1 - 14,3</t>
+  </si>
+  <si>
+    <t>22,1 - 24,8</t>
+  </si>
+  <si>
+    <t>10,3 - 12,2</t>
+  </si>
+  <si>
+    <t>8,0 - 9,7</t>
+  </si>
+  <si>
+    <t>7,5 - 9,7</t>
+  </si>
+  <si>
+    <t>Au moins une pratiques d'affaire écoresponsables circulaires</t>
+  </si>
+  <si>
+    <t>s.o.</t>
+  </si>
+  <si>
+    <t>77,1 - 79,9</t>
+  </si>
+  <si>
+    <t>Favoriser favoriser l’égalité, l’inclusion et la diversité au sein du personnel et de la direction¹</t>
+  </si>
+  <si>
+    <t>Améliorer la participation du personnel aux processus décisionnels et les relations de travail²</t>
+  </si>
+  <si>
+    <t>Contribuer au développement et à l'amélioration de la qualité de vie de la communauté³</t>
+  </si>
+  <si>
+    <t>Différence significative entre 2022 et 2024</t>
+  </si>
+  <si>
+    <t>Différence significative entre 2019 et 2024</t>
+  </si>
+  <si>
+    <t>1. En 2019 et 2022, le libellé était  : "Favoriser l’égalité entre les employé(e)s et la diversité de la main-d’œuvre"</t>
+  </si>
+  <si>
+    <t>2. En 2019 et 2022, le libellé était  : "Améliorer la participation du personnel et les relations de travail"</t>
+  </si>
+  <si>
+    <t>3. En 2019 et 2022, le libellé était  : "Contribuer au développement et à la qualité de vie de la communauté"</t>
+  </si>
+  <si>
+    <t>Proportion d’entreprises employant cinq personnes et plus ayant déclaré avoir en place des pratiques d’affaires écoresponsables, selon la pratique d’affaires écoresponsable, Québec, 2019 à 2024</t>
+  </si>
+  <si>
+    <t>Proportion d’entreprises ayant déclaré avoir en place des pratiques d’affaires écoresponsables, selon la taille de l’entreprise, Québec, 2019 à 2024</t>
+  </si>
+  <si>
+    <t>90,9 - 92,9</t>
+  </si>
+  <si>
+    <t>94,3 - 97,9</t>
+  </si>
+  <si>
+    <t>97,5 - 99,8</t>
+  </si>
+  <si>
+    <t>Intégrer au système comptable traditionnel les coûts environnementaux ou sociaux que l'entreprise doit assumer et les coûts relatifs aux risques environnementaux auxquels elle s'expose (ex. : écocomptabilité, bilan carbone)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -578,56 +677,50 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="8.5"/>
-[...4 lines deleted...]
-      <b/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
@@ -645,50 +738,56 @@
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8.5"/>
+      <color theme="1"/>
+      <name val="Open Sans Light"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="36">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
@@ -1036,269 +1135,474 @@
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="23" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="49" fontId="24" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="23" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="11" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="19" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="35" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="26" fillId="33" borderId="0" xfId="43" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="33" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="22" fillId="33" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="29" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="21" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="44">
     <cellStyle name="20 % - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Avertissement" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Calcul" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Cellule liée" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Entrée" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Insatisfaisant" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Lien hypertexte" xfId="43" builtinId="8"/>
     <cellStyle name="Neutre" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Pourcentage" xfId="42" builtinId="5"/>
     <cellStyle name="Satisfaisant" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Sortie" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Texte explicatif" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Titre" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Titre 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Titre 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Titre 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Titre 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Vérification" xfId="13" builtinId="23" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="9">
+  <dxfs count="21">
+    <dxf>
+      <font>
+        <color rgb="FF9C5700"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C5700"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C5700"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C5700"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C5700"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C5700"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C5700"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C5700"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C5700"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C5700"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C5700"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C5700"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FF9C5700"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFEB9C"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C5700"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFEB9C"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C5700"/>
       </font>
       <fill>
@@ -1644,1081 +1948,1605 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/economie-verte-et-responsable/pratiques-affaires-ecoresponsables-entreprise" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/economie-verte-et-responsable/pratiques-affaires-ecoresponsables-entreprise" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1DD9EF0F-F1C5-474B-B541-98CFDEFAF88F}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="A1:J40"/>
+  <dimension ref="A1:J255"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="F6" sqref="F6"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="106" zoomScaleNormal="106" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="95.109375" style="13" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="11.44140625" style="13"/>
+    <col min="1" max="1" width="95.109375" style="9" customWidth="1"/>
+    <col min="2" max="2" width="11.33203125" style="9" customWidth="1"/>
+    <col min="3" max="3" width="21" style="9" customWidth="1"/>
+    <col min="4" max="4" width="10.33203125" style="9" customWidth="1"/>
+    <col min="5" max="5" width="22.33203125" style="9" customWidth="1"/>
+    <col min="6" max="6" width="11.5546875" style="9" customWidth="1"/>
+    <col min="7" max="7" width="20.88671875" style="9" customWidth="1"/>
+    <col min="8" max="10" width="22.5546875" style="9" customWidth="1"/>
+    <col min="11" max="16384" width="11.44140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="35" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:10" s="22" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="41"/>
-[...10 lines deleted...]
-      <c r="A2" s="43" t="s">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+    </row>
+    <row r="2" spans="1:10" s="7" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="43"/>
-[...9 lines deleted...]
-      <c r="A3" s="36" t="s">
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+    </row>
+    <row r="3" spans="1:10" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A3" s="23" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="12" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="1:10" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="5" spans="1:10" ht="45.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="47" t="s">
-[...9 lines deleted...]
-      <c r="I5" s="33"/>
+      <c r="A5" s="78" t="s">
+        <v>123</v>
+      </c>
+      <c r="B5" s="78"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="78"/>
+      <c r="E5" s="78"/>
+      <c r="F5" s="78"/>
+      <c r="G5" s="20"/>
+      <c r="H5" s="20"/>
+      <c r="I5" s="20"/>
     </row>
     <row r="6" spans="1:10" ht="32.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="29"/>
-      <c r="B6" s="32">
+      <c r="A6" s="18"/>
+      <c r="B6" s="19">
         <v>2019</v>
       </c>
-      <c r="C6" s="49" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="32">
+      <c r="C6" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6" s="19">
         <v>2022</v>
       </c>
-      <c r="E6" s="49" t="s">
-[...7 lines deleted...]
-      <c r="I6" s="3"/>
+      <c r="E6" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" s="56">
+        <v>2024</v>
+      </c>
+      <c r="G6" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="J6" s="25" t="s">
+        <v>119</v>
+      </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A7" s="4"/>
-      <c r="B7" s="44" t="s">
+      <c r="B7" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="44"/>
-[...8 lines deleted...]
-      <c r="A8" s="6" t="s">
+      <c r="C7" s="39"/>
+      <c r="D7" s="39"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="57"/>
+      <c r="G7" s="57"/>
+      <c r="H7" s="39"/>
+      <c r="I7" s="39"/>
+      <c r="J7" s="39"/>
+    </row>
+    <row r="8" spans="1:10" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="55">
+        <v>87.4</v>
+      </c>
+      <c r="C8" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="D8" s="55">
+        <v>86.9</v>
+      </c>
+      <c r="E8" s="69" t="s">
+        <v>56</v>
+      </c>
+      <c r="F8" s="51">
+        <v>92.6</v>
+      </c>
+      <c r="G8" s="51" t="s">
+        <v>89</v>
+      </c>
+      <c r="H8" s="58"/>
+      <c r="I8" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="58" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="17" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="49"/>
+      <c r="B9" s="55"/>
+      <c r="C9" s="55"/>
+      <c r="D9" s="55"/>
+      <c r="E9" s="69"/>
+      <c r="F9" s="51"/>
+      <c r="G9" s="51"/>
+      <c r="H9" s="58"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="58"/>
+    </row>
+    <row r="10" spans="1:10" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="93" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="55">
+        <v>58.7</v>
+      </c>
+      <c r="C10" s="55" t="s">
+        <v>79</v>
+      </c>
+      <c r="D10" s="55">
+        <v>58.3</v>
+      </c>
+      <c r="E10" s="55" t="s">
+        <v>55</v>
+      </c>
+      <c r="F10" s="51">
+        <v>60.1</v>
+      </c>
+      <c r="G10" s="51" t="s">
+        <v>90</v>
+      </c>
+      <c r="H10" s="58"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="58"/>
+    </row>
+    <row r="11" spans="1:10" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="55">
+        <v>42.4</v>
+      </c>
+      <c r="C11" s="68" t="s">
+        <v>59</v>
+      </c>
+      <c r="D11" s="55">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="E11" s="69" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" s="51">
+        <v>38.1</v>
+      </c>
+      <c r="G11" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H11" s="58"/>
+      <c r="I11" s="47"/>
+      <c r="J11" s="58" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="70" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="53">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="C12" s="68" t="s">
+        <v>62</v>
+      </c>
+      <c r="D12" s="53">
+        <v>38</v>
+      </c>
+      <c r="E12" s="69" t="s">
+        <v>37</v>
+      </c>
+      <c r="F12" s="52">
+        <v>43.2</v>
+      </c>
+      <c r="G12" s="51" t="s">
+        <v>92</v>
+      </c>
+      <c r="H12" s="58"/>
+      <c r="I12" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="58" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="70" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="53">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="C13" s="68" t="s">
+        <v>61</v>
+      </c>
+      <c r="D13" s="71">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="E13" s="69" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" s="53">
+        <v>15.4</v>
+      </c>
+      <c r="G13" s="51" t="s">
+        <v>93</v>
+      </c>
+      <c r="H13" s="58"/>
+      <c r="I13" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="58" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="70" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="53">
+        <v>16.7</v>
+      </c>
+      <c r="C14" s="68" t="s">
+        <v>58</v>
+      </c>
+      <c r="D14" s="53">
+        <v>11.9</v>
+      </c>
+      <c r="E14" s="69" t="s">
+        <v>34</v>
+      </c>
+      <c r="F14" s="53">
+        <v>12.2</v>
+      </c>
+      <c r="G14" s="51" t="s">
+        <v>94</v>
+      </c>
+      <c r="H14" s="58" t="s">
+        <v>27</v>
+      </c>
+      <c r="I14" s="47"/>
+      <c r="J14" s="58" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="17" customFormat="1" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="92" t="s">
+        <v>128</v>
+      </c>
+      <c r="B15" s="53">
+        <v>5.4</v>
+      </c>
+      <c r="C15" s="68" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" s="53">
+        <v>6.2</v>
+      </c>
+      <c r="E15" s="69" t="s">
+        <v>38</v>
+      </c>
+      <c r="F15" s="54">
+        <v>6.3</v>
+      </c>
+      <c r="G15" s="51" t="s">
+        <v>95</v>
+      </c>
+      <c r="H15" s="58"/>
+      <c r="I15" s="47"/>
+      <c r="J15" s="58"/>
+    </row>
+    <row r="16" spans="1:10" s="17" customFormat="1" ht="9.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="70"/>
+      <c r="B16" s="53"/>
+      <c r="C16" s="68"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="69"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="51"/>
+      <c r="H16" s="58"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="58"/>
+    </row>
+    <row r="17" spans="1:10" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="94" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="55">
+        <v>78.7</v>
+      </c>
+      <c r="C17" s="55" t="s">
+        <v>78</v>
+      </c>
+      <c r="D17" s="55">
+        <v>79</v>
+      </c>
+      <c r="E17" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="F17" s="51">
+        <v>77.2</v>
+      </c>
+      <c r="G17" s="51" t="s">
+        <v>96</v>
+      </c>
+      <c r="H17" s="58"/>
+      <c r="I17" s="47"/>
+      <c r="J17" s="58"/>
+    </row>
+    <row r="18" spans="1:10" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="48" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="53">
+        <v>46.3</v>
+      </c>
+      <c r="C18" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="D18" s="71">
+        <v>53.3</v>
+      </c>
+      <c r="E18" s="73" t="s">
+        <v>42</v>
+      </c>
+      <c r="F18" s="51">
+        <v>51.4</v>
+      </c>
+      <c r="G18" s="51" t="s">
+        <v>97</v>
+      </c>
+      <c r="H18" s="58" t="s">
+        <v>27</v>
+      </c>
+      <c r="I18" s="47"/>
+      <c r="J18" s="58" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="70" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19" s="53">
+        <v>53.4</v>
+      </c>
+      <c r="C19" s="68" t="s">
+        <v>64</v>
+      </c>
+      <c r="D19" s="53">
+        <v>51.8</v>
+      </c>
+      <c r="E19" s="69" t="s">
+        <v>39</v>
+      </c>
+      <c r="F19" s="54">
+        <v>51.1</v>
+      </c>
+      <c r="G19" s="51" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" s="58"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="58"/>
+    </row>
+    <row r="20" spans="1:10" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="70" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="53">
+        <v>43.5</v>
+      </c>
+      <c r="C20" s="68" t="s">
+        <v>66</v>
+      </c>
+      <c r="D20" s="53">
+        <v>44.5</v>
+      </c>
+      <c r="E20" s="69" t="s">
+        <v>41</v>
+      </c>
+      <c r="F20" s="52">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="G20" s="51" t="s">
+        <v>99</v>
+      </c>
+      <c r="H20" s="58"/>
+      <c r="I20" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="58" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="70" t="s">
+        <v>115</v>
+      </c>
+      <c r="B21" s="53">
+        <v>42.2</v>
+      </c>
+      <c r="C21" s="68" t="s">
+        <v>65</v>
+      </c>
+      <c r="D21" s="53">
+        <v>42</v>
+      </c>
+      <c r="E21" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F21" s="53">
+        <v>36.5</v>
+      </c>
+      <c r="G21" s="51" t="s">
+        <v>100</v>
+      </c>
+      <c r="H21" s="58"/>
+      <c r="I21" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="J21" s="58" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="70" t="s">
+        <v>117</v>
+      </c>
+      <c r="B22" s="53">
+        <v>41.8</v>
+      </c>
+      <c r="C22" s="68" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" s="71">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="E22" s="69" t="s">
+        <v>43</v>
+      </c>
+      <c r="F22" s="53">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="G22" s="51" t="s">
+        <v>101</v>
+      </c>
+      <c r="H22" s="58" t="s">
+        <v>27</v>
+      </c>
+      <c r="I22" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="J22" s="58" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="70" t="s">
+        <v>17</v>
+      </c>
+      <c r="B23" s="53">
+        <v>17.5</v>
+      </c>
+      <c r="C23" s="68" t="s">
+        <v>68</v>
+      </c>
+      <c r="D23" s="53">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="E23" s="69" t="s">
+        <v>44</v>
+      </c>
+      <c r="F23" s="54">
+        <v>15.9</v>
+      </c>
+      <c r="G23" s="51" t="s">
+        <v>102</v>
+      </c>
+      <c r="H23" s="58"/>
+      <c r="I23" s="47"/>
+      <c r="J23" s="58"/>
+    </row>
+    <row r="24" spans="1:10" s="17" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="70"/>
+      <c r="B24" s="53"/>
+      <c r="C24" s="68"/>
+      <c r="D24" s="53"/>
+      <c r="E24" s="69"/>
+      <c r="F24" s="51"/>
+      <c r="G24" s="51"/>
+      <c r="H24" s="58"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="58"/>
+    </row>
+    <row r="25" spans="1:10" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="93" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="55">
+        <v>60.1</v>
+      </c>
+      <c r="C25" s="55" t="s">
+        <v>77</v>
+      </c>
+      <c r="D25" s="55">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="E25" s="55" t="s">
+        <v>53</v>
+      </c>
+      <c r="F25" s="51">
+        <v>85.3</v>
+      </c>
+      <c r="G25" s="51" t="s">
+        <v>103</v>
+      </c>
+      <c r="H25" s="58" t="s">
+        <v>27</v>
+      </c>
+      <c r="I25" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="J25" s="58" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="74" t="s">
+        <v>16</v>
+      </c>
+      <c r="B26" s="53">
+        <v>46.2</v>
+      </c>
+      <c r="C26" s="72" t="s">
+        <v>69</v>
+      </c>
+      <c r="D26" s="53">
+        <v>60.6</v>
+      </c>
+      <c r="E26" s="73" t="s">
+        <v>45</v>
+      </c>
+      <c r="F26" s="54">
+        <v>78.5</v>
+      </c>
+      <c r="G26" s="51" t="s">
+        <v>104</v>
+      </c>
+      <c r="H26" s="58" t="s">
+        <v>27</v>
+      </c>
+      <c r="I26" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="J26" s="58" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="70" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" s="53">
+        <v>23.8</v>
+      </c>
+      <c r="C27" s="68" t="s">
+        <v>70</v>
+      </c>
+      <c r="D27" s="53">
+        <v>31.6</v>
+      </c>
+      <c r="E27" s="69" t="s">
+        <v>46</v>
+      </c>
+      <c r="F27" s="54">
+        <v>23.4</v>
+      </c>
+      <c r="G27" s="51" t="s">
+        <v>105</v>
+      </c>
+      <c r="H27" s="58" t="s">
+        <v>27</v>
+      </c>
+      <c r="I27" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="J27" s="58"/>
+    </row>
+    <row r="28" spans="1:10" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="70" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" s="53">
+        <v>13.9</v>
+      </c>
+      <c r="C28" s="68" t="s">
+        <v>72</v>
+      </c>
+      <c r="D28" s="53">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="E28" s="69" t="s">
+        <v>47</v>
+      </c>
+      <c r="F28" s="54">
+        <v>14.3</v>
+      </c>
+      <c r="G28" s="51" t="s">
+        <v>106</v>
+      </c>
+      <c r="H28" s="58" t="s">
+        <v>27</v>
+      </c>
+      <c r="I28" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="J28" s="58"/>
+    </row>
+    <row r="29" spans="1:10" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="70" t="s">
+        <v>13</v>
+      </c>
+      <c r="B29" s="53">
+        <v>14.1</v>
+      </c>
+      <c r="C29" s="68" t="s">
+        <v>71</v>
+      </c>
+      <c r="D29" s="53">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="E29" s="69" t="s">
+        <v>48</v>
+      </c>
+      <c r="F29" s="54">
+        <v>13.2</v>
+      </c>
+      <c r="G29" s="51" t="s">
+        <v>107</v>
+      </c>
+      <c r="H29" s="58"/>
+      <c r="I29" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="J29" s="58"/>
+    </row>
+    <row r="30" spans="1:10" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="B30" s="53">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="C30" s="68" t="s">
+        <v>73</v>
+      </c>
+      <c r="D30" s="53">
+        <v>15.5</v>
+      </c>
+      <c r="E30" s="69" t="s">
+        <v>49</v>
+      </c>
+      <c r="F30" s="52">
+        <v>23.4</v>
+      </c>
+      <c r="G30" s="51" t="s">
+        <v>108</v>
+      </c>
+      <c r="H30" s="58"/>
+      <c r="I30" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="J30" s="58" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="70" t="s">
+        <v>11</v>
+      </c>
+      <c r="B31" s="53">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="C31" s="68" t="s">
+        <v>74</v>
+      </c>
+      <c r="D31" s="53">
+        <v>12.4</v>
+      </c>
+      <c r="E31" s="69" t="s">
+        <v>50</v>
+      </c>
+      <c r="F31" s="52">
+        <v>11.2</v>
+      </c>
+      <c r="G31" s="51" t="s">
+        <v>109</v>
+      </c>
+      <c r="H31" s="58" t="s">
+        <v>27</v>
+      </c>
+      <c r="I31" s="47"/>
+      <c r="J31" s="58" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="70" t="s">
+        <v>10</v>
+      </c>
+      <c r="B32" s="53">
+        <v>7.1</v>
+      </c>
+      <c r="C32" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="D32" s="53">
+        <v>7.9</v>
+      </c>
+      <c r="E32" s="69" t="s">
+        <v>51</v>
+      </c>
+      <c r="F32" s="52">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="G32" s="51" t="s">
+        <v>110</v>
+      </c>
+      <c r="H32" s="58"/>
+      <c r="I32" s="47"/>
+      <c r="J32" s="58"/>
+    </row>
+    <row r="33" spans="1:10" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="70" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="53">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="C33" s="68" t="s">
+        <v>76</v>
+      </c>
+      <c r="D33" s="53">
+        <v>6.4</v>
+      </c>
+      <c r="E33" s="69" t="s">
+        <v>52</v>
+      </c>
+      <c r="F33" s="52">
+        <v>8.5</v>
+      </c>
+      <c r="G33" s="51" t="s">
+        <v>111</v>
+      </c>
+      <c r="H33" s="58"/>
+      <c r="I33" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="J33" s="46"/>
+    </row>
+    <row r="34" spans="1:10" s="17" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="70"/>
+      <c r="B34" s="53"/>
+      <c r="C34" s="68"/>
+      <c r="D34" s="53"/>
+      <c r="E34" s="69"/>
+      <c r="F34" s="52"/>
+      <c r="G34" s="51"/>
+      <c r="H34" s="58"/>
+      <c r="I34" s="47"/>
+      <c r="J34" s="46"/>
+    </row>
+    <row r="35" spans="1:10" s="50" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="75" t="s">
+        <v>112</v>
+      </c>
+      <c r="B35" s="60" t="s">
+        <v>28</v>
+      </c>
+      <c r="C35" s="76" t="s">
+        <v>113</v>
+      </c>
+      <c r="D35" s="60">
+        <v>81.7</v>
+      </c>
+      <c r="E35" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="F35" s="60">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="G35" s="61" t="s">
+        <v>114</v>
+      </c>
+      <c r="H35" s="62" t="s">
+        <v>113</v>
+      </c>
+      <c r="I35" s="63" t="s">
+        <v>27</v>
+      </c>
+      <c r="J35" s="64" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="57" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="B36" s="38"/>
+      <c r="C36" s="38"/>
+      <c r="D36" s="38"/>
+      <c r="E36" s="38"/>
+      <c r="F36" s="38"/>
+      <c r="G36" s="16"/>
+      <c r="H36" s="16"/>
+    </row>
+    <row r="37" spans="1:10" ht="29.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="B37" s="40"/>
+      <c r="C37" s="40"/>
+      <c r="D37" s="40"/>
+      <c r="E37" s="40"/>
+      <c r="F37" s="40"/>
+      <c r="G37" s="16"/>
+      <c r="H37" s="16"/>
+    </row>
+    <row r="38" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="29"/>
+      <c r="B38" s="29"/>
+      <c r="C38" s="29"/>
+      <c r="D38" s="29"/>
+      <c r="E38" s="29"/>
+      <c r="F38" s="29"/>
+      <c r="G38" s="16"/>
+      <c r="H38" s="16"/>
+    </row>
+    <row r="39" spans="1:10" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="40" t="s">
+        <v>120</v>
+      </c>
+      <c r="B39" s="40"/>
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="40"/>
+      <c r="F39" s="40"/>
+      <c r="G39" s="29"/>
+      <c r="H39" s="29"/>
+      <c r="I39" s="16"/>
+      <c r="J39" s="16"/>
+    </row>
+    <row r="40" spans="1:10" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="40" t="s">
+        <v>121</v>
+      </c>
+      <c r="B40" s="40"/>
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="40"/>
+      <c r="F40" s="40"/>
+      <c r="G40" s="29"/>
+      <c r="H40" s="29"/>
+      <c r="I40" s="16"/>
+      <c r="J40" s="16"/>
+    </row>
+    <row r="41" spans="1:10" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="40" t="s">
+        <v>122</v>
+      </c>
+      <c r="B41" s="40"/>
+      <c r="C41" s="40"/>
+      <c r="D41" s="40"/>
+      <c r="E41" s="40"/>
+      <c r="F41" s="40"/>
+      <c r="G41" s="29"/>
+      <c r="H41" s="29"/>
+      <c r="I41" s="16"/>
+      <c r="J41" s="16"/>
+    </row>
+    <row r="42" spans="1:10" s="65" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="43" spans="1:10" s="66" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="B8" s="6">
-[...606 lines deleted...]
-    </row>
+      <c r="B43" s="59"/>
+      <c r="C43" s="59"/>
+      <c r="D43" s="59"/>
+      <c r="E43" s="59"/>
+      <c r="F43" s="59"/>
+    </row>
+    <row r="44" spans="1:10" s="66" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="45" spans="1:10" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="46" spans="1:10" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="47" spans="1:10" s="65" customFormat="1" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="48" spans="1:10" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="49" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="50" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="51" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="52" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="53" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="54" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="55" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="56" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="57" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="58" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="59" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="60" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="61" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="62" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="63" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="64" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="65" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="66" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="67" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="68" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="69" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="70" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="71" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="72" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="73" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="74" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="75" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="76" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="77" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="78" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="79" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="80" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="81" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="82" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="83" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="84" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="85" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="86" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="87" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="88" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="89" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="90" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="91" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="92" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="93" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="94" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="95" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="96" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="97" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="98" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="99" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="100" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="101" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="102" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="103" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="104" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="105" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="106" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="107" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="108" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="109" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="110" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="111" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="112" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="113" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="114" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="115" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="116" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="117" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="118" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="119" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="120" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="121" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="122" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="123" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="124" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="125" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="126" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="127" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="128" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="129" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="130" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="131" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="132" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="133" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="134" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="135" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="136" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="137" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="138" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="139" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="140" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="141" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="142" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="143" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="144" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="145" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="146" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="147" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="148" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="149" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="150" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="151" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="152" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="153" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="154" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="155" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="156" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="157" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="158" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="159" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="160" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="161" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="162" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="163" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="164" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="165" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="166" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="167" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="168" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="169" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="170" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="171" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="172" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="173" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="174" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="175" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="176" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="177" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="178" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="179" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="180" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="181" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="182" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="183" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="184" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="185" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="186" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="187" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="188" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="189" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="190" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="191" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="192" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="193" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="194" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="195" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="196" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="197" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="198" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="199" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="200" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="201" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="202" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="203" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="204" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="205" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="206" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="207" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="208" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="209" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="210" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="211" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="212" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="213" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="214" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="215" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="216" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="217" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="218" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="219" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="220" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="221" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="222" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="223" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="224" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="225" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="226" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="227" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="228" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="229" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="230" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="231" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="232" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="233" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="234" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="235" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="236" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="237" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="238" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="239" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="240" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="241" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="242" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="243" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="244" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="245" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="246" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="247" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="248" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="249" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="250" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="251" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="252" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="253" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="254" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="255" s="65" customFormat="1" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <mergeCells count="10">
+  <mergeCells count="11">
     <mergeCell ref="A1:J1"/>
-    <mergeCell ref="A38:H38"/>
-[...1 lines deleted...]
-    <mergeCell ref="A40:H40"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A37:F37"/>
-    <mergeCell ref="A35:F35"/>
+    <mergeCell ref="A43:F43"/>
+    <mergeCell ref="A36:F36"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="B7:E7"/>
-    <mergeCell ref="A36:F36"/>
+    <mergeCell ref="A37:F37"/>
+    <mergeCell ref="H7:J7"/>
+    <mergeCell ref="A39:F39"/>
+    <mergeCell ref="A40:F40"/>
+    <mergeCell ref="A41:F41"/>
   </mergeCells>
+  <conditionalFormatting sqref="A16">
+    <cfRule type="cellIs" dxfId="17" priority="16" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="16" priority="17" operator="equal">
+      <formula>"E"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="15" priority="18" operator="equal">
+      <formula>"D"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A24">
+    <cfRule type="cellIs" dxfId="14" priority="13" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="13" priority="14" operator="equal">
+      <formula>"E"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="12" priority="15" operator="equal">
+      <formula>"D"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A25">
+    <cfRule type="cellIs" dxfId="11" priority="10" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="10" priority="11" operator="equal">
+      <formula>"E"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="9" priority="12" operator="equal">
+      <formula>"D"</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="A10">
     <cfRule type="cellIs" dxfId="8" priority="7" operator="equal">
       <formula>"F"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="7" priority="8" operator="equal">
       <formula>"E"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="6" priority="9" operator="equal">
       <formula>"D"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A16:A17">
+  <conditionalFormatting sqref="A15">
     <cfRule type="cellIs" dxfId="5" priority="4" operator="equal">
       <formula>"F"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="4" priority="5" operator="equal">
       <formula>"E"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="3" priority="6" operator="equal">
       <formula>"D"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A24:A25">
+  <conditionalFormatting sqref="A17">
     <cfRule type="cellIs" dxfId="2" priority="1" operator="equal">
       <formula>"F"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="1" priority="2" operator="equal">
       <formula>"E"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="0" priority="3" operator="equal">
       <formula>"D"</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="A3" r:id="rId1" xr:uid="{693F92B5-80CC-4A3F-A285-C060475E592A}"/>
+    <hyperlink ref="A3" r:id="rId1" xr:uid="{AAB65E79-0641-46D1-9715-69F4353DB342}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB7A2EDF-AD41-429F-A4D7-78CD701AFEEC}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="A1:I20"/>
+  <dimension ref="A1:J20"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+    <sheetView showGridLines="0" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
+      <selection sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="39" style="13" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="11.44140625" style="13"/>
+    <col min="1" max="1" width="39" style="9" customWidth="1"/>
+    <col min="2" max="2" width="13.6640625" style="9" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21.109375" style="9" customWidth="1"/>
+    <col min="4" max="4" width="9.6640625" style="9" customWidth="1"/>
+    <col min="5" max="5" width="21.33203125" style="9" customWidth="1"/>
+    <col min="6" max="6" width="9.88671875" style="9" customWidth="1"/>
+    <col min="7" max="7" width="21.21875" style="9" customWidth="1"/>
+    <col min="8" max="8" width="22.6640625" style="9" customWidth="1"/>
+    <col min="9" max="10" width="22.88671875" style="9" customWidth="1"/>
+    <col min="11" max="16384" width="11.44140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="35" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:10" s="22" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="41"/>
-[...9 lines deleted...]
-      <c r="A2" s="43" t="s">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+    </row>
+    <row r="2" spans="1:10" s="7" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="43"/>
-[...8 lines deleted...]
-      <c r="A3" s="36" t="s">
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+    </row>
+    <row r="3" spans="1:10" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A3" s="23" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:9" s="12" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
-[...21 lines deleted...]
-      <c r="B7" s="34">
+    <row r="4" spans="1:10" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="5" spans="1:10" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="B5" s="43"/>
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="20"/>
+      <c r="G5" s="20"/>
+      <c r="H5" s="20"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A6" s="10"/>
+      <c r="B6" s="10"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="33"/>
+    </row>
+    <row r="7" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="18"/>
+      <c r="B7" s="87">
         <v>2019</v>
       </c>
-      <c r="C7" s="49" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="40">
+      <c r="C7" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" s="88">
         <v>2022</v>
       </c>
-      <c r="E7" s="49" t="s">
-[...8 lines deleted...]
-    <row r="8" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="E7" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="F7" s="21">
+        <v>2024</v>
+      </c>
+      <c r="G7" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="30" t="s">
+        <v>118</v>
+      </c>
+      <c r="J7" s="30" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A8" s="4"/>
-      <c r="B8" s="65" t="s">
+      <c r="B8" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="65"/>
-[...6 lines deleted...]
-    <row r="9" spans="1:9" s="16" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="79"/>
+      <c r="F8" s="80"/>
+      <c r="G8" s="21"/>
+      <c r="H8" s="21"/>
+      <c r="I8" s="21"/>
+      <c r="J8" s="21"/>
+    </row>
+    <row r="9" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A9" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="1">
         <v>87.4</v>
       </c>
-      <c r="C9" s="51" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="15">
+      <c r="C9" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="D9" s="11">
         <v>86.9</v>
       </c>
-      <c r="E9" s="52" t="s">
-[...6 lines deleted...]
-    <row r="10" spans="1:9" s="16" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="E9" s="81" t="s">
+        <v>56</v>
+      </c>
+      <c r="F9" s="82">
+        <v>92.6</v>
+      </c>
+      <c r="G9" s="83" t="s">
+        <v>89</v>
+      </c>
+      <c r="H9" s="28"/>
+      <c r="I9" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="45" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A10" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="2">
         <v>86.2</v>
       </c>
-      <c r="C10" s="51" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="17">
+      <c r="C10" s="27" t="s">
+        <v>86</v>
+      </c>
+      <c r="D10" s="13">
         <v>85.7</v>
       </c>
-      <c r="E10" s="52" t="s">
-[...6 lines deleted...]
-    <row r="11" spans="1:9" s="16" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="E10" s="28" t="s">
+        <v>83</v>
+      </c>
+      <c r="F10" s="84">
+        <v>91.9</v>
+      </c>
+      <c r="G10" s="83" t="s">
+        <v>125</v>
+      </c>
+      <c r="H10" s="28"/>
+      <c r="I10" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="45" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="2">
         <v>92.9</v>
       </c>
-      <c r="C11" s="51" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="17">
+      <c r="C11" s="27" t="s">
+        <v>87</v>
+      </c>
+      <c r="D11" s="13">
         <v>93.1</v>
       </c>
-      <c r="E11" s="52" t="s">
-[...7 lines deleted...]
-      <c r="A12" s="18" t="s">
+      <c r="E11" s="28" t="s">
+        <v>85</v>
+      </c>
+      <c r="F11" s="84">
+        <v>96.5</v>
+      </c>
+      <c r="G11" s="83" t="s">
+        <v>126</v>
+      </c>
+      <c r="H11" s="28"/>
+      <c r="I11" s="45"/>
+      <c r="J11" s="45"/>
+    </row>
+    <row r="12" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="10">
+      <c r="B12" s="6">
         <v>97.5</v>
       </c>
-      <c r="C12" s="51" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="19">
+      <c r="C12" s="89" t="s">
+        <v>88</v>
+      </c>
+      <c r="D12" s="15">
         <v>93.6</v>
       </c>
-      <c r="E12" s="52" t="s">
-[...14 lines deleted...]
-      <c r="F13" s="46"/>
+      <c r="E12" s="85" t="s">
+        <v>84</v>
+      </c>
+      <c r="F12" s="86">
+        <v>99.3</v>
+      </c>
+      <c r="G12" s="90" t="s">
+        <v>127</v>
+      </c>
+      <c r="H12" s="85"/>
+      <c r="I12" s="91"/>
+      <c r="J12" s="91"/>
+    </row>
+    <row r="13" spans="1:10" s="12" customFormat="1" ht="28.8" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="38" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="59"/>
+      <c r="C13" s="59"/>
+      <c r="D13" s="59"/>
+      <c r="E13" s="59"/>
+      <c r="F13" s="59"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
     </row>
-    <row r="14" spans="1:9" s="16" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="F14" s="64"/>
+    <row r="14" spans="1:10" s="12" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="44"/>
+      <c r="E14" s="44"/>
+      <c r="F14" s="44"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
     </row>
-    <row r="15" spans="1:9" ht="36.6" customHeight="1" x14ac:dyDescent="0.35">
-[...17 lines deleted...]
-      <c r="G16" s="42"/>
+    <row r="15" spans="1:10" ht="36.6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="42"/>
+      <c r="C15" s="42"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="24"/>
+    </row>
+    <row r="16" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="35"/>
+      <c r="B16" s="35"/>
+      <c r="C16" s="35"/>
+      <c r="D16" s="35"/>
+      <c r="E16" s="35"/>
+      <c r="F16" s="35"/>
+      <c r="G16" s="35"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A17" s="45"/>
-[...2 lines deleted...]
-      <c r="D17" s="42"/>
+      <c r="A17" s="37"/>
+      <c r="B17" s="35"/>
+      <c r="C17" s="35"/>
+      <c r="D17" s="35"/>
     </row>
     <row r="18" spans="1:7" ht="39" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="19" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A19" s="42"/>
-[...2 lines deleted...]
-      <c r="D19" s="42"/>
+      <c r="A19" s="35"/>
+      <c r="B19" s="35"/>
+      <c r="C19" s="35"/>
+      <c r="D19" s="35"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A20" s="42"/>
-[...5 lines deleted...]
-      <c r="G20" s="42"/>
+      <c r="A20" s="35"/>
+      <c r="B20" s="35"/>
+      <c r="C20" s="35"/>
+      <c r="D20" s="35"/>
+      <c r="E20" s="35"/>
+      <c r="F20" s="35"/>
+      <c r="G20" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A20:G20"/>
     <mergeCell ref="B8:E8"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A19:D19"/>
     <mergeCell ref="A16:G16"/>
     <mergeCell ref="A17:D17"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A14:F14"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A3" r:id="rId1" xr:uid="{5F718803-DE4B-47F7-9739-6AE2962A8B8F}"/>
+    <hyperlink ref="A3" r:id="rId1" xr:uid="{726C2271-942A-4D6F-A055-1A45E2DA5E08}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Selon la pratique d'affaires</vt:lpstr>
       <vt:lpstr>Selon la taille de l'entreprise</vt:lpstr>
     </vt:vector>