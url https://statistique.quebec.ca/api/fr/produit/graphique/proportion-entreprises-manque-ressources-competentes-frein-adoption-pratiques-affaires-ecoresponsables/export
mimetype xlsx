--- v0 (2026-02-26)
+++ v1 (2026-05-28)
@@ -1,180 +1,198 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27830"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\ECO_110E\MNE - Développement durable\Base de données\Données N2 2023-2028\1.2.2 Manque ressources\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\stat1898\OneDrive - Statistique QC\Téléchargements\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E04F035E-B0A2-47D1-9922-4948C9717A36}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F7C46EFF-4A06-4C30-8D00-1E139A6DF4D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-15" windowWidth="29040" windowHeight="15720" tabRatio="673" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="673" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Besoins en compétences écorespo" sheetId="22" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="Choisir_un_axe">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="18">
   <si>
     <t>%</t>
   </si>
   <si>
-    <t>Le manque de ressources compétentes</t>
-[...4 lines deleted...]
-  <si>
     <t>Vitrine statistique sur le développement durable</t>
   </si>
   <si>
     <t>Consulter la page</t>
-  </si>
-[...30 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Besoins en compétences écoresponsables</t>
   </si>
   <si>
     <t>IC (95%)
 Borne inf. - Borne sup.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Différence significative entre 2019 et 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 † : différence statistiquement significative entre 2022 et 2019.</t>
     </r>
   </si>
   <si>
+    <t>16,4 - 27,1</t>
+  </si>
+  <si>
+    <t>21,1 - 34,6</t>
+  </si>
+  <si>
+    <t>s/o</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>10,4 - 21,3</t>
+  </si>
+  <si>
+    <t>Différence significative par rapport à 2019</t>
+  </si>
+  <si>
+    <t>Résultat</t>
+  </si>
+  <si>
+    <t>Proportion d’entreprises qui ont évoqué le manque de ressources compétentes comme frein à l’adoption de pratiques d’affaires écoresponsables, 2019 à 2024</t>
+  </si>
+  <si>
     <t>IC : Intervalle de confiance
-Toutes les estimations ont un bon degré de précision (coefficient de variation inférieur à 15 %).</t>
-[...5 lines deleted...]
-    <t>21,1 - 34,6</t>
+Toutes les estimations ont un bon degré de précision (coefficient de variation inférieur à 15 %) sauf celle de 2024.</t>
+  </si>
+  <si>
+    <t>* Coefficient de variation entre 15 % et 25 %; interpréter avec prudence.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Source</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Institut de la statistique du Québec, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Enquête sur le développement durable, les pratiques écoresponsables et les technologies propres.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -285,118 +303,104 @@
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF002060"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF223654"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF002060"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...6 lines deleted...]
-    <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
-      <sz val="10"/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Open Sans"/>
-[...17 lines deleted...]
-      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="36">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
@@ -557,51 +561,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
@@ -687,186 +691,204 @@
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...7 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="42" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="42" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="33" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="25" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="18" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="33" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="26" fillId="33" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="33" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="33" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20 % - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
@@ -1165,202 +1187,228 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/economie-verte-et-responsable/besoins-en-competences-ecoresponsables" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB7A2EDF-AD41-429F-A4D7-78CD701AFEEC}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="A1:H13"/>
+  <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A11" sqref="A11:G11"/>
+      <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="35.109375" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="11.44140625" style="3"/>
+    <col min="1" max="1" width="35.140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="11.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="3.85546875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="22.28515625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="21.28515625" style="3" customWidth="1"/>
+    <col min="6" max="16384" width="11.42578125" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="1" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+    </row>
+    <row r="2" spans="1:6" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="11"/>
-[...4 lines deleted...]
-      <c r="G1" s="11"/>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
     </row>
-    <row r="2" spans="1:8" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A2" s="12" t="s">
+    <row r="3" spans="1:6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:6" s="7" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="12"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="12"/>
+      <c r="E5" s="12"/>
+    </row>
+    <row r="6" spans="1:6" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="8"/>
+      <c r="B6" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" s="22"/>
+      <c r="D6" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="35" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="9"/>
+      <c r="B7" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="24"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="34"/>
+      <c r="F7" s="4"/>
+    </row>
+    <row r="8" spans="1:6" s="6" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="29">
+        <v>2019</v>
+      </c>
+      <c r="B8" s="30">
+        <v>27.3</v>
+      </c>
+      <c r="C8" s="30"/>
+      <c r="D8" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="E8" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="5"/>
+    </row>
+    <row r="9" spans="1:6" s="20" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="29">
+        <v>2022</v>
+      </c>
+      <c r="B9" s="32">
+        <v>21.2</v>
+      </c>
+      <c r="C9" s="28"/>
+      <c r="D9" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="12"/>
-[...4 lines deleted...]
-      <c r="G2" s="12"/>
+      <c r="E9" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="14"/>
     </row>
-    <row r="3" spans="1:8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      </c>
+    <row r="10" spans="1:6" s="20" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="26">
+        <v>2024</v>
+      </c>
+      <c r="B10" s="23">
+        <v>15.1</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="14"/>
     </row>
-    <row r="4" spans="1:8" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3"/>
-[...9 lines deleted...]
-      <c r="G5" s="16"/>
+    <row r="11" spans="1:6" s="20" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="16"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="19"/>
+      <c r="F11" s="14"/>
     </row>
-    <row r="6" spans="1:8" ht="30.6" customHeight="1" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      </c>
+    <row r="12" spans="1:6" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="15"/>
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="15"/>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="H7" s="4"/>
+    <row r="13" spans="1:6" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="13"/>
+      <c r="C13" s="13"/>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
     </row>
-    <row r="8" spans="1:8" s="6" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.35">
-[...17 lines deleted...]
-      <c r="H8" s="5"/>
+    <row r="14" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="13"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
     </row>
-    <row r="9" spans="1:8" ht="32.4" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="F9" s="22"/>
+    <row r="15" spans="1:6" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="13"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
     </row>
-    <row r="10" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.35">
-[...23 lines deleted...]
-    <row r="13" spans="1:8" ht="224.4" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="16" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <mergeCells count="8">
-[...2 lines deleted...]
-    <mergeCell ref="A5:G5"/>
+  <mergeCells count="9">
+    <mergeCell ref="A14:E14"/>
     <mergeCell ref="B6:C6"/>
-    <mergeCell ref="A10:F10"/>
-[...2 lines deleted...]
-    <mergeCell ref="A11:G11"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A13:E13"/>
+    <mergeCell ref="A12:E12"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1" xr:uid="{540C3262-CE91-4AC5-B293-DFBC7DEEF413}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">