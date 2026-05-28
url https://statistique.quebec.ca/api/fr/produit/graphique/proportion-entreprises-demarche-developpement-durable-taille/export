--- v0 (2026-02-26)
+++ v1 (2026-05-28)
@@ -1,184 +1,209 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27830"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\ECO_110E\MNE - Développement durable\Base de données\Données N2 2023-2028\1.1.1 Démarche DD entreprises\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Statad\proaff\Entrepot\BDSO pilotage\Avis de transfert\2026-05-21_Vitrine DD\2026_05_21_Économie verte et responsable\2026-05-21_Développement durable en entreprise\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4BFE13B8-9D63-4FE7-87DE-90497D182708}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{80819484-54E4-4684-BE14-9CF3B4A83011}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="673" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" tabRatio="673" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tableau - Téléchargement" sheetId="22" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="Choisir_un_axe">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="25">
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Vitrine statistique sur le développement durable</t>
   </si>
   <si>
     <t>Consulter la page</t>
   </si>
   <si>
     <t>5 à 99 employé(e)s</t>
   </si>
   <si>
     <t>n.d.</t>
   </si>
   <si>
     <t>100 employé(e)s et plus</t>
   </si>
   <si>
     <t>5 employé(e)s et plus</t>
   </si>
   <si>
     <t>Développement durable en entreprise</t>
-  </si>
-[...1 lines deleted...]
-    <t>Proportion d’entreprises qui sont engagées dans une démarche valide de développement durable selon la taille de l’entreprise, Québec, 2020 et 2023</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Notes
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>n.d. : non disponible</t>
     </r>
+  </si>
+  <si>
+    <t>4,0 - 5,7</t>
+  </si>
+  <si>
+    <t>IC (95%)
+Borne inf. - Borne sup.</t>
+  </si>
+  <si>
+    <t>6,5 - 8,6</t>
+  </si>
+  <si>
+    <t>5,3 - 7,3</t>
+  </si>
+  <si>
+    <t>20,3 - 33,7</t>
+  </si>
+  <si>
+    <t>IC : Intervalle de confiance
+Toutes les estimations ont un bon degré de précision (coefficient de variation inférieur à 15 %).</t>
+  </si>
+  <si>
+    <t>Différence significative entre 2020 et 2023</t>
+  </si>
+  <si>
+    <t>†</t>
+  </si>
+  <si>
+    <t>Différence significative entre 2023 et 2025</t>
+  </si>
+  <si>
+    <t>Différence significative entre 2020 et 2025</t>
+  </si>
+  <si>
+    <t>4,3 - 5,7</t>
+  </si>
+  <si>
+    <t>3,1 - 4,4</t>
+  </si>
+  <si>
+    <t>21,5 - 33,9</t>
+  </si>
+  <si>
+    <t>† : différence statistiquement significative.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Sources
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Institut de la statistique du Québec, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Enquête sur le développement durable, les pratiques écoresponsables et les technologies propres</t>
     </r>
-  </si>
-[...27 lines deleted...]
-    <t>† : différence statistiquement significative entre 2020 et 2023.</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <t>Proportion d’entreprises qui sont engagées dans une démarche valide de développement durable selon la taille de l’entreprise, Québec, 2020 à 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="30" x14ac:knownFonts="1">
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -351,52 +376,59 @@
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF223654"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="36">
+  <fills count="37">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -547,50 +579,56 @@
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFE7E6E6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -742,140 +780,134 @@
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="23" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="23" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="33" borderId="0" xfId="42" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="35" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="26" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="19" fillId="36" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="36" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="30" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="36" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="36" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="44">
     <cellStyle name="20 % - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
@@ -1175,285 +1207,319 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/economie-verte-et-responsable/developpement-durable-entreprise" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB7A2EDF-AD41-429F-A4D7-78CD701AFEEC}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="A1:I17"/>
+  <dimension ref="A1:K17"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A5" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="G12" sqref="G12"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="112" zoomScaleNormal="112" workbookViewId="0">
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="39" style="3" customWidth="1"/>
-    <col min="2" max="2" width="11.5546875" style="3" customWidth="1"/>
+    <col min="1" max="1" width="25.109375" style="3" customWidth="1"/>
+    <col min="2" max="2" width="8.88671875" style="3" customWidth="1"/>
     <col min="3" max="3" width="1.5546875" style="3" customWidth="1"/>
-    <col min="4" max="4" width="17" style="3" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="16384" width="11.44140625" style="3"/>
+    <col min="4" max="4" width="16.5546875" style="3" customWidth="1"/>
+    <col min="5" max="5" width="9" style="3" customWidth="1"/>
+    <col min="6" max="6" width="16.5546875" style="3" customWidth="1"/>
+    <col min="7" max="7" width="8.88671875" style="3" customWidth="1"/>
+    <col min="8" max="8" width="16.77734375" style="3" customWidth="1"/>
+    <col min="9" max="16384" width="11.44140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="6" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:11" s="5" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A1" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
       <c r="E1" s="19"/>
       <c r="F1" s="19"/>
       <c r="G1" s="19"/>
       <c r="H1" s="19"/>
     </row>
-    <row r="2" spans="1:9" s="6" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:11" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
     </row>
-    <row r="3" spans="1:9" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A3" s="16" t="s">
+    <row r="3" spans="1:11" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A3" s="13" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:9" s="2" customFormat="1" ht="10.8" customHeight="1" x14ac:dyDescent="0.3"/>
-[...10 lines deleted...]
-      <c r="H5" s="13"/>
+    <row r="4" spans="1:11" s="2" customFormat="1" ht="10.8" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="5" spans="1:11" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="33"/>
+      <c r="F5" s="33"/>
+      <c r="G5" s="10"/>
+      <c r="H5" s="10"/>
     </row>
-    <row r="6" spans="1:9" ht="27.6" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B6" s="26">
+    <row r="6" spans="1:11" ht="27.6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="7"/>
+      <c r="B6" s="34">
         <v>2020</v>
       </c>
-      <c r="C6" s="27"/>
-[...3 lines deleted...]
-      <c r="E6" s="30">
+      <c r="C6" s="35"/>
+      <c r="D6" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="37">
         <v>2023</v>
       </c>
-      <c r="F6" s="29" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="37" t="s">
+      <c r="F6" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="G6" s="37">
+        <v>2025</v>
+      </c>
+      <c r="H6" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="I6" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="J6" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="H6" s="11"/>
-      <c r="I6" s="10"/>
+      <c r="K6" s="17" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B7" s="31" t="s">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A7" s="7"/>
+      <c r="B7" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="31"/>
-[...5 lines deleted...]
-      <c r="I7" s="10"/>
+      <c r="C7" s="24"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="24"/>
+      <c r="F7" s="24"/>
+      <c r="G7" s="24"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="27"/>
+      <c r="J7" s="28"/>
+      <c r="K7" s="28"/>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="1">
         <v>4.8</v>
       </c>
       <c r="C8" s="1"/>
-      <c r="D8" s="33" t="s">
-        <v>11</v>
+      <c r="D8" s="16" t="s">
+        <v>9</v>
       </c>
       <c r="E8" s="1">
         <v>7.5</v>
       </c>
-      <c r="F8" s="34" t="s">
-[...6 lines deleted...]
-      <c r="I8" s="10"/>
+      <c r="F8" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="1">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="H8" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="I8" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="J8" s="18" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A9" s="17" t="s">
+    <row r="9" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A9" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="5" t="s">
+      <c r="B9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C9"/>
-      <c r="D9" s="25"/>
+      <c r="D9"/>
       <c r="E9">
         <v>6.2</v>
       </c>
-      <c r="F9" s="34" t="s">
-[...4 lines deleted...]
-      <c r="I9" s="10"/>
+      <c r="F9" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9">
+        <v>3.7</v>
+      </c>
+      <c r="H9" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="I9" s="27"/>
+      <c r="J9" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="K9" s="28"/>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A10" s="18" t="s">
+    <row r="10" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A10" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="15" t="s">
+      <c r="B10" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="9"/>
-[...1 lines deleted...]
-      <c r="E10" s="9">
+      <c r="C10" s="8"/>
+      <c r="D10" s="8"/>
+      <c r="E10" s="8">
         <v>26.5</v>
       </c>
-      <c r="F10" s="35" t="s">
-[...4 lines deleted...]
-      <c r="I10" s="10"/>
+      <c r="F10" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="8">
+        <v>27.2</v>
+      </c>
+      <c r="H10" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" s="30"/>
+      <c r="J10" s="31"/>
+      <c r="K10" s="32"/>
     </row>
-    <row r="11" spans="1:9" ht="35.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:11" ht="35.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="22" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
-      <c r="F11" s="7"/>
-      <c r="G11" s="7"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
     </row>
-    <row r="12" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="23" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
-      <c r="G12" s="7"/>
+      <c r="G12" s="6"/>
     </row>
-    <row r="13" spans="1:9" ht="28.2" customHeight="1" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-      <c r="G13" s="7"/>
+    <row r="13" spans="1:11" ht="28.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="26"/>
+      <c r="C13" s="26"/>
+      <c r="D13" s="26"/>
+      <c r="E13" s="26"/>
+      <c r="F13" s="26"/>
+      <c r="G13" s="6"/>
     </row>
-    <row r="14" spans="1:9" ht="23.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:11" ht="23.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="22" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="B14" s="22"/>
       <c r="C14" s="22"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
-      <c r="G14" s="14"/>
+      <c r="G14" s="22"/>
     </row>
-    <row r="15" spans="1:9" ht="63" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="G15" s="7"/>
+    <row r="15" spans="1:11" ht="63" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="11"/>
+      <c r="B15" s="11"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="6"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A16" s="21"/>
       <c r="B16" s="21"/>
       <c r="C16" s="21"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
-      <c r="F16" s="12"/>
-      <c r="G16" s="12"/>
+      <c r="F16" s="9"/>
+      <c r="G16" s="9"/>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A17" s="12"/>
-[...3 lines deleted...]
-      <c r="E17" s="12"/>
+      <c r="A17" s="9"/>
+      <c r="B17" s="9"/>
+      <c r="C17" s="9"/>
+      <c r="D17" s="9"/>
+      <c r="E17" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A16:E16"/>
     <mergeCell ref="A11:E11"/>
-    <mergeCell ref="A14:F14"/>
-    <mergeCell ref="B7:F7"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A12:F12"/>
+    <mergeCell ref="B7:H7"/>
+    <mergeCell ref="A14:G14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1" xr:uid="{ADFA9091-781F-45C2-A7DD-7E92B4A7F124}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">