--- v0 (2026-02-26)
+++ v1 (2026-07-12)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\DSQ_270A\K07\COMMUN\2 - Pages indicateurs\Population\Structure\Proportion de femmes\2025_07\4-Intégration\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Statad\proaff\Entrepot\BDSO pilotage\Avis de transfert\2026-07-09_Vitrine Vieillissement\Population_MAJ\Structure_MAJ\Proportion de femmes_MAJ\Fichiers de téléchargement\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{677F7418-C448-4175-A2A9-BCC05C817754}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7A2E68EE-35EC-415B-967A-687ABE5C2EE2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-5730" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{C8514938-01AE-46C8-B1E6-DC34A5BEF1EC}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C8514938-01AE-46C8-B1E6-DC34A5BEF1EC}"/>
   </bookViews>
   <sheets>
     <sheet name="Informations" sheetId="2" r:id="rId1"/>
     <sheet name="Données" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -82,110 +83,115 @@
   <si>
     <t>65 ans et plus</t>
   </si>
   <si>
     <t>85 ans et plus</t>
   </si>
   <si>
     <t>Proportion de femmes parmi les personnes aînées, Québec, 2001-2061</t>
   </si>
   <si>
     <t xml:space="preserve">% </t>
   </si>
   <si>
     <t xml:space="preserve">Note </t>
   </si>
   <si>
     <t xml:space="preserve">Sources </t>
   </si>
   <si>
     <t>URL : statistique.quebec.ca/vitrine/vieillissement/themes/population/proportion-femmes-personnes-ainees</t>
   </si>
   <si>
     <t>2001 et 2021 (données observées ) : Statistique Canada, Estimations de la population (septembre 2024). Adaptation par l'Institut de la statistique du Québec.</t>
   </si>
   <si>
-    <t>2041 et 2061 (données projetées) : Institut de la statistique du Québec, Perspectives démographiques du Québec et de ses régions, mise à jour 2025.</t>
-[...5 lines deleted...]
-    <t>Dernière mise à jour : 31 juillet 2025</t>
+    <t xml:space="preserve">Les données de 2021 sont basées sur le concept de genre, alors que les données des autres années sont basées sur le concept de sexe. </t>
+  </si>
+  <si>
+    <t>2041 et 2061 (données projetées) : Institut de la statistique du Québec, Perspectives démographiques du Québec et de ses régions, mise à jour 2026, scénario de référence.</t>
+  </si>
+  <si>
+    <t>Dernière mise à jour : 9 juillet 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
@@ -209,90 +215,99 @@
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Lien hypertexte" xfId="5" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{8C673FF9-A4C1-4B45-85AD-DBBFBA80192A}"/>
     <cellStyle name="Normal 2 2" xfId="4" xr:uid="{FF5D896E-AD38-4BC6-AF83-9D9F9CC6E7CF}"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{13982924-E9DC-4E01-967D-548550FD3C6C}"/>
     <cellStyle name="Normal 4" xfId="1" xr:uid="{7E55A7A2-CF15-4A94-9F06-BA3B1B5FC36B}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -463,51 +478,51 @@
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>Projections démographiques, Institut de la statistique du Québec</a:t>
           </a:r>
           <a:endParaRPr lang="fr-CA" sz="1000" kern="100">
             <a:effectLst/>
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000">
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>Les données sur les projections démographiques du Québec proviennent du scénario Référence de la mise à jour des perspectives démographiques diffusée par l’ISQ en juillet 2025. Les paramètres de ces projections sont basés en grande partie sur ceux de l’édition 2024, mais certains ajustements ont été apportés pour tenir compte des plus récentes données disponibles.</a:t>
+            <a:t>Les données sur les projections démographiques du Québec proviennent du scénario Référence de la mise à jour des perspectives démographiques diffusée par l’ISQ en juillet 2026. Les paramètres de ces projections sont basés en grande partie sur ceux de l’édition 2025, mais certains ajustements ont été apportés pour tenir compte des plus récentes données disponibles.</a:t>
           </a:r>
           <a:endParaRPr lang="fr-CA" sz="1000">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="fr-CA" sz="1200">
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -853,215 +868,215 @@
     <row r="6" spans="2:2" ht="15" x14ac:dyDescent="0.35">
       <c r="B6" s="2"/>
     </row>
     <row r="7" spans="2:2" ht="15" x14ac:dyDescent="0.35">
       <c r="B7" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15" x14ac:dyDescent="0.35">
       <c r="B8" s="4" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId1" xr:uid="{18E38FB7-AF72-470E-9561-E312385FDC96}"/>
     <hyperlink ref="B7" r:id="rId2" xr:uid="{48702A91-9564-4C40-B90E-2F09578B1210}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1BBCC219-2921-418B-9A4D-1F5B57C612F7}">
-  <dimension ref="A1:E15"/>
+  <dimension ref="A1:F15"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="35.7109375" style="13" customWidth="1"/>
     <col min="2" max="5" width="15.140625" style="8" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A1" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
     </row>
-    <row r="2" spans="1:5" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:6" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="9"/>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A3" s="10"/>
       <c r="B3" s="11">
         <v>2001</v>
       </c>
       <c r="C3" s="11">
         <v>2021</v>
       </c>
       <c r="D3" s="11">
         <v>2041</v>
       </c>
       <c r="E3" s="11">
         <v>2061</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A4" s="12"/>
-      <c r="B4" s="18" t="s">
+      <c r="B4" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="C4" s="18"/>
-[...3 lines deleted...]
-    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="C4" s="21"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="21"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="14">
         <v>58.7</v>
       </c>
       <c r="C5" s="14">
         <v>53.8</v>
       </c>
-      <c r="D5" s="14">
+      <c r="D5" s="18">
         <v>52.9</v>
       </c>
-      <c r="E5" s="14">
+      <c r="E5" s="18">
         <v>52.2</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A6" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="14">
         <v>54.4</v>
       </c>
       <c r="C6" s="14">
         <v>51.1</v>
       </c>
-      <c r="D6" s="14">
+      <c r="D6" s="18">
         <v>50.4</v>
       </c>
-      <c r="E6" s="14">
-[...3 lines deleted...]
-    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E6" s="18">
+        <v>50.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A7" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="14">
         <v>61.9</v>
       </c>
       <c r="C7" s="14">
         <v>54.3</v>
       </c>
-      <c r="D7" s="14">
+      <c r="D7" s="18">
         <v>52.4</v>
       </c>
-      <c r="E7" s="14">
+      <c r="E7" s="18">
         <v>51.5</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="15.6" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:6" ht="15.6" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="16">
+      <c r="B8" s="19">
         <v>73.2</v>
       </c>
-      <c r="C8" s="16">
+      <c r="C8" s="19">
         <v>65.3</v>
       </c>
-      <c r="D8" s="16">
+      <c r="D8" s="20">
         <v>59.1</v>
       </c>
-      <c r="E8" s="16">
+      <c r="E8" s="20">
         <v>57.6</v>
       </c>
     </row>
-    <row r="9" spans="1:5" ht="16.8" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:6" ht="16.8" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A10" s="6" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="11" spans="1:5" ht="130.80000000000001" customHeight="1" x14ac:dyDescent="0.35">
-[...14 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:6" ht="32.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="22"/>
+      <c r="C11" s="22"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="22"/>
+      <c r="F11" s="9"/>
+    </row>
+    <row r="12" spans="1:6" ht="9.6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B12" s="16"/>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="17"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="2"/>
     </row>
-    <row r="14" spans="1:5" ht="39" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="19" t="s">
+    <row r="14" spans="1:6" ht="32.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="19"/>
-[...11 lines deleted...]
-      <c r="E15" s="19"/>
+      <c r="B14" s="22"/>
+      <c r="C14" s="22"/>
+      <c r="D14" s="22"/>
+      <c r="E14" s="22"/>
+    </row>
+    <row r="15" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="22"/>
+      <c r="C15" s="22"/>
+      <c r="D15" s="22"/>
+      <c r="E15" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A15:E15"/>
   </mergeCells>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>