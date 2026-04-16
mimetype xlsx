--- v0 (2026-03-02)
+++ v1 (2026-04-16)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27531"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\prod\data\ken\CD_ROM_Ne_Jamais_Detruire\Graphique interactif\Vitrine DD\Nature et santé\2.3.2.1 Activités de plein air\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\prod\data\ken\CD_ROM_Ne_Jamais_Detruire\Graphique interactif\Vitrine DD\2 Nature et santé\2.3.2.1 Activités de plein air\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1DBDCCC2-3385-4B0B-93E9-4384550103B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{920CE737-BEC2-4D38-84C2-5F37DD2BD3A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="673" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="673" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tableau - Télécharge" sheetId="27" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="Choisir_un_axe">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -74,118 +74,117 @@
   <si>
     <t>Chasse, pêche</t>
   </si>
   <si>
     <t>Observation d'oiseaux, photographie</t>
   </si>
   <si>
     <t>Ski alpin, planche à neige, télémark</t>
   </si>
   <si>
     <t>Escalade de montagne</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>Vitrine statistique sur le développement durable</t>
   </si>
   <si>
     <t>Consulter la page</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
-    <t>* : à utiliser avec prudence. Coefficient de variation compris entre 16,5 et 33,3 %.</t>
-[...10 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">Source
-</t>
+      <t>Sources :</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">Statistique Canada, </t>
+      <t xml:space="preserve"> Statistique Canada, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Enquête sur les ménages et l'environnement</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>. Adaptation par l'Institut de la statistique du Québec.</t>
     </r>
   </si>
   <si>
+    <t>* : à utiliser avec prudence. Coefficient de variation compris entre 16,5 et 33,3 %.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">F : trop peu fiable pour être publiée. </t>
+  </si>
+  <si>
     <t>Bicyclette</t>
   </si>
   <si>
     <t>Bateau, voile, canot, kayak, rafting, aviron, bateau-dragon, motomarine</t>
+  </si>
+  <si>
+    <t>Participation à des activités en plein air près de la maison, Québec, 2017, 2019, 2021 et 2023</t>
+  </si>
+  <si>
+    <t>Activités en plein air des ménages</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -285,100 +284,92 @@
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...13 lines deleted...]
-    </font>
   </fonts>
   <fills count="36">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -535,51 +526,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
@@ -653,140 +644,162 @@
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="42"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="42"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20 % - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
@@ -794,53 +807,55 @@
     <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Avertissement" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Calcul" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Cellule liée" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Entrée" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Insatisfaisant" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Lien hypertexte" xfId="42" builtinId="8"/>
     <cellStyle name="Neutre" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Satisfaisant" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Sortie" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Texte explicatif" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Titre" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Titre 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Titre 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Titre 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Titre 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Vérification" xfId="13" builtinId="23" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FF7EB0DE"/>
+      <color rgb="FFA6B230"/>
+      <color rgb="FF749E43"/>
       <color rgb="FF7DCEF7"/>
       <color rgb="FF1E3974"/>
-      <color rgb="FF749E43"/>
       <color rgb="FF006492"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1085,331 +1100,342 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/nature-et-sante/activites-plein-air-menages" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6701102E-BED2-4C95-8993-0C10ABA87B9B}">
   <sheetPr>
     <tabColor rgb="FF749E43"/>
   </sheetPr>
-  <dimension ref="A1:G24"/>
+  <dimension ref="A1:G21"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection sqref="A1:G1"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="14.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="14.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="67" customWidth="1"/>
-    <col min="2" max="2" width="19.44140625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="18" width="21.6640625" customWidth="1"/>
+    <col min="2" max="2" width="15.28515625" customWidth="1"/>
+    <col min="3" max="3" width="1.85546875" customWidth="1"/>
+    <col min="4" max="6" width="15.28515625" customWidth="1"/>
+    <col min="7" max="18" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="3" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="10" t="s">
+    <row r="1" spans="1:7" s="3" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="10"/>
-[...18 lines deleted...]
-      <c r="A3" s="8" t="s">
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+      <c r="E1" s="8"/>
+      <c r="F1" s="8"/>
+      <c r="G1" s="6"/>
+    </row>
+    <row r="2" spans="1:7" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="7"/>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" s="13" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="B6" s="5">
+    <row r="4" spans="1:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="12"/>
+      <c r="C4" s="12"/>
+      <c r="D4" s="12"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" s="14"/>
+      <c r="B5" s="15">
         <v>2017</v>
       </c>
-      <c r="C6" s="5"/>
-      <c r="D6" s="5">
+      <c r="C5" s="15"/>
+      <c r="D5" s="15">
         <v>2019</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E5" s="15">
         <v>2021</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B7" s="9" t="s">
+      <c r="F5" s="15">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" s="16"/>
+      <c r="B6" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="9"/>
-[...3 lines deleted...]
-    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="C6" s="17"/>
+      <c r="D6" s="17"/>
+      <c r="E6" s="17"/>
+      <c r="F6" s="17"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="2">
+        <v>19</v>
+      </c>
+      <c r="C7" s="2"/>
+      <c r="D7" s="2">
+        <v>36</v>
+      </c>
+      <c r="E7" s="2">
+        <v>39</v>
+      </c>
+      <c r="F7" s="2">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="B8" s="2">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="2">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E8" s="2">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
+        <v>33</v>
+      </c>
+      <c r="F8" s="2">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B9" s="2">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="C9" s="2"/>
       <c r="D9" s="2">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E9" s="2">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
+        <v>17</v>
+      </c>
+      <c r="F9" s="2">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B10" s="2">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C10" s="2"/>
       <c r="D10" s="2">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E10" s="2">
+        <v>16</v>
+      </c>
+      <c r="F10" s="2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
         <v>17</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B11" s="2">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="C11" s="2"/>
+        <v>2</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>1</v>
+      </c>
       <c r="D11" s="2">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E11" s="2">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
+        <v>10</v>
+      </c>
+      <c r="F11" s="2">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="B12" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E12" s="2">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B13" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="2">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E13" s="2">
         <v>9</v>
       </c>
-    </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="F13" s="2">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B14" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="2">
+        <v>7</v>
+      </c>
+      <c r="E14" s="2">
+        <v>7</v>
+      </c>
+      <c r="F14" s="2">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="E14" s="2">
-[...28 lines deleted...]
-      <c r="D16" s="7">
+      <c r="C15" s="4"/>
+      <c r="D15" s="4">
         <v>4</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E15" s="4">
         <v>4</v>
       </c>
-    </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="F15" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="2"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>12</v>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>15</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="2"/>
-[...31 lines deleted...]
-      <c r="C24" s="12"/>
+    </row>
+    <row r="21" spans="1:5" ht="0.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="10"/>
+      <c r="B21" s="10"/>
+      <c r="C21" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...5 lines deleted...]
-    <mergeCell ref="A22:E22"/>
+  <mergeCells count="4">
+    <mergeCell ref="A21:C21"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A3" r:id="rId1" xr:uid="{257C5DC1-A4C2-47BB-9D1A-A1D282B86DD0}"/>
+    <hyperlink ref="A3" r:id="rId1" xr:uid="{92F2F104-2F95-484E-A7CD-077EE9C7B236}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="122" orientation="portrait" verticalDpi="599" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tableau - Télécharge</vt:lpstr>
     </vt:vector>