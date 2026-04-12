--- v0 (2026-02-26)
+++ v1 (2026-04-12)
@@ -1,152 +1,167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\prod\data\ken\CD_ROM_Ne_Jamais_Detruire\Graphique interactif\Vitrine DD\2 Nature et santé\2.1.2.1 Protection des habitats d’'espèces en situation précaire\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Statad\proaff\Entrepot\BDSO pilotage\Avis de transfert\2026-03-31_Vitrine DD\2026_03_31_Indic_2-Nature et santé\2026_03_31_Protection des habitats d'espèces en situation précaire\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{18E180AD-17A9-41E7-A5EF-9FBABD1A5EAE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2B39F441-67CC-4C09-8537-31B5BC6CBBD7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{EFB1BF4B-100A-41FB-846F-7C576E5A2142}"/>
+    <workbookView xWindow="12528" yWindow="12852" windowWidth="23256" windowHeight="12456" xr2:uid="{EFB1BF4B-100A-41FB-846F-7C576E5A2142}"/>
   </bookViews>
   <sheets>
     <sheet name="Tableau 1" sheetId="6" r:id="rId1"/>
     <sheet name="Tableau 2" sheetId="8" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="Choisir_un_axe">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="27">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Vitrine statistique sur le développement durable</t>
   </si>
   <si>
     <t>Consulter la page</t>
   </si>
   <si>
     <t>Habitats</t>
   </si>
   <si>
     <t>Faune</t>
   </si>
   <si>
     <t>Flore</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nombre d’habitats faisant l’objet d’une mesure de protection additionnelle, Québec, 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Source </t>
   </si>
   <si>
     <t>Types de mesures</t>
   </si>
   <si>
     <t>Taxon</t>
   </si>
   <si>
     <t>Territoire mis en réserve</t>
   </si>
   <si>
     <t>Propriété en plein titre à des fins de conservation (OSBL)</t>
   </si>
   <si>
     <t>Servitude de conservation réelle</t>
   </si>
   <si>
     <t>Réserve naturelle</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
-    <t>Ministère de l’Environnement, de la Lutte contre les changements climatiques, de la Faune et des Parcs, 2024.</t>
-[...1 lines deleted...]
-  <si>
     <t>Protection des habitats d’espèces en situation précaire</t>
   </si>
   <si>
     <t>Un habitat peut bénéficier de plusieurs mesures de protection. Ainsi, la somme des mesures peut excéder le nombre total d’habitats.</t>
   </si>
   <si>
     <t>Habitat floristique protégé légalement</t>
   </si>
   <si>
-    <t>Entente administrative EMV (mesures de protection pour la flore)</t>
+    <t>n</t>
   </si>
   <si>
-    <t>Nombre de mesures de protection additionnelles s’appliquant aux habitats selon le type de mesure et le taxon, Québec, 2023</t>
+    <t>Nombre d’habitats faisant l’objet d’une mesure de protection additionnelle, Québec, 2023-2024</t>
   </si>
   <si>
-    <t>n</t>
+    <t>Année</t>
+  </si>
+  <si>
+    <t>Entente administrative EMV</t>
+  </si>
+  <si>
+    <t>Réserve de biodiversité</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Nombre de mesures de protection additionnelles s’appliquant aux habitats selon le type de mesure et le taxon, Québec, 2023-2024</t>
+  </si>
+  <si>
+    <t>Les données de 2023 sont révisées.</t>
+  </si>
+  <si>
+    <t>Ministère de l’Environnement, de la Lutte contre les changements climatiques, de la Faune et des Parcs.</t>
+  </si>
+  <si>
+    <t>Notes</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
@@ -250,120 +265,141 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...12 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
@@ -670,188 +706,216 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/nature-et-sante/protection-habitats-especes-situation-precaire" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/nature-et-sante/protection-habitats-especes-situation-precaire" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7885C802-7C49-4D73-AF7F-E78C5C9C6342}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="A1:M2053"/>
+  <dimension ref="A1:M2056"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+    <sheetView tabSelected="1" zoomScale="112" zoomScaleNormal="112" workbookViewId="0">
+      <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="1"/>
-    <col min="2" max="2" width="20.44140625" customWidth="1"/>
-    <col min="3" max="3" width="12.6640625" customWidth="1"/>
+    <col min="2" max="3" width="10.88671875" customWidth="1"/>
     <col min="4" max="4" width="8.5546875" customWidth="1"/>
     <col min="5" max="5" width="19.33203125" customWidth="1"/>
     <col min="8" max="8" width="10.44140625" customWidth="1"/>
     <col min="9" max="9" width="8.88671875" customWidth="1"/>
     <col min="10" max="11" width="13.5546875" customWidth="1"/>
     <col min="12" max="12" width="11.33203125" customWidth="1"/>
     <col min="13" max="13" width="11.44140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="3" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="15" t="s">
+      <c r="A1" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="15"/>
-[...4 lines deleted...]
-      <c r="G1" s="15"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
     </row>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A2" s="16" t="s">
-        <v>16</v>
+      <c r="A2" s="33" t="s">
+        <v>14</v>
       </c>
-      <c r="B2" s="16"/>
-[...4 lines deleted...]
-      <c r="G2" s="16"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
     </row>
     <row r="3" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="1:13" s="2" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:13" s="2" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="18" t="s">
-        <v>3</v>
+      <c r="A6" s="20"/>
+      <c r="B6" s="21">
+        <v>2023</v>
       </c>
-      <c r="B6" s="14" t="s">
-        <v>21</v>
+      <c r="C6" s="21">
+        <v>2024</v>
       </c>
-      <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="M6" s="7"/>
     </row>
     <row r="7" spans="1:13" s="2" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="8" t="s">
-        <v>4</v>
+      <c r="A7" s="14" t="s">
+        <v>3</v>
       </c>
-      <c r="B7" s="9">
-        <v>36</v>
+      <c r="B7" s="34" t="s">
+        <v>17</v>
       </c>
-      <c r="C7" s="6"/>
+      <c r="C7" s="34"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="M7" s="7"/>
     </row>
     <row r="8" spans="1:13" s="2" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="8" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B8" s="9">
-        <v>48</v>
+        <v>30</v>
       </c>
-      <c r="C8" s="6"/>
+      <c r="C8" s="9">
+        <v>117</v>
+      </c>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="M8" s="7"/>
     </row>
     <row r="9" spans="1:13" s="2" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="17" t="s">
-        <v>0</v>
+      <c r="A9" s="18" t="s">
+        <v>5</v>
       </c>
       <c r="B9" s="19">
-        <v>84</v>
+        <v>18</v>
       </c>
-      <c r="C9" s="6"/>
+      <c r="C9" s="19">
+        <v>12</v>
+      </c>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="M9" s="7"/>
     </row>
     <row r="10" spans="1:13" s="2" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="5"/>
-[...1 lines deleted...]
-      <c r="C10" s="6"/>
+      <c r="A10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B10" s="9">
+        <v>48</v>
+      </c>
+      <c r="C10" s="9">
+        <v>129</v>
+      </c>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="M10" s="7"/>
     </row>
-    <row r="11" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>7</v>
+    <row r="11" spans="1:13" s="2" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="5"/>
+      <c r="B11" s="9"/>
+      <c r="C11" s="9"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="M11" s="7"/>
+    </row>
+    <row r="12" spans="1:13" s="2" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="39" t="s">
+        <v>13</v>
       </c>
-      <c r="B11"/>
-[...4 lines deleted...]
-        <v>15</v>
+      <c r="B12" s="9"/>
+      <c r="C12" s="9"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="M12" s="7"/>
+    </row>
+    <row r="13" spans="1:13" s="2" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="38" t="s">
+        <v>24</v>
       </c>
-      <c r="M12" s="7"/>
-[...2 lines deleted...]
-      <c r="A13" s="7"/>
+      <c r="B13" s="6"/>
+      <c r="C13" s="6"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
       <c r="M13" s="7"/>
     </row>
-    <row r="14" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:13" s="2" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14"/>
       <c r="M14" s="7"/>
     </row>
-    <row r="15" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" s="2" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="11" t="s">
+        <v>25</v>
+      </c>
       <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="7"/>
       <c r="M16" s="7"/>
     </row>
     <row r="17" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M17" s="7"/>
     </row>
     <row r="18" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M18" s="7"/>
     </row>
     <row r="19" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M19" s="7"/>
     </row>
     <row r="20" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M20" s="7"/>
     </row>
     <row r="21" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M21" s="7"/>
     </row>
     <row r="22" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M22" s="7"/>
     </row>
     <row r="23" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M23" s="7"/>
     </row>
     <row r="24" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M24" s="7"/>
@@ -6921,340 +6985,442 @@
     </row>
     <row r="2046" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2046" s="7"/>
     </row>
     <row r="2047" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2047" s="7"/>
     </row>
     <row r="2048" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2048" s="7"/>
     </row>
     <row r="2049" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2049" s="7"/>
     </row>
     <row r="2050" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2050" s="7"/>
     </row>
     <row r="2051" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2051" s="7"/>
     </row>
     <row r="2052" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2052" s="7"/>
     </row>
     <row r="2053" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2053" s="7"/>
     </row>
+    <row r="2054" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M2054" s="7"/>
+    </row>
+    <row r="2055" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M2055" s="7"/>
+    </row>
+    <row r="2056" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M2056" s="7"/>
+    </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="3">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
+    <mergeCell ref="B7:C7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1" xr:uid="{AA13FB9E-16A0-497D-A879-F114FFB27938}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95A28AC4-F820-4D9C-937E-C5505369C130}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="A1:M2055"/>
+  <dimension ref="A1:N2060"/>
   <sheetViews>
-    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection sqref="A1:G1"/>
+    <sheetView zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
+      <selection activeCell="C21" sqref="C21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="24" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="8.88671875" customWidth="1"/>
+    <col min="1" max="1" width="9.44140625" customWidth="1"/>
+    <col min="2" max="2" width="9.109375" customWidth="1"/>
+    <col min="3" max="7" width="25" customWidth="1"/>
+    <col min="8" max="8" width="18.33203125" customWidth="1"/>
+    <col min="9" max="9" width="14.21875" customWidth="1"/>
     <col min="10" max="11" width="13.5546875" customWidth="1"/>
     <col min="12" max="12" width="11.33203125" customWidth="1"/>
     <col min="13" max="13" width="11.44140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="3" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="15" t="s">
+    <row r="1" spans="1:14" s="3" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="15"/>
-[...8 lines deleted...]
-        <v>16</v>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+    </row>
+    <row r="2" spans="1:14" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="33" t="s">
+        <v>14</v>
       </c>
-      <c r="B2" s="16"/>
-[...6 lines deleted...]
-    <row r="3" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+    </row>
+    <row r="3" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-      <c r="A5" s="21" t="s">
+    <row r="4" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="5" spans="1:14" s="2" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="36"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="36"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="36"/>
+      <c r="M5" s="7"/>
+    </row>
+    <row r="6" spans="1:14" s="2" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="17"/>
+      <c r="B6" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="34"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="34"/>
+      <c r="F6" s="34"/>
+      <c r="G6" s="34"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="34"/>
+      <c r="J6" s="34"/>
+      <c r="M6" s="7"/>
+    </row>
+    <row r="7" spans="1:14" s="2" customFormat="1" ht="43.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="21"/>
-[...22 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="D7" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="28" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="29" t="s">
+      <c r="E7" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="D7" s="29" t="s">
+      <c r="F7" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="E7" s="28" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="29" t="s">
+      <c r="H7" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="G7" s="29" t="s">
-        <v>13</v>
+      <c r="I7" s="23" t="s">
+        <v>21</v>
       </c>
-      <c r="H7" s="30" t="s">
+      <c r="J7" s="24" t="s">
         <v>0</v>
       </c>
       <c r="M7" s="7"/>
     </row>
-    <row r="8" spans="1:13" s="2" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="12" t="s">
+    <row r="8" spans="1:14" s="2" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="37">
+        <v>2023</v>
+      </c>
+      <c r="B8" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="9">
-        <v>9</v>
+      <c r="C8" s="26">
+        <v>4</v>
       </c>
-      <c r="C8" s="9">
+      <c r="D8" s="26">
+        <v>24</v>
+      </c>
+      <c r="E8" s="26">
+        <v>10</v>
+      </c>
+      <c r="F8" s="26">
+        <v>2</v>
+      </c>
+      <c r="G8" s="25">
+        <v>4</v>
+      </c>
+      <c r="H8" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="D8" s="9">
+      <c r="I8" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="J8" s="25">
+        <v>44</v>
+      </c>
+      <c r="M8" s="7"/>
+    </row>
+    <row r="9" spans="1:14" s="2" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="37"/>
+      <c r="B9" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E8" s="9">
+      <c r="C9" s="26">
+        <v>8</v>
+      </c>
+      <c r="D9" s="26">
         <v>3</v>
       </c>
-      <c r="F8" s="2">
+      <c r="E9" s="26">
+        <v>3</v>
+      </c>
+      <c r="F9" s="26">
+        <v>4</v>
+      </c>
+      <c r="G9" s="25">
+        <v>1</v>
+      </c>
+      <c r="H9" s="25">
+        <v>1</v>
+      </c>
+      <c r="I9" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="J9" s="25">
+        <v>20</v>
+      </c>
+      <c r="M9" s="7"/>
+    </row>
+    <row r="10" spans="1:14" s="2" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="37">
+        <v>2024</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="26">
+        <v>67</v>
+      </c>
+      <c r="D10" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="26">
+        <v>6</v>
+      </c>
+      <c r="F10" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="25">
+        <v>2</v>
+      </c>
+      <c r="I10" s="25">
+        <v>44</v>
+      </c>
+      <c r="J10" s="25">
+        <v>119</v>
+      </c>
+      <c r="M10" s="7"/>
+    </row>
+    <row r="11" spans="1:14" s="2" customFormat="1" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="37"/>
+      <c r="B11" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="G8" s="2">
-        <v>1</v>
+      <c r="C11" s="26">
+        <v>4</v>
       </c>
-      <c r="H8" s="7">
-        <v>45</v>
+      <c r="D11" s="31" t="s">
+        <v>22</v>
       </c>
-      <c r="M8" s="7"/>
-[...2 lines deleted...]
-      <c r="A9" s="12" t="s">
+      <c r="E11" s="26">
+        <v>3</v>
+      </c>
+      <c r="F11" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="G11" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" s="25">
+        <v>2</v>
+      </c>
+      <c r="I11" s="25">
         <v>5</v>
       </c>
-      <c r="B9" s="9">
-        <v>37</v>
+      <c r="J11" s="25">
+        <v>14</v>
       </c>
-      <c r="C9" s="9">
-[...20 lines deleted...]
-      <c r="A10" s="20" t="s">
+      <c r="M11" s="7"/>
+    </row>
+    <row r="12" spans="1:14" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="27"/>
+      <c r="B12" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="19">
-        <v>46</v>
+      <c r="C12" s="29">
+        <v>83</v>
       </c>
-      <c r="C10" s="19">
+      <c r="D12" s="29">
+        <v>27</v>
+      </c>
+      <c r="E12" s="29">
+        <v>22</v>
+      </c>
+      <c r="F12" s="29">
+        <v>6</v>
+      </c>
+      <c r="G12" s="30">
+        <v>5</v>
+      </c>
+      <c r="H12" s="30">
+        <v>5</v>
+      </c>
+      <c r="I12" s="30">
+        <v>49</v>
+      </c>
+      <c r="J12" s="30">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="20"/>
+      <c r="C13" s="26"/>
+      <c r="D13" s="26"/>
+      <c r="E13" s="26"/>
+      <c r="F13" s="26"/>
+      <c r="G13" s="25"/>
+      <c r="H13" s="25"/>
+      <c r="I13" s="25"/>
+      <c r="J13" s="25"/>
+    </row>
+    <row r="14" spans="1:14" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="20"/>
+      <c r="C14" s="26"/>
+      <c r="D14" s="26"/>
+      <c r="E14" s="26"/>
+      <c r="F14" s="26"/>
+      <c r="G14" s="25"/>
+      <c r="H14" s="25"/>
+      <c r="I14" s="25"/>
+      <c r="J14" s="25"/>
+    </row>
+    <row r="15" spans="1:14" s="2" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="D10" s="19">
-        <v>9</v>
+      <c r="B15" s="9"/>
+      <c r="C15" s="9"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="9"/>
+      <c r="N15" s="7"/>
+    </row>
+    <row r="16" spans="1:14" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="15" t="s">
+        <v>24</v>
       </c>
-      <c r="E10" s="19">
+    </row>
+    <row r="17" spans="1:13" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="2" customFormat="1" ht="22.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="F10" s="25">
-        <v>6</v>
+      <c r="B18"/>
+      <c r="M18" s="7"/>
+    </row>
+    <row r="19" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="35" t="s">
+        <v>25</v>
       </c>
-      <c r="G10" s="25">
-[...62 lines deleted...]
-    <row r="19" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="35"/>
+      <c r="C19" s="35"/>
+      <c r="D19" s="35"/>
+      <c r="E19" s="35"/>
+      <c r="F19" s="35"/>
+      <c r="G19" s="35"/>
+      <c r="H19" s="35"/>
       <c r="M19" s="7"/>
     </row>
-    <row r="20" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="13"/>
       <c r="M20" s="7"/>
     </row>
-    <row r="21" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M21" s="7"/>
     </row>
-    <row r="22" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M22" s="7"/>
     </row>
-    <row r="23" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M23" s="7"/>
     </row>
-    <row r="24" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M24" s="7"/>
     </row>
-    <row r="25" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M25" s="7"/>
     </row>
-    <row r="26" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M26" s="7"/>
     </row>
-    <row r="27" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M27" s="7"/>
     </row>
-    <row r="28" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M28" s="7"/>
     </row>
-    <row r="29" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M29" s="7"/>
     </row>
-    <row r="30" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M30" s="7"/>
     </row>
-    <row r="31" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M31" s="7"/>
     </row>
-    <row r="32" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M32" s="7"/>
     </row>
     <row r="33" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M33" s="7"/>
     </row>
     <row r="34" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M34" s="7"/>
     </row>
     <row r="35" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M35" s="7"/>
     </row>
     <row r="36" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M36" s="7"/>
     </row>
     <row r="37" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M37" s="7"/>
     </row>
     <row r="38" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M38" s="7"/>
     </row>
     <row r="39" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M39" s="7"/>
     </row>
     <row r="40" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M40" s="7"/>
@@ -13282,58 +13448,74 @@
     </row>
     <row r="2048" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2048" s="7"/>
     </row>
     <row r="2049" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2049" s="7"/>
     </row>
     <row r="2050" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2050" s="7"/>
     </row>
     <row r="2051" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2051" s="7"/>
     </row>
     <row r="2052" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2052" s="7"/>
     </row>
     <row r="2053" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2053" s="7"/>
     </row>
     <row r="2054" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2054" s="7"/>
     </row>
     <row r="2055" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="M2055" s="7"/>
     </row>
+    <row r="2056" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M2056" s="7"/>
+    </row>
+    <row r="2057" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M2057" s="7"/>
+    </row>
+    <row r="2058" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M2058" s="7"/>
+    </row>
+    <row r="2059" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M2059" s="7"/>
+    </row>
+    <row r="2060" spans="13:13" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="M2060" s="7"/>
+    </row>
   </sheetData>
-  <mergeCells count="6">
-    <mergeCell ref="A14:H14"/>
+  <mergeCells count="7">
+    <mergeCell ref="A19:H19"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
-    <mergeCell ref="B6:H6"/>
     <mergeCell ref="A5:H5"/>
-    <mergeCell ref="A12:H12"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B6:J6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1" xr:uid="{61AA652A-332E-4469-AA7F-970A102CB458}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">