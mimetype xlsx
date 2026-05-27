--- v0 (2026-02-26)
+++ v1 (2026-05-27)
@@ -1,173 +1,167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\stat2203\OneDrive - Statistique QC\Téléchargements\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\prod\data\ken\CD_ROM_Ne_Jamais_Detruire\Graphique interactif\Vitrine DD\5 Exemplarité de l'État\5.3.3 Émissions d’obligations vertes\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{54F8E1CC-096A-4155-9677-E954DFF1978C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6EB82EE9-4C7F-455A-AEAB-87D8030C4DB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="673" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="673" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Montant des obligations vertes " sheetId="25" r:id="rId1"/>
     <sheet name="Répartition de l’utilisation" sheetId="27" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="Choisir_un_axe">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="44">
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>2017-2018</t>
   </si>
   <si>
     <t>2018-2019</t>
   </si>
   <si>
     <t>2019-2020</t>
   </si>
   <si>
     <t>2020-2021</t>
   </si>
   <si>
     <t>2021-2022</t>
   </si>
   <si>
     <t>2022-2023</t>
   </si>
   <si>
     <t>2016-2017</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Projet</t>
   </si>
   <si>
     <t>Catégorie</t>
   </si>
   <si>
     <t>REM</t>
   </si>
   <si>
     <t>AZUR</t>
   </si>
   <si>
     <t>Prolongement de la ligne bleue</t>
   </si>
   <si>
     <t>Réno-Systèmes</t>
   </si>
   <si>
-    <t>Programme accessibilité</t>
-[...1 lines deleted...]
-  <si>
     <t>Centre de transport Bellechasse</t>
   </si>
   <si>
     <t>Répartition</t>
   </si>
   <si>
     <t>Ministère des Finances du Québec.</t>
   </si>
   <si>
     <t>Obligations cumulées depuis 2016-2017.</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Bâtiments verts</t>
   </si>
   <si>
     <t>Réno-Infrastructures</t>
   </si>
   <si>
     <t>Moyens de transport propres</t>
   </si>
   <si>
     <t>Données au 31 mars.</t>
   </si>
   <si>
     <t>Vitrine statistique sur le développement durable</t>
   </si>
   <si>
     <t>Émissions d'obligations vertes</t>
   </si>
   <si>
     <t>Consulter la page</t>
-  </si>
-[...1 lines deleted...]
-    <t>Montant des obligations vertes émises, Québec, 2016-2017 à 2023-2024</t>
   </si>
   <si>
     <t>2023-2024</t>
   </si>
   <si>
     <t>M $</t>
   </si>
   <si>
     <t xml:space="preserve">Ministère des Finances du Québec. </t>
   </si>
   <si>
     <t>Nouveaux financements verts</t>
   </si>
   <si>
     <r>
       <t>Réseau structurant de la Ville de Québec</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
@@ -188,59 +182,69 @@
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
   <si>
     <t>Refinancements</t>
   </si>
   <si>
     <t>AZUR (portion initialement finacée par des obligations vertes échues)</t>
   </si>
   <si>
     <t>AZUR (portion initialement financée par des obligations conventionnelles)</t>
   </si>
   <si>
     <t>Réno-Infrastructures (portion initialement financée par des obligations vertes échues)</t>
   </si>
   <si>
     <t>1. Le 13 juin 2024, à la suite d’une étude réalisée par la Caisse de dépôt et placement du Québec (CDPQ Infra), le gouvernement du Québec a autorisé la réalisation de la première phase du nouveau projet de transport structurant, c’est-à-dire une ligne de tramway de 19 km. Selon les informations reçues par la Ville de Québec, les sommes déjà versées par obligations vertes vont servir à ce nouveau projet structurant.</t>
   </si>
   <si>
     <t>2. Depuis juin 2022, le programme d’obligations vertes ne finance plus d’autobus hybrides, mais seulement des autobus électriques.</t>
   </si>
   <si>
-    <t>Répartition de l'utilisation des produits des obligations vertes par projets, Québec, 31 mars 2024</t>
+    <t>Montant des obligations vertes émises, Québec, 2016-2017 à 2024-2025</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Répartition de l'utilisation des produits des obligations vertes par projets, Québec, 31 mars 2025</t>
+  </si>
+  <si>
+    <t>Programme Accessibilité</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
@@ -578,51 +582,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
@@ -711,181 +715,256 @@
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="2"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="16" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="35" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="35" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="33" borderId="0" xfId="42" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="33" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="19" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="33" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="35" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="35" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="33" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="35" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="33" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="35" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="35" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="0" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="35" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="35" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="35" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="33" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="16" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20 % - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -1187,1370 +1266,3348 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/exemplarite-etat/emissions-obligations-vertes" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/exemplarite-etat/emissions-obligations-vertes" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{490DE0A0-BC0F-4676-897B-E67696A0DE27}">
   <sheetPr>
     <tabColor rgb="FF749E43"/>
   </sheetPr>
-  <dimension ref="A1:V32"/>
+  <dimension ref="A1:N1281"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="150" zoomScaleNormal="150" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="31.5546875" customWidth="1"/>
-    <col min="2" max="9" width="10.77734375" customWidth="1"/>
+    <col min="1" max="1" width="18.5703125" customWidth="1"/>
+    <col min="2" max="2" width="21.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="29" t="s">
+    <row r="1" spans="1:14" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" s="19"/>
+    </row>
+    <row r="2" spans="1:14" s="2" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="29"/>
-[...22 lines deleted...]
-      <c r="A2" s="30" t="s">
+      <c r="B2" s="39"/>
+    </row>
+    <row r="3" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="30"/>
-[...72 lines deleted...]
-      <c r="A5" s="27" t="s">
+    </row>
+    <row r="4" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:14" s="1" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="47" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="48"/>
+      <c r="C5" s="20"/>
+      <c r="D5" s="20"/>
+      <c r="E5" s="20"/>
+    </row>
+    <row r="6" spans="1:14" s="1" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="24"/>
+      <c r="B6" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="B7" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="B5" s="28"/>
-[...47 lines deleted...]
-      <c r="B7" s="6" t="s">
+      <c r="C7" s="5"/>
+      <c r="D7" s="8"/>
+      <c r="F7" s="5"/>
+    </row>
+    <row r="8" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="C7" s="6" t="s">
+      <c r="B8" s="22">
+        <v>500</v>
+      </c>
+      <c r="C8" s="9"/>
+      <c r="D8" s="9"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="9"/>
+      <c r="I8" s="9"/>
+      <c r="J8" s="9"/>
+      <c r="K8" s="9"/>
+      <c r="L8" s="9"/>
+      <c r="M8" s="9"/>
+      <c r="N8" s="9"/>
+    </row>
+    <row r="9" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="B9" s="14">
+        <v>500</v>
+      </c>
+      <c r="C9" s="9"/>
+      <c r="D9" s="9"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="9"/>
+      <c r="K9" s="9"/>
+      <c r="L9" s="9"/>
+      <c r="M9" s="9"/>
+      <c r="N9" s="9"/>
+    </row>
+    <row r="10" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="6" t="s">
+      <c r="B10" s="14">
+        <v>1300</v>
+      </c>
+      <c r="C10" s="9"/>
+      <c r="D10" s="9"/>
+      <c r="E10" s="9"/>
+      <c r="F10" s="9"/>
+      <c r="G10" s="9"/>
+      <c r="H10" s="9"/>
+      <c r="I10" s="9"/>
+      <c r="J10" s="9"/>
+      <c r="K10" s="9"/>
+      <c r="L10" s="9"/>
+      <c r="M10" s="9"/>
+      <c r="N10" s="9"/>
+    </row>
+    <row r="11" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="6" t="s">
+      <c r="B11" s="14">
+        <v>500</v>
+      </c>
+      <c r="C11" s="9"/>
+      <c r="D11" s="9"/>
+      <c r="E11" s="9"/>
+      <c r="F11" s="9"/>
+      <c r="G11" s="9"/>
+      <c r="H11" s="9"/>
+      <c r="I11" s="9"/>
+      <c r="J11" s="9"/>
+      <c r="K11" s="9"/>
+      <c r="L11" s="9"/>
+      <c r="M11" s="9"/>
+      <c r="N11" s="9"/>
+    </row>
+    <row r="12" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="6" t="s">
-[...64 lines deleted...]
-      <c r="F9" s="16" t="s">
+      <c r="B12" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="G9" s="16">
-[...76 lines deleted...]
-      <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
-      <c r="H12" s="10"/>
-[...1 lines deleted...]
-      <c r="J12" s="1"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
       <c r="K12" s="9"/>
-      <c r="L12" s="13"/>
-[...13 lines deleted...]
-      <c r="B13" s="9"/>
+      <c r="L12" s="9"/>
+      <c r="M12" s="9"/>
+      <c r="N12" s="9"/>
+    </row>
+    <row r="13" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="14">
+        <v>500</v>
+      </c>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
-      <c r="H13" s="10"/>
-[...1 lines deleted...]
-      <c r="J13" s="1"/>
+      <c r="H13" s="9"/>
+      <c r="I13" s="9"/>
+      <c r="J13" s="9"/>
       <c r="K13" s="9"/>
-      <c r="L13" s="13"/>
-[...12 lines deleted...]
-      <c r="A14" s="2" t="s">
+      <c r="L13" s="9"/>
+      <c r="M13" s="9"/>
+      <c r="N13" s="9"/>
+    </row>
+    <row r="14" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="14">
+        <v>1800</v>
+      </c>
+      <c r="C14" s="9"/>
+      <c r="D14" s="9"/>
+      <c r="E14" s="9"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="9"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="9"/>
+      <c r="M14" s="9"/>
+      <c r="N14" s="9"/>
+    </row>
+    <row r="15" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="14">
+        <v>600</v>
+      </c>
+      <c r="C15" s="9"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="9"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="9"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="9"/>
+      <c r="L15" s="9"/>
+      <c r="M15" s="9"/>
+      <c r="N15" s="9"/>
+    </row>
+    <row r="16" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="9"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="9"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="9"/>
+      <c r="I16" s="9"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="9"/>
+      <c r="L16" s="9"/>
+      <c r="M16" s="9"/>
+      <c r="N16" s="9"/>
+    </row>
+    <row r="17" spans="1:4" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="38"/>
+    </row>
+    <row r="18" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="50"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="8"/>
+    </row>
+    <row r="19" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="B14" s="1"/>
-[...134 lines deleted...]
-    </row>
+      <c r="B19" s="52"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="8"/>
+    </row>
+    <row r="20" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="53" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="53"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="8"/>
+    </row>
+    <row r="21" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C21" s="5"/>
+      <c r="D21" s="8"/>
+    </row>
+    <row r="22" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C22" s="5"/>
+      <c r="D22" s="8"/>
+    </row>
+    <row r="23" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C23" s="5"/>
+      <c r="D23" s="8"/>
+    </row>
+    <row r="24" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C24" s="5"/>
+      <c r="D24" s="8"/>
+    </row>
+    <row r="25" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C25" s="5"/>
+      <c r="D25" s="10"/>
+    </row>
+    <row r="26" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C26" s="5"/>
+      <c r="D26" s="8"/>
+    </row>
+    <row r="27" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C27" s="5"/>
+      <c r="D27" s="8"/>
+    </row>
+    <row r="28" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C28" s="5"/>
+      <c r="D28" s="8"/>
+    </row>
+    <row r="29" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C29" s="5"/>
+      <c r="D29" s="8"/>
+    </row>
+    <row r="30" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C30" s="5"/>
+      <c r="D30" s="8"/>
+    </row>
+    <row r="31" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C31" s="5"/>
+      <c r="D31" s="8"/>
+    </row>
+    <row r="32" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C32" s="5"/>
+      <c r="D32" s="8"/>
+    </row>
+    <row r="33" spans="3:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C33" s="5"/>
+      <c r="D33" s="8"/>
+    </row>
+    <row r="34" spans="3:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C34" s="5"/>
+      <c r="D34" s="8"/>
+    </row>
+    <row r="35" spans="3:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="36" spans="3:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="37" spans="3:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="38" spans="3:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="3:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="3:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="3:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="3:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="3:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="3:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="3:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="3:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="3:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="3:4" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="49" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="50" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="51" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="52" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="53" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="54" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="55" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="56" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="57" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="58" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="59" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="60" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="61" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="62" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="63" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="64" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="65" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="66" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="67" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="68" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="69" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="70" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="71" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="72" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="73" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="74" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="75" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="76" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="77" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="78" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="79" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="80" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="81" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="82" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="83" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="84" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="85" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="86" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="87" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="88" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="89" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="90" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="91" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="92" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="93" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="94" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="95" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="96" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="97" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="98" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="99" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="100" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="101" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="102" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="103" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="104" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="105" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="106" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="107" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="108" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="109" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="110" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="111" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="112" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="113" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="114" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="115" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="116" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="117" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="118" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="119" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="120" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="121" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="122" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="123" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="124" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="125" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="126" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="127" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="128" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="129" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="130" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="131" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="132" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="133" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="134" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="135" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="136" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="137" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="138" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="139" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="140" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="141" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="142" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="143" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="144" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="145" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="146" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="147" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="148" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="149" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="150" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="151" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="152" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="153" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="154" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="155" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="156" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="157" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="158" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="159" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="160" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="161" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="162" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="163" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="164" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="165" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="166" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="167" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="168" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="169" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="170" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="171" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="172" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="173" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="174" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="175" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="176" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="177" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="178" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="179" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="180" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="181" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="182" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="183" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="184" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="185" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="186" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="187" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="188" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="189" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="190" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="191" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="192" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="193" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="194" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="195" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="196" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="197" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="198" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="199" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="200" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="201" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="202" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="203" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="204" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="205" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="206" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="207" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="208" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="209" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="210" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="211" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="212" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="213" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="214" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="215" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="216" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="217" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="218" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="219" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="220" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="221" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="222" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="223" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="224" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="225" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="226" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="227" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="228" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="229" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="230" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="231" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="232" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="233" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="234" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="235" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="236" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="237" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="238" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="239" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="240" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="241" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="242" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="243" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="244" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="245" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="246" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="247" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="248" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="249" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="250" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="251" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="252" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="253" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="254" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="255" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="256" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="257" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="258" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="259" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="260" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="261" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="262" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="263" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="264" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="265" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="266" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="267" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="268" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="269" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="270" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="271" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="272" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="273" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="274" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="275" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="276" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="277" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="278" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="279" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="280" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="281" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="282" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="283" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="284" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="285" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="286" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="287" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="288" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="289" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="290" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="291" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="292" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="293" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="294" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="295" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="296" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="297" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="298" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="299" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="300" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="301" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="302" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="303" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="304" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="305" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="306" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="307" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="308" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="309" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="310" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="311" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="312" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="313" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="314" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="315" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="316" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="317" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="318" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="319" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="320" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="321" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="322" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="323" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="324" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="325" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="326" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="327" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="328" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="329" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="330" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="331" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="332" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="333" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="334" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="335" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="336" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="337" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="338" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="339" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="340" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="341" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="342" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="343" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="344" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="345" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="346" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="347" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="348" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="349" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="350" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="351" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="352" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="353" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="354" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="355" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="356" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="357" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="358" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="359" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="360" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="361" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="362" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="363" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="364" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="365" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="366" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="367" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="368" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="369" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="370" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="371" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="372" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="373" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="374" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="375" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="376" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="377" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="378" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="379" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="380" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="381" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="382" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="383" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="384" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="385" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="386" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="387" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="388" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="389" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="390" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="391" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="392" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="393" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="394" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="395" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="396" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="397" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="398" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="399" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="400" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="401" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="402" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="403" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="404" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="405" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="406" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="407" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="408" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="409" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="410" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="411" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="412" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="413" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="414" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="415" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="416" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="417" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="418" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="419" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="420" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="421" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="422" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="423" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="424" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="425" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="426" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="427" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="428" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="429" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="430" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="431" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="432" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="433" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="434" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="435" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="436" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="437" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="438" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="439" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="440" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="441" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="442" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="443" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="444" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="445" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="446" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="447" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="448" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="449" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="450" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="451" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="452" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="453" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="454" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="455" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="456" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="457" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="458" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="459" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="460" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="461" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="462" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="463" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="464" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="465" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="466" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="467" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="468" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="469" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="470" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="471" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="472" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="473" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="474" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="475" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="476" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="477" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="478" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="479" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="480" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="481" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="482" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="483" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="484" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="485" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="486" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="487" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="488" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="489" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="490" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="491" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="492" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="493" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="494" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="495" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="496" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="497" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="498" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="499" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="500" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="501" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="502" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="503" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="504" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="505" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="506" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="507" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="508" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="509" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="510" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="511" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="512" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="513" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="514" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="515" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="516" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="517" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="518" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="519" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="520" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="521" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="522" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="523" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="524" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="525" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="526" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="527" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="528" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="529" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="530" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="531" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="532" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="533" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="534" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="535" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="536" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="537" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="538" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="539" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="540" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="541" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="542" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="543" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="544" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="545" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="546" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="547" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="548" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="549" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="550" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="551" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="552" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="553" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="554" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="555" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="556" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="557" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="558" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="559" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="560" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="561" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="562" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="563" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="564" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="565" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="566" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="567" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="568" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="569" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="570" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="571" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="572" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="573" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="574" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="575" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="576" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="577" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="578" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="579" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="580" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="581" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="582" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="583" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="584" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="585" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="586" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="587" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="588" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="589" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="590" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="591" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="592" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="593" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="594" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="595" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="596" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="597" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="598" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="599" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="600" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="601" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="602" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="603" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="604" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="605" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="606" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="607" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="608" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="609" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="610" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="611" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="612" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="613" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="614" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="615" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="616" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="617" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="618" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="619" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="620" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="621" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="622" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="623" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="624" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="625" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="626" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="627" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="628" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="629" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="630" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="631" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="632" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="633" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="634" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="635" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="636" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="637" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="638" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="639" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="640" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="641" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="642" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="643" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="644" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="645" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="646" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="647" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="648" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="649" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="650" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="651" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="652" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="653" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="654" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="655" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="656" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="657" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="658" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="659" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="660" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="661" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="662" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="663" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="664" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="665" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="666" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="667" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="668" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="669" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="670" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="671" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="672" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="673" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="674" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="675" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="676" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="677" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="678" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="679" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="680" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="681" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="682" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="683" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="684" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="685" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="686" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="687" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="688" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="689" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="690" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="691" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="692" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="693" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="694" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="695" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="696" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="697" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="698" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="699" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="700" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="701" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="702" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="703" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="704" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="705" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="706" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="707" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="708" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="709" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="710" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="711" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="712" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="713" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="714" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="715" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="716" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="717" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="718" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="719" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="720" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="721" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="722" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="723" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="724" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="725" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="726" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="727" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="728" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="729" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="730" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="731" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="732" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="733" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="734" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="735" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="736" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="737" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="738" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="739" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="740" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="741" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="742" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="743" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="744" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="745" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="746" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="747" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="748" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="749" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="750" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="751" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="752" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="753" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="754" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="755" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="756" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="757" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="758" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="759" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="760" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="761" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="762" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="763" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="764" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="765" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="766" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="767" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="768" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="769" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="770" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="771" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="772" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="773" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="774" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="775" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="776" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="777" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="778" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="779" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="780" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="781" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="782" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="783" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="784" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="785" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="786" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="787" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="788" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="789" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="790" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="791" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="792" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="793" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="794" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="795" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="796" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="797" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="798" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="799" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="800" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="801" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="802" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="803" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="804" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="805" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="806" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="807" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="808" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="809" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="810" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="811" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="812" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="813" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="814" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="815" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="816" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="817" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="818" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="819" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="820" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="821" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="822" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="823" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="824" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="825" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="826" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="827" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="828" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="829" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="830" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="831" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="832" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="833" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="834" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="835" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="836" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="837" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="838" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="839" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="840" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="841" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="842" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="843" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="844" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="845" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="846" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="847" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="848" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="849" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="850" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="851" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="852" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="853" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="854" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="855" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="856" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="857" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="858" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="859" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="860" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="861" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="862" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="863" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="864" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="865" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="866" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="867" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="868" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="869" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="870" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="871" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="872" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="873" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="874" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="875" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="876" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="877" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="878" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="879" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="880" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="881" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="882" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="883" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="884" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="885" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="886" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="887" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="888" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="889" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="890" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="891" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="892" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="893" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="894" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="895" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="896" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="897" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="898" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="899" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="900" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="901" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="902" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="903" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="904" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="905" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="906" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="907" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="908" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="909" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="910" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="911" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="912" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="913" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="914" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="915" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="916" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="917" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="918" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="919" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="920" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="921" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="922" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="923" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="924" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="925" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="926" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="927" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="928" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="929" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="930" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="931" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="932" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="933" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="934" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="935" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="936" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="937" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="938" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="939" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="940" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="941" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="942" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="943" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="944" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="945" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="946" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="947" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="948" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="949" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="950" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="951" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="952" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="953" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="954" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="955" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="956" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="957" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="958" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="959" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="960" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="961" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="962" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="963" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="964" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="965" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="966" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="967" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="968" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="969" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="970" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="971" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="972" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="973" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="974" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="975" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="976" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="977" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="978" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="979" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="980" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="981" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="982" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="983" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="984" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="985" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="986" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="987" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="988" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="989" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="990" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="991" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="992" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="993" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="994" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="995" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="996" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="997" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="998" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="999" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1000" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1001" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1002" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1003" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1004" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1005" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1006" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1007" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1008" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1009" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1010" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1011" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1012" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1013" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1014" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1015" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1016" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1017" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1018" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1019" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1020" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1021" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1022" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1023" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1024" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1025" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1026" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1027" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1028" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1029" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1030" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1031" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1032" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1033" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1034" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1035" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1036" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1037" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1038" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1039" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1040" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1041" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1042" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1043" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1044" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1045" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1046" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1047" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1048" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1049" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1050" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1051" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1052" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1053" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1054" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1055" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1056" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1057" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1058" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1059" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1060" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1061" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1062" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1063" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1064" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1065" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1066" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1067" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1068" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1069" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1070" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1071" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1072" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1073" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1074" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1075" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1076" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1077" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1078" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1079" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1080" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1081" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1082" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1083" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1084" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1085" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1086" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1087" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1088" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1089" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1090" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1091" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1092" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1093" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1094" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1095" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1096" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1097" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1098" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1099" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1100" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1101" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1102" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1103" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1104" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1105" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1106" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1107" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1108" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1109" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1110" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1111" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1112" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1113" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1114" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1115" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1116" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1117" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1118" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1119" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1120" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1121" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1122" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1123" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1124" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1125" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1126" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1127" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1128" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1129" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1130" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1131" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1132" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1133" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1134" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1135" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1136" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1137" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1138" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1139" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1140" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1141" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1142" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1143" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1144" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1145" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1146" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1147" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1148" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1149" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1150" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1151" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1152" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1153" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1154" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1155" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1156" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1157" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1158" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1159" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1160" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1161" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1162" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1163" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1164" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1165" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1166" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1167" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1168" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1169" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1170" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1171" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1172" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1173" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1174" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1175" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1176" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1177" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1178" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1179" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1180" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1181" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1182" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1183" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1184" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1185" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1186" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1187" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1188" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1189" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1190" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1191" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1192" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1193" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1194" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1195" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1196" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1197" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1198" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1199" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1200" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1201" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1202" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1203" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1204" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1205" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1206" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1207" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1208" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1209" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1210" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1211" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1212" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1213" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1214" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1215" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1216" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1217" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1218" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1219" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1220" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1221" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1222" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1223" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1224" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1225" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1226" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1227" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1228" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1229" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1230" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1231" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1232" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1233" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1234" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1235" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1236" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1237" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1238" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1239" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1240" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1241" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1242" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1243" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1244" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1245" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1246" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1247" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1248" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1249" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1250" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1251" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1252" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1253" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1254" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1255" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1256" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1257" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1258" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1259" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1260" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1261" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1262" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1263" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1264" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1265" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1266" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1267" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1268" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1269" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1270" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1271" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1272" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1273" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1274" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1275" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1276" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1277" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1278" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1279" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1280" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1281" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A11:I11"/>
+  <mergeCells count="6">
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A19:B19"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A3" r:id="rId1" xr:uid="{8E9711DB-A3D3-45E8-8362-9DFAEF624997}"/>
+    <hyperlink ref="A3" r:id="rId1" xr:uid="{2787AB1D-63C0-4F87-902F-13D9645672B2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CFBA277C-E61B-4872-A0F7-50550EDB754F}">
   <sheetPr>
     <tabColor rgb="FF749E43"/>
   </sheetPr>
-  <dimension ref="A1:Q48"/>
+  <dimension ref="A1:Q1202"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27"/>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="77.5546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="27.44140625" customWidth="1"/>
+    <col min="1" max="1" width="79.140625" customWidth="1"/>
+    <col min="2" max="2" width="26.28515625" customWidth="1"/>
+    <col min="3" max="3" width="12.7109375" customWidth="1"/>
+    <col min="4" max="4" width="13.140625" customWidth="1"/>
+    <col min="7" max="7" width="12.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="29" t="s">
+    <row r="1" spans="1:14" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+    </row>
+    <row r="2" spans="1:14" s="2" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="29"/>
-[...14 lines deleted...]
-      <c r="A2" s="30" t="s">
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+    </row>
+    <row r="3" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="30"/>
-[...48 lines deleted...]
-      <c r="A5" s="27" t="s">
+      <c r="B3" s="4"/>
+    </row>
+    <row r="4" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:14" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="B5" s="28"/>
-[...30 lines deleted...]
-      <c r="A7" s="25" t="s">
+      <c r="B5" s="46"/>
+      <c r="C5" s="46"/>
+      <c r="D5" s="46"/>
+    </row>
+    <row r="6" spans="1:14" s="1" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="17" t="s">
+      <c r="B6" s="32" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="35" t="s">
+      <c r="C6" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="43"/>
+    </row>
+    <row r="7" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="33"/>
+      <c r="B7" s="33"/>
+      <c r="C7" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="5"/>
+    </row>
+    <row r="8" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="44"/>
+      <c r="C8" s="35">
+        <v>4839.5859999999993</v>
+      </c>
+      <c r="D8" s="36">
+        <v>85.3</v>
+      </c>
+      <c r="E8" s="27"/>
+      <c r="F8" s="5"/>
+    </row>
+    <row r="9" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="14">
+        <v>1199.02</v>
+      </c>
+      <c r="D9" s="15">
+        <v>21.2</v>
+      </c>
+      <c r="E9" s="27"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="9"/>
+      <c r="K9" s="9"/>
+      <c r="L9" s="9"/>
+      <c r="M9" s="9"/>
+      <c r="N9" s="9"/>
+    </row>
+    <row r="10" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="14">
+        <v>1109.55</v>
+      </c>
+      <c r="D10" s="15">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="E10" s="27"/>
+      <c r="F10" s="9"/>
+      <c r="G10" s="9"/>
+      <c r="H10" s="9"/>
+      <c r="I10" s="9"/>
+      <c r="J10" s="9"/>
+      <c r="K10" s="9"/>
+      <c r="L10" s="9"/>
+      <c r="M10" s="9"/>
+      <c r="N10" s="9"/>
+    </row>
+    <row r="11" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="14">
+        <v>710.83500000000004</v>
+      </c>
+      <c r="D11" s="15">
+        <v>12.5</v>
+      </c>
+      <c r="E11" s="27"/>
+      <c r="F11" s="9"/>
+      <c r="G11" s="9"/>
+      <c r="H11" s="9"/>
+      <c r="I11" s="9"/>
+      <c r="J11" s="9"/>
+      <c r="K11" s="9"/>
+      <c r="L11" s="9"/>
+      <c r="M11" s="9"/>
+      <c r="N11" s="9"/>
+    </row>
+    <row r="12" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="14">
+        <v>484.3</v>
+      </c>
+      <c r="D12" s="15">
+        <v>8.5</v>
+      </c>
+      <c r="E12" s="27"/>
+      <c r="F12" s="9"/>
+      <c r="G12" s="9"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9"/>
+      <c r="M12" s="9"/>
+      <c r="N12" s="9"/>
+    </row>
+    <row r="13" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="14">
+        <v>459.416</v>
+      </c>
+      <c r="D13" s="15">
+        <v>8.1</v>
+      </c>
+      <c r="E13" s="27"/>
+      <c r="F13" s="9"/>
+      <c r="G13" s="9"/>
+      <c r="H13" s="9"/>
+      <c r="I13" s="9"/>
+      <c r="J13" s="9"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="9"/>
+      <c r="M13" s="9"/>
+      <c r="N13" s="9"/>
+    </row>
+    <row r="14" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" s="14">
+        <v>262.89999999999998</v>
+      </c>
+      <c r="D14" s="15">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E14" s="27"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="9"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="9"/>
+      <c r="M14" s="9"/>
+      <c r="N14" s="9"/>
+    </row>
+    <row r="15" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15" s="14">
+        <v>238.43</v>
+      </c>
+      <c r="D15" s="15">
+        <v>4.2</v>
+      </c>
+      <c r="E15" s="27"/>
+      <c r="F15" s="9"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="9"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="9"/>
+      <c r="L15" s="9"/>
+      <c r="M15" s="9"/>
+      <c r="N15" s="9"/>
+    </row>
+    <row r="16" spans="1:14" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" s="14">
+        <v>201.047</v>
+      </c>
+      <c r="D16" s="15">
+        <v>3.5</v>
+      </c>
+      <c r="E16" s="27"/>
+      <c r="F16" s="9"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="9"/>
+      <c r="I16" s="9"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="9"/>
+      <c r="L16" s="9"/>
+      <c r="M16" s="9"/>
+      <c r="N16" s="9"/>
+    </row>
+    <row r="17" spans="1:17" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" s="14">
+        <v>174.08799999999999</v>
+      </c>
+      <c r="D17" s="15">
+        <v>3.1</v>
+      </c>
+      <c r="E17" s="27"/>
+      <c r="F17" s="9"/>
+      <c r="G17" s="9"/>
+      <c r="H17" s="9"/>
+      <c r="I17" s="9"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="9"/>
+      <c r="L17" s="9"/>
+      <c r="M17" s="9"/>
+      <c r="N17" s="9"/>
+    </row>
+    <row r="18" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="40" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" s="40"/>
+      <c r="C18" s="12">
+        <v>836.31999999999994</v>
+      </c>
+      <c r="D18" s="13">
+        <v>14.7</v>
+      </c>
+      <c r="E18" s="27"/>
+      <c r="F18" s="9"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="9"/>
+      <c r="I18" s="9"/>
+      <c r="J18" s="9"/>
+      <c r="K18" s="9"/>
+      <c r="L18" s="9"/>
+      <c r="M18" s="9"/>
+      <c r="N18" s="9"/>
+    </row>
+    <row r="19" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" s="14">
+        <v>626.375</v>
+      </c>
+      <c r="D19" s="15">
+        <v>11</v>
+      </c>
+      <c r="E19" s="27"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="9"/>
+      <c r="H19" s="9"/>
+      <c r="I19" s="9"/>
+      <c r="J19" s="9"/>
+      <c r="K19" s="9"/>
+      <c r="L19" s="9"/>
+      <c r="M19" s="9"/>
+      <c r="N19" s="9"/>
+    </row>
+    <row r="20" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" s="14">
+        <v>152.32</v>
+      </c>
+      <c r="D20" s="15">
+        <v>2.7</v>
+      </c>
+      <c r="E20" s="27"/>
+      <c r="F20" s="9"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="9"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="9"/>
+      <c r="L20" s="9"/>
+      <c r="M20" s="9"/>
+      <c r="N20" s="9"/>
+    </row>
+    <row r="21" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" s="11">
+        <v>57.625</v>
+      </c>
+      <c r="D21" s="18">
+        <v>1</v>
+      </c>
+      <c r="E21" s="27"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
+      <c r="L21" s="9"/>
+      <c r="M21" s="9"/>
+      <c r="N21" s="9"/>
+    </row>
+    <row r="22" spans="1:17" s="1" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="41" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="9"/>
+      <c r="F22" s="9"/>
+      <c r="G22" s="29"/>
+      <c r="H22" s="9"/>
+      <c r="I22" s="9"/>
+      <c r="J22" s="9"/>
+      <c r="K22" s="9"/>
+      <c r="L22" s="9"/>
+      <c r="M22" s="9"/>
+      <c r="N22" s="9"/>
+      <c r="O22" s="9"/>
+      <c r="P22" s="9"/>
+      <c r="Q22" s="9"/>
+    </row>
+    <row r="23" spans="1:17" s="1" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E23" s="9"/>
+      <c r="F23" s="28"/>
+      <c r="G23" s="30"/>
+      <c r="H23" s="9"/>
+      <c r="I23" s="9"/>
+      <c r="J23" s="9"/>
+      <c r="K23" s="9"/>
+      <c r="L23" s="9"/>
+      <c r="M23" s="9"/>
+      <c r="N23" s="9"/>
+      <c r="O23" s="9"/>
+      <c r="P23" s="9"/>
+      <c r="Q23" s="9"/>
+    </row>
+    <row r="24" spans="1:17" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" s="9"/>
+      <c r="F24" s="9"/>
+      <c r="G24" s="9"/>
+      <c r="H24" s="9"/>
+      <c r="I24" s="9"/>
+      <c r="J24" s="9"/>
+      <c r="K24" s="9"/>
+      <c r="L24" s="9"/>
+      <c r="M24" s="9"/>
+      <c r="N24" s="9"/>
+      <c r="O24" s="9"/>
+      <c r="P24" s="9"/>
+      <c r="Q24" s="9"/>
+    </row>
+    <row r="25" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E25" s="9"/>
+      <c r="F25" s="9"/>
+      <c r="G25" s="9"/>
+      <c r="H25" s="9"/>
+      <c r="I25" s="9"/>
+      <c r="J25" s="9"/>
+      <c r="K25" s="9"/>
+      <c r="L25" s="9"/>
+      <c r="M25" s="9"/>
+      <c r="N25" s="9"/>
+      <c r="O25" s="9"/>
+      <c r="P25" s="9"/>
+      <c r="Q25" s="9"/>
+    </row>
+    <row r="26" spans="1:17" s="1" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B26" s="6"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="8"/>
+    </row>
+    <row r="27" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D7" s="35"/>
-[...646 lines deleted...]
-    </row>
+      <c r="F27" s="5"/>
+      <c r="G27" s="8"/>
+    </row>
+    <row r="28" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F28" s="5"/>
+      <c r="G28" s="8"/>
+    </row>
+    <row r="29" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F29" s="5"/>
+      <c r="G29" s="8"/>
+    </row>
+    <row r="30" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F30" s="5"/>
+      <c r="G30" s="8"/>
+    </row>
+    <row r="31" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F31" s="5"/>
+      <c r="G31" s="8"/>
+    </row>
+    <row r="32" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F32" s="5"/>
+      <c r="G32" s="10"/>
+    </row>
+    <row r="33" spans="6:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F33" s="5"/>
+      <c r="G33" s="8"/>
+    </row>
+    <row r="34" spans="6:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F34" s="5"/>
+      <c r="G34" s="8"/>
+    </row>
+    <row r="35" spans="6:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F35" s="5"/>
+      <c r="G35" s="8"/>
+    </row>
+    <row r="36" spans="6:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F36" s="5"/>
+      <c r="G36" s="8"/>
+    </row>
+    <row r="37" spans="6:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F37" s="5"/>
+      <c r="G37" s="8"/>
+    </row>
+    <row r="38" spans="6:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F38" s="5"/>
+      <c r="G38" s="8"/>
+    </row>
+    <row r="39" spans="6:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F39" s="5"/>
+      <c r="G39" s="8"/>
+    </row>
+    <row r="40" spans="6:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F40" s="5"/>
+      <c r="G40" s="8"/>
+    </row>
+    <row r="41" spans="6:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F41" s="5"/>
+      <c r="G41" s="8"/>
+    </row>
+    <row r="42" spans="6:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="6:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="6:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="6:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="6:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="6:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="6:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="49" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="50" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="51" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="52" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="53" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="54" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="55" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="56" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="57" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="58" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="59" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="60" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="61" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="62" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="63" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="64" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="65" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="66" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="67" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="68" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="69" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="70" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="71" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="72" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="73" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="74" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="75" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="76" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="77" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="78" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="79" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="80" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="81" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="82" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="83" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="84" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="85" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="86" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="87" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="88" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="89" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="90" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="91" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="92" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="93" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="94" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="95" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="96" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="97" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="98" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="99" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="100" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="101" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="102" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="103" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="104" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="105" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="106" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="107" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="108" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="109" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="110" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="111" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="112" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="113" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="114" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="115" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="116" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="117" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="118" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="119" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="120" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="121" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="122" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="123" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="124" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="125" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="126" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="127" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="128" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="129" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="130" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="131" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="132" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="133" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="134" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="135" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="136" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="137" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="138" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="139" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="140" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="141" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="142" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="143" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="144" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="145" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="146" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="147" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="148" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="149" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="150" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="151" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="152" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="153" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="154" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="155" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="156" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="157" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="158" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="159" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="160" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="161" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="162" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="163" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="164" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="165" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="166" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="167" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="168" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="169" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="170" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="171" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="172" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="173" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="174" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="175" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="176" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="177" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="178" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="179" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="180" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="181" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="182" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="183" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="184" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="185" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="186" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="187" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="188" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="189" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="190" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="191" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="192" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="193" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="194" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="195" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="196" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="197" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="198" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="199" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="200" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="201" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="202" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="203" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="204" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="205" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="206" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="207" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="208" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="209" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="210" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="211" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="212" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="213" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="214" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="215" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="216" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="217" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="218" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="219" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="220" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="221" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="222" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="223" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="224" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="225" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="226" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="227" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="228" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="229" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="230" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="231" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="232" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="233" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="234" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="235" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="236" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="237" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="238" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="239" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="240" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="241" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="242" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="243" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="244" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="245" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="246" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="247" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="248" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="249" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="250" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="251" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="252" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="253" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="254" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="255" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="256" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="257" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="258" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="259" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="260" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="261" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="262" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="263" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="264" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="265" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="266" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="267" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="268" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="269" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="270" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="271" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="272" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="273" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="274" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="275" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="276" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="277" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="278" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="279" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="280" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="281" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="282" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="283" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="284" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="285" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="286" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="287" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="288" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="289" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="290" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="291" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="292" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="293" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="294" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="295" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="296" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="297" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="298" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="299" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="300" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="301" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="302" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="303" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="304" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="305" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="306" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="307" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="308" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="309" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="310" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="311" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="312" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="313" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="314" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="315" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="316" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="317" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="318" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="319" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="320" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="321" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="322" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="323" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="324" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="325" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="326" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="327" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="328" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="329" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="330" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="331" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="332" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="333" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="334" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="335" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="336" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="337" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="338" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="339" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="340" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="341" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="342" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="343" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="344" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="345" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="346" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="347" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="348" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="349" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="350" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="351" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="352" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="353" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="354" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="355" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="356" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="357" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="358" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="359" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="360" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="361" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="362" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="363" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="364" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="365" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="366" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="367" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="368" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="369" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="370" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="371" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="372" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="373" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="374" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="375" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="376" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="377" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="378" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="379" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="380" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="381" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="382" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="383" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="384" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="385" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="386" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="387" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="388" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="389" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="390" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="391" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="392" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="393" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="394" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="395" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="396" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="397" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="398" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="399" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="400" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="401" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="402" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="403" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="404" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="405" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="406" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="407" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="408" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="409" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="410" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="411" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="412" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="413" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="414" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="415" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="416" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="417" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="418" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="419" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="420" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="421" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="422" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="423" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="424" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="425" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="426" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="427" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="428" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="429" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="430" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="431" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="432" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="433" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="434" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="435" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="436" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="437" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="438" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="439" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="440" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="441" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="442" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="443" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="444" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="445" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="446" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="447" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="448" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="449" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="450" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="451" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="452" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="453" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="454" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="455" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="456" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="457" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="458" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="459" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="460" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="461" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="462" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="463" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="464" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="465" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="466" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="467" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="468" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="469" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="470" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="471" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="472" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="473" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="474" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="475" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="476" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="477" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="478" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="479" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="480" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="481" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="482" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="483" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="484" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="485" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="486" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="487" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="488" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="489" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="490" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="491" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="492" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="493" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="494" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="495" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="496" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="497" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="498" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="499" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="500" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="501" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="502" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="503" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="504" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="505" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="506" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="507" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="508" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="509" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="510" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="511" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="512" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="513" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="514" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="515" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="516" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="517" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="518" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="519" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="520" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="521" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="522" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="523" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="524" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="525" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="526" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="527" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="528" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="529" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="530" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="531" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="532" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="533" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="534" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="535" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="536" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="537" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="538" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="539" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="540" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="541" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="542" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="543" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="544" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="545" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="546" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="547" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="548" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="549" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="550" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="551" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="552" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="553" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="554" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="555" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="556" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="557" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="558" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="559" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="560" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="561" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="562" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="563" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="564" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="565" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="566" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="567" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="568" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="569" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="570" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="571" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="572" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="573" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="574" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="575" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="576" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="577" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="578" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="579" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="580" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="581" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="582" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="583" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="584" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="585" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="586" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="587" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="588" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="589" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="590" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="591" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="592" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="593" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="594" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="595" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="596" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="597" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="598" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="599" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="600" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="601" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="602" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="603" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="604" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="605" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="606" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="607" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="608" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="609" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="610" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="611" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="612" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="613" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="614" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="615" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="616" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="617" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="618" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="619" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="620" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="621" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="622" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="623" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="624" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="625" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="626" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="627" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="628" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="629" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="630" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="631" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="632" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="633" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="634" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="635" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="636" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="637" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="638" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="639" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="640" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="641" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="642" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="643" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="644" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="645" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="646" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="647" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="648" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="649" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="650" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="651" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="652" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="653" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="654" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="655" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="656" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="657" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="658" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="659" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="660" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="661" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="662" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="663" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="664" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="665" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="666" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="667" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="668" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="669" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="670" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="671" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="672" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="673" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="674" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="675" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="676" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="677" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="678" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="679" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="680" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="681" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="682" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="683" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="684" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="685" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="686" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="687" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="688" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="689" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="690" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="691" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="692" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="693" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="694" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="695" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="696" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="697" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="698" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="699" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="700" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="701" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="702" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="703" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="704" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="705" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="706" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="707" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="708" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="709" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="710" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="711" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="712" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="713" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="714" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="715" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="716" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="717" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="718" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="719" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="720" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="721" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="722" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="723" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="724" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="725" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="726" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="727" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="728" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="729" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="730" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="731" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="732" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="733" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="734" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="735" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="736" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="737" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="738" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="739" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="740" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="741" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="742" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="743" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="744" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="745" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="746" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="747" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="748" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="749" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="750" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="751" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="752" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="753" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="754" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="755" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="756" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="757" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="758" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="759" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="760" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="761" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="762" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="763" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="764" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="765" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="766" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="767" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="768" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="769" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="770" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="771" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="772" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="773" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="774" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="775" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="776" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="777" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="778" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="779" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="780" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="781" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="782" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="783" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="784" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="785" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="786" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="787" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="788" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="789" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="790" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="791" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="792" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="793" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="794" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="795" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="796" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="797" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="798" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="799" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="800" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="801" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="802" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="803" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="804" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="805" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="806" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="807" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="808" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="809" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="810" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="811" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="812" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="813" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="814" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="815" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="816" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="817" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="818" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="819" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="820" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="821" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="822" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="823" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="824" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="825" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="826" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="827" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="828" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="829" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="830" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="831" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="832" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="833" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="834" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="835" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="836" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="837" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="838" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="839" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="840" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="841" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="842" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="843" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="844" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="845" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="846" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="847" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="848" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="849" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="850" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="851" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="852" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="853" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="854" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="855" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="856" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="857" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="858" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="859" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="860" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="861" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="862" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="863" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="864" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="865" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="866" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="867" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="868" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="869" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="870" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="871" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="872" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="873" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="874" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="875" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="876" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="877" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="878" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="879" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="880" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="881" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="882" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="883" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="884" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="885" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="886" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="887" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="888" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="889" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="890" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="891" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="892" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="893" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="894" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="895" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="896" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="897" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="898" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="899" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="900" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="901" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="902" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="903" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="904" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="905" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="906" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="907" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="908" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="909" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="910" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="911" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="912" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="913" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="914" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="915" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="916" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="917" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="918" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="919" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="920" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="921" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="922" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="923" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="924" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="925" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="926" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="927" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="928" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="929" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="930" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="931" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="932" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="933" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="934" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="935" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="936" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="937" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="938" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="939" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="940" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="941" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="942" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="943" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="944" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="945" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="946" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="947" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="948" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="949" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="950" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="951" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="952" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="953" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="954" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="955" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="956" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="957" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="958" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="959" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="960" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="961" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="962" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="963" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="964" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="965" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="966" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="967" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="968" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="969" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="970" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="971" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="972" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="973" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="974" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="975" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="976" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="977" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="978" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="979" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="980" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="981" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="982" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="983" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="984" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="985" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="986" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="987" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="988" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="989" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="990" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="991" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="992" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="993" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="994" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="995" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="996" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="997" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="998" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="999" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1000" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1001" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1002" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1003" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1004" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1005" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1006" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1007" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1008" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1009" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1010" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1011" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1012" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1013" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1014" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1015" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1016" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1017" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1018" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1019" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1020" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1021" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1022" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1023" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1024" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1025" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1026" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1027" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1028" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1029" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1030" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1031" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1032" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1033" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1034" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1035" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1036" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1037" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1038" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1039" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1040" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1041" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1042" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1043" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1044" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1045" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1046" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1047" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1048" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1049" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1050" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1051" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1052" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1053" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1054" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1055" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1056" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1057" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1058" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1059" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1060" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1061" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1062" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1063" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1064" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1065" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1066" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1067" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1068" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1069" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1070" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1071" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1072" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1073" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1074" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1075" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1076" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1077" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1078" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1079" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1080" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1081" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1082" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1083" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1084" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1085" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1086" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1087" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1088" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1089" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1090" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1091" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1092" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1093" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1094" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1095" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1096" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1097" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1098" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1099" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1100" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1101" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1102" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1103" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1104" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1105" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1106" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1107" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1108" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1109" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1110" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1111" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1112" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1113" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1114" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1115" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1116" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1117" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1118" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1119" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1120" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1121" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1122" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1123" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1124" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1125" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1126" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1127" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1128" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1129" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1130" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1131" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1132" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1133" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1134" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1135" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1136" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1137" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1138" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1139" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1140" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1141" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1142" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1143" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1144" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1145" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1146" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1147" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1148" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1149" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1150" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1151" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1152" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1153" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1154" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1155" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1156" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1157" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1158" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1159" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1160" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1161" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1162" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1163" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1164" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1165" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1166" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1167" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1168" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1169" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1170" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1171" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1172" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1173" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1174" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1175" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1176" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1177" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1178" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1179" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1180" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1181" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1182" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1183" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1184" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1185" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1186" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1187" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1188" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1189" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1190" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1191" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1192" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1193" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1194" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1195" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1196" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1197" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1198" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1199" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1200" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1201" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="1202" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A19:B19"/>
-    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A22:D22"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
-    <mergeCell ref="A5:D6"/>
-[...1 lines deleted...]
-    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="C6:D6"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A5:D5"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A3" r:id="rId1" xr:uid="{FAE55431-3CFE-4A1E-AF28-8B38122DDE9E}"/>
+    <hyperlink ref="A3" r:id="rId1" xr:uid="{8730FEF0-B2AC-46D0-B953-8DDF97888CE2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Montant des obligations vertes </vt:lpstr>
       <vt:lpstr>Répartition de l’utilisation</vt:lpstr>
     </vt:vector>