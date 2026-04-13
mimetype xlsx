--- v0 (2026-02-26)
+++ v1 (2026-04-13)
@@ -1,94 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27830"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\prod\data\ken\CD_ROM_Ne_Jamais_Detruire\Graphique interactif\Vitrine DD\Nature et santé\2.2.2.1 Qualité de l'air\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\stat1898\OneDrive - Statistique QC\Téléchargements\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{02041FFE-DE4F-424D-8064-8345F22560F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EDCE4519-36F0-4A10-8456-05643E85F664}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="673" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="673" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tableau - Téléchargement" sheetId="22" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="Choisir_un_axe">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="35">
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Région administrative</t>
   </si>
   <si>
     <t>Bas-Saint-Laurent</t>
   </si>
   <si>
     <t>Saguenay—Lac-Saint-Jean</t>
   </si>
   <si>
     <t xml:space="preserve">Capitale-Nationale </t>
   </si>
   <si>
     <t>Mauricie</t>
   </si>
   <si>
     <t>Estrie</t>
   </si>
   <si>
     <t xml:space="preserve">Montréal </t>
   </si>
   <si>
@@ -101,139 +89,260 @@
     <t>Chaudière-Appalaches</t>
   </si>
   <si>
     <t>Laval</t>
   </si>
   <si>
     <t>Lanaudière</t>
   </si>
   <si>
     <t>Laurentides</t>
   </si>
   <si>
     <t>Montérégie</t>
   </si>
   <si>
     <t>Centre-du-Québec</t>
   </si>
   <si>
     <t>Vitrine statistique sur le développement durable</t>
   </si>
   <si>
     <t>Consulter la page</t>
   </si>
   <si>
     <t>Qualité de l'air</t>
+  </si>
+  <si>
+    <t>Jours</t>
+  </si>
+  <si>
+    <t>Québec méridional</t>
+  </si>
+  <si>
+    <t>Capitale-Nationale</t>
+  </si>
+  <si>
+    <t>Montréal</t>
+  </si>
+  <si>
+    <t>Nord-du-Québec</t>
+  </si>
+  <si>
+    <t>..</t>
+  </si>
+  <si>
+    <r>
+      <t>2017</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2018</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2019</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2020</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2021</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2022</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2023</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <t>r : Données révisées
+.. : Données non disponible</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="2" tint="-0.749992370372631"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Notes </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
-Selon le découpage géographique en vigueur le 31 décembre 2022. Le nouveau découpage des régions administratives, en vigueur depuis juillet 2021, n’affecte aucune station de surveillance de la qualité de l’air. Les données restent donc comparables avec celles des années antérieures.
+Selon le découpage géographique en vigueur le 31 décembre 2024. Le nouveau découpage des régions administratives, en vigueur depuis janvier 2024, n’affecte aucune station de surveillance de la qualité de l’air. Les données restent donc comparables avec celles des années antérieures.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
-Ministère de l’Environnement, de la Lutte contre les changements climatiques, de la Faune et des Parcs, Ville de Montréal, Banque de données de la qualité de l’air SPHAIR. Adaptation par l'Institut de la statistique du Québec.
+Ministère de l’Environnement, de la Lutte contre les changements climatiques, de la Faune et des Parcs, Ville de Montréal. 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Compilation</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Institut de la statistique du Québec.</t>
     </r>
   </si>
   <si>
-    <t>Indice annuel de la qualité de l’air classé « bon » selon la région administrative, 2017 à 2023</t>
-[...5 lines deleted...]
-    <t>Québec méridional</t>
+    <t>Indice annuel de la qualité de l’air classé « bon » selon la région administrative, 2017 à 2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
     <numFmt numFmtId="166" formatCode="0.000"/>
   </numFmts>
-  <fonts count="32" x14ac:knownFonts="1">
+  <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -418,50 +527,62 @@
     <font>
       <b/>
       <sz val="10"/>
       <color theme="2" tint="-0.749992370372631"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF223654"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1" tint="0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Open Sans"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="36">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
@@ -800,140 +921,159 @@
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="34" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="26" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="24" fillId="33" borderId="0" xfId="43" applyFill="1"/>
-    <xf numFmtId="164" fontId="27" fillId="33" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="27" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="27" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="34" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="34" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="21" fillId="33" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="33" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="44">
     <cellStyle name="20 % - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
@@ -960,51 +1100,51 @@
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Vérification" xfId="13" builtinId="23" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF006492"/>
       <color rgb="FF1E3974"/>
       <color rgb="FF7DCEF7"/>
       <color rgb="FF749E43"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1233,88 +1373,89 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/nature-et-sante/qualite-air?onglet=strategie" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB7A2EDF-AD41-429F-A4D7-78CD701AFEEC}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="A1:RR48"/>
+  <dimension ref="A1:RR51"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-      <selection sqref="A1:G1"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
+      <selection activeCell="K9" sqref="K9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="28.5546875" style="2" customWidth="1"/>
     <col min="2" max="7" width="8.109375" style="3" customWidth="1"/>
     <col min="8" max="8" width="8.33203125" style="2" customWidth="1"/>
-    <col min="9" max="16384" width="11.44140625" style="2"/>
+    <col min="9" max="9" width="8.21875" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="11.44140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:486" s="6" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="15" t="s">
+    <row r="1" spans="1:486" s="5" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="15"/>
-[...7 lines deleted...]
-      <c r="A2" s="16" t="s">
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+    </row>
+    <row r="2" spans="1:486" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="16"/>
-[...4 lines deleted...]
-      <c r="G2" s="16"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
     </row>
     <row r="3" spans="1:486" s="1" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="7" t="s">
+      <c r="A3" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
@@ -1760,1125 +1901,1258 @@
       <c r="QV3" s="2"/>
       <c r="QW3" s="2"/>
       <c r="QX3" s="2"/>
       <c r="QY3" s="2"/>
       <c r="QZ3" s="2"/>
       <c r="RA3" s="2"/>
       <c r="RB3" s="2"/>
       <c r="RC3" s="2"/>
       <c r="RD3" s="2"/>
       <c r="RE3" s="2"/>
       <c r="RF3" s="2"/>
       <c r="RG3" s="2"/>
       <c r="RH3" s="2"/>
       <c r="RI3" s="2"/>
       <c r="RJ3" s="2"/>
       <c r="RK3" s="2"/>
       <c r="RL3" s="2"/>
       <c r="RM3" s="2"/>
       <c r="RN3" s="2"/>
       <c r="RO3" s="2"/>
       <c r="RP3" s="2"/>
       <c r="RQ3" s="2"/>
       <c r="RR3" s="2"/>
     </row>
     <row r="5" spans="1:486" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="20" t="s">
-[...7 lines deleted...]
-      <c r="G5" s="20"/>
+      <c r="A5" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="28"/>
+      <c r="C5" s="28"/>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="28"/>
+      <c r="G5" s="28"/>
     </row>
     <row r="6" spans="1:486" x14ac:dyDescent="0.35">
-      <c r="A6" s="20"/>
-[...7 lines deleted...]
-    <row r="7" spans="1:486" x14ac:dyDescent="0.35">
+      <c r="A6" s="28"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="28"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="28"/>
+    </row>
+    <row r="7" spans="1:486" ht="16.8" x14ac:dyDescent="0.35">
       <c r="A7" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="5">
-[...25 lines deleted...]
-      <c r="N7" s="21"/>
+      <c r="B7" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="H7" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="I7" s="33">
+        <v>2024</v>
+      </c>
+      <c r="J7" s="31"/>
+      <c r="K7" s="31"/>
+      <c r="L7" s="31"/>
+      <c r="M7" s="31"/>
+      <c r="N7" s="31"/>
+      <c r="O7" s="31"/>
     </row>
     <row r="8" spans="1:486" x14ac:dyDescent="0.35">
       <c r="A8" s="4"/>
-      <c r="B8" s="22" t="s">
+      <c r="B8" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="29"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="29"/>
+      <c r="G8" s="29"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="29"/>
+      <c r="J8" s="32"/>
+      <c r="K8" s="32"/>
+      <c r="L8" s="32"/>
+      <c r="M8" s="32"/>
+      <c r="N8" s="32"/>
+      <c r="O8" s="32"/>
+    </row>
+    <row r="9" spans="1:486" x14ac:dyDescent="0.35">
+      <c r="A9" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="11">
+        <v>277</v>
+      </c>
+      <c r="C9" s="11">
+        <v>246</v>
+      </c>
+      <c r="D9" s="11">
+        <v>285</v>
+      </c>
+      <c r="E9" s="11">
+        <v>283</v>
+      </c>
+      <c r="F9" s="11">
+        <v>290</v>
+      </c>
+      <c r="G9" s="11">
+        <v>285</v>
+      </c>
+      <c r="H9" s="11">
+        <v>252</v>
+      </c>
+      <c r="I9" s="9">
+        <v>286</v>
+      </c>
+      <c r="J9" s="9"/>
+      <c r="K9" s="9"/>
+      <c r="L9" s="9"/>
+      <c r="M9" s="9"/>
+      <c r="N9" s="9"/>
+    </row>
+    <row r="10" spans="1:486" x14ac:dyDescent="0.35">
+      <c r="A10" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="11">
+        <v>277</v>
+      </c>
+      <c r="C10" s="11">
+        <v>253.33333333333334</v>
+      </c>
+      <c r="D10" s="11">
+        <v>286.66666666666669</v>
+      </c>
+      <c r="E10" s="11">
+        <v>286.66666666666669</v>
+      </c>
+      <c r="F10" s="11">
+        <v>270.33333333333331</v>
+      </c>
+      <c r="G10" s="11">
+        <v>264</v>
+      </c>
+      <c r="H10" s="11">
+        <v>214</v>
+      </c>
+      <c r="I10" s="2">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="11" spans="1:486" x14ac:dyDescent="0.35">
+      <c r="A11" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="C8" s="22"/>
-[...13 lines deleted...]
-      <c r="A9" s="24" t="s">
+      <c r="B11" s="11">
+        <v>280.83333333333331</v>
+      </c>
+      <c r="C11" s="11">
+        <v>206.8</v>
+      </c>
+      <c r="D11" s="11">
+        <v>240.16666666666666</v>
+      </c>
+      <c r="E11" s="11">
+        <v>199.33333333333334</v>
+      </c>
+      <c r="F11" s="11">
+        <v>222.83333333333334</v>
+      </c>
+      <c r="G11" s="11">
+        <v>227.66666666666666</v>
+      </c>
+      <c r="H11" s="11">
+        <v>210.16666666666666</v>
+      </c>
+      <c r="I11" s="2">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="12" spans="1:486" x14ac:dyDescent="0.35">
+      <c r="A12" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="11">
+        <v>246</v>
+      </c>
+      <c r="C12" s="11">
+        <v>215.8</v>
+      </c>
+      <c r="D12" s="11">
+        <v>246.2</v>
+      </c>
+      <c r="E12" s="11">
+        <v>222.4</v>
+      </c>
+      <c r="F12" s="11">
+        <v>216.5</v>
+      </c>
+      <c r="G12" s="11">
+        <v>218.75</v>
+      </c>
+      <c r="H12" s="11">
+        <v>197</v>
+      </c>
+      <c r="I12" s="2">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="13" spans="1:486" x14ac:dyDescent="0.35">
+      <c r="A13" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="11">
+        <v>253</v>
+      </c>
+      <c r="C13" s="11">
+        <v>216</v>
+      </c>
+      <c r="D13" s="11">
+        <v>215.5</v>
+      </c>
+      <c r="E13" s="11">
+        <v>222</v>
+      </c>
+      <c r="F13" s="11">
+        <v>221.5</v>
+      </c>
+      <c r="G13" s="11">
+        <v>197</v>
+      </c>
+      <c r="H13" s="11">
+        <v>184</v>
+      </c>
+      <c r="I13" s="2">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="14" spans="1:486" x14ac:dyDescent="0.35">
+      <c r="A14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="11">
+        <v>240.45454545454547</v>
+      </c>
+      <c r="C14" s="11">
+        <v>207.54545454545453</v>
+      </c>
+      <c r="D14" s="11">
+        <v>227.1</v>
+      </c>
+      <c r="E14" s="11">
+        <v>252.63636363636363</v>
+      </c>
+      <c r="F14" s="11">
+        <v>235.27272727272728</v>
+      </c>
+      <c r="G14" s="11">
+        <v>240.27272727272728</v>
+      </c>
+      <c r="H14" s="11">
+        <v>211.54545454545453</v>
+      </c>
+      <c r="I14" s="2">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="15" spans="1:486" x14ac:dyDescent="0.35">
+      <c r="A15" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="11">
+        <v>249</v>
+      </c>
+      <c r="C15" s="11">
+        <v>215.5</v>
+      </c>
+      <c r="D15" s="11">
+        <v>229</v>
+      </c>
+      <c r="E15" s="11">
+        <v>225</v>
+      </c>
+      <c r="F15" s="11">
+        <v>226.5</v>
+      </c>
+      <c r="G15" s="11">
+        <v>234</v>
+      </c>
+      <c r="H15" s="11">
+        <v>200.5</v>
+      </c>
+      <c r="I15" s="2">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="16" spans="1:486" x14ac:dyDescent="0.35">
+      <c r="A16" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="11">
+        <v>228.25</v>
+      </c>
+      <c r="C16" s="11">
+        <v>204.5</v>
+      </c>
+      <c r="D16" s="11">
+        <v>219.25</v>
+      </c>
+      <c r="E16" s="11">
+        <v>248.5</v>
+      </c>
+      <c r="F16" s="11">
+        <v>217.75</v>
+      </c>
+      <c r="G16" s="11">
+        <v>235</v>
+      </c>
+      <c r="H16" s="11">
+        <v>205.5</v>
+      </c>
+      <c r="I16" s="2">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="11">
+        <v>296</v>
+      </c>
+      <c r="D17" s="11">
+        <v>312</v>
+      </c>
+      <c r="E17" s="11">
+        <v>343</v>
+      </c>
+      <c r="F17" s="11">
+        <v>314</v>
+      </c>
+      <c r="G17" s="11">
+        <v>311</v>
+      </c>
+      <c r="H17" s="11">
+        <v>253</v>
+      </c>
+      <c r="I17" s="2">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A18" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B18" s="11">
+        <v>253.66666666666666</v>
+      </c>
+      <c r="C18" s="11">
+        <v>217.66666666666666</v>
+      </c>
+      <c r="D18" s="11">
+        <v>250.33333333333334</v>
+      </c>
+      <c r="E18" s="11">
+        <v>247.33333333333334</v>
+      </c>
+      <c r="F18" s="11">
+        <v>254.33333333333334</v>
+      </c>
+      <c r="G18" s="11">
+        <v>253.33333333333334</v>
+      </c>
+      <c r="H18" s="11">
+        <v>223</v>
+      </c>
+      <c r="I18" s="2">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A19" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B19" s="11">
+        <v>194</v>
+      </c>
+      <c r="C19" s="11">
+        <v>157</v>
+      </c>
+      <c r="D19" s="11">
+        <v>205</v>
+      </c>
+      <c r="E19" s="11">
+        <v>224</v>
+      </c>
+      <c r="F19" s="11">
+        <v>199</v>
+      </c>
+      <c r="G19" s="11">
+        <v>216</v>
+      </c>
+      <c r="H19" s="11">
+        <v>175</v>
+      </c>
+      <c r="I19" s="2">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A20" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B20" s="11">
+        <v>169</v>
+      </c>
+      <c r="C20" s="11">
+        <v>146</v>
+      </c>
+      <c r="D20" s="11">
+        <v>192</v>
+      </c>
+      <c r="E20" s="11">
+        <v>167</v>
+      </c>
+      <c r="F20" s="11">
+        <v>170</v>
+      </c>
+      <c r="G20" s="11">
+        <v>161</v>
+      </c>
+      <c r="H20" s="11">
+        <v>167</v>
+      </c>
+      <c r="I20" s="2">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A21" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="11">
+        <v>281.5</v>
+      </c>
+      <c r="C21" s="11">
+        <v>242.5</v>
+      </c>
+      <c r="D21" s="11">
+        <v>260.5</v>
+      </c>
+      <c r="E21" s="11">
+        <v>279.5</v>
+      </c>
+      <c r="F21" s="11">
+        <v>265</v>
+      </c>
+      <c r="G21" s="11">
+        <v>266.5</v>
+      </c>
+      <c r="H21" s="11">
+        <v>230.5</v>
+      </c>
+      <c r="I21" s="2">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A22" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" s="11">
+        <v>246.83333333333334</v>
+      </c>
+      <c r="C22" s="11">
+        <v>216.5</v>
+      </c>
+      <c r="D22" s="11">
+        <v>242.16666666666666</v>
+      </c>
+      <c r="E22" s="11">
+        <v>254.66666666666666</v>
+      </c>
+      <c r="F22" s="11">
+        <v>234.83333333333334</v>
+      </c>
+      <c r="G22" s="11">
+        <v>240</v>
+      </c>
+      <c r="H22" s="11">
+        <v>190</v>
+      </c>
+      <c r="I22" s="2">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A23" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="12">
+        <v>258.66666666666669</v>
+      </c>
+      <c r="C23" s="12">
+        <v>235</v>
+      </c>
+      <c r="D23" s="12">
+        <v>255.33333333333334</v>
+      </c>
+      <c r="E23" s="12">
+        <v>260.66666666666669</v>
+      </c>
+      <c r="F23" s="12">
+        <v>245.5</v>
+      </c>
+      <c r="G23" s="12">
+        <v>259.25</v>
+      </c>
+      <c r="H23" s="12">
+        <v>199.25</v>
+      </c>
+      <c r="I23" s="2">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A24" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="12">
+        <v>246.80032467532467</v>
+      </c>
+      <c r="C24" s="12">
+        <v>218.40969696969697</v>
+      </c>
+      <c r="D24" s="12">
+        <v>244.41444444444446</v>
+      </c>
+      <c r="E24" s="12">
+        <v>247.71353535353535</v>
+      </c>
+      <c r="F24" s="12">
+        <v>238.89040404040406</v>
+      </c>
+      <c r="G24" s="12">
+        <v>240.58484848484849</v>
+      </c>
+      <c r="H24" s="12">
+        <v>207.49747474747474</v>
+      </c>
+      <c r="I24" s="2">
+        <v>250.6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A25" s="13"/>
+      <c r="B25" s="14"/>
+      <c r="C25" s="15"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="15"/>
+      <c r="F25" s="16"/>
+      <c r="G25" s="16"/>
+      <c r="I25" s="17"/>
+      <c r="J25" s="17"/>
+      <c r="K25" s="17"/>
+      <c r="L25" s="17"/>
+      <c r="M25" s="17"/>
+      <c r="N25" s="17"/>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A26" s="4"/>
+      <c r="B26" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="34"/>
+      <c r="D26" s="34"/>
+      <c r="E26" s="34"/>
+      <c r="F26" s="34"/>
+      <c r="G26" s="34"/>
+      <c r="H26" s="34"/>
+      <c r="I26" s="34"/>
+      <c r="J26" s="18"/>
+      <c r="K26" s="17"/>
+      <c r="L26" s="17"/>
+      <c r="M26" s="17"/>
+      <c r="N26" s="17"/>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A27" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="25">
-[...28 lines deleted...]
-      <c r="A10" s="24" t="s">
+      <c r="B27" s="36">
+        <v>75.890410958904113</v>
+      </c>
+      <c r="C27" s="36">
+        <v>67.397260273972606</v>
+      </c>
+      <c r="D27" s="36">
+        <v>78.082191780821915</v>
+      </c>
+      <c r="E27" s="36">
+        <v>77.322404371584696</v>
+      </c>
+      <c r="F27" s="36">
+        <v>79.452054794520549</v>
+      </c>
+      <c r="G27" s="36">
+        <v>78.082191780821915</v>
+      </c>
+      <c r="H27" s="36">
+        <v>69.041095890410958</v>
+      </c>
+      <c r="I27" s="37">
+        <v>81.948424068767906</v>
+      </c>
+      <c r="J27" s="17"/>
+      <c r="K27" s="17"/>
+      <c r="L27" s="17"/>
+      <c r="M27" s="17"/>
+      <c r="N27" s="17"/>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A28" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="25">
-[...22 lines deleted...]
-      <c r="A11" s="24" t="s">
+      <c r="B28" s="36">
+        <v>75.959780621572207</v>
+      </c>
+      <c r="C28" s="36">
+        <v>69.406392694063939</v>
+      </c>
+      <c r="D28" s="36">
+        <v>78.538812785388131</v>
+      </c>
+      <c r="E28" s="36">
+        <v>78.754578754578759</v>
+      </c>
+      <c r="F28" s="36">
+        <v>75.023126734505084</v>
+      </c>
+      <c r="G28" s="36">
+        <v>72.861085556577748</v>
+      </c>
+      <c r="H28" s="36">
+        <v>58.791208791208796</v>
+      </c>
+      <c r="I28" s="37">
+        <v>66.239707227813355</v>
+      </c>
+      <c r="J28" s="17"/>
+      <c r="K28" s="19"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="17"/>
+      <c r="N28" s="17"/>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A29" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="25">
-[...22 lines deleted...]
-      <c r="A12" s="24" t="s">
+      <c r="B29" s="36">
+        <v>77.43566176470587</v>
+      </c>
+      <c r="C29" s="36">
+        <v>57.001102535832416</v>
+      </c>
+      <c r="D29" s="36">
+        <v>65.919487648673382</v>
+      </c>
+      <c r="E29" s="36">
+        <v>55.550394797956351</v>
+      </c>
+      <c r="F29" s="36">
+        <v>61.189931350114414</v>
+      </c>
+      <c r="G29" s="36">
+        <v>62.804597701149426</v>
+      </c>
+      <c r="H29" s="36">
+        <v>57.870582836163379</v>
+      </c>
+      <c r="I29" s="37">
+        <v>68.447488584474897</v>
+      </c>
+      <c r="J29" s="17"/>
+      <c r="K29" s="17"/>
+      <c r="L29" s="17"/>
+      <c r="M29" s="17"/>
+      <c r="N29" s="17"/>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A30" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="25">
-[...22 lines deleted...]
-      <c r="A13" s="24" t="s">
+      <c r="B30" s="36">
+        <v>67.397260273972606</v>
+      </c>
+      <c r="C30" s="36">
+        <v>60.720315137872824</v>
+      </c>
+      <c r="D30" s="36">
+        <v>68.011049723756898</v>
+      </c>
+      <c r="E30" s="36">
+        <v>61.606648199445992</v>
+      </c>
+      <c r="F30" s="36">
+        <v>61.418439716312058</v>
+      </c>
+      <c r="G30" s="36">
+        <v>60.344827586206897</v>
+      </c>
+      <c r="H30" s="36">
+        <v>53.972602739726028</v>
+      </c>
+      <c r="I30" s="37">
+        <v>64.935064935064929</v>
+      </c>
+      <c r="J30" s="17"/>
+      <c r="K30" s="17"/>
+      <c r="L30" s="17"/>
+      <c r="M30" s="17"/>
+      <c r="N30" s="17"/>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A31" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="25">
-[...22 lines deleted...]
-      <c r="A14" s="24" t="s">
+      <c r="B31" s="36">
+        <v>69.41015089163237</v>
+      </c>
+      <c r="C31" s="36">
+        <v>59.178082191780824</v>
+      </c>
+      <c r="D31" s="36">
+        <v>59.203296703296701</v>
+      </c>
+      <c r="E31" s="36">
+        <v>63.884892086330936</v>
+      </c>
+      <c r="F31" s="36">
+        <v>60.684931506849317</v>
+      </c>
+      <c r="G31" s="36">
+        <v>56.936416184971094</v>
+      </c>
+      <c r="H31" s="36">
+        <v>54.064642507345738</v>
+      </c>
+      <c r="I31" s="37">
+        <v>65.451230628988142</v>
+      </c>
+      <c r="J31" s="17"/>
+      <c r="K31" s="17"/>
+      <c r="L31" s="17"/>
+      <c r="M31" s="17"/>
+      <c r="N31" s="17"/>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A32" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="B14" s="25">
-[...22 lines deleted...]
-      <c r="A15" s="24" t="s">
+      <c r="B32" s="36">
+        <v>67.097919837645875</v>
+      </c>
+      <c r="C32" s="36">
+        <v>57.218045112781944</v>
+      </c>
+      <c r="D32" s="36">
+        <v>62.493120528343425</v>
+      </c>
+      <c r="E32" s="36">
+        <v>69.440279860069964</v>
+      </c>
+      <c r="F32" s="36">
+        <v>64.7</v>
+      </c>
+      <c r="G32" s="36">
+        <v>65.860951906304507</v>
+      </c>
+      <c r="H32" s="36">
+        <v>58.01545749189728</v>
+      </c>
+      <c r="I32" s="37">
+        <v>68.107302533532049</v>
+      </c>
+      <c r="J32" s="17"/>
+      <c r="K32" s="17"/>
+      <c r="L32" s="17"/>
+      <c r="M32" s="17"/>
+      <c r="N32" s="17"/>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A33" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="25">
-[...22 lines deleted...]
-      <c r="A16" s="24" t="s">
+      <c r="B33" s="36">
+        <v>69.359331476323121</v>
+      </c>
+      <c r="C33" s="36">
+        <v>60.364145658263304</v>
+      </c>
+      <c r="D33" s="36">
+        <v>64.055944055944053</v>
+      </c>
+      <c r="E33" s="36">
+        <v>61.475409836065573</v>
+      </c>
+      <c r="F33" s="36">
+        <v>63.004172461752439</v>
+      </c>
+      <c r="G33" s="36">
+        <v>66.288951841359776</v>
+      </c>
+      <c r="H33" s="36">
+        <v>55.234159779614323</v>
+      </c>
+      <c r="I33" s="37">
+        <v>69.083447332421343</v>
+      </c>
+      <c r="J33" s="17"/>
+      <c r="K33" s="17"/>
+      <c r="L33" s="17"/>
+      <c r="M33" s="17"/>
+      <c r="N33" s="17"/>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A34" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="25">
-[...22 lines deleted...]
-      <c r="A17" s="24" t="s">
+      <c r="B34" s="36">
+        <v>62.534246575342465</v>
+      </c>
+      <c r="C34" s="36">
+        <v>56.297315898141775</v>
+      </c>
+      <c r="D34" s="36">
+        <v>60.06849315068493</v>
+      </c>
+      <c r="E34" s="36">
+        <v>68.222374742621824</v>
+      </c>
+      <c r="F34" s="36">
+        <v>61.165730337078649</v>
+      </c>
+      <c r="G34" s="36">
+        <v>64.427690198766271</v>
+      </c>
+      <c r="H34" s="36">
+        <v>56.301369863013697</v>
+      </c>
+      <c r="I34" s="37">
+        <v>72.442244224422438</v>
+      </c>
+      <c r="J34" s="17"/>
+      <c r="K34" s="17"/>
+      <c r="L34" s="17"/>
+      <c r="M34" s="17"/>
+      <c r="N34" s="17"/>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A35" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="B35" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="C35" s="36">
+        <v>83.146067415730343</v>
+      </c>
+      <c r="D35" s="36">
+        <v>85.479452054794521</v>
+      </c>
+      <c r="E35" s="36">
+        <v>93.715846994535525</v>
+      </c>
+      <c r="F35" s="36">
+        <v>86.027397260273972</v>
+      </c>
+      <c r="G35" s="36">
+        <v>85.205479452054803</v>
+      </c>
+      <c r="H35" s="36">
+        <v>69.31506849315069</v>
+      </c>
+      <c r="I35" s="37">
+        <v>80.874316939890718</v>
+      </c>
+      <c r="J35" s="17"/>
+      <c r="K35" s="17"/>
+      <c r="L35" s="17"/>
+      <c r="M35" s="17"/>
+      <c r="N35" s="17"/>
+    </row>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A36" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="25">
-[...22 lines deleted...]
-      <c r="A18" s="24" t="s">
+      <c r="B36" s="36">
+        <v>69.944852941176464</v>
+      </c>
+      <c r="C36" s="36">
+        <v>60.184331797235011</v>
+      </c>
+      <c r="D36" s="36">
+        <v>70.582706766917298</v>
+      </c>
+      <c r="E36" s="36">
+        <v>69.671361502347423</v>
+      </c>
+      <c r="F36" s="36">
+        <v>71.981132075471706</v>
+      </c>
+      <c r="G36" s="36">
+        <v>69.597069597069606</v>
+      </c>
+      <c r="H36" s="36">
+        <v>61.376146788990823</v>
+      </c>
+      <c r="I36" s="37">
+        <v>70.282588878760251</v>
+      </c>
+      <c r="J36" s="17"/>
+      <c r="K36" s="17"/>
+      <c r="L36" s="17"/>
+      <c r="M36" s="17"/>
+      <c r="N36" s="17"/>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A37" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="25">
-[...22 lines deleted...]
-      <c r="A19" s="24" t="s">
+      <c r="B37" s="36">
+        <v>53.150684931506852</v>
+      </c>
+      <c r="C37" s="36">
+        <v>43.013698630136986</v>
+      </c>
+      <c r="D37" s="36">
+        <v>57.422969187675065</v>
+      </c>
+      <c r="E37" s="36">
+        <v>61.202185792349731</v>
+      </c>
+      <c r="F37" s="36">
+        <v>54.520547945205479</v>
+      </c>
+      <c r="G37" s="36">
+        <v>59.178082191780824</v>
+      </c>
+      <c r="H37" s="36">
+        <v>53.030303030303031</v>
+      </c>
+      <c r="I37" s="37">
+        <v>62.841530054644814</v>
+      </c>
+      <c r="J37" s="17"/>
+      <c r="K37" s="17"/>
+      <c r="L37" s="17"/>
+      <c r="M37" s="17"/>
+      <c r="N37" s="17"/>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A38" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="25">
-[...22 lines deleted...]
-      <c r="A20" s="24" t="s">
+      <c r="B38" s="36">
+        <v>46.301369863013697</v>
+      </c>
+      <c r="C38" s="36">
+        <v>40.109890109890109</v>
+      </c>
+      <c r="D38" s="36">
+        <v>54.084507042253513</v>
+      </c>
+      <c r="E38" s="36">
+        <v>46.648044692737429</v>
+      </c>
+      <c r="F38" s="36">
+        <v>46.703296703296701</v>
+      </c>
+      <c r="G38" s="36">
+        <v>44.109589041095894</v>
+      </c>
+      <c r="H38" s="36">
+        <v>45.753424657534246</v>
+      </c>
+      <c r="I38" s="37">
+        <v>57.650273224043715</v>
+      </c>
+      <c r="J38" s="17"/>
+      <c r="K38" s="17"/>
+      <c r="L38" s="17"/>
+      <c r="M38" s="17"/>
+      <c r="N38" s="17"/>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A39" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="B20" s="25">
-[...22 lines deleted...]
-      <c r="A21" s="24" t="s">
+      <c r="B39" s="36">
+        <v>77.441540577716637</v>
+      </c>
+      <c r="C39" s="36">
+        <v>66.438356164383563</v>
+      </c>
+      <c r="D39" s="36">
+        <v>72.361111111111114</v>
+      </c>
+      <c r="E39" s="36">
+        <v>76.36612021857924</v>
+      </c>
+      <c r="F39" s="36">
+        <v>72.702331961591213</v>
+      </c>
+      <c r="G39" s="36">
+        <v>74.964838255977497</v>
+      </c>
+      <c r="H39" s="36">
+        <v>63.411279229711134</v>
+      </c>
+      <c r="I39" s="37">
+        <v>77.342657342657333</v>
+      </c>
+      <c r="J39" s="17"/>
+      <c r="K39" s="17"/>
+      <c r="L39" s="17"/>
+      <c r="M39" s="17"/>
+      <c r="N39" s="17"/>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A40" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="25">
-[...22 lines deleted...]
-      <c r="A22" s="24" t="s">
+      <c r="B40" s="36">
+        <v>68.501387604070302</v>
+      </c>
+      <c r="C40" s="36">
+        <v>60.446719404374129</v>
+      </c>
+      <c r="D40" s="36">
+        <v>67.299675775822138</v>
+      </c>
+      <c r="E40" s="36">
+        <v>69.771689497716892</v>
+      </c>
+      <c r="F40" s="36">
+        <v>65.080831408775992</v>
+      </c>
+      <c r="G40" s="36">
+        <v>65.994500458295136</v>
+      </c>
+      <c r="H40" s="36">
+        <v>52.233676975945023</v>
+      </c>
+      <c r="I40" s="37">
+        <v>61.508596783139211</v>
+      </c>
+      <c r="J40" s="17"/>
+      <c r="K40" s="17"/>
+      <c r="L40" s="17"/>
+      <c r="M40" s="17"/>
+      <c r="N40" s="17"/>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A41" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="25">
-[...579 lines deleted...]
-      <c r="N41" s="31"/>
+      <c r="B41" s="42">
+        <v>71.258034894398534</v>
+      </c>
+      <c r="C41" s="43">
+        <v>65.398886827458256</v>
+      </c>
+      <c r="D41" s="43">
+        <v>70.794824399260619</v>
+      </c>
+      <c r="E41" s="43">
+        <v>71.480804387568554</v>
+      </c>
+      <c r="F41" s="43">
+        <v>67.398764584763214</v>
+      </c>
+      <c r="G41" s="43">
+        <v>71.027397260273972</v>
+      </c>
+      <c r="H41" s="43">
+        <v>54.589041095890408</v>
+      </c>
+      <c r="I41" s="44">
+        <v>68.3044982698962</v>
+      </c>
+      <c r="J41" s="17"/>
+      <c r="K41" s="17"/>
+      <c r="L41" s="17"/>
+      <c r="M41" s="17"/>
+      <c r="N41" s="17"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A42" s="34"/>
-[...44 lines deleted...]
-      <c r="I46" s="13"/>
+      <c r="A42" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="B42" s="38">
+        <v>67.977330943712929</v>
+      </c>
+      <c r="C42" s="39">
+        <v>60.421373990127869</v>
+      </c>
+      <c r="D42" s="39">
+        <v>67.626509514316254</v>
+      </c>
+      <c r="E42" s="39">
+        <v>68.340869048965928</v>
+      </c>
+      <c r="F42" s="39">
+        <v>66.070179256034052</v>
+      </c>
+      <c r="G42" s="39">
+        <v>66.512244600847026</v>
+      </c>
+      <c r="H42" s="39">
+        <v>57.533337344727023</v>
+      </c>
+      <c r="I42" s="45">
+        <v>69.030624735234497</v>
+      </c>
+      <c r="J42" s="17"/>
+      <c r="K42" s="17"/>
+      <c r="L42" s="17"/>
+      <c r="M42" s="17"/>
+      <c r="N42" s="17"/>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A43" s="20"/>
+      <c r="B43" s="21"/>
+      <c r="C43" s="22"/>
+      <c r="D43" s="23"/>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="B44" s="21"/>
+      <c r="C44" s="22"/>
+      <c r="D44" s="23"/>
+    </row>
+    <row r="45" spans="1:14" ht="30" x14ac:dyDescent="0.35">
+      <c r="A45" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="B45" s="21"/>
+      <c r="C45" s="22"/>
+      <c r="D45" s="23"/>
+    </row>
+    <row r="46" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A46" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="25"/>
+      <c r="C46" s="25"/>
+      <c r="D46" s="25"/>
+      <c r="E46" s="25"/>
+      <c r="F46" s="25"/>
+      <c r="G46" s="25"/>
+      <c r="I46" s="8"/>
     </row>
     <row r="47" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A47" s="18"/>
-[...6 lines deleted...]
-      <c r="I47" s="13"/>
+      <c r="A47" s="25"/>
+      <c r="B47" s="25"/>
+      <c r="C47" s="25"/>
+      <c r="D47" s="25"/>
+      <c r="E47" s="25"/>
+      <c r="F47" s="25"/>
+      <c r="G47" s="25"/>
+      <c r="I47" s="7"/>
     </row>
     <row r="48" spans="1:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A48" s="18"/>
-[...6 lines deleted...]
-      <c r="I48" s="13"/>
+      <c r="A48" s="25"/>
+      <c r="B48" s="25"/>
+      <c r="C48" s="25"/>
+      <c r="D48" s="25"/>
+      <c r="E48" s="25"/>
+      <c r="F48" s="25"/>
+      <c r="G48" s="25"/>
+      <c r="I48" s="7"/>
+    </row>
+    <row r="49" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="25"/>
+      <c r="B49" s="25"/>
+      <c r="C49" s="25"/>
+      <c r="D49" s="25"/>
+      <c r="E49" s="25"/>
+      <c r="F49" s="25"/>
+      <c r="G49" s="25"/>
+      <c r="I49" s="7"/>
+    </row>
+    <row r="50" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="25"/>
+      <c r="B50" s="25"/>
+      <c r="C50" s="25"/>
+      <c r="D50" s="25"/>
+      <c r="E50" s="25"/>
+      <c r="F50" s="25"/>
+      <c r="G50" s="25"/>
+      <c r="I50" s="7"/>
+    </row>
+    <row r="51" spans="1:9" ht="63" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="25"/>
+      <c r="B51" s="25"/>
+      <c r="C51" s="25"/>
+      <c r="D51" s="25"/>
+      <c r="E51" s="25"/>
+      <c r="F51" s="25"/>
+      <c r="G51" s="25"/>
+      <c r="I51" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A43:G48"/>
+    <mergeCell ref="B8:I8"/>
+    <mergeCell ref="B26:I26"/>
+    <mergeCell ref="A46:G51"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A5:G6"/>
-    <mergeCell ref="B8:H8"/>
-    <mergeCell ref="B25:H25"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1" xr:uid="{BF237D18-78D4-4DDA-A9DB-DCD04A5D4C72}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">