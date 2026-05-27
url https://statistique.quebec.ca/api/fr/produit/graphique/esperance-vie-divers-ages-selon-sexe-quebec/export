--- v0 (2026-02-26)
+++ v1 (2026-05-27)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\DSQ_270A\K07\COMMUN\2 - Pages indicateurs\Population\Structure\Esperance de vie\MAJ_202601\4- Intégration\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Statad\proaff\Entrepot\BDSO pilotage\Avis de transfert\2026-05-13_Vitrine Vieillissement\Population_0513\Structure_0513\Esperance de vie\Fichiers de téléchargement\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6AD9487A-BA2E-4131-AFE7-0D829D167BE8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C4B7FCB-0A7F-418A-97EF-77503E2798BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="2415" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="23070" yWindow="-16500" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Informations" sheetId="4" r:id="rId1"/>
-    <sheet name="Tableau espérance de vie" sheetId="2" r:id="rId2"/>
+    <sheet name="Données" sheetId="2" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="Choisir_un_axe">#REF!</definedName>
     <definedName name="MainTitle_1">#REF!</definedName>
     <definedName name="MainTitle_1_1">'[1]Idées suicidaires_2014-2015'!#REF!</definedName>
     <definedName name="MTAB_AC_020A_1">#REF!</definedName>
     <definedName name="MTAB_AC_020B_1">#REF!</definedName>
     <definedName name="MTAB_AC_020C_1">#REF!</definedName>
     <definedName name="MTAB_AC_020D_1">#REF!</definedName>
     <definedName name="MTAB_AC_020E_1">#REF!</definedName>
     <definedName name="MTAB_AC_020F_1">#REF!</definedName>
     <definedName name="MTAB_AC_020G_1">#REF!</definedName>
     <definedName name="MTAB_AC_020H_1">#REF!</definedName>
     <definedName name="MTAB_AC_020I_1">#REF!</definedName>
     <definedName name="MTAB_AC_020J_1">#REF!</definedName>
     <definedName name="MTAB_AC_020K_1">#REF!</definedName>
     <definedName name="MTAB_AC_020L_1">#REF!</definedName>
     <definedName name="MTAB_AC_030A_1">#REF!</definedName>
     <definedName name="MTAB_AC_040A_deux_1">#REF!</definedName>
     <definedName name="MTAB_AC_050A_1">#REF!</definedName>
     <definedName name="MTAB_AC_060A_1">#REF!</definedName>
     <definedName name="MTAB_AC_060B_1">#REF!</definedName>
@@ -173,106 +173,112 @@
     <definedName name="Notes_70_1">#REF!</definedName>
     <definedName name="Notes_71_1">#REF!</definedName>
     <definedName name="Notes_72_1">#REF!</definedName>
     <definedName name="Notes_73_1">#REF!</definedName>
     <definedName name="Notes_74_1">#REF!</definedName>
     <definedName name="Notes_75_1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="50">
   <si>
     <t>1990-1992</t>
   </si>
   <si>
     <t>1985-1987</t>
   </si>
   <si>
     <t>1980-1982</t>
   </si>
   <si>
     <t>1975-1977</t>
   </si>
   <si>
     <t>1970-1974</t>
   </si>
   <si>
     <t>1965-1969</t>
   </si>
   <si>
     <t>1960-1964</t>
   </si>
   <si>
     <t>1955-1959</t>
   </si>
   <si>
     <t>1950-1954</t>
   </si>
   <si>
     <t>1945-1949</t>
   </si>
   <si>
     <t>1940-1944</t>
   </si>
   <si>
     <t>1935-1939</t>
   </si>
   <si>
     <t>1930-1934</t>
   </si>
   <si>
     <t>1930 à 1974 : Base de données sur la longévité canadienne (BDLC).</t>
   </si>
   <si>
+    <t>p : Donnée provisoire.</t>
+  </si>
+  <si>
     <t>1995-1997</t>
   </si>
   <si>
     <t>Vitrine sur le vieillissement de la population et les personnes aînées</t>
   </si>
   <si>
     <t>Hommes</t>
   </si>
   <si>
     <t>Femmes</t>
   </si>
   <si>
+    <t>Note</t>
+  </si>
+  <si>
     <t xml:space="preserve">Sources </t>
   </si>
   <si>
     <t>Institut de la statistique du Québec</t>
   </si>
   <si>
     <t>Thème : Population</t>
   </si>
   <si>
     <t>Sujet : Structure de la population</t>
   </si>
   <si>
     <t xml:space="preserve"> 0 an</t>
   </si>
   <si>
     <t xml:space="preserve"> 50 ans</t>
   </si>
   <si>
     <t xml:space="preserve"> 55 ans</t>
   </si>
   <si>
     <t xml:space="preserve"> 60 ans</t>
   </si>
   <si>
     <t xml:space="preserve"> 65 ans</t>
@@ -280,103 +286,145 @@
   <si>
     <t xml:space="preserve"> 70 ans</t>
   </si>
   <si>
     <t xml:space="preserve"> 75 ans</t>
   </si>
   <si>
     <t xml:space="preserve"> 80 ans</t>
   </si>
   <si>
     <t xml:space="preserve"> 85 ans</t>
   </si>
   <si>
     <t xml:space="preserve"> 90 ans</t>
   </si>
   <si>
     <t xml:space="preserve"> 95 ans</t>
   </si>
   <si>
     <t xml:space="preserve"> 100 ans</t>
   </si>
   <si>
     <t xml:space="preserve">Indicateur : Espérance de vie </t>
   </si>
   <si>
-    <t>Espérance de vie à divers âges selon le sexe, Québec, 1930-2024</t>
-[...1 lines deleted...]
-  <si>
     <t>2015-2017</t>
   </si>
   <si>
     <t>2010-2012</t>
   </si>
   <si>
     <t>2005-2007</t>
   </si>
   <si>
     <t>2000-2002</t>
   </si>
   <si>
-    <t xml:space="preserve">1975 à 2024 : Institut de la statistique du Québec (ISQ). </t>
-[...2 lines deleted...]
-    <t>URL : https://statistique.quebec.ca/vitrine/vieillissement/themes/population/esperance-vie</t>
+    <t>r : Donnée révisée.</t>
+  </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>p</t>
+    </r>
+  </si>
+  <si>
+    <t>Espérance de vie à divers âges selon le sexe, Québec, 1930-2025</t>
+  </si>
+  <si>
+    <r>
+      <t>2023</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
   </si>
   <si>
     <r>
       <t>2024</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="10"/>
+        <sz val="9"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>p</t>
+      <t>p,r</t>
     </r>
   </si>
   <si>
-    <t>Dernière mise à jour : 27 janvier 2026</t>
-[...5 lines deleted...]
-    <t>p : Données provisoires.</t>
+    <r>
+      <t>2020-2022</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">1975 à 2025 : Institut de la statistique du Québec (ISQ). </t>
+  </si>
+  <si>
+    <t>URL : https://statistique.quebec.ca/vitrine/vieillissement/themes/population/esperance-vie</t>
+  </si>
+  <si>
+    <t>Dernière mise à jour : 14 mai 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
@@ -475,120 +523,126 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
-      <name val="Open Sans"/>
-[...24 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
@@ -928,123 +982,124 @@
     <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="43" applyFont="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="43" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="43" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="43" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="44" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="44" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="44" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="45">
     <cellStyle name="20 % - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
@@ -1085,295 +1140,254 @@
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
-      <xdr:colOff>15240</xdr:colOff>
+      <xdr:colOff>7620</xdr:colOff>
       <xdr:row>35</xdr:row>
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:rowOff>38099</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="ZoneTexte 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0A4882E-D6BF-4B41-8931-8D052FF5E22A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="190500" y="1695450"/>
-          <a:ext cx="6111240" cy="4467225"/>
+          <a:off x="0" y="1691640"/>
+          <a:ext cx="6103620" cy="4396739"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="20000"/>
             <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="fr-CA" sz="1200" b="1">
-              <a:solidFill>
-[...1 lines deleted...]
-              </a:solidFill>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Notes méthodologiques </a:t>
           </a:r>
-          <a:endParaRPr lang="fr-CA" sz="1200">
-[...6 lines deleted...]
-          </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr>
             <a:spcBef>
               <a:spcPts val="1200"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="600"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1000" b="1" kern="100">
+            <a:rPr lang="fr-CA" sz="1200" kern="100">
               <a:solidFill>
-                <a:sysClr val="windowText" lastClr="000000"/>
+                <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>Concepts et définitions</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr>
             <a:spcBef>
               <a:spcPts val="600"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="600"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000" kern="100">
-              <a:solidFill>
-[...1 lines deleted...]
-              </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>L’espérance de vie du moment mesure le nombre moyen d’années qu’une population pourrait s’attendre à vivre si elle était soumise tout au long de sa vie aux conditions de mortalité d’une année ou d’une période donnée. Elle peut être calculée à tout âge et représente alors le nombre moyen d’années restant à vivre au-delà de cet âge. </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr>
             <a:spcBef>
               <a:spcPts val="600"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="600"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000" kern="100">
-              <a:solidFill>
-[...1 lines deleted...]
-              </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>Il faut savoir que plus un individu avance en âge, plus l’âge qu’il peut espérer atteindre augmente. Ainsi, les personnes ayant déjà survécu jusqu’à 65 ans peuvent espérer atteindre, selon la table de mortalité du moment, un âge plus élevé que l’espérance de vie à la naissance.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr>
             <a:spcBef>
               <a:spcPts val="600"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="600"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000" kern="100">
-              <a:solidFill>
-[...1 lines deleted...]
-              </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>L’espérance de vie du moment résume le niveau de mortalité, indépendamment de la structure par âge de la population. Elle ne représente pas la durée de vie moyenne qu’une génération vivra dans les faits, car cette durée dépendra de l’évolution de la mortalité jusqu’à l’extinction complète de la génération. </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr>
             <a:spcBef>
               <a:spcPts val="600"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="600"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000" kern="100">
-              <a:solidFill>
-[...1 lines deleted...]
-              </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>L’espérance de vie de l’année la plus récente constitue le portrait le plus actuel de la situation. Le calcul sur des périodes de trois ou cinq ans permet d’établir la tendance générale dans l’évolution de la mortalité en réduisant les fluctuations ponctuelles</a:t>
-[...11 lines deleted...]
-            <a:t>.</a:t>
+            <a:t>L’espérance de vie de l’année la plus récente constitue le portrait le plus actuel de la situation. Le calcul sur des périodes de trois ou cinq ans permet d’établir la tendance générale dans l’évolution de la mortalité en réduisant les fluctuations ponctuelles.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr>
             <a:spcBef>
               <a:spcPts val="1200"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="600"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1000" b="1" kern="100">
+            <a:rPr lang="fr-CA" sz="1200" kern="100">
               <a:solidFill>
-                <a:sysClr val="windowText" lastClr="000000"/>
+                <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>Production des données </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000">
-              <a:solidFill>
-[...1 lines deleted...]
-              </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>Les statistiques présentées ont été produites par l’Institut de la Statistique du Québec.</a:t>
           </a:r>
           <a:endParaRPr lang="fr-CA" sz="1000">
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\EQSP\gabarit_vitrine_jeunesse.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Feuil1"/>
       <sheetName val="Évolution_idées suicidaires"/>
       <sheetName val="Idées suicidaires_2020-2021"/>
       <sheetName val="Idées suicidaires_2014-2015"/>
       <sheetName val="Notes méthodologiques"/>
@@ -1629,2425 +1643,2301 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/vieillissement/themes/population/esperance-vie" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/vieillissement" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/vieillissement" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/vieillissement/themes/population/esperance-vie" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FEED9612-95EA-49CD-92ED-09926486109F}">
-  <dimension ref="B1:K8"/>
+  <dimension ref="B1:I8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.5703125" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="16384" width="11.42578125" style="2"/>
+    <col min="1" max="1" width="2.5703125" style="2" customWidth="1"/>
+    <col min="2" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" ht="15" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-    <row r="3" spans="2:11" ht="15" x14ac:dyDescent="0.35">
+    <row r="1" spans="2:9" ht="15" x14ac:dyDescent="0.35">
+      <c r="B1" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="2:9" ht="15" x14ac:dyDescent="0.35">
+      <c r="B2" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="2:9" ht="15" x14ac:dyDescent="0.35">
       <c r="B3" s="3" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="4" spans="2:11" ht="15" x14ac:dyDescent="0.35">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="2:9" ht="15" x14ac:dyDescent="0.35">
       <c r="B4" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="5" spans="2:11" ht="15" x14ac:dyDescent="0.35">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="2:9" ht="15" x14ac:dyDescent="0.35">
       <c r="B5" s="1" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="6" spans="2:11" ht="15" x14ac:dyDescent="0.35">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="2:9" ht="15" x14ac:dyDescent="0.35">
       <c r="B6" s="1"/>
     </row>
-    <row r="7" spans="2:11" ht="15" x14ac:dyDescent="0.35">
-[...22 lines deleted...]
-      <c r="I8" s="22"/>
+    <row r="7" spans="2:9" ht="15" x14ac:dyDescent="0.35">
+      <c r="B7" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="C7" s="22"/>
+      <c r="D7" s="22"/>
+      <c r="E7" s="22"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="22"/>
+      <c r="H7" s="22"/>
+      <c r="I7" s="22"/>
+    </row>
+    <row r="8" spans="2:9" ht="15" x14ac:dyDescent="0.35">
+      <c r="B8" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" s="24"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="24"/>
+      <c r="G8" s="24"/>
+      <c r="H8" s="24"/>
+      <c r="I8" s="24"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-    <mergeCell ref="B7:I7"/>
+  <mergeCells count="1">
     <mergeCell ref="B8:I8"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B2" r:id="rId1" display="https://statistique.quebec.ca/vitrine/vieillissement" xr:uid="{74F89065-7F5B-44DE-8F01-7FFE783187FB}"/>
-    <hyperlink ref="B7:I7" r:id="rId2" display="URL : https://statistique.quebec.ca/vitrine/vieillissement/themes/population/esperance-vie" xr:uid="{700BD082-C780-4135-A488-DAE7A1382DC6}"/>
+    <hyperlink ref="B7:I7" r:id="rId1" display="URL : https://statistique.quebec.ca/vitrine/vieillissement/themes/population/esperance-vie" xr:uid="{366D3D84-1374-48D7-BFDC-6A5BDFBEFA06}"/>
+    <hyperlink ref="B2" r:id="rId2" display="https://statistique.quebec.ca/vitrine/vieillissement" xr:uid="{6192128F-3972-4484-9DC9-FA3EFA764B75}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Z35"/>
+  <dimension ref="A1:Z34"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="U20" sqref="U20"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E8" sqref="E8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="12.7109375" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="13.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="21.85546875" style="16" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="12.7109375" style="4"/>
+    <col min="1" max="1" width="15.140625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="5.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="8" width="7.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10" max="12" width="7.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9" style="5" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="5.28515625" style="5" customWidth="1"/>
+    <col min="15" max="15" width="5.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="16" max="25" width="7.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="9" style="5" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="11.42578125" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="4"/>
+      <c r="I1" s="4"/>
+      <c r="J1" s="4"/>
+      <c r="K1" s="4"/>
+      <c r="L1" s="4"/>
+      <c r="M1" s="4"/>
+      <c r="N1" s="4"/>
+      <c r="O1" s="4"/>
+      <c r="P1" s="4"/>
+      <c r="Q1" s="4"/>
+      <c r="R1" s="4"/>
+      <c r="S1" s="4"/>
+      <c r="T1" s="4"/>
+      <c r="U1" s="4"/>
+      <c r="V1" s="4"/>
+      <c r="W1" s="4"/>
+      <c r="X1" s="4"/>
+      <c r="Y1" s="4"/>
+      <c r="Z1" s="4"/>
+    </row>
+    <row r="2" spans="1:26" ht="5.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="4"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+      <c r="M2" s="4"/>
+      <c r="N2" s="4"/>
+      <c r="O2" s="4"/>
+      <c r="P2" s="4"/>
+      <c r="Q2" s="4"/>
+      <c r="R2" s="4"/>
+      <c r="S2" s="4"/>
+      <c r="T2" s="4"/>
+      <c r="U2" s="4"/>
+      <c r="V2" s="4"/>
+      <c r="W2" s="4"/>
+      <c r="X2" s="4"/>
+      <c r="Y2" s="4"/>
+      <c r="Z2" s="4"/>
+    </row>
+    <row r="3" spans="1:26" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="26"/>
+      <c r="B3" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
+      <c r="I3" s="28"/>
+      <c r="J3" s="28"/>
+      <c r="K3" s="28"/>
+      <c r="L3" s="28"/>
+      <c r="M3" s="28"/>
+      <c r="N3" s="6"/>
+      <c r="O3" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="P3" s="28"/>
+      <c r="Q3" s="28"/>
+      <c r="R3" s="28"/>
+      <c r="S3" s="28"/>
+      <c r="T3" s="28"/>
+      <c r="U3" s="28"/>
+      <c r="V3" s="28"/>
+      <c r="W3" s="28"/>
+      <c r="X3" s="28"/>
+      <c r="Y3" s="28"/>
+      <c r="Z3" s="28"/>
+    </row>
+    <row r="4" spans="1:26" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="A4" s="27"/>
+      <c r="B4" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="G4" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="H4" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="J4" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="K4" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="M4" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="24"/>
-[...42 lines deleted...]
-      <c r="O2" s="27" t="s">
+      <c r="N4" s="9"/>
+      <c r="O4" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="P4" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q4" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="R4" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="S4" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="T4" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="U4" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="V4" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="W4" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="X4" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y4" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="Z4" s="8" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A5" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="11">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="C5" s="11">
+        <v>32.9</v>
+      </c>
+      <c r="D5" s="11">
+        <v>28.3</v>
+      </c>
+      <c r="E5" s="11">
+        <v>23.9</v>
+      </c>
+      <c r="F5" s="11">
+        <v>19.8</v>
+      </c>
+      <c r="G5" s="11">
+        <v>15.9</v>
+      </c>
+      <c r="H5" s="11">
+        <v>12.3</v>
+      </c>
+      <c r="I5" s="11">
+        <v>9.1</v>
+      </c>
+      <c r="J5" s="11">
+        <v>6.4</v>
+      </c>
+      <c r="K5" s="11">
+        <v>4.3</v>
+      </c>
+      <c r="L5" s="11">
+        <v>2.9</v>
+      </c>
+      <c r="M5" s="11">
+        <v>2.1</v>
+      </c>
+      <c r="N5" s="11"/>
+      <c r="O5" s="11">
+        <v>84.4</v>
+      </c>
+      <c r="P5" s="11">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="Q5" s="11">
+        <v>31</v>
+      </c>
+      <c r="R5" s="11">
+        <v>26.5</v>
+      </c>
+      <c r="S5" s="11">
+        <v>22.1</v>
+      </c>
+      <c r="T5" s="11">
+        <v>18</v>
+      </c>
+      <c r="U5" s="11">
+        <v>14.1</v>
+      </c>
+      <c r="V5" s="11">
+        <v>10.6</v>
+      </c>
+      <c r="W5" s="11">
+        <v>7.6</v>
+      </c>
+      <c r="X5" s="11">
+        <v>5.3</v>
+      </c>
+      <c r="Y5" s="11">
+        <v>3.6</v>
+      </c>
+      <c r="Z5" s="11">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A6" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="11">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="C6" s="11">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="D6" s="11">
+        <v>28.2</v>
+      </c>
+      <c r="E6" s="11">
+        <v>23.8</v>
+      </c>
+      <c r="F6" s="11">
+        <v>19.7</v>
+      </c>
+      <c r="G6" s="11">
+        <v>15.8</v>
+      </c>
+      <c r="H6" s="11">
+        <v>12.2</v>
+      </c>
+      <c r="I6" s="11">
+        <v>9</v>
+      </c>
+      <c r="J6" s="11">
+        <v>6.3</v>
+      </c>
+      <c r="K6" s="11">
+        <v>4.2</v>
+      </c>
+      <c r="L6" s="11">
+        <v>2.9</v>
+      </c>
+      <c r="M6" s="11">
+        <v>2.1</v>
+      </c>
+      <c r="N6" s="11"/>
+      <c r="O6" s="11">
+        <v>84.4</v>
+      </c>
+      <c r="P6" s="11">
+        <v>35.6</v>
+      </c>
+      <c r="Q6" s="11">
+        <v>30.9</v>
+      </c>
+      <c r="R6" s="11">
+        <v>26.4</v>
+      </c>
+      <c r="S6" s="11">
+        <v>22</v>
+      </c>
+      <c r="T6" s="11">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="U6" s="11">
+        <v>14</v>
+      </c>
+      <c r="V6" s="11">
+        <v>10.6</v>
+      </c>
+      <c r="W6" s="11">
+        <v>7.5</v>
+      </c>
+      <c r="X6" s="11">
+        <v>5.2</v>
+      </c>
+      <c r="Y6" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="Z6" s="11">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A7" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="12">
+        <v>80.7</v>
+      </c>
+      <c r="C7" s="12">
+        <v>32.6</v>
+      </c>
+      <c r="D7" s="12">
+        <v>28.1</v>
+      </c>
+      <c r="E7" s="12">
+        <v>23.7</v>
+      </c>
+      <c r="F7" s="12">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="G7" s="12">
+        <v>15.7</v>
+      </c>
+      <c r="H7" s="12">
+        <v>12.1</v>
+      </c>
+      <c r="I7" s="12">
+        <v>9</v>
+      </c>
+      <c r="J7" s="12">
+        <v>6.3</v>
+      </c>
+      <c r="K7" s="12">
+        <v>4.2</v>
+      </c>
+      <c r="L7" s="12">
+        <v>2.8</v>
+      </c>
+      <c r="M7" s="12">
+        <v>2</v>
+      </c>
+      <c r="N7" s="13"/>
+      <c r="O7" s="12">
+        <v>84.3</v>
+      </c>
+      <c r="P7" s="12">
+        <v>35.6</v>
+      </c>
+      <c r="Q7" s="12">
+        <v>30.9</v>
+      </c>
+      <c r="R7" s="12">
+        <v>26.3</v>
+      </c>
+      <c r="S7" s="12">
+        <v>22</v>
+      </c>
+      <c r="T7" s="12">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="U7" s="12">
+        <v>14</v>
+      </c>
+      <c r="V7" s="12">
+        <v>10.6</v>
+      </c>
+      <c r="W7" s="12">
+        <v>7.6</v>
+      </c>
+      <c r="X7" s="12">
+        <v>5.2</v>
+      </c>
+      <c r="Y7" s="12">
+        <v>3.6</v>
+      </c>
+      <c r="Z7" s="12">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A8" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="11">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="C8" s="11">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="D8" s="11">
+        <v>27.8</v>
+      </c>
+      <c r="E8" s="11">
+        <v>23.4</v>
+      </c>
+      <c r="F8" s="11">
+        <v>19.3</v>
+      </c>
+      <c r="G8" s="11">
+        <v>15.5</v>
+      </c>
+      <c r="H8" s="11">
+        <v>11.9</v>
+      </c>
+      <c r="I8" s="11">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="J8" s="11">
+        <v>6.1</v>
+      </c>
+      <c r="K8" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L8" s="11">
+        <v>2.8</v>
+      </c>
+      <c r="M8" s="11">
+        <v>2</v>
+      </c>
+      <c r="N8" s="11"/>
+      <c r="O8" s="11">
+        <v>84.2</v>
+      </c>
+      <c r="P8" s="11">
+        <v>35.5</v>
+      </c>
+      <c r="Q8" s="11">
+        <v>30.8</v>
+      </c>
+      <c r="R8" s="11">
+        <v>26.3</v>
+      </c>
+      <c r="S8" s="11">
+        <v>22</v>
+      </c>
+      <c r="T8" s="11">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="U8" s="11">
+        <v>14</v>
+      </c>
+      <c r="V8" s="11">
+        <v>10.5</v>
+      </c>
+      <c r="W8" s="11">
+        <v>7.5</v>
+      </c>
+      <c r="X8" s="11">
+        <v>5.2</v>
+      </c>
+      <c r="Y8" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="Z8" s="11">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A9" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="11">
+        <v>80.5</v>
+      </c>
+      <c r="C9" s="11">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="D9" s="11">
+        <v>27.8</v>
+      </c>
+      <c r="E9" s="11">
+        <v>23.5</v>
+      </c>
+      <c r="F9" s="11">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="G9" s="11">
+        <v>15.5</v>
+      </c>
+      <c r="H9" s="11">
+        <v>12</v>
+      </c>
+      <c r="I9" s="11">
+        <v>8.9</v>
+      </c>
+      <c r="J9" s="11">
+        <v>6.4</v>
+      </c>
+      <c r="K9" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="L9" s="11">
+        <v>3</v>
+      </c>
+      <c r="M9" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N9" s="11"/>
+      <c r="O9" s="11">
+        <v>84.2</v>
+      </c>
+      <c r="P9" s="11">
+        <v>35.5</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>30.8</v>
+      </c>
+      <c r="R9" s="11">
+        <v>26.4</v>
+      </c>
+      <c r="S9" s="11">
+        <v>22.1</v>
+      </c>
+      <c r="T9" s="11">
+        <v>18</v>
+      </c>
+      <c r="U9" s="11">
+        <v>14.2</v>
+      </c>
+      <c r="V9" s="11">
+        <v>10.7</v>
+      </c>
+      <c r="W9" s="11">
+        <v>7.7</v>
+      </c>
+      <c r="X9" s="11">
+        <v>5.4</v>
+      </c>
+      <c r="Y9" s="11">
+        <v>3.7</v>
+      </c>
+      <c r="Z9" s="11">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A10" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="11">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="C10" s="11">
+        <v>31.4</v>
+      </c>
+      <c r="D10" s="11">
+        <v>27</v>
+      </c>
+      <c r="E10" s="11">
+        <v>22.7</v>
+      </c>
+      <c r="F10" s="11">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="G10" s="11">
+        <v>14.9</v>
+      </c>
+      <c r="H10" s="11">
+        <v>11.5</v>
+      </c>
+      <c r="I10" s="11">
+        <v>8.5</v>
+      </c>
+      <c r="J10" s="11">
+        <v>6</v>
+      </c>
+      <c r="K10" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L10" s="11">
+        <v>2.9</v>
+      </c>
+      <c r="M10" s="11">
+        <v>2.1</v>
+      </c>
+      <c r="N10" s="11"/>
+      <c r="O10" s="11">
+        <v>83.7</v>
+      </c>
+      <c r="P10" s="11">
+        <v>35.1</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>30.5</v>
+      </c>
+      <c r="R10" s="11">
+        <v>26.1</v>
+      </c>
+      <c r="S10" s="11">
+        <v>21.8</v>
+      </c>
+      <c r="T10" s="11">
+        <v>17.7</v>
+      </c>
+      <c r="U10" s="11">
+        <v>13.9</v>
+      </c>
+      <c r="V10" s="11">
+        <v>10.5</v>
+      </c>
+      <c r="W10" s="11">
+        <v>7.5</v>
+      </c>
+      <c r="X10" s="11">
+        <v>5.2</v>
+      </c>
+      <c r="Y10" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="Z10" s="11">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A11" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="11">
+        <v>78</v>
+      </c>
+      <c r="C11" s="11">
+        <v>30.3</v>
+      </c>
+      <c r="D11" s="11">
+        <v>25.9</v>
+      </c>
+      <c r="E11" s="11">
+        <v>21.7</v>
+      </c>
+      <c r="F11" s="11">
+        <v>17.7</v>
+      </c>
+      <c r="G11" s="11">
+        <v>14.1</v>
+      </c>
+      <c r="H11" s="11">
+        <v>10.9</v>
+      </c>
+      <c r="I11" s="11">
+        <v>8.1</v>
+      </c>
+      <c r="J11" s="11">
+        <v>5.7</v>
+      </c>
+      <c r="K11" s="11">
+        <v>3.9</v>
+      </c>
+      <c r="L11" s="11">
+        <v>2.7</v>
+      </c>
+      <c r="M11" s="11">
+        <v>2</v>
+      </c>
+      <c r="N11" s="11"/>
+      <c r="O11" s="11">
+        <v>82.8</v>
+      </c>
+      <c r="P11" s="11">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>29.7</v>
+      </c>
+      <c r="R11" s="11">
+        <v>25.3</v>
+      </c>
+      <c r="S11" s="11">
+        <v>21</v>
+      </c>
+      <c r="T11" s="11">
         <v>17</v>
       </c>
-      <c r="P2" s="27"/>
-[...13 lines deleted...]
-      <c r="B3" s="9" t="s">
+      <c r="U11" s="11">
+        <v>13.3</v>
+      </c>
+      <c r="V11" s="11">
+        <v>9.9</v>
+      </c>
+      <c r="W11" s="11">
+        <v>7.1</v>
+      </c>
+      <c r="X11" s="11">
+        <v>4.8</v>
+      </c>
+      <c r="Y11" s="11">
+        <v>3.3</v>
+      </c>
+      <c r="Z11" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A12" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="11">
+        <v>76.2</v>
+      </c>
+      <c r="C12" s="11">
+        <v>28.8</v>
+      </c>
+      <c r="D12" s="11">
+        <v>24.4</v>
+      </c>
+      <c r="E12" s="11">
+        <v>20.2</v>
+      </c>
+      <c r="F12" s="11">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="G12" s="11">
+        <v>13</v>
+      </c>
+      <c r="H12" s="11">
+        <v>9.9</v>
+      </c>
+      <c r="I12" s="11">
+        <v>7.3</v>
+      </c>
+      <c r="J12" s="11">
+        <v>5.3</v>
+      </c>
+      <c r="K12" s="11">
+        <v>3.7</v>
+      </c>
+      <c r="L12" s="11">
+        <v>2.7</v>
+      </c>
+      <c r="M12" s="11">
+        <v>2</v>
+      </c>
+      <c r="N12" s="11"/>
+      <c r="O12" s="11">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="P12" s="11">
+        <v>33.5</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>29</v>
+      </c>
+      <c r="R12" s="11">
+        <v>24.6</v>
+      </c>
+      <c r="S12" s="11">
+        <v>20.3</v>
+      </c>
+      <c r="T12" s="11">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="U12" s="11">
+        <v>12.7</v>
+      </c>
+      <c r="V12" s="11">
+        <v>9.5</v>
+      </c>
+      <c r="W12" s="11">
+        <v>6.8</v>
+      </c>
+      <c r="X12" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="Y12" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="Z12" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A13" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="11">
+        <v>74.5</v>
+      </c>
+      <c r="C13" s="11">
+        <v>27.5</v>
+      </c>
+      <c r="D13" s="11">
+        <v>23.2</v>
+      </c>
+      <c r="E13" s="11">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="F13" s="11">
+        <v>15.4</v>
+      </c>
+      <c r="G13" s="11">
+        <v>12.1</v>
+      </c>
+      <c r="H13" s="11">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="I13" s="11">
+        <v>6.9</v>
+      </c>
+      <c r="J13" s="11">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="K13" s="11">
+        <v>3.7</v>
+      </c>
+      <c r="L13" s="11">
+        <v>2.7</v>
+      </c>
+      <c r="M13" s="11">
+        <v>2.1</v>
+      </c>
+      <c r="N13" s="11"/>
+      <c r="O13" s="11">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="P13" s="11">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>28.2</v>
+      </c>
+      <c r="R13" s="11">
+        <v>23.8</v>
+      </c>
+      <c r="S13" s="11">
+        <v>19.7</v>
+      </c>
+      <c r="T13" s="11">
+        <v>15.8</v>
+      </c>
+      <c r="U13" s="11">
+        <v>12.2</v>
+      </c>
+      <c r="V13" s="11">
+        <v>9.1</v>
+      </c>
+      <c r="W13" s="11">
+        <v>6.5</v>
+      </c>
+      <c r="X13" s="11">
+        <v>4.5</v>
+      </c>
+      <c r="Y13" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="Z13" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A14" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B14" s="11">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="C14" s="11">
+        <v>26.8</v>
+      </c>
+      <c r="D14" s="11">
+        <v>22.5</v>
+      </c>
+      <c r="E14" s="11">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="F14" s="11">
+        <v>15.1</v>
+      </c>
+      <c r="G14" s="11">
+        <v>11.9</v>
+      </c>
+      <c r="H14" s="11">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="I14" s="11">
+        <v>7</v>
+      </c>
+      <c r="J14" s="11">
+        <v>5.2</v>
+      </c>
+      <c r="K14" s="11">
+        <v>3.8</v>
+      </c>
+      <c r="L14" s="11">
+        <v>2.9</v>
+      </c>
+      <c r="M14" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N14" s="11"/>
+      <c r="O14" s="11">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="P14" s="11">
+        <v>32.5</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>28</v>
+      </c>
+      <c r="R14" s="11">
+        <v>23.7</v>
+      </c>
+      <c r="S14" s="11">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="T14" s="11">
+        <v>15.8</v>
+      </c>
+      <c r="U14" s="11">
+        <v>12.3</v>
+      </c>
+      <c r="V14" s="11">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="W14" s="11">
+        <v>6.7</v>
+      </c>
+      <c r="X14" s="11">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="Y14" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="Z14" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B15" s="11">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="C15" s="11">
+        <v>25.6</v>
+      </c>
+      <c r="D15" s="11">
+        <v>21.4</v>
+      </c>
+      <c r="E15" s="11">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="F15" s="11">
+        <v>14.2</v>
+      </c>
+      <c r="G15" s="11">
+        <v>11.2</v>
+      </c>
+      <c r="H15" s="11">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="I15" s="11">
+        <v>6.6</v>
+      </c>
+      <c r="J15" s="11">
+        <v>5</v>
+      </c>
+      <c r="K15" s="11">
+        <v>3.6</v>
+      </c>
+      <c r="L15" s="11">
+        <v>2.7</v>
+      </c>
+      <c r="M15" s="11">
+        <v>2.1</v>
+      </c>
+      <c r="N15" s="11"/>
+      <c r="O15" s="11">
+        <v>79.5</v>
+      </c>
+      <c r="P15" s="11">
+        <v>31.6</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>27.2</v>
+      </c>
+      <c r="R15" s="11">
+        <v>22.9</v>
+      </c>
+      <c r="S15" s="11">
+        <v>18.8</v>
+      </c>
+      <c r="T15" s="11">
+        <v>15.1</v>
+      </c>
+      <c r="U15" s="11">
+        <v>11.7</v>
+      </c>
+      <c r="V15" s="11">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="W15" s="11">
+        <v>6.3</v>
+      </c>
+      <c r="X15" s="11">
+        <v>4.5</v>
+      </c>
+      <c r="Y15" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="Z15" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="11">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="C16" s="11">
+        <v>25</v>
+      </c>
+      <c r="D16" s="11">
+        <v>21</v>
+      </c>
+      <c r="E16" s="11">
+        <v>17.3</v>
+      </c>
+      <c r="F16" s="11">
+        <v>14</v>
+      </c>
+      <c r="G16" s="11">
+        <v>11.1</v>
+      </c>
+      <c r="H16" s="11">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="I16" s="11">
+        <v>6.7</v>
+      </c>
+      <c r="J16" s="11">
+        <v>5</v>
+      </c>
+      <c r="K16" s="11">
+        <v>3.7</v>
+      </c>
+      <c r="L16" s="11">
+        <v>2.8</v>
+      </c>
+      <c r="M16" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N16" s="11"/>
+      <c r="O16" s="11">
+        <v>78.7</v>
+      </c>
+      <c r="P16" s="11">
+        <v>31.1</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>26.7</v>
+      </c>
+      <c r="R16" s="11">
+        <v>22.5</v>
+      </c>
+      <c r="S16" s="11">
+        <v>18.5</v>
+      </c>
+      <c r="T16" s="11">
+        <v>14.8</v>
+      </c>
+      <c r="U16" s="11">
+        <v>11.5</v>
+      </c>
+      <c r="V16" s="11">
+        <v>8.6</v>
+      </c>
+      <c r="W16" s="11">
+        <v>6.3</v>
+      </c>
+      <c r="X16" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="Y16" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="Z16" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A17" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="11">
+        <v>69.3</v>
+      </c>
+      <c r="C17" s="11">
+        <v>24</v>
+      </c>
+      <c r="D17" s="11">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="E17" s="11">
+        <v>16.5</v>
+      </c>
+      <c r="F17" s="11">
+        <v>13.4</v>
+      </c>
+      <c r="G17" s="11">
+        <v>10.6</v>
+      </c>
+      <c r="H17" s="11">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="I17" s="11">
+        <v>6.3</v>
+      </c>
+      <c r="J17" s="11">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="K17" s="11">
+        <v>3.3</v>
+      </c>
+      <c r="L17" s="11">
+        <v>2.5</v>
+      </c>
+      <c r="M17" s="11">
+        <v>2</v>
+      </c>
+      <c r="N17" s="11"/>
+      <c r="O17" s="11">
+        <v>76.8</v>
+      </c>
+      <c r="P17" s="11">
+        <v>29.7</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>25.3</v>
+      </c>
+      <c r="R17" s="11">
+        <v>21.2</v>
+      </c>
+      <c r="S17" s="11">
+        <v>17.3</v>
+      </c>
+      <c r="T17" s="11">
+        <v>13.7</v>
+      </c>
+      <c r="U17" s="11">
+        <v>10.5</v>
+      </c>
+      <c r="V17" s="11">
+        <v>7.7</v>
+      </c>
+      <c r="W17" s="11">
+        <v>5.5</v>
+      </c>
+      <c r="X17" s="11">
+        <v>3.9</v>
+      </c>
+      <c r="Y17" s="11">
+        <v>2.8</v>
+      </c>
+      <c r="Z17" s="11">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A18" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="11">
+        <v>68.5</v>
+      </c>
+      <c r="C18" s="11">
+        <v>23.7</v>
+      </c>
+      <c r="D18" s="11">
+        <v>19.8</v>
+      </c>
+      <c r="E18" s="11">
+        <v>16.3</v>
+      </c>
+      <c r="F18" s="11">
+        <v>13.2</v>
+      </c>
+      <c r="G18" s="11">
+        <v>10.4</v>
+      </c>
+      <c r="H18" s="11">
+        <v>8</v>
+      </c>
+      <c r="I18" s="11">
+        <v>6</v>
+      </c>
+      <c r="J18" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="K18" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="L18" s="11">
+        <v>2.5</v>
+      </c>
+      <c r="M18" s="11">
+        <v>1.9</v>
+      </c>
+      <c r="N18" s="11"/>
+      <c r="O18" s="11">
+        <v>75.5</v>
+      </c>
+      <c r="P18" s="11">
+        <v>28.9</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>24.6</v>
+      </c>
+      <c r="R18" s="11">
+        <v>20.5</v>
+      </c>
+      <c r="S18" s="11">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="T18" s="11">
+        <v>13</v>
+      </c>
+      <c r="U18" s="11">
+        <v>9.9</v>
+      </c>
+      <c r="V18" s="11">
+        <v>7.2</v>
+      </c>
+      <c r="W18" s="11">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="X18" s="11">
+        <v>3.7</v>
+      </c>
+      <c r="Y18" s="11">
+        <v>2.7</v>
+      </c>
+      <c r="Z18" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A19" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="11">
+        <v>68</v>
+      </c>
+      <c r="C19" s="11">
+        <v>23.6</v>
+      </c>
+      <c r="D19" s="11">
+        <v>19.7</v>
+      </c>
+      <c r="E19" s="11">
+        <v>16.2</v>
+      </c>
+      <c r="F19" s="11">
+        <v>13.1</v>
+      </c>
+      <c r="G19" s="11">
+        <v>10.4</v>
+      </c>
+      <c r="H19" s="11">
+        <v>8</v>
+      </c>
+      <c r="I19" s="11">
+        <v>6</v>
+      </c>
+      <c r="J19" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="K19" s="11">
+        <v>3.3</v>
+      </c>
+      <c r="L19" s="11">
+        <v>2.4</v>
+      </c>
+      <c r="M19" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="N19" s="11"/>
+      <c r="O19" s="11">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="P19" s="11">
+        <v>28.3</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>24</v>
+      </c>
+      <c r="R19" s="11">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="S19" s="11">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="T19" s="11">
+        <v>12.6</v>
+      </c>
+      <c r="U19" s="11">
+        <v>9.5</v>
+      </c>
+      <c r="V19" s="11">
+        <v>7</v>
+      </c>
+      <c r="W19" s="11">
+        <v>5</v>
+      </c>
+      <c r="X19" s="11">
+        <v>3.7</v>
+      </c>
+      <c r="Y19" s="11">
+        <v>2.6</v>
+      </c>
+      <c r="Z19" s="11">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A20" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="11">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="C20" s="11">
+        <v>23.7</v>
+      </c>
+      <c r="D20" s="11">
+        <v>19.8</v>
+      </c>
+      <c r="E20" s="11">
+        <v>16.3</v>
+      </c>
+      <c r="F20" s="11">
+        <v>13.2</v>
+      </c>
+      <c r="G20" s="11">
+        <v>10.4</v>
+      </c>
+      <c r="H20" s="11">
+        <v>8</v>
+      </c>
+      <c r="I20" s="11">
+        <v>6</v>
+      </c>
+      <c r="J20" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="K20" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="L20" s="11">
+        <v>2.4</v>
+      </c>
+      <c r="M20" s="11">
+        <v>1.9</v>
+      </c>
+      <c r="N20" s="11"/>
+      <c r="O20" s="11">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="P20" s="11">
+        <v>27.6</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>23.3</v>
+      </c>
+      <c r="R20" s="11">
+        <v>19.3</v>
+      </c>
+      <c r="S20" s="11">
+        <v>15.5</v>
+      </c>
+      <c r="T20" s="11">
+        <v>12.1</v>
+      </c>
+      <c r="U20" s="11">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="V20" s="11">
+        <v>6.8</v>
+      </c>
+      <c r="W20" s="11">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="X20" s="11">
+        <v>3.6</v>
+      </c>
+      <c r="Y20" s="11">
+        <v>2.6</v>
+      </c>
+      <c r="Z20" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A21" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="11">
+        <v>66.2</v>
+      </c>
+      <c r="C21" s="11">
+        <v>23.4</v>
+      </c>
+      <c r="D21" s="11">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="E21" s="11">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="F21" s="11">
+        <v>13</v>
+      </c>
+      <c r="G21" s="11">
+        <v>10.3</v>
+      </c>
+      <c r="H21" s="11">
+        <v>7.8</v>
+      </c>
+      <c r="I21" s="11">
+        <v>5.8</v>
+      </c>
+      <c r="J21" s="11">
+        <v>4.2</v>
+      </c>
+      <c r="K21" s="11">
+        <v>3.1</v>
+      </c>
+      <c r="L21" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M21" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="N21" s="11"/>
+      <c r="O21" s="11">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="P21" s="11">
+        <v>26.8</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>22.5</v>
+      </c>
+      <c r="R21" s="11">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="S21" s="11">
+        <v>15</v>
+      </c>
+      <c r="T21" s="11">
+        <v>11.7</v>
+      </c>
+      <c r="U21" s="11">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="V21" s="11">
+        <v>6.6</v>
+      </c>
+      <c r="W21" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="X21" s="11">
+        <v>3.4</v>
+      </c>
+      <c r="Y21" s="11">
+        <v>2.5</v>
+      </c>
+      <c r="Z21" s="11">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A22" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="11">
+        <v>64.7</v>
+      </c>
+      <c r="C22" s="11">
+        <v>23.3</v>
+      </c>
+      <c r="D22" s="11">
+        <v>19.5</v>
+      </c>
+      <c r="E22" s="11">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="F22" s="11">
+        <v>13</v>
+      </c>
+      <c r="G22" s="11">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="H22" s="11">
+        <v>7.8</v>
+      </c>
+      <c r="I22" s="11">
+        <v>5.8</v>
+      </c>
+      <c r="J22" s="11">
+        <v>4.2</v>
+      </c>
+      <c r="K22" s="11">
+        <v>3.2</v>
+      </c>
+      <c r="L22" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M22" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="N22" s="11"/>
+      <c r="O22" s="11">
+        <v>69.3</v>
+      </c>
+      <c r="P22" s="11">
+        <v>26.1</v>
+      </c>
+      <c r="Q22" s="11">
         <v>22</v>
       </c>
-      <c r="C3" s="9" t="s">
-[...89 lines deleted...]
-      <c r="G4" s="12">
+      <c r="R22" s="11">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="S22" s="11">
+        <v>14.6</v>
+      </c>
+      <c r="T22" s="11">
+        <v>11.4</v>
+      </c>
+      <c r="U22" s="11">
+        <v>8.6</v>
+      </c>
+      <c r="V22" s="11">
+        <v>6.5</v>
+      </c>
+      <c r="W22" s="11">
+        <v>4.7</v>
+      </c>
+      <c r="X22" s="11">
+        <v>3.4</v>
+      </c>
+      <c r="Y22" s="11">
+        <v>2.5</v>
+      </c>
+      <c r="Z22" s="11">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A23" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" s="11">
+        <v>63</v>
+      </c>
+      <c r="C23" s="11">
+        <v>23.2</v>
+      </c>
+      <c r="D23" s="11">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="E23" s="11">
+        <v>15.9</v>
+      </c>
+      <c r="F23" s="11">
+        <v>12.8</v>
+      </c>
+      <c r="G23" s="11">
+        <v>10.1</v>
+      </c>
+      <c r="H23" s="11">
+        <v>7.7</v>
+      </c>
+      <c r="I23" s="11">
+        <v>5.7</v>
+      </c>
+      <c r="J23" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="K23" s="11">
+        <v>3</v>
+      </c>
+      <c r="L23" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M23" s="11">
+        <v>1.7</v>
+      </c>
+      <c r="N23" s="11"/>
+      <c r="O23" s="11">
+        <v>66.5</v>
+      </c>
+      <c r="P23" s="11">
+        <v>25.4</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>21.4</v>
+      </c>
+      <c r="R23" s="11">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="S23" s="11">
+        <v>14.1</v>
+      </c>
+      <c r="T23" s="11">
+        <v>11</v>
+      </c>
+      <c r="U23" s="11">
+        <v>8.4</v>
+      </c>
+      <c r="V23" s="11">
+        <v>6.3</v>
+      </c>
+      <c r="W23" s="11">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="X23" s="11">
+        <v>3.5</v>
+      </c>
+      <c r="Y23" s="11">
+        <v>2.6</v>
+      </c>
+      <c r="Z23" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A24" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B24" s="11">
+        <v>60.1</v>
+      </c>
+      <c r="C24" s="11">
+        <v>22.9</v>
+      </c>
+      <c r="D24" s="11">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="E24" s="11">
+        <v>15.6</v>
+      </c>
+      <c r="F24" s="11">
+        <v>12.5</v>
+      </c>
+      <c r="G24" s="11">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H24" s="11">
+        <v>7.3</v>
+      </c>
+      <c r="I24" s="11">
+        <v>5.5</v>
+      </c>
+      <c r="J24" s="11">
+        <v>4</v>
+      </c>
+      <c r="K24" s="11">
+        <v>3</v>
+      </c>
+      <c r="L24" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M24" s="11">
+        <v>1.7</v>
+      </c>
+      <c r="N24" s="11"/>
+      <c r="O24" s="11">
+        <v>63.1</v>
+      </c>
+      <c r="P24" s="11">
+        <v>24.6</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>20.6</v>
+      </c>
+      <c r="R24" s="11">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="S24" s="11">
+        <v>13.6</v>
+      </c>
+      <c r="T24" s="11">
+        <v>10.6</v>
+      </c>
+      <c r="U24" s="11">
+        <v>8</v>
+      </c>
+      <c r="V24" s="11">
+        <v>6</v>
+      </c>
+      <c r="W24" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="X24" s="11">
+        <v>3.3</v>
+      </c>
+      <c r="Y24" s="11">
+        <v>2.4</v>
+      </c>
+      <c r="Z24" s="11">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A25" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B25" s="11">
+        <v>57.9</v>
+      </c>
+      <c r="C25" s="11">
+        <v>23.1</v>
+      </c>
+      <c r="D25" s="11">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="E25" s="11">
+        <v>15.9</v>
+      </c>
+      <c r="F25" s="11">
+        <v>12.9</v>
+      </c>
+      <c r="G25" s="11">
+        <v>10</v>
+      </c>
+      <c r="H25" s="11">
+        <v>7.5</v>
+      </c>
+      <c r="I25" s="11">
+        <v>5.7</v>
+      </c>
+      <c r="J25" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="K25" s="11">
+        <v>3.1</v>
+      </c>
+      <c r="L25" s="11">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M25" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="N25" s="11"/>
+      <c r="O25" s="11">
+        <v>60.4</v>
+      </c>
+      <c r="P25" s="11">
+        <v>24.4</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>20.5</v>
+      </c>
+      <c r="R25" s="11">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="S25" s="11">
+        <v>13.7</v>
+      </c>
+      <c r="T25" s="11">
+        <v>10.7</v>
+      </c>
+      <c r="U25" s="11">
+        <v>8.1</v>
+      </c>
+      <c r="V25" s="11">
+        <v>6.1</v>
+      </c>
+      <c r="W25" s="11">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="X25" s="11">
+        <v>3.4</v>
+      </c>
+      <c r="Y25" s="11">
+        <v>2.4</v>
+      </c>
+      <c r="Z25" s="11">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" ht="13.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="15">
+        <v>55.8</v>
+      </c>
+      <c r="C26" s="15">
+        <v>23.1</v>
+      </c>
+      <c r="D26" s="15">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="E26" s="15">
         <v>15.8</v>
       </c>
-      <c r="H4" s="12">
-[...36 lines deleted...]
-      <c r="U4" s="12">
+      <c r="F26" s="15">
+        <v>12.6</v>
+      </c>
+      <c r="G26" s="15">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="H26" s="15">
+        <v>7.5</v>
+      </c>
+      <c r="I26" s="15">
+        <v>5.6</v>
+      </c>
+      <c r="J26" s="15">
+        <v>4</v>
+      </c>
+      <c r="K26" s="15">
+        <v>3.1</v>
+      </c>
+      <c r="L26" s="15">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M26" s="15">
+        <v>1.8</v>
+      </c>
+      <c r="N26" s="15"/>
+      <c r="O26" s="15">
+        <v>57.9</v>
+      </c>
+      <c r="P26" s="15">
+        <v>24.1</v>
+      </c>
+      <c r="Q26" s="15">
+        <v>20.3</v>
+      </c>
+      <c r="R26" s="15">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="S26" s="15">
+        <v>13.3</v>
+      </c>
+      <c r="T26" s="15">
+        <v>10.4</v>
+      </c>
+      <c r="U26" s="15">
+        <v>8</v>
+      </c>
+      <c r="V26" s="15">
+        <v>6.1</v>
+      </c>
+      <c r="W26" s="15">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="X26" s="15">
+        <v>3.3</v>
+      </c>
+      <c r="Y26" s="15">
+        <v>2.4</v>
+      </c>
+      <c r="Z26" s="15">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A27" s="16"/>
+      <c r="B27" s="11"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
+      <c r="H27" s="11"/>
+      <c r="I27" s="11"/>
+      <c r="J27" s="11"/>
+      <c r="K27" s="11"/>
+      <c r="L27" s="11"/>
+      <c r="M27" s="11"/>
+      <c r="N27" s="11"/>
+      <c r="O27" s="11"/>
+      <c r="P27" s="11"/>
+      <c r="Q27" s="11"/>
+      <c r="R27" s="11"/>
+      <c r="S27" s="11"/>
+      <c r="T27" s="11"/>
+      <c r="U27" s="11"/>
+      <c r="V27" s="11"/>
+      <c r="W27" s="11"/>
+      <c r="X27" s="11"/>
+      <c r="Y27" s="11"/>
+      <c r="Z27" s="11"/>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A28" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="B28" s="29"/>
+      <c r="C28" s="29"/>
+      <c r="D28" s="29"/>
+      <c r="E28" s="29"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="29"/>
+      <c r="H28" s="29"/>
+      <c r="I28" s="29"/>
+      <c r="J28" s="29"/>
+      <c r="K28" s="29"/>
+      <c r="L28" s="29"/>
+      <c r="M28" s="29"/>
+      <c r="N28" s="29"/>
+      <c r="O28" s="29"/>
+      <c r="P28" s="29"/>
+      <c r="Q28" s="29"/>
+      <c r="R28" s="29"/>
+      <c r="S28" s="29"/>
+      <c r="T28" s="29"/>
+      <c r="U28" s="29"/>
+      <c r="V28" s="29"/>
+      <c r="W28" s="29"/>
+      <c r="X28" s="29"/>
+      <c r="Y28" s="29"/>
+      <c r="Z28" s="29"/>
+    </row>
+    <row r="29" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A29" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="V4" s="12">
-[...658 lines deleted...]
-      <c r="G13" s="12">
+      <c r="B29" s="18"/>
+      <c r="C29" s="18"/>
+      <c r="D29" s="18"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
+      <c r="H29" s="18"/>
+      <c r="I29" s="18"/>
+      <c r="J29" s="18"/>
+      <c r="K29" s="18"/>
+      <c r="L29" s="18"/>
+      <c r="M29" s="18"/>
+      <c r="N29" s="18"/>
+      <c r="O29" s="18"/>
+      <c r="P29" s="18"/>
+      <c r="Q29" s="18"/>
+      <c r="R29" s="18"/>
+      <c r="S29" s="18"/>
+      <c r="T29" s="18"/>
+      <c r="U29" s="18"/>
+      <c r="V29" s="18"/>
+      <c r="W29" s="18"/>
+      <c r="X29" s="18"/>
+      <c r="Y29" s="18"/>
+      <c r="Z29" s="18"/>
+    </row>
+    <row r="30" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A30" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30" s="18"/>
+      <c r="C30" s="18"/>
+      <c r="D30" s="18"/>
+      <c r="E30" s="18"/>
+      <c r="F30" s="18"/>
+      <c r="G30" s="18"/>
+      <c r="H30" s="18"/>
+      <c r="I30" s="18"/>
+      <c r="J30" s="18"/>
+      <c r="K30" s="18"/>
+      <c r="L30" s="18"/>
+      <c r="M30" s="18"/>
+      <c r="N30" s="18"/>
+      <c r="O30" s="18"/>
+      <c r="P30" s="18"/>
+      <c r="Q30" s="18"/>
+      <c r="R30" s="18"/>
+      <c r="S30" s="18"/>
+      <c r="T30" s="18"/>
+      <c r="U30" s="18"/>
+      <c r="V30" s="18"/>
+      <c r="W30" s="18"/>
+      <c r="X30" s="18"/>
+      <c r="Y30" s="18"/>
+      <c r="Z30" s="18"/>
+    </row>
+    <row r="31" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="B31" s="18"/>
+      <c r="C31" s="18"/>
+      <c r="D31" s="18"/>
+      <c r="E31" s="18"/>
+      <c r="F31" s="18"/>
+      <c r="G31" s="18"/>
+      <c r="H31" s="18"/>
+      <c r="I31" s="18"/>
+      <c r="J31" s="18"/>
+      <c r="K31" s="18"/>
+      <c r="L31" s="18"/>
+      <c r="M31" s="18"/>
+      <c r="N31" s="18"/>
+      <c r="O31" s="18"/>
+      <c r="P31" s="18"/>
+      <c r="Q31" s="18"/>
+      <c r="R31" s="18"/>
+      <c r="S31" s="18"/>
+      <c r="T31" s="18"/>
+      <c r="U31" s="18"/>
+      <c r="V31" s="18"/>
+      <c r="W31" s="18"/>
+      <c r="X31" s="18"/>
+      <c r="Y31" s="18"/>
+      <c r="Z31" s="18"/>
+    </row>
+    <row r="32" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A32" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="18"/>
+      <c r="C32" s="18"/>
+      <c r="D32" s="18"/>
+      <c r="E32" s="18"/>
+      <c r="F32" s="18"/>
+      <c r="G32" s="18"/>
+      <c r="H32" s="18"/>
+      <c r="I32" s="18"/>
+      <c r="J32" s="18"/>
+      <c r="K32" s="18"/>
+      <c r="L32" s="18"/>
+      <c r="M32" s="18"/>
+      <c r="N32" s="18"/>
+      <c r="O32" s="18"/>
+      <c r="P32" s="18"/>
+      <c r="Q32" s="18"/>
+      <c r="R32" s="18"/>
+      <c r="S32" s="18"/>
+      <c r="T32" s="18"/>
+      <c r="U32" s="18"/>
+      <c r="V32" s="18"/>
+      <c r="W32" s="18"/>
+      <c r="X32" s="18"/>
+      <c r="Y32" s="18"/>
+      <c r="Z32" s="18"/>
+    </row>
+    <row r="33" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="20" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="21"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="21"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="21"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="21"/>
+      <c r="O33" s="21"/>
+      <c r="P33" s="21"/>
+      <c r="Q33" s="21"/>
+      <c r="R33" s="21"/>
+      <c r="S33" s="21"/>
+      <c r="T33" s="21"/>
+      <c r="U33" s="21"/>
+      <c r="V33" s="21"/>
+      <c r="W33" s="21"/>
+      <c r="X33" s="21"/>
+      <c r="Y33" s="21"/>
+      <c r="Z33" s="21"/>
+    </row>
+    <row r="34" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="H13" s="12">
-[...1377 lines deleted...]
-      <c r="Z35" s="23"/>
+      <c r="B34" s="25"/>
+      <c r="C34" s="25"/>
+      <c r="D34" s="25"/>
+      <c r="E34" s="25"/>
+      <c r="F34" s="25"/>
+      <c r="G34" s="25"/>
+      <c r="H34" s="25"/>
+      <c r="I34" s="25"/>
+      <c r="J34" s="25"/>
+      <c r="K34" s="25"/>
+      <c r="L34" s="25"/>
+      <c r="M34" s="25"/>
+      <c r="N34" s="25"/>
+      <c r="O34" s="25"/>
+      <c r="P34" s="25"/>
+      <c r="Q34" s="25"/>
+      <c r="R34" s="25"/>
+      <c r="S34" s="25"/>
+      <c r="T34" s="25"/>
+      <c r="U34" s="25"/>
+      <c r="V34" s="25"/>
+      <c r="W34" s="25"/>
+      <c r="X34" s="25"/>
+      <c r="Y34" s="25"/>
+      <c r="Z34" s="25"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-    <mergeCell ref="A35:Z35"/>
+  <mergeCells count="5">
     <mergeCell ref="A34:Z34"/>
-    <mergeCell ref="A1:Z1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A29:Z29"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="O3:Z3"/>
+    <mergeCell ref="A28:Z28"/>
   </mergeCells>
-  <phoneticPr fontId="23" type="noConversion"/>
+  <phoneticPr fontId="29" type="noConversion"/>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Informations</vt:lpstr>
-      <vt:lpstr>Tableau espérance de vie</vt:lpstr>
+      <vt:lpstr>Données</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>stat1197</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>