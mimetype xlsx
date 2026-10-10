--- v0 (2026-02-26)
+++ v1 (2026-10-10)
@@ -1,96 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27830"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\DSQ_270A\K9A\Commun\41. Traitement de données\Phase 2 - Bonification de la vitrine\3. Travail\3.1 Taux d'emploi\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\DSQ_270A\K9A\Commun\41. Traitement de données\Phase 2 - Bonification de la vitrine\3. Travail\3.1 Taux d'emploi\MAJ202607\4.Intégration\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{29B980B9-0030-4B91-909A-6004E036FFBD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{00C39978-EC67-429B-8BE4-D222E552CA4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Infos" sheetId="1" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="Personnes ayant une incapacité" sheetId="8" r:id="rId6"/>
+    <sheet name="Informations" sheetId="1" r:id="rId1"/>
+    <sheet name="Personnes immigrantes" sheetId="4" r:id="rId2"/>
+    <sheet name="Minorités visibles" sheetId="6" r:id="rId3"/>
+    <sheet name="Minorités sexuelles et de genre" sheetId="9" r:id="rId4"/>
+    <sheet name="Personnes ayant une incapacité" sheetId="8" r:id="rId5"/>
+    <sheet name="Données précédentes" sheetId="10" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="Choisir_un_axe">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="63">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Femmes+</t>
   </si>
   <si>
     <t>Hommes+</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>15-29 ans</t>
   </si>
   <si>
     <t>a</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Télécharger le fichier pour obtenir les intervalles de confiance des estimations.</t>
   </si>
   <si>
@@ -102,944 +104,992 @@
   <si>
     <t>Femmes</t>
   </si>
   <si>
     <t>Hommes</t>
   </si>
   <si>
     <t>Personnes ayant une incapacité</t>
   </si>
   <si>
     <t>Personnes immigrantes</t>
   </si>
   <si>
     <t>Personnes non immigrantes</t>
   </si>
   <si>
     <t>Personnes issues de minorités visibles</t>
   </si>
   <si>
     <t>Personnes non issues de minorités visibles</t>
   </si>
   <si>
     <t>Institut de la statistique du Québec</t>
   </si>
   <si>
-    <t>Vitrine statistique sur l'égalité entre les femmes et les hommes</t>
-[...13 lines deleted...]
-  <si>
     <t>Taux d'emploi selon le groupe d'âge et le sexe, Québec, 2023</t>
   </si>
   <si>
     <t>Écart f-h</t>
   </si>
   <si>
     <t>✝</t>
   </si>
   <si>
     <t>30-64 ans</t>
   </si>
   <si>
     <t>† : Différence significative entre les femmes et les hommes au seuil de 95 %.</t>
   </si>
   <si>
     <t xml:space="preserve">a : Pour une variable donnée, le même exposant exprime une différence significative entre les personnes de différents groupes d'âge, au seuil de 0,05. </t>
   </si>
   <si>
     <t>Intervalle de confiance (IC) 
 95 %</t>
   </si>
   <si>
     <t>Taux d'emploi selon le statut d'immigration et le sexe, Québec, 2023</t>
   </si>
   <si>
     <t xml:space="preserve">a : Pour une variable donnée, le même exposant exprime une différence significative entre les personnes immigrantes et les personnes non immigrantes, au seuil de 0,05. </t>
   </si>
   <si>
-    <r>
-[...22 lines deleted...]
-  <si>
     <t>Taux d'emploi selon l'appartenance ou non à une minorité visible et le sexe, Québec, 2023</t>
   </si>
   <si>
     <t xml:space="preserve">a : Pour une variable donnée, le même exposant exprime une différence significative entre les personnes issues de minorités visibles et les personnes non issues de minorités visibles, au seuil de 0,05. </t>
-  </si>
-[...45 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Écart f+-h+</t>
   </si>
   <si>
     <t>Personnes de minorités sexuelles et de genre</t>
   </si>
   <si>
     <t>Personnes hétérosexuelles et cisgenres</t>
   </si>
   <si>
+    <t>2. Les personnes non binaires, soit celles dont le genre se situe en dehors du modèle binaire masculin-féminin, sont comprises dans les personnes issues de minorités sexuelles et de genre. Les catégories Femmes+ et Hommes+ signifient que ces dernières ont été réparties entre les femmes et les hommes. En raison de la petite taille de la population non binaire, cette répartition est nécessaire afin d’assurer la confidentialité des personnes appartenant à cette population.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a : Pour une variable donnée, le même exposant exprime une différence significative entre les personnes ayant une incapacité et les personnes sans incapacité, au seuil de 0,05. </t>
+  </si>
+  <si>
+    <t>2. Les données sur le travail de l’ECI 2022 sont issues d’un couplage avec le Recensement de la population de 2021. Ainsi, le taux d’emploi est calculé en fonction des activités sur le marché du travail au cours de la semaine du dimanche 2 mai au samedi 8 mai 2021.</t>
+  </si>
+  <si>
+    <t>Personnes n'ayant pas d'incapacité</t>
+  </si>
+  <si>
+    <t>1. Les résultats sont présentés selon le genre de la personne plutôt que le sexe à partir de 2022. Les répercussions sur les tendances sont minimes. Les catégories Hommes+ et Femmes+ signifient que les personnes non binaires, soit celles dont le genre se situe en dehors du modèle binaire masculin-féminin, ont été réparties entre les hommes et les femmes.</t>
+  </si>
+  <si>
+    <t>Toutes les estimations ont un bon degré de précision (coefficient de variation inférieur à 15 %).</t>
+  </si>
+  <si>
+    <t>Jeunes et aînés</t>
+  </si>
+  <si>
+    <t>Minorités visibles</t>
+  </si>
+  <si>
     <r>
-      <t>1. Sont incluses les personnes qui ont travaillé ou qui se sont absentées de leur emploi pour une raison autre qu’une mise à pied pendant la semaine précédant l’</t>
+      <t>Statistique Canada, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
-        <color theme="4"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>Enquête sur la sécurité dans les espaces publics et privés</t>
+      <t>Enquête sur la population active</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
-        <color theme="4"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> (ESEPP) de 2018.</t>
-[...26 lines deleted...]
-      <t>, 2018. Adaptation par l’Institut de la statistique du Québec.</t>
+      <t>, 2023. Adaptation par l'Institut de la statistique du Québec.</t>
     </r>
   </si>
   <si>
     <r>
       <t>Taux d'emploi selon la présence ou non d'une incapacité et le genre</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>, Québec, 2021</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">a : Pour une variable donnée, le même exposant exprime une différence significative entre les personnes ayant une incapacité et les personnes sans incapacité, au seuil de 0,05. </t>
   </si>
   <si>
     <r>
       <t>1. Les données de l'</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
-        <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Enquête canadienne sur l'incapacité </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
-        <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>(ECI)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
-        <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
-        <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">de 2022 ont été diffusées selon le genre des personnes plutôt que selon leur sexe. Les catégories Femmes+ et Hommes+ signifient que les personnes non binaires, soit celles dont le genre se situe en dehors du modèle binaire masculin-féminin, ont été réparties entre les femmes et les hommes. </t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>2. Les données sur le travail de l’ECI 2022 sont issues d’un couplage avec le Recensement de la population de 2021. Ainsi, le taux d’emploi est calculé en fonction des activités sur le marché du travail au cours de la semaine du dimanche 2 mai au samedi 8 mai 2021.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Statistique Canada, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
-        <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Enquête canadienne sur l’incapacité</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
-        <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>, 2022. Adaptation par l’Institut de la statistique du Québec.</t>
     </r>
   </si>
   <si>
-    <t>Personnes n'ayant pas d'incapacité</t>
+    <t>Vitrine statistique sur l'égalité entre les femmes et les hommes (quebec.ca)</t>
+  </si>
+  <si>
+    <t>Indicateur :  Taux d'emploi</t>
+  </si>
+  <si>
+    <t>Sujet : Emploi et chômage</t>
+  </si>
+  <si>
+    <t>URL: https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/travail/taux-emploi?onglet=groupes-population</t>
+  </si>
+  <si>
+    <t>Dimension : Travail</t>
+  </si>
+  <si>
+    <t>Personnes n’ayant pas d’incapacité</t>
+  </si>
+  <si>
+    <t>IC : Intervalle de confiance.</t>
   </si>
   <si>
     <r>
-      <t>a : Pour une variable donnée, le même exposant exprime une différence significative entre les personnes issues de minorités sexuelles et de genre et les personnes hétéro</t>
+      <t>Taux d’emploi selon le statut d’immigration et le genre</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, Québec, 2025</t>
+    </r>
+  </si>
+  <si>
+    <t>Écart F+-H+</t>
+  </si>
+  <si>
+    <t>IC à
+95 %</t>
+  </si>
+  <si>
+    <r>
+      <t>Statistique Canada, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Enquête sur la population active</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
-        <color theme="4"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>s</t>
+      <t>. Adaptation par l’Institut de la statistique du Québec.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Taux d’emploi selon l’appartenance ou non à une minorité visible et le genre</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, Québec, 2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Proportion de la population ayant travaillé au cours de la semaine précédant l’enquête</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> selon le groupe de la diversité sexuelle et de genre et le genre</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, Québec, 2018</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">a : Pour une variable donnée, le même exposant exprime une différence significative entre les personnes issues de minorités sexuelles et de genre et les personnes hétérosexuelles et cisgenres, au seuil de 0,05. </t>
+  </si>
+  <si>
+    <r>
+      <t>1. Sont incluses les personnes qui ont travaillé ou qui se sont absentées de leur emploi pour une raison autre qu’une mise à pied pendant la semaine précédant l’</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Enquête sur la sécurité dans les espaces publics et privés</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
-        <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">exuelles et cisgenres, au seuil de 0,05. </t>
+      <t xml:space="preserve"> (ESEPP) de 2018.</t>
     </r>
   </si>
   <si>
-    <t>Dernière mise à jour : 31 octobre 2024</t>
+    <r>
+      <t xml:space="preserve">Statistique Canada, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Enquête sur la sécurité publique dans les espaces privés et publics</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, 2018. Adaptation par l’Institut de la statistique du Québec.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Taux d’emploi selon la présence ou non d’une incapacité et le genre</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, Québec, 2024</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Statistique Canada, </t>
+    </r>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="9"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>I</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>ndicateurs socio-économiques et du marché du travail, suppléments à l’</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Enquête sur la population active</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>. Adaptation par l’Institut de la statistique du Québec.</t>
+    </r>
+  </si>
+  <si>
+    <t>Dernière mise à jour : septembre 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="28" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...18 lines deleted...]
-    <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...11 lines deleted...]
-    <font>
       <sz val="10"/>
-      <name val="Open Sans"/>
-[...11 lines deleted...]
-      <color theme="4"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color theme="4"/>
+      <strike/>
+      <sz val="9"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color theme="4"/>
-[...22 lines deleted...]
-      <color rgb="FF223654"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="11"/>
-      <color theme="1"/>
-[...12 lines deleted...]
-      <color rgb="FF002060"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
-      <color rgb="FF002060"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF002060"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
-      <color rgb="FF223654"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <color rgb="FF223654"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
-[...1 lines deleted...]
-      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
-      <color rgb="FF223654"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFDADADA"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFC5CAD2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFC5CAD2"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="100">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...13 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...85 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Lien hypertexte 2" xfId="2" xr:uid="{71220DAB-3959-491A-91D3-F0AE94C42018}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2 2" xfId="3" xr:uid="{387C467A-8A54-40B2-B9DD-EC70F6C87C61}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/fr/institut/methodologie/methodologie-statistique/notions-statistiques-enquetes" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>91439</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>24765</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>66676</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="ZoneTexte 1">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42630558-E196-4035-BA3B-D0074B0FB8F8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="91439" y="1824990"/>
           <a:ext cx="9195436" cy="13576936"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="DADADA"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="DADADA"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
@@ -1138,79 +1188,89 @@
             <a:t>Proportion de la population ayant fait un travail quelconque contre rémunération ou en vue d’obtenir un bénéfice, ou étant absente de son travail en maintenant un lien d’emploi. Cela comprend le personnel salarié, les travailleuses et travailleurs autonomes et les travailleuses et travailleurs familiaux non rémunérés.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="fr-CA" sz="1100" b="0">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fr-CA" sz="1100" b="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Pour les jeunes, les personnes aînées, les personnes immigrantes et les personnes issues de minorités visibles , le taux d’emploi est calculé en fonction des activités sur le marché du travail au cours des 12 mois de l’année 2023.</a:t>
+            <a:t>Pour les personnes immigrantes,</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>les personnes issues de minorités visibles et les personnes ayant une incapacité, le taux d’emploi est calculé en fonction des activités sur le marché du travail au cours des 12 mois de l’année.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="fr-CA" sz="1100" b="0">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:r>
-[...12 lines deleted...]
-        <a:p>
           <a:endParaRPr lang="fr-CA" sz="1100" b="0">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fr-CA" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Emploi pendant la semaine de référence ou absence pour une raison autre qu’une mise à pied</a:t>
           </a:r>
         </a:p>
         <a:p>
@@ -1509,50 +1569,899 @@
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Personnes ayant une incapacité</a:t>
           </a:r>
           <a:endParaRPr lang="fr-CA" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fr-CA" sz="1100" b="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
+            <a:t>Les personnes ayant une incapacité sont celles ayant déclaré, dans le cadre de l’enquête  (Indicateurs socio-économiques et du marché du travail, suppléments à l’</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0" i="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Enquête sur la population active </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>[EPA] de 2024), qu’elles étaient « parfois », « souvent » ou « toujours » limitées dans leurs activités quotidiennes à cause d’un état de santé prolongé ou d’un trouble ou problème durable ainsi que celles ayant déclaré qu’elles étaient « rarement » limitées, mais qu’elles étaient incapables d’accomplir certaines tâches ou qu’elles pouvaient seulement les accomplir avec beaucoup de difficulté.</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-CA" sz="1200" b="1" u="none">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000" b="1">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1200" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Source de données</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les données portant sur les personnes immigrantes</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> et</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> les personnes issues de minorités visibles proviennent l’</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" i="1">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Enquête sur la population active </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>(EPA) de 2025. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les données portant sur les personnes issues de minorités sexuelles et de genre proviennent de l’</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" i="1">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Enquête sur la sécurité dans les espaces publics et privés </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>de 2018. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les données portant sur les personnes ayant une incapacité proviennent des Indicateurs socio-économiques et du marché du travail, suppléments à l’EPA de 2024. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000" b="1" u="sng">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1200" b="1" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Précision des résultats et tests statistiques</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les statistiques présentées étant basées sur un échantillon, elles sont sujettes à l’erreur d’échantillonnage. Pour plus d’information sur les notions de précision statistique et de différence significative sur le plan statistique, consulter la page </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id=""/>
+            </a:rPr>
+            <a:t>Notions statistiques pour l’analyse de données d’enquêtes</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>À moins d’avis contraire, les différences évoquées ont été </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>confirmées par des tests au seuil de 0,05</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>. Il arrive que des résultats semblent différents, mais ne le soient pas sur le plan statistique selon les tests effectués. Cela peut être attribuable à un manque de puissance statistique de l’enquête d’où proviennent les mesures, particulièrement pour certains groupes de population. Dans le cas d’un test non significatif au seuil fixé, on ne peut pas conclure que les résultats sont différents entre deux groupes; on ne peut toutefois pas pour autant conclure qu’ils sont égaux. Des tests d’interaction ont aussi été réalisés afin d’évaluer si l’effet du sexe ou du genre sur l’indicateur est modulé par le fait d’appartenir ou non à un des groupes de population visés.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1200" u="none">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>70486</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>60961</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="ZoneTexte 1">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3697ABBA-17C0-4E05-A209-4541DCC75279}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15240" y="24614505"/>
+          <a:ext cx="9197341" cy="12894946"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="DADADA"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:srgbClr val="DADADA"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Notes méthodologiques</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1400">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1200" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Concepts et définitions</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1200" b="1">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Taux d’emploi</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Proportion de la population ayant fait un travail quelconque contre rémunération ou en vue d’obtenir un bénéfice, ou étant absente de son travail en maintenant un lien d’emploi. Cela comprend le personnel salarié, les travailleuses et travailleurs autonomes et les travailleuses et travailleurs familiaux non rémunérés.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100" b="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Pour les jeunes, les personnes aînées, les personnes immigrantes et les personnes issues de minorités visibles , le taux d’emploi est calculé en fonction des activités sur le marché du travail au cours des 12 mois de l’année 2023.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100" b="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Pour les personnes ayant une incapacité, le taux d’emploi est calculé en fonction des activités sur le marché du travail au cours de la semaine du dimanche 2 mai au samedi 8 mai 2021.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100" b="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Emploi pendant la semaine de référence ou absence pour une raison autre qu’une mise à pied</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Proportion de personnes ayant travaillé à un emploi ou une entreprise pendant la semaine précédant la collecte de l’</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0" i="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Enquête sur la sécurité dans les espaces privés et publics </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>(ESEPP) de 2018 ou qui se sont absentées de leur emploi pour une raison autre qu’une mise à pied. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1200" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Univers</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Ensemble de la population en âge de travailler (15 ans et plus).</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1200" b="1" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Identification des groupes de population</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1200" b="1" u="none">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Personnes immigrantes</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Personnes qui ont ou ont déjà eu le statut d’immigrant reçu ou d’immigrante reçue ou celui de résident permanent ou de résidente permanente. Il s’agit des personnes à qui les autorités de l’immigration ont accordé le droit de résider au Canada en permanence. Les personnes qui ont obtenu la citoyenneté canadienne par naturalisation sont comprises.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Personnes issues de minorités visibles</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Selon la </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" i="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Loi sur l’équité en matière d’emploi</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>, on entend par minorités visibles « les personnes, autres que les Autochtones, qui ne sont pas de race blanche ou qui n’ont pas la peau blanche ». Les principales minorités visibles sont les personnes sud-asiatiques, chinoises, noires, philippines, arabes, latino-américaines, asiatiques du Sud-Est, asiatiques occidentales, coréennes et japonaises.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Personnes de minorités sexuelles et de genre</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les personnes de minorités sexuelles et de genre sont celles qui considèrent être lesbiennes, gaies, bisexuelles, pansexuelles ou d’une orientation sexuelle non hétérosexuelle, ou celles dont le genre est non binaire ou ne correspond pas au sexe à la naissance.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Personnes ayant une incapacité</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
             <a:t>Les personnes ayant une incapacité sont celles ayant déclaré, dans le cadre de l’</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-CA" sz="1100" b="0" i="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Enquête canadienne sur l’incapacité</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-CA" sz="1100" b="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>, qu’elles étaient « parfois », « souvent » ou « toujours » limitées dans leurs activités quotidiennes à cause d’un état de santé prolongé ou d’un trouble ou problème durable ainsi que celles ayant déclaré qu’elles étaient « rarement » limitées, mais qu’elles étaient incapables d’accomplir certaines tâches ou qu’elles pouvaient seulement les accomplir avec beaucoup de difficulté.</a:t>
@@ -1860,50 +2769,174 @@
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>confirmées par des tests au seuil de 0,05</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-CA" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>. Il arrive que des résultats semblent différents, mais ne le soient pas sur le plan statistique selon les tests effectués. Cela peut être attribuable à un manque de puissance statistique de l’enquête d’où proviennent les mesures, particulièrement pour certains groupes de population. Dans le cas d’un test non significatif au seuil fixé, on ne peut pas conclure que les résultats sont différents entre deux groupes; on ne peut toutefois pas pour autant conclure qu’ils sont égaux. Des tests d’interaction ont aussi été réalisés afin d’évaluer si l’effet du sexe ou du genre sur l’indicateur est modulé par le fait d’appartenir ou non à un des groupes de population visés.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="fr-CA" sz="1200" u="none">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>400050</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>266700</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="ZoneTexte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEF9D779-19B2-424E-88EF-DE571B57E7B2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="95250" y="57150"/>
+          <a:ext cx="8229600" cy="2247900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent5">
+            <a:lumMod val="20000"/>
+            <a:lumOff val="80000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1"/>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" b="1" i="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Données diffusées précédemment dans la </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" b="1" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Vitrine statistique sur l’égalité entre les femmes et les hommes  </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1"/>
+          <a:endParaRPr lang="fr-CA" sz="1000" i="1">
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1"/>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" b="0" i="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les données du présent onglet sont celles qui figuraient dans la Vitrine statistique sur l’égalité entre les femmes et les hommes au moment de l’ajout des statistiques sur les groupes de la diversité, en 2024-2025. Ces données portent sur l’année 2020 pour les personnes ayant une incapacité et sur l’année 2023 pour les autres groupes. Elles sont fournies ici à titre indicatif, pour les personnes intéressées à vérifier la situation qui prévalait alors pour les différents groupes de population. Les données de 2021 pour les personnes ayant une incapacité ne sont pas comparables à celles de 2024, car la source de données ainsi que les concepts sur lesquels s’appuie la mesure des heures travaillées diffèrent. De plus, les données n’ont pas été révisées pour tenir compte de la révision historique des données de l’EPA par Statistique Canada en 2025. Cette révision des données de 2011 à 2024 visait à les faire correspondre aux estimations démographiques du Recensement de 2021 plutôt que celui de 2016. L’incidence est toutefois minime sur les indicateurs du marché du travail.</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-CA" sz="1000">
             <a:effectLst/>
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Personnalisé 1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -2135,211 +3168,191 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/travail/taux-emploi" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/travail/taux-emploi?onglet=groupes-population" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+      <selection activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="3.33203125" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" x14ac:dyDescent="0.35">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:10" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="B1" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="1"/>
-[...63 lines deleted...]
-      <c r="J5" s="1"/>
+      <c r="C1" s="49"/>
+    </row>
+    <row r="2" spans="1:10" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="B2" s="50" t="s">
+        <v>44</v>
+      </c>
+      <c r="C2" s="49"/>
+    </row>
+    <row r="3" spans="1:10" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="B3" s="51" t="s">
+        <v>45</v>
+      </c>
+      <c r="C3" s="49"/>
+    </row>
+    <row r="4" spans="1:10" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="B4" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="C4" s="52"/>
+    </row>
+    <row r="5" spans="1:10" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="B5" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" s="52"/>
     </row>
     <row r="6" spans="1:10" ht="15" x14ac:dyDescent="0.35">
-      <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
     </row>
     <row r="7" spans="1:10" ht="15" x14ac:dyDescent="0.35">
-      <c r="A7" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="1"/>
+      <c r="B7" s="53" t="s">
+        <v>47</v>
+      </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
     </row>
     <row r="8" spans="1:10" ht="15" x14ac:dyDescent="0.35">
-      <c r="A8" s="99" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="1"/>
+      <c r="B8" s="5" t="s">
+        <v>62</v>
+      </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
     </row>
     <row r="9" spans="1:10" ht="15" x14ac:dyDescent="0.35">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
-      <c r="H9" s="1"/>
+      <c r="H9" s="48"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
     </row>
     <row r="10" spans="1:10" ht="15" x14ac:dyDescent="0.35">
       <c r="A10" s="1"/>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
     </row>
     <row r="11" spans="1:10" ht="15" x14ac:dyDescent="0.35">
       <c r="A11" s="1"/>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
     </row>
     <row r="12" spans="1:10" ht="15" x14ac:dyDescent="0.35">
-      <c r="A12" s="3"/>
+      <c r="A12" s="2"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
     </row>
     <row r="13" spans="1:10" ht="15" x14ac:dyDescent="0.35">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
     </row>
     <row r="14" spans="1:10" ht="15" x14ac:dyDescent="0.35">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
@@ -2548,4002 +3561,4265 @@
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
     </row>
     <row r="32" spans="1:10" ht="15" x14ac:dyDescent="0.35">
       <c r="A32" s="1"/>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A7" r:id="rId1" xr:uid="{B37DC370-64E2-496C-AF11-02EA5CFD24DF}"/>
+    <hyperlink ref="B2" r:id="rId1" display="https://statistique.quebec.ca/vitrine/egalite" xr:uid="{935379A7-DEBE-49C7-9B1D-DE5AEC9BE9B7}"/>
+    <hyperlink ref="B7" r:id="rId2" xr:uid="{A5D1CEE8-6397-4A78-8F01-6A41A6497754}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId2"/>
+  <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58E3F9E5-AB4B-4682-BBCB-BCA065C68EF4}">
-  <dimension ref="A1:AM38"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12EF1A81-ACD5-4693-AFA9-3974655D44A2}">
+  <dimension ref="A1:X38"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="P13" sqref="P13"/>
+      <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="35.6640625" customWidth="1"/>
-[...17 lines deleted...]
-    <col min="19" max="19" width="1.6640625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="34.6640625" style="4" customWidth="1"/>
+    <col min="2" max="2" width="11.33203125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="2.109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="1.6640625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.33203125" style="4" customWidth="1"/>
+    <col min="6" max="6" width="6.88671875" style="4" customWidth="1"/>
+    <col min="7" max="7" width="8.33203125" style="4" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="2.33203125" style="4" customWidth="1"/>
+    <col min="10" max="10" width="6.44140625" style="4" customWidth="1"/>
+    <col min="11" max="11" width="7.5546875" style="4" customWidth="1"/>
+    <col min="12" max="12" width="8.5546875" style="4" customWidth="1"/>
+    <col min="13" max="14" width="1.6640625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.44140625" style="4" customWidth="1"/>
+    <col min="16" max="16" width="8.33203125" style="4" customWidth="1"/>
+    <col min="17" max="17" width="11.44140625" style="4"/>
+    <col min="18" max="18" width="3.44140625" style="4" customWidth="1"/>
+    <col min="19" max="19" width="1.44140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="20" max="22" width="11.44140625" style="4"/>
+    <col min="23" max="23" width="7" style="4" bestFit="1" customWidth="1"/>
+    <col min="24" max="16384" width="11.44140625" style="4"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24" s="56" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A1" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="9"/>
+      <c r="H1" s="9"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="9"/>
+      <c r="M1" s="9"/>
+      <c r="N1" s="10"/>
+      <c r="O1" s="10"/>
+      <c r="P1" s="10"/>
+      <c r="Q1" s="11"/>
+      <c r="R1" s="4"/>
+      <c r="S1" s="4"/>
+    </row>
+    <row r="2" spans="1:24" ht="15" x14ac:dyDescent="0.35">
+      <c r="A2" s="12"/>
+      <c r="B2" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="89"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89" t="s">
+        <v>1</v>
+      </c>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
+      <c r="L2" s="89" t="s">
+        <v>2</v>
+      </c>
+      <c r="M2" s="89"/>
+      <c r="N2" s="89"/>
+      <c r="O2" s="89"/>
+      <c r="P2" s="89"/>
+      <c r="Q2" s="54" t="s">
+        <v>52</v>
+      </c>
+      <c r="T2" s="5"/>
+      <c r="U2" s="5"/>
+      <c r="V2" s="36"/>
+      <c r="W2" s="35"/>
+    </row>
+    <row r="3" spans="1:24" ht="53.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="14"/>
+      <c r="B3" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="15"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="88" t="s">
+        <v>53</v>
+      </c>
+      <c r="F3" s="88"/>
+      <c r="G3" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="H3" s="15"/>
+      <c r="I3" s="15"/>
+      <c r="J3" s="88" t="s">
+        <v>53</v>
+      </c>
+      <c r="K3" s="88"/>
+      <c r="L3" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="M3" s="15"/>
+      <c r="N3" s="15"/>
+      <c r="O3" s="88" t="s">
+        <v>53</v>
+      </c>
+      <c r="P3" s="88"/>
+      <c r="Q3" s="15"/>
+      <c r="S3" s="37"/>
+      <c r="T3" s="57"/>
+      <c r="U3" s="36"/>
+      <c r="V3" s="35"/>
+    </row>
+    <row r="4" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A4" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="18">
+        <v>65.500381844791335</v>
+      </c>
+      <c r="C4" s="18"/>
+      <c r="D4" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="18">
+        <v>64.140687458150339</v>
+      </c>
+      <c r="F4" s="18">
+        <v>66.835177886047092</v>
+      </c>
+      <c r="G4" s="18">
+        <v>61.593789207571128</v>
+      </c>
+      <c r="H4" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="I4" s="19"/>
+      <c r="J4" s="18">
+        <v>59.795958138592539</v>
+      </c>
+      <c r="K4" s="18">
+        <v>63.36048676539081</v>
+      </c>
+      <c r="L4" s="18">
+        <v>69.568075808278394</v>
+      </c>
+      <c r="M4" s="18"/>
+      <c r="N4" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="O4" s="18">
+        <v>67.852550701714492</v>
+      </c>
+      <c r="P4" s="18">
+        <v>71.230868942685717</v>
+      </c>
+      <c r="Q4" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="R4" s="58"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="35"/>
+    </row>
+    <row r="5" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A5" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="22">
+        <v>59.856686212003964</v>
+      </c>
+      <c r="C5" s="22"/>
+      <c r="D5" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="22">
+        <v>59.277466096841579</v>
+      </c>
+      <c r="F5" s="22">
+        <v>60.433166876914754</v>
+      </c>
+      <c r="G5" s="22">
+        <v>57.614248854595687</v>
+      </c>
+      <c r="H5" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="I5" s="25"/>
+      <c r="J5" s="22">
+        <v>56.875795651258912</v>
+      </c>
+      <c r="K5" s="22">
+        <v>58.349317064008041</v>
+      </c>
+      <c r="L5" s="22">
+        <v>62.076366211843123</v>
+      </c>
+      <c r="M5" s="22"/>
+      <c r="N5" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="O5" s="22">
+        <v>61.355672653033452</v>
+      </c>
+      <c r="P5" s="22">
+        <v>62.791770059575882</v>
+      </c>
+      <c r="Q5" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="R5" s="58"/>
+      <c r="S5" s="42"/>
+      <c r="T5" s="18"/>
+      <c r="U5" s="60"/>
+      <c r="V5" s="61"/>
+      <c r="W5" s="61"/>
+    </row>
+    <row r="6" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A6" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="11"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="11"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="28"/>
+      <c r="K6" s="28"/>
+      <c r="L6" s="11"/>
+      <c r="M6" s="11"/>
+      <c r="N6" s="28"/>
+      <c r="O6" s="28"/>
+      <c r="P6" s="28"/>
+      <c r="Q6" s="11"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
+      <c r="V6" s="60"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+    </row>
+    <row r="7" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A7" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="11"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="28"/>
+      <c r="G7" s="11"/>
+      <c r="H7" s="11"/>
+      <c r="I7" s="28"/>
+      <c r="J7" s="28"/>
+      <c r="K7" s="28"/>
+      <c r="L7" s="11"/>
+      <c r="M7" s="11"/>
+      <c r="N7" s="28"/>
+      <c r="O7" s="28"/>
+      <c r="P7" s="28"/>
+      <c r="Q7" s="55"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+    </row>
+    <row r="8" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A8" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="11"/>
+      <c r="C8" s="11"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="11"/>
+      <c r="H8" s="11"/>
+      <c r="I8" s="28"/>
+      <c r="J8" s="28"/>
+      <c r="K8" s="28"/>
+      <c r="L8" s="11"/>
+      <c r="M8" s="11"/>
+      <c r="N8" s="28"/>
+      <c r="O8" s="28"/>
+      <c r="P8" s="28"/>
+      <c r="Q8" s="11"/>
+    </row>
+    <row r="9" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A9" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="11"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="11"/>
+      <c r="H9" s="11"/>
+      <c r="I9" s="28"/>
+      <c r="J9" s="28"/>
+      <c r="K9" s="28"/>
+      <c r="L9" s="11"/>
+      <c r="M9" s="11"/>
+      <c r="N9" s="28"/>
+      <c r="O9" s="28"/>
+      <c r="P9" s="28"/>
+      <c r="Q9" s="11"/>
+    </row>
+    <row r="10" spans="1:24" s="6" customFormat="1" ht="52.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="87" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="87"/>
+      <c r="C10" s="87"/>
+      <c r="D10" s="87"/>
+      <c r="E10" s="87"/>
+      <c r="F10" s="87"/>
+      <c r="G10" s="87"/>
+      <c r="H10" s="87"/>
+      <c r="I10" s="87"/>
+      <c r="J10" s="87"/>
+      <c r="K10" s="87"/>
+      <c r="L10" s="87"/>
+    </row>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A11" s="62" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+    </row>
+    <row r="12" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A12" s="30"/>
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="11"/>
+      <c r="I12" s="28"/>
+      <c r="J12" s="28"/>
+      <c r="K12" s="28"/>
+      <c r="L12" s="11"/>
+      <c r="M12" s="11"/>
+      <c r="N12" s="28"/>
+      <c r="O12" s="28"/>
+      <c r="P12" s="28"/>
+      <c r="Q12" s="11"/>
+    </row>
+    <row r="13" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A13" s="30"/>
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="11"/>
+      <c r="H13" s="11"/>
+      <c r="I13" s="28"/>
+      <c r="J13" s="28"/>
+      <c r="K13" s="28"/>
+      <c r="L13" s="11"/>
+      <c r="M13" s="11"/>
+      <c r="N13" s="28"/>
+      <c r="O13" s="28"/>
+      <c r="P13" s="28"/>
+      <c r="Q13" s="11"/>
+    </row>
+    <row r="14" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="11"/>
+      <c r="C14" s="11"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="28"/>
+      <c r="J14" s="28"/>
+      <c r="K14" s="28"/>
+      <c r="L14" s="11"/>
+      <c r="M14" s="11"/>
+      <c r="N14" s="28"/>
+      <c r="O14" s="28"/>
+      <c r="P14" s="28"/>
+      <c r="Q14" s="11"/>
+    </row>
+    <row r="15" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A15" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="11"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="28"/>
+      <c r="J15" s="28"/>
+      <c r="K15" s="28"/>
+      <c r="L15" s="11"/>
+      <c r="M15" s="11"/>
+      <c r="N15" s="28"/>
+      <c r="O15" s="28"/>
+      <c r="P15" s="28"/>
+      <c r="Q15" s="11"/>
+    </row>
+    <row r="16" spans="1:24" ht="15" x14ac:dyDescent="0.3">
+      <c r="A16" s="31"/>
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="3"/>
+      <c r="I16" s="3"/>
+      <c r="J16" s="3"/>
+      <c r="K16" s="3"/>
+      <c r="L16" s="3"/>
+      <c r="M16" s="3"/>
+      <c r="N16" s="3"/>
+      <c r="O16" s="3"/>
+      <c r="P16" s="3"/>
+      <c r="Q16" s="3"/>
+    </row>
+    <row r="17" spans="1:18" ht="15" x14ac:dyDescent="0.3">
+      <c r="A17" s="31"/>
+      <c r="B17" s="3"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="3"/>
+      <c r="K17" s="3"/>
+      <c r="L17" s="3"/>
+      <c r="M17" s="3"/>
+      <c r="N17" s="3"/>
+      <c r="O17" s="3"/>
+      <c r="P17" s="3"/>
+      <c r="Q17" s="3"/>
+    </row>
+    <row r="18" spans="1:18" ht="15" x14ac:dyDescent="0.3">
+      <c r="A18" s="30"/>
+      <c r="B18" s="3"/>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
+      <c r="H18" s="3"/>
+      <c r="I18" s="3"/>
+      <c r="J18" s="3"/>
+      <c r="K18" s="3"/>
+      <c r="L18" s="3"/>
+      <c r="M18" s="3"/>
+      <c r="N18" s="3"/>
+      <c r="O18" s="3"/>
+      <c r="P18" s="3"/>
+      <c r="Q18" s="3"/>
+    </row>
+    <row r="19" spans="1:18" ht="15" x14ac:dyDescent="0.3">
+      <c r="A19" s="3"/>
+      <c r="B19" s="3"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="3"/>
+      <c r="I19" s="3"/>
+      <c r="J19" s="3"/>
+      <c r="K19" s="3"/>
+      <c r="L19" s="3"/>
+      <c r="M19" s="3"/>
+      <c r="N19" s="3"/>
+      <c r="O19" s="3"/>
+      <c r="P19" s="3"/>
+      <c r="Q19" s="3"/>
+    </row>
+    <row r="21" spans="1:18" ht="15" x14ac:dyDescent="0.35">
+      <c r="A21" s="56"/>
+      <c r="B21" s="57"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="63"/>
+      <c r="E21" s="63"/>
+      <c r="F21" s="63"/>
+      <c r="G21" s="44"/>
+      <c r="H21" s="44"/>
+      <c r="I21" s="63"/>
+      <c r="J21" s="63"/>
+      <c r="K21" s="63"/>
+      <c r="L21" s="64"/>
+      <c r="M21" s="35"/>
+      <c r="N21" s="35"/>
+      <c r="O21" s="35"/>
+      <c r="P21" s="35"/>
+    </row>
+    <row r="22" spans="1:18" ht="15" x14ac:dyDescent="0.35">
+      <c r="A22" s="65"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="5"/>
+      <c r="O22" s="5"/>
+      <c r="P22" s="5"/>
+      <c r="Q22" s="5"/>
+    </row>
+    <row r="23" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="65"/>
+      <c r="B23" s="36"/>
+      <c r="C23" s="36"/>
+      <c r="D23" s="36"/>
+      <c r="E23" s="36"/>
+      <c r="F23" s="36"/>
+      <c r="G23" s="37"/>
+      <c r="H23" s="57"/>
+      <c r="I23" s="36"/>
+      <c r="J23" s="36"/>
+      <c r="K23" s="36"/>
+      <c r="L23" s="36"/>
+      <c r="M23" s="36"/>
+      <c r="N23" s="37"/>
+      <c r="O23" s="37"/>
+      <c r="P23" s="37"/>
+      <c r="Q23" s="57"/>
+      <c r="R23" s="9"/>
+    </row>
+    <row r="24" spans="1:18" ht="15" x14ac:dyDescent="0.35">
+      <c r="A24" s="66"/>
+      <c r="B24" s="67"/>
+      <c r="C24" s="68"/>
+      <c r="D24" s="68"/>
+      <c r="E24" s="68"/>
+      <c r="F24" s="68"/>
+      <c r="G24" s="69"/>
+      <c r="H24" s="69"/>
+      <c r="I24" s="67"/>
+      <c r="J24" s="67"/>
+      <c r="K24" s="67"/>
+      <c r="L24" s="70"/>
+      <c r="M24" s="71"/>
+      <c r="N24" s="69"/>
+      <c r="O24" s="69"/>
+      <c r="P24" s="69"/>
+      <c r="Q24" s="69"/>
+    </row>
+    <row r="25" spans="1:18" ht="15" x14ac:dyDescent="0.35">
+      <c r="A25" s="72"/>
+      <c r="B25" s="63"/>
+      <c r="C25" s="73"/>
+      <c r="D25" s="73"/>
+      <c r="E25" s="73"/>
+      <c r="F25" s="73"/>
+      <c r="G25" s="18"/>
+      <c r="H25" s="18"/>
+      <c r="I25" s="63"/>
+      <c r="J25" s="63"/>
+      <c r="K25" s="63"/>
+      <c r="L25" s="74"/>
+      <c r="M25" s="35"/>
+      <c r="N25" s="75"/>
+      <c r="O25" s="75"/>
+      <c r="P25" s="75"/>
+      <c r="Q25" s="75"/>
+    </row>
+    <row r="26" spans="1:18" ht="15" x14ac:dyDescent="0.35">
+      <c r="A26" s="72"/>
+      <c r="B26" s="63"/>
+      <c r="C26" s="73"/>
+      <c r="D26" s="73"/>
+      <c r="E26" s="73"/>
+      <c r="F26" s="73"/>
+      <c r="G26" s="18"/>
+      <c r="H26" s="18"/>
+      <c r="I26" s="63"/>
+      <c r="J26" s="63"/>
+      <c r="K26" s="63"/>
+      <c r="L26" s="74"/>
+      <c r="M26" s="35"/>
+      <c r="N26" s="75"/>
+      <c r="O26" s="75"/>
+      <c r="P26" s="75"/>
+      <c r="Q26" s="75"/>
+    </row>
+    <row r="27" spans="1:18" ht="15" x14ac:dyDescent="0.35">
+      <c r="A27" s="72"/>
+      <c r="B27" s="63"/>
+      <c r="C27" s="73"/>
+      <c r="D27" s="73"/>
+      <c r="E27" s="73"/>
+      <c r="F27" s="73"/>
+      <c r="G27" s="18"/>
+      <c r="H27" s="18"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="63"/>
+      <c r="K27" s="63"/>
+      <c r="L27" s="74"/>
+      <c r="M27" s="35"/>
+      <c r="N27" s="75"/>
+      <c r="O27" s="75"/>
+      <c r="P27" s="75"/>
+      <c r="Q27" s="75"/>
+    </row>
+    <row r="28" spans="1:18" ht="15" x14ac:dyDescent="0.35">
+      <c r="A28" s="72"/>
+      <c r="B28" s="63"/>
+      <c r="C28" s="73"/>
+      <c r="D28" s="73"/>
+      <c r="E28" s="73"/>
+      <c r="F28" s="73"/>
+      <c r="G28" s="18"/>
+      <c r="H28" s="18"/>
+      <c r="I28" s="63"/>
+      <c r="J28" s="63"/>
+      <c r="K28" s="63"/>
+      <c r="L28" s="74"/>
+      <c r="M28" s="35"/>
+      <c r="N28" s="75"/>
+      <c r="O28" s="75"/>
+      <c r="P28" s="75"/>
+      <c r="Q28" s="75"/>
+    </row>
+    <row r="29" spans="1:18" ht="15" x14ac:dyDescent="0.35">
+      <c r="A29" s="72"/>
+      <c r="B29" s="63"/>
+      <c r="C29" s="73"/>
+      <c r="D29" s="73"/>
+      <c r="E29" s="73"/>
+      <c r="F29" s="73"/>
+      <c r="G29" s="18"/>
+      <c r="H29" s="18"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="63"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="74"/>
+      <c r="M29" s="35"/>
+      <c r="N29" s="75"/>
+      <c r="O29" s="75"/>
+      <c r="P29" s="75"/>
+      <c r="Q29" s="75"/>
+    </row>
+    <row r="30" spans="1:18" ht="60" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="72"/>
+      <c r="B30" s="63"/>
+      <c r="C30" s="73"/>
+      <c r="D30" s="73"/>
+      <c r="E30" s="73"/>
+      <c r="F30" s="73"/>
+      <c r="G30" s="18"/>
+      <c r="H30" s="18"/>
+      <c r="I30" s="63"/>
+      <c r="J30" s="63"/>
+      <c r="K30" s="63"/>
+      <c r="L30" s="74"/>
+      <c r="M30" s="35"/>
+      <c r="N30" s="75"/>
+      <c r="O30" s="75"/>
+      <c r="P30" s="75"/>
+      <c r="Q30" s="75"/>
+    </row>
+    <row r="31" spans="1:18" ht="15" x14ac:dyDescent="0.35">
+      <c r="A31" s="31"/>
+      <c r="B31" s="63"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="63"/>
+      <c r="E31" s="63"/>
+      <c r="F31" s="63"/>
+      <c r="G31" s="44"/>
+      <c r="H31" s="44"/>
+      <c r="I31" s="63"/>
+      <c r="J31" s="63"/>
+      <c r="K31" s="63"/>
+      <c r="L31" s="64"/>
+      <c r="M31" s="35"/>
+      <c r="N31" s="35"/>
+      <c r="O31" s="35"/>
+      <c r="P31" s="35"/>
+    </row>
+    <row r="32" spans="1:18" ht="15" x14ac:dyDescent="0.35">
+      <c r="A32" s="29"/>
+      <c r="B32" s="63"/>
+      <c r="C32" s="44"/>
+      <c r="D32" s="63"/>
+      <c r="E32" s="63"/>
+      <c r="F32" s="63"/>
+      <c r="G32" s="44"/>
+      <c r="H32" s="44"/>
+      <c r="I32" s="63"/>
+      <c r="J32" s="63"/>
+      <c r="K32" s="63"/>
+      <c r="L32" s="64"/>
+      <c r="M32" s="35"/>
+      <c r="N32" s="35"/>
+      <c r="O32" s="35"/>
+      <c r="P32" s="35"/>
+    </row>
+    <row r="33" spans="1:16" ht="15" x14ac:dyDescent="0.35">
+      <c r="A33" s="29"/>
+      <c r="B33" s="63"/>
+      <c r="C33" s="44"/>
+      <c r="D33" s="63"/>
+      <c r="E33" s="63"/>
+      <c r="F33" s="63"/>
+      <c r="G33" s="44"/>
+      <c r="H33" s="44"/>
+      <c r="I33" s="63"/>
+      <c r="J33" s="63"/>
+      <c r="K33" s="63"/>
+      <c r="L33" s="64"/>
+      <c r="M33" s="35"/>
+      <c r="N33" s="35"/>
+      <c r="O33" s="35"/>
+      <c r="P33" s="35"/>
+    </row>
+    <row r="34" spans="1:16" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="43"/>
+      <c r="B34" s="43"/>
+      <c r="C34" s="43"/>
+      <c r="D34" s="43"/>
+      <c r="E34" s="43"/>
+      <c r="F34" s="43"/>
+      <c r="G34" s="43"/>
+      <c r="H34" s="43"/>
+      <c r="I34" s="43"/>
+      <c r="J34" s="43"/>
+      <c r="K34" s="43"/>
+      <c r="L34" s="43"/>
+      <c r="M34" s="43"/>
+      <c r="N34" s="43"/>
+      <c r="O34" s="43"/>
+      <c r="P34" s="43"/>
+    </row>
+    <row r="35" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A35" s="30"/>
+      <c r="B35" s="43"/>
+      <c r="C35" s="43"/>
+      <c r="D35" s="43"/>
+      <c r="E35" s="43"/>
+      <c r="F35" s="43"/>
+      <c r="G35" s="43"/>
+      <c r="H35" s="43"/>
+      <c r="I35" s="43"/>
+      <c r="J35" s="43"/>
+      <c r="K35" s="43"/>
+      <c r="L35" s="43"/>
+      <c r="M35" s="43"/>
+      <c r="N35" s="43"/>
+      <c r="O35" s="43"/>
+      <c r="P35" s="43"/>
+    </row>
+    <row r="36" spans="1:16" ht="15" x14ac:dyDescent="0.3">
+      <c r="A36" s="31"/>
+      <c r="B36" s="43"/>
+      <c r="C36" s="43"/>
+      <c r="D36" s="43"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="43"/>
+      <c r="G36" s="43"/>
+      <c r="H36" s="43"/>
+      <c r="I36" s="43"/>
+      <c r="J36" s="43"/>
+      <c r="K36" s="43"/>
+      <c r="L36" s="43"/>
+      <c r="M36" s="35"/>
+      <c r="N36" s="35"/>
+      <c r="O36" s="35"/>
+      <c r="P36" s="35"/>
+    </row>
+    <row r="37" spans="1:16" ht="15" x14ac:dyDescent="0.35">
+      <c r="A37" s="31"/>
+      <c r="B37" s="3"/>
+      <c r="C37" s="44"/>
+      <c r="D37" s="63"/>
+      <c r="E37" s="63"/>
+      <c r="F37" s="63"/>
+      <c r="G37" s="44"/>
+      <c r="H37" s="44"/>
+      <c r="I37" s="63"/>
+      <c r="J37" s="63"/>
+      <c r="K37" s="63"/>
+      <c r="L37" s="64"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="35"/>
+      <c r="O37" s="35"/>
+      <c r="P37" s="35"/>
+    </row>
+    <row r="38" spans="1:16" ht="15" x14ac:dyDescent="0.3">
+      <c r="A38" s="30"/>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A10:L10"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="G2:K2"/>
+    <mergeCell ref="L2:P2"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="J3:K3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2D0787C-0466-44A5-B2A2-958518E6A2CF}">
+  <dimension ref="A1:X44"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E8" sqref="E8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="39" style="4" customWidth="1"/>
+    <col min="2" max="2" width="19.109375" style="4" customWidth="1"/>
+    <col min="3" max="3" width="2.109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="3" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.6640625" style="4" customWidth="1"/>
+    <col min="6" max="6" width="5.5546875" style="4" customWidth="1"/>
+    <col min="7" max="7" width="11.5546875" style="4" customWidth="1"/>
+    <col min="8" max="8" width="3.5546875" style="4" customWidth="1"/>
+    <col min="9" max="9" width="1.6640625" style="4" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7" style="4" customWidth="1"/>
+    <col min="11" max="11" width="8.44140625" style="4" customWidth="1"/>
+    <col min="12" max="12" width="10" style="4" customWidth="1"/>
+    <col min="13" max="14" width="1.6640625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.44140625" style="4" customWidth="1"/>
+    <col min="16" max="16" width="6.6640625" style="4" customWidth="1"/>
+    <col min="17" max="17" width="8.6640625" style="4" customWidth="1"/>
+    <col min="18" max="18" width="3.44140625" style="4" customWidth="1"/>
+    <col min="19" max="19" width="3" style="4" customWidth="1"/>
+    <col min="20" max="21" width="7.44140625" style="4" customWidth="1"/>
+    <col min="22" max="16384" width="11.44140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="16.8" x14ac:dyDescent="0.35">
-      <c r="A1" s="68" t="s">
-[...22 lines deleted...]
-      <c r="B2" s="96" t="s">
+      <c r="A1" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="9"/>
+      <c r="H1" s="9"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="9"/>
+      <c r="M1" s="9"/>
+      <c r="N1" s="10"/>
+      <c r="O1" s="10"/>
+      <c r="P1" s="10"/>
+      <c r="Q1" s="11"/>
+      <c r="S1" s="35"/>
+      <c r="T1" s="35"/>
+      <c r="U1" s="35"/>
+      <c r="V1" s="35"/>
+      <c r="W1" s="64"/>
+      <c r="X1" s="64"/>
+    </row>
+    <row r="2" spans="1:24" ht="15" x14ac:dyDescent="0.35">
+      <c r="A2" s="12"/>
+      <c r="B2" s="89" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="96"/>
-[...25 lines deleted...]
-      <c r="B3" s="19" t="s">
+      <c r="C2" s="89"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89" t="s">
+        <v>1</v>
+      </c>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
+      <c r="L2" s="89" t="s">
+        <v>2</v>
+      </c>
+      <c r="M2" s="89"/>
+      <c r="N2" s="89"/>
+      <c r="O2" s="89"/>
+      <c r="P2" s="89"/>
+      <c r="Q2" s="54" t="s">
+        <v>52</v>
+      </c>
+      <c r="S2" s="5"/>
+      <c r="T2" s="5"/>
+      <c r="U2" s="5"/>
+      <c r="V2" s="36"/>
+      <c r="W2" s="64"/>
+      <c r="X2" s="64"/>
+    </row>
+    <row r="3" spans="1:24" ht="47.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="14"/>
+      <c r="B3" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="19"/>
-[...5 lines deleted...]
-      <c r="G3" s="86" t="s">
+      <c r="C3" s="15"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="88" t="s">
+        <v>53</v>
+      </c>
+      <c r="F3" s="88"/>
+      <c r="G3" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="H3" s="86"/>
-[...5 lines deleted...]
-      <c r="L3" s="86" t="s">
+      <c r="H3" s="15"/>
+      <c r="I3" s="15"/>
+      <c r="J3" s="88" t="s">
+        <v>53</v>
+      </c>
+      <c r="K3" s="88"/>
+      <c r="L3" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="M3" s="86"/>
-[...17 lines deleted...]
-      <c r="D4" s="74" t="s">
+      <c r="M3" s="15"/>
+      <c r="N3" s="15"/>
+      <c r="O3" s="88" t="s">
+        <v>53</v>
+      </c>
+      <c r="P3" s="88"/>
+      <c r="Q3" s="15"/>
+      <c r="R3" s="36"/>
+      <c r="S3" s="37"/>
+      <c r="T3" s="57"/>
+      <c r="U3" s="36"/>
+      <c r="V3" s="64"/>
+      <c r="W3" s="64"/>
+    </row>
+    <row r="4" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A4" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="18">
+        <v>67.247669536469601</v>
+      </c>
+      <c r="C4" s="18"/>
+      <c r="D4" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="73">
-[...9 lines deleted...]
-      <c r="I4" s="74" t="s">
+      <c r="E4" s="18">
+        <v>65.939198769320441</v>
+      </c>
+      <c r="F4" s="18">
+        <v>68.529864318808904</v>
+      </c>
+      <c r="G4" s="18">
+        <v>63.784128179407453</v>
+      </c>
+      <c r="H4" s="18"/>
+      <c r="I4" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="J4" s="73">
-[...9 lines deleted...]
-      <c r="N4" s="74" t="s">
+      <c r="J4" s="18">
+        <v>62.103448522891391</v>
+      </c>
+      <c r="K4" s="18">
+        <v>65.431760013519082</v>
+      </c>
+      <c r="L4" s="18">
+        <v>70.708390915415706</v>
+      </c>
+      <c r="M4" s="18"/>
+      <c r="N4" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="73">
-[...21 lines deleted...]
-      <c r="D5" s="74" t="s">
+      <c r="O4" s="18">
+        <v>68.975479477258133</v>
+      </c>
+      <c r="P4" s="18">
+        <v>72.383263308420396</v>
+      </c>
+      <c r="Q4" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="R4" s="39"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+    </row>
+    <row r="5" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A5" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="22">
+        <v>59.900125972622675</v>
+      </c>
+      <c r="C5" s="22"/>
+      <c r="D5" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="73">
-[...9 lines deleted...]
-      <c r="I5" s="74" t="s">
+      <c r="E5" s="22">
+        <v>59.332082959900646</v>
+      </c>
+      <c r="F5" s="22">
+        <v>60.465521500009643</v>
+      </c>
+      <c r="G5" s="22">
+        <v>57.320648344057858</v>
+      </c>
+      <c r="H5" s="22"/>
+      <c r="I5" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="J5" s="73">
-[...9 lines deleted...]
-      <c r="N5" s="74" t="s">
+      <c r="J5" s="22">
+        <v>56.607156701945691</v>
+      </c>
+      <c r="K5" s="22">
+        <v>58.031106249542198</v>
+      </c>
+      <c r="L5" s="22">
+        <v>62.458177215485563</v>
+      </c>
+      <c r="M5" s="22"/>
+      <c r="N5" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="73">
-[...21 lines deleted...]
-      <c r="D6" s="79" t="s">
+      <c r="O5" s="22">
+        <v>61.735079087042763</v>
+      </c>
+      <c r="P5" s="22">
+        <v>63.175761556363838</v>
+      </c>
+      <c r="Q5" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="R5" s="41"/>
+      <c r="S5" s="42"/>
+      <c r="T5" s="42"/>
+      <c r="U5" s="60"/>
+      <c r="V5" s="64"/>
+      <c r="W5" s="64"/>
+    </row>
+    <row r="6" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A6" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="11"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="11"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="28"/>
+      <c r="K6" s="28"/>
+      <c r="L6" s="11"/>
+      <c r="M6" s="11"/>
+      <c r="N6" s="28"/>
+      <c r="O6" s="28"/>
+      <c r="P6" s="28"/>
+      <c r="Q6" s="11"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
+      <c r="V6" s="60"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+    </row>
+    <row r="7" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A7" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="11"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="28"/>
+      <c r="G7" s="11"/>
+      <c r="H7" s="11"/>
+      <c r="I7" s="28"/>
+      <c r="J7" s="28"/>
+      <c r="K7" s="28"/>
+      <c r="L7" s="11"/>
+      <c r="M7" s="11"/>
+      <c r="N7" s="28"/>
+      <c r="O7" s="28"/>
+      <c r="P7" s="28"/>
+      <c r="Q7" s="55"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+    </row>
+    <row r="8" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A8" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="11"/>
+      <c r="C8" s="11"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="11"/>
+      <c r="H8" s="11"/>
+      <c r="I8" s="28"/>
+      <c r="J8" s="28"/>
+      <c r="K8" s="28"/>
+      <c r="L8" s="11"/>
+      <c r="M8" s="11"/>
+      <c r="N8" s="28"/>
+      <c r="O8" s="28"/>
+      <c r="P8" s="28"/>
+      <c r="Q8" s="11"/>
+      <c r="S8" s="35"/>
+      <c r="T8" s="35"/>
+      <c r="U8" s="35"/>
+      <c r="V8" s="35"/>
+      <c r="W8" s="64"/>
+      <c r="X8" s="64"/>
+    </row>
+    <row r="9" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A9" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="11"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="11"/>
+      <c r="H9" s="11"/>
+      <c r="I9" s="28"/>
+      <c r="J9" s="28"/>
+      <c r="K9" s="28"/>
+      <c r="L9" s="11"/>
+      <c r="M9" s="11"/>
+      <c r="N9" s="28"/>
+      <c r="O9" s="28"/>
+      <c r="P9" s="28"/>
+      <c r="Q9" s="11"/>
+      <c r="S9" s="35"/>
+      <c r="T9" s="35"/>
+      <c r="U9" s="35"/>
+      <c r="V9" s="35"/>
+      <c r="W9" s="64"/>
+      <c r="X9" s="64"/>
+    </row>
+    <row r="10" spans="1:24" s="6" customFormat="1" ht="52.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="87" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="87"/>
+      <c r="C10" s="87"/>
+      <c r="D10" s="87"/>
+      <c r="E10" s="87"/>
+      <c r="F10" s="87"/>
+      <c r="G10" s="87"/>
+      <c r="H10" s="87"/>
+      <c r="I10" s="87"/>
+      <c r="J10" s="87"/>
+      <c r="K10" s="87"/>
+      <c r="L10" s="87"/>
+    </row>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A11" s="62" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+    </row>
+    <row r="12" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A12" s="30"/>
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="11"/>
+      <c r="I12" s="28"/>
+      <c r="J12" s="28"/>
+      <c r="K12" s="28"/>
+      <c r="L12" s="11"/>
+      <c r="M12" s="11"/>
+      <c r="N12" s="28"/>
+      <c r="O12" s="28"/>
+      <c r="P12" s="28"/>
+      <c r="Q12" s="11"/>
+      <c r="S12" s="35"/>
+      <c r="T12" s="35"/>
+      <c r="U12" s="35"/>
+      <c r="V12" s="35"/>
+      <c r="W12" s="64"/>
+      <c r="X12" s="64"/>
+    </row>
+    <row r="13" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A13" s="30"/>
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="11"/>
+      <c r="H13" s="11"/>
+      <c r="I13" s="28"/>
+      <c r="J13" s="28"/>
+      <c r="K13" s="28"/>
+      <c r="L13" s="11"/>
+      <c r="M13" s="11"/>
+      <c r="N13" s="28"/>
+      <c r="O13" s="28"/>
+      <c r="P13" s="28"/>
+      <c r="Q13" s="11"/>
+      <c r="S13" s="35"/>
+      <c r="T13" s="35"/>
+      <c r="U13" s="35"/>
+      <c r="V13" s="35"/>
+      <c r="W13" s="64"/>
+      <c r="X13" s="64"/>
+    </row>
+    <row r="14" spans="1:24" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="11"/>
+      <c r="C14" s="11"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="28"/>
+      <c r="J14" s="28"/>
+      <c r="K14" s="28"/>
+      <c r="L14" s="11"/>
+      <c r="M14" s="11"/>
+      <c r="N14" s="28"/>
+      <c r="O14" s="28"/>
+      <c r="P14" s="28"/>
+      <c r="Q14" s="11"/>
+      <c r="S14" s="35"/>
+      <c r="T14" s="35"/>
+      <c r="U14" s="35"/>
+      <c r="V14" s="35"/>
+      <c r="W14" s="64"/>
+      <c r="X14" s="64"/>
+    </row>
+    <row r="15" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A15" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="11"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="28"/>
+      <c r="J15" s="28"/>
+      <c r="K15" s="28"/>
+      <c r="L15" s="11"/>
+      <c r="M15" s="11"/>
+      <c r="N15" s="28"/>
+      <c r="O15" s="28"/>
+      <c r="P15" s="28"/>
+      <c r="Q15" s="11"/>
+    </row>
+    <row r="16" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="S16" s="43"/>
+      <c r="T16" s="43"/>
+      <c r="U16" s="43"/>
+      <c r="V16" s="43"/>
+      <c r="W16" s="43"/>
+      <c r="X16" s="43"/>
+    </row>
+    <row r="17" spans="1:24" ht="15" x14ac:dyDescent="0.35">
+      <c r="A17" s="30"/>
+      <c r="B17" s="63"/>
+      <c r="C17" s="63"/>
+      <c r="D17" s="44"/>
+      <c r="E17" s="44"/>
+      <c r="F17" s="44"/>
+      <c r="G17" s="44"/>
+      <c r="H17" s="44"/>
+      <c r="I17" s="63"/>
+      <c r="J17" s="63"/>
+      <c r="K17" s="63"/>
+      <c r="L17" s="63"/>
+      <c r="M17" s="44"/>
+      <c r="N17" s="44"/>
+      <c r="O17" s="44"/>
+      <c r="P17" s="44"/>
+      <c r="Q17" s="44"/>
+      <c r="R17" s="64"/>
+      <c r="S17" s="35"/>
+      <c r="T17" s="35"/>
+      <c r="U17" s="35"/>
+      <c r="V17" s="35"/>
+      <c r="W17" s="64"/>
+      <c r="X17" s="64"/>
+    </row>
+    <row r="20" spans="1:24" ht="15" x14ac:dyDescent="0.35">
+      <c r="A20" s="56"/>
+      <c r="B20" s="76"/>
+      <c r="C20" s="44"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="44"/>
+      <c r="F20" s="44"/>
+      <c r="G20" s="44"/>
+      <c r="H20" s="44"/>
+      <c r="I20" s="44"/>
+      <c r="J20" s="44"/>
+      <c r="K20" s="44"/>
+      <c r="L20" s="44"/>
+      <c r="M20" s="77"/>
+      <c r="N20" s="77"/>
+      <c r="O20" s="77"/>
+      <c r="P20" s="77"/>
+      <c r="Q20" s="77"/>
+      <c r="R20" s="35"/>
+      <c r="S20" s="64"/>
+      <c r="T20" s="64"/>
+      <c r="U20" s="64"/>
+    </row>
+    <row r="21" spans="1:24" ht="15" x14ac:dyDescent="0.35">
+      <c r="A21" s="65"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+      <c r="S21" s="64"/>
+    </row>
+    <row r="22" spans="1:24" ht="47.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="65"/>
+      <c r="B22" s="36"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="36"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="36"/>
+      <c r="G22" s="37"/>
+      <c r="H22" s="57"/>
+      <c r="I22" s="36"/>
+      <c r="J22" s="36"/>
+      <c r="K22" s="36"/>
+      <c r="L22" s="36"/>
+      <c r="M22" s="36"/>
+      <c r="N22" s="37"/>
+      <c r="O22" s="37"/>
+      <c r="P22" s="37"/>
+      <c r="Q22" s="57"/>
+      <c r="R22" s="64"/>
+    </row>
+    <row r="23" spans="1:24" ht="15" x14ac:dyDescent="0.35">
+      <c r="A23" s="66"/>
+      <c r="B23" s="67"/>
+      <c r="C23" s="78"/>
+      <c r="D23" s="78"/>
+      <c r="E23" s="78"/>
+      <c r="F23" s="78"/>
+      <c r="G23" s="79"/>
+      <c r="H23" s="79"/>
+      <c r="I23" s="67"/>
+      <c r="J23" s="67"/>
+      <c r="K23" s="67"/>
+      <c r="L23" s="36"/>
+      <c r="M23" s="36"/>
+      <c r="N23" s="79"/>
+      <c r="O23" s="79"/>
+      <c r="P23" s="79"/>
+      <c r="Q23" s="79"/>
+      <c r="R23" s="64"/>
+    </row>
+    <row r="24" spans="1:24" ht="15" x14ac:dyDescent="0.35">
+      <c r="A24" s="72"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="11"/>
+      <c r="D24" s="73"/>
+      <c r="E24" s="73"/>
+      <c r="F24" s="73"/>
+      <c r="G24" s="75"/>
+      <c r="H24" s="75"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="77"/>
+      <c r="M24" s="80"/>
+      <c r="N24" s="18"/>
+      <c r="O24" s="18"/>
+      <c r="P24" s="18"/>
+      <c r="Q24" s="18"/>
+      <c r="R24" s="64"/>
+    </row>
+    <row r="25" spans="1:24" ht="15" x14ac:dyDescent="0.35">
+      <c r="A25" s="72"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="81"/>
+      <c r="D25" s="73"/>
+      <c r="E25" s="73"/>
+      <c r="F25" s="73"/>
+      <c r="G25" s="75"/>
+      <c r="H25" s="75"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="77"/>
+      <c r="M25" s="80"/>
+      <c r="N25" s="18"/>
+      <c r="O25" s="18"/>
+      <c r="P25" s="18"/>
+      <c r="Q25" s="18"/>
+      <c r="R25" s="64"/>
+    </row>
+    <row r="26" spans="1:24" ht="15" x14ac:dyDescent="0.35">
+      <c r="A26" s="72"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="11"/>
+      <c r="D26" s="73"/>
+      <c r="E26" s="73"/>
+      <c r="F26" s="73"/>
+      <c r="G26" s="75"/>
+      <c r="H26" s="75"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="77"/>
+      <c r="M26" s="80"/>
+      <c r="N26" s="18"/>
+      <c r="O26" s="18"/>
+      <c r="P26" s="18"/>
+      <c r="Q26" s="18"/>
+      <c r="R26" s="64"/>
+    </row>
+    <row r="27" spans="1:24" ht="15" x14ac:dyDescent="0.35">
+      <c r="A27" s="72"/>
+      <c r="B27" s="5"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="73"/>
+      <c r="E27" s="73"/>
+      <c r="F27" s="73"/>
+      <c r="G27" s="75"/>
+      <c r="H27" s="75"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="5"/>
+      <c r="L27" s="77"/>
+      <c r="M27" s="80"/>
+      <c r="N27" s="18"/>
+      <c r="O27" s="18"/>
+      <c r="P27" s="18"/>
+      <c r="Q27" s="18"/>
+      <c r="R27" s="64"/>
+    </row>
+    <row r="28" spans="1:24" ht="15" x14ac:dyDescent="0.35">
+      <c r="A28" s="72"/>
+      <c r="B28" s="42"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="74"/>
+      <c r="E28" s="74"/>
+      <c r="F28" s="74"/>
+      <c r="G28" s="82"/>
+      <c r="H28" s="82"/>
+      <c r="I28" s="42"/>
+      <c r="J28" s="42"/>
+      <c r="K28" s="42"/>
+      <c r="L28" s="77"/>
+      <c r="M28" s="80"/>
+      <c r="N28" s="18"/>
+      <c r="O28" s="18"/>
+      <c r="P28" s="18"/>
+      <c r="Q28" s="18"/>
+      <c r="R28" s="64"/>
+    </row>
+    <row r="29" spans="1:24" ht="15" x14ac:dyDescent="0.35">
+      <c r="A29" s="72"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="11"/>
+      <c r="D29" s="73"/>
+      <c r="E29" s="73"/>
+      <c r="F29" s="73"/>
+      <c r="G29" s="75"/>
+      <c r="H29" s="75"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="77"/>
+      <c r="M29" s="80"/>
+      <c r="N29" s="18"/>
+      <c r="O29" s="18"/>
+      <c r="P29" s="18"/>
+      <c r="Q29" s="18"/>
+      <c r="R29" s="64"/>
+    </row>
+    <row r="30" spans="1:24" ht="15" x14ac:dyDescent="0.35">
+      <c r="A30" s="31"/>
+      <c r="B30" s="63"/>
+      <c r="C30" s="44"/>
+      <c r="D30" s="44"/>
+      <c r="E30" s="44"/>
+      <c r="F30" s="44"/>
+      <c r="G30" s="44"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="44"/>
+      <c r="J30" s="44"/>
+      <c r="K30" s="44"/>
+      <c r="L30" s="44"/>
+      <c r="M30" s="77"/>
+      <c r="N30" s="77"/>
+      <c r="O30" s="77"/>
+      <c r="P30" s="77"/>
+      <c r="Q30" s="77"/>
+      <c r="R30" s="35"/>
+      <c r="S30" s="64"/>
+      <c r="T30" s="64"/>
+      <c r="U30" s="64"/>
+    </row>
+    <row r="31" spans="1:24" ht="15" x14ac:dyDescent="0.35">
+      <c r="A31" s="29"/>
+      <c r="B31" s="63"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="44"/>
+      <c r="E31" s="44"/>
+      <c r="F31" s="44"/>
+      <c r="G31" s="44"/>
+      <c r="H31" s="44"/>
+      <c r="I31" s="44"/>
+      <c r="J31" s="44"/>
+      <c r="K31" s="44"/>
+      <c r="L31" s="44"/>
+      <c r="M31" s="77"/>
+      <c r="N31" s="77"/>
+      <c r="O31" s="77"/>
+      <c r="P31" s="77"/>
+      <c r="Q31" s="77"/>
+      <c r="R31" s="35"/>
+      <c r="S31" s="64"/>
+      <c r="T31" s="64"/>
+      <c r="U31" s="64"/>
+    </row>
+    <row r="32" spans="1:24" ht="15" x14ac:dyDescent="0.35">
+      <c r="A32" s="29"/>
+      <c r="B32" s="63"/>
+      <c r="C32" s="44"/>
+      <c r="D32" s="44"/>
+      <c r="E32" s="44"/>
+      <c r="F32" s="44"/>
+      <c r="G32" s="44"/>
+      <c r="H32" s="44"/>
+      <c r="I32" s="44"/>
+      <c r="J32" s="44"/>
+      <c r="K32" s="44"/>
+      <c r="L32" s="44"/>
+      <c r="M32" s="77"/>
+      <c r="N32" s="77"/>
+      <c r="O32" s="77"/>
+      <c r="P32" s="77"/>
+      <c r="Q32" s="77"/>
+      <c r="R32" s="35"/>
+      <c r="S32" s="64"/>
+      <c r="T32" s="64"/>
+      <c r="U32" s="64"/>
+    </row>
+    <row r="33" spans="1:21" ht="39.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="43"/>
+      <c r="B33" s="43"/>
+      <c r="C33" s="43"/>
+      <c r="D33" s="43"/>
+      <c r="E33" s="43"/>
+      <c r="F33" s="43"/>
+      <c r="G33" s="43"/>
+      <c r="H33" s="43"/>
+      <c r="I33" s="43"/>
+      <c r="J33" s="43"/>
+      <c r="K33" s="43"/>
+      <c r="L33" s="43"/>
+      <c r="M33" s="77"/>
+      <c r="N33" s="77"/>
+      <c r="O33" s="77"/>
+      <c r="P33" s="77"/>
+      <c r="Q33" s="77"/>
+      <c r="R33" s="35"/>
+      <c r="S33" s="64"/>
+      <c r="T33" s="64"/>
+      <c r="U33" s="64"/>
+    </row>
+    <row r="34" spans="1:21" ht="15" x14ac:dyDescent="0.35">
+      <c r="A34" s="30"/>
+      <c r="B34" s="63"/>
+      <c r="C34" s="44"/>
+      <c r="D34" s="44"/>
+      <c r="E34" s="44"/>
+      <c r="F34" s="44"/>
+      <c r="G34" s="44"/>
+      <c r="H34" s="44"/>
+      <c r="I34" s="44"/>
+      <c r="J34" s="44"/>
+      <c r="K34" s="44"/>
+      <c r="L34" s="44"/>
+      <c r="M34" s="77"/>
+      <c r="N34" s="77"/>
+      <c r="O34" s="77"/>
+      <c r="P34" s="77"/>
+      <c r="Q34" s="77"/>
+      <c r="R34" s="35"/>
+      <c r="S34" s="64"/>
+      <c r="T34" s="64"/>
+      <c r="U34" s="64"/>
+    </row>
+    <row r="35" spans="1:21" ht="15" x14ac:dyDescent="0.35">
+      <c r="A35" s="31"/>
+      <c r="B35" s="63"/>
+      <c r="C35" s="44"/>
+      <c r="D35" s="44"/>
+      <c r="E35" s="44"/>
+      <c r="F35" s="44"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="44"/>
+      <c r="I35" s="44"/>
+      <c r="J35" s="44"/>
+      <c r="K35" s="44"/>
+      <c r="L35" s="44"/>
+      <c r="M35" s="77"/>
+      <c r="N35" s="77"/>
+      <c r="O35" s="77"/>
+      <c r="P35" s="77"/>
+      <c r="Q35" s="77"/>
+      <c r="R35" s="35"/>
+      <c r="S35" s="64"/>
+      <c r="T35" s="64"/>
+      <c r="U35" s="64"/>
+    </row>
+    <row r="36" spans="1:21" ht="15" x14ac:dyDescent="0.35">
+      <c r="A36" s="31"/>
+      <c r="B36" s="63"/>
+      <c r="C36" s="44"/>
+      <c r="D36" s="44"/>
+      <c r="E36" s="44"/>
+      <c r="F36" s="44"/>
+      <c r="G36" s="44"/>
+      <c r="H36" s="44"/>
+      <c r="I36" s="44"/>
+      <c r="J36" s="44"/>
+      <c r="K36" s="44"/>
+      <c r="L36" s="44"/>
+      <c r="M36" s="77"/>
+      <c r="N36" s="77"/>
+      <c r="O36" s="77"/>
+      <c r="P36" s="77"/>
+      <c r="Q36" s="77"/>
+      <c r="R36" s="35"/>
+      <c r="S36" s="64"/>
+      <c r="T36" s="64"/>
+      <c r="U36" s="64"/>
+    </row>
+    <row r="37" spans="1:21" ht="15" x14ac:dyDescent="0.3">
+      <c r="A37" s="30"/>
+      <c r="B37" s="43"/>
+      <c r="C37" s="83"/>
+      <c r="D37" s="84"/>
+      <c r="E37" s="84"/>
+      <c r="F37" s="84"/>
+      <c r="G37" s="84"/>
+      <c r="H37" s="84"/>
+      <c r="I37" s="83"/>
+      <c r="J37" s="83"/>
+      <c r="K37" s="83"/>
+      <c r="L37" s="83"/>
+      <c r="M37" s="84"/>
+      <c r="N37" s="84"/>
+      <c r="O37" s="84"/>
+      <c r="P37" s="84"/>
+      <c r="Q37" s="84"/>
+      <c r="R37" s="43"/>
+      <c r="S37" s="64"/>
+      <c r="T37" s="64"/>
+      <c r="U37" s="64"/>
+    </row>
+    <row r="38" spans="1:21" ht="15" x14ac:dyDescent="0.3">
+      <c r="S38" s="64"/>
+      <c r="T38" s="64"/>
+      <c r="U38" s="64"/>
+    </row>
+    <row r="39" spans="1:21" ht="15" x14ac:dyDescent="0.3">
+      <c r="S39" s="64"/>
+      <c r="T39" s="64"/>
+      <c r="U39" s="64"/>
+    </row>
+    <row r="40" spans="1:21" ht="15" x14ac:dyDescent="0.3">
+      <c r="S40" s="64"/>
+      <c r="T40" s="64"/>
+      <c r="U40" s="64"/>
+    </row>
+    <row r="41" spans="1:21" ht="15" x14ac:dyDescent="0.3">
+      <c r="S41" s="64"/>
+      <c r="T41" s="64"/>
+      <c r="U41" s="64"/>
+    </row>
+    <row r="42" spans="1:21" ht="15" x14ac:dyDescent="0.3">
+      <c r="S42" s="64"/>
+      <c r="T42" s="64"/>
+      <c r="U42" s="64"/>
+    </row>
+    <row r="43" spans="1:21" ht="15" x14ac:dyDescent="0.3">
+      <c r="S43" s="64"/>
+      <c r="T43" s="64"/>
+      <c r="U43" s="64"/>
+    </row>
+    <row r="44" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="S44" s="43"/>
+      <c r="T44" s="43"/>
+      <c r="U44" s="43"/>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A10:L10"/>
+    <mergeCell ref="L2:P2"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="G2:K2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0DFE7AAF-E35E-4B7F-B3DA-9DC3B44FC3D4}">
+  <dimension ref="A1:W15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B8" sqref="B8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="43.6640625" style="4" customWidth="1"/>
+    <col min="2" max="2" width="11.5546875" style="4"/>
+    <col min="3" max="3" width="3" style="4" customWidth="1"/>
+    <col min="4" max="4" width="1.6640625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.88671875" style="4" customWidth="1"/>
+    <col min="6" max="6" width="7" style="4" customWidth="1"/>
+    <col min="7" max="7" width="11.5546875" style="4"/>
+    <col min="8" max="8" width="2.6640625" style="4" customWidth="1"/>
+    <col min="9" max="9" width="1.6640625" style="4" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.109375" style="4" customWidth="1"/>
+    <col min="11" max="11" width="7.44140625" style="4" customWidth="1"/>
+    <col min="12" max="12" width="11.5546875" style="4"/>
+    <col min="13" max="14" width="2.6640625" style="4" customWidth="1"/>
+    <col min="15" max="15" width="7" style="4" customWidth="1"/>
+    <col min="16" max="16" width="7.44140625" style="4" customWidth="1"/>
+    <col min="17" max="16384" width="11.5546875" style="4"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:23" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A1" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="9"/>
+      <c r="H1" s="9"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="9"/>
+      <c r="M1" s="9"/>
+      <c r="N1" s="10"/>
+      <c r="O1" s="10"/>
+      <c r="P1" s="10"/>
+      <c r="Q1" s="11"/>
+    </row>
+    <row r="2" spans="1:23" ht="15" x14ac:dyDescent="0.35">
+      <c r="A2" s="12"/>
+      <c r="B2" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="89"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89" t="s">
+        <v>1</v>
+      </c>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
+      <c r="L2" s="89" t="s">
+        <v>2</v>
+      </c>
+      <c r="M2" s="89"/>
+      <c r="N2" s="89"/>
+      <c r="O2" s="89"/>
+      <c r="P2" s="89"/>
+      <c r="Q2" s="54" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3" spans="1:23" ht="57" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="14"/>
+      <c r="B3" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="15"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="88" t="s">
+        <v>53</v>
+      </c>
+      <c r="F3" s="88"/>
+      <c r="G3" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="H3" s="15"/>
+      <c r="I3" s="15"/>
+      <c r="J3" s="88" t="s">
+        <v>53</v>
+      </c>
+      <c r="K3" s="88"/>
+      <c r="L3" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="M3" s="15"/>
+      <c r="N3" s="15"/>
+      <c r="O3" s="88" t="s">
+        <v>53</v>
+      </c>
+      <c r="P3" s="88"/>
+      <c r="Q3" s="15"/>
+    </row>
+    <row r="4" spans="1:23" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A4" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" s="18">
+        <v>70.268444388691407</v>
+      </c>
+      <c r="C4" s="11"/>
+      <c r="D4" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="77">
-[...9 lines deleted...]
-      <c r="I6" s="80" t="s">
+      <c r="E4" s="18">
+        <v>62.231224550535799</v>
+      </c>
+      <c r="F4" s="18">
+        <v>77.221372751019999</v>
+      </c>
+      <c r="G4" s="36">
+        <v>70.2</v>
+      </c>
+      <c r="H4" s="36"/>
+      <c r="I4" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="J6" s="77">
-[...9 lines deleted...]
-      <c r="N6" s="80" t="s">
+      <c r="J4" s="18">
+        <v>57.9</v>
+      </c>
+      <c r="K4" s="18">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="L4" s="36">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="M4" s="11"/>
+      <c r="N4" s="28"/>
+      <c r="O4" s="18">
+        <v>59.6</v>
+      </c>
+      <c r="P4" s="18">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="Q4" s="9"/>
+    </row>
+    <row r="5" spans="1:23" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A5" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="22">
+        <v>61.482103996882699</v>
+      </c>
+      <c r="C5" s="23"/>
+      <c r="D5" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="77">
-[...14 lines deleted...]
-      <c r="A7" s="82" t="s">
+      <c r="E5" s="22">
+        <v>60.221119568714499</v>
+      </c>
+      <c r="F5" s="22">
+        <v>62.7278555681794</v>
+      </c>
+      <c r="G5" s="22">
+        <v>57</v>
+      </c>
+      <c r="H5" s="22"/>
+      <c r="I5" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="J5" s="22">
+        <v>55.3</v>
+      </c>
+      <c r="K5" s="22">
+        <v>58.8</v>
+      </c>
+      <c r="L5" s="22">
+        <v>66</v>
+      </c>
+      <c r="M5" s="23"/>
+      <c r="N5" s="24"/>
+      <c r="O5" s="22">
+        <v>64.2</v>
+      </c>
+      <c r="P5" s="22">
+        <v>67.7</v>
+      </c>
+      <c r="Q5" s="34" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A6" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="70"/>
-[...104 lines deleted...]
-      <c r="A12" s="6" t="s">
+      <c r="B6" s="11"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="11"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="28"/>
+      <c r="K6" s="28"/>
+      <c r="L6" s="11"/>
+      <c r="M6" s="11"/>
+      <c r="N6" s="28"/>
+      <c r="O6" s="28"/>
+      <c r="P6" s="28"/>
+      <c r="Q6" s="11"/>
+    </row>
+    <row r="7" spans="1:23" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A7" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="11"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="28"/>
+      <c r="G7" s="11"/>
+      <c r="H7" s="11"/>
+      <c r="I7" s="28"/>
+      <c r="J7" s="28"/>
+      <c r="K7" s="28"/>
+      <c r="L7" s="11"/>
+      <c r="M7" s="11"/>
+      <c r="N7" s="28"/>
+      <c r="O7" s="28"/>
+      <c r="P7" s="28"/>
+      <c r="Q7" s="55"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+    </row>
+    <row r="8" spans="1:23" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A8" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="11"/>
+      <c r="C8" s="11"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="11"/>
+      <c r="H8" s="11"/>
+      <c r="I8" s="28"/>
+      <c r="J8" s="28"/>
+      <c r="K8" s="28"/>
+      <c r="L8" s="11"/>
+      <c r="M8" s="11"/>
+      <c r="N8" s="28"/>
+      <c r="O8" s="28"/>
+      <c r="P8" s="28"/>
+      <c r="Q8" s="11"/>
+    </row>
+    <row r="9" spans="1:23" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A9" s="29" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="11"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="11"/>
+      <c r="H9" s="11"/>
+      <c r="I9" s="28"/>
+      <c r="J9" s="28"/>
+      <c r="K9" s="28"/>
+      <c r="L9" s="11"/>
+      <c r="M9" s="11"/>
+      <c r="N9" s="28"/>
+      <c r="O9" s="28"/>
+      <c r="P9" s="28"/>
+      <c r="Q9" s="11"/>
+    </row>
+    <row r="10" spans="1:23" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A10" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="11"/>
+      <c r="C10" s="11"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="11"/>
+      <c r="H10" s="11"/>
+      <c r="I10" s="28"/>
+      <c r="J10" s="28"/>
+      <c r="K10" s="28"/>
+      <c r="L10" s="11"/>
+      <c r="M10" s="11"/>
+      <c r="N10" s="28"/>
+      <c r="O10" s="28"/>
+      <c r="P10" s="28"/>
+      <c r="Q10" s="11"/>
+    </row>
+    <row r="11" spans="1:23" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="90" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="90"/>
+      <c r="C11" s="90"/>
+      <c r="D11" s="90"/>
+      <c r="E11" s="90"/>
+      <c r="F11" s="90"/>
+      <c r="G11" s="90"/>
+      <c r="H11" s="90"/>
+      <c r="I11" s="90"/>
+      <c r="J11" s="90"/>
+      <c r="K11" s="90"/>
+      <c r="L11" s="90"/>
+      <c r="M11" s="90"/>
+      <c r="N11" s="90"/>
+      <c r="O11" s="90"/>
+      <c r="P11" s="90"/>
+      <c r="Q11" s="90"/>
+    </row>
+    <row r="12" spans="1:23" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A12" s="30"/>
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="11"/>
+      <c r="I12" s="28"/>
+      <c r="J12" s="28"/>
+      <c r="K12" s="28"/>
+      <c r="L12" s="11"/>
+      <c r="M12" s="11"/>
+      <c r="N12" s="28"/>
+      <c r="O12" s="28"/>
+      <c r="P12" s="28"/>
+      <c r="Q12" s="11"/>
+    </row>
+    <row r="13" spans="1:23" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A13" s="30"/>
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="11"/>
+      <c r="H13" s="11"/>
+      <c r="I13" s="28"/>
+      <c r="J13" s="28"/>
+      <c r="K13" s="28"/>
+      <c r="L13" s="11"/>
+      <c r="M13" s="11"/>
+      <c r="N13" s="28"/>
+      <c r="O13" s="28"/>
+      <c r="P13" s="28"/>
+      <c r="Q13" s="11"/>
+    </row>
+    <row r="14" spans="1:23" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A14" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="84"/>
-[...889 lines deleted...]
-      <c r="L38" s="9"/>
+      <c r="B14" s="11"/>
+      <c r="C14" s="11"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="28"/>
+      <c r="J14" s="28"/>
+      <c r="K14" s="28"/>
+      <c r="L14" s="11"/>
+      <c r="M14" s="11"/>
+      <c r="N14" s="28"/>
+      <c r="O14" s="28"/>
+      <c r="P14" s="28"/>
+      <c r="Q14" s="11"/>
+    </row>
+    <row r="15" spans="1:23" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A15" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="11"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="28"/>
+      <c r="J15" s="28"/>
+      <c r="K15" s="28"/>
+      <c r="L15" s="11"/>
+      <c r="M15" s="11"/>
+      <c r="N15" s="28"/>
+      <c r="O15" s="28"/>
+      <c r="P15" s="28"/>
+      <c r="Q15" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="7">
+    <mergeCell ref="L2:P2"/>
+    <mergeCell ref="A11:Q11"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="G2:K2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67A25B87-0E4F-44AB-B5B1-AF35B426E487}">
+  <dimension ref="A1:AB15"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E3" sqref="E3:F3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="34.6640625" style="4" customWidth="1"/>
+    <col min="2" max="2" width="11.44140625" style="4"/>
+    <col min="3" max="3" width="2.33203125" style="4" customWidth="1"/>
+    <col min="4" max="4" width="1.6640625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7" style="4" customWidth="1"/>
+    <col min="6" max="6" width="8.6640625" style="4" customWidth="1"/>
+    <col min="7" max="7" width="11.44140625" style="4" customWidth="1"/>
+    <col min="8" max="8" width="3.33203125" style="4" customWidth="1"/>
+    <col min="9" max="9" width="1.6640625" style="4" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.33203125" style="4" customWidth="1"/>
+    <col min="11" max="11" width="8" style="4" customWidth="1"/>
+    <col min="12" max="12" width="8.6640625" style="4" customWidth="1"/>
+    <col min="13" max="13" width="2.44140625" style="4" customWidth="1"/>
+    <col min="14" max="14" width="1.6640625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.6640625" style="4" customWidth="1"/>
+    <col min="16" max="16" width="6.5546875" style="4" customWidth="1"/>
+    <col min="17" max="17" width="10" style="4" customWidth="1"/>
+    <col min="18" max="18" width="3.88671875" style="4" customWidth="1"/>
+    <col min="19" max="19" width="2.88671875" style="4" customWidth="1"/>
+    <col min="20" max="20" width="8.33203125" style="4" customWidth="1"/>
+    <col min="21" max="21" width="9" style="4" customWidth="1"/>
+    <col min="22" max="16384" width="11.44140625" style="4"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:28" s="57" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="85" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="9"/>
+      <c r="H1" s="9"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="9"/>
+      <c r="M1" s="9"/>
+      <c r="N1" s="10"/>
+      <c r="O1" s="10"/>
+      <c r="P1" s="10"/>
+      <c r="Q1" s="11"/>
+      <c r="R1" s="4"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="64"/>
+      <c r="W1" s="35"/>
+      <c r="X1" s="35"/>
+      <c r="Y1" s="64"/>
+      <c r="Z1" s="64"/>
+      <c r="AA1" s="64"/>
+      <c r="AB1" s="64"/>
+    </row>
+    <row r="2" spans="1:28" s="57" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="A2" s="12"/>
+      <c r="B2" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="89"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89" t="s">
+        <v>1</v>
+      </c>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
+      <c r="L2" s="89" t="s">
+        <v>2</v>
+      </c>
+      <c r="M2" s="89"/>
+      <c r="N2" s="89"/>
+      <c r="O2" s="89"/>
+      <c r="P2" s="89"/>
+      <c r="Q2" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="R2" s="4"/>
+      <c r="S2" s="36"/>
+      <c r="T2" s="36"/>
+      <c r="U2" s="36"/>
+      <c r="V2" s="36"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
+      <c r="Y2" s="64"/>
+      <c r="Z2" s="64"/>
+      <c r="AA2" s="64"/>
+      <c r="AB2" s="64"/>
+    </row>
+    <row r="3" spans="1:28" s="57" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="14"/>
+      <c r="B3" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="15"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="88" t="s">
+        <v>53</v>
+      </c>
+      <c r="F3" s="88"/>
+      <c r="G3" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="H3" s="15"/>
+      <c r="I3" s="15"/>
+      <c r="J3" s="88" t="s">
+        <v>53</v>
+      </c>
+      <c r="K3" s="88"/>
+      <c r="L3" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="M3" s="15"/>
+      <c r="N3" s="15"/>
+      <c r="O3" s="88" t="s">
+        <v>53</v>
+      </c>
+      <c r="P3" s="88"/>
+      <c r="Q3" s="15"/>
+      <c r="R3" s="36"/>
+      <c r="S3" s="37"/>
+      <c r="U3" s="36"/>
+      <c r="V3" s="35"/>
+      <c r="W3" s="35"/>
+      <c r="X3" s="64"/>
+      <c r="Y3" s="64"/>
+      <c r="Z3" s="64"/>
+      <c r="AA3" s="64"/>
+    </row>
+    <row r="4" spans="1:28" s="57" customFormat="1" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A4" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="18">
+        <v>44.564353963927637</v>
+      </c>
+      <c r="C4" s="18"/>
+      <c r="D4" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="18">
+        <v>42.589378331287556</v>
+      </c>
+      <c r="F4" s="18">
+        <v>46.55664445075216</v>
+      </c>
+      <c r="G4" s="18">
+        <v>45.569313834802813</v>
+      </c>
+      <c r="H4" s="18"/>
+      <c r="I4" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="J4" s="18">
+        <v>42.807473933428611</v>
+      </c>
+      <c r="K4" s="18">
+        <v>48.358676252076535</v>
+      </c>
+      <c r="L4" s="18">
+        <v>43.362095413975666</v>
+      </c>
+      <c r="M4" s="18"/>
+      <c r="N4" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="O4" s="18">
+        <v>40.330987490234186</v>
+      </c>
+      <c r="P4" s="18">
+        <v>46.443695177433639</v>
+      </c>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="47"/>
+      <c r="T4" s="47"/>
+      <c r="U4" s="64"/>
+      <c r="V4" s="86"/>
+      <c r="W4" s="86"/>
+      <c r="X4" s="64"/>
+      <c r="Y4" s="64"/>
+      <c r="Z4" s="64"/>
+      <c r="AA4" s="64"/>
+    </row>
+    <row r="5" spans="1:28" s="57" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" s="22">
+        <v>65.903209777364026</v>
+      </c>
+      <c r="C5" s="22"/>
+      <c r="D5" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="22">
+        <v>64.971321821847695</v>
+      </c>
+      <c r="F5" s="22">
+        <v>66.822965770814577</v>
+      </c>
+      <c r="G5" s="22">
+        <v>62.37229022047994</v>
+      </c>
+      <c r="H5" s="22"/>
+      <c r="I5" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="J5" s="22">
+        <v>60.935731791939872</v>
+      </c>
+      <c r="K5" s="22">
+        <v>63.787414876838433</v>
+      </c>
+      <c r="L5" s="22">
+        <v>69.200965803519949</v>
+      </c>
+      <c r="M5" s="22"/>
+      <c r="N5" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="O5" s="22">
+        <v>67.778209759721292</v>
+      </c>
+      <c r="P5" s="22">
+        <v>70.588161021473866</v>
+      </c>
+      <c r="Q5" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="R5" s="46"/>
+      <c r="S5" s="47"/>
+      <c r="T5" s="47"/>
+      <c r="U5" s="60"/>
+      <c r="V5" s="86"/>
+      <c r="W5" s="86"/>
+      <c r="X5" s="64"/>
+      <c r="Y5" s="64"/>
+      <c r="Z5" s="64"/>
+      <c r="AA5" s="64"/>
+    </row>
+    <row r="6" spans="1:28" s="57" customFormat="1" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A6" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="11"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="11"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="28"/>
+      <c r="K6" s="28"/>
+      <c r="L6" s="11"/>
+      <c r="M6" s="11"/>
+      <c r="N6" s="28"/>
+      <c r="O6" s="28"/>
+      <c r="P6" s="28"/>
+      <c r="Q6" s="11"/>
+      <c r="R6" s="4"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="35"/>
+      <c r="X6" s="35"/>
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="64"/>
+      <c r="AA6" s="64"/>
+      <c r="AB6" s="64"/>
+    </row>
+    <row r="7" spans="1:28" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A7" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="11"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="28"/>
+      <c r="G7" s="11"/>
+      <c r="H7" s="11"/>
+      <c r="I7" s="28"/>
+      <c r="J7" s="28"/>
+      <c r="K7" s="28"/>
+      <c r="L7" s="11"/>
+      <c r="M7" s="11"/>
+      <c r="N7" s="28"/>
+      <c r="O7" s="28"/>
+      <c r="P7" s="28"/>
+      <c r="Q7" s="55"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+    </row>
+    <row r="8" spans="1:28" s="57" customFormat="1" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A8" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="11"/>
+      <c r="C8" s="11"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="11"/>
+      <c r="H8" s="11"/>
+      <c r="I8" s="28"/>
+      <c r="J8" s="28"/>
+      <c r="K8" s="28"/>
+      <c r="L8" s="11"/>
+      <c r="M8" s="11"/>
+      <c r="N8" s="28"/>
+      <c r="O8" s="28"/>
+      <c r="P8" s="28"/>
+      <c r="Q8" s="11"/>
+      <c r="R8" s="4"/>
+      <c r="S8" s="44"/>
+      <c r="T8" s="44"/>
+      <c r="U8" s="44"/>
+      <c r="V8" s="64"/>
+      <c r="W8" s="35"/>
+      <c r="X8" s="35"/>
+      <c r="Y8" s="64"/>
+      <c r="Z8" s="64"/>
+      <c r="AA8" s="64"/>
+      <c r="AB8" s="64"/>
+    </row>
+    <row r="9" spans="1:28" s="57" customFormat="1" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A9" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="29"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="11"/>
+      <c r="H9" s="11"/>
+      <c r="I9" s="28"/>
+      <c r="J9" s="28"/>
+      <c r="K9" s="28"/>
+      <c r="L9" s="11"/>
+      <c r="M9" s="11"/>
+      <c r="N9" s="28"/>
+      <c r="O9" s="28"/>
+      <c r="P9" s="28"/>
+      <c r="Q9" s="11"/>
+      <c r="R9" s="4"/>
+      <c r="S9" s="44"/>
+      <c r="T9" s="44"/>
+      <c r="U9" s="44"/>
+      <c r="V9" s="64"/>
+      <c r="W9" s="35"/>
+      <c r="X9" s="35"/>
+      <c r="Y9" s="64"/>
+      <c r="Z9" s="64"/>
+      <c r="AA9" s="64"/>
+      <c r="AB9" s="64"/>
+    </row>
+    <row r="10" spans="1:28" s="6" customFormat="1" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="87" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="87"/>
+      <c r="C10" s="87"/>
+      <c r="D10" s="87"/>
+      <c r="E10" s="87"/>
+      <c r="F10" s="87"/>
+      <c r="G10" s="87"/>
+      <c r="H10" s="87"/>
+      <c r="I10" s="87"/>
+      <c r="J10" s="87"/>
+      <c r="K10" s="87"/>
+      <c r="L10" s="87"/>
+    </row>
+    <row r="11" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="A11" s="62" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+    </row>
+    <row r="12" spans="1:28" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A12" s="30"/>
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="11"/>
+      <c r="I12" s="11"/>
+      <c r="J12" s="28"/>
+      <c r="K12" s="11"/>
+    </row>
+    <row r="13" spans="1:28" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A13" s="30"/>
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="11"/>
+      <c r="I13" s="11"/>
+      <c r="J13" s="28"/>
+      <c r="K13" s="11"/>
+    </row>
+    <row r="14" spans="1:28" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A14" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="11"/>
+      <c r="C14" s="11"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="28"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="11"/>
+      <c r="J14" s="28"/>
+      <c r="K14" s="11"/>
+    </row>
+    <row r="15" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="A15" s="62" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A10:L10"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="O3:P3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-</worksheet>
-[...2068 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67A25B87-0E4F-44AB-B5B1-AF35B426E487}">
-  <dimension ref="A1:AB16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{25268058-81E3-41FE-AFD3-3A53D5753950}">
+  <dimension ref="A1:S68"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G17" sqref="G17"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Q3" sqref="Q3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="34.6640625" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="21" max="21" width="9" customWidth="1"/>
+    <col min="1" max="16384" width="8.88671875" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" s="11" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="68" t="s">
+    <row r="1" spans="1:17" ht="36" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="1:17" ht="124.2" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="3" spans="1:17" ht="28.2" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="1:17" ht="15" x14ac:dyDescent="0.35">
+      <c r="A4" s="91" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="91"/>
+      <c r="C4" s="91"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+    </row>
+    <row r="6" spans="1:17" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A6" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="9"/>
+      <c r="C6" s="9"/>
+      <c r="D6" s="10"/>
+      <c r="E6" s="10"/>
+      <c r="F6" s="10"/>
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
+      <c r="I6" s="10"/>
+      <c r="J6" s="10"/>
+      <c r="K6" s="10"/>
+      <c r="L6" s="9"/>
+      <c r="M6" s="9"/>
+      <c r="N6" s="10"/>
+      <c r="O6" s="10"/>
+      <c r="P6" s="10"/>
+      <c r="Q6" s="11"/>
+    </row>
+    <row r="7" spans="1:17" ht="30.6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="12"/>
+      <c r="B7" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89"/>
+      <c r="E7" s="89"/>
+      <c r="F7" s="89"/>
+      <c r="G7" s="89" t="s">
+        <v>10</v>
+      </c>
+      <c r="H7" s="89"/>
+      <c r="I7" s="89"/>
+      <c r="J7" s="89"/>
+      <c r="K7" s="89"/>
+      <c r="L7" s="89" t="s">
+        <v>11</v>
+      </c>
+      <c r="M7" s="89"/>
+      <c r="N7" s="89"/>
+      <c r="O7" s="89"/>
+      <c r="P7" s="89"/>
+      <c r="Q7" s="13" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" ht="66.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="14"/>
+      <c r="B8" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="15"/>
+      <c r="D8" s="15"/>
+      <c r="E8" s="88" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="88"/>
+      <c r="G8" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="H8" s="16"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="88" t="s">
+        <v>24</v>
+      </c>
+      <c r="K8" s="88"/>
+      <c r="L8" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="M8" s="16"/>
+      <c r="N8" s="16"/>
+      <c r="O8" s="88" t="s">
+        <v>24</v>
+      </c>
+      <c r="P8" s="88"/>
+      <c r="Q8" s="15"/>
+    </row>
+    <row r="9" spans="1:17" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A9" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="18">
+        <v>72.321733744906737</v>
+      </c>
+      <c r="C9" s="18"/>
+      <c r="D9" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E9" s="18">
+        <v>71.089056118260956</v>
+      </c>
+      <c r="F9" s="18">
+        <v>73.521429829101365</v>
+      </c>
+      <c r="G9" s="18">
+        <v>73.922574624686291</v>
+      </c>
+      <c r="H9" s="18"/>
+      <c r="I9" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="J9" s="18">
+        <v>72.365806717265059</v>
+      </c>
+      <c r="K9" s="18">
+        <v>75.421429080237658</v>
+      </c>
+      <c r="L9" s="18">
+        <v>70.811463030798407</v>
+      </c>
+      <c r="M9" s="18"/>
+      <c r="N9" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="O9" s="18">
+        <v>69.136236906860773</v>
+      </c>
+      <c r="P9" s="18">
+        <v>72.432018527316927</v>
+      </c>
+      <c r="Q9" s="20" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A10" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="18">
+        <v>80.671943219983206</v>
+      </c>
+      <c r="C10" s="18"/>
+      <c r="D10" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E10" s="18">
+        <v>80.029001091087821</v>
+      </c>
+      <c r="F10" s="18">
+        <v>81.299023436030623</v>
+      </c>
+      <c r="G10" s="18">
+        <v>77.703819982393611</v>
+      </c>
+      <c r="H10" s="18"/>
+      <c r="I10" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="J10" s="18">
+        <v>76.778584117310388</v>
+      </c>
+      <c r="K10" s="18">
+        <v>78.602464686523675</v>
+      </c>
+      <c r="L10" s="18">
+        <v>83.586423147277273</v>
+      </c>
+      <c r="M10" s="18"/>
+      <c r="N10" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="O10" s="18">
+        <v>82.782487262864606</v>
+      </c>
+      <c r="P10" s="18">
+        <v>84.359912992139556</v>
+      </c>
+      <c r="Q10" s="20" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A11" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="22">
+        <v>12.349790088192469</v>
+      </c>
+      <c r="C11" s="23"/>
+      <c r="D11" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="E11" s="22">
+        <v>11.565057519665945</v>
+      </c>
+      <c r="F11" s="22">
+        <v>13.179834073907895</v>
+      </c>
+      <c r="G11" s="22">
+        <v>8.6584376374037966</v>
+      </c>
+      <c r="H11" s="22"/>
+      <c r="I11" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="J11" s="22">
+        <v>7.7724704226943873</v>
+      </c>
+      <c r="K11" s="22">
+        <v>9.6348441610951721</v>
+      </c>
+      <c r="L11" s="22">
+        <v>16.431540765091256</v>
+      </c>
+      <c r="M11" s="22"/>
+      <c r="N11" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="O11" s="22">
+        <v>15.167955760522844</v>
+      </c>
+      <c r="P11" s="22">
+        <v>17.778329879926286</v>
+      </c>
+      <c r="Q11" s="26" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A12" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="11"/>
+      <c r="I12" s="28"/>
+      <c r="J12" s="28"/>
+      <c r="K12" s="28"/>
+      <c r="L12" s="11"/>
+      <c r="M12" s="11"/>
+      <c r="N12" s="28"/>
+      <c r="O12" s="28"/>
+      <c r="P12" s="28"/>
+      <c r="Q12" s="11"/>
+    </row>
+    <row r="13" spans="1:17" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A13" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="11"/>
+      <c r="H13" s="11"/>
+      <c r="I13" s="28"/>
+      <c r="J13" s="28"/>
+      <c r="K13" s="28"/>
+      <c r="L13" s="11"/>
+      <c r="M13" s="11"/>
+      <c r="N13" s="28"/>
+      <c r="O13" s="28"/>
+      <c r="P13" s="28"/>
+      <c r="Q13" s="11"/>
+    </row>
+    <row r="14" spans="1:17" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A14" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="11"/>
+      <c r="C14" s="11"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="28"/>
+      <c r="J14" s="28"/>
+      <c r="K14" s="28"/>
+      <c r="L14" s="11"/>
+      <c r="M14" s="11"/>
+      <c r="N14" s="28"/>
+      <c r="O14" s="28"/>
+      <c r="P14" s="28"/>
+      <c r="Q14" s="11"/>
+    </row>
+    <row r="15" spans="1:17" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A15" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="11"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="28"/>
+      <c r="J15" s="28"/>
+      <c r="K15" s="28"/>
+      <c r="L15" s="11"/>
+      <c r="M15" s="11"/>
+      <c r="N15" s="28"/>
+      <c r="O15" s="28"/>
+      <c r="P15" s="28"/>
+      <c r="Q15" s="11"/>
+    </row>
+    <row r="16" spans="1:17" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A16" s="31"/>
+      <c r="B16" s="11"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="28"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="28"/>
+      <c r="J16" s="28"/>
+      <c r="K16" s="28"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="11"/>
+      <c r="N16" s="28"/>
+      <c r="O16" s="28"/>
+      <c r="P16" s="28"/>
+      <c r="Q16" s="11"/>
+    </row>
+    <row r="17" spans="1:17" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A17" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="11"/>
+      <c r="C17" s="11"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="28"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="11"/>
+      <c r="H17" s="11"/>
+      <c r="I17" s="28"/>
+      <c r="J17" s="28"/>
+      <c r="K17" s="28"/>
+      <c r="L17" s="11"/>
+      <c r="M17" s="11"/>
+      <c r="N17" s="28"/>
+      <c r="O17" s="28"/>
+      <c r="P17" s="28"/>
+      <c r="Q17" s="11"/>
+    </row>
+    <row r="18" spans="1:17" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A18" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="28"/>
+      <c r="J18" s="28"/>
+      <c r="K18" s="28"/>
+      <c r="L18" s="11"/>
+      <c r="M18" s="11"/>
+      <c r="N18" s="28"/>
+      <c r="O18" s="28"/>
+      <c r="P18" s="28"/>
+      <c r="Q18" s="11"/>
+    </row>
+    <row r="21" spans="1:17" ht="15" x14ac:dyDescent="0.35">
+      <c r="A21" s="91" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="91"/>
+      <c r="C21" s="91"/>
+      <c r="D21" s="91"/>
+      <c r="E21" s="91"/>
+    </row>
+    <row r="23" spans="1:17" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A23" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" s="9"/>
+      <c r="C23" s="9"/>
+      <c r="D23" s="10"/>
+      <c r="E23" s="10"/>
+      <c r="F23" s="10"/>
+      <c r="G23" s="9"/>
+      <c r="H23" s="9"/>
+      <c r="I23" s="10"/>
+      <c r="J23" s="10"/>
+      <c r="K23" s="10"/>
+      <c r="L23" s="9"/>
+      <c r="M23" s="9"/>
+      <c r="N23" s="10"/>
+      <c r="O23" s="10"/>
+      <c r="P23" s="10"/>
+      <c r="Q23" s="11"/>
+    </row>
+    <row r="24" spans="1:17" ht="39.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="12"/>
+      <c r="B24" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="89"/>
+      <c r="D24" s="89"/>
+      <c r="E24" s="89"/>
+      <c r="F24" s="89"/>
+      <c r="G24" s="89" t="s">
+        <v>10</v>
+      </c>
+      <c r="H24" s="89"/>
+      <c r="I24" s="89"/>
+      <c r="J24" s="89"/>
+      <c r="K24" s="89"/>
+      <c r="L24" s="89" t="s">
+        <v>11</v>
+      </c>
+      <c r="M24" s="89"/>
+      <c r="N24" s="89"/>
+      <c r="O24" s="89"/>
+      <c r="P24" s="89"/>
+      <c r="Q24" s="13" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="59.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="14"/>
+      <c r="B25" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C25" s="15"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="88" t="s">
+        <v>24</v>
+      </c>
+      <c r="F25" s="88"/>
+      <c r="G25" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="H25" s="15"/>
+      <c r="I25" s="15"/>
+      <c r="J25" s="88" t="s">
+        <v>24</v>
+      </c>
+      <c r="K25" s="88"/>
+      <c r="L25" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="M25" s="15"/>
+      <c r="N25" s="15"/>
+      <c r="O25" s="88" t="s">
+        <v>24</v>
+      </c>
+      <c r="P25" s="88"/>
+      <c r="Q25" s="15"/>
+    </row>
+    <row r="26" spans="1:17" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A26" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B26" s="18">
+        <v>64.864590009865637</v>
+      </c>
+      <c r="C26" s="18"/>
+      <c r="D26" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E26" s="18">
+        <v>63.245149789587032</v>
+      </c>
+      <c r="F26" s="18">
+        <v>66.450527423296137</v>
+      </c>
+      <c r="G26" s="18">
+        <v>59.528920095162242</v>
+      </c>
+      <c r="H26" s="18"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="18">
+        <v>57.579231484037606</v>
+      </c>
+      <c r="K26" s="18">
+        <v>61.448995567746358</v>
+      </c>
+      <c r="L26" s="18">
+        <v>70.34491707581455</v>
+      </c>
+      <c r="M26" s="18"/>
+      <c r="N26" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="O26" s="18">
+        <v>68.364910146573905</v>
+      </c>
+      <c r="P26" s="18">
+        <v>72.251298128556769</v>
+      </c>
+      <c r="Q26" s="20" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A27" s="33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" s="22">
+        <v>61.258207417317898</v>
+      </c>
+      <c r="C27" s="22"/>
+      <c r="D27" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="E27" s="22">
+        <v>60.685121333793155</v>
+      </c>
+      <c r="F27" s="22">
+        <v>61.828194369215673</v>
+      </c>
+      <c r="G27" s="22">
+        <v>58.859094635265528</v>
+      </c>
+      <c r="H27" s="22"/>
+      <c r="I27" s="25"/>
+      <c r="J27" s="22">
+        <v>58.113707217088319</v>
+      </c>
+      <c r="K27" s="22">
+        <v>59.600438773327191</v>
+      </c>
+      <c r="L27" s="22">
+        <v>63.670847542864841</v>
+      </c>
+      <c r="M27" s="22"/>
+      <c r="N27" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="O27" s="22">
+        <v>62.88744150070422</v>
+      </c>
+      <c r="P27" s="22">
+        <v>64.447065714245909</v>
+      </c>
+      <c r="Q27" s="34" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A28" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="28"/>
+      <c r="E28" s="28"/>
+      <c r="F28" s="28"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="11"/>
+      <c r="I28" s="28"/>
+      <c r="J28" s="28"/>
+      <c r="K28" s="28"/>
+      <c r="L28" s="11"/>
+      <c r="M28" s="11"/>
+      <c r="N28" s="28"/>
+      <c r="O28" s="28"/>
+      <c r="P28" s="28"/>
+      <c r="Q28" s="11"/>
+    </row>
+    <row r="29" spans="1:17" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A29" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B29" s="11"/>
+      <c r="C29" s="11"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="11"/>
+      <c r="H29" s="11"/>
+      <c r="I29" s="28"/>
+      <c r="J29" s="28"/>
+      <c r="K29" s="28"/>
+      <c r="L29" s="11"/>
+      <c r="M29" s="11"/>
+      <c r="N29" s="28"/>
+      <c r="O29" s="28"/>
+      <c r="P29" s="28"/>
+      <c r="Q29" s="11"/>
+    </row>
+    <row r="30" spans="1:17" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A30" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B30" s="11"/>
+      <c r="C30" s="11"/>
+      <c r="D30" s="28"/>
+      <c r="E30" s="28"/>
+      <c r="F30" s="28"/>
+      <c r="G30" s="11"/>
+      <c r="H30" s="11"/>
+      <c r="I30" s="28"/>
+      <c r="J30" s="28"/>
+      <c r="K30" s="28"/>
+      <c r="L30" s="11"/>
+      <c r="M30" s="11"/>
+      <c r="N30" s="28"/>
+      <c r="O30" s="28"/>
+      <c r="P30" s="28"/>
+      <c r="Q30" s="11"/>
+    </row>
+    <row r="31" spans="1:17" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A31" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="B31" s="11"/>
+      <c r="C31" s="11"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="28"/>
+      <c r="G31" s="11"/>
+      <c r="H31" s="11"/>
+      <c r="I31" s="28"/>
+      <c r="J31" s="28"/>
+      <c r="K31" s="28"/>
+      <c r="L31" s="11"/>
+      <c r="M31" s="11"/>
+      <c r="N31" s="28"/>
+      <c r="O31" s="28"/>
+      <c r="P31" s="28"/>
+      <c r="Q31" s="11"/>
+    </row>
+    <row r="32" spans="1:17" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A32" s="30"/>
+      <c r="B32" s="11"/>
+      <c r="C32" s="11"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="28"/>
+      <c r="F32" s="28"/>
+      <c r="G32" s="11"/>
+      <c r="H32" s="11"/>
+      <c r="I32" s="28"/>
+      <c r="J32" s="28"/>
+      <c r="K32" s="28"/>
+      <c r="L32" s="11"/>
+      <c r="M32" s="11"/>
+      <c r="N32" s="28"/>
+      <c r="O32" s="28"/>
+      <c r="P32" s="28"/>
+      <c r="Q32" s="11"/>
+    </row>
+    <row r="33" spans="1:19" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A33" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" s="11"/>
+      <c r="C33" s="11"/>
+      <c r="D33" s="28"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="28"/>
+      <c r="G33" s="11"/>
+      <c r="H33" s="11"/>
+      <c r="I33" s="28"/>
+      <c r="J33" s="28"/>
+      <c r="K33" s="28"/>
+      <c r="L33" s="11"/>
+      <c r="M33" s="11"/>
+      <c r="N33" s="28"/>
+      <c r="O33" s="28"/>
+      <c r="P33" s="28"/>
+      <c r="Q33" s="11"/>
+    </row>
+    <row r="34" spans="1:19" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A34" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="B34" s="11"/>
+      <c r="C34" s="11"/>
+      <c r="D34" s="28"/>
+      <c r="E34" s="28"/>
+      <c r="F34" s="28"/>
+      <c r="G34" s="11"/>
+      <c r="H34" s="11"/>
+      <c r="I34" s="28"/>
+      <c r="J34" s="28"/>
+      <c r="K34" s="28"/>
+      <c r="L34" s="11"/>
+      <c r="M34" s="11"/>
+      <c r="N34" s="28"/>
+      <c r="O34" s="28"/>
+      <c r="P34" s="28"/>
+      <c r="Q34" s="11"/>
+    </row>
+    <row r="37" spans="1:19" ht="15" x14ac:dyDescent="0.35">
+      <c r="A37" s="91" t="s">
+        <v>39</v>
+      </c>
+      <c r="B37" s="91"/>
+      <c r="C37" s="91"/>
+      <c r="D37" s="91"/>
+      <c r="E37" s="91"/>
+    </row>
+    <row r="39" spans="1:19" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A39" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B39" s="9"/>
+      <c r="C39" s="9"/>
+      <c r="D39" s="10"/>
+      <c r="E39" s="10"/>
+      <c r="F39" s="10"/>
+      <c r="G39" s="9"/>
+      <c r="H39" s="9"/>
+      <c r="I39" s="10"/>
+      <c r="J39" s="10"/>
+      <c r="K39" s="10"/>
+      <c r="L39" s="9"/>
+      <c r="M39" s="9"/>
+      <c r="N39" s="10"/>
+      <c r="O39" s="10"/>
+      <c r="P39" s="10"/>
+      <c r="Q39" s="11"/>
+      <c r="S39" s="35"/>
+    </row>
+    <row r="40" spans="1:19" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="12"/>
+      <c r="B40" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="89"/>
+      <c r="D40" s="89"/>
+      <c r="E40" s="89"/>
+      <c r="F40" s="89"/>
+      <c r="G40" s="89" t="s">
+        <v>10</v>
+      </c>
+      <c r="H40" s="89"/>
+      <c r="I40" s="89"/>
+      <c r="J40" s="89"/>
+      <c r="K40" s="89"/>
+      <c r="L40" s="89" t="s">
+        <v>11</v>
+      </c>
+      <c r="M40" s="89"/>
+      <c r="N40" s="89"/>
+      <c r="O40" s="89"/>
+      <c r="P40" s="89"/>
+      <c r="Q40" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="S40" s="5"/>
+    </row>
+    <row r="41" spans="1:19" ht="56.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="14"/>
+      <c r="B41" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C41" s="15"/>
+      <c r="D41" s="15"/>
+      <c r="E41" s="88" t="s">
+        <v>24</v>
+      </c>
+      <c r="F41" s="88"/>
+      <c r="G41" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="H41" s="15"/>
+      <c r="I41" s="15"/>
+      <c r="J41" s="88" t="s">
+        <v>24</v>
+      </c>
+      <c r="K41" s="88"/>
+      <c r="L41" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="M41" s="15"/>
+      <c r="N41" s="15"/>
+      <c r="O41" s="88" t="s">
+        <v>24</v>
+      </c>
+      <c r="P41" s="88"/>
+      <c r="Q41" s="15"/>
+      <c r="R41" s="36"/>
+      <c r="S41" s="37"/>
+    </row>
+    <row r="42" spans="1:19" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A42" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="B42" s="18">
+        <v>67.569469240072564</v>
+      </c>
+      <c r="C42" s="18"/>
+      <c r="D42" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E42" s="18">
+        <v>65.861851441565662</v>
+      </c>
+      <c r="F42" s="18">
+        <v>69.231574274541146</v>
+      </c>
+      <c r="G42" s="18">
+        <v>63.618423435898166</v>
+      </c>
+      <c r="H42" s="18"/>
+      <c r="I42" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="J42" s="18">
+        <v>61.375806114344854</v>
+      </c>
+      <c r="K42" s="18">
+        <v>65.803378700122849</v>
+      </c>
+      <c r="L42" s="18">
+        <v>71.504109159022917</v>
+      </c>
+      <c r="M42" s="18"/>
+      <c r="N42" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="O42" s="18">
+        <v>69.454424218514106</v>
+      </c>
+      <c r="P42" s="18">
+        <v>73.46879422829781</v>
+      </c>
+      <c r="Q42" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="R42" s="39"/>
+      <c r="S42" s="40"/>
+    </row>
+    <row r="43" spans="1:19" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A43" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="B43" s="22">
+        <v>60.965390018562424</v>
+      </c>
+      <c r="C43" s="22"/>
+      <c r="D43" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="E43" s="22">
+        <v>60.435335437782037</v>
+      </c>
+      <c r="F43" s="22">
+        <v>61.492868006411562</v>
+      </c>
+      <c r="G43" s="22">
+        <v>58.288362034117881</v>
+      </c>
+      <c r="H43" s="22"/>
+      <c r="I43" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="J43" s="22">
+        <v>57.559894942704105</v>
+      </c>
+      <c r="K43" s="22">
+        <v>59.013228915749096</v>
+      </c>
+      <c r="L43" s="22">
+        <v>63.809818960728272</v>
+      </c>
+      <c r="M43" s="22"/>
+      <c r="N43" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="O43" s="22">
+        <v>63.106673313576024</v>
+      </c>
+      <c r="P43" s="22">
+        <v>64.507100617544594</v>
+      </c>
+      <c r="Q43" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="R43" s="41"/>
+      <c r="S43" s="42"/>
+    </row>
+    <row r="44" spans="1:19" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A44" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="B44" s="11"/>
+      <c r="C44" s="11"/>
+      <c r="D44" s="28"/>
+      <c r="E44" s="28"/>
+      <c r="F44" s="28"/>
+      <c r="G44" s="11"/>
+      <c r="H44" s="11"/>
+      <c r="I44" s="28"/>
+      <c r="J44" s="28"/>
+      <c r="K44" s="28"/>
+      <c r="L44" s="11"/>
+      <c r="M44" s="11"/>
+      <c r="N44" s="28"/>
+      <c r="O44" s="28"/>
+      <c r="P44" s="28"/>
+      <c r="Q44" s="11"/>
+      <c r="S44" s="41"/>
+    </row>
+    <row r="45" spans="1:19" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A45" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B45" s="11"/>
+      <c r="C45" s="11"/>
+      <c r="D45" s="28"/>
+      <c r="E45" s="28"/>
+      <c r="F45" s="28"/>
+      <c r="G45" s="11"/>
+      <c r="H45" s="11"/>
+      <c r="I45" s="28"/>
+      <c r="J45" s="28"/>
+      <c r="K45" s="28"/>
+      <c r="L45" s="11"/>
+      <c r="M45" s="11"/>
+      <c r="N45" s="28"/>
+      <c r="O45" s="28"/>
+      <c r="P45" s="28"/>
+      <c r="Q45" s="11"/>
+      <c r="S45" s="35"/>
+    </row>
+    <row r="46" spans="1:19" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A46" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="B46" s="11"/>
+      <c r="C46" s="11"/>
+      <c r="D46" s="28"/>
+      <c r="E46" s="28"/>
+      <c r="F46" s="28"/>
+      <c r="G46" s="11"/>
+      <c r="H46" s="11"/>
+      <c r="I46" s="28"/>
+      <c r="J46" s="28"/>
+      <c r="K46" s="28"/>
+      <c r="L46" s="11"/>
+      <c r="M46" s="11"/>
+      <c r="N46" s="28"/>
+      <c r="O46" s="28"/>
+      <c r="P46" s="28"/>
+      <c r="Q46" s="11"/>
+      <c r="S46" s="35"/>
+    </row>
+    <row r="47" spans="1:19" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A47" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="11"/>
+      <c r="C47" s="11"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="28"/>
+      <c r="F47" s="28"/>
+      <c r="G47" s="11"/>
+      <c r="H47" s="11"/>
+      <c r="I47" s="28"/>
+      <c r="J47" s="28"/>
+      <c r="K47" s="28"/>
+      <c r="L47" s="11"/>
+      <c r="M47" s="11"/>
+      <c r="N47" s="28"/>
+      <c r="O47" s="28"/>
+      <c r="P47" s="28"/>
+      <c r="Q47" s="11"/>
+      <c r="S47" s="35"/>
+    </row>
+    <row r="48" spans="1:19" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A48" s="30"/>
+      <c r="B48" s="11"/>
+      <c r="C48" s="11"/>
+      <c r="D48" s="28"/>
+      <c r="E48" s="28"/>
+      <c r="F48" s="28"/>
+      <c r="G48" s="11"/>
+      <c r="H48" s="11"/>
+      <c r="I48" s="28"/>
+      <c r="J48" s="28"/>
+      <c r="K48" s="28"/>
+      <c r="L48" s="11"/>
+      <c r="M48" s="11"/>
+      <c r="N48" s="28"/>
+      <c r="O48" s="28"/>
+      <c r="P48" s="28"/>
+      <c r="Q48" s="11"/>
+      <c r="S48" s="35"/>
+    </row>
+    <row r="49" spans="1:19" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A49" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B49" s="11"/>
+      <c r="C49" s="11"/>
+      <c r="D49" s="28"/>
+      <c r="E49" s="28"/>
+      <c r="F49" s="28"/>
+      <c r="G49" s="11"/>
+      <c r="H49" s="11"/>
+      <c r="I49" s="28"/>
+      <c r="J49" s="28"/>
+      <c r="K49" s="28"/>
+      <c r="L49" s="11"/>
+      <c r="M49" s="11"/>
+      <c r="N49" s="28"/>
+      <c r="O49" s="28"/>
+      <c r="P49" s="28"/>
+      <c r="Q49" s="11"/>
+      <c r="S49" s="35"/>
+    </row>
+    <row r="50" spans="1:19" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A50" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="B50" s="11"/>
+      <c r="C50" s="11"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="28"/>
+      <c r="F50" s="28"/>
+      <c r="G50" s="11"/>
+      <c r="H50" s="11"/>
+      <c r="I50" s="28"/>
+      <c r="J50" s="28"/>
+      <c r="K50" s="28"/>
+      <c r="L50" s="11"/>
+      <c r="M50" s="11"/>
+      <c r="N50" s="28"/>
+      <c r="O50" s="28"/>
+      <c r="P50" s="28"/>
+      <c r="Q50" s="11"/>
+      <c r="S50" s="43"/>
+    </row>
+    <row r="52" spans="1:19" ht="15" x14ac:dyDescent="0.35">
+      <c r="A52" s="91" t="s">
+        <v>12</v>
+      </c>
+      <c r="B52" s="91"/>
+      <c r="C52" s="91"/>
+      <c r="D52" s="91"/>
+      <c r="E52" s="91"/>
+    </row>
+    <row r="54" spans="1:19" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A54" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B54" s="9"/>
+      <c r="C54" s="9"/>
+      <c r="D54" s="10"/>
+      <c r="E54" s="10"/>
+      <c r="F54" s="10"/>
+      <c r="G54" s="9"/>
+      <c r="H54" s="9"/>
+      <c r="I54" s="10"/>
+      <c r="J54" s="10"/>
+      <c r="K54" s="10"/>
+      <c r="L54" s="9"/>
+      <c r="M54" s="9"/>
+      <c r="N54" s="10"/>
+      <c r="O54" s="10"/>
+      <c r="P54" s="10"/>
+      <c r="Q54" s="11"/>
+      <c r="S54" s="44"/>
+    </row>
+    <row r="55" spans="1:19" ht="48" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="12"/>
+      <c r="B55" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="89"/>
+      <c r="D55" s="89"/>
+      <c r="E55" s="89"/>
+      <c r="F55" s="89"/>
+      <c r="G55" s="89" t="s">
+        <v>1</v>
+      </c>
+      <c r="H55" s="89"/>
+      <c r="I55" s="89"/>
+      <c r="J55" s="89"/>
+      <c r="K55" s="89"/>
+      <c r="L55" s="89" t="s">
+        <v>2</v>
+      </c>
+      <c r="M55" s="89"/>
+      <c r="N55" s="89"/>
+      <c r="O55" s="89"/>
+      <c r="P55" s="89"/>
+      <c r="Q55" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="S55" s="36"/>
+    </row>
+    <row r="56" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="14"/>
+      <c r="B56" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C56" s="15"/>
+      <c r="D56" s="15"/>
+      <c r="E56" s="88" t="s">
+        <v>24</v>
+      </c>
+      <c r="F56" s="88"/>
+      <c r="G56" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="H56" s="15"/>
+      <c r="I56" s="15"/>
+      <c r="J56" s="88" t="s">
+        <v>24</v>
+      </c>
+      <c r="K56" s="88"/>
+      <c r="L56" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="M56" s="15"/>
+      <c r="N56" s="15"/>
+      <c r="O56" s="88" t="s">
+        <v>24</v>
+      </c>
+      <c r="P56" s="88"/>
+      <c r="Q56" s="15"/>
+      <c r="R56" s="36"/>
+      <c r="S56" s="37"/>
+    </row>
+    <row r="57" spans="1:19" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A57" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B57" s="18">
+        <v>45.611814345991604</v>
+      </c>
+      <c r="C57" s="18"/>
+      <c r="D57" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="E57" s="18">
+        <v>43.573414345991566</v>
+      </c>
+      <c r="F57" s="18">
+        <v>47.650214345991564</v>
+      </c>
+      <c r="G57" s="18">
+        <v>44.781269254467034</v>
+      </c>
+      <c r="H57" s="18"/>
+      <c r="I57" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="J57" s="18">
+        <v>41.848072942336131</v>
+      </c>
+      <c r="K57" s="18">
+        <v>47.728072942336127</v>
+      </c>
+      <c r="L57" s="18">
+        <v>46.715806715806721</v>
+      </c>
+      <c r="M57" s="18"/>
+      <c r="N57" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="O57" s="18">
+        <v>43.316277326343382</v>
+      </c>
+      <c r="P57" s="18">
+        <v>50.097877326343387</v>
+      </c>
+      <c r="Q57" s="45"/>
+      <c r="R57" s="46"/>
+      <c r="S57" s="47"/>
+    </row>
+    <row r="58" spans="1:19" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A58" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="B58" s="22">
+        <v>63.978594868735087</v>
+      </c>
+      <c r="C58" s="22"/>
+      <c r="D58" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="E58" s="22">
+        <v>63.253299427207629</v>
+      </c>
+      <c r="F58" s="22">
+        <v>64.707619427207646</v>
+      </c>
+      <c r="G58" s="22">
+        <v>60.788350106739863</v>
+      </c>
+      <c r="H58" s="22"/>
+      <c r="I58" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="J58" s="22">
+        <v>59.714162244586767</v>
+      </c>
+      <c r="K58" s="22">
+        <v>61.870162244586766</v>
+      </c>
+      <c r="L58" s="22">
+        <v>67.032846715328461</v>
+      </c>
+      <c r="M58" s="22"/>
+      <c r="N58" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="O58" s="22">
+        <v>65.996006715328463</v>
+      </c>
+      <c r="P58" s="22">
+        <v>68.069686715328473</v>
+      </c>
+      <c r="Q58" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="R58" s="46"/>
+      <c r="S58" s="47"/>
+    </row>
+    <row r="59" spans="1:19" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A59" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="B59" s="11"/>
+      <c r="C59" s="11"/>
+      <c r="D59" s="28"/>
+      <c r="E59" s="28"/>
+      <c r="F59" s="28"/>
+      <c r="G59" s="11"/>
+      <c r="H59" s="11"/>
+      <c r="I59" s="28"/>
+      <c r="J59" s="28"/>
+      <c r="K59" s="28"/>
+      <c r="L59" s="11"/>
+      <c r="M59" s="11"/>
+      <c r="N59" s="28"/>
+      <c r="O59" s="28"/>
+      <c r="P59" s="28"/>
+      <c r="Q59" s="11"/>
+      <c r="S59" s="44"/>
+    </row>
+    <row r="60" spans="1:19" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A60" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B60" s="11"/>
+      <c r="C60" s="11"/>
+      <c r="D60" s="28"/>
+      <c r="E60" s="28"/>
+      <c r="F60" s="28"/>
+      <c r="G60" s="11"/>
+      <c r="H60" s="11"/>
+      <c r="I60" s="28"/>
+      <c r="J60" s="28"/>
+      <c r="K60" s="28"/>
+      <c r="L60" s="11"/>
+      <c r="M60" s="11"/>
+      <c r="N60" s="28"/>
+      <c r="O60" s="28"/>
+      <c r="P60" s="28"/>
+      <c r="Q60" s="11"/>
+      <c r="S60" s="44"/>
+    </row>
+    <row r="61" spans="1:19" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A61" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B61" s="29"/>
+      <c r="C61" s="11"/>
+      <c r="D61" s="28"/>
+      <c r="E61" s="28"/>
+      <c r="F61" s="28"/>
+      <c r="G61" s="11"/>
+      <c r="H61" s="11"/>
+      <c r="I61" s="28"/>
+      <c r="J61" s="28"/>
+      <c r="K61" s="28"/>
+      <c r="L61" s="11"/>
+      <c r="M61" s="11"/>
+      <c r="N61" s="28"/>
+      <c r="O61" s="28"/>
+      <c r="P61" s="28"/>
+      <c r="Q61" s="11"/>
+      <c r="S61" s="44"/>
+    </row>
+    <row r="62" spans="1:19" ht="15" x14ac:dyDescent="0.35">
+      <c r="A62" s="90" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="12"/>
-[...282 lines deleted...]
-      <c r="A8" s="23" t="s">
+      <c r="B62" s="90"/>
+      <c r="C62" s="90"/>
+      <c r="D62" s="90"/>
+      <c r="E62" s="90"/>
+      <c r="F62" s="90"/>
+      <c r="G62" s="90"/>
+      <c r="H62" s="90"/>
+      <c r="I62" s="90"/>
+      <c r="J62" s="90"/>
+      <c r="K62" s="90"/>
+      <c r="L62" s="90"/>
+      <c r="M62" s="90"/>
+      <c r="N62" s="90"/>
+      <c r="O62" s="90"/>
+      <c r="P62" s="90"/>
+      <c r="Q62" s="90"/>
+      <c r="R62" s="90"/>
+      <c r="S62" s="44"/>
+    </row>
+    <row r="63" spans="1:19" ht="15" x14ac:dyDescent="0.35">
+      <c r="A63" s="90" t="s">
+        <v>34</v>
+      </c>
+      <c r="B63" s="90"/>
+      <c r="C63" s="90"/>
+      <c r="D63" s="90"/>
+      <c r="E63" s="90"/>
+      <c r="F63" s="90"/>
+      <c r="G63" s="90"/>
+      <c r="H63" s="90"/>
+      <c r="I63" s="90"/>
+      <c r="J63" s="90"/>
+      <c r="K63" s="90"/>
+      <c r="L63" s="90"/>
+      <c r="M63" s="90"/>
+      <c r="N63" s="90"/>
+      <c r="O63" s="90"/>
+      <c r="P63" s="90"/>
+      <c r="Q63" s="90"/>
+      <c r="R63" s="90"/>
+      <c r="S63" s="44"/>
+    </row>
+    <row r="64" spans="1:19" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A64" s="29"/>
+      <c r="B64" s="11"/>
+      <c r="C64" s="11"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="28"/>
+      <c r="F64" s="28"/>
+      <c r="G64" s="11"/>
+      <c r="H64" s="11"/>
+      <c r="I64" s="28"/>
+      <c r="J64" s="28"/>
+      <c r="K64" s="28"/>
+      <c r="L64" s="11"/>
+      <c r="M64" s="11"/>
+      <c r="N64" s="28"/>
+      <c r="O64" s="28"/>
+      <c r="P64" s="28"/>
+      <c r="Q64" s="11"/>
+      <c r="S64" s="44"/>
+    </row>
+    <row r="65" spans="1:19" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A65" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="B65" s="11"/>
+      <c r="C65" s="11"/>
+      <c r="D65" s="28"/>
+      <c r="E65" s="28"/>
+      <c r="F65" s="28"/>
+      <c r="G65" s="11"/>
+      <c r="H65" s="11"/>
+      <c r="I65" s="28"/>
+      <c r="J65" s="28"/>
+      <c r="K65" s="28"/>
+      <c r="L65" s="11"/>
+      <c r="M65" s="11"/>
+      <c r="N65" s="28"/>
+      <c r="O65" s="28"/>
+      <c r="P65" s="28"/>
+      <c r="Q65" s="11"/>
+      <c r="S65" s="3"/>
+    </row>
+    <row r="66" spans="1:19" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A66" s="30"/>
+      <c r="B66" s="11"/>
+      <c r="C66" s="11"/>
+      <c r="D66" s="28"/>
+      <c r="E66" s="28"/>
+      <c r="F66" s="28"/>
+      <c r="G66" s="11"/>
+      <c r="H66" s="11"/>
+      <c r="I66" s="28"/>
+      <c r="J66" s="28"/>
+      <c r="K66" s="28"/>
+      <c r="L66" s="11"/>
+      <c r="M66" s="11"/>
+      <c r="N66" s="28"/>
+      <c r="O66" s="28"/>
+      <c r="P66" s="28"/>
+      <c r="Q66" s="11"/>
+      <c r="S66" s="3"/>
+    </row>
+    <row r="67" spans="1:19" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A67" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B67" s="11"/>
+      <c r="C67" s="11"/>
+      <c r="D67" s="28"/>
+      <c r="E67" s="28"/>
+      <c r="F67" s="28"/>
+      <c r="G67" s="11"/>
+      <c r="H67" s="11"/>
+      <c r="I67" s="28"/>
+      <c r="J67" s="28"/>
+      <c r="K67" s="28"/>
+      <c r="L67" s="11"/>
+      <c r="M67" s="11"/>
+      <c r="N67" s="28"/>
+      <c r="O67" s="28"/>
+      <c r="P67" s="28"/>
+      <c r="Q67" s="11"/>
+      <c r="S67" s="3"/>
+    </row>
+    <row r="68" spans="1:19" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A68" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B8" s="23"/>
-[...234 lines deleted...]
-      <c r="V16" s="67"/>
+      <c r="B68" s="11"/>
+      <c r="C68" s="11"/>
+      <c r="D68" s="28"/>
+      <c r="E68" s="28"/>
+      <c r="F68" s="28"/>
+      <c r="G68" s="11"/>
+      <c r="H68" s="11"/>
+      <c r="I68" s="28"/>
+      <c r="J68" s="28"/>
+      <c r="K68" s="28"/>
+      <c r="L68" s="11"/>
+      <c r="M68" s="11"/>
+      <c r="N68" s="28"/>
+      <c r="O68" s="28"/>
+      <c r="P68" s="28"/>
+      <c r="Q68" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...7 lines deleted...]
-    <mergeCell ref="O3:P3"/>
+  <mergeCells count="30">
+    <mergeCell ref="A62:R62"/>
+    <mergeCell ref="A63:R63"/>
+    <mergeCell ref="A52:E52"/>
+    <mergeCell ref="B55:F55"/>
+    <mergeCell ref="G55:K55"/>
+    <mergeCell ref="L55:P55"/>
+    <mergeCell ref="E56:F56"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="O56:P56"/>
+    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="B40:F40"/>
+    <mergeCell ref="G40:K40"/>
+    <mergeCell ref="L40:P40"/>
+    <mergeCell ref="E41:F41"/>
+    <mergeCell ref="J41:K41"/>
+    <mergeCell ref="O41:P41"/>
+    <mergeCell ref="A21:E21"/>
+    <mergeCell ref="B24:F24"/>
+    <mergeCell ref="G24:K24"/>
+    <mergeCell ref="L24:P24"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="O25:P25"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="B7:F7"/>
+    <mergeCell ref="G7:K7"/>
+    <mergeCell ref="L7:P7"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="O8:P8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
-      <vt:lpstr>Infos</vt:lpstr>
-      <vt:lpstr>Jeunes et aînés</vt:lpstr>
+      <vt:lpstr>Informations</vt:lpstr>
       <vt:lpstr>Personnes immigrantes</vt:lpstr>
       <vt:lpstr>Minorités visibles</vt:lpstr>
       <vt:lpstr>Minorités sexuelles et de genre</vt:lpstr>
       <vt:lpstr>Personnes ayant une incapacité</vt:lpstr>
+      <vt:lpstr>Données précédentes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maria Daniela Aranibar Zeballos</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>