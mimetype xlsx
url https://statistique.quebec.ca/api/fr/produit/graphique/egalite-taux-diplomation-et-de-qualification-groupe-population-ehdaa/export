--- v0 (2026-02-26)
+++ v1 (2026-10-10)
@@ -1,590 +1,638 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27830"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\inf_120h\BDSO pilotage\Avis de transfert\Vitrine Égalité\1-Éducation_integration 19 dec\Indic_1_1\Groupe de population\Fichier de téléchargement\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Statad\proaff\Entrepot\BDSO pilotage\Avis de transfert\2026-09-11_Vitrine Égalité\1-Éducation_MAJ_11\Indic_1_1_Diplomation_MAJ\Groupe de population_MAJ\Fichier de téléchargement\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{254A7505-0DBE-4CF7-96DB-A14A2563B0DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8D102392-7A11-4868-8EE8-DF60EE03C2D9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Informations" sheetId="7" r:id="rId1"/>
     <sheet name="Élèves issus de l'immigration" sheetId="3" r:id="rId2"/>
     <sheet name="Élèves HDAA" sheetId="4" r:id="rId3"/>
+    <sheet name="Données précédentes" sheetId="8" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="E8" i="4" l="1"/>
+  <c r="E7" i="4"/>
+  <c r="E6" i="4"/>
+  <c r="E5" i="4"/>
+  <c r="E8" i="3"/>
+  <c r="E7" i="3"/>
+  <c r="E6" i="3"/>
+  <c r="E5" i="3"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="43">
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Institut de la statistique du Québec</t>
   </si>
   <si>
     <t>Vitrine statistique sur l'égalité entre les femmes et les hommes</t>
   </si>
   <si>
     <t xml:space="preserve">Total </t>
   </si>
   <si>
     <t>Indicateur : Diplomation et qualification au secondaire</t>
   </si>
   <si>
     <t>Dimension : Éducation</t>
   </si>
   <si>
     <t>URL : Diplomation et qualification au secondaire (quebec.ca)</t>
   </si>
   <si>
     <t>Filles</t>
   </si>
   <si>
     <t>Garçons</t>
   </si>
   <si>
-    <t>Écart F-G</t>
-[...4 lines deleted...]
-  <si>
     <t>2. Les données pour l’ensemble du Québec comprennent celles des établissements publics de même que celles des établissements d’enseignement privés et des écoles gouvernementales.</t>
   </si>
   <si>
     <t>Élèves ordinaires</t>
   </si>
   <si>
-    <r>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">1. Le calcul de la diplomation et de la qualification prend en considération les sorties dues à l’émigration hors du Québec. Seul le premier diplôme obtenu par l’élève, ou sa première qualification, est pris en compte dans le calcul. </t>
   </si>
   <si>
-    <r>
-[...96 lines deleted...]
-  <si>
     <t xml:space="preserve">Non-immigrant(e)s </t>
-  </si>
-[...13 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Notes :</t>
   </si>
   <si>
     <t>1. Le calcul de la diplomation et de la qualification prend en considération les sorties dues à l’émigration hors du Québec. Seul le premier diplôme obtenu par l’élève, ou sa première qualification, est pris en compte dans le calcul.</t>
   </si>
   <si>
     <t>3. Les élèves issu(e)s de l’immigration de première génération sont né(e)s à l’extérieur du Canada.</t>
   </si>
   <si>
     <t>4. Les élèves issu(e)s de l’immigration de seconde génération sont né(e)s au Canada d’au moins un parent né à l’étranger.</t>
   </si>
   <si>
     <t xml:space="preserve">5. Inclut les élèves dont le statut d’immigration n’a pas pu être clairement établi, en raison de l’absence d’information sur leur lieu de naissance ou celui de leurs parents, ou de l’invalité de celle-ci. </t>
   </si>
   <si>
-    <r>
-[...139 lines deleted...]
-  <si>
     <t>Élèves en difficulté d’adaptation ou d’apprentissage</t>
   </si>
   <si>
     <t>Élèves handicapé(e)s</t>
   </si>
   <si>
-    <r>
-[...22 lines deleted...]
-  <si>
     <t>3. Élèves handicapé(e)s ou en difficulté d’adaptation ou d’apprentissage.</t>
-  </si>
-[...49 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Sujet : Diplomation et qualification au secondaire</t>
   </si>
   <si>
-    <t>Dernière mise à jour :  19 Décembre 2024</t>
+    <r>
+      <t>Taux de diplomation et qualification</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 7 ans après l’entrée au secondaire, selon le statut de l’élève</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">2 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>et le sexe, élèves du réseau public, Québec, 2024-2025 (cohorte de 2018-2019)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>EHDAA</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2. Le statut de l’élève indique si l’élève est considéré(e) comme faisant partie des élèves ordinaires ou des EHDAA. Les EHDAA font l’objet d’un plan d’intervention ou d’un code de difficulté déclaré lors de leur entrée en 1</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>re</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> secondaire. C’est en effet la situation de départ qui est prise en compte, même si, dans certains cas, la déclaration peut changer durant le parcours scolaire de l’élève. </t>
+    </r>
+  </si>
+  <si>
+    <t>Source :</t>
+  </si>
+  <si>
+    <t>Ministère de l’Éducation, SIP, DGPP, DGVI, DIS, Taux de diplomation et de qualification par cohorte au secondaire, édition 2026.</t>
+  </si>
+  <si>
+    <r>
+      <t>Taux de diplomation et qualification</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>7 ans après l’entrée au secondaire, selon le statut d’immigration</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>et le sexe, Québec</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, 2024-2025 (cohorte de 2018-2019)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Immigrant(e)s de première génération</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Immigrant(e)s de deuxième génération</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>4</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Statut indéterminé</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>5</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Source :  </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ministère de l’Éducation, SIP, DGPP, DGVI, DIS, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Taux de diplomation et de qualification par cohorte au secondaire, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>édition 2026</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <t>Écart F-G</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pt de % </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Source : </t>
+  </si>
+  <si>
+    <t>Ministère de l’Éducation, SNI, DGVI, DIS, Taux de diplomation et de qualification par cohorte au secondaire, édition 2024.</t>
+  </si>
+  <si>
+    <r>
+      <t>Taux de diplomation et qualification</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>7 ans après l’entrée au secondaire, selon le statut d’immigration</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>et le sexe, Québec</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, cohorte de 2016-2017</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Univers : Ensemble des élèves qui se sont inscrit(e)s pour la première fois en 1</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>re</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t> secondaire au Québec au début de la période d’observation (cohorte). Sont exclu(e)s de la cohorte les élèves qui arrivent en cours d’année scolaire, soit après le 30 septembre, ou qui intègrent le système scolaire en cours de parcours (2</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>e</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t> secondaire et plus).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Taux de diplomation et qualification</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 7 ans après l’entrée au secondaire, selon le statut de l’élève</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">2 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>et le sexe, élèves du réseau public, Québec, cohorte de 2016-2017</t>
+    </r>
+  </si>
+  <si>
+    <t>Élèves issus et issues de l’immigration</t>
+  </si>
+  <si>
+    <t>Élèves handicapés et handicapées ou en difficulté d’adaptation ou d’apprentissage (EHDAA)</t>
+  </si>
+  <si>
+    <t>Dernière mise à jour :  Septembre  2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
-      <color theme="3"/>
-[...33 lines deleted...]
-      <color theme="3"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
@@ -604,207 +652,1266 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1" indent="2"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Lien hypertexte 2" xfId="2" xr:uid="{9462566D-5424-4DF0-BC18-40400F189252}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>95249</xdr:colOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>20955</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
-      <xdr:colOff>140970</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:colOff>752476</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="ZoneTexte 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEA79B19-3E93-4AF1-A3E5-E8659FA23C77}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="95249" y="1735455"/>
-          <a:ext cx="9532621" cy="10380345"/>
+          <a:off x="209550" y="1821180"/>
+          <a:ext cx="9124951" cy="11256645"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent5">
+            <a:lumMod val="20000"/>
+            <a:lumOff val="80000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:srgbClr val="DADADA"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Notes méthodologiques</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1400" b="1">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Concepts et définition</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100" b="1">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Définition de l’indicateur :</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Proportion d’élèves qui ont obtenu un premier diplôme ou une première qualification du secondaire (DES, DEP, ASP, AEP, AFP, ISPJ, CFER, CFPT, CFMS, CEES, CFISA, ADC) après la 7</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" baseline="30000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>e</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> année suivant leur première inscription en 1</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" baseline="30000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>re</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> secondaire, parmi l’ensemble des élèves de leur cohorte d’appartenance. Le fait de s’intéresser au taux 7 ans après l’entrée au secondaire (plutôt qu’au taux 5 ans après) permet de rendre compte de l’obtention d’un diplôme ou d’une qualification avant l’âge de 20 ans.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Le calcul du taux de diplomation et de la qualification prend en considération les sorties dues à l’émigration hors du Québec. Ces sorties sont estimées à partir d’observations faites lorsque les jeunes étaient au primaire. À partir de données nouvellement disponibles, les retours aux études d’élèves ayant interrompu leurs études durant au moins une année sont pris en compte dans l’estimation des sorties. Les données pour l’ensemble du Québec comprennent celles des établissements publics, de même que celles des établissements d’enseignement privés et des écoles gouvernementales.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Univers</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Ensemble des élèves qui se sont inscrits et inscrites pour la première fois en 1</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" baseline="30000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>re </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>secondaire au Québec au début de la période d’observation (cohorte). La cohorte ne comprend pas les élèves qui arrivent en cours d’année scolaire, soit après le 30 septembre, ou qui entrent dans le système scolaire en cours de parcours (à partir de la 2</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" baseline="30000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>e</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> secondaire).</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Identification des groupes de population </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100" b="1">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Élèves issus et issues de l’immigration </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> - Première génération :</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Les élèves issus et issues de l’immigration de première génération sont nés ou nées à l’extérieur du Canada. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> - Deuxième génération :</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Les élèves issus et issues de l’immigration de seconde génération sont nés ou nées au Canada d’au moins un parent</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>   né à l’étranger.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> - Statut « indéterminé » :</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Concerne les élèves dont le statut n’a pas pu être clairement établi. Il englobe deux sous-catégories :</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr lvl="0"/>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>       -</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" b="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Naissance au Canada, sans lieu de naissance des parents :</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> l’élève est né ou née au Canada, mais les lieux de naissance de ses parents </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr lvl="0"/>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>         ne sont pas disponibles (absents ou invalides).</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr lvl="0"/>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>       - Sans information sur les lieux de naissance :</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> le lieu de naissance de l’élève est absent ou invalide.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Élèves handicapés et handicapées ou en difficulté d’adaptation (EHDAA) :</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Concerne les élèves faisant l’objet d’un plan d’intervention ou d’un code de difficulté déclaré lors de leur entrée en 1</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" baseline="30000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>re</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> secondaire. C’est en effet la situation de départ qui est prise en compte, même si, dans certains cas, la déclaration peut changer durant le parcours scolaire de l’élève.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> - Élèves handicapés et handicapées :</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Concerne les élèves ayant une déficience intellectuelle profonde, une déficience intellectuelle moyenne </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>   à sévère, une déficience motrice légère ou organique, une déficience langagière, une déficience motrice grave, une déficience visuelle, une </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>   déficience auditive, des troubles envahissants du développement, des troubles d’ordre psychopathologique et une déficience atypique. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> - Élèves en difficulté d’adaptation :</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Concerne les élèves ayant des troubles graves de comportement avec entente MELS-MSSS</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" baseline="30000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>,</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> ou sans entente</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>   MELS-MSSS et les élèves sans catégorie définie, mais bénéficiant d’un plan d’intervention.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Source de données</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100" b="1">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les résultats présentés dans cette page proviennent des données du ministère de l’Éducation</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000" i="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>.</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-CA" sz="1000">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les données disponibles dans la base de données du ministère de l’Éducation ne permettent pas de produire ou de diffuser de résultats pour les sept groupes visés par les objectifs de la vitrine. Ainsi, en raison de l’absence des mesures nécessaires à leur identification dans le questionnaire, aucun résultat ne peut être produit pour les élèves issus et issues de minorités visibles, les élèves autochtones et les élèves de minorités sexuelles ou de genre. Aussi, comme l’indicateur porte sur les cohortes de personnes nouvellement inscrites en première secondaire, aucun résultat propre aux personnes aînées ne peut être produit. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Diplômes : diplôme d’études secondaires (DES), diplôme d’études professionnelles (DEP), attestation de spécialisation professionnelle (ASP), attestation d’études professionnelles (AEP); qualifications : attestation de formation professionnelle (AFP), certificat en insertion socioprofessionnelle des jeunes (ISPJ), certificat de formation en entreprise de récupération (CFER), certificat de formation préparatoire au travail (CFPT), certificat de formation à un métier semi-spécialisé (CFMS), certificat d’équivalence d’études secondaires (CEES), certificat de formation en insertion socioprofessionnelle des adultes (CFISA), attestation de compétences (ADC).</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>L’entente entre le ministère de l’Éducation, du Loisir et du Sport et le ministère de la Santé et des Services sociaux afin de scolariser les enfants d’âge scolaire des centres d’accueil et des hôpitaux.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les troubles graves de comportement avec entente MELS-MSSS font référence aux situations où les élèves aux comportements problématiques sont pris en charge dans le cadre de l’entente officielle entre le ministère de l’Éducation, du Loisir et du Sport (MELS) et le ministère de la Santé et des Services sociaux (MSSS).</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les troubles graves de comportement sans entente MELS-MSSS désignent les cas où les élèves aux comportements problématiques sont pris en charge sans le cadre spécifique de collaboration entre le ministère de l’Éducation, du Loisir et du Sport (MELS) et le ministère de la Santé et des Services sociaux (MSSS).</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1400">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>752475</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>99060</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="ZoneTexte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4BC73E3-02F3-4729-9735-069052C8FE55}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1" y="180975"/>
+          <a:ext cx="7244714" cy="1198245"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent5">
+            <a:lumMod val="20000"/>
+            <a:lumOff val="80000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1200" b="1">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>Données diffusées précédemment sur la </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1200" b="1" i="1" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Vitrine statistique sur l'égalité entre les femmes et les hommes</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1200" b="1" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1200" b="1">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100" b="1">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>Les données</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t> du présent onglet sont celles qui figuraient sur la </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>Vitrine statistique sur l'égalité entre les femmes et les hommes</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t> au moment de l'ajout des statistiques sur les groupes de la diversité, en 2024-2025. Ces données portent sur l'année 2022-2023 (cohorte de 2016-2017). Elles sont fournies ici à titre indicatif, pour les personnes intéressées à vérifier la situation qui prévalait alors pour les différents groupes de population.</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-CA" sz="1100" b="0">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="ZoneTexte 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A646747-BDB8-4164-A836-9739B59AB359}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="11306175"/>
+          <a:ext cx="7258050" cy="12334875"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="DADADA"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="DADADA"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
@@ -1042,63 +2149,85 @@
           <a:endParaRPr lang="fr-CA" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fr-CA" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Identification des groupes de population </a:t>
           </a:r>
         </a:p>
         <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000" b="1">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Élèves issus et issues de l’immigration </a:t>
           </a:r>
           <a:endParaRPr lang="fr-CA" sz="1000">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000" b="1">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Première génération :</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
@@ -1763,948 +2892,1373 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/education/diplomation-qualification-secondaire" TargetMode="External"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D24E668-79F3-4344-8933-D9DCB836529B}">
-  <dimension ref="A1:J32"/>
+  <dimension ref="B1:K32"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="3" t="s">
+      <c r="K1" s="1"/>
+    </row>
+    <row r="2" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="B2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="39" t="s">
+      <c r="K2" s="1"/>
+    </row>
+    <row r="3" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="B3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="1" t="s">
+      <c r="K3" s="1"/>
+    </row>
+    <row r="4" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="B4" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="1"/>
+      <c r="K4" s="1"/>
+    </row>
+    <row r="5" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="B5" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="1"/>
+      <c r="K5" s="1"/>
+    </row>
+    <row r="6" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="K6" s="1"/>
+    </row>
+    <row r="7" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="B7" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
-    </row>
-[...4 lines deleted...]
-      <c r="B8" s="1"/>
+      <c r="K7" s="1"/>
+    </row>
+    <row r="8" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="B8" s="4" t="s">
+        <v>42</v>
+      </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="1"/>
+      <c r="K8" s="1"/>
+    </row>
+    <row r="9" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="1"/>
+      <c r="K9" s="1"/>
+    </row>
+    <row r="10" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="1"/>
+      <c r="K10" s="1"/>
+    </row>
+    <row r="11" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B12" s="1"/>
+      <c r="K11" s="1"/>
+    </row>
+    <row r="12" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="B12" s="2"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="1"/>
+      <c r="K12" s="1"/>
+    </row>
+    <row r="13" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="1"/>
+      <c r="K13" s="1"/>
+    </row>
+    <row r="14" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="1"/>
+      <c r="K14" s="1"/>
+    </row>
+    <row r="15" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="1"/>
+      <c r="K15" s="1"/>
+    </row>
+    <row r="16" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="1"/>
+      <c r="K16" s="1"/>
+    </row>
+    <row r="17" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="1"/>
+      <c r="K17" s="1"/>
+    </row>
+    <row r="18" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="1"/>
+      <c r="K18" s="1"/>
+    </row>
+    <row r="19" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="1"/>
+      <c r="K19" s="1"/>
+    </row>
+    <row r="20" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="1"/>
+      <c r="K20" s="1"/>
+    </row>
+    <row r="21" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="1"/>
+      <c r="K21" s="1"/>
+    </row>
+    <row r="22" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="1"/>
+      <c r="K22" s="1"/>
+    </row>
+    <row r="23" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="1"/>
+      <c r="K23" s="1"/>
+    </row>
+    <row r="24" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="1"/>
+      <c r="K24" s="1"/>
+    </row>
+    <row r="25" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="1"/>
+      <c r="K25" s="1"/>
+    </row>
+    <row r="26" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="1"/>
+      <c r="K26" s="1"/>
+    </row>
+    <row r="27" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="1"/>
+      <c r="K27" s="1"/>
+    </row>
+    <row r="28" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="1"/>
+      <c r="K28" s="1"/>
+    </row>
+    <row r="29" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B29" s="1"/>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="1"/>
+      <c r="K29" s="1"/>
+    </row>
+    <row r="30" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="1"/>
+      <c r="K30" s="1"/>
+    </row>
+    <row r="31" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B31" s="1"/>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="1"/>
+      <c r="K31" s="1"/>
+    </row>
+    <row r="32" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
+      <c r="K32" s="1"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A7" r:id="rId1" display="https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/education/diplomation-qualification-secondaire" xr:uid="{BF69CA4F-F37F-4E01-B11A-7F6A5232E038}"/>
-    <hyperlink ref="A2" r:id="rId2" display="https://statistique.quebec.ca/vitrine/egalite" xr:uid="{02254C08-9E26-41BC-8492-DE7C68C5A496}"/>
+    <hyperlink ref="B7" r:id="rId1" display="https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/education/diplomation-qualification-secondaire" xr:uid="{BF69CA4F-F37F-4E01-B11A-7F6A5232E038}"/>
+    <hyperlink ref="B2" r:id="rId2" display="https://statistique.quebec.ca/vitrine/egalite" xr:uid="{02254C08-9E26-41BC-8492-DE7C68C5A496}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{113E2163-6F9F-4E70-B842-B89C112B0B65}">
-  <dimension ref="A1:H22"/>
+  <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="60.28515625" style="4" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="11.42578125" style="4"/>
+    <col min="1" max="1" width="60.28515625" style="10" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="11.42578125" style="10"/>
+    <col min="4" max="4" width="13.28515625" style="10" customWidth="1"/>
+    <col min="5" max="5" width="14" style="10" customWidth="1"/>
+    <col min="6" max="16384" width="11.42578125" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="9" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="F1" s="7"/>
+    <row r="1" spans="1:7" s="17" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A1" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="8"/>
       <c r="G1" s="8"/>
-      <c r="H1" s="8"/>
-[...7 lines deleted...]
-      <c r="F2" s="7"/>
+    </row>
+    <row r="2" spans="1:7" s="17" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="6"/>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="8"/>
       <c r="G2" s="8"/>
-      <c r="H2" s="8"/>
-[...13 lines deleted...]
-      <c r="B4" s="18" t="s">
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A3" s="12"/>
+      <c r="B3" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="18" t="s">
+      <c r="C3" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="18" t="s">
+      <c r="D3" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="E4" s="18" t="s">
+      <c r="E3" s="14" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A4" s="15"/>
+      <c r="B4" s="14"/>
+      <c r="C4" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="14"/>
+      <c r="E4" s="14" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A5" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="29">
+        <v>78.7</v>
+      </c>
+      <c r="C5" s="29">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="D5" s="29">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="E5" s="10">
+        <f>C5-D5</f>
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A6" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="29">
+        <v>87.4</v>
+      </c>
+      <c r="C6" s="29">
+        <v>91.4</v>
+      </c>
+      <c r="D6" s="29">
+        <v>83.6</v>
+      </c>
+      <c r="E6" s="10">
+        <f t="shared" ref="E6:E8" si="0">C6-D6</f>
+        <v>7.8000000000000114</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A7" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="29">
+        <v>82</v>
+      </c>
+      <c r="C7" s="29">
+        <v>85.6</v>
+      </c>
+      <c r="D7" s="29">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="E7" s="18">
+        <f>C7-D7</f>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A8" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="31">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="C8" s="31">
+        <v>80.2</v>
+      </c>
+      <c r="D8" s="31">
+        <v>72.5</v>
+      </c>
+      <c r="E8" s="35">
+        <f t="shared" si="0"/>
+        <v>7.7000000000000028</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+    </row>
+    <row r="10" spans="1:7" s="17" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="27"/>
+      <c r="F10" s="8"/>
+      <c r="G10" s="8"/>
+    </row>
+    <row r="11" spans="1:7" s="17" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="41"/>
+      <c r="C11" s="41"/>
+      <c r="D11" s="41"/>
+      <c r="E11" s="27"/>
+      <c r="F11" s="8"/>
+      <c r="G11" s="8"/>
+    </row>
+    <row r="12" spans="1:7" s="17" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="41" t="s">
         <v>9</v>
-      </c>
-[...100 lines deleted...]
-        <v>21</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
-      <c r="E12" s="41"/>
-      <c r="F12" s="7"/>
+      <c r="E12" s="27"/>
+      <c r="F12" s="8"/>
       <c r="G12" s="8"/>
-      <c r="H12" s="8"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:8" s="9" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="13" spans="1:7" s="17" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A13" s="41" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B13" s="41"/>
       <c r="C13" s="41"/>
       <c r="D13" s="41"/>
-      <c r="E13" s="41"/>
-      <c r="F13" s="7"/>
+      <c r="E13" s="27"/>
+      <c r="F13" s="8"/>
       <c r="G13" s="8"/>
-      <c r="H13" s="8"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:8" s="9" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="14" spans="1:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="41" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
-      <c r="E14" s="41"/>
-[...37 lines deleted...]
-    <row r="22" spans="1:5" ht="26.45" customHeight="1" x14ac:dyDescent="0.3"/>
+    </row>
+    <row r="15" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="40"/>
+      <c r="C15" s="40"/>
+      <c r="D15" s="40"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A16" s="40"/>
+      <c r="B16" s="40"/>
+      <c r="C16" s="40"/>
+      <c r="D16" s="40"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A17" s="25" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A18" s="10" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" ht="26.45" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A15:E15"/>
+  <mergeCells count="6">
+    <mergeCell ref="A16:D16"/>
+    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="A15:D15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95FFBF86-D4DB-45A9-8027-F3BBB691121F}">
-  <dimension ref="A1:H17"/>
+  <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="60.28515625" style="4" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="11.42578125" style="4"/>
+    <col min="1" max="1" width="60.28515625" style="10" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="11.42578125" style="10"/>
+    <col min="4" max="4" width="13.28515625" style="10" customWidth="1"/>
+    <col min="5" max="5" width="13.42578125" style="10" customWidth="1"/>
+    <col min="6" max="16384" width="11.42578125" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="16.5" x14ac:dyDescent="0.3">
-[...23 lines deleted...]
-      <c r="B3" s="28" t="s">
+    <row r="1" spans="1:7" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A1" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="9"/>
+      <c r="F1" s="9"/>
+      <c r="G1" s="9"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A2" s="11"/>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A3" s="12"/>
+      <c r="B3" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="28" t="s">
+      <c r="C3" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="28" t="s">
+      <c r="D3" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="18" t="s">
-[...6 lines deleted...]
-      <c r="C4" s="18" t="s">
+      <c r="E3" s="14" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A4" s="15"/>
+      <c r="B4" s="13"/>
+      <c r="C4" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="28"/>
-      <c r="E4" s="18" t="s">
+      <c r="D4" s="13"/>
+      <c r="E4" s="14" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A5" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="16">
+        <v>61.9</v>
+      </c>
+      <c r="C5" s="16">
+        <v>64.2</v>
+      </c>
+      <c r="D5" s="16">
+        <v>60.6</v>
+      </c>
+      <c r="E5" s="17">
+        <f t="shared" ref="E5:E7" si="0">C5-D5</f>
+        <v>3.6000000000000014</v>
+      </c>
+      <c r="F5" s="18"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A6" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="20">
+        <v>63.6</v>
+      </c>
+      <c r="C6" s="20">
+        <v>66.2</v>
+      </c>
+      <c r="D6" s="20">
+        <v>61.9</v>
+      </c>
+      <c r="E6" s="10">
+        <f t="shared" si="0"/>
+        <v>4.3000000000000043</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A7" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="7">
+        <v>54.2</v>
+      </c>
+      <c r="C7" s="7">
+        <v>50.1</v>
+      </c>
+      <c r="D7" s="20">
+        <v>55.7</v>
+      </c>
+      <c r="E7" s="10">
+        <f t="shared" si="0"/>
+        <v>-5.6000000000000014</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A8" s="22" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="6" t="s">
+      <c r="B8" s="20">
+        <v>87.1</v>
+      </c>
+      <c r="C8" s="7">
+        <v>89.2</v>
+      </c>
+      <c r="D8" s="23">
+        <v>84.7</v>
+      </c>
+      <c r="E8" s="22">
+        <f>C8-D8</f>
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="B9" s="24"/>
+      <c r="C9" s="24"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A10" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="30">
-[...98 lines deleted...]
-    <row r="12" spans="1:8" ht="71.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="9"/>
+      <c r="F10" s="9"/>
+      <c r="G10" s="9"/>
+    </row>
+    <row r="11" spans="1:7" ht="44.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="40"/>
+      <c r="C11" s="40"/>
+      <c r="D11" s="40"/>
+      <c r="E11" s="9"/>
+      <c r="F11" s="9"/>
+      <c r="G11" s="9"/>
+    </row>
+    <row r="12" spans="1:7" ht="64.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="42" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
-      <c r="E12" s="42"/>
-[...12 lines deleted...]
-      <c r="F13" s="7"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="9"/>
+      <c r="G12" s="9"/>
+    </row>
+    <row r="13" spans="1:7" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="26"/>
+      <c r="C13" s="26"/>
+      <c r="D13" s="26"/>
+      <c r="E13" s="27"/>
+      <c r="F13" s="8"/>
       <c r="G13" s="8"/>
-      <c r="H13" s="8"/>
-[...2 lines deleted...]
-      <c r="A14" s="40" t="s">
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A14" s="28"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A15" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="B14" s="40"/>
-[...24 lines deleted...]
-      <c r="H17" s="8"/>
+    </row>
+    <row r="16" spans="1:7" s="17" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="8"/>
+      <c r="G16" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A12:E12"/>
-    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="A11:D11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61C501E9-E3E5-4C13-9BD8-CF1677354BDA}">
+  <dimension ref="A9:E49"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A9" sqref="A9:E9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="60.28515625" style="32" customWidth="1"/>
+    <col min="2" max="16384" width="11.42578125" style="32"/>
+  </cols>
+  <sheetData>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="43" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="43"/>
+      <c r="C9" s="43"/>
+      <c r="D9" s="43"/>
+      <c r="E9" s="43"/>
+    </row>
+    <row r="11" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="43" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="43"/>
+      <c r="C11" s="43"/>
+      <c r="D11" s="43"/>
+      <c r="E11" s="43"/>
+    </row>
+    <row r="12" spans="1:5" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A12" s="6"/>
+      <c r="B12" s="37"/>
+      <c r="C12" s="37"/>
+      <c r="D12" s="37"/>
+      <c r="E12" s="38"/>
+    </row>
+    <row r="13" spans="1:5" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A13" s="12"/>
+      <c r="B13" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="C13" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="14" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A14" s="15"/>
+      <c r="B14" s="14"/>
+      <c r="C14" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="14"/>
+      <c r="E14" s="14" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A15" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="29">
+        <v>82</v>
+      </c>
+      <c r="C15" s="33">
+        <v>85.4</v>
+      </c>
+      <c r="D15" s="29">
+        <v>78.5</v>
+      </c>
+      <c r="E15" s="10">
+        <v>6.9000000000000057</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A16" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="29">
+        <v>88.8</v>
+      </c>
+      <c r="C16" s="33">
+        <v>92.4</v>
+      </c>
+      <c r="D16" s="33">
+        <v>85.1</v>
+      </c>
+      <c r="E16" s="10">
+        <v>7.3000000000000114</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A17" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="33">
+        <v>83.5</v>
+      </c>
+      <c r="C17" s="29">
+        <v>87.9</v>
+      </c>
+      <c r="D17" s="29">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="E17" s="10">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A18" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="31">
+        <v>81.7</v>
+      </c>
+      <c r="C18" s="34">
+        <v>85.7</v>
+      </c>
+      <c r="D18" s="34">
+        <v>77.8</v>
+      </c>
+      <c r="E18" s="35">
+        <v>7.9000000000000057</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A19" s="7"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="10"/>
+    </row>
+    <row r="20" spans="1:5" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A20" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="8"/>
+    </row>
+    <row r="21" spans="1:5" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A21" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="41"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="41"/>
+      <c r="E21" s="41"/>
+    </row>
+    <row r="22" spans="1:5" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A22" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="41"/>
+    </row>
+    <row r="23" spans="1:5" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A23" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="41"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="41"/>
+      <c r="E23" s="41"/>
+    </row>
+    <row r="24" spans="1:5" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A24" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="41"/>
+      <c r="C24" s="41"/>
+      <c r="D24" s="41"/>
+      <c r="E24" s="41"/>
+    </row>
+    <row r="25" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="40"/>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+    </row>
+    <row r="26" spans="1:5" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" s="40"/>
+      <c r="C26" s="40"/>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+    </row>
+    <row r="27" spans="1:5" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A27" s="10"/>
+      <c r="B27" s="10"/>
+      <c r="C27" s="10"/>
+      <c r="D27" s="10"/>
+      <c r="E27" s="10"/>
+    </row>
+    <row r="28" spans="1:5" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A28" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="10"/>
+      <c r="C28" s="10"/>
+      <c r="D28" s="10"/>
+      <c r="E28" s="10"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" s="32" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="B31" s="44"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="44"/>
+      <c r="E31" s="44"/>
+    </row>
+    <row r="33" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B33" s="44"/>
+      <c r="C33" s="44"/>
+      <c r="D33" s="44"/>
+      <c r="E33" s="44"/>
+    </row>
+    <row r="34" spans="1:5" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A34" s="39"/>
+      <c r="B34" s="37"/>
+      <c r="C34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="38"/>
+    </row>
+    <row r="35" spans="1:5" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A35" s="12"/>
+      <c r="B35" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="14" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A36" s="15"/>
+      <c r="B36" s="13"/>
+      <c r="C36" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D36" s="13"/>
+      <c r="E36" s="14" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A37" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B37" s="16">
+        <v>63</v>
+      </c>
+      <c r="C37" s="16">
+        <v>67</v>
+      </c>
+      <c r="D37" s="16">
+        <v>60.8</v>
+      </c>
+      <c r="E37" s="17">
+        <v>6.2000000000000028</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A38" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="B38" s="20">
+        <v>65</v>
+      </c>
+      <c r="C38" s="20">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="D38" s="20">
+        <v>62</v>
+      </c>
+      <c r="E38" s="10">
+        <v>7.9000000000000057</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A39" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="B39" s="7">
+        <v>54.1</v>
+      </c>
+      <c r="C39" s="7">
+        <v>47.2</v>
+      </c>
+      <c r="D39" s="20">
+        <v>56.4</v>
+      </c>
+      <c r="E39" s="10">
+        <v>-9.1999999999999957</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A40" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B40" s="20">
+        <v>89</v>
+      </c>
+      <c r="C40" s="7">
+        <v>91.5</v>
+      </c>
+      <c r="D40" s="23">
+        <v>86</v>
+      </c>
+      <c r="E40" s="22">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A41" s="10"/>
+      <c r="B41" s="24"/>
+      <c r="C41" s="24"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="8"/>
+    </row>
+    <row r="42" spans="1:5" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A42" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="8"/>
+    </row>
+    <row r="43" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="B43" s="40"/>
+      <c r="C43" s="40"/>
+      <c r="D43" s="40"/>
+      <c r="E43" s="40"/>
+    </row>
+    <row r="44" spans="1:5" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="B44" s="42"/>
+      <c r="C44" s="42"/>
+      <c r="D44" s="42"/>
+      <c r="E44" s="42"/>
+    </row>
+    <row r="45" spans="1:5" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A45" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B45" s="26"/>
+      <c r="C45" s="26"/>
+      <c r="D45" s="26"/>
+      <c r="E45" s="26"/>
+    </row>
+    <row r="46" spans="1:5" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="B46" s="40"/>
+      <c r="C46" s="40"/>
+      <c r="D46" s="40"/>
+      <c r="E46" s="40"/>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" s="28"/>
+      <c r="B47" s="28"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="28"/>
+    </row>
+    <row r="48" spans="1:5" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A48" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B48" s="10"/>
+      <c r="C48" s="10"/>
+      <c r="D48" s="10"/>
+      <c r="E48" s="10"/>
+    </row>
+    <row r="49" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A49" s="32" t="s">
+        <v>36</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="13">
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A31:E31"/>
+    <mergeCell ref="A44:E44"/>
+    <mergeCell ref="A46:E46"/>
+    <mergeCell ref="A43:E43"/>
+    <mergeCell ref="A11:E11"/>
+    <mergeCell ref="A33:E33"/>
+    <mergeCell ref="A21:E21"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="A23:E23"/>
+    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="A26:E26"/>
+    <mergeCell ref="A25:E25"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Informations</vt:lpstr>
       <vt:lpstr>Élèves issus de l'immigration</vt:lpstr>
       <vt:lpstr>Élèves HDAA</vt:lpstr>
+      <vt:lpstr>Données précédentes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maria Daniela Aranibar Zeballos</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>