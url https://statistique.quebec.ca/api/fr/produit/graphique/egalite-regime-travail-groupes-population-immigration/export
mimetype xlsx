--- v0 (2026-02-26)
+++ v1 (2026-10-10)
@@ -1,1099 +1,2253 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27830"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\DSQ_270A\K9A\Commun\41. Traitement de données\Phase 2 - Bonification de la vitrine\3. Travail\3.5 Emploi à temps plein et à temps partiel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Statad\proaff\Entrepot\BDSO pilotage\Avis de transfert\2026-09-03_Vitrine Égalité\2-Travail_MAJ_2026-09-03\Indic_2.5_Emploi TP_MAJ\Groupe population\Fichier de téléchargement\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C40F17D-1E8C-4EE3-A9C4-5032206C158E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{086DC096-3AEC-4F57-B549-CBFC860D3721}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Infos" sheetId="1" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="Personnes ayant une incapacité" sheetId="8" r:id="rId6"/>
+    <sheet name="Informations" sheetId="1" r:id="rId1"/>
+    <sheet name="Personnes immigrantes" sheetId="4" r:id="rId2"/>
+    <sheet name="Minorités visibles" sheetId="6" r:id="rId3"/>
+    <sheet name="Minorités sexuelles et de genre" sheetId="9" r:id="rId4"/>
+    <sheet name="Personnes ayant une incapacité" sheetId="8" r:id="rId5"/>
+    <sheet name="Données précédentes" sheetId="10" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="Choisir_un_axe">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="70">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Femmes+</t>
   </si>
   <si>
     <t>Hommes+</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
-    <t>15-29 ans</t>
-[...1 lines deleted...]
-  <si>
     <t>a</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Télécharger le fichier pour obtenir les intervalles de confiance des estimations.</t>
   </si>
   <si>
     <t>Source</t>
-  </si>
-[...7 lines deleted...]
-    <t>Hommes</t>
   </si>
   <si>
     <t>Personnes ayant une incapacité</t>
   </si>
   <si>
     <t>Personnes immigrantes</t>
   </si>
   <si>
     <t>Personnes non immigrantes</t>
   </si>
   <si>
     <t>Personnes issues de minorités visibles</t>
   </si>
   <si>
     <t>Personnes non issues de minorités visibles</t>
   </si>
   <si>
     <t>Institut de la statistique du Québec</t>
   </si>
   <si>
-    <t>Vitrine statistique sur l'égalité entre les femmes et les hommes</t>
-[...1 lines deleted...]
-  <si>
     <t>Dimension : Travail</t>
-  </si>
-[...1 lines deleted...]
-    <t>Écart f-h</t>
   </si>
   <si>
     <t>✝</t>
   </si>
   <si>
-    <t>30-64 ans</t>
-[...1 lines deleted...]
-  <si>
     <t>† : Différence significative entre les femmes et les hommes au seuil de 95 %.</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">a : Pour une variable donnée, le même exposant exprime une différence significative entre les personnes de différents groupes d'âge, au seuil de 0,05. </t>
   </si>
   <si>
     <t>Intervalle de confiance (IC) 
 95 %</t>
   </si>
   <si>
     <t xml:space="preserve">a : Pour une variable donnée, le même exposant exprime une différence significative entre les personnes immigrantes et les personnes non immigrantes, au seuil de 0,05. </t>
-  </si>
-[...22 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Écart f+-h+</t>
   </si>
   <si>
     <t>Personnes de minorités sexuelles et de genre</t>
   </si>
   <si>
     <t>Personnes hétérosexuelles et cisgenres</t>
   </si>
   <si>
     <t>Personnes n'ayant pas d'incapacité</t>
   </si>
   <si>
-    <t>Dernière mise à jour : 31 octobre 2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Indicateur : Emploi à temps plein et à temps partiel</t>
   </si>
   <si>
     <t>Sujet : Régime d'emploi</t>
   </si>
   <si>
-    <t>URL: Emploi à temps plein et à temps partiel</t>
-[...4 lines deleted...]
-  <si>
     <t>Temps plein</t>
   </si>
   <si>
     <t>Temps partiel</t>
-  </si>
-[...4 lines deleted...]
-    <t>Proportion de la population en emploi selon le régime de travail, l'appartenance ou non à une minorité visible et le sexe, Québec, 2023</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>**</t>
   </si>
   <si>
     <t>† : Différence significative entre les femmes+ et les hommes+ au seuil de 95 %.</t>
   </si>
   <si>
     <t>* : Coefficient de variation entre 15 % et 25 %. L'estimation doit être interprétée avec prudence.</t>
   </si>
   <si>
     <t>** : Coefficient de variation entre 25 % et 33 %. L'estimation est imprécise et est fournie à titre indicatif seulement.</t>
   </si>
   <si>
-    <t>1. Personnes de 15 ans et plus employées au cours des 12 derniers mois précédant l’enquête ou qui étaient absentes d’un emploi rémunéré ou d’une entreprise au cours de la dernière semaine pour des raisons autres qu’une mise à pied.</t>
+    <t xml:space="preserve">2. L’emploi à temps plein se compose des personnes qui travaillent habituellement 30 heures ou plus par semaine. L’emploi à temps partiel se compose des personnes qui travaillent habituellement moins de 30 heures par semaine. Le régime de travail est déterminé selon la réponse à la question suivante : « En ne tenant pas compte des heures supplémentaires, combien d’heures payées en moyenne travailliez-vous habituellement par semaine?». </t>
+  </si>
+  <si>
+    <t>3. Les personnes non binaires, soit celles dont le genre se situe en dehors du modèle binaire masculin-féminin, sont comprises dans les personnes issues de minorités sexuelles et de genre. Les catégories Femmes+ et Hommes+ signifient que ces dernières ont été réparties entre les femmes et les hommes. En raison de la petite taille de la population non binaire, cette répartition est nécessaire afin d’assurer la confidentialité des personnes appartenant à cette population.</t>
+  </si>
+  <si>
+    <t>1. Les résultats sont présentés selon le genre de la personne plutôt que le sexe à partir de 2022. Les répercussions sur les tendances sont minimes. Les catégories Hommes+ et Femmes+ signifient que les personnes non binaires, soit celles dont le genre se situe en dehors du modèle binaire masculin-féminin, ont été réparties entre les hommes et les femmes.</t>
+  </si>
+  <si>
+    <t>Toutes les estimations ont un bon degré de précision (coefficient de variation inférieur à 15 %).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Jeunes et aînés</t>
+  </si>
+  <si>
+    <t>Proportion de la population en emploi selon le régime de travail, le groupe d'âge et le sexe, Québec, 2023</t>
+  </si>
+  <si>
+    <t>Femmes</t>
+  </si>
+  <si>
+    <t>Hommes</t>
+  </si>
+  <si>
+    <t>Écart f-h</t>
+  </si>
+  <si>
+    <t>15-29 ans</t>
+  </si>
+  <si>
+    <t>30-64 ans</t>
+  </si>
+  <si>
+    <t>65 ans et plus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a : Pour une variable donnée, le même exposant exprime une différence significative entre les personnes de différents groupes d'âge, au seuil de 0,05. </t>
+  </si>
+  <si>
+    <t>Proportion de la population en emploi selon le régime de travail, le statut d'immigration et le sexe, Québec, 2023</t>
+  </si>
+  <si>
+    <t>Minorités visibles</t>
+  </si>
+  <si>
+    <t>Proportion de la population en emploi selon le régime de travail, l'appartenance ou non à une minorité visible et le sexe, Québec, 2023</t>
+  </si>
+  <si>
+    <t>1. Personnes âgées de 15 ans et plus qui ont travaillé à un emploi salarié ou à leur compte en 2020.</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Statistique Canada, </t>
+      <t>Statistique Canada, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
-        <color theme="3"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>Enquête sur la sécurité dans les espaces publics et privés</t>
+      <t>Enquête sur la population active</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
-        <color theme="3"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>, 2018. Adaptation par l’Institut de la statistique du Québec.</t>
+      <t>, 2023. Adaptation par l'Institut de la statistique du Québec.</t>
     </r>
   </si>
   <si>
     <r>
       <t>Proportion de la population en emploi</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FF002060"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color rgb="FF002060"/>
-[...67 lines deleted...]
-        <color theme="4"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> selon le régime de travail, la présence ou non d'une incapacité et le genre</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color theme="4"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color theme="4"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>, Québec, 2020</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color theme="4"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>3</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>1. Personnes âgées de 15 ans et plus qui ont travaillé à un emploi salarié ou à leur compte en 2020.</t>
   </si>
   <si>
     <r>
       <t>2. Les données de l'</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
-        <color theme="4"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Enquête canadienne sur l’incapacité</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
-        <color theme="4"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (ECI) de 2022 ont été diffusées selon le genre des personnes plutôt que selon leur sexe. Les catégories Femmes+ et Hommes+ signifient que les personnes non binaires, soit celles dont le genre se situe en dehors du modèle binaire masculin-féminin, ont été réparties entre les femmes et les hommes. </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3. Les données sur le travail de l’ECI 2022 sont issues d’un couplage avec le Recensement de la population de 2021. Dans le Recensement de 2021, le régime de travail est déterminé selon la réponse à la question suivante : </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
-        <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>« Pendant la plupart [des semaines travaillées en 2020], cette personne a-t-elle travaillé à temps plein ou à temps partiel? »</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
-        <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">. </t>
     </r>
   </si>
   <si>
     <r>
-      <t>St</t>
-[...8 lines deleted...]
-      <t xml:space="preserve">atistique Canada, </t>
+      <t xml:space="preserve">Statistique Canada, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
-        <color theme="4"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Enquête canadienne sur l’incapacité</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
-        <color theme="4"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>, 2022. Adaptation</t>
+      <t>, 2022. Adaptation par l’Institut de la statistique du Québec.</t>
+    </r>
+  </si>
+  <si>
+    <t>Vitrine statistique sur l’égalité entre les femmes et les hommes</t>
+  </si>
+  <si>
+    <t>† : Différence significative entre les femmes+ et les hommes+ au seuil de 95 %.</t>
+  </si>
+  <si>
+    <t>URL: https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/travail/emploi-temps-plein-temps-partiel?onglet=ensemble-de-la-population</t>
+  </si>
+  <si>
+    <r>
+      <t>Proportion de la population en emploi selon le régime de travail, le statut d'immigration et le genre</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, Québec, 2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Statistique Canada, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Enquête sur la population active</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
-        <color theme="3"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> par l’Institut de la statistique du Québec.</t>
+      <t>. Adaptation par l'Institut de la statistique du Québec.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">2. L’emploi à temps plein se compose des personnes qui travaillent habituellement 30 heures ou plus par semaine. L’emploi à temps partiel se compose des personnes qui travaillent habituellement moins de 30 heures par semaine. Le régime de travail est déterminé selon la réponse à la question suivante : « En ne tenant pas compte des heures supplémentaires, combien d’heures payées en moyenne travailliez-vous habituellement par semaine?». </t>
+    <t>IC : Intervalle de confiance.</t>
   </si>
   <si>
-    <t>3. Les personnes non binaires, soit celles dont le genre se situe en dehors du modèle binaire masculin-féminin, sont comprises dans les personnes issues de minorités sexuelles et de genre. Les catégories Femmes+ et Hommes+ signifient que ces dernières ont été réparties entre les femmes et les hommes. En raison de la petite taille de la population non binaire, cette répartition est nécessaire afin d’assurer la confidentialité des personnes appartenant à cette population.</t>
+    <t>IC à
+95 %</t>
+  </si>
+  <si>
+    <r>
+      <t>Proportion de la population en emploi selon le régime de travail, l'appartenance ou non à une minorité visible et le genre</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, Québec, 2025</t>
+    </r>
+  </si>
+  <si>
+    <t>Écart F+-H+</t>
+  </si>
+  <si>
+    <r>
+      <t>Proportion de la population en emploi selon le régime de travail, la présence ou non d'une incapacité et le genre</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, Québec, 2024</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Statistique Canada, Indicateurs socio-économiques et du marché du travail, suppléments de l’</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Enquête sur la population active</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>. Adaptation par l'Institut de la statistique du Québec.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Proportion de la population en emploi</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> selon le régime de travail</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, le groupe de diversité sexuelle et de genre et le genre</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, Québec, 2018</t>
+    </r>
+  </si>
+  <si>
+    <t>1. Personnes de 15 ans et plus employées au cours des 12 mois précédant l’enquête ou qui étaient absentes d’un emploi rémunéré ou d’une entreprise au cours de la semaine précédant l'enquête pour des raisons autres qu’une mise à pied.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Statistique Canada, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Enquête sur la sécurité dans les espaces publics et privés</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, 2018. Adaptation par l’Institut de la statistique du Québec.</t>
+    </r>
+  </si>
+  <si>
+    <t>Dernière mise à jour : septembre 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
-    <numFmt numFmtId="167" formatCode="0.00000000000000"/>
+    <numFmt numFmtId="166" formatCode="0.00000000000000"/>
   </numFmts>
-  <fonts count="28" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...11 lines deleted...]
-    <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
-      <color rgb="FF223654"/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color rgb="FF223654"/>
+      <strike/>
+      <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
+      <vertAlign val="superscript"/>
       <sz val="10"/>
-      <color theme="4"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
-      <color theme="4"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="4"/>
+      <i/>
+      <sz val="8"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
-      <color theme="4"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
-      <sz val="8"/>
-[...21 lines deleted...]
-      <color rgb="FF002060"/>
+      <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF002060"/>
-[...40 lines deleted...]
-      <color rgb="FF002060"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
-    <font>
-[...19 lines deleted...]
-    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDADADA"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFC5CAD2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFC5CAD2"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="103">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="11" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...27 lines deleted...]
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...104 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...29 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Lien hypertexte 2" xfId="2" xr:uid="{71220DAB-3959-491A-91D3-F0AE94C42018}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>95249</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>20955</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>12</xdr:col>
+      <xdr:col>13</xdr:col>
       <xdr:colOff>140970</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="ZoneTexte 1">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42630558-E196-4035-BA3B-D0074B0FB8F8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="95249" y="1735455"/>
           <a:ext cx="9532621" cy="13447395"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="DADADA"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:srgbClr val="DADADA"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Notes méthodologiques</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1400">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1200" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Concepts et définitions</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100" b="1">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Régime de travail</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>L’emploi à </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>temps plein </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>se compose des personnes qui travaillent habituellement 30 heures ou plus par semaine.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>L’emploi à </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>temps partiel </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>se compose des personnes qui travaillent habituellement moins de 30 heures par semaine.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>En ce qui concerne les résultats présentés pour les personnes issues de minorités sexuelles et de genre, l’emploi à temps plein est déterminé à partir de la réponse à la question suivante dans l’</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" i="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Enquête sur la sécurité dans les espaces publics et privés </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>(ESEPP) de 2018 : « En ne tenant pas compte des heures supplémentaires, combien d’heures payées en moyenne travailliez-vous habituellement par semaine? » Ainsi, les résultats présentés pour ce groupe populationnel tiennent compte de l’ensemble des emplois occupés et non seulement de l’emploi principal. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1200" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Univers</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1200" b="1">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Enquête sur la population active de 2025 : </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Personnes âgées </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>de 15 ans et plus en emploi.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Enquête sur la sécurité dans les espaces publics et privés de 2018 : </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Personnes de 15 ans et plus employées au cours des 12 mois précédant l’enquête ou qui étaient absentes d’un emploi rémunéré ou d’une entreprise au cours de la semaine précédant l'enquête </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>pour des raisons autres qu’une mise à pied.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Indicateurs socio-économiques et du marché du travail, suppléments à l’Enquête sur la population active de 2024 : </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Ensemble des personnes salariées de 15 ans et plus en emploi. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1200" b="1" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Identification des groupes de population</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1200" b="1" u="none">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Personnes immigrantes</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Personnes qui ont ou ont déjà eu le statut d’immigrant reçu ou d’immigrante reçue ou celui de résident permanent ou de résidente permanente. Il s’agit des personnes à qui les autorités de l’immigration ont accordé le droit de résider au Canada en permanence. Les personnes qui ont obtenu la citoyenneté canadienne par naturalisation sont comprises.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Personnes issues de minorités visibles</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Selon la </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" i="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Loi sur l’équité en matière d’emploi</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>, on entend par minorités visibles « les personnes, autres que les Autochtones, qui ne sont pas de race blanche ou qui n’ont pas la peau blanche ». Les principales minorités visibles sont les personnes sud-asiatiques, chinoises, noires, philippines, arabes, latino-américaines, asiatiques du Sud-Est, asiatiques occidentales, coréennes et japonaises.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Personnes de minorités sexuelles et de genre</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les personnes de minorités sexuelles et de genre sont celles qui considèrent être lesbiennes, gaies, bisexuelles, pansexuelles ou d’une orientation sexuelle non hétérosexuelle, ou celles dont le genre est non binaire ou ne correspond pas au sexe à la naissance.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Personnes ayant une incapacité</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="just">
+            <a:lnSpc>
+              <a:spcPct val="115000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="200"/>
+            </a:spcBef>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les personnes ayant une incapacité sont celles ayant déclaré, dans le cadre de l’enquête (Indicateurs socio-économiques et du marché du travail, suppléments à l’</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0" i="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Enquête sur la population active</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> [EPA] de 2024), qu’elles étaient « parfois », « souvent » ou « toujours » limitées dans leurs activités quotidiennes à cause d’un état de santé prolongé ou d’un trouble ou problème durable ainsi que celles ayant déclaré qu’elles étaient « rarement » limitées, mais qu’elles étaient incapables d’accomplir certaines tâches ou qu’elles pouvaient seulement les accomplir avec beaucoup de difficultés.</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-CA" sz="1100" b="1">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1200" b="1" u="none">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000" b="1">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1200" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Source de données</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000" b="1" u="sng">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les données portant sur les personnes immigrantes et les personnes issues de minorités proviennent de l’</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0" i="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Enquête sur la population active </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>(EPA) de 2025.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100" b="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les données portant sur les personnes issues de minorités sexuelles et de genre proviennent de l’</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0" i="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Enquête sur la sécurité dans les espaces publics et privés</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> de 2018. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100" b="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les données portant sur les personnes ayant une incapacité proviennent des Indicateurs socio-économiques et du marché du travail, suppléments à l’EPA de 2024. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000" b="1" u="sng">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1200" b="1" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Précision des résultats et tests statistiques</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les statistiques présentées étant basées sur un échantillon, elles sont sujettes à l’erreur d’échantillonnage. Pour plus d’information sur les notions de précision statistique et de différence significative sur le plan statistique, consulter la page </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id=""/>
+            </a:rPr>
+            <a:t>Notions statistiques pour l’analyse de données d’enquêtes</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>À moins d’avis contraire, les différences évoquées ont été </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>confirmées par des tests au seuil de 0,05</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>. Il arrive que des résultats semblent différents, mais ne le soient pas sur le plan statistique selon les tests effectués. Cela peut être attribuable à un manque de puissance statistique de l’enquête d’où proviennent les mesures, particulièrement pour certains groupes de population. Dans le cas d’un test non significatif au seuil fixé, on ne peut pas conclure que les résultats sont différents entre deux groupes; on ne peut toutefois pas pour autant conclure qu’ils sont égaux. Des tests d’interaction ont aussi été réalisés afin d’évaluer si l’effet du sexe ou du genre sur l’indicateur est modulé par le fait d’appartenir ou non à un des groupes de population visés.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1200" u="none">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>1</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>102870</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>104776</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="ZoneTexte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E83A65C5-F604-4F03-8B6D-5C567CD9B55E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1"/>
+          <a:ext cx="9589770" cy="1733550"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent5">
+            <a:lumMod val="20000"/>
+            <a:lumOff val="80000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="0" lang="fr-CA" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Données diffusées précédemment dans la </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="0" lang="fr-CA" sz="1200" b="1" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Vitrine statistique sur l’égalité entre les femmes et les hommes  </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:endParaRPr kumimoji="0" lang="fr-CA" sz="1100" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uLnTx/>
+            <a:uFillTx/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="0" lang="fr-CA" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Les données du présent onglet sont celles qui figuraient dans la Vitrine statistique sur l’égalité entre les femmes et les hommes au moment de l’ajout des statistiques sur les groupes de la diversité, en 2024-2025. Ces données portent sur l’année 2020 pour les personnes ayant une incapacité et sur l’année 2023 pour les autres groupes. Elles sont fournies ici à titre indicatif, pour les personnes intéressées à vérifier la situation qui prévalait alors pour les différents groupes de population. Les données de 2021 pour les personnes ayant une incapacité ne sont pas comparables à celles de 2024, car la source de données ainsi que les concepts sur lesquels s’appuie la mesure des heures travaillées diffèrent. De plus, les données n’ont pas été révisées pour tenir compte de la révision historique des données de l’EPA par Statistique Canada en 2025. Cette révision des données de 2011 à 2024 visait à les faire correspondre aux estimations démographiques du Recensement de 2021 plutôt que celui de 2016. L’incidence est toutefois minime sur les indicateurs du marché du travail.</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>388621</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>7620</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="ZoneTexte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1196F3E8-9FC7-4388-92D8-BA0414DE4CAE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="23987760"/>
+          <a:ext cx="9265921" cy="13540740"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="DADADA"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="DADADA"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
@@ -2204,4715 +3358,5581 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/travail/emploi-temps-plein-temps-partiel" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/travail/emploi-temps-plein-temps-partiel?onglet=ensemble-de-la-population" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J32"/>
+  <dimension ref="B1:K32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Q5" sqref="Q5"/>
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.28515625" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B1" s="1"/>
+    <row r="1" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="B1" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
-    </row>
-[...4 lines deleted...]
-      <c r="B2" s="1"/>
+      <c r="K1" s="1"/>
+    </row>
+    <row r="2" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="B2" s="2" t="s">
+        <v>55</v>
+      </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" s="1"/>
+      <c r="K2" s="1"/>
+    </row>
+    <row r="3" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="B3" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
-    </row>
-[...4 lines deleted...]
-      <c r="B4" s="1"/>
+      <c r="K3" s="1"/>
+    </row>
+    <row r="4" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="B4" s="4" t="s">
+        <v>14</v>
+      </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="1"/>
+      <c r="K4" s="1"/>
+    </row>
+    <row r="5" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="B5" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="1"/>
+      <c r="K5" s="1"/>
+    </row>
+    <row r="6" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="1"/>
+      <c r="K6" s="1"/>
+    </row>
+    <row r="7" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="B7" s="52" t="s">
+        <v>57</v>
+      </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
-    </row>
-[...4 lines deleted...]
-      <c r="B8" s="1"/>
+      <c r="K7" s="5"/>
+    </row>
+    <row r="8" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="B8" s="36" t="s">
+        <v>69</v>
+      </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="1"/>
+      <c r="K8" s="1"/>
+    </row>
+    <row r="9" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
     </row>
-    <row r="10" spans="1:10" ht="15" x14ac:dyDescent="0.35">
-      <c r="A10" s="1"/>
+    <row r="10" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="1"/>
+      <c r="K10" s="1"/>
+    </row>
+    <row r="11" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B12" s="1"/>
+      <c r="K11" s="1"/>
+    </row>
+    <row r="12" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="B12" s="3"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="1"/>
+      <c r="K12" s="1"/>
+    </row>
+    <row r="13" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="1"/>
+      <c r="K13" s="1"/>
+    </row>
+    <row r="14" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="1"/>
+      <c r="K14" s="1"/>
+    </row>
+    <row r="15" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="1"/>
+      <c r="K15" s="1"/>
+    </row>
+    <row r="16" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="1"/>
+      <c r="K16" s="1"/>
+    </row>
+    <row r="17" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="1"/>
+      <c r="K17" s="1"/>
+    </row>
+    <row r="18" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="1"/>
+      <c r="K18" s="1"/>
+    </row>
+    <row r="19" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="1"/>
+      <c r="K19" s="1"/>
+    </row>
+    <row r="20" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="1"/>
+      <c r="K20" s="1"/>
+    </row>
+    <row r="21" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="1"/>
+      <c r="K21" s="1"/>
+    </row>
+    <row r="22" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="1"/>
+      <c r="K22" s="1"/>
+    </row>
+    <row r="23" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="1"/>
+      <c r="K23" s="1"/>
+    </row>
+    <row r="24" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="1"/>
+      <c r="K24" s="1"/>
+    </row>
+    <row r="25" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="1"/>
+      <c r="K25" s="1"/>
+    </row>
+    <row r="26" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="1"/>
+      <c r="K26" s="1"/>
+    </row>
+    <row r="27" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="1"/>
+      <c r="K27" s="1"/>
+    </row>
+    <row r="28" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="1"/>
+      <c r="K28" s="1"/>
+    </row>
+    <row r="29" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B29" s="1"/>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="1"/>
+      <c r="K29" s="1"/>
+    </row>
+    <row r="30" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="1"/>
+      <c r="K30" s="1"/>
+    </row>
+    <row r="31" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B31" s="1"/>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="1"/>
+      <c r="K31" s="1"/>
+    </row>
+    <row r="32" spans="2:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
+      <c r="K32" s="1"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A7" r:id="rId1" xr:uid="{B37DC370-64E2-496C-AF11-02EA5CFD24DF}"/>
+    <hyperlink ref="B2" r:id="rId1" display="https://statistique.quebec.ca/vitrine/egalite" xr:uid="{9B212720-5942-4F6F-8F9C-25B9A5080AD8}"/>
+    <hyperlink ref="B7" r:id="rId2" xr:uid="{53AE153F-A1B6-4534-95BE-3BA17D0797B2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId2"/>
+  <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58E3F9E5-AB4B-4682-BBCB-BCA065C68EF4}">
-  <dimension ref="A1:AY23"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12EF1A81-ACD5-4693-AFA9-3974655D44A2}">
+  <dimension ref="A1:AG26"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J24" sqref="J23:J24"/>
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="35.6640625" customWidth="1"/>
-[...28 lines deleted...]
-    <col min="33" max="33" width="8.109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="34.7109375" style="8" customWidth="1"/>
+    <col min="2" max="2" width="11.28515625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="2.140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="1.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="10.42578125" style="8" customWidth="1"/>
+    <col min="7" max="7" width="7.28515625" style="8" customWidth="1"/>
+    <col min="8" max="8" width="2.42578125" style="8" customWidth="1"/>
+    <col min="9" max="9" width="1.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="8.5703125" style="8" customWidth="1"/>
+    <col min="12" max="12" width="10.42578125" style="8" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="2.28515625" style="8" customWidth="1"/>
+    <col min="14" max="14" width="1.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="11.42578125" style="8" customWidth="1"/>
+    <col min="17" max="17" width="11.28515625" style="8" customWidth="1"/>
+    <col min="18" max="18" width="8.5703125" style="8" customWidth="1"/>
+    <col min="19" max="20" width="1.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="21" max="22" width="8.42578125" style="8" customWidth="1"/>
+    <col min="23" max="23" width="7.42578125" style="8" customWidth="1"/>
+    <col min="24" max="24" width="2.85546875" style="8" customWidth="1"/>
+    <col min="25" max="25" width="1.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="26" max="27" width="7.7109375" style="8" customWidth="1"/>
+    <col min="28" max="28" width="10.42578125" style="8" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="1.42578125" style="8" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="1.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="31" max="32" width="9.28515625" style="8" customWidth="1"/>
+    <col min="33" max="33" width="11.5703125" style="8" customWidth="1"/>
+    <col min="34" max="34" width="11.42578125" style="8"/>
+    <col min="35" max="35" width="7" style="8" bestFit="1" customWidth="1"/>
+    <col min="36" max="16384" width="11.42578125" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-[...77 lines deleted...]
-      <c r="B3" s="50" t="s">
+    <row r="1" spans="1:33" ht="18" x14ac:dyDescent="0.3">
+      <c r="A1" s="53" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="11"/>
+      <c r="H1" s="11"/>
+      <c r="I1" s="12"/>
+      <c r="J1" s="12"/>
+      <c r="K1" s="12"/>
+      <c r="L1" s="11"/>
+      <c r="M1" s="11"/>
+      <c r="N1" s="12"/>
+      <c r="O1" s="12"/>
+      <c r="P1" s="12"/>
+      <c r="Q1" s="13"/>
+    </row>
+    <row r="2" spans="1:33" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A2" s="15"/>
+      <c r="B2" s="88" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" s="88"/>
+      <c r="D2" s="88"/>
+      <c r="E2" s="88"/>
+      <c r="F2" s="88"/>
+      <c r="G2" s="88"/>
+      <c r="H2" s="88"/>
+      <c r="I2" s="88"/>
+      <c r="J2" s="88"/>
+      <c r="K2" s="88"/>
+      <c r="L2" s="88"/>
+      <c r="M2" s="88"/>
+      <c r="N2" s="88"/>
+      <c r="O2" s="88"/>
+      <c r="P2" s="88"/>
+      <c r="Q2" s="88"/>
+      <c r="R2" s="88" t="s">
+        <v>26</v>
+      </c>
+      <c r="S2" s="88"/>
+      <c r="T2" s="88"/>
+      <c r="U2" s="88"/>
+      <c r="V2" s="88"/>
+      <c r="W2" s="88"/>
+      <c r="X2" s="88"/>
+      <c r="Y2" s="88"/>
+      <c r="Z2" s="88"/>
+      <c r="AA2" s="88"/>
+      <c r="AB2" s="88"/>
+      <c r="AC2" s="88"/>
+      <c r="AD2" s="88"/>
+      <c r="AE2" s="88"/>
+      <c r="AF2" s="88"/>
+      <c r="AG2" s="88"/>
+    </row>
+    <row r="3" spans="1:33" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A3" s="15"/>
+      <c r="B3" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="50"/>
-[...3 lines deleted...]
-      <c r="G3" s="50" t="s">
+      <c r="C3" s="90"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="90"/>
+      <c r="G3" s="90" t="s">
+        <v>1</v>
+      </c>
+      <c r="H3" s="90"/>
+      <c r="I3" s="90"/>
+      <c r="J3" s="90"/>
+      <c r="K3" s="90"/>
+      <c r="L3" s="90" t="s">
+        <v>2</v>
+      </c>
+      <c r="M3" s="90"/>
+      <c r="N3" s="90"/>
+      <c r="O3" s="90"/>
+      <c r="P3" s="90"/>
+      <c r="Q3" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="R3" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="S3" s="90"/>
+      <c r="T3" s="90"/>
+      <c r="U3" s="90"/>
+      <c r="V3" s="90"/>
+      <c r="W3" s="90" t="s">
+        <v>1</v>
+      </c>
+      <c r="X3" s="90"/>
+      <c r="Y3" s="90"/>
+      <c r="Z3" s="90"/>
+      <c r="AA3" s="90"/>
+      <c r="AB3" s="90" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC3" s="90"/>
+      <c r="AD3" s="90"/>
+      <c r="AE3" s="90"/>
+      <c r="AF3" s="90"/>
+      <c r="AG3" s="16" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="4" spans="1:33" ht="54" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="18"/>
+      <c r="B4" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="F4" s="85"/>
+      <c r="G4" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="K4" s="85"/>
+      <c r="L4" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="M4" s="19"/>
+      <c r="N4" s="19"/>
+      <c r="O4" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="P4" s="85"/>
+      <c r="Q4" s="19"/>
+      <c r="R4" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="S4" s="19"/>
+      <c r="T4" s="19"/>
+      <c r="U4" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="V4" s="85"/>
+      <c r="W4" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="X4" s="19"/>
+      <c r="Y4" s="19"/>
+      <c r="Z4" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="AA4" s="85"/>
+      <c r="AB4" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC4" s="19"/>
+      <c r="AD4" s="19"/>
+      <c r="AE4" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="AF4" s="85"/>
+      <c r="AG4" s="19"/>
+    </row>
+    <row r="5" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A5" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="54">
+        <v>84.806667409044195</v>
+      </c>
+      <c r="C5" s="55"/>
+      <c r="D5" s="56" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="54">
+        <v>83.705921665514737</v>
+      </c>
+      <c r="F5" s="54">
+        <v>85.845626474203016</v>
+      </c>
+      <c r="G5" s="54">
+        <v>80.493625211596338</v>
+      </c>
+      <c r="H5" s="55"/>
+      <c r="I5" s="56" t="s">
+        <v>4</v>
+      </c>
+      <c r="J5" s="54">
+        <v>78.640822393821935</v>
+      </c>
+      <c r="K5" s="54">
+        <v>82.222040109337485</v>
+      </c>
+      <c r="L5" s="54">
+        <v>88.78279930178121</v>
+      </c>
+      <c r="M5" s="55"/>
+      <c r="N5" s="56" t="s">
+        <v>4</v>
+      </c>
+      <c r="O5" s="54">
+        <v>87.393833954581069</v>
+      </c>
+      <c r="P5" s="54">
+        <v>90.036174445476789</v>
+      </c>
+      <c r="Q5" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="R5" s="54">
+        <v>15.193332590955903</v>
+      </c>
+      <c r="S5" s="55"/>
+      <c r="T5" s="56" t="s">
+        <v>4</v>
+      </c>
+      <c r="U5" s="54">
+        <v>14.154373525797077</v>
+      </c>
+      <c r="V5" s="54">
+        <v>16.294078334485391</v>
+      </c>
+      <c r="W5" s="54">
+        <v>19.506374788404106</v>
+      </c>
+      <c r="X5" s="55"/>
+      <c r="Y5" s="56" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z5" s="54">
+        <v>17.777959890662942</v>
+      </c>
+      <c r="AA5" s="54">
+        <v>21.359177606178527</v>
+      </c>
+      <c r="AB5" s="54">
+        <v>11.217200698218569</v>
+      </c>
+      <c r="AC5" s="55"/>
+      <c r="AD5" s="56" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE5" s="54">
+        <v>9.9638255545229821</v>
+      </c>
+      <c r="AF5" s="54">
+        <v>12.606166045418721</v>
+      </c>
+      <c r="AG5" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A6" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="H3" s="50"/>
-[...131 lines deleted...]
-      <c r="A5" s="57" t="s">
+      <c r="B6" s="58">
+        <v>80.78988758914123</v>
+      </c>
+      <c r="C6" s="25"/>
+      <c r="D6" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="58">
-[...3 lines deleted...]
-      <c r="D5" s="59" t="s">
+      <c r="E6" s="58">
+        <v>80.190063842861676</v>
+      </c>
+      <c r="F6" s="58">
+        <v>81.375767462287584</v>
+      </c>
+      <c r="G6" s="58">
+        <v>75.527640335158836</v>
+      </c>
+      <c r="H6" s="25"/>
+      <c r="I6" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="58">
+        <v>74.658169879800056</v>
+      </c>
+      <c r="K6" s="58">
+        <v>76.376718711067383</v>
+      </c>
+      <c r="L6" s="58">
+        <v>85.624313588051464</v>
+      </c>
+      <c r="M6" s="25"/>
+      <c r="N6" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="O6" s="58">
+        <v>84.91815147203495</v>
+      </c>
+      <c r="P6" s="58">
+        <v>86.302744983203226</v>
+      </c>
+      <c r="Q6" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="R6" s="58">
+        <v>19.210112410858986</v>
+      </c>
+      <c r="S6" s="25"/>
+      <c r="T6" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="U6" s="58">
+        <v>18.624232537712643</v>
+      </c>
+      <c r="V6" s="58">
+        <v>19.809936157138541</v>
+      </c>
+      <c r="W6" s="58">
+        <v>24.472359664840855</v>
+      </c>
+      <c r="X6" s="25"/>
+      <c r="Y6" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z6" s="58">
+        <v>23.623281288932262</v>
+      </c>
+      <c r="AA6" s="58">
+        <v>25.341830120199678</v>
+      </c>
+      <c r="AB6" s="58">
+        <v>14.375686411947838</v>
+      </c>
+      <c r="AC6" s="25"/>
+      <c r="AD6" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE6" s="58">
+        <v>13.69725501679611</v>
+      </c>
+      <c r="AF6" s="58">
+        <v>15.081848527964315</v>
+      </c>
+      <c r="AG6" s="27" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A7" s="38"/>
+      <c r="B7" s="75"/>
+      <c r="C7" s="21"/>
+      <c r="D7" s="22"/>
+      <c r="E7" s="75"/>
+      <c r="F7" s="75"/>
+      <c r="G7" s="75"/>
+      <c r="H7" s="21"/>
+      <c r="I7" s="22"/>
+      <c r="J7" s="75"/>
+      <c r="K7" s="75"/>
+      <c r="L7" s="75"/>
+      <c r="M7" s="21"/>
+      <c r="N7" s="22"/>
+      <c r="O7" s="75"/>
+      <c r="P7" s="75"/>
+      <c r="Q7" s="23"/>
+      <c r="R7" s="75"/>
+      <c r="S7" s="21"/>
+      <c r="T7" s="22"/>
+      <c r="U7" s="75"/>
+      <c r="V7" s="75"/>
+      <c r="W7" s="75"/>
+      <c r="X7" s="21"/>
+      <c r="Y7" s="22"/>
+      <c r="Z7" s="75"/>
+      <c r="AA7" s="75"/>
+      <c r="AB7" s="75"/>
+      <c r="AC7" s="21"/>
+      <c r="AD7" s="22"/>
+      <c r="AE7" s="75"/>
+      <c r="AF7" s="75"/>
+      <c r="AG7" s="23"/>
+    </row>
+    <row r="8" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A8" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="58">
-[...451 lines deleted...]
-      <c r="A11" s="72" t="s">
+      <c r="B8" s="13"/>
+      <c r="C8" s="13"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="29"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="13"/>
+      <c r="I8" s="29"/>
+      <c r="J8" s="29"/>
+      <c r="K8" s="29"/>
+      <c r="L8" s="13"/>
+      <c r="M8" s="13"/>
+      <c r="N8" s="29"/>
+      <c r="O8" s="29"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="13"/>
+    </row>
+    <row r="9" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A9" s="73" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="13"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="29"/>
+      <c r="L9" s="13"/>
+      <c r="M9" s="13"/>
+      <c r="N9" s="29"/>
+      <c r="O9" s="29"/>
+      <c r="P9" s="29"/>
+      <c r="Q9" s="13"/>
+    </row>
+    <row r="10" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A10" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="13"/>
+      <c r="C10" s="13"/>
+      <c r="D10" s="29"/>
+      <c r="E10" s="29"/>
+      <c r="F10" s="29"/>
+      <c r="G10" s="13"/>
+      <c r="H10" s="13"/>
+      <c r="I10" s="29"/>
+      <c r="J10" s="29"/>
+      <c r="K10" s="29"/>
+      <c r="L10" s="13"/>
+      <c r="M10" s="13"/>
+      <c r="N10" s="29"/>
+      <c r="O10" s="29"/>
+      <c r="P10" s="29"/>
+      <c r="Q10" s="13"/>
+    </row>
+    <row r="11" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A11" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="13"/>
+      <c r="C11" s="13"/>
+      <c r="D11" s="29"/>
+      <c r="E11" s="29"/>
+      <c r="F11" s="29"/>
+      <c r="G11" s="13"/>
+      <c r="H11" s="13"/>
+      <c r="I11" s="29"/>
+      <c r="J11" s="29"/>
+      <c r="K11" s="29"/>
+      <c r="L11" s="13"/>
+      <c r="M11" s="13"/>
+      <c r="N11" s="29"/>
+      <c r="O11" s="29"/>
+      <c r="P11" s="29"/>
+      <c r="Q11" s="13"/>
+    </row>
+    <row r="12" spans="1:33" s="6" customFormat="1" ht="52.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="89" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="89"/>
+      <c r="C12" s="89"/>
+      <c r="D12" s="89"/>
+      <c r="E12" s="89"/>
+      <c r="F12" s="89"/>
+      <c r="G12" s="89"/>
+      <c r="H12" s="89"/>
+      <c r="I12" s="89"/>
+      <c r="J12" s="89"/>
+      <c r="K12" s="89"/>
+      <c r="L12" s="89"/>
+    </row>
+    <row r="13" spans="1:33" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A13" s="72" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="9"/>
+      <c r="C13" s="9"/>
+      <c r="D13" s="9"/>
+      <c r="E13" s="9"/>
+      <c r="F13" s="9"/>
+      <c r="G13" s="9"/>
+      <c r="H13" s="9"/>
+      <c r="I13" s="9"/>
+      <c r="J13" s="9"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="9"/>
+    </row>
+    <row r="14" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A14" s="35"/>
+      <c r="B14" s="13"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="29"/>
+      <c r="E14" s="29"/>
+      <c r="F14" s="29"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="29"/>
+      <c r="J14" s="29"/>
+      <c r="K14" s="29"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="13"/>
+      <c r="N14" s="29"/>
+      <c r="O14" s="29"/>
+      <c r="P14" s="29"/>
+      <c r="Q14" s="13"/>
+    </row>
+    <row r="15" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A15" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="70"/>
-[...495 lines deleted...]
-      <c r="L23" s="9"/>
+      <c r="B15" s="13"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="29"/>
+      <c r="E15" s="29"/>
+      <c r="F15" s="29"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="13"/>
+      <c r="I15" s="29"/>
+      <c r="J15" s="29"/>
+      <c r="K15" s="29"/>
+      <c r="L15" s="13"/>
+      <c r="M15" s="13"/>
+      <c r="N15" s="29"/>
+      <c r="O15" s="29"/>
+      <c r="P15" s="29"/>
+      <c r="Q15" s="13"/>
+    </row>
+    <row r="16" spans="1:33" s="7" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A16" s="59" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="60"/>
+      <c r="C16" s="60"/>
+      <c r="D16" s="61"/>
+      <c r="E16" s="60"/>
+      <c r="F16" s="60"/>
+      <c r="G16" s="61"/>
+      <c r="H16" s="60"/>
+      <c r="I16" s="60"/>
+      <c r="J16" s="61"/>
+      <c r="K16" s="60"/>
+    </row>
+    <row r="17" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A17" s="28"/>
+    </row>
+    <row r="18" spans="1:27" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="62"/>
+      <c r="B18" s="63"/>
+      <c r="C18" s="64"/>
+      <c r="D18" s="64"/>
+      <c r="E18" s="64"/>
+      <c r="F18" s="64"/>
+      <c r="G18" s="64"/>
+      <c r="H18" s="64"/>
+      <c r="I18" s="21"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="63"/>
+      <c r="N18" s="63"/>
+      <c r="O18" s="63"/>
+      <c r="P18" s="63"/>
+      <c r="Q18" s="63"/>
+      <c r="R18" s="65"/>
+      <c r="S18" s="66"/>
+      <c r="T18" s="67"/>
+      <c r="U18" s="67"/>
+      <c r="V18" s="67"/>
+      <c r="W18" s="67"/>
+      <c r="X18" s="67"/>
+      <c r="Y18" s="67"/>
+      <c r="Z18" s="67"/>
+      <c r="AA18" s="67"/>
+    </row>
+    <row r="19" spans="1:27" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A19" s="28"/>
+      <c r="B19" s="63"/>
+      <c r="C19" s="68"/>
+      <c r="D19" s="63"/>
+      <c r="E19" s="63"/>
+      <c r="F19" s="63"/>
+      <c r="G19" s="63"/>
+      <c r="H19" s="63"/>
+      <c r="I19" s="68"/>
+      <c r="J19" s="68"/>
+      <c r="K19" s="68"/>
+      <c r="L19" s="68"/>
+      <c r="M19" s="63"/>
+      <c r="N19" s="63"/>
+      <c r="O19" s="63"/>
+      <c r="P19" s="63"/>
+      <c r="Q19" s="63"/>
+      <c r="R19" s="69"/>
+      <c r="S19" s="66"/>
+      <c r="T19" s="66"/>
+      <c r="U19" s="66"/>
+      <c r="V19" s="66"/>
+      <c r="W19" s="66"/>
+      <c r="X19" s="66"/>
+    </row>
+    <row r="20" spans="1:27" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A20" s="31"/>
+      <c r="B20" s="63"/>
+      <c r="C20" s="68"/>
+      <c r="D20" s="63"/>
+      <c r="E20" s="63"/>
+      <c r="F20" s="63"/>
+      <c r="G20" s="63"/>
+      <c r="H20" s="63"/>
+      <c r="I20" s="68"/>
+      <c r="J20" s="68"/>
+      <c r="K20" s="68"/>
+      <c r="L20" s="68"/>
+      <c r="M20" s="63"/>
+      <c r="N20" s="63"/>
+      <c r="O20" s="63"/>
+      <c r="P20" s="63"/>
+      <c r="Q20" s="63"/>
+      <c r="R20" s="69"/>
+      <c r="S20" s="66"/>
+      <c r="T20" s="66"/>
+      <c r="U20" s="66"/>
+      <c r="V20" s="66"/>
+      <c r="W20" s="66"/>
+      <c r="X20" s="66"/>
+    </row>
+    <row r="21" spans="1:27" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A21" s="31"/>
+      <c r="B21" s="63"/>
+      <c r="C21" s="68"/>
+      <c r="D21" s="63"/>
+      <c r="E21" s="63"/>
+      <c r="F21" s="63"/>
+      <c r="G21" s="63"/>
+      <c r="H21" s="63"/>
+      <c r="I21" s="68"/>
+      <c r="J21" s="68"/>
+      <c r="K21" s="68"/>
+      <c r="L21" s="68"/>
+      <c r="M21" s="63"/>
+      <c r="N21" s="63"/>
+      <c r="O21" s="63"/>
+      <c r="P21" s="63"/>
+      <c r="Q21" s="63"/>
+      <c r="R21" s="69"/>
+      <c r="S21" s="66"/>
+      <c r="T21" s="66"/>
+      <c r="U21" s="66"/>
+      <c r="V21" s="66"/>
+      <c r="W21" s="66"/>
+      <c r="X21" s="66"/>
+    </row>
+    <row r="22" spans="1:27" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="70"/>
+      <c r="B22" s="70"/>
+      <c r="C22" s="70"/>
+      <c r="D22" s="70"/>
+      <c r="E22" s="70"/>
+      <c r="F22" s="70"/>
+      <c r="G22" s="70"/>
+      <c r="H22" s="70"/>
+      <c r="I22" s="70"/>
+      <c r="J22" s="70"/>
+      <c r="K22" s="70"/>
+      <c r="L22" s="70"/>
+      <c r="M22" s="70"/>
+      <c r="N22" s="70"/>
+      <c r="O22" s="70"/>
+      <c r="P22" s="70"/>
+      <c r="Q22" s="70"/>
+      <c r="R22" s="70"/>
+      <c r="S22" s="70"/>
+      <c r="T22" s="70"/>
+      <c r="U22" s="70"/>
+      <c r="V22" s="70"/>
+      <c r="W22" s="70"/>
+      <c r="X22" s="70"/>
+    </row>
+    <row r="23" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A23" s="35"/>
+      <c r="B23" s="70"/>
+      <c r="C23" s="70"/>
+      <c r="D23" s="70"/>
+      <c r="E23" s="70"/>
+      <c r="F23" s="70"/>
+      <c r="G23" s="70"/>
+      <c r="H23" s="70"/>
+      <c r="I23" s="70"/>
+      <c r="J23" s="70"/>
+      <c r="K23" s="70"/>
+      <c r="L23" s="70"/>
+      <c r="M23" s="70"/>
+      <c r="N23" s="70"/>
+      <c r="O23" s="70"/>
+      <c r="P23" s="70"/>
+      <c r="Q23" s="70"/>
+      <c r="R23" s="70"/>
+      <c r="S23" s="70"/>
+      <c r="T23" s="70"/>
+      <c r="U23" s="70"/>
+      <c r="V23" s="70"/>
+      <c r="W23" s="70"/>
+      <c r="X23" s="70"/>
+    </row>
+    <row r="24" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A24" s="28"/>
+      <c r="B24" s="70"/>
+      <c r="C24" s="70"/>
+      <c r="D24" s="70"/>
+      <c r="E24" s="70"/>
+      <c r="F24" s="70"/>
+      <c r="G24" s="70"/>
+      <c r="H24" s="70"/>
+      <c r="I24" s="70"/>
+      <c r="J24" s="70"/>
+      <c r="K24" s="70"/>
+      <c r="L24" s="70"/>
+      <c r="M24" s="70"/>
+      <c r="N24" s="70"/>
+      <c r="O24" s="70"/>
+      <c r="P24" s="70"/>
+      <c r="Q24" s="70"/>
+      <c r="R24" s="70"/>
+      <c r="S24" s="66"/>
+      <c r="T24" s="66"/>
+      <c r="U24" s="66"/>
+      <c r="V24" s="66"/>
+      <c r="W24" s="66"/>
+      <c r="X24" s="66"/>
+    </row>
+    <row r="25" spans="1:27" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A25" s="28"/>
+      <c r="B25" s="71"/>
+      <c r="C25" s="68"/>
+      <c r="D25" s="63"/>
+      <c r="E25" s="63"/>
+      <c r="F25" s="63"/>
+      <c r="G25" s="63"/>
+      <c r="H25" s="63"/>
+      <c r="I25" s="68"/>
+      <c r="J25" s="68"/>
+      <c r="K25" s="68"/>
+      <c r="L25" s="68"/>
+      <c r="M25" s="63"/>
+      <c r="N25" s="63"/>
+      <c r="O25" s="63"/>
+      <c r="P25" s="63"/>
+      <c r="Q25" s="63"/>
+      <c r="R25" s="69"/>
+      <c r="S25" s="71"/>
+      <c r="T25" s="66"/>
+      <c r="U25" s="66"/>
+      <c r="V25" s="66"/>
+      <c r="W25" s="66"/>
+      <c r="X25" s="66"/>
+    </row>
+    <row r="26" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A26" s="35"/>
+      <c r="B26" s="71"/>
+      <c r="C26" s="71"/>
+      <c r="D26" s="71"/>
+      <c r="E26" s="71"/>
+      <c r="F26" s="71"/>
+      <c r="G26" s="71"/>
+      <c r="H26" s="71"/>
+      <c r="I26" s="71"/>
+      <c r="J26" s="71"/>
+      <c r="K26" s="71"/>
+      <c r="L26" s="71"/>
+      <c r="M26" s="71"/>
+      <c r="N26" s="71"/>
+      <c r="O26" s="71"/>
+      <c r="P26" s="71"/>
+      <c r="Q26" s="71"/>
+      <c r="R26" s="71"/>
     </row>
   </sheetData>
-  <mergeCells count="14">
-    <mergeCell ref="AB3:AF3"/>
+  <mergeCells count="15">
+    <mergeCell ref="B2:Q2"/>
     <mergeCell ref="R2:AG2"/>
-    <mergeCell ref="B2:Q2"/>
-[...957 lines deleted...]
-  <mergeCells count="14">
+    <mergeCell ref="A12:L12"/>
     <mergeCell ref="AE4:AF4"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="G3:K3"/>
     <mergeCell ref="L3:P3"/>
     <mergeCell ref="R3:V3"/>
     <mergeCell ref="W3:AA3"/>
     <mergeCell ref="AB3:AF3"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="Z4:AA4"/>
-    <mergeCell ref="B2:Q2"/>
-    <mergeCell ref="R2:AG2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2D0787C-0466-44A5-B2A2-958518E6A2CF}">
+  <dimension ref="A1:AN32"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A7" sqref="A7:XFD7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="39" style="8" customWidth="1"/>
+    <col min="2" max="2" width="19.140625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="2.140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="3" style="8" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="5.7109375" style="8" customWidth="1"/>
+    <col min="6" max="6" width="8" style="8" customWidth="1"/>
+    <col min="7" max="7" width="1" style="8" customWidth="1"/>
+    <col min="8" max="8" width="7.7109375" style="8" customWidth="1"/>
+    <col min="9" max="9" width="5.5703125" style="8" customWidth="1"/>
+    <col min="10" max="10" width="3.85546875" style="8" customWidth="1"/>
+    <col min="11" max="11" width="6.140625" style="8" customWidth="1"/>
+    <col min="12" max="12" width="6.42578125" style="8" customWidth="1"/>
+    <col min="13" max="13" width="1.42578125" style="8" customWidth="1"/>
+    <col min="14" max="14" width="6.85546875" style="8" customWidth="1"/>
+    <col min="15" max="15" width="1.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="3" style="8" customWidth="1"/>
+    <col min="17" max="18" width="7" style="8" customWidth="1"/>
+    <col min="19" max="19" width="8.42578125" style="8" customWidth="1"/>
+    <col min="20" max="20" width="10" style="8" customWidth="1"/>
+    <col min="21" max="22" width="1.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="7.85546875" style="8" customWidth="1"/>
+    <col min="24" max="24" width="8.7109375" style="8" customWidth="1"/>
+    <col min="25" max="25" width="1.28515625" style="8" customWidth="1"/>
+    <col min="26" max="26" width="6.42578125" style="8" customWidth="1"/>
+    <col min="27" max="27" width="2.7109375" style="8" customWidth="1"/>
+    <col min="28" max="28" width="3" style="8" customWidth="1"/>
+    <col min="29" max="30" width="8.7109375" style="8" customWidth="1"/>
+    <col min="31" max="31" width="1" style="8" customWidth="1"/>
+    <col min="32" max="32" width="10.42578125" style="8" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="3" style="8" customWidth="1"/>
+    <col min="34" max="34" width="3.140625" style="8" customWidth="1"/>
+    <col min="35" max="36" width="7.42578125" style="8" customWidth="1"/>
+    <col min="37" max="37" width="10" style="8" customWidth="1"/>
+    <col min="38" max="16384" width="11.42578125" style="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:40" ht="18" x14ac:dyDescent="0.3">
+      <c r="A1" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="12"/>
+      <c r="H1" s="11"/>
+      <c r="I1" s="11"/>
+      <c r="J1" s="12"/>
+      <c r="K1" s="12"/>
+      <c r="L1" s="12"/>
+      <c r="M1" s="12"/>
+      <c r="N1" s="11"/>
+      <c r="O1" s="11"/>
+      <c r="P1" s="12"/>
+      <c r="Q1" s="12"/>
+      <c r="R1" s="12"/>
+      <c r="S1" s="13"/>
+      <c r="AM1" s="70"/>
+      <c r="AN1" s="70"/>
+    </row>
+    <row r="2" spans="1:40" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A2" s="15"/>
+      <c r="B2" s="88" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" s="88"/>
+      <c r="D2" s="88"/>
+      <c r="E2" s="88"/>
+      <c r="F2" s="88"/>
+      <c r="G2" s="88"/>
+      <c r="H2" s="88"/>
+      <c r="I2" s="88"/>
+      <c r="J2" s="88"/>
+      <c r="K2" s="88"/>
+      <c r="L2" s="88"/>
+      <c r="M2" s="88"/>
+      <c r="N2" s="88"/>
+      <c r="O2" s="88"/>
+      <c r="P2" s="88"/>
+      <c r="Q2" s="88"/>
+      <c r="R2" s="88"/>
+      <c r="S2" s="88"/>
+      <c r="T2" s="88" t="s">
+        <v>26</v>
+      </c>
+      <c r="U2" s="88"/>
+      <c r="V2" s="88"/>
+      <c r="W2" s="88"/>
+      <c r="X2" s="88"/>
+      <c r="Y2" s="88"/>
+      <c r="Z2" s="88"/>
+      <c r="AA2" s="88"/>
+      <c r="AB2" s="88"/>
+      <c r="AC2" s="88"/>
+      <c r="AD2" s="88"/>
+      <c r="AE2" s="88"/>
+      <c r="AF2" s="88"/>
+      <c r="AG2" s="88"/>
+      <c r="AH2" s="88"/>
+      <c r="AI2" s="88"/>
+      <c r="AJ2" s="88"/>
+      <c r="AK2" s="88"/>
+      <c r="AM2" s="69"/>
+      <c r="AN2" s="69"/>
+    </row>
+    <row r="3" spans="1:40" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A3" s="15"/>
+      <c r="B3" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="90"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16"/>
+      <c r="G3" s="16"/>
+      <c r="H3" s="90" t="s">
+        <v>1</v>
+      </c>
+      <c r="I3" s="90"/>
+      <c r="J3" s="90"/>
+      <c r="K3" s="16"/>
+      <c r="L3" s="16"/>
+      <c r="M3" s="16"/>
+      <c r="N3" s="90" t="s">
+        <v>2</v>
+      </c>
+      <c r="O3" s="90"/>
+      <c r="P3" s="90"/>
+      <c r="Q3" s="16"/>
+      <c r="R3" s="16"/>
+      <c r="S3" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="T3" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="U3" s="90"/>
+      <c r="V3" s="90"/>
+      <c r="W3" s="16"/>
+      <c r="X3" s="16"/>
+      <c r="Y3" s="16"/>
+      <c r="Z3" s="90" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA3" s="90"/>
+      <c r="AB3" s="90"/>
+      <c r="AC3" s="16"/>
+      <c r="AD3" s="16"/>
+      <c r="AE3" s="16"/>
+      <c r="AF3" s="90" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG3" s="90"/>
+      <c r="AH3" s="90"/>
+      <c r="AI3" s="16"/>
+      <c r="AJ3" s="16"/>
+      <c r="AK3" s="16" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="4" spans="1:40" ht="52.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="18"/>
+      <c r="B4" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="F4" s="85"/>
+      <c r="G4" s="74"/>
+      <c r="H4" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="L4" s="85"/>
+      <c r="M4" s="74"/>
+      <c r="N4" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="O4" s="19"/>
+      <c r="P4" s="19"/>
+      <c r="Q4" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="R4" s="85"/>
+      <c r="S4" s="19"/>
+      <c r="T4" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="U4" s="19"/>
+      <c r="V4" s="19"/>
+      <c r="W4" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="X4" s="85"/>
+      <c r="Y4" s="74"/>
+      <c r="Z4" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA4" s="19"/>
+      <c r="AB4" s="19"/>
+      <c r="AC4" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="AD4" s="85"/>
+      <c r="AE4" s="74"/>
+      <c r="AF4" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG4" s="19"/>
+      <c r="AH4" s="19"/>
+      <c r="AI4" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ4" s="85"/>
+      <c r="AK4" s="19"/>
+    </row>
+    <row r="5" spans="1:40" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A5" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="75">
+        <v>81.078080064956652</v>
+      </c>
+      <c r="C5" s="21"/>
+      <c r="D5" s="22"/>
+      <c r="E5" s="75">
+        <v>79.809595113623161</v>
+      </c>
+      <c r="F5" s="75">
+        <v>82.284560798823463</v>
+      </c>
+      <c r="G5" s="21"/>
+      <c r="H5" s="75">
+        <v>76.433888708682886</v>
+      </c>
+      <c r="I5" s="21"/>
+      <c r="J5" s="22"/>
+      <c r="K5" s="75">
+        <v>74.586997522438594</v>
+      </c>
+      <c r="L5" s="75">
+        <v>78.185812672750004</v>
+      </c>
+      <c r="M5" s="21"/>
+      <c r="N5" s="75">
+        <v>85.264068589805049</v>
+      </c>
+      <c r="O5" s="21"/>
+      <c r="P5" s="22"/>
+      <c r="Q5" s="75">
+        <v>83.541282068135899</v>
+      </c>
+      <c r="R5" s="75">
+        <v>86.834943223329091</v>
+      </c>
+      <c r="S5" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="T5" s="75">
+        <v>18.921919935043348</v>
+      </c>
+      <c r="U5" s="21"/>
+      <c r="V5" s="22"/>
+      <c r="W5" s="75">
+        <v>17.715439201176547</v>
+      </c>
+      <c r="X5" s="75">
+        <v>20.190404886376829</v>
+      </c>
+      <c r="Y5" s="21"/>
+      <c r="Z5" s="75">
+        <v>23.566111291317117</v>
+      </c>
+      <c r="AA5" s="21"/>
+      <c r="AB5" s="22"/>
+      <c r="AC5" s="75">
+        <v>21.81418732725</v>
+      </c>
+      <c r="AD5" s="75">
+        <v>25.41300247756142</v>
+      </c>
+      <c r="AE5" s="21"/>
+      <c r="AF5" s="75">
+        <v>14.735931410194953</v>
+      </c>
+      <c r="AG5" s="21"/>
+      <c r="AH5" s="22"/>
+      <c r="AI5" s="75">
+        <v>13.165056776670902</v>
+      </c>
+      <c r="AJ5" s="75">
+        <v>16.458717931864093</v>
+      </c>
+      <c r="AK5" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:40" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A6" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="58">
+        <v>81.521777409704725</v>
+      </c>
+      <c r="C6" s="25"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="58">
+        <v>80.958928756230833</v>
+      </c>
+      <c r="F6" s="58">
+        <v>82.071672818055589</v>
+      </c>
+      <c r="G6" s="25"/>
+      <c r="H6" s="58">
+        <v>76.399397101272811</v>
+      </c>
+      <c r="I6" s="25"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="58">
+        <v>75.56394357233826</v>
+      </c>
+      <c r="L6" s="58">
+        <v>77.214899902987483</v>
+      </c>
+      <c r="M6" s="25"/>
+      <c r="N6" s="58">
+        <v>86.183764666200545</v>
+      </c>
+      <c r="O6" s="25"/>
+      <c r="P6" s="26"/>
+      <c r="Q6" s="58">
+        <v>85.508073562247603</v>
+      </c>
+      <c r="R6" s="58">
+        <v>86.832802719519918</v>
+      </c>
+      <c r="S6" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="T6" s="58">
+        <v>18.478222590295275</v>
+      </c>
+      <c r="U6" s="25"/>
+      <c r="V6" s="26"/>
+      <c r="W6" s="58">
+        <v>17.928327181944397</v>
+      </c>
+      <c r="X6" s="58">
+        <v>19.041071243769188</v>
+      </c>
+      <c r="Y6" s="25"/>
+      <c r="Z6" s="58">
+        <v>23.600602898727189</v>
+      </c>
+      <c r="AA6" s="25"/>
+      <c r="AB6" s="26"/>
+      <c r="AC6" s="58">
+        <v>22.785100097012538</v>
+      </c>
+      <c r="AD6" s="58">
+        <v>24.436056427661711</v>
+      </c>
+      <c r="AE6" s="25"/>
+      <c r="AF6" s="58">
+        <v>13.816235333799451</v>
+      </c>
+      <c r="AG6" s="25"/>
+      <c r="AH6" s="26"/>
+      <c r="AI6" s="58">
+        <v>13.167197280480099</v>
+      </c>
+      <c r="AJ6" s="58">
+        <v>14.491926437752383</v>
+      </c>
+      <c r="AK6" s="41" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:40" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A7" s="38"/>
+      <c r="B7" s="75"/>
+      <c r="C7" s="21"/>
+      <c r="D7" s="22"/>
+      <c r="E7" s="75"/>
+      <c r="F7" s="75"/>
+      <c r="G7" s="21"/>
+      <c r="H7" s="75"/>
+      <c r="I7" s="21"/>
+      <c r="J7" s="22"/>
+      <c r="K7" s="75"/>
+      <c r="L7" s="75"/>
+      <c r="M7" s="21"/>
+      <c r="N7" s="75"/>
+      <c r="O7" s="21"/>
+      <c r="P7" s="22"/>
+      <c r="Q7" s="75"/>
+      <c r="R7" s="75"/>
+      <c r="S7" s="23"/>
+      <c r="T7" s="75"/>
+      <c r="U7" s="21"/>
+      <c r="V7" s="22"/>
+      <c r="W7" s="75"/>
+      <c r="X7" s="75"/>
+      <c r="Y7" s="21"/>
+      <c r="Z7" s="75"/>
+      <c r="AA7" s="21"/>
+      <c r="AB7" s="22"/>
+      <c r="AC7" s="75"/>
+      <c r="AD7" s="75"/>
+      <c r="AE7" s="21"/>
+      <c r="AF7" s="75"/>
+      <c r="AG7" s="21"/>
+      <c r="AH7" s="22"/>
+      <c r="AI7" s="75"/>
+      <c r="AJ7" s="75"/>
+      <c r="AK7" s="39"/>
+    </row>
+    <row r="8" spans="1:40" ht="34.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="13"/>
+      <c r="C8" s="13"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="29"/>
+      <c r="G8" s="29"/>
+      <c r="H8" s="13"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="29"/>
+      <c r="K8" s="29"/>
+      <c r="L8" s="29"/>
+      <c r="M8" s="29"/>
+      <c r="N8" s="13"/>
+      <c r="O8" s="13"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="29"/>
+      <c r="R8" s="29"/>
+      <c r="S8" s="13"/>
+    </row>
+    <row r="9" spans="1:40" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A9" s="73" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="13"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="29"/>
+      <c r="L9" s="13"/>
+      <c r="M9" s="13"/>
+      <c r="N9" s="29"/>
+      <c r="O9" s="29"/>
+      <c r="P9" s="29"/>
+      <c r="Q9" s="13"/>
+    </row>
+    <row r="10" spans="1:40" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A10" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="13"/>
+      <c r="C10" s="13"/>
+      <c r="D10" s="29"/>
+      <c r="E10" s="29"/>
+      <c r="F10" s="29"/>
+      <c r="G10" s="29"/>
+      <c r="H10" s="13"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="29"/>
+      <c r="K10" s="29"/>
+      <c r="L10" s="29"/>
+      <c r="M10" s="29"/>
+      <c r="N10" s="13"/>
+      <c r="O10" s="13"/>
+      <c r="P10" s="29"/>
+      <c r="Q10" s="29"/>
+      <c r="R10" s="29"/>
+      <c r="S10" s="13"/>
+    </row>
+    <row r="11" spans="1:40" s="6" customFormat="1" ht="52.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="89" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="89"/>
+      <c r="C11" s="89"/>
+      <c r="D11" s="89"/>
+      <c r="E11" s="89"/>
+      <c r="F11" s="89"/>
+      <c r="G11" s="89"/>
+      <c r="H11" s="89"/>
+      <c r="I11" s="89"/>
+      <c r="J11" s="89"/>
+      <c r="K11" s="89"/>
+      <c r="L11" s="89"/>
+    </row>
+    <row r="12" spans="1:40" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A12" s="72" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="9"/>
+      <c r="C12" s="9"/>
+      <c r="D12" s="9"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="9"/>
+      <c r="G12" s="9"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9"/>
+    </row>
+    <row r="13" spans="1:40" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A13" s="35"/>
+      <c r="B13" s="13"/>
+      <c r="C13" s="13"/>
+      <c r="D13" s="29"/>
+      <c r="E13" s="29"/>
+      <c r="F13" s="29"/>
+      <c r="G13" s="29"/>
+      <c r="H13" s="13"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="29"/>
+      <c r="L13" s="29"/>
+      <c r="M13" s="29"/>
+      <c r="N13" s="13"/>
+      <c r="O13" s="13"/>
+      <c r="P13" s="29"/>
+      <c r="Q13" s="29"/>
+      <c r="R13" s="29"/>
+      <c r="S13" s="13"/>
+    </row>
+    <row r="14" spans="1:40" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A14" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="13"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="29"/>
+      <c r="E14" s="29"/>
+      <c r="F14" s="29"/>
+      <c r="G14" s="29"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="29"/>
+      <c r="K14" s="29"/>
+      <c r="L14" s="29"/>
+      <c r="M14" s="29"/>
+      <c r="N14" s="13"/>
+      <c r="O14" s="13"/>
+      <c r="P14" s="29"/>
+      <c r="Q14" s="29"/>
+      <c r="R14" s="29"/>
+      <c r="S14" s="13"/>
+    </row>
+    <row r="15" spans="1:40" s="7" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A15" s="59" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="60"/>
+      <c r="C15" s="60"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="60"/>
+      <c r="F15" s="60"/>
+      <c r="G15" s="60"/>
+      <c r="H15" s="61"/>
+      <c r="I15" s="60"/>
+      <c r="J15" s="60"/>
+      <c r="K15" s="61"/>
+      <c r="L15" s="60"/>
+      <c r="M15" s="60"/>
+    </row>
+    <row r="16" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="A16" s="28"/>
+    </row>
+    <row r="17" spans="1:37" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A17" s="62"/>
+      <c r="B17" s="36"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="64"/>
+      <c r="E17" s="64"/>
+      <c r="F17" s="64"/>
+      <c r="G17" s="64"/>
+      <c r="H17" s="64"/>
+      <c r="I17" s="64"/>
+      <c r="J17" s="67"/>
+      <c r="K17" s="67"/>
+      <c r="L17" s="67"/>
+      <c r="M17" s="67"/>
+      <c r="N17" s="67"/>
+      <c r="O17" s="36"/>
+      <c r="P17" s="36"/>
+      <c r="Q17" s="36"/>
+      <c r="R17" s="36"/>
+      <c r="S17" s="36"/>
+      <c r="T17" s="76"/>
+      <c r="U17" s="77"/>
+      <c r="V17" s="21"/>
+      <c r="W17" s="21"/>
+      <c r="X17" s="21"/>
+      <c r="Y17" s="21"/>
+      <c r="Z17" s="21"/>
+      <c r="AA17" s="21"/>
+      <c r="AB17" s="21"/>
+      <c r="AC17" s="21"/>
+      <c r="AD17" s="21"/>
+      <c r="AE17" s="21"/>
+      <c r="AF17" s="69"/>
+    </row>
+    <row r="18" spans="1:37" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A18" s="28"/>
+      <c r="B18" s="63"/>
+      <c r="C18" s="68"/>
+      <c r="D18" s="68"/>
+      <c r="E18" s="68"/>
+      <c r="F18" s="68"/>
+      <c r="G18" s="68"/>
+      <c r="H18" s="68"/>
+      <c r="I18" s="68"/>
+      <c r="J18" s="68"/>
+      <c r="K18" s="68"/>
+      <c r="L18" s="68"/>
+      <c r="M18" s="68"/>
+      <c r="N18" s="68"/>
+      <c r="O18" s="68"/>
+      <c r="P18" s="68"/>
+      <c r="Q18" s="68"/>
+      <c r="R18" s="68"/>
+      <c r="S18" s="68"/>
+      <c r="T18" s="68"/>
+      <c r="U18" s="76"/>
+      <c r="V18" s="76"/>
+      <c r="W18" s="76"/>
+      <c r="X18" s="76"/>
+      <c r="Y18" s="76"/>
+      <c r="Z18" s="76"/>
+      <c r="AA18" s="76"/>
+      <c r="AB18" s="76"/>
+      <c r="AC18" s="76"/>
+      <c r="AD18" s="76"/>
+      <c r="AE18" s="76"/>
+      <c r="AF18" s="66"/>
+      <c r="AG18" s="69"/>
+      <c r="AH18" s="69"/>
+      <c r="AI18" s="69"/>
+      <c r="AJ18" s="69"/>
+      <c r="AK18" s="69"/>
+    </row>
+    <row r="19" spans="1:37" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A19" s="31"/>
+      <c r="B19" s="63"/>
+      <c r="C19" s="68"/>
+      <c r="D19" s="68"/>
+      <c r="E19" s="68"/>
+      <c r="F19" s="68"/>
+      <c r="G19" s="68"/>
+      <c r="H19" s="68"/>
+      <c r="I19" s="68"/>
+      <c r="J19" s="68"/>
+      <c r="K19" s="68"/>
+      <c r="L19" s="68"/>
+      <c r="M19" s="68"/>
+      <c r="N19" s="68"/>
+      <c r="O19" s="68"/>
+      <c r="P19" s="68"/>
+      <c r="Q19" s="68"/>
+      <c r="R19" s="68"/>
+      <c r="S19" s="68"/>
+      <c r="T19" s="68"/>
+      <c r="U19" s="76"/>
+      <c r="V19" s="76"/>
+      <c r="W19" s="76"/>
+      <c r="X19" s="76"/>
+      <c r="Y19" s="76"/>
+      <c r="Z19" s="76"/>
+      <c r="AA19" s="76"/>
+      <c r="AB19" s="76"/>
+      <c r="AC19" s="76"/>
+      <c r="AD19" s="76"/>
+      <c r="AE19" s="76"/>
+      <c r="AF19" s="66"/>
+      <c r="AG19" s="69"/>
+      <c r="AH19" s="69"/>
+      <c r="AI19" s="69"/>
+      <c r="AJ19" s="69"/>
+      <c r="AK19" s="69"/>
+    </row>
+    <row r="20" spans="1:37" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A20" s="31"/>
+      <c r="B20" s="63"/>
+      <c r="C20" s="68"/>
+      <c r="D20" s="68"/>
+      <c r="E20" s="68"/>
+      <c r="F20" s="68"/>
+      <c r="G20" s="68"/>
+      <c r="H20" s="68"/>
+      <c r="I20" s="68"/>
+      <c r="J20" s="68"/>
+      <c r="K20" s="68"/>
+      <c r="L20" s="68"/>
+      <c r="M20" s="68"/>
+      <c r="N20" s="68"/>
+      <c r="O20" s="68"/>
+      <c r="P20" s="68"/>
+      <c r="Q20" s="68"/>
+      <c r="R20" s="68"/>
+      <c r="S20" s="68"/>
+      <c r="T20" s="68"/>
+      <c r="U20" s="76"/>
+      <c r="V20" s="76"/>
+      <c r="W20" s="76"/>
+      <c r="X20" s="76"/>
+      <c r="Y20" s="76"/>
+      <c r="Z20" s="76"/>
+      <c r="AA20" s="76"/>
+      <c r="AB20" s="76"/>
+      <c r="AC20" s="76"/>
+      <c r="AD20" s="76"/>
+      <c r="AE20" s="76"/>
+      <c r="AF20" s="66"/>
+      <c r="AG20" s="69"/>
+      <c r="AH20" s="69"/>
+      <c r="AI20" s="69"/>
+      <c r="AJ20" s="69"/>
+      <c r="AK20" s="69"/>
+    </row>
+    <row r="21" spans="1:37" ht="39.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="70"/>
+      <c r="B21" s="70"/>
+      <c r="C21" s="70"/>
+      <c r="D21" s="70"/>
+      <c r="E21" s="70"/>
+      <c r="F21" s="70"/>
+      <c r="G21" s="70"/>
+      <c r="H21" s="70"/>
+      <c r="I21" s="70"/>
+      <c r="J21" s="70"/>
+      <c r="K21" s="70"/>
+      <c r="L21" s="70"/>
+      <c r="M21" s="70"/>
+      <c r="N21" s="70"/>
+      <c r="O21" s="70"/>
+      <c r="P21" s="70"/>
+      <c r="Q21" s="70"/>
+      <c r="R21" s="70"/>
+      <c r="S21" s="70"/>
+      <c r="T21" s="70"/>
+      <c r="U21" s="76"/>
+      <c r="V21" s="76"/>
+      <c r="W21" s="76"/>
+      <c r="X21" s="76"/>
+      <c r="Y21" s="76"/>
+      <c r="Z21" s="76"/>
+      <c r="AA21" s="76"/>
+      <c r="AB21" s="76"/>
+      <c r="AC21" s="76"/>
+      <c r="AD21" s="76"/>
+      <c r="AE21" s="76"/>
+      <c r="AF21" s="66"/>
+      <c r="AG21" s="69"/>
+      <c r="AH21" s="69"/>
+      <c r="AI21" s="69"/>
+      <c r="AJ21" s="69"/>
+      <c r="AK21" s="69"/>
+    </row>
+    <row r="22" spans="1:37" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A22" s="35"/>
+      <c r="B22" s="63"/>
+      <c r="C22" s="68"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="68"/>
+      <c r="F22" s="68"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="68"/>
+      <c r="I22" s="68"/>
+      <c r="J22" s="68"/>
+      <c r="K22" s="68"/>
+      <c r="L22" s="68"/>
+      <c r="M22" s="68"/>
+      <c r="N22" s="68"/>
+      <c r="O22" s="68"/>
+      <c r="P22" s="68"/>
+      <c r="Q22" s="68"/>
+      <c r="R22" s="68"/>
+      <c r="S22" s="68"/>
+      <c r="T22" s="68"/>
+      <c r="U22" s="76"/>
+      <c r="V22" s="76"/>
+      <c r="W22" s="76"/>
+      <c r="X22" s="76"/>
+      <c r="Y22" s="76"/>
+      <c r="Z22" s="76"/>
+      <c r="AA22" s="76"/>
+      <c r="AB22" s="76"/>
+      <c r="AC22" s="76"/>
+      <c r="AD22" s="76"/>
+      <c r="AE22" s="76"/>
+      <c r="AF22" s="66"/>
+      <c r="AG22" s="69"/>
+      <c r="AH22" s="69"/>
+      <c r="AI22" s="69"/>
+      <c r="AJ22" s="69"/>
+      <c r="AK22" s="69"/>
+    </row>
+    <row r="23" spans="1:37" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A23" s="28"/>
+      <c r="B23" s="63"/>
+      <c r="C23" s="68"/>
+      <c r="D23" s="68"/>
+      <c r="E23" s="68"/>
+      <c r="F23" s="68"/>
+      <c r="G23" s="68"/>
+      <c r="H23" s="68"/>
+      <c r="I23" s="68"/>
+      <c r="J23" s="68"/>
+      <c r="K23" s="68"/>
+      <c r="L23" s="68"/>
+      <c r="M23" s="68"/>
+      <c r="N23" s="68"/>
+      <c r="O23" s="68"/>
+      <c r="P23" s="68"/>
+      <c r="Q23" s="68"/>
+      <c r="R23" s="68"/>
+      <c r="S23" s="68"/>
+      <c r="T23" s="68"/>
+      <c r="U23" s="76"/>
+      <c r="V23" s="76"/>
+      <c r="W23" s="76"/>
+      <c r="X23" s="76"/>
+      <c r="Y23" s="76"/>
+      <c r="Z23" s="76"/>
+      <c r="AA23" s="76"/>
+      <c r="AB23" s="76"/>
+      <c r="AC23" s="76"/>
+      <c r="AD23" s="76"/>
+      <c r="AE23" s="76"/>
+      <c r="AF23" s="66"/>
+      <c r="AG23" s="69"/>
+      <c r="AH23" s="69"/>
+      <c r="AI23" s="69"/>
+      <c r="AJ23" s="69"/>
+      <c r="AK23" s="69"/>
+    </row>
+    <row r="24" spans="1:37" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A24" s="28"/>
+      <c r="B24" s="63"/>
+      <c r="C24" s="68"/>
+      <c r="D24" s="68"/>
+      <c r="E24" s="68"/>
+      <c r="F24" s="68"/>
+      <c r="G24" s="68"/>
+      <c r="H24" s="68"/>
+      <c r="I24" s="68"/>
+      <c r="J24" s="68"/>
+      <c r="K24" s="68"/>
+      <c r="L24" s="68"/>
+      <c r="M24" s="68"/>
+      <c r="N24" s="68"/>
+      <c r="O24" s="68"/>
+      <c r="P24" s="68"/>
+      <c r="Q24" s="68"/>
+      <c r="R24" s="68"/>
+      <c r="S24" s="68"/>
+      <c r="T24" s="68"/>
+      <c r="U24" s="76"/>
+      <c r="V24" s="76"/>
+      <c r="W24" s="76"/>
+      <c r="X24" s="76"/>
+      <c r="Y24" s="76"/>
+      <c r="Z24" s="76"/>
+      <c r="AA24" s="76"/>
+      <c r="AB24" s="76"/>
+      <c r="AC24" s="76"/>
+      <c r="AD24" s="76"/>
+      <c r="AE24" s="76"/>
+      <c r="AF24" s="66"/>
+      <c r="AG24" s="69"/>
+      <c r="AH24" s="69"/>
+      <c r="AI24" s="69"/>
+      <c r="AJ24" s="69"/>
+      <c r="AK24" s="69"/>
+    </row>
+    <row r="25" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A25" s="35"/>
+      <c r="B25" s="70"/>
+      <c r="C25" s="78"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="79"/>
+      <c r="K25" s="79"/>
+      <c r="L25" s="79"/>
+      <c r="M25" s="79"/>
+      <c r="N25" s="79"/>
+      <c r="O25" s="78"/>
+      <c r="P25" s="78"/>
+      <c r="Q25" s="78"/>
+      <c r="R25" s="78"/>
+      <c r="S25" s="78"/>
+      <c r="T25" s="78"/>
+      <c r="U25" s="79"/>
+      <c r="V25" s="79"/>
+      <c r="W25" s="79"/>
+      <c r="X25" s="79"/>
+      <c r="Y25" s="79"/>
+      <c r="Z25" s="79"/>
+      <c r="AA25" s="79"/>
+      <c r="AB25" s="79"/>
+      <c r="AC25" s="79"/>
+      <c r="AD25" s="79"/>
+      <c r="AE25" s="79"/>
+      <c r="AF25" s="70"/>
+      <c r="AG25" s="69"/>
+      <c r="AH25" s="69"/>
+      <c r="AI25" s="69"/>
+      <c r="AJ25" s="69"/>
+      <c r="AK25" s="69"/>
+    </row>
+    <row r="26" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AG26" s="69"/>
+      <c r="AH26" s="69"/>
+      <c r="AI26" s="69"/>
+      <c r="AJ26" s="69"/>
+      <c r="AK26" s="69"/>
+    </row>
+    <row r="27" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AG27" s="69"/>
+      <c r="AH27" s="69"/>
+      <c r="AI27" s="69"/>
+      <c r="AJ27" s="69"/>
+      <c r="AK27" s="69"/>
+    </row>
+    <row r="28" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AG28" s="69"/>
+      <c r="AH28" s="69"/>
+      <c r="AI28" s="69"/>
+      <c r="AJ28" s="69"/>
+      <c r="AK28" s="69"/>
+    </row>
+    <row r="29" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AG29" s="69"/>
+      <c r="AH29" s="69"/>
+      <c r="AI29" s="69"/>
+      <c r="AJ29" s="69"/>
+      <c r="AK29" s="69"/>
+    </row>
+    <row r="30" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AG30" s="69"/>
+      <c r="AH30" s="69"/>
+      <c r="AI30" s="69"/>
+      <c r="AJ30" s="69"/>
+      <c r="AK30" s="69"/>
+    </row>
+    <row r="31" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AG31" s="69"/>
+      <c r="AH31" s="69"/>
+      <c r="AI31" s="69"/>
+      <c r="AJ31" s="69"/>
+      <c r="AK31" s="69"/>
+    </row>
+    <row r="32" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AG32" s="70"/>
+      <c r="AH32" s="70"/>
+      <c r="AI32" s="70"/>
+      <c r="AJ32" s="70"/>
+      <c r="AK32" s="70"/>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="A11:L11"/>
+    <mergeCell ref="B2:S2"/>
+    <mergeCell ref="T2:AK2"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="H3:J3"/>
+    <mergeCell ref="N3:P3"/>
+    <mergeCell ref="T3:V3"/>
+    <mergeCell ref="Z3:AB3"/>
+    <mergeCell ref="AF3:AH3"/>
+    <mergeCell ref="AI4:AJ4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="W4:X4"/>
+    <mergeCell ref="AC4:AD4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2D0787C-0466-44A5-B2A2-958518E6A2CF}">
-  <dimension ref="A1:AJ29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0DFE7AAF-E35E-4B7F-B3DA-9DC3B44FC3D4}">
+  <dimension ref="A1:AG18"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H30" sqref="H30"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H7" sqref="H7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="39" customWidth="1"/>
-[...27 lines deleted...]
-    <col min="34" max="34" width="11.44140625" style="55"/>
+    <col min="1" max="1" width="26.42578125" style="8" customWidth="1"/>
+    <col min="2" max="2" width="5.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.140625" style="8" customWidth="1"/>
+    <col min="4" max="4" width="3.5703125" style="8" customWidth="1"/>
+    <col min="5" max="5" width="6.28515625" style="8" customWidth="1"/>
+    <col min="6" max="6" width="5.7109375" style="8" customWidth="1"/>
+    <col min="7" max="7" width="9.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="4" style="8" customWidth="1"/>
+    <col min="9" max="9" width="3.7109375" style="8" customWidth="1"/>
+    <col min="10" max="10" width="6.7109375" style="8" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="8" customWidth="1"/>
+    <col min="12" max="12" width="9.28515625" style="8" customWidth="1"/>
+    <col min="13" max="13" width="4.28515625" style="8" customWidth="1"/>
+    <col min="14" max="14" width="3.7109375" style="8" customWidth="1"/>
+    <col min="15" max="15" width="6.7109375" style="8" customWidth="1"/>
+    <col min="16" max="16" width="6.5703125" style="8" customWidth="1"/>
+    <col min="17" max="17" width="10.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9" style="8" customWidth="1"/>
+    <col min="19" max="19" width="2" style="8" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="3.28515625" style="8" customWidth="1"/>
+    <col min="21" max="21" width="5.5703125" style="8" customWidth="1"/>
+    <col min="22" max="22" width="6.28515625" style="8" customWidth="1"/>
+    <col min="23" max="23" width="9.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="3" style="8" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="2.28515625" style="8" customWidth="1"/>
+    <col min="26" max="26" width="5.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="5.5703125" style="8" customWidth="1"/>
+    <col min="28" max="28" width="10.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="3" style="8" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="3.140625" style="8" customWidth="1"/>
+    <col min="31" max="31" width="5.85546875" style="8" customWidth="1"/>
+    <col min="32" max="32" width="7.140625" style="8" customWidth="1"/>
+    <col min="33" max="33" width="10.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="34" max="16384" width="11.5703125" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" s="55" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
-[...22 lines deleted...]
-    <row r="2" spans="1:36" ht="15" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:33" ht="18" x14ac:dyDescent="0.3">
+      <c r="A1" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="11"/>
+      <c r="H1" s="11"/>
+      <c r="I1" s="12"/>
+      <c r="J1" s="12"/>
+      <c r="K1" s="12"/>
+      <c r="L1" s="11"/>
+      <c r="M1" s="11"/>
+      <c r="N1" s="12"/>
+      <c r="O1" s="12"/>
+      <c r="P1" s="12"/>
+      <c r="Q1" s="13"/>
+    </row>
+    <row r="2" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A2" s="44"/>
-      <c r="B2" s="45" t="s">
-[...40 lines deleted...]
-      <c r="B3" s="50" t="s">
+      <c r="B2" s="84" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" s="84"/>
+      <c r="D2" s="84"/>
+      <c r="E2" s="84"/>
+      <c r="F2" s="84"/>
+      <c r="G2" s="84"/>
+      <c r="H2" s="84"/>
+      <c r="I2" s="84"/>
+      <c r="J2" s="84"/>
+      <c r="K2" s="84"/>
+      <c r="L2" s="84"/>
+      <c r="M2" s="84"/>
+      <c r="N2" s="84"/>
+      <c r="O2" s="84"/>
+      <c r="P2" s="84"/>
+      <c r="Q2" s="84"/>
+      <c r="R2" s="84" t="s">
+        <v>26</v>
+      </c>
+      <c r="S2" s="84"/>
+      <c r="T2" s="84"/>
+      <c r="U2" s="84"/>
+      <c r="V2" s="84"/>
+      <c r="W2" s="84"/>
+      <c r="X2" s="84"/>
+      <c r="Y2" s="84"/>
+      <c r="Z2" s="84"/>
+      <c r="AA2" s="84"/>
+      <c r="AB2" s="84"/>
+      <c r="AC2" s="84"/>
+      <c r="AD2" s="84"/>
+      <c r="AE2" s="84"/>
+      <c r="AF2" s="84"/>
+      <c r="AG2" s="84"/>
+    </row>
+    <row r="3" spans="1:33" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A3" s="45"/>
+      <c r="B3" s="80" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="50"/>
-[...17 lines deleted...]
-      <c r="Q3" s="49" t="s">
+      <c r="C3" s="80"/>
+      <c r="D3" s="80"/>
+      <c r="E3" s="80"/>
+      <c r="F3" s="80"/>
+      <c r="G3" s="80" t="s">
+        <v>1</v>
+      </c>
+      <c r="H3" s="80"/>
+      <c r="I3" s="80"/>
+      <c r="J3" s="80"/>
+      <c r="K3" s="80"/>
+      <c r="L3" s="80" t="s">
+        <v>2</v>
+      </c>
+      <c r="M3" s="80"/>
+      <c r="N3" s="80"/>
+      <c r="O3" s="80"/>
+      <c r="P3" s="80"/>
+      <c r="Q3" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="R3" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="S3" s="80"/>
+      <c r="T3" s="80"/>
+      <c r="U3" s="80"/>
+      <c r="V3" s="80"/>
+      <c r="W3" s="80" t="s">
+        <v>1</v>
+      </c>
+      <c r="X3" s="80"/>
+      <c r="Y3" s="80"/>
+      <c r="Z3" s="80"/>
+      <c r="AA3" s="80"/>
+      <c r="AB3" s="80" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC3" s="80"/>
+      <c r="AD3" s="80"/>
+      <c r="AE3" s="80"/>
+      <c r="AF3" s="80"/>
+      <c r="AG3" s="16" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="4" spans="1:33" ht="44.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="46"/>
+      <c r="B4" s="47" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="F4" s="85"/>
+      <c r="G4" s="47" t="s">
+        <v>3</v>
+      </c>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="K4" s="85"/>
+      <c r="L4" s="47" t="s">
+        <v>3</v>
+      </c>
+      <c r="M4" s="47"/>
+      <c r="N4" s="47"/>
+      <c r="O4" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="P4" s="85"/>
+      <c r="Q4" s="47"/>
+      <c r="R4" s="47" t="s">
+        <v>3</v>
+      </c>
+      <c r="S4" s="47"/>
+      <c r="T4" s="47"/>
+      <c r="U4" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="V4" s="85"/>
+      <c r="W4" s="47" t="s">
+        <v>3</v>
+      </c>
+      <c r="X4" s="47"/>
+      <c r="Y4" s="47"/>
+      <c r="Z4" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="AA4" s="85"/>
+      <c r="AB4" s="47" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC4" s="47"/>
+      <c r="AD4" s="47"/>
+      <c r="AE4" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="AF4" s="85"/>
+      <c r="AG4" s="47"/>
+    </row>
+    <row r="5" spans="1:33" ht="30" x14ac:dyDescent="0.3">
+      <c r="A5" s="81" t="s">
         <v>20</v>
       </c>
-      <c r="R3" s="50" t="s">
-[...84 lines deleted...]
-      <c r="A5" s="75" t="s">
+      <c r="B5" s="21">
+        <v>78</v>
+      </c>
+      <c r="C5" s="13"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="21">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="F5" s="21">
+        <v>85.2</v>
+      </c>
+      <c r="G5" s="30">
+        <v>72.7</v>
+      </c>
+      <c r="H5" s="30"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="21">
+        <v>57.3</v>
+      </c>
+      <c r="K5" s="30">
+        <v>84.1</v>
+      </c>
+      <c r="L5" s="30">
+        <v>83.5</v>
+      </c>
+      <c r="M5" s="13"/>
+      <c r="N5" s="29"/>
+      <c r="O5" s="21">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="P5" s="30">
+        <v>90.8</v>
+      </c>
+      <c r="Q5" s="30"/>
+      <c r="R5" s="21">
+        <v>22</v>
+      </c>
+      <c r="S5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="T5" s="29"/>
+      <c r="U5" s="21">
+        <v>14.8</v>
+      </c>
+      <c r="V5" s="30">
+        <v>31.4</v>
+      </c>
+      <c r="W5" s="30">
+        <v>27.3</v>
+      </c>
+      <c r="X5" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y5" s="29"/>
+      <c r="Z5" s="21">
+        <v>15.9</v>
+      </c>
+      <c r="AA5" s="30">
+        <v>42.7</v>
+      </c>
+      <c r="AB5" s="30">
+        <v>16.5</v>
+      </c>
+      <c r="AC5" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD5" s="29"/>
+      <c r="AE5" s="21">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="AF5" s="30">
+        <v>27.9</v>
+      </c>
+      <c r="AG5" s="82"/>
+    </row>
+    <row r="6" spans="1:33" ht="30" x14ac:dyDescent="0.3">
+      <c r="A6" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="25">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="C6" s="42"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="25">
+        <v>77.8</v>
+      </c>
+      <c r="F6" s="25">
+        <v>80.8</v>
+      </c>
+      <c r="G6" s="25">
+        <v>73.3</v>
+      </c>
+      <c r="H6" s="25"/>
+      <c r="I6" s="43"/>
+      <c r="J6" s="25">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="K6" s="25">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="L6" s="25">
+        <v>84.7</v>
+      </c>
+      <c r="M6" s="42"/>
+      <c r="N6" s="43"/>
+      <c r="O6" s="25">
+        <v>82.7</v>
+      </c>
+      <c r="P6" s="25">
+        <v>86.5</v>
+      </c>
+      <c r="Q6" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="58">
-[...224 lines deleted...]
-      <c r="A9" s="72" t="s">
+      <c r="R6" s="25">
+        <v>20.6</v>
+      </c>
+      <c r="S6" s="42"/>
+      <c r="T6" s="43"/>
+      <c r="U6" s="25">
+        <v>19.2</v>
+      </c>
+      <c r="V6" s="25">
+        <v>22.2</v>
+      </c>
+      <c r="W6" s="25">
+        <v>26.7</v>
+      </c>
+      <c r="X6" s="25"/>
+      <c r="Y6" s="43"/>
+      <c r="Z6" s="25">
+        <v>24.4</v>
+      </c>
+      <c r="AA6" s="25">
+        <v>29.1</v>
+      </c>
+      <c r="AB6" s="25">
+        <v>15.3</v>
+      </c>
+      <c r="AC6" s="42"/>
+      <c r="AD6" s="43"/>
+      <c r="AE6" s="25">
+        <v>13.5</v>
+      </c>
+      <c r="AF6" s="25">
+        <v>17.3</v>
+      </c>
+      <c r="AG6" s="41" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A7" s="81"/>
+      <c r="B7" s="21"/>
+      <c r="C7" s="13"/>
+      <c r="D7" s="29"/>
+      <c r="E7" s="21"/>
+      <c r="F7" s="21"/>
+      <c r="G7" s="21"/>
+      <c r="H7" s="21"/>
+      <c r="I7" s="29"/>
+      <c r="J7" s="21"/>
+      <c r="K7" s="21"/>
+      <c r="L7" s="21"/>
+      <c r="M7" s="13"/>
+      <c r="N7" s="29"/>
+      <c r="O7" s="21"/>
+      <c r="P7" s="21"/>
+      <c r="Q7" s="39"/>
+      <c r="R7" s="21"/>
+      <c r="S7" s="13"/>
+      <c r="T7" s="29"/>
+      <c r="U7" s="21"/>
+      <c r="V7" s="21"/>
+      <c r="W7" s="21"/>
+      <c r="X7" s="21"/>
+      <c r="Y7" s="29"/>
+      <c r="Z7" s="21"/>
+      <c r="AA7" s="21"/>
+      <c r="AB7" s="21"/>
+      <c r="AC7" s="13"/>
+      <c r="AD7" s="29"/>
+      <c r="AE7" s="21"/>
+      <c r="AF7" s="21"/>
+      <c r="AG7" s="39"/>
+    </row>
+    <row r="8" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A8" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="13"/>
+      <c r="C8" s="13"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="29"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="13"/>
+      <c r="I8" s="29"/>
+      <c r="J8" s="29"/>
+      <c r="K8" s="29"/>
+      <c r="L8" s="13"/>
+      <c r="M8" s="13"/>
+      <c r="N8" s="29"/>
+      <c r="O8" s="29"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="13"/>
+    </row>
+    <row r="9" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A9" s="73" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="13"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="29"/>
+      <c r="L9" s="13"/>
+      <c r="M9" s="13"/>
+      <c r="N9" s="29"/>
+      <c r="O9" s="29"/>
+      <c r="P9" s="29"/>
+      <c r="Q9" s="13"/>
+    </row>
+    <row r="10" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A10" s="31" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A11" s="35" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A12" s="35" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A13" s="35" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" ht="49.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="86" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="86"/>
+      <c r="C14" s="86"/>
+      <c r="D14" s="86"/>
+      <c r="E14" s="86"/>
+      <c r="F14" s="86"/>
+      <c r="G14" s="86"/>
+      <c r="H14" s="86"/>
+      <c r="I14" s="86"/>
+      <c r="J14" s="86"/>
+      <c r="K14" s="86"/>
+      <c r="L14" s="86"/>
+      <c r="M14" s="86"/>
+      <c r="N14" s="86"/>
+      <c r="O14" s="86"/>
+      <c r="P14" s="86"/>
+      <c r="Q14" s="86"/>
+    </row>
+    <row r="15" spans="1:33" ht="37.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="87" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="87"/>
+      <c r="C15" s="87"/>
+      <c r="D15" s="87"/>
+      <c r="E15" s="87"/>
+      <c r="F15" s="87"/>
+      <c r="G15" s="87"/>
+      <c r="H15" s="87"/>
+      <c r="I15" s="87"/>
+      <c r="J15" s="87"/>
+      <c r="K15" s="87"/>
+      <c r="L15" s="87"/>
+      <c r="M15" s="87"/>
+      <c r="N15" s="87"/>
+      <c r="O15" s="87"/>
+      <c r="P15" s="87"/>
+      <c r="Q15" s="87"/>
+    </row>
+    <row r="16" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A16" s="37"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A17" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="54"/>
-[...1026 lines deleted...]
-        <v>47</v>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" s="35" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A12:Q12"/>
-    <mergeCell ref="A13:Q13"/>
+    <mergeCell ref="A14:Q14"/>
+    <mergeCell ref="A15:Q15"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="B2:Q2"/>
     <mergeCell ref="R2:AG2"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="AE4:AF4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67A25B87-0E4F-44AB-B5B1-AF35B426E487}">
-  <dimension ref="A1:AG15"/>
+  <dimension ref="A1:AG18"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="33.88671875" style="55" customWidth="1"/>
-[...32 lines deleted...]
-    <col min="34" max="16384" width="11.5546875" style="55"/>
+    <col min="1" max="1" width="33.85546875" style="8" customWidth="1"/>
+    <col min="2" max="2" width="17.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3" style="8" customWidth="1"/>
+    <col min="4" max="4" width="3.140625" style="8" customWidth="1"/>
+    <col min="5" max="5" width="9.28515625" style="8" customWidth="1"/>
+    <col min="6" max="6" width="9.42578125" style="8" customWidth="1"/>
+    <col min="7" max="7" width="10.42578125" style="8" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="2.85546875" style="8" customWidth="1"/>
+    <col min="9" max="9" width="3.85546875" style="8" customWidth="1"/>
+    <col min="10" max="10" width="8.5703125" style="8" customWidth="1"/>
+    <col min="11" max="11" width="10" style="8" customWidth="1"/>
+    <col min="12" max="12" width="10.42578125" style="8" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="3" style="8" customWidth="1"/>
+    <col min="14" max="14" width="3.140625" style="8" customWidth="1"/>
+    <col min="15" max="15" width="6.28515625" style="8" customWidth="1"/>
+    <col min="16" max="16" width="6.7109375" style="8" customWidth="1"/>
+    <col min="17" max="17" width="8.140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="7.85546875" style="8" customWidth="1"/>
+    <col min="19" max="19" width="4.140625" style="8" customWidth="1"/>
+    <col min="20" max="20" width="3.28515625" style="8" customWidth="1"/>
+    <col min="21" max="21" width="5.42578125" style="8" customWidth="1"/>
+    <col min="22" max="22" width="6.7109375" style="8" customWidth="1"/>
+    <col min="23" max="23" width="10.42578125" style="8" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="3.28515625" style="8" customWidth="1"/>
+    <col min="25" max="25" width="2.85546875" style="8" customWidth="1"/>
+    <col min="26" max="26" width="6" style="8" customWidth="1"/>
+    <col min="27" max="27" width="6.7109375" style="8" customWidth="1"/>
+    <col min="28" max="28" width="10.42578125" style="8" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="3.42578125" style="8" customWidth="1"/>
+    <col min="30" max="30" width="3.28515625" style="8" customWidth="1"/>
+    <col min="31" max="31" width="5.7109375" style="8" customWidth="1"/>
+    <col min="32" max="32" width="6.5703125" style="8" customWidth="1"/>
+    <col min="33" max="33" width="8.140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="34" max="16384" width="11.5703125" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" ht="16.8" x14ac:dyDescent="0.35">
-[...61 lines deleted...]
-      <c r="B3" s="101" t="s">
+    <row r="1" spans="1:33" ht="18" x14ac:dyDescent="0.3">
+      <c r="A1" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="11"/>
+      <c r="H1" s="11"/>
+      <c r="I1" s="12"/>
+      <c r="J1" s="12"/>
+      <c r="K1" s="12"/>
+      <c r="L1" s="11"/>
+      <c r="M1" s="11"/>
+      <c r="N1" s="12"/>
+      <c r="O1" s="12"/>
+      <c r="P1" s="12"/>
+      <c r="Q1" s="13"/>
+    </row>
+    <row r="2" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A2" s="44"/>
+      <c r="B2" s="84" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" s="84"/>
+      <c r="D2" s="84"/>
+      <c r="E2" s="84"/>
+      <c r="F2" s="84"/>
+      <c r="G2" s="84"/>
+      <c r="H2" s="84"/>
+      <c r="I2" s="84"/>
+      <c r="J2" s="84"/>
+      <c r="K2" s="84"/>
+      <c r="L2" s="84"/>
+      <c r="M2" s="84"/>
+      <c r="N2" s="84"/>
+      <c r="O2" s="84"/>
+      <c r="P2" s="84"/>
+      <c r="Q2" s="84"/>
+      <c r="R2" s="84" t="s">
+        <v>26</v>
+      </c>
+      <c r="S2" s="84"/>
+      <c r="T2" s="84"/>
+      <c r="U2" s="84"/>
+      <c r="V2" s="84"/>
+      <c r="W2" s="84"/>
+      <c r="X2" s="84"/>
+      <c r="Y2" s="84"/>
+      <c r="Z2" s="84"/>
+      <c r="AA2" s="84"/>
+      <c r="AB2" s="84"/>
+      <c r="AC2" s="84"/>
+      <c r="AD2" s="84"/>
+      <c r="AE2" s="84"/>
+      <c r="AF2" s="84"/>
+      <c r="AG2" s="84"/>
+    </row>
+    <row r="3" spans="1:33" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A3" s="45"/>
+      <c r="B3" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="101"/>
-[...3 lines deleted...]
-      <c r="G3" s="102" t="s">
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="H3" s="102"/>
-[...3 lines deleted...]
-      <c r="L3" s="102" t="s">
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="M3" s="102"/>
-[...6 lines deleted...]
-      <c r="R3" s="102" t="s">
+      <c r="M3" s="48"/>
+      <c r="N3" s="48"/>
+      <c r="O3" s="48"/>
+      <c r="P3" s="48"/>
+      <c r="Q3" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="R3" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="S3" s="102"/>
-[...3 lines deleted...]
-      <c r="W3" s="102" t="s">
+      <c r="S3" s="48"/>
+      <c r="T3" s="48"/>
+      <c r="U3" s="48"/>
+      <c r="V3" s="48"/>
+      <c r="W3" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="X3" s="102"/>
-[...3 lines deleted...]
-      <c r="AB3" s="102" t="s">
+      <c r="X3" s="48"/>
+      <c r="Y3" s="48"/>
+      <c r="Z3" s="48"/>
+      <c r="AA3" s="48"/>
+      <c r="AB3" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="AC3" s="102"/>
-[...9 lines deleted...]
-      <c r="B4" s="19" t="s">
+      <c r="AC3" s="48"/>
+      <c r="AD3" s="48"/>
+      <c r="AE3" s="48"/>
+      <c r="AF3" s="48"/>
+      <c r="AG3" s="16" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="4" spans="1:33" ht="48.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="46"/>
+      <c r="B4" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="19"/>
-[...5 lines deleted...]
-      <c r="G4" s="19" t="s">
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="F4" s="85"/>
+      <c r="G4" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="H4" s="19"/>
-[...5 lines deleted...]
-      <c r="L4" s="19" t="s">
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="K4" s="85"/>
+      <c r="L4" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="M4" s="19"/>
-[...6 lines deleted...]
-      <c r="R4" s="19" t="s">
+      <c r="M4" s="47"/>
+      <c r="N4" s="47"/>
+      <c r="O4" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="P4" s="85"/>
+      <c r="Q4" s="47"/>
+      <c r="R4" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="S4" s="19"/>
-[...5 lines deleted...]
-      <c r="W4" s="19" t="s">
+      <c r="S4" s="47"/>
+      <c r="T4" s="47"/>
+      <c r="U4" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="V4" s="85"/>
+      <c r="W4" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="X4" s="19"/>
-[...5 lines deleted...]
-      <c r="AB4" s="19" t="s">
+      <c r="X4" s="47"/>
+      <c r="Y4" s="47"/>
+      <c r="Z4" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="AA4" s="85"/>
+      <c r="AB4" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="AC4" s="19"/>
-[...246 lines deleted...]
-      <c r="A12" s="74" t="s">
+      <c r="AC4" s="47"/>
+      <c r="AD4" s="47"/>
+      <c r="AE4" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="AF4" s="85"/>
+      <c r="AG4" s="47"/>
+    </row>
+    <row r="5" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A5" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="75">
+        <v>78.925304335285603</v>
+      </c>
+      <c r="C5" s="21"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="75">
+        <v>75.940906543856784</v>
+      </c>
+      <c r="F5" s="75">
+        <v>81.629059036841966</v>
+      </c>
+      <c r="G5" s="75">
+        <v>76.613520802225111</v>
+      </c>
+      <c r="H5" s="21"/>
+      <c r="I5" s="21"/>
+      <c r="J5" s="75">
+        <v>72.251825236864903</v>
+      </c>
+      <c r="K5" s="75">
+        <v>80.474884543888024</v>
+      </c>
+      <c r="L5" s="75">
+        <v>81.831725506495118</v>
+      </c>
+      <c r="M5" s="21"/>
+      <c r="N5" s="75"/>
+      <c r="O5" s="75">
+        <v>77.661534318137271</v>
+      </c>
+      <c r="P5" s="75">
+        <v>85.370071052985978</v>
+      </c>
+      <c r="Q5" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="R5" s="75">
+        <v>21.074695664714532</v>
+      </c>
+      <c r="S5" s="21"/>
+      <c r="T5" s="21"/>
+      <c r="U5" s="75">
+        <v>18.370940963158152</v>
+      </c>
+      <c r="V5" s="75">
+        <v>24.059093456143366</v>
+      </c>
+      <c r="W5" s="75">
+        <v>23.386479197774808</v>
+      </c>
+      <c r="X5" s="21"/>
+      <c r="Y5" s="21"/>
+      <c r="Z5" s="75">
+        <v>19.525115456111898</v>
+      </c>
+      <c r="AA5" s="75">
+        <v>27.748174763135015</v>
+      </c>
+      <c r="AB5" s="75">
+        <v>18.168274493504807</v>
+      </c>
+      <c r="AC5" s="21"/>
+      <c r="AD5" s="22"/>
+      <c r="AE5" s="75">
+        <v>14.629928947013953</v>
+      </c>
+      <c r="AF5" s="75">
+        <v>22.338465681862647</v>
+      </c>
+      <c r="AG5" s="39" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A6" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="58">
+        <v>82.2650425572713</v>
+      </c>
+      <c r="C6" s="25"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="58">
+        <v>81.057792077071028</v>
+      </c>
+      <c r="F6" s="58">
+        <v>83.411097522415105</v>
+      </c>
+      <c r="G6" s="58">
+        <v>78.183013903591672</v>
+      </c>
+      <c r="H6" s="25"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="58">
+        <v>76.321382874767011</v>
+      </c>
+      <c r="K6" s="58">
+        <v>79.936757706601796</v>
+      </c>
+      <c r="L6" s="58">
+        <v>85.701304667689939</v>
+      </c>
+      <c r="M6" s="25"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58">
+        <v>84.091311000542106</v>
+      </c>
+      <c r="P6" s="58">
+        <v>87.173216601208523</v>
+      </c>
+      <c r="Q6" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="R6" s="58">
+        <v>17.734957442728792</v>
+      </c>
+      <c r="S6" s="25"/>
+      <c r="T6" s="26"/>
+      <c r="U6" s="58">
+        <v>16.588902477584995</v>
+      </c>
+      <c r="V6" s="58">
+        <v>18.942207922929089</v>
+      </c>
+      <c r="W6" s="58">
+        <v>21.816986096408307</v>
+      </c>
+      <c r="X6" s="25"/>
+      <c r="Y6" s="26"/>
+      <c r="Z6" s="58">
+        <v>20.063242293398169</v>
+      </c>
+      <c r="AA6" s="58">
+        <v>23.678617125232964</v>
+      </c>
+      <c r="AB6" s="58">
+        <v>14.298695332310055</v>
+      </c>
+      <c r="AC6" s="25"/>
+      <c r="AD6" s="26"/>
+      <c r="AE6" s="58">
+        <v>12.826783398791475</v>
+      </c>
+      <c r="AF6" s="58">
+        <v>15.908688999457876</v>
+      </c>
+      <c r="AG6" s="41" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A7" s="38"/>
+      <c r="B7" s="75"/>
+      <c r="C7" s="21"/>
+      <c r="D7" s="22"/>
+      <c r="E7" s="75"/>
+      <c r="F7" s="75"/>
+      <c r="G7" s="75"/>
+      <c r="H7" s="21"/>
+      <c r="I7" s="22"/>
+      <c r="J7" s="75"/>
+      <c r="K7" s="75"/>
+      <c r="L7" s="75"/>
+      <c r="M7" s="21"/>
+      <c r="N7" s="75"/>
+      <c r="O7" s="75"/>
+      <c r="P7" s="75"/>
+      <c r="Q7" s="23"/>
+      <c r="R7" s="75"/>
+      <c r="S7" s="21"/>
+      <c r="T7" s="22"/>
+      <c r="U7" s="75"/>
+      <c r="V7" s="75"/>
+      <c r="W7" s="75"/>
+      <c r="X7" s="21"/>
+      <c r="Y7" s="22"/>
+      <c r="Z7" s="75"/>
+      <c r="AA7" s="75"/>
+      <c r="AB7" s="75"/>
+      <c r="AC7" s="21"/>
+      <c r="AD7" s="22"/>
+      <c r="AE7" s="75"/>
+      <c r="AF7" s="75"/>
+      <c r="AG7" s="39"/>
+    </row>
+    <row r="8" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A8" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A9" s="73" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="13"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="29"/>
+      <c r="L9" s="13"/>
+      <c r="M9" s="13"/>
+      <c r="N9" s="29"/>
+      <c r="O9" s="29"/>
+      <c r="P9" s="29"/>
+      <c r="Q9" s="13"/>
+    </row>
+    <row r="10" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A10" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="50"/>
+      <c r="C10" s="50"/>
+      <c r="D10" s="50"/>
+      <c r="E10" s="50"/>
+      <c r="F10" s="50"/>
+      <c r="G10" s="50"/>
+      <c r="H10" s="50"/>
+      <c r="I10" s="50"/>
+      <c r="J10" s="50"/>
+      <c r="K10" s="50"/>
+      <c r="L10" s="50"/>
+      <c r="M10" s="50"/>
+    </row>
+    <row r="11" spans="1:33" s="6" customFormat="1" ht="52.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="89" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="89"/>
+      <c r="C11" s="89"/>
+      <c r="D11" s="89"/>
+      <c r="E11" s="89"/>
+      <c r="F11" s="89"/>
+      <c r="G11" s="89"/>
+      <c r="H11" s="89"/>
+      <c r="I11" s="89"/>
+      <c r="J11" s="89"/>
+      <c r="K11" s="89"/>
+      <c r="L11" s="89"/>
+    </row>
+    <row r="12" spans="1:33" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A12" s="72" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="9"/>
+      <c r="C12" s="9"/>
+      <c r="D12" s="9"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="9"/>
+      <c r="G12" s="9"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9"/>
+    </row>
+    <row r="13" spans="1:33" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A13" s="72"/>
+      <c r="B13" s="9"/>
+      <c r="C13" s="9"/>
+      <c r="D13" s="9"/>
+      <c r="E13" s="9"/>
+      <c r="F13" s="9"/>
+      <c r="G13" s="9"/>
+      <c r="H13" s="9"/>
+      <c r="I13" s="9"/>
+      <c r="J13" s="9"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="9"/>
+    </row>
+    <row r="14" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A14" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="98"/>
-[...49 lines deleted...]
-      <c r="B15" s="100"/>
+      <c r="B14" s="50"/>
+      <c r="C14" s="50"/>
+      <c r="D14" s="50"/>
+      <c r="E14" s="50"/>
+      <c r="F14" s="50"/>
+      <c r="G14" s="50"/>
+      <c r="H14" s="50"/>
+      <c r="I14" s="50"/>
+      <c r="J14" s="50"/>
+      <c r="K14" s="50"/>
+      <c r="L14" s="50"/>
+      <c r="M14" s="50"/>
+      <c r="AB14" s="51"/>
+    </row>
+    <row r="15" spans="1:33" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A15" s="72" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="9"/>
+      <c r="C15" s="9"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="9"/>
+    </row>
+    <row r="18" spans="7:7" x14ac:dyDescent="0.25">
+      <c r="G18" s="8" t="s">
+        <v>36</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="11">
-    <mergeCell ref="A11:Q11"/>
+  <mergeCells count="9">
+    <mergeCell ref="B2:Q2"/>
+    <mergeCell ref="R2:AG2"/>
+    <mergeCell ref="Z4:AA4"/>
+    <mergeCell ref="AE4:AF4"/>
+    <mergeCell ref="A11:L11"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="U4:V4"/>
-    <mergeCell ref="B2:Q2"/>
-[...4 lines deleted...]
-    <mergeCell ref="AE4:AF4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3DF56D51-386E-439D-BDDA-AEBD69BD0292}">
+  <dimension ref="A12:AG80"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N7" sqref="N7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="40.5703125" style="8" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="8"/>
+  </cols>
+  <sheetData>
+    <row r="12" spans="1:33" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A12" s="91" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="91"/>
+      <c r="C12" s="91"/>
+      <c r="D12" s="91"/>
+      <c r="E12" s="91"/>
+    </row>
+    <row r="14" spans="1:33" ht="18" x14ac:dyDescent="0.3">
+      <c r="A14" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="11"/>
+      <c r="C14" s="11"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="11"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="13"/>
+      <c r="V14" s="14"/>
+    </row>
+    <row r="15" spans="1:33" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A15" s="15"/>
+      <c r="B15" s="88" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="88"/>
+      <c r="D15" s="88"/>
+      <c r="E15" s="88"/>
+      <c r="F15" s="88"/>
+      <c r="G15" s="88"/>
+      <c r="H15" s="88"/>
+      <c r="I15" s="88"/>
+      <c r="J15" s="88"/>
+      <c r="K15" s="88"/>
+      <c r="L15" s="88"/>
+      <c r="M15" s="88"/>
+      <c r="N15" s="88"/>
+      <c r="O15" s="88"/>
+      <c r="P15" s="88"/>
+      <c r="Q15" s="88"/>
+      <c r="R15" s="88" t="s">
+        <v>26</v>
+      </c>
+      <c r="S15" s="88"/>
+      <c r="T15" s="88"/>
+      <c r="U15" s="88"/>
+      <c r="V15" s="88"/>
+      <c r="W15" s="88"/>
+      <c r="X15" s="88"/>
+      <c r="Y15" s="88"/>
+      <c r="Z15" s="88"/>
+      <c r="AA15" s="88"/>
+      <c r="AB15" s="88"/>
+      <c r="AC15" s="88"/>
+      <c r="AD15" s="88"/>
+      <c r="AE15" s="88"/>
+      <c r="AF15" s="88"/>
+      <c r="AG15" s="88"/>
+    </row>
+    <row r="16" spans="1:33" ht="58.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="15"/>
+      <c r="B16" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="90"/>
+      <c r="D16" s="90"/>
+      <c r="E16" s="90"/>
+      <c r="F16" s="90"/>
+      <c r="G16" s="90" t="s">
+        <v>39</v>
+      </c>
+      <c r="H16" s="90"/>
+      <c r="I16" s="90"/>
+      <c r="J16" s="90"/>
+      <c r="K16" s="90"/>
+      <c r="L16" s="90" t="s">
+        <v>40</v>
+      </c>
+      <c r="M16" s="90"/>
+      <c r="N16" s="90"/>
+      <c r="O16" s="90"/>
+      <c r="P16" s="90"/>
+      <c r="Q16" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="R16" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="S16" s="90"/>
+      <c r="T16" s="90"/>
+      <c r="U16" s="90"/>
+      <c r="V16" s="90"/>
+      <c r="W16" s="90" t="s">
+        <v>39</v>
+      </c>
+      <c r="X16" s="90"/>
+      <c r="Y16" s="90"/>
+      <c r="Z16" s="90"/>
+      <c r="AA16" s="90"/>
+      <c r="AB16" s="90" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC16" s="90"/>
+      <c r="AD16" s="90"/>
+      <c r="AE16" s="90"/>
+      <c r="AF16" s="90"/>
+      <c r="AG16" s="17" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33" ht="68.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="18"/>
+      <c r="B17" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="19"/>
+      <c r="D17" s="19"/>
+      <c r="E17" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="85"/>
+      <c r="G17" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="H17" s="19"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="K17" s="85"/>
+      <c r="L17" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="M17" s="19"/>
+      <c r="N17" s="19"/>
+      <c r="O17" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="P17" s="85"/>
+      <c r="Q17" s="19"/>
+      <c r="R17" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="S17" s="19"/>
+      <c r="T17" s="19"/>
+      <c r="U17" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="V17" s="85"/>
+      <c r="W17" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="X17" s="19"/>
+      <c r="Y17" s="19"/>
+      <c r="Z17" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA17" s="85"/>
+      <c r="AB17" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC17" s="19"/>
+      <c r="AD17" s="19"/>
+      <c r="AE17" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF17" s="85"/>
+      <c r="AG17" s="19"/>
+    </row>
+    <row r="18" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A18" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="21">
+        <v>62.88264764024175</v>
+      </c>
+      <c r="C18" s="21"/>
+      <c r="D18" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="E18" s="21">
+        <v>61.610957891000304</v>
+      </c>
+      <c r="F18" s="21">
+        <v>64.136732415756384</v>
+      </c>
+      <c r="G18" s="21">
+        <v>58.124175562467173</v>
+      </c>
+      <c r="H18" s="21"/>
+      <c r="I18" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="J18" s="21">
+        <v>56.34576465414051</v>
+      </c>
+      <c r="K18" s="21">
+        <v>59.881721018700048</v>
+      </c>
+      <c r="L18" s="21">
+        <v>67.569137450932274</v>
+      </c>
+      <c r="M18" s="21"/>
+      <c r="N18" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="O18" s="21">
+        <v>65.95750636453765</v>
+      </c>
+      <c r="P18" s="21">
+        <v>69.140168724828897</v>
+      </c>
+      <c r="Q18" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="R18" s="21">
+        <v>37.117352359757746</v>
+      </c>
+      <c r="S18" s="21"/>
+      <c r="T18" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="U18" s="21">
+        <v>35.863267584243346</v>
+      </c>
+      <c r="V18" s="21">
+        <v>38.389042108998957</v>
+      </c>
+      <c r="W18" s="21">
+        <v>41.875824437533907</v>
+      </c>
+      <c r="X18" s="21"/>
+      <c r="Y18" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z18" s="21">
+        <v>40.118278981300776</v>
+      </c>
+      <c r="AA18" s="21">
+        <v>43.654235345860833</v>
+      </c>
+      <c r="AB18" s="21">
+        <v>32.430862549068415</v>
+      </c>
+      <c r="AC18" s="21"/>
+      <c r="AD18" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE18" s="21">
+        <v>30.859831275171562</v>
+      </c>
+      <c r="AF18" s="21">
+        <v>34.042493635463295</v>
+      </c>
+      <c r="AG18" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A19" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="21">
+        <v>89.749502852935265</v>
+      </c>
+      <c r="C19" s="21"/>
+      <c r="D19" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" s="21">
+        <v>89.238964817175301</v>
+      </c>
+      <c r="F19" s="21">
+        <v>90.238468836303142</v>
+      </c>
+      <c r="G19" s="21">
+        <v>84.867233369027588</v>
+      </c>
+      <c r="H19" s="21"/>
+      <c r="I19" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="J19" s="21">
+        <v>84.067580513658697</v>
+      </c>
+      <c r="K19" s="21">
+        <v>85.633610087653651</v>
+      </c>
+      <c r="L19" s="21">
+        <v>94.206142455560496</v>
+      </c>
+      <c r="M19" s="21"/>
+      <c r="N19" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="O19" s="21">
+        <v>93.646569486551712</v>
+      </c>
+      <c r="P19" s="21">
+        <v>94.719210663963665</v>
+      </c>
+      <c r="Q19" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="R19" s="21">
+        <v>10.250497147065548</v>
+      </c>
+      <c r="S19" s="21"/>
+      <c r="T19" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="U19" s="21">
+        <v>9.7615311636974003</v>
+      </c>
+      <c r="V19" s="21">
+        <v>10.761035182825799</v>
+      </c>
+      <c r="W19" s="21">
+        <v>15.132766630971439</v>
+      </c>
+      <c r="X19" s="21"/>
+      <c r="Y19" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z19" s="21">
+        <v>14.366389912345442</v>
+      </c>
+      <c r="AA19" s="21">
+        <v>15.932419486340258</v>
+      </c>
+      <c r="AB19" s="21">
+        <v>5.7938575444397271</v>
+      </c>
+      <c r="AC19" s="21"/>
+      <c r="AD19" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE19" s="21">
+        <v>5.2807893360364551</v>
+      </c>
+      <c r="AF19" s="21">
+        <v>6.3534305134486173</v>
+      </c>
+      <c r="AG19" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A20" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="25">
+        <v>50.629317839967101</v>
+      </c>
+      <c r="C20" s="25"/>
+      <c r="D20" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" s="25">
+        <v>47.464855745063872</v>
+      </c>
+      <c r="F20" s="25">
+        <v>53.788745657144055</v>
+      </c>
+      <c r="G20" s="25">
+        <v>38.414149585471066</v>
+      </c>
+      <c r="H20" s="25"/>
+      <c r="I20" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="J20" s="25">
+        <v>33.551218625246385</v>
+      </c>
+      <c r="K20" s="25">
+        <v>43.520287736492811</v>
+      </c>
+      <c r="L20" s="25">
+        <v>57.746722492474888</v>
+      </c>
+      <c r="M20" s="25"/>
+      <c r="N20" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="O20" s="25">
+        <v>53.907842518210799</v>
+      </c>
+      <c r="P20" s="25">
+        <v>61.494252189649814</v>
+      </c>
+      <c r="Q20" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="R20" s="25">
+        <v>49.37068216003248</v>
+      </c>
+      <c r="S20" s="25"/>
+      <c r="T20" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="U20" s="25">
+        <v>46.211254342855661</v>
+      </c>
+      <c r="V20" s="25">
+        <v>52.535144254935595</v>
+      </c>
+      <c r="W20" s="25">
+        <v>61.585850414529212</v>
+      </c>
+      <c r="X20" s="25"/>
+      <c r="Y20" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z20" s="25">
+        <v>56.479712263507523</v>
+      </c>
+      <c r="AA20" s="25">
+        <v>66.448781374753821</v>
+      </c>
+      <c r="AB20" s="25">
+        <v>42.253277507525141</v>
+      </c>
+      <c r="AC20" s="25"/>
+      <c r="AD20" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE20" s="25">
+        <v>38.505747810350201</v>
+      </c>
+      <c r="AF20" s="25">
+        <v>46.092157481789243</v>
+      </c>
+      <c r="AG20" s="27" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A21" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="B21" s="13"/>
+      <c r="C21" s="13"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="13"/>
+      <c r="F21" s="13"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="13"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="29"/>
+      <c r="K21" s="13"/>
+      <c r="V21" s="14"/>
+      <c r="W21" s="30"/>
+      <c r="X21" s="30"/>
+      <c r="Y21" s="30"/>
+      <c r="Z21" s="30"/>
+      <c r="AA21" s="30"/>
+      <c r="AB21" s="30"/>
+      <c r="AC21" s="30"/>
+      <c r="AD21" s="30"/>
+      <c r="AE21" s="30"/>
+      <c r="AF21" s="30"/>
+      <c r="AG21" s="30"/>
+    </row>
+    <row r="22" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A22" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="13"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="29"/>
+      <c r="E22" s="13"/>
+      <c r="F22" s="13"/>
+      <c r="G22" s="29"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="29"/>
+      <c r="K22" s="13"/>
+      <c r="V22" s="14"/>
+      <c r="W22" s="30"/>
+      <c r="X22" s="30"/>
+      <c r="Y22" s="30"/>
+      <c r="Z22" s="30"/>
+      <c r="AA22" s="30"/>
+      <c r="AB22" s="30"/>
+      <c r="AC22" s="30"/>
+      <c r="AD22" s="30"/>
+      <c r="AE22" s="30"/>
+      <c r="AF22" s="30"/>
+      <c r="AG22" s="30"/>
+    </row>
+    <row r="23" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A23" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="33"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="34"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="33"/>
+      <c r="G23" s="34"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="33"/>
+      <c r="J23" s="34"/>
+      <c r="K23" s="33"/>
+      <c r="V23" s="14"/>
+      <c r="W23" s="30"/>
+      <c r="X23" s="30"/>
+      <c r="Y23" s="30"/>
+      <c r="Z23" s="30"/>
+      <c r="AA23" s="30"/>
+      <c r="AB23" s="30"/>
+      <c r="AC23" s="30"/>
+      <c r="AD23" s="30"/>
+      <c r="AE23" s="30"/>
+      <c r="AF23" s="30"/>
+      <c r="AG23" s="30"/>
+    </row>
+    <row r="24" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A24" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="33"/>
+      <c r="C24" s="33"/>
+      <c r="D24" s="34"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="33"/>
+      <c r="G24" s="34"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="33"/>
+      <c r="J24" s="34"/>
+      <c r="K24" s="33"/>
+      <c r="V24" s="14"/>
+      <c r="W24" s="30"/>
+      <c r="X24" s="30"/>
+      <c r="Y24" s="30"/>
+      <c r="Z24" s="30"/>
+      <c r="AA24" s="30"/>
+      <c r="AB24" s="30"/>
+      <c r="AC24" s="30"/>
+      <c r="AD24" s="30"/>
+      <c r="AE24" s="30"/>
+      <c r="AF24" s="30"/>
+      <c r="AG24" s="30"/>
+    </row>
+    <row r="25" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A25" s="35"/>
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="29"/>
+      <c r="E25" s="13"/>
+      <c r="F25" s="13"/>
+      <c r="G25" s="29"/>
+      <c r="H25" s="13"/>
+      <c r="I25" s="13"/>
+      <c r="J25" s="29"/>
+      <c r="K25" s="13"/>
+      <c r="V25" s="14"/>
+      <c r="W25" s="30"/>
+      <c r="X25" s="30"/>
+      <c r="Y25" s="30"/>
+      <c r="Z25" s="30"/>
+      <c r="AA25" s="30"/>
+      <c r="AB25" s="30"/>
+      <c r="AC25" s="30"/>
+      <c r="AD25" s="30"/>
+      <c r="AE25" s="30"/>
+      <c r="AF25" s="30"/>
+      <c r="AG25" s="30"/>
+    </row>
+    <row r="26" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A26" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="13"/>
+      <c r="C26" s="13"/>
+      <c r="D26" s="29"/>
+      <c r="E26" s="13"/>
+      <c r="F26" s="13"/>
+      <c r="G26" s="29"/>
+      <c r="H26" s="13"/>
+      <c r="I26" s="13"/>
+      <c r="J26" s="29"/>
+      <c r="K26" s="13"/>
+      <c r="V26" s="14"/>
+      <c r="W26" s="36"/>
+      <c r="X26" s="36"/>
+      <c r="Y26" s="36"/>
+      <c r="Z26" s="36"/>
+      <c r="AA26" s="36"/>
+      <c r="AB26" s="36"/>
+      <c r="AC26" s="36"/>
+      <c r="AD26" s="36"/>
+      <c r="AE26" s="36"/>
+      <c r="AF26" s="36"/>
+      <c r="AG26" s="36"/>
+    </row>
+    <row r="27" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A27" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="B27" s="13"/>
+      <c r="C27" s="13"/>
+      <c r="D27" s="29"/>
+      <c r="E27" s="13"/>
+      <c r="F27" s="13"/>
+      <c r="G27" s="29"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="29"/>
+      <c r="K27" s="13"/>
+      <c r="V27" s="14"/>
+      <c r="W27" s="36"/>
+      <c r="X27" s="36"/>
+      <c r="Y27" s="36"/>
+      <c r="Z27" s="36"/>
+      <c r="AA27" s="36"/>
+      <c r="AB27" s="36"/>
+      <c r="AC27" s="36"/>
+      <c r="AD27" s="36"/>
+      <c r="AE27" s="36"/>
+      <c r="AF27" s="36"/>
+      <c r="AG27" s="36"/>
+    </row>
+    <row r="30" spans="1:33" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A30" s="91" t="s">
+        <v>9</v>
+      </c>
+      <c r="B30" s="91"/>
+      <c r="C30" s="91"/>
+      <c r="D30" s="91"/>
+      <c r="E30" s="91"/>
+    </row>
+    <row r="32" spans="1:33" ht="18" x14ac:dyDescent="0.3">
+      <c r="A32" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="11"/>
+      <c r="C32" s="11"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="11"/>
+      <c r="H32" s="11"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="12"/>
+      <c r="K32" s="12"/>
+      <c r="L32" s="11"/>
+      <c r="M32" s="11"/>
+      <c r="N32" s="12"/>
+      <c r="O32" s="12"/>
+      <c r="P32" s="12"/>
+      <c r="Q32" s="13"/>
+    </row>
+    <row r="33" spans="1:33" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A33" s="15"/>
+      <c r="B33" s="88" t="s">
+        <v>25</v>
+      </c>
+      <c r="C33" s="88"/>
+      <c r="D33" s="88"/>
+      <c r="E33" s="88"/>
+      <c r="F33" s="88"/>
+      <c r="G33" s="88"/>
+      <c r="H33" s="88"/>
+      <c r="I33" s="88"/>
+      <c r="J33" s="88"/>
+      <c r="K33" s="88"/>
+      <c r="L33" s="88"/>
+      <c r="M33" s="88"/>
+      <c r="N33" s="88"/>
+      <c r="O33" s="88"/>
+      <c r="P33" s="88"/>
+      <c r="Q33" s="88"/>
+      <c r="R33" s="88" t="s">
+        <v>26</v>
+      </c>
+      <c r="S33" s="88"/>
+      <c r="T33" s="88"/>
+      <c r="U33" s="88"/>
+      <c r="V33" s="88"/>
+      <c r="W33" s="88"/>
+      <c r="X33" s="88"/>
+      <c r="Y33" s="88"/>
+      <c r="Z33" s="88"/>
+      <c r="AA33" s="88"/>
+      <c r="AB33" s="88"/>
+      <c r="AC33" s="88"/>
+      <c r="AD33" s="88"/>
+      <c r="AE33" s="88"/>
+      <c r="AF33" s="88"/>
+      <c r="AG33" s="88"/>
+    </row>
+    <row r="34" spans="1:33" ht="54.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="15"/>
+      <c r="B34" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="90"/>
+      <c r="D34" s="90"/>
+      <c r="E34" s="90"/>
+      <c r="F34" s="90"/>
+      <c r="G34" s="90" t="s">
+        <v>39</v>
+      </c>
+      <c r="H34" s="90"/>
+      <c r="I34" s="90"/>
+      <c r="J34" s="90"/>
+      <c r="K34" s="90"/>
+      <c r="L34" s="90" t="s">
+        <v>40</v>
+      </c>
+      <c r="M34" s="90"/>
+      <c r="N34" s="90"/>
+      <c r="O34" s="90"/>
+      <c r="P34" s="90"/>
+      <c r="Q34" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="R34" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="S34" s="90"/>
+      <c r="T34" s="90"/>
+      <c r="U34" s="90"/>
+      <c r="V34" s="90"/>
+      <c r="W34" s="90" t="s">
+        <v>39</v>
+      </c>
+      <c r="X34" s="90"/>
+      <c r="Y34" s="90"/>
+      <c r="Z34" s="90"/>
+      <c r="AA34" s="90"/>
+      <c r="AB34" s="90" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC34" s="90"/>
+      <c r="AD34" s="90"/>
+      <c r="AE34" s="90"/>
+      <c r="AF34" s="90"/>
+      <c r="AG34" s="16" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33" ht="58.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="18"/>
+      <c r="B35" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C35" s="19"/>
+      <c r="D35" s="19"/>
+      <c r="E35" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="F35" s="85"/>
+      <c r="G35" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="H35" s="19"/>
+      <c r="I35" s="19"/>
+      <c r="J35" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="K35" s="85"/>
+      <c r="L35" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="M35" s="19"/>
+      <c r="N35" s="19"/>
+      <c r="O35" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="P35" s="85"/>
+      <c r="Q35" s="19"/>
+      <c r="R35" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="S35" s="19"/>
+      <c r="T35" s="19"/>
+      <c r="U35" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="V35" s="85"/>
+      <c r="W35" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="X35" s="19"/>
+      <c r="Y35" s="19"/>
+      <c r="Z35" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA35" s="85"/>
+      <c r="AB35" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC35" s="19"/>
+      <c r="AD35" s="19"/>
+      <c r="AE35" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF35" s="85"/>
+      <c r="AG35" s="19"/>
+    </row>
+    <row r="36" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A36" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="B36" s="21">
+        <v>83.616880207481032</v>
+      </c>
+      <c r="C36" s="21"/>
+      <c r="D36" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="E36" s="21">
+        <v>82.26850252654954</v>
+      </c>
+      <c r="F36" s="21">
+        <v>84.88156461487489</v>
+      </c>
+      <c r="G36" s="21">
+        <v>79.231340037573446</v>
+      </c>
+      <c r="H36" s="21"/>
+      <c r="I36" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="J36" s="21">
+        <v>77.268270991080328</v>
+      </c>
+      <c r="K36" s="21">
+        <v>81.066422512252316</v>
+      </c>
+      <c r="L36" s="21">
+        <v>87.428731053982474</v>
+      </c>
+      <c r="M36" s="21"/>
+      <c r="N36" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="O36" s="21">
+        <v>85.838289091744144</v>
+      </c>
+      <c r="P36" s="21">
+        <v>88.863730000188099</v>
+      </c>
+      <c r="Q36" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="R36" s="21">
+        <v>16.383119792518823</v>
+      </c>
+      <c r="S36" s="13"/>
+      <c r="T36" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="U36" s="21">
+        <v>15.118435385124965</v>
+      </c>
+      <c r="V36" s="21">
+        <v>17.731497473450307</v>
+      </c>
+      <c r="W36" s="21">
+        <v>20.768659962426447</v>
+      </c>
+      <c r="X36" s="21"/>
+      <c r="Y36" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z36" s="21">
+        <v>18.933577487747606</v>
+      </c>
+      <c r="AA36" s="21">
+        <v>22.731729008919547</v>
+      </c>
+      <c r="AB36" s="21">
+        <v>12.5712689460177</v>
+      </c>
+      <c r="AC36" s="21"/>
+      <c r="AD36" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE36" s="21">
+        <v>11.136269999812045</v>
+      </c>
+      <c r="AF36" s="21">
+        <v>14.161710908256056</v>
+      </c>
+      <c r="AG36" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A37" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="B37" s="25">
+        <v>80.936660397365017</v>
+      </c>
+      <c r="C37" s="25"/>
+      <c r="D37" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="E37" s="25">
+        <v>80.317691719620683</v>
+      </c>
+      <c r="F37" s="25">
+        <v>81.54063746488977</v>
+      </c>
+      <c r="G37" s="25">
+        <v>75.875967557807613</v>
+      </c>
+      <c r="H37" s="25"/>
+      <c r="I37" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="J37" s="25">
+        <v>74.997663065136038</v>
+      </c>
+      <c r="K37" s="25">
+        <v>76.732990177995092</v>
+      </c>
+      <c r="L37" s="25">
+        <v>85.641283175485071</v>
+      </c>
+      <c r="M37" s="25"/>
+      <c r="N37" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="O37" s="25">
+        <v>84.909190411802584</v>
+      </c>
+      <c r="P37" s="25">
+        <v>86.34357247833519</v>
+      </c>
+      <c r="Q37" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="R37" s="25">
+        <v>19.063339602634624</v>
+      </c>
+      <c r="S37" s="42"/>
+      <c r="T37" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="U37" s="25">
+        <v>18.459362535110031</v>
+      </c>
+      <c r="V37" s="25">
+        <v>19.682308280378809</v>
+      </c>
+      <c r="W37" s="25">
+        <v>24.124032442191552</v>
+      </c>
+      <c r="X37" s="25"/>
+      <c r="Y37" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z37" s="25">
+        <v>23.267009822004354</v>
+      </c>
+      <c r="AA37" s="25">
+        <v>25.002336934862857</v>
+      </c>
+      <c r="AB37" s="25">
+        <v>14.358716824514865</v>
+      </c>
+      <c r="AC37" s="25"/>
+      <c r="AD37" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE37" s="25">
+        <v>13.656427521664799</v>
+      </c>
+      <c r="AF37" s="25">
+        <v>15.090809588197285</v>
+      </c>
+      <c r="AG37" s="27" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A38" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="B38" s="13"/>
+      <c r="C38" s="13"/>
+      <c r="D38" s="29"/>
+      <c r="E38" s="29"/>
+      <c r="F38" s="29"/>
+      <c r="G38" s="13"/>
+      <c r="H38" s="13"/>
+      <c r="I38" s="29"/>
+      <c r="J38" s="29"/>
+      <c r="K38" s="29"/>
+      <c r="L38" s="13"/>
+      <c r="M38" s="13"/>
+      <c r="N38" s="29"/>
+      <c r="O38" s="29"/>
+      <c r="P38" s="29"/>
+      <c r="Q38" s="13"/>
+    </row>
+    <row r="39" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A39" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="B39" s="13"/>
+      <c r="C39" s="13"/>
+      <c r="D39" s="29"/>
+      <c r="E39" s="29"/>
+      <c r="F39" s="29"/>
+      <c r="G39" s="13"/>
+      <c r="H39" s="13"/>
+      <c r="I39" s="29"/>
+      <c r="J39" s="29"/>
+      <c r="K39" s="29"/>
+      <c r="L39" s="13"/>
+      <c r="M39" s="13"/>
+      <c r="N39" s="29"/>
+      <c r="O39" s="29"/>
+      <c r="P39" s="29"/>
+      <c r="Q39" s="13"/>
+    </row>
+    <row r="40" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A40" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B40" s="13"/>
+      <c r="C40" s="13"/>
+      <c r="D40" s="29"/>
+      <c r="E40" s="29"/>
+      <c r="F40" s="29"/>
+      <c r="G40" s="13"/>
+      <c r="H40" s="13"/>
+      <c r="I40" s="29"/>
+      <c r="J40" s="29"/>
+      <c r="K40" s="29"/>
+      <c r="L40" s="13"/>
+      <c r="M40" s="13"/>
+      <c r="N40" s="29"/>
+      <c r="O40" s="29"/>
+      <c r="P40" s="29"/>
+      <c r="Q40" s="13"/>
+    </row>
+    <row r="41" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A41" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="B41" s="13"/>
+      <c r="C41" s="13"/>
+      <c r="D41" s="29"/>
+      <c r="E41" s="29"/>
+      <c r="F41" s="29"/>
+      <c r="G41" s="13"/>
+      <c r="H41" s="13"/>
+      <c r="I41" s="29"/>
+      <c r="J41" s="29"/>
+      <c r="K41" s="29"/>
+      <c r="L41" s="13"/>
+      <c r="M41" s="13"/>
+      <c r="N41" s="29"/>
+      <c r="O41" s="29"/>
+      <c r="P41" s="29"/>
+      <c r="Q41" s="13"/>
+    </row>
+    <row r="42" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A42" s="35"/>
+      <c r="B42" s="13"/>
+      <c r="C42" s="13"/>
+      <c r="D42" s="29"/>
+      <c r="E42" s="29"/>
+      <c r="F42" s="29"/>
+      <c r="G42" s="13"/>
+      <c r="H42" s="13"/>
+      <c r="I42" s="29"/>
+      <c r="J42" s="29"/>
+      <c r="K42" s="29"/>
+      <c r="L42" s="13"/>
+      <c r="M42" s="13"/>
+      <c r="N42" s="29"/>
+      <c r="O42" s="29"/>
+      <c r="P42" s="29"/>
+      <c r="Q42" s="13"/>
+    </row>
+    <row r="43" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A43" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="B43" s="13"/>
+      <c r="C43" s="13"/>
+      <c r="D43" s="29"/>
+      <c r="E43" s="29"/>
+      <c r="F43" s="29"/>
+      <c r="G43" s="13"/>
+      <c r="H43" s="13"/>
+      <c r="I43" s="29"/>
+      <c r="J43" s="29"/>
+      <c r="K43" s="29"/>
+      <c r="L43" s="13"/>
+      <c r="M43" s="13"/>
+      <c r="N43" s="29"/>
+      <c r="O43" s="29"/>
+      <c r="P43" s="29"/>
+      <c r="Q43" s="13"/>
+    </row>
+    <row r="44" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A44" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="B44" s="13"/>
+      <c r="C44" s="13"/>
+      <c r="D44" s="29"/>
+      <c r="E44" s="29"/>
+      <c r="F44" s="29"/>
+      <c r="G44" s="13"/>
+      <c r="H44" s="13"/>
+      <c r="I44" s="29"/>
+      <c r="J44" s="29"/>
+      <c r="K44" s="29"/>
+      <c r="L44" s="13"/>
+      <c r="M44" s="13"/>
+      <c r="N44" s="29"/>
+      <c r="O44" s="29"/>
+      <c r="P44" s="29"/>
+      <c r="Q44" s="13"/>
+    </row>
+    <row r="47" spans="1:33" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A47" s="91" t="s">
+        <v>47</v>
+      </c>
+      <c r="B47" s="91"/>
+      <c r="C47" s="91"/>
+      <c r="D47" s="91"/>
+      <c r="E47" s="91"/>
+    </row>
+    <row r="49" spans="1:33" ht="18" x14ac:dyDescent="0.3">
+      <c r="A49" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B49" s="11"/>
+      <c r="C49" s="11"/>
+      <c r="D49" s="12"/>
+      <c r="E49" s="12"/>
+      <c r="F49" s="12"/>
+      <c r="G49" s="11"/>
+      <c r="H49" s="11"/>
+      <c r="I49" s="12"/>
+      <c r="J49" s="12"/>
+      <c r="K49" s="12"/>
+      <c r="L49" s="11"/>
+      <c r="M49" s="11"/>
+      <c r="N49" s="12"/>
+      <c r="O49" s="12"/>
+      <c r="P49" s="12"/>
+      <c r="Q49" s="13"/>
+    </row>
+    <row r="50" spans="1:33" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A50" s="15"/>
+      <c r="B50" s="88" t="s">
+        <v>25</v>
+      </c>
+      <c r="C50" s="88"/>
+      <c r="D50" s="88"/>
+      <c r="E50" s="88"/>
+      <c r="F50" s="88"/>
+      <c r="G50" s="88"/>
+      <c r="H50" s="88"/>
+      <c r="I50" s="88"/>
+      <c r="J50" s="88"/>
+      <c r="K50" s="88"/>
+      <c r="L50" s="88"/>
+      <c r="M50" s="88"/>
+      <c r="N50" s="88"/>
+      <c r="O50" s="88"/>
+      <c r="P50" s="88"/>
+      <c r="Q50" s="88"/>
+      <c r="R50" s="88" t="s">
+        <v>26</v>
+      </c>
+      <c r="S50" s="88"/>
+      <c r="T50" s="88"/>
+      <c r="U50" s="88"/>
+      <c r="V50" s="88"/>
+      <c r="W50" s="88"/>
+      <c r="X50" s="88"/>
+      <c r="Y50" s="88"/>
+      <c r="Z50" s="88"/>
+      <c r="AA50" s="88"/>
+      <c r="AB50" s="88"/>
+      <c r="AC50" s="88"/>
+      <c r="AD50" s="88"/>
+      <c r="AE50" s="88"/>
+      <c r="AF50" s="88"/>
+      <c r="AG50" s="88"/>
+    </row>
+    <row r="51" spans="1:33" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="15"/>
+      <c r="B51" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="C51" s="90"/>
+      <c r="D51" s="90"/>
+      <c r="E51" s="16"/>
+      <c r="F51" s="16"/>
+      <c r="G51" s="90" t="s">
+        <v>39</v>
+      </c>
+      <c r="H51" s="90"/>
+      <c r="I51" s="90"/>
+      <c r="J51" s="16"/>
+      <c r="K51" s="16"/>
+      <c r="L51" s="90" t="s">
+        <v>40</v>
+      </c>
+      <c r="M51" s="90"/>
+      <c r="N51" s="90"/>
+      <c r="O51" s="16"/>
+      <c r="P51" s="16"/>
+      <c r="Q51" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="R51" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="S51" s="90"/>
+      <c r="T51" s="90"/>
+      <c r="U51" s="16"/>
+      <c r="V51" s="16"/>
+      <c r="W51" s="90" t="s">
+        <v>39</v>
+      </c>
+      <c r="X51" s="90"/>
+      <c r="Y51" s="90"/>
+      <c r="Z51" s="16"/>
+      <c r="AA51" s="16"/>
+      <c r="AB51" s="90" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC51" s="90"/>
+      <c r="AD51" s="90"/>
+      <c r="AE51" s="16"/>
+      <c r="AF51" s="16"/>
+      <c r="AG51" s="16" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="52" spans="1:33" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="18"/>
+      <c r="B52" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C52" s="19"/>
+      <c r="D52" s="19"/>
+      <c r="E52" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="F52" s="85"/>
+      <c r="G52" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="H52" s="19"/>
+      <c r="I52" s="19"/>
+      <c r="J52" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="K52" s="85"/>
+      <c r="L52" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="M52" s="19"/>
+      <c r="N52" s="19"/>
+      <c r="O52" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="P52" s="85"/>
+      <c r="Q52" s="19"/>
+      <c r="R52" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="S52" s="19"/>
+      <c r="T52" s="19"/>
+      <c r="U52" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="V52" s="85"/>
+      <c r="W52" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="X52" s="19"/>
+      <c r="Y52" s="19"/>
+      <c r="Z52" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA52" s="85"/>
+      <c r="AB52" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC52" s="19"/>
+      <c r="AD52" s="19"/>
+      <c r="AE52" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF52" s="85"/>
+      <c r="AG52" s="19"/>
+    </row>
+    <row r="53" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A53" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="B53" s="21">
+        <v>81.208952733331188</v>
+      </c>
+      <c r="C53" s="21"/>
+      <c r="D53" s="22"/>
+      <c r="E53" s="21">
+        <v>79.896100606254535</v>
+      </c>
+      <c r="F53" s="21">
+        <v>82.454898230745187</v>
+      </c>
+      <c r="G53" s="21">
+        <v>77.154029732036989</v>
+      </c>
+      <c r="H53" s="21"/>
+      <c r="I53" s="22"/>
+      <c r="J53" s="21">
+        <v>75.258091267412027</v>
+      </c>
+      <c r="K53" s="21">
+        <v>78.945330353847439</v>
+      </c>
+      <c r="L53" s="21">
+        <v>84.801706416251179</v>
+      </c>
+      <c r="M53" s="21"/>
+      <c r="N53" s="22"/>
+      <c r="O53" s="21">
+        <v>83.206480879055945</v>
+      </c>
+      <c r="P53" s="21">
+        <v>86.270404240301588</v>
+      </c>
+      <c r="Q53" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="R53" s="21">
+        <v>18.791047266668677</v>
+      </c>
+      <c r="S53" s="13"/>
+      <c r="T53" s="29"/>
+      <c r="U53" s="21">
+        <v>17.545101769254686</v>
+      </c>
+      <c r="V53" s="21">
+        <v>20.103899393745319</v>
+      </c>
+      <c r="W53" s="21">
+        <v>22.845970267963118</v>
+      </c>
+      <c r="X53" s="21"/>
+      <c r="Y53" s="22"/>
+      <c r="Z53" s="21">
+        <v>21.054669646152664</v>
+      </c>
+      <c r="AA53" s="21">
+        <v>24.741908732588083</v>
+      </c>
+      <c r="AB53" s="21">
+        <v>15.198293583748793</v>
+      </c>
+      <c r="AC53" s="21"/>
+      <c r="AD53" s="22"/>
+      <c r="AE53" s="21">
+        <v>13.729595759698398</v>
+      </c>
+      <c r="AF53" s="21">
+        <v>16.793519120944023</v>
+      </c>
+      <c r="AG53" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="54" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A54" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="B54" s="25">
+        <v>81.549595060232008</v>
+      </c>
+      <c r="C54" s="25"/>
+      <c r="D54" s="26"/>
+      <c r="E54" s="25">
+        <v>80.963164438431349</v>
+      </c>
+      <c r="F54" s="25">
+        <v>82.121949724742976</v>
+      </c>
+      <c r="G54" s="25">
+        <v>76.39376190618286</v>
+      </c>
+      <c r="H54" s="25"/>
+      <c r="I54" s="26"/>
+      <c r="J54" s="25">
+        <v>75.497969123067918</v>
+      </c>
+      <c r="K54" s="25">
+        <v>77.266666011498316</v>
+      </c>
+      <c r="L54" s="25">
+        <v>86.271749964982931</v>
+      </c>
+      <c r="M54" s="25"/>
+      <c r="N54" s="26"/>
+      <c r="O54" s="25">
+        <v>85.573245152926617</v>
+      </c>
+      <c r="P54" s="25">
+        <v>86.941595907837922</v>
+      </c>
+      <c r="Q54" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="R54" s="25">
+        <v>18.450404939767662</v>
+      </c>
+      <c r="S54" s="42"/>
+      <c r="T54" s="43"/>
+      <c r="U54" s="25">
+        <v>17.878050275256758</v>
+      </c>
+      <c r="V54" s="25">
+        <v>19.036835561568235</v>
+      </c>
+      <c r="W54" s="25">
+        <v>23.606238093816536</v>
+      </c>
+      <c r="X54" s="25"/>
+      <c r="Y54" s="26"/>
+      <c r="Z54" s="25">
+        <v>22.733333988501034</v>
+      </c>
+      <c r="AA54" s="25">
+        <v>24.502030876931506</v>
+      </c>
+      <c r="AB54" s="25">
+        <v>13.728250035016549</v>
+      </c>
+      <c r="AC54" s="25"/>
+      <c r="AD54" s="26"/>
+      <c r="AE54" s="25">
+        <v>13.058404092161521</v>
+      </c>
+      <c r="AF54" s="25">
+        <v>14.426754847072923</v>
+      </c>
+      <c r="AG54" s="41" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="55" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A55" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="B55" s="13"/>
+      <c r="C55" s="13"/>
+      <c r="D55" s="29"/>
+      <c r="E55" s="29"/>
+      <c r="F55" s="29"/>
+      <c r="G55" s="13"/>
+      <c r="H55" s="13"/>
+      <c r="I55" s="29"/>
+      <c r="J55" s="29"/>
+      <c r="K55" s="29"/>
+      <c r="L55" s="13"/>
+      <c r="M55" s="13"/>
+      <c r="N55" s="29"/>
+      <c r="O55" s="29"/>
+      <c r="P55" s="29"/>
+      <c r="Q55" s="13"/>
+    </row>
+    <row r="56" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A56" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="B56" s="13"/>
+      <c r="C56" s="13"/>
+      <c r="D56" s="29"/>
+      <c r="E56" s="29"/>
+      <c r="F56" s="29"/>
+      <c r="G56" s="13"/>
+      <c r="H56" s="13"/>
+      <c r="I56" s="29"/>
+      <c r="J56" s="29"/>
+      <c r="K56" s="29"/>
+      <c r="L56" s="13"/>
+      <c r="M56" s="13"/>
+      <c r="N56" s="29"/>
+      <c r="O56" s="29"/>
+      <c r="P56" s="29"/>
+      <c r="Q56" s="13"/>
+    </row>
+    <row r="57" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A57" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="B57" s="13"/>
+      <c r="C57" s="13"/>
+      <c r="D57" s="29"/>
+      <c r="E57" s="29"/>
+      <c r="F57" s="29"/>
+      <c r="G57" s="13"/>
+      <c r="H57" s="13"/>
+      <c r="I57" s="29"/>
+      <c r="J57" s="29"/>
+      <c r="K57" s="29"/>
+      <c r="L57" s="13"/>
+      <c r="M57" s="13"/>
+      <c r="N57" s="29"/>
+      <c r="O57" s="29"/>
+      <c r="P57" s="29"/>
+      <c r="Q57" s="13"/>
+    </row>
+    <row r="58" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A58" s="35"/>
+      <c r="B58" s="13"/>
+      <c r="C58" s="13"/>
+      <c r="D58" s="29"/>
+      <c r="E58" s="29"/>
+      <c r="F58" s="29"/>
+      <c r="G58" s="13"/>
+      <c r="H58" s="13"/>
+      <c r="I58" s="29"/>
+      <c r="J58" s="29"/>
+      <c r="K58" s="29"/>
+      <c r="L58" s="13"/>
+      <c r="M58" s="13"/>
+      <c r="N58" s="29"/>
+      <c r="O58" s="29"/>
+      <c r="P58" s="29"/>
+      <c r="Q58" s="13"/>
+    </row>
+    <row r="59" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A59" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="B59" s="13"/>
+      <c r="C59" s="13"/>
+      <c r="D59" s="29"/>
+      <c r="E59" s="29"/>
+      <c r="F59" s="29"/>
+      <c r="G59" s="13"/>
+      <c r="H59" s="13"/>
+      <c r="I59" s="29"/>
+      <c r="J59" s="29"/>
+      <c r="K59" s="29"/>
+      <c r="L59" s="13"/>
+      <c r="M59" s="13"/>
+      <c r="N59" s="29"/>
+      <c r="O59" s="29"/>
+      <c r="P59" s="29"/>
+      <c r="Q59" s="13"/>
+    </row>
+    <row r="60" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A60" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="B60" s="13"/>
+      <c r="C60" s="13"/>
+      <c r="D60" s="29"/>
+      <c r="E60" s="29"/>
+      <c r="F60" s="29"/>
+      <c r="G60" s="13"/>
+      <c r="H60" s="13"/>
+      <c r="I60" s="29"/>
+      <c r="J60" s="29"/>
+      <c r="K60" s="29"/>
+      <c r="L60" s="13"/>
+      <c r="M60" s="13"/>
+      <c r="N60" s="29"/>
+      <c r="O60" s="29"/>
+      <c r="P60" s="29"/>
+      <c r="Q60" s="13"/>
+    </row>
+    <row r="64" spans="1:33" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A64" s="91" t="s">
+        <v>8</v>
+      </c>
+      <c r="B64" s="91"/>
+      <c r="C64" s="91"/>
+      <c r="D64" s="91"/>
+      <c r="E64" s="91"/>
+    </row>
+    <row r="66" spans="1:33" ht="18" x14ac:dyDescent="0.3">
+      <c r="A66" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B66" s="11"/>
+      <c r="C66" s="11"/>
+      <c r="D66" s="12"/>
+      <c r="E66" s="12"/>
+      <c r="F66" s="12"/>
+      <c r="G66" s="11"/>
+      <c r="H66" s="11"/>
+      <c r="I66" s="12"/>
+      <c r="J66" s="12"/>
+      <c r="K66" s="12"/>
+      <c r="L66" s="11"/>
+      <c r="M66" s="11"/>
+      <c r="N66" s="12"/>
+      <c r="O66" s="12"/>
+      <c r="P66" s="12"/>
+      <c r="Q66" s="13"/>
+    </row>
+    <row r="67" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A67" s="44"/>
+      <c r="B67" s="84" t="s">
+        <v>25</v>
+      </c>
+      <c r="C67" s="84"/>
+      <c r="D67" s="84"/>
+      <c r="E67" s="84"/>
+      <c r="F67" s="84"/>
+      <c r="G67" s="84"/>
+      <c r="H67" s="84"/>
+      <c r="I67" s="84"/>
+      <c r="J67" s="84"/>
+      <c r="K67" s="84"/>
+      <c r="L67" s="84"/>
+      <c r="M67" s="84"/>
+      <c r="N67" s="84"/>
+      <c r="O67" s="84"/>
+      <c r="P67" s="84"/>
+      <c r="Q67" s="84"/>
+      <c r="R67" s="84" t="s">
+        <v>26</v>
+      </c>
+      <c r="S67" s="84"/>
+      <c r="T67" s="84"/>
+      <c r="U67" s="84"/>
+      <c r="V67" s="84"/>
+      <c r="W67" s="84"/>
+      <c r="X67" s="84"/>
+      <c r="Y67" s="84"/>
+      <c r="Z67" s="84"/>
+      <c r="AA67" s="84"/>
+      <c r="AB67" s="84"/>
+      <c r="AC67" s="84"/>
+      <c r="AD67" s="84"/>
+      <c r="AE67" s="84"/>
+      <c r="AF67" s="84"/>
+      <c r="AG67" s="84"/>
+    </row>
+    <row r="68" spans="1:33" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="45"/>
+      <c r="B68" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C68" s="48"/>
+      <c r="D68" s="48"/>
+      <c r="E68" s="48"/>
+      <c r="F68" s="48"/>
+      <c r="G68" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H68" s="48"/>
+      <c r="I68" s="48"/>
+      <c r="J68" s="48"/>
+      <c r="K68" s="48"/>
+      <c r="L68" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="M68" s="48"/>
+      <c r="N68" s="48"/>
+      <c r="O68" s="48"/>
+      <c r="P68" s="48"/>
+      <c r="Q68" s="48" t="s">
+        <v>19</v>
+      </c>
+      <c r="R68" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="S68" s="48"/>
+      <c r="T68" s="48"/>
+      <c r="U68" s="48"/>
+      <c r="V68" s="48"/>
+      <c r="W68" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="X68" s="48"/>
+      <c r="Y68" s="48"/>
+      <c r="Z68" s="48"/>
+      <c r="AA68" s="48"/>
+      <c r="AB68" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC68" s="48"/>
+      <c r="AD68" s="48"/>
+      <c r="AE68" s="48"/>
+      <c r="AF68" s="48"/>
+      <c r="AG68" s="48" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="69" spans="1:33" ht="48.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="46"/>
+      <c r="B69" s="47" t="s">
+        <v>3</v>
+      </c>
+      <c r="C69" s="47"/>
+      <c r="D69" s="47"/>
+      <c r="E69" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="F69" s="85"/>
+      <c r="G69" s="47" t="s">
+        <v>3</v>
+      </c>
+      <c r="H69" s="47"/>
+      <c r="I69" s="47"/>
+      <c r="J69" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="K69" s="85"/>
+      <c r="L69" s="47" t="s">
+        <v>3</v>
+      </c>
+      <c r="M69" s="47"/>
+      <c r="N69" s="47"/>
+      <c r="O69" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="P69" s="85"/>
+      <c r="Q69" s="47"/>
+      <c r="R69" s="47" t="s">
+        <v>3</v>
+      </c>
+      <c r="S69" s="47"/>
+      <c r="T69" s="47"/>
+      <c r="U69" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="V69" s="85"/>
+      <c r="W69" s="47" t="s">
+        <v>3</v>
+      </c>
+      <c r="X69" s="47"/>
+      <c r="Y69" s="47"/>
+      <c r="Z69" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA69" s="85"/>
+      <c r="AB69" s="47" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC69" s="47"/>
+      <c r="AD69" s="47"/>
+      <c r="AE69" s="85" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF69" s="85"/>
+      <c r="AG69" s="47"/>
+    </row>
+    <row r="70" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A70" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="B70" s="21">
+        <v>77.106045589692769</v>
+      </c>
+      <c r="C70" s="21"/>
+      <c r="D70" s="21"/>
+      <c r="E70" s="21">
+        <v>74.362045589692755</v>
+      </c>
+      <c r="F70" s="21">
+        <v>79.850045589692769</v>
+      </c>
+      <c r="G70" s="21">
+        <v>73.305189967717894</v>
+      </c>
+      <c r="H70" s="21"/>
+      <c r="I70" s="21"/>
+      <c r="J70" s="21">
+        <v>69.443989967717897</v>
+      </c>
+      <c r="K70" s="21">
+        <v>77.16638996771789</v>
+      </c>
+      <c r="L70" s="21">
+        <v>82.147562582345188</v>
+      </c>
+      <c r="M70" s="21"/>
+      <c r="O70" s="21">
+        <v>78.207962582345189</v>
+      </c>
+      <c r="P70" s="21">
+        <v>86.087162582345186</v>
+      </c>
+      <c r="Q70" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="R70" s="21">
+        <v>22.893954410307234</v>
+      </c>
+      <c r="S70" s="21"/>
+      <c r="T70" s="21"/>
+      <c r="U70" s="21">
+        <v>20.149954410307235</v>
+      </c>
+      <c r="V70" s="21">
+        <v>25.637954410307234</v>
+      </c>
+      <c r="W70" s="21">
+        <v>26.694810032282096</v>
+      </c>
+      <c r="X70" s="21"/>
+      <c r="Y70" s="21"/>
+      <c r="Z70" s="21">
+        <v>22.833610032282099</v>
+      </c>
+      <c r="AA70" s="21">
+        <v>30.556010032282092</v>
+      </c>
+      <c r="AB70" s="21">
+        <v>17.852437417654809</v>
+      </c>
+      <c r="AC70" s="21"/>
+      <c r="AD70" s="22"/>
+      <c r="AE70" s="21">
+        <v>13.91283741765481</v>
+      </c>
+      <c r="AF70" s="21">
+        <v>21.792037417654807</v>
+      </c>
+      <c r="AG70" s="39" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="71" spans="1:33" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A71" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="B71" s="25">
+        <v>79.732488182208854</v>
+      </c>
+      <c r="C71" s="25"/>
+      <c r="D71" s="26"/>
+      <c r="E71" s="25">
+        <v>78.972008182208853</v>
+      </c>
+      <c r="F71" s="25">
+        <v>80.492968182208841</v>
+      </c>
+      <c r="G71" s="25">
+        <v>74.719231214542077</v>
+      </c>
+      <c r="H71" s="25"/>
+      <c r="I71" s="26"/>
+      <c r="J71" s="25">
+        <v>73.472671214542089</v>
+      </c>
+      <c r="K71" s="25">
+        <v>75.96579121454208</v>
+      </c>
+      <c r="L71" s="25">
+        <v>84.071550255536636</v>
+      </c>
+      <c r="M71" s="25"/>
+      <c r="N71" s="49"/>
+      <c r="O71" s="25">
+        <v>83.122910255536624</v>
+      </c>
+      <c r="P71" s="25">
+        <v>85.020190255536633</v>
+      </c>
+      <c r="Q71" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="R71" s="25">
+        <v>20.267511817791149</v>
+      </c>
+      <c r="S71" s="25"/>
+      <c r="T71" s="26"/>
+      <c r="U71" s="25">
+        <v>19.507031817791148</v>
+      </c>
+      <c r="V71" s="25">
+        <v>21.027991817791147</v>
+      </c>
+      <c r="W71" s="25">
+        <v>25.280768785457912</v>
+      </c>
+      <c r="X71" s="25"/>
+      <c r="Y71" s="26"/>
+      <c r="Z71" s="25">
+        <v>24.034208785457913</v>
+      </c>
+      <c r="AA71" s="25">
+        <v>26.527328785457915</v>
+      </c>
+      <c r="AB71" s="25">
+        <v>15.928449744463375</v>
+      </c>
+      <c r="AC71" s="25"/>
+      <c r="AD71" s="26"/>
+      <c r="AE71" s="25">
+        <v>14.979809744463374</v>
+      </c>
+      <c r="AF71" s="25">
+        <v>16.877089744463376</v>
+      </c>
+      <c r="AG71" s="41" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="72" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A72" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="73" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A73" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B73" s="50"/>
+      <c r="C73" s="50"/>
+      <c r="D73" s="50"/>
+      <c r="E73" s="50"/>
+      <c r="F73" s="50"/>
+      <c r="G73" s="50"/>
+      <c r="H73" s="50"/>
+      <c r="I73" s="50"/>
+      <c r="J73" s="50"/>
+      <c r="K73" s="50"/>
+      <c r="L73" s="50"/>
+      <c r="M73" s="50"/>
+    </row>
+    <row r="74" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A74" s="86" t="s">
+        <v>49</v>
+      </c>
+      <c r="B74" s="86"/>
+      <c r="C74" s="86"/>
+      <c r="D74" s="86"/>
+      <c r="E74" s="86"/>
+      <c r="F74" s="86"/>
+      <c r="G74" s="86"/>
+      <c r="H74" s="86"/>
+      <c r="I74" s="86"/>
+      <c r="J74" s="86"/>
+      <c r="K74" s="86"/>
+      <c r="L74" s="86"/>
+      <c r="M74" s="86"/>
+      <c r="N74" s="86"/>
+      <c r="O74" s="86"/>
+      <c r="P74" s="86"/>
+      <c r="Q74" s="86"/>
+    </row>
+    <row r="75" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A75" s="86" t="s">
+        <v>52</v>
+      </c>
+      <c r="B75" s="86"/>
+      <c r="C75" s="86"/>
+      <c r="D75" s="86"/>
+      <c r="E75" s="86"/>
+      <c r="F75" s="86"/>
+      <c r="G75" s="86"/>
+      <c r="H75" s="86"/>
+      <c r="I75" s="86"/>
+      <c r="J75" s="86"/>
+      <c r="K75" s="86"/>
+      <c r="L75" s="86"/>
+      <c r="M75" s="86"/>
+      <c r="N75" s="86"/>
+      <c r="O75" s="86"/>
+      <c r="P75" s="86"/>
+      <c r="Q75" s="86"/>
+    </row>
+    <row r="76" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A76" s="86" t="s">
+        <v>53</v>
+      </c>
+      <c r="B76" s="86"/>
+      <c r="C76" s="86"/>
+      <c r="D76" s="86"/>
+      <c r="E76" s="86"/>
+      <c r="F76" s="86"/>
+      <c r="G76" s="86"/>
+      <c r="H76" s="86"/>
+      <c r="I76" s="86"/>
+      <c r="J76" s="86"/>
+      <c r="K76" s="86"/>
+      <c r="L76" s="86"/>
+      <c r="M76" s="86"/>
+      <c r="N76" s="86"/>
+      <c r="O76" s="86"/>
+      <c r="P76" s="86"/>
+      <c r="Q76" s="86"/>
+    </row>
+    <row r="77" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A77" s="37" t="s">
+        <v>6</v>
+      </c>
+      <c r="B77" s="50"/>
+      <c r="C77" s="50"/>
+      <c r="D77" s="50"/>
+      <c r="E77" s="50"/>
+      <c r="F77" s="50"/>
+      <c r="G77" s="50"/>
+      <c r="H77" s="50"/>
+      <c r="I77" s="50"/>
+      <c r="J77" s="50"/>
+      <c r="K77" s="50"/>
+      <c r="L77" s="50"/>
+      <c r="M77" s="50"/>
+    </row>
+    <row r="78" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A78" s="37"/>
+      <c r="B78" s="50"/>
+      <c r="C78" s="50"/>
+      <c r="D78" s="50"/>
+      <c r="E78" s="50"/>
+      <c r="F78" s="50"/>
+      <c r="G78" s="50"/>
+      <c r="H78" s="50"/>
+      <c r="I78" s="50"/>
+      <c r="J78" s="50"/>
+      <c r="K78" s="50"/>
+      <c r="L78" s="50"/>
+      <c r="M78" s="50"/>
+    </row>
+    <row r="79" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A79" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="B79" s="50"/>
+      <c r="C79" s="50"/>
+      <c r="D79" s="50"/>
+      <c r="E79" s="50"/>
+      <c r="F79" s="50"/>
+      <c r="G79" s="50"/>
+      <c r="H79" s="50"/>
+      <c r="I79" s="50"/>
+      <c r="J79" s="50"/>
+      <c r="K79" s="50"/>
+      <c r="L79" s="50"/>
+      <c r="M79" s="50"/>
+      <c r="AB79" s="51"/>
+    </row>
+    <row r="80" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A80" s="35" t="s">
+        <v>54</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="57">
+    <mergeCell ref="AE17:AF17"/>
+    <mergeCell ref="A12:E12"/>
+    <mergeCell ref="B15:Q15"/>
+    <mergeCell ref="R15:AG15"/>
+    <mergeCell ref="B16:F16"/>
+    <mergeCell ref="G16:K16"/>
+    <mergeCell ref="L16:P16"/>
+    <mergeCell ref="R16:V16"/>
+    <mergeCell ref="W16:AA16"/>
+    <mergeCell ref="AB16:AF16"/>
+    <mergeCell ref="E17:F17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="O17:P17"/>
+    <mergeCell ref="U17:V17"/>
+    <mergeCell ref="Z17:AA17"/>
+    <mergeCell ref="AE35:AF35"/>
+    <mergeCell ref="A30:E30"/>
+    <mergeCell ref="B33:Q33"/>
+    <mergeCell ref="R33:AG33"/>
+    <mergeCell ref="B34:F34"/>
+    <mergeCell ref="G34:K34"/>
+    <mergeCell ref="L34:P34"/>
+    <mergeCell ref="R34:V34"/>
+    <mergeCell ref="W34:AA34"/>
+    <mergeCell ref="AB34:AF34"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="O35:P35"/>
+    <mergeCell ref="U35:V35"/>
+    <mergeCell ref="Z35:AA35"/>
+    <mergeCell ref="AE52:AF52"/>
+    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="B50:Q50"/>
+    <mergeCell ref="R50:AG50"/>
+    <mergeCell ref="B51:D51"/>
+    <mergeCell ref="G51:I51"/>
+    <mergeCell ref="L51:N51"/>
+    <mergeCell ref="R51:T51"/>
+    <mergeCell ref="W51:Y51"/>
+    <mergeCell ref="AB51:AD51"/>
+    <mergeCell ref="E52:F52"/>
+    <mergeCell ref="J52:K52"/>
+    <mergeCell ref="O52:P52"/>
+    <mergeCell ref="U52:V52"/>
+    <mergeCell ref="Z52:AA52"/>
+    <mergeCell ref="AE69:AF69"/>
+    <mergeCell ref="A74:Q74"/>
+    <mergeCell ref="A75:Q75"/>
+    <mergeCell ref="A76:Q76"/>
+    <mergeCell ref="A64:E64"/>
+    <mergeCell ref="B67:Q67"/>
+    <mergeCell ref="R67:AG67"/>
+    <mergeCell ref="E69:F69"/>
+    <mergeCell ref="J69:K69"/>
+    <mergeCell ref="O69:P69"/>
+    <mergeCell ref="U69:V69"/>
+    <mergeCell ref="Z69:AA69"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
-      <vt:lpstr>Infos</vt:lpstr>
-      <vt:lpstr>Jeunes et aînés</vt:lpstr>
+      <vt:lpstr>Informations</vt:lpstr>
       <vt:lpstr>Personnes immigrantes</vt:lpstr>
       <vt:lpstr>Minorités visibles</vt:lpstr>
       <vt:lpstr>Minorités sexuelles et de genre</vt:lpstr>
       <vt:lpstr>Personnes ayant une incapacité</vt:lpstr>
+      <vt:lpstr>Données précédentes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maria Daniela Aranibar Zeballos</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>