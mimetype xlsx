--- v0 (2026-02-26)
+++ v1 (2026-10-10)
@@ -1,726 +1,987 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27830"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\inf_120h\BDSO pilotage\Avis de transfert\Vitrine Égalité\2-Travail_31 octobre\Indic_2.4\Groupe population\Fichier de téléchargement\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\DSQ_270A\K9A\Commun\41. Traitement de données\Phase 2 - Bonification de la vitrine\3. Travail\3.4 Durée réelle du travail\MAJ_202607\4.Intégration\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CD9C63B7-57CF-4762-852F-04D7FE23072A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73F51E78-DD35-4854-8EE1-8D8B86A1E738}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Infos" sheetId="1" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="Personnes ayant une incapacité" sheetId="8" r:id="rId6"/>
+    <sheet name="Informations" sheetId="1" r:id="rId1"/>
+    <sheet name="Personnes immigrantes" sheetId="4" r:id="rId2"/>
+    <sheet name="Minorités visibles" sheetId="6" r:id="rId3"/>
+    <sheet name="Minorités sexuelles et de genre" sheetId="9" r:id="rId4"/>
+    <sheet name="Personnes ayant une incapacité" sheetId="8" r:id="rId5"/>
+    <sheet name="Données précédentes" sheetId="10" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="Choisir_un_axe">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="67">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Femmes+</t>
   </si>
   <si>
     <t>Hommes+</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>15-29 ans</t>
   </si>
   <si>
     <t>a</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Télécharger le fichier pour obtenir les intervalles de confiance des estimations.</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>65 ans et plus</t>
-[...1 lines deleted...]
-  <si>
     <t>Femmes</t>
   </si>
   <si>
     <t>Hommes</t>
   </si>
   <si>
     <t>Personnes ayant une incapacité</t>
   </si>
   <si>
     <t>Personnes immigrantes</t>
   </si>
   <si>
     <t>Personnes non immigrantes</t>
   </si>
   <si>
     <t>Personnes issues de minorités visibles</t>
   </si>
   <si>
     <t>Personnes non issues de minorités visibles</t>
   </si>
   <si>
     <t>Institut de la statistique du Québec</t>
   </si>
   <si>
-    <t>Vitrine statistique sur l'égalité entre les femmes et les hommes</t>
-[...7 lines deleted...]
-  <si>
     <t>✝</t>
   </si>
   <si>
     <t>30-64 ans</t>
   </si>
   <si>
     <t>† : Différence significative entre les femmes et les hommes au seuil de 95 %.</t>
   </si>
   <si>
-    <t>Intervalle de confiance (IC) 
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">a : Pour une variable donnée, le même exposant exprime une différence significative entre les personnes immigrantes et les personnes non immigrantes, au seuil de 0,05. </t>
-  </si>
-[...22 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Écart f+-h+</t>
   </si>
   <si>
     <t>Personnes de minorités sexuelles et de genre</t>
   </si>
   <si>
     <t>Personnes hétérosexuelles et cisgenres</t>
   </si>
   <si>
     <t>2. Les personnes non binaires, soit celles dont le genre se situe en dehors du modèle binaire masculin-féminin, sont comprises dans les personnes issues de minorités sexuelles et de genre. Les catégories Femmes+ et Hommes+ signifient que ces dernières ont été réparties entre les femmes et les hommes. En raison de la petite taille de la population non binaire, cette répartition est nécessaire afin d’assurer la confidentialité des personnes appartenant à cette population.</t>
   </si>
   <si>
+    <t>h</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Temps réellement travaillé au cours de l’année en tenant compte des diverses absences et des heures supplémentaires effectuées (rémunérées ou non). La durée réelle du travail, les heures d’absence et les heures supplémentaires se rapportent à l’emploi principal, soit celui auquel est consacré le plus grand nombre d’heures de travail dans le cas où il y a plus d’un emploi occupé (le travail autonome n’est pas pris en compte). Ces heures sont colligées sur une base hebdomadaire et sont annualisées en étant multipliées par le facteur 52,18 semaines. </t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve">Statistique Canada, </t>
+      <t>Statistique Canada,</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
-        <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>Enquête sur la sécurité publique dans les espaces privés et publics</t>
+      <t xml:space="preserve"> Enquête canadienne sur l’incapacité</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
-        <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>, 2018. Adaptation par l’Institut de la statistique du Québec.</t>
+      <t>, 2022. Adaptation par l’Institut de la statistique du Québec.</t>
     </r>
   </si>
   <si>
-    <t>Personnes n'ayant pas d'incapacité</t>
+    <t xml:space="preserve">Personnes immigrantes </t>
   </si>
   <si>
-    <t>Dernière mise à jour : 31 octobre 2024</t>
+    <t>Personnes jeunes et aînées</t>
   </si>
   <si>
-    <t>Indicateur : Durée réelle du travail</t>
+    <t xml:space="preserve">Personnes issues de minorités visibles </t>
   </si>
   <si>
-    <t>Sujet : Heures de travail</t>
+    <t>2. Les résultats sont présentés selon le genre de la personne plutôt que le sexe à partir de 2022. Les répercussions sur les tendances sont minimes. Les catégories Hommes+ et Femmes+ signifient que les personnes non binaires, soit celles dont le genre se situe en dehors du modèle binaire masculin-féminin, ont été réparties entre les hommes et les femmes.</t>
   </si>
   <si>
-    <t>URL: Durée réelle du travail</t>
+    <t>Toutes les estimations ont un bon degré de précision (coefficient de variation inférieur à 15 %).</t>
   </si>
   <si>
-    <t>h</t>
+    <t>Vitrine statistique sur l’égalité entre les femmes et les hommes</t>
   </si>
   <si>
-    <t xml:space="preserve">a : Pour une variable donnée, le même exposant exprime une différence significative entre les personnes de 15-29 ans et celles de 30 ans et plus, au seuil de 0,05. </t>
+    <t>Indicateur : Durée réelle du travail</t>
   </si>
   <si>
-    <t xml:space="preserve">1. Temps réellement travaillé au cours de l’année en tenant compte des diverses absences et des heures supplémentaires effectuées (rémunérées ou non). La durée réelle du travail, les heures d’absence et les heures supplémentaires se rapportent à l’emploi principal, soit celui auquel est consacré le plus grand nombre d’heures de travail dans le cas où il y a plus d’un emploi occupé (le travail autonome n’est pas pris en compte). Ces heures sont colligées sur une base hebdomadaire et sont annualisées en étant multipliées par le facteur 52,18 semaines. </t>
+    <t>Dimension : Travail</t>
+  </si>
+  <si>
+    <t>Sujet : Heures de travail</t>
   </si>
   <si>
     <r>
       <t>Durée réelle du travail</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> selon le groupe d'âge et le sexe, ensemble des personnes salariées, Québec, 2023</t>
+      <t xml:space="preserve"> selon le groupe d’âge et le sexe, ensemble des personnes salariées, Québec, 2023</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Statistique Canada, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Enquête sur la population active</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, 2023. Adaptation par l’Institut de la statistique du Québec.</t>
     </r>
   </si>
   <si>
     <r>
       <t>Durée réelle du travail</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> selon le statut d'immigration et le sexe, ensemble des personnes salariées, Québec, 2023</t>
+      <t xml:space="preserve"> selon le statut d’immigration et le sexe, ensemble des personnes salariées, Québec, 2023</t>
     </r>
   </si>
   <si>
     <r>
       <t>Durée réelle du travail</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> selon l'appartenance ou non à une minorité visible et le sexe, ensemble des personnes salariées, Québec, 2023</t>
+      <t xml:space="preserve"> selon l’appartenance ou non à une minorité visible et le sexe, ensemble des personnes salariées, Québec, 2023</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Nombre moyen d'heures habituellement travaillées par année</t>
+      <t>Nombre moyen d’heures travaillées à un emploi salarié</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FF223654"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color rgb="FF223654"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> selon la présence ou non d’une incapacité et le genre</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, ensemble des personnes salariées</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Québec, 2021</t>
+    </r>
+  </si>
+  <si>
+    <t>Personnes n’ayant pas d’incapacité</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2. Les données de l’ECI de 2022 ont été diffusées selon le genre des personnes plutôt que selon leur sexe. Les catégories Femmes+ et Hommes+ signifient que les personnes non binaires, soit celles dont le genre se situe en dehors du modèle binaire masculin-féminin, ont été réparties entre les femmes et les hommes. </t>
+  </si>
+  <si>
+    <t>IC : Intervalle de confiance.</t>
+  </si>
+  <si>
+    <t>† : Différence significative entre les femmes+ et les hommes+ au seuil de 95 %.</t>
+  </si>
+  <si>
+    <t>65 ans et plus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Temps réellement travaillé au cours de l’année en tenant compte des diverses absences et des heures supplémentaires effectuées (rémunérées ou non). La durée réelle du travail, les heures d’absence et les heures supplémentaires se rapportent à l’emploi principal, soit celui auquel est consacré le plus grand nombre d’heures de travail dans le cas où il y a plus d’un emploi occupé (le travail autonome n’est pas pris en compte). Ces heures sont colligées sur une base hebdomadaire et sont annualisées en étant multipliées par le facteur 52,18 semaines. </t>
+  </si>
+  <si>
+    <t>1. Calculé en fonction du nombre d’heures travaillées pendant la semaine du 2 mai au 8 mai 2021, multiplié par le facteur 52,18 semaines. Ce nombre inclut les heures travaillées pour un salaire ou un traitement, pour des pourboires, à la commission, à la pièce ou contre rémunération « en nature » (paiements sous forme de biens ou de services plutôt qu’en espèces). Tous les emplois sont compris, même ceux pour lesquels la personne n’a travaillé que quelques heures. Les travailleurs autonomes sont exclus.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a : Pour une variable donnée, le même exposant exprime une différence significative entre les personnes ayant une incapacité et celles n’en ayant pas, au seuil de 0,05. </t>
+  </si>
+  <si>
+    <r>
+      <t>Durée réelle du travail</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> selon le statut d’immigration et le genre</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, ensemble des personnes salariées, Québec, 2025</t>
+    </r>
+  </si>
+  <si>
+    <t>Écart F+-H+</t>
+  </si>
+  <si>
+    <t>IC à
+95 %</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Statistique Canada, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Enquête sur la population active</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>. Adaptation par l’Institut de la statistique du Québec.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Durée réelle du travail</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> selon l’appartenance ou non à une minorité visible et le genre</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, ensemble des personnes salariées, Québec, 2025</t>
+    </r>
+  </si>
+  <si>
+    <t>Écart F-H</t>
+  </si>
+  <si>
+    <r>
+      <t>Nombre moyen d’heures habituellement travaillées par année</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> selon le groupe de la diversité sexuelle et de genre et le genre</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FF223654"/>
+        <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color rgb="FF223654"/>
+        <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>, personnes employées</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FF223654"/>
+        <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color rgb="FF223654"/>
+        <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>, Québec, 2018</t>
     </r>
   </si>
   <si>
-    <t>1. Calculé en fonction du nombre habituel d’heures travaillées par semaine, multiplié par le facteur 52,18 semaines. Tous les emplois sont compris, mêmes ceux pour lesquels la personne n’a travaillé que quelques heures. Les travailleurs autonomes sont inclus.</t>
+    <t>1. Calculé en fonction du nombre habituel d’heures travaillées par semaine, multiplié par le facteur 52,18 semaines. Tous les emplois sont compris, même ceux pour lesquels la personne n’a travaillé que quelques heures. Les travailleurs autonomes sont inclus.</t>
+  </si>
+  <si>
+    <t>3. Personnes de 15 ans et plus employées au cours des 12 mois précédant l’enquête ou qui étaient absentes d’un emploi rémunéré ou d’une entreprise au cours de la dernière semaine pour des raisons autres qu’une mise à pied.</t>
   </si>
   <si>
     <r>
-      <t>Nombre moyen d'heures travaillées à un emploi salarié</t>
+      <t xml:space="preserve">Statistique Canada, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Enquête sur la sécurité publique dans les espaces privés et publics</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>, 2018. Adaptation par l’Institut de la statistique du Québec.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Nombre moyen d’heures travaillées à un emploi salarié</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FF002060"/>
+        <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color rgb="FF002060"/>
+        <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> selon la présence ou non d'une incapacité et le genre</t>
+      <t xml:space="preserve"> selon la présence ou non d’une incapacité et le genre</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FF002060"/>
+        <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color rgb="FF002060"/>
+        <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>, ensemble des personnes salariées</t>
+      <t>, ensemble des personnes salariées, Québec, 2024</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Statistique Canada, </t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...2 lines deleted...]
-        <color rgb="FF002060"/>
+        <strike/>
+        <sz val="9"/>
+        <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>3</t>
+      <t>I</t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...1 lines deleted...]
-        <color rgb="FF002060"/>
+        <sz val="9"/>
+        <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Québec, 2021</t>
-[...16 lines deleted...]
-      <t>Statistique Canada,</t>
+      <t>ndicateurs socio-économiques et du marché du travail, suppléments de l’</t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="8"/>
-        <color theme="3"/>
+        <sz val="9"/>
+        <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Enquête canadienne sur l’incapacité</t>
+      <t>Enquête sur la population active</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>. Adaptation par l’Institut de la statistique du Québec.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">a : Pour une variable donnée, le même exposant exprime une différence significative entre les personnes de 15 à 29 ans et celles de 30 ans et plus, au seuil de 0,05. </t>
+  </si>
+  <si>
+    <r>
+      <t>3.  Personnes âgées de 15 ans et plus qui ont travaillé à un emploi salarié au cours de la semaine du dimanche 2 mai au samedi 8 mai 2021 ou depuis le 1</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>er</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
-        <color theme="3"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>, 2022. Adaptation par l’Institut de la statistique du Québec.</t>
+      <t xml:space="preserve"> janvier 2020. </t>
     </r>
   </si>
   <si>
-    <t>3. Personnes de 15 ans et plus employées au cours des 12 derniers mois précédant l’enquête ou qui étaient absentes d’un emploi rémunéré ou d’une entreprise au cours de la dernière semaine pour des raisons autres qu’une mise à pied.</t>
+    <t>Intervalle de confiance (IC) 
+95 %</t>
+  </si>
+  <si>
+    <t>URL : https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/travail/duree-reelle-travail?onglet=ensemble-de-la-population</t>
+  </si>
+  <si>
+    <t>Dernière mise à jour : septembre 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="27" x14ac:knownFonts="1">
+  <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...11 lines deleted...]
-    <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...11 lines deleted...]
-    <font>
       <sz val="10"/>
-      <name val="Open Sans"/>
-[...19 lines deleted...]
-      <color rgb="FF223654"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
-      <color rgb="FF002060"/>
+      <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF002060"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
-      <color rgb="FF002060"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF002060"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
-[...1 lines deleted...]
-      <color rgb="FFFF0000"/>
+      <b/>
+      <sz val="9"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
-      <color rgb="FF223654"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...7 lines deleted...]
-      <color theme="4"/>
+      <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
+      <vertAlign val="superscript"/>
       <sz val="10"/>
-      <color rgb="FF002060"/>
+      <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
-      <color rgb="FF002060"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <strike/>
+      <sz val="9"/>
+      <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF002060"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <strike/>
       <sz val="8"/>
-      <color theme="3"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
-      <color theme="3"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDADADA"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFC5CAD2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -733,371 +994,1608 @@
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFC5CAD2"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="98">
+  <cellXfs count="148">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...10 lines deleted...]
-      <alignment vertical="center"/>
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...31 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...131 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Lien hypertexte 2" xfId="2" xr:uid="{71220DAB-3959-491A-91D3-F0AE94C42018}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>95249</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>20955</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>12</xdr:col>
+      <xdr:col>13</xdr:col>
       <xdr:colOff>140970</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="ZoneTexte 1">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42630558-E196-4035-BA3B-D0074B0FB8F8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="95249" y="1735455"/>
           <a:ext cx="9532621" cy="15752445"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="DADADA"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:srgbClr val="DADADA"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Notes méthodologiques</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1400">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1200" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Concepts et définitions</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0"/>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Durée réelle du travail</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0"/>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Temps réellement travaillé au cours de l’année en tenant compte des diverses absences et des heures supplémentaires effectuées (rémunérées ou non). </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0"/>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0"/>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les absences prises en compte sont les vacances et les jours fériés, les absences pour maladie ou incapacité, les absences pour obligations personnelles ou familiales, ainsi que les absences pour autres raisons.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0"/>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0"/>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>La durée réelle du travail, les heures d’absence et les heures supplémentaires se rapportent à l’emploi principal, soit celui auquel est consacré le plus grand nombre d’heures de travail dans le cas où il y a plus d’un emploi occupé (le travail autonome n’est pas pris en compte). Ces heures sont colligées sur une base hebdomadaire et sont annualisées en étant multipliées par le facteur 52,18 semaines. La durée réelle du travail est obtenue à partir de l’addition des heures habituelles de travail et des heures supplémentaires (rémunérées et non rémunérées), desquelles sont soustraites les heures d’absence. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0"/>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0"/>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Nombre moyen d’heures habituellement travaillées par année</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0"/>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Nombre habituel d’heures travaillées par semaine, multiplié par le facteur 52,18 semaines. Ce nombre ne tient pas compte des heures supplémentaires. Tous les emplois sont compris, même ceux pour lesquels la personne n’a travaillé que quelques heures, ainsi que le travail autonome.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1200" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Univers</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Enquête sur la population active de 2025 : </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Ensemble des personnes salariées de 15 ans et plus. Les travailleuses et travailleurs autonomes sont exclus.  </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Enquête sur la sécurité dans les espaces publics et privés de 2018 : </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Personnes de 15 ans et plus employées au cours des 12 mois précédant l’enquête ou qui étaient absentes d’un emploi rémunéré ou d’une entreprise au cours de la dernière semaine pour des raisons autres qu’une mise à pied. Les travailleuses et travailleurs autonomes sont inclus.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Indicateurs socio-économiques et du marché du travail, suppléments à l’Enquête sur la population active de 2024 : </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Ensemble des personnes salariées de 15 ans et plus. Les travailleuses et travailleurs autonomes sont exclus.  </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1200" b="1" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Identification des groupes de population</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1200" b="1" u="none">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Personnes immigrantes</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Personnes qui ont ou ont déjà eu le statut d’immigrant reçu ou d’immigrante reçue ou celui de résident permanent ou de résidente permanente. Il s’agit des personnes à qui les autorités de l’immigration ont accordé le droit de résider au Canada en permanence. Les personnes qui ont obtenu la citoyenneté canadienne par naturalisation sont comprises.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Personnes issues de minorités visibles</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Selon la </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" i="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Loi sur l’équité en matière d’emploi</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>, on entend par minorités visibles « les personnes, autres que les Autochtones, qui ne sont pas de race blanche ou qui n’ont pas la peau blanche ». Les principales minorités visibles sont les personnes sud-asiatiques, chinoises, noires, philippines, arabes, latino-américaines, asiatiques du Sud-Est, asiatiques occidentales, coréennes et japonaises.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Personnes de minorités sexuelles et de genre</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les personnes de minorités sexuelles et de genre sont celles qui considèrent être lesbiennes, gaies, bisexuelles, pansexuelles ou d’une orientation sexuelle non hétérosexuelle, ou celles dont le genre est non binaire ou ne correspond pas au sexe à la naissance.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Personnes ayant une incapacité</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les personnes ayant une incapacité sont celles ayant déclaré, dans le cadre de l’enquête (Indicateurs socio-économiques et du marché du travail, suppléments à l’</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0" i="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Enquête sur la population active </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>[EPA] de 2024) qu’elles étaient « parfois », « souvent » ou « toujours » limitées dans leurs activités quotidiennes à cause d’un état de santé prolongé ou d’un trouble ou problème durable ainsi que celles ayant déclaré qu’elles étaient « rarement » limitées, mais qu’elles étaient incapables d’accomplir certaines tâches ou qu’elles pouvaient seulement les accomplir avec beaucoup de difficulté.</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-CA" sz="1100" b="1">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1200" b="1" u="none">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000" b="1">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1200" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Source de données</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les données portant sur les personnes immigrantes</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> et</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> les personnes issues de minorités visibles proviennent l’</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" i="1">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Enquête sur la population active </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>(EPA) de 2025. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les données portant sur les personnes issues de minorités sexuelles et de genre proviennent de l’</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" i="1">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Enquête sur la sécurité dans les espaces publics et privés </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>de 2018. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1100">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les données portant sur les personnes ayant une incapacité proviennent des Indicateurs socio-économiques et du marché du travail, suppléments à l’EPA de 2024 .</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1000" b="1" u="sng">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1200" b="1" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Précision des résultats et tests statistiques</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les statistiques présentées étant basées sur un échantillon, elles sont sujettes à l’erreur d’échantillonnage. Pour plus d’information sur les notions de précision statistique et de différence significative sur le plan statistique, consulter la page </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id=""/>
+            </a:rPr>
+            <a:t>Notions statistiques pour l’analyse de données d’enquêtes</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>À moins d’avis contraire, les différences évoquées ont été </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>confirmées par des tests au seuil de 0,05</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-CA" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>. Il arrive que des résultats semblent différents, mais ne le soient pas sur le plan statistique selon les tests effectués. Cela peut être attribuable à un manque de puissance statistique de l’enquête d’où proviennent les mesures, particulièrement pour certains groupes de population. Dans le cas d’un test non significatif au seuil fixé, on ne peut pas conclure que les résultats sont différents entre deux groupes; on ne peut toutefois pas pour autant conclure qu’ils sont égaux. Des tests d’interaction ont aussi été réalisés afin d’évaluer si l’effet du sexe ou du genre sur l’indicateur est modulé par le fait d’appartenir ou non à un des groupes de population visés.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="fr-CA" sz="1200" u="none">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>15240</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>100964</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>160020</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="ZoneTexte 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{015D2FA1-0FC2-43AE-8C99-C0F2A07DC016}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15240" y="100964"/>
+          <a:ext cx="7863840" cy="2070736"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="4472C4">
+            <a:lumMod val="20000"/>
+            <a:lumOff val="80000"/>
+          </a:srgbClr>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:sysClr val="window" lastClr="FFFFFF">
+              <a:shade val="50000"/>
+            </a:sysClr>
+          </a:solidFill>
+        </a:ln>
+        <a:effectLst/>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="0" lang="fr-CA" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Données diffusées précédemment dans la </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="0" lang="fr-CA" sz="1000" b="1" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Vitrine statistique sur l’égalité entre les femmes et les hommes  </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:endParaRPr kumimoji="0" lang="fr-CA" sz="1000" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uLnTx/>
+            <a:uFillTx/>
+            <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="0" lang="fr-CA" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Les données du présent onglet sont celles qui figuraient dans la Vitrine statistique sur l’égalité entre les femmes et les hommes au moment de l’ajout des statistiques sur les groupes de la diversité, en 2024-2025. Ces données portent sur l’année 2020 pour les personnes ayant une incapacité et sur l’année 2023 pour les autres groupes. Elles sont fournies ici à titre indicatif, pour les personnes intéressées à vérifier la situation qui prévalait alors pour les différents groupes de population. Les données de 2021 pour les personnes ayant une incapacité ne sont pas comparables à celles de 2024, car la source de données ainsi que les concepts sur lesquels s’appuie la mesure des heures travaillées diffèrent. De plus, les données n’ont pas été révisées pour tenir compte de la révision historique des données de l’EPA par Statistique Canada en 2025. Cette révision des données de 2011 à 2024 visait à les faire correspondre aux estimations démographiques du Recensement de 2021 plutôt que celui de 2016. L’incidence est toutefois minime sur les indicateurs du marché du travail.</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>45721</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>140970</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="ZoneTexte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{116F7EE0-EFED-49D6-BEF9-2F057E5EDE40}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="24574500"/>
+          <a:ext cx="9191626" cy="15702915"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="DADADA"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="DADADA"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
@@ -2294,3696 +3792,4585 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/travail/duree-reelle-travail" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/travail/duree-reelle-travail?onglet=ensemble-de-la-population" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J32"/>
+  <dimension ref="B1:K32"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E3" sqref="E3"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="2.6640625" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B1" s="1"/>
+    <row r="1" spans="2:11" ht="15" x14ac:dyDescent="0.35">
+      <c r="B1" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
-    </row>
-[...4 lines deleted...]
-      <c r="B2" s="1"/>
+      <c r="K1" s="1"/>
+    </row>
+    <row r="2" spans="2:11" ht="15" x14ac:dyDescent="0.35">
+      <c r="B2" s="2" t="s">
+        <v>33</v>
+      </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="K2" s="1"/>
+    </row>
+    <row r="3" spans="2:11" ht="15" x14ac:dyDescent="0.35">
+      <c r="B3" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
-    </row>
-[...4 lines deleted...]
-      <c r="B4" s="1"/>
+      <c r="K3" s="1"/>
+    </row>
+    <row r="4" spans="2:11" ht="15" x14ac:dyDescent="0.35">
+      <c r="B4" s="1" t="s">
+        <v>35</v>
+      </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="1"/>
+      <c r="K4" s="1"/>
+    </row>
+    <row r="5" spans="2:11" ht="15" x14ac:dyDescent="0.35">
+      <c r="B5" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="1"/>
+      <c r="K5" s="1"/>
+    </row>
+    <row r="6" spans="2:11" ht="15" x14ac:dyDescent="0.35">
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="1"/>
+      <c r="K6" s="1"/>
+    </row>
+    <row r="7" spans="2:11" ht="15" x14ac:dyDescent="0.35">
+      <c r="B7" s="137" t="s">
+        <v>65</v>
+      </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
-    </row>
-[...4 lines deleted...]
-      <c r="B8" s="1"/>
+      <c r="K7" s="1"/>
+    </row>
+    <row r="8" spans="2:11" ht="15" x14ac:dyDescent="0.35">
+      <c r="B8" s="1" t="s">
+        <v>66</v>
+      </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="1"/>
+      <c r="K8" s="1"/>
+    </row>
+    <row r="9" spans="2:11" ht="15" x14ac:dyDescent="0.35">
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
-      <c r="J9" s="1"/>
-[...2 lines deleted...]
-      <c r="A10" s="1"/>
+      <c r="J9" s="6"/>
+      <c r="K9" s="1"/>
+    </row>
+    <row r="10" spans="2:11" ht="15" x14ac:dyDescent="0.35">
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="1"/>
+      <c r="K10" s="1"/>
+    </row>
+    <row r="11" spans="2:11" ht="15" x14ac:dyDescent="0.35">
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B12" s="1"/>
+      <c r="K11" s="1"/>
+    </row>
+    <row r="12" spans="2:11" ht="15" x14ac:dyDescent="0.35">
+      <c r="B12" s="3"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="1"/>
+      <c r="K12" s="1"/>
+    </row>
+    <row r="13" spans="2:11" ht="15" x14ac:dyDescent="0.35">
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="1"/>
+      <c r="K13" s="1"/>
+    </row>
+    <row r="14" spans="2:11" ht="15" x14ac:dyDescent="0.35">
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="1"/>
+      <c r="K14" s="1"/>
+    </row>
+    <row r="15" spans="2:11" ht="15" x14ac:dyDescent="0.35">
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="1"/>
+      <c r="K15" s="1"/>
+    </row>
+    <row r="16" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="1"/>
+      <c r="K16" s="1"/>
+    </row>
+    <row r="17" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="1"/>
+      <c r="K17" s="1"/>
+    </row>
+    <row r="18" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="1"/>
+      <c r="K18" s="1"/>
+    </row>
+    <row r="19" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="1"/>
+      <c r="K19" s="1"/>
+    </row>
+    <row r="20" spans="2:11" ht="15" x14ac:dyDescent="0.35">
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="1"/>
+      <c r="K20" s="1"/>
+    </row>
+    <row r="21" spans="2:11" ht="15" x14ac:dyDescent="0.35">
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="1"/>
+      <c r="K21" s="1"/>
+    </row>
+    <row r="22" spans="2:11" ht="15" x14ac:dyDescent="0.35">
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="1"/>
+      <c r="K22" s="1"/>
+    </row>
+    <row r="23" spans="2:11" ht="15" x14ac:dyDescent="0.35">
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="1"/>
+      <c r="K23" s="1"/>
+    </row>
+    <row r="24" spans="2:11" ht="15" x14ac:dyDescent="0.35">
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="1"/>
+      <c r="K24" s="1"/>
+    </row>
+    <row r="25" spans="2:11" ht="15" x14ac:dyDescent="0.35">
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="1"/>
+      <c r="K25" s="1"/>
+    </row>
+    <row r="26" spans="2:11" ht="15" x14ac:dyDescent="0.35">
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="1"/>
+      <c r="K26" s="1"/>
+    </row>
+    <row r="27" spans="2:11" ht="15" x14ac:dyDescent="0.35">
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="1"/>
+      <c r="K27" s="1"/>
+    </row>
+    <row r="28" spans="2:11" ht="15" x14ac:dyDescent="0.35">
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="1"/>
+      <c r="K28" s="1"/>
+    </row>
+    <row r="29" spans="2:11" ht="15" x14ac:dyDescent="0.35">
       <c r="B29" s="1"/>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="1"/>
+      <c r="K29" s="1"/>
+    </row>
+    <row r="30" spans="2:11" ht="15" x14ac:dyDescent="0.35">
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="1"/>
+      <c r="K30" s="1"/>
+    </row>
+    <row r="31" spans="2:11" ht="15" x14ac:dyDescent="0.35">
       <c r="B31" s="1"/>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="1"/>
+      <c r="K31" s="1"/>
+    </row>
+    <row r="32" spans="2:11" ht="15" x14ac:dyDescent="0.35">
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
+      <c r="K32" s="1"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A7" r:id="rId1" xr:uid="{B37DC370-64E2-496C-AF11-02EA5CFD24DF}"/>
+    <hyperlink ref="B2" r:id="rId1" display="https://statistique.quebec.ca/vitrine/egalite" xr:uid="{79C824DB-4D04-43F1-B11A-B1078A26024B}"/>
+    <hyperlink ref="B7" r:id="rId2" xr:uid="{BFC8F84F-BEB2-41DF-BCFA-AA6A739375F6}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId2"/>
+  <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58E3F9E5-AB4B-4682-BBCB-BCA065C68EF4}">
-  <dimension ref="A1:AM24"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12EF1A81-ACD5-4693-AFA9-3974655D44A2}">
+  <dimension ref="A1:X24"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10:R10"/>
-[...1009 lines deleted...]
-      <selection activeCell="O18" sqref="O18"/>
+      <selection activeCell="A11" sqref="A11:R11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="34.6640625" customWidth="1"/>
     <col min="2" max="2" width="11.33203125" customWidth="1"/>
     <col min="3" max="3" width="2.109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="1.6640625" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="6.21875" customWidth="1"/>
+    <col min="5" max="5" width="11.109375" customWidth="1"/>
     <col min="6" max="6" width="8.6640625" customWidth="1"/>
     <col min="7" max="7" width="7.33203125" customWidth="1"/>
     <col min="8" max="8" width="2.6640625" customWidth="1"/>
     <col min="9" max="9" width="1.6640625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.6640625" customWidth="1"/>
     <col min="11" max="11" width="7.109375" customWidth="1"/>
-    <col min="12" max="12" width="9.21875" customWidth="1"/>
+    <col min="12" max="12" width="9.33203125" customWidth="1"/>
     <col min="13" max="13" width="2.33203125" customWidth="1"/>
     <col min="14" max="14" width="3.33203125" customWidth="1"/>
-    <col min="15" max="16" width="6.44140625" customWidth="1"/>
-    <col min="17" max="17" width="7.5546875" style="79" customWidth="1"/>
+    <col min="15" max="15" width="10.109375" customWidth="1"/>
+    <col min="16" max="16" width="10.88671875" customWidth="1"/>
+    <col min="17" max="17" width="11.6640625" style="119" customWidth="1"/>
     <col min="18" max="18" width="8.5546875" customWidth="1"/>
     <col min="19" max="20" width="1.6640625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.44140625" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" customWidth="1"/>
     <col min="24" max="24" width="3.44140625" customWidth="1"/>
     <col min="25" max="25" width="1.44140625" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="7" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="16.8" x14ac:dyDescent="0.35">
-[...27 lines deleted...]
-      <c r="B2" s="94" t="s">
+    <row r="1" spans="1:24" s="72" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A1" s="69" t="s">
+        <v>50</v>
+      </c>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="71"/>
+    </row>
+    <row r="2" spans="1:24" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A2" s="73"/>
+      <c r="B2" s="74"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="74"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="74"/>
+      <c r="M2" s="74"/>
+      <c r="N2" s="5"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="75"/>
+      <c r="S2" s="76"/>
+      <c r="T2" s="76"/>
+      <c r="U2" s="76"/>
+      <c r="V2" s="76"/>
+      <c r="W2" s="76"/>
+    </row>
+    <row r="3" spans="1:24" ht="15" x14ac:dyDescent="0.35">
+      <c r="A3" s="77"/>
+      <c r="B3" s="141" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="94"/>
-[...17 lines deleted...]
-      <c r="Q2" s="45" t="s">
+      <c r="C3" s="141"/>
+      <c r="D3" s="141"/>
+      <c r="E3" s="141"/>
+      <c r="F3" s="141"/>
+      <c r="G3" s="141" t="s">
+        <v>1</v>
+      </c>
+      <c r="H3" s="141"/>
+      <c r="I3" s="141"/>
+      <c r="J3" s="141"/>
+      <c r="K3" s="141"/>
+      <c r="L3" s="141" t="s">
+        <v>2</v>
+      </c>
+      <c r="M3" s="141"/>
+      <c r="N3" s="141"/>
+      <c r="O3" s="141"/>
+      <c r="P3" s="141"/>
+      <c r="Q3" s="78" t="s">
+        <v>51</v>
+      </c>
+      <c r="S3" s="76"/>
+      <c r="T3" s="76"/>
+      <c r="U3" s="76"/>
+      <c r="V3" s="76"/>
+      <c r="W3" s="76"/>
+    </row>
+    <row r="4" spans="1:24" ht="49.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="79"/>
+      <c r="B4" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="80"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="140" t="s">
+        <v>52</v>
+      </c>
+      <c r="F4" s="140"/>
+      <c r="G4" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" s="80"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="140" t="s">
+        <v>52</v>
+      </c>
+      <c r="K4" s="140"/>
+      <c r="L4" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="M4" s="80"/>
+      <c r="N4" s="80"/>
+      <c r="O4" s="140" t="s">
+        <v>52</v>
+      </c>
+      <c r="P4" s="140"/>
+      <c r="Q4" s="81"/>
+      <c r="S4" s="76"/>
+      <c r="T4" s="76"/>
+      <c r="U4" s="76"/>
+      <c r="V4" s="76"/>
+      <c r="W4" s="76"/>
+    </row>
+    <row r="5" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A5" s="82" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="83">
+        <v>1648.5287591507233</v>
+      </c>
+      <c r="C5" s="83"/>
+      <c r="D5" s="84" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="83">
+        <v>1629.7383168495355</v>
+      </c>
+      <c r="F5" s="83">
+        <v>1667.3192014519111</v>
+      </c>
+      <c r="G5" s="85">
+        <v>1525.8126940769232</v>
+      </c>
+      <c r="H5" s="83"/>
+      <c r="I5" s="84" t="s">
+        <v>5</v>
+      </c>
+      <c r="J5" s="83">
+        <v>1497.0138219068231</v>
+      </c>
+      <c r="K5" s="83">
+        <v>1554.6115662470233</v>
+      </c>
+      <c r="L5" s="85">
+        <v>1766.2333208624664</v>
+      </c>
+      <c r="M5" s="86" t="s">
+        <v>5</v>
+      </c>
+      <c r="N5" s="84"/>
+      <c r="O5" s="87">
+        <v>1741.4659275290694</v>
+      </c>
+      <c r="P5" s="87">
+        <v>1791.0007141958633</v>
+      </c>
+      <c r="Q5" s="88" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A6" s="89" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="90">
+        <v>1582.6574933047093</v>
+      </c>
+      <c r="C6" s="90"/>
+      <c r="D6" s="91" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="90">
+        <v>1572.2485953130119</v>
+      </c>
+      <c r="F6" s="90">
+        <v>1593.0663912964067</v>
+      </c>
+      <c r="G6" s="92">
+        <v>1434.9568503951391</v>
+      </c>
+      <c r="H6" s="90"/>
+      <c r="I6" s="91" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="90">
+        <v>1420.8659452092058</v>
+      </c>
+      <c r="K6" s="90">
+        <v>1449.0477555810724</v>
+      </c>
+      <c r="L6" s="92">
+        <v>1722.8574090220698</v>
+      </c>
+      <c r="M6" s="93" t="s">
+        <v>5</v>
+      </c>
+      <c r="N6" s="91"/>
+      <c r="O6" s="90">
+        <v>1708.9595694178588</v>
+      </c>
+      <c r="P6" s="90">
+        <v>1736.7552486262807</v>
+      </c>
+      <c r="Q6" s="94" t="s">
+        <v>17</v>
+      </c>
+      <c r="S6" s="95"/>
+      <c r="T6" s="95"/>
+      <c r="U6" s="95"/>
+      <c r="V6" s="95"/>
+    </row>
+    <row r="7" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A7" s="96" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="97"/>
+      <c r="C7" s="97"/>
+      <c r="D7" s="98"/>
+      <c r="E7" s="98"/>
+      <c r="F7" s="98"/>
+      <c r="G7" s="97"/>
+      <c r="H7" s="97"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+      <c r="K7" s="98"/>
+      <c r="L7" s="97"/>
+      <c r="M7" s="97"/>
+      <c r="N7" s="98"/>
+      <c r="O7" s="98"/>
+      <c r="P7" s="98"/>
+      <c r="Q7" s="75"/>
+      <c r="S7" s="1"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A8" s="99" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="97"/>
+      <c r="C8" s="97"/>
+      <c r="D8" s="98"/>
+      <c r="E8" s="98"/>
+      <c r="F8" s="98"/>
+      <c r="G8" s="97"/>
+      <c r="H8" s="97"/>
+      <c r="I8" s="98"/>
+      <c r="J8" s="98"/>
+      <c r="K8" s="98"/>
+      <c r="L8" s="97"/>
+      <c r="M8" s="97"/>
+      <c r="N8" s="98"/>
+      <c r="O8" s="98"/>
+      <c r="P8" s="98"/>
+      <c r="Q8" s="75"/>
+      <c r="S8" s="1"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A9" s="100" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="97"/>
+      <c r="C9" s="97"/>
+      <c r="D9" s="98"/>
+      <c r="E9" s="98"/>
+      <c r="F9" s="98"/>
+      <c r="G9" s="97"/>
+      <c r="H9" s="97"/>
+      <c r="I9" s="98"/>
+      <c r="J9" s="98"/>
+      <c r="K9" s="98"/>
+      <c r="L9" s="97"/>
+      <c r="M9" s="97"/>
+      <c r="N9" s="98"/>
+      <c r="O9" s="98"/>
+      <c r="P9" s="98"/>
+      <c r="Q9" s="75"/>
+      <c r="S9" s="101"/>
+      <c r="T9" s="102"/>
+      <c r="U9" s="102"/>
+      <c r="V9" s="102"/>
+      <c r="W9" s="103"/>
+      <c r="X9" s="74"/>
+    </row>
+    <row r="10" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A10" s="100" t="s">
         <v>20</v>
       </c>
-      <c r="S2" s="34"/>
-[...292 lines deleted...]
-      <c r="A12" s="6" t="s">
+      <c r="B10" s="97"/>
+      <c r="C10" s="97"/>
+      <c r="D10" s="98"/>
+      <c r="E10" s="98"/>
+      <c r="F10" s="98"/>
+      <c r="G10" s="97"/>
+      <c r="H10" s="97"/>
+      <c r="I10" s="98"/>
+      <c r="J10" s="98"/>
+      <c r="K10" s="98"/>
+      <c r="L10" s="97"/>
+      <c r="M10" s="97"/>
+      <c r="N10" s="98"/>
+      <c r="O10" s="98"/>
+      <c r="P10" s="98"/>
+      <c r="Q10" s="75"/>
+      <c r="S10" s="104"/>
+      <c r="T10" s="105"/>
+      <c r="U10" s="105"/>
+      <c r="V10" s="105"/>
+      <c r="W10" s="105"/>
+    </row>
+    <row r="11" spans="1:24" ht="49.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="139" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="139"/>
+      <c r="C11" s="139"/>
+      <c r="D11" s="139"/>
+      <c r="E11" s="139"/>
+      <c r="F11" s="139"/>
+      <c r="G11" s="139"/>
+      <c r="H11" s="139"/>
+      <c r="I11" s="139"/>
+      <c r="J11" s="139"/>
+      <c r="K11" s="139"/>
+      <c r="L11" s="139"/>
+      <c r="M11" s="139"/>
+      <c r="N11" s="139"/>
+      <c r="O11" s="139"/>
+      <c r="P11" s="139"/>
+      <c r="Q11" s="139"/>
+      <c r="R11" s="139"/>
+      <c r="S11" s="95"/>
+      <c r="T11" s="107"/>
+      <c r="U11" s="107"/>
+      <c r="V11" s="107"/>
+      <c r="W11" s="107"/>
+    </row>
+    <row r="12" spans="1:24" s="108" customFormat="1" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="138" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="138"/>
+      <c r="C12" s="138"/>
+      <c r="D12" s="138"/>
+      <c r="E12" s="138"/>
+      <c r="F12" s="138"/>
+      <c r="G12" s="138"/>
+      <c r="H12" s="138"/>
+      <c r="I12" s="138"/>
+      <c r="J12" s="138"/>
+      <c r="K12" s="138"/>
+      <c r="L12" s="138"/>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A13" s="109" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="110"/>
+      <c r="C13" s="110"/>
+      <c r="D13" s="110"/>
+      <c r="E13" s="110"/>
+      <c r="F13" s="110"/>
+      <c r="G13" s="110"/>
+      <c r="H13" s="110"/>
+      <c r="I13" s="110"/>
+      <c r="J13" s="110"/>
+      <c r="K13" s="110"/>
+      <c r="L13" s="110"/>
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A14" s="111"/>
+      <c r="B14" s="97"/>
+      <c r="C14" s="97"/>
+      <c r="D14" s="98"/>
+      <c r="E14" s="97"/>
+      <c r="F14" s="97"/>
+      <c r="G14" s="98"/>
+      <c r="H14" s="97"/>
+      <c r="I14" s="97"/>
+      <c r="J14" s="98"/>
+      <c r="K14" s="97"/>
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A15" s="99"/>
+      <c r="B15" s="97"/>
+      <c r="C15" s="97"/>
+      <c r="D15" s="98"/>
+      <c r="E15" s="97"/>
+      <c r="F15" s="97"/>
+      <c r="G15" s="98"/>
+      <c r="H15" s="97"/>
+      <c r="I15" s="97"/>
+      <c r="J15" s="98"/>
+      <c r="K15" s="97"/>
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A16" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="50"/>
-[...167 lines deleted...]
-      <c r="V18" s="7"/>
+      <c r="B16" s="97"/>
+      <c r="C16" s="97"/>
+      <c r="D16" s="98"/>
+      <c r="E16" s="97"/>
+      <c r="F16" s="97"/>
+      <c r="G16" s="98"/>
+      <c r="H16" s="97"/>
+      <c r="I16" s="97"/>
+      <c r="J16" s="98"/>
+      <c r="K16" s="97"/>
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A17" s="109" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="110"/>
+      <c r="C17" s="110"/>
+      <c r="D17" s="110"/>
+      <c r="E17" s="110"/>
+      <c r="F17" s="110"/>
+      <c r="G17" s="110"/>
+      <c r="H17" s="110"/>
+      <c r="I17" s="110"/>
+      <c r="J17" s="110"/>
+      <c r="K17" s="110"/>
+      <c r="L17" s="110"/>
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="Q18"/>
     </row>
     <row r="19" spans="1:22" x14ac:dyDescent="0.3">
-      <c r="A19" s="20"/>
-[...68 lines deleted...]
-      <c r="V21" s="30"/>
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:22" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="112"/>
+      <c r="B20" s="112"/>
+      <c r="C20" s="112"/>
+      <c r="D20" s="112"/>
+      <c r="E20" s="112"/>
+      <c r="F20" s="112"/>
+      <c r="G20" s="112"/>
+      <c r="H20" s="112"/>
+      <c r="I20" s="112"/>
+      <c r="J20" s="112"/>
+      <c r="K20" s="112"/>
+      <c r="L20" s="112"/>
+      <c r="M20" s="112"/>
+      <c r="N20" s="112"/>
+      <c r="O20" s="112"/>
+      <c r="P20" s="112"/>
+      <c r="Q20" s="113"/>
+      <c r="R20" s="112"/>
+      <c r="S20" s="112"/>
+      <c r="T20" s="112"/>
+      <c r="U20" s="112"/>
+      <c r="V20" s="112"/>
+    </row>
+    <row r="21" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A21" s="99"/>
+      <c r="B21" s="112"/>
+      <c r="C21" s="112"/>
+      <c r="D21" s="112"/>
+      <c r="E21" s="112"/>
+      <c r="F21" s="112"/>
+      <c r="G21" s="112"/>
+      <c r="H21" s="112"/>
+      <c r="I21" s="112"/>
+      <c r="J21" s="112"/>
+      <c r="K21" s="112"/>
+      <c r="L21" s="112"/>
+      <c r="M21" s="112"/>
+      <c r="N21" s="112"/>
+      <c r="O21" s="112"/>
+      <c r="P21" s="112"/>
+      <c r="Q21" s="113"/>
+      <c r="R21" s="112"/>
+      <c r="S21" s="112"/>
+      <c r="T21" s="112"/>
+      <c r="U21" s="112"/>
+      <c r="V21" s="112"/>
     </row>
     <row r="22" spans="1:22" ht="15" x14ac:dyDescent="0.3">
-      <c r="A22" s="18"/>
-[...16 lines deleted...]
-      <c r="R22" s="34"/>
+      <c r="A22" s="96"/>
+      <c r="B22" s="112"/>
+      <c r="C22" s="112"/>
+      <c r="D22" s="112"/>
+      <c r="E22" s="112"/>
+      <c r="F22" s="112"/>
+      <c r="G22" s="112"/>
+      <c r="H22" s="112"/>
+      <c r="I22" s="112"/>
+      <c r="J22" s="112"/>
+      <c r="K22" s="112"/>
+      <c r="L22" s="112"/>
+      <c r="M22" s="112"/>
+      <c r="N22" s="112"/>
+      <c r="O22" s="112"/>
+      <c r="P22" s="112"/>
+      <c r="Q22" s="113"/>
+      <c r="R22" s="112"/>
+      <c r="S22" s="95"/>
+      <c r="T22" s="95"/>
+      <c r="U22" s="95"/>
+      <c r="V22" s="95"/>
+    </row>
+    <row r="23" spans="1:22" ht="15" x14ac:dyDescent="0.35">
+      <c r="A23" s="96"/>
+      <c r="B23" s="76"/>
+      <c r="C23" s="114"/>
+      <c r="D23" s="115"/>
+      <c r="E23" s="115"/>
+      <c r="F23" s="115"/>
+      <c r="G23" s="115"/>
+      <c r="H23" s="115"/>
+      <c r="I23" s="114"/>
+      <c r="J23" s="114"/>
+      <c r="K23" s="114"/>
+      <c r="L23" s="114"/>
+      <c r="M23" s="115"/>
+      <c r="N23" s="115"/>
+      <c r="O23" s="115"/>
+      <c r="P23" s="115"/>
+      <c r="Q23" s="116"/>
+      <c r="R23" s="117"/>
+      <c r="S23" s="76"/>
+      <c r="T23" s="95"/>
+      <c r="U23" s="95"/>
+      <c r="V23" s="95"/>
+    </row>
+    <row r="24" spans="1:22" ht="15" x14ac:dyDescent="0.3">
+      <c r="A24" s="99"/>
+      <c r="B24" s="76"/>
+      <c r="C24" s="76"/>
+      <c r="D24" s="76"/>
+      <c r="E24" s="76"/>
+      <c r="F24" s="76"/>
+      <c r="G24" s="76"/>
+      <c r="H24" s="76"/>
+      <c r="I24" s="76"/>
+      <c r="J24" s="76"/>
+      <c r="K24" s="76"/>
+      <c r="L24" s="76"/>
+      <c r="M24" s="76"/>
+      <c r="N24" s="76"/>
+      <c r="O24" s="76"/>
+      <c r="P24" s="76"/>
+      <c r="Q24" s="118"/>
+      <c r="R24" s="76"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...6 lines deleted...]
-    <mergeCell ref="J3:K3"/>
+  <mergeCells count="8">
+    <mergeCell ref="A12:L12"/>
+    <mergeCell ref="A11:R11"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="B3:F3"/>
+    <mergeCell ref="G3:K3"/>
+    <mergeCell ref="L3:P3"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="J4:K4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2D0787C-0466-44A5-B2A2-958518E6A2CF}">
-  <dimension ref="A1:AD29"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K15" sqref="K15"/>
+      <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="39" customWidth="1"/>
     <col min="2" max="2" width="19.109375" customWidth="1"/>
     <col min="3" max="3" width="2.109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.88671875" customWidth="1"/>
     <col min="6" max="6" width="8.6640625" customWidth="1"/>
-    <col min="7" max="7" width="10.21875" customWidth="1"/>
+    <col min="7" max="7" width="10.33203125" customWidth="1"/>
     <col min="8" max="8" width="2.88671875" customWidth="1"/>
-    <col min="9" max="9" width="3.77734375" customWidth="1"/>
+    <col min="9" max="9" width="3.6640625" customWidth="1"/>
     <col min="10" max="10" width="8.109375" customWidth="1"/>
-    <col min="11" max="11" width="10.77734375" customWidth="1"/>
-    <col min="12" max="12" width="9.77734375" customWidth="1"/>
+    <col min="11" max="11" width="10.6640625" customWidth="1"/>
+    <col min="12" max="12" width="9.6640625" customWidth="1"/>
     <col min="13" max="13" width="1.6640625" bestFit="1" customWidth="1"/>
-    <col min="14" max="14" width="2.77734375" customWidth="1"/>
+    <col min="14" max="14" width="2.6640625" customWidth="1"/>
     <col min="15" max="16" width="7" customWidth="1"/>
-    <col min="17" max="17" width="8.44140625" style="79" customWidth="1"/>
+    <col min="17" max="17" width="8.44140625" style="119" customWidth="1"/>
     <col min="18" max="18" width="10" customWidth="1"/>
     <col min="19" max="20" width="1.6640625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6.44140625" customWidth="1"/>
     <col min="22" max="22" width="6.6640625" customWidth="1"/>
     <col min="23" max="23" width="8.6640625" customWidth="1"/>
     <col min="24" max="24" width="3.44140625" customWidth="1"/>
     <col min="25" max="25" width="3" customWidth="1"/>
     <col min="26" max="27" width="7.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" ht="16.8" x14ac:dyDescent="0.35">
-      <c r="A1" s="48" t="s">
-[...23 lines deleted...]
-      <c r="AD1" s="7"/>
+      <c r="A1" s="69" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="5"/>
+      <c r="J1" s="5"/>
+      <c r="K1" s="5"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
+      <c r="N1" s="5"/>
+      <c r="O1" s="5"/>
+      <c r="P1" s="5"/>
+      <c r="Q1" s="75"/>
+      <c r="Y1" s="112"/>
+      <c r="Z1" s="112"/>
+      <c r="AA1" s="112"/>
+      <c r="AB1" s="112"/>
+      <c r="AC1" s="112"/>
+      <c r="AD1" s="112"/>
     </row>
     <row r="2" spans="1:30" ht="15" x14ac:dyDescent="0.35">
-      <c r="A2" s="44"/>
-      <c r="B2" s="94" t="s">
+      <c r="A2" s="77"/>
+      <c r="B2" s="141" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="94"/>
-[...3 lines deleted...]
-      <c r="G2" s="94" t="s">
+      <c r="C2" s="141"/>
+      <c r="D2" s="141"/>
+      <c r="E2" s="141"/>
+      <c r="F2" s="141"/>
+      <c r="G2" s="141" t="s">
+        <v>9</v>
+      </c>
+      <c r="H2" s="141"/>
+      <c r="I2" s="141"/>
+      <c r="J2" s="141"/>
+      <c r="K2" s="141"/>
+      <c r="L2" s="141" t="s">
         <v>10</v>
       </c>
-      <c r="H2" s="94"/>
-[...23 lines deleted...]
-      <c r="AD2" s="5"/>
+      <c r="M2" s="141"/>
+      <c r="N2" s="141"/>
+      <c r="O2" s="141"/>
+      <c r="P2" s="141"/>
+      <c r="Q2" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="T2" s="114"/>
+      <c r="U2" s="114"/>
+      <c r="V2" s="114"/>
+      <c r="W2" s="114"/>
+      <c r="X2" s="117"/>
+      <c r="Y2" s="95"/>
+      <c r="Z2" s="95"/>
+      <c r="AA2" s="95"/>
+      <c r="AB2" s="95"/>
+      <c r="AC2" s="117"/>
+      <c r="AD2" s="117"/>
     </row>
     <row r="3" spans="1:30" ht="47.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="46"/>
-[...27 lines deleted...]
-      <c r="Q3" s="76"/>
+      <c r="A3" s="79"/>
+      <c r="B3" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" s="80"/>
+      <c r="D3" s="80"/>
+      <c r="E3" s="140" t="s">
+        <v>52</v>
+      </c>
+      <c r="F3" s="140"/>
+      <c r="G3" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="H3" s="80"/>
+      <c r="I3" s="80"/>
+      <c r="J3" s="140" t="s">
+        <v>52</v>
+      </c>
+      <c r="K3" s="140"/>
+      <c r="L3" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="M3" s="80"/>
+      <c r="N3" s="80"/>
+      <c r="O3" s="140" t="s">
+        <v>52</v>
+      </c>
+      <c r="P3" s="140"/>
+      <c r="Q3" s="81"/>
     </row>
     <row r="4" spans="1:30" ht="16.2" x14ac:dyDescent="0.35">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="120" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="83">
+        <v>1602.7897288770139</v>
+      </c>
+      <c r="C4" s="83"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="83">
+        <v>1583.957417900308</v>
+      </c>
+      <c r="F4" s="83">
+        <v>1621.6220398537198</v>
+      </c>
+      <c r="G4" s="83">
+        <v>1476.9471840043902</v>
+      </c>
+      <c r="H4" s="83"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="83">
+        <v>1448.9971908071473</v>
+      </c>
+      <c r="K4" s="83">
+        <v>1504.8971772016332</v>
+      </c>
+      <c r="L4" s="83">
+        <v>1721.5284783165578</v>
+      </c>
+      <c r="M4" s="83"/>
+      <c r="N4" s="84"/>
+      <c r="O4" s="83">
+        <v>1697.0355294008075</v>
+      </c>
+      <c r="P4" s="83">
+        <v>1746.021427232308</v>
+      </c>
+      <c r="Q4" s="121" t="s">
+        <v>17</v>
+      </c>
+      <c r="R4" s="87"/>
+    </row>
+    <row r="5" spans="1:30" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A5" s="122" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="52">
-[...85 lines deleted...]
-      <c r="AA5" s="5"/>
+      <c r="B5" s="90">
+        <v>1594.251691714026</v>
+      </c>
+      <c r="C5" s="90"/>
+      <c r="D5" s="91"/>
+      <c r="E5" s="90">
+        <v>1584.0831340929387</v>
+      </c>
+      <c r="F5" s="90">
+        <v>1604.4202493351133</v>
+      </c>
+      <c r="G5" s="90">
+        <v>1446.2754303914983</v>
+      </c>
+      <c r="H5" s="90"/>
+      <c r="I5" s="91"/>
+      <c r="J5" s="90">
+        <v>1432.1794680295857</v>
+      </c>
+      <c r="K5" s="90">
+        <v>1460.3713927534109</v>
+      </c>
+      <c r="L5" s="90">
+        <v>1733.0382233770056</v>
+      </c>
+      <c r="M5" s="90"/>
+      <c r="N5" s="91"/>
+      <c r="O5" s="90">
+        <v>1719.1112236126594</v>
+      </c>
+      <c r="P5" s="90">
+        <v>1746.9652231413518</v>
+      </c>
+      <c r="Q5" s="94" t="s">
+        <v>17</v>
+      </c>
+      <c r="R5" s="87"/>
+      <c r="T5" s="123"/>
+      <c r="U5" s="123"/>
+      <c r="V5" s="123"/>
+      <c r="W5" s="123"/>
+      <c r="X5" s="95"/>
+      <c r="Y5" s="117"/>
+      <c r="Z5" s="117"/>
+      <c r="AA5" s="117"/>
     </row>
     <row r="6" spans="1:30" ht="16.2" x14ac:dyDescent="0.35">
-      <c r="A6" s="6" t="s">
+      <c r="A6" s="96" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="50"/>
-[...19 lines deleted...]
-      <c r="Y6" s="5"/>
+      <c r="B6" s="97"/>
+      <c r="C6" s="97"/>
+      <c r="D6" s="98"/>
+      <c r="E6" s="98"/>
+      <c r="F6" s="98"/>
+      <c r="G6" s="97"/>
+      <c r="H6" s="97"/>
+      <c r="I6" s="98"/>
+      <c r="J6" s="98"/>
+      <c r="K6" s="98"/>
+      <c r="L6" s="97"/>
+      <c r="M6" s="97"/>
+      <c r="N6" s="98"/>
+      <c r="O6" s="98"/>
+      <c r="P6" s="98"/>
+      <c r="Q6" s="75"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+      <c r="Y6" s="117"/>
     </row>
     <row r="7" spans="1:30" ht="16.2" x14ac:dyDescent="0.35">
-      <c r="A7" s="19" t="s">
-[...102 lines deleted...]
-      <c r="A11" s="6" t="s">
+      <c r="A7" s="99" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="97"/>
+      <c r="C7" s="97"/>
+      <c r="D7" s="98"/>
+      <c r="E7" s="98"/>
+      <c r="F7" s="98"/>
+      <c r="G7" s="97"/>
+      <c r="H7" s="97"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+      <c r="K7" s="98"/>
+      <c r="L7" s="97"/>
+      <c r="M7" s="97"/>
+      <c r="N7" s="98"/>
+      <c r="O7" s="98"/>
+      <c r="P7" s="98"/>
+      <c r="Q7" s="75"/>
+      <c r="S7" s="1"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:30" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A8" s="100" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="97"/>
+      <c r="C8" s="97"/>
+      <c r="D8" s="98"/>
+      <c r="E8" s="98"/>
+      <c r="F8" s="98"/>
+      <c r="G8" s="97"/>
+      <c r="H8" s="97"/>
+      <c r="I8" s="98"/>
+      <c r="J8" s="98"/>
+      <c r="K8" s="98"/>
+      <c r="L8" s="97"/>
+      <c r="M8" s="97"/>
+      <c r="N8" s="98"/>
+      <c r="O8" s="98"/>
+      <c r="P8" s="98"/>
+      <c r="Q8" s="75"/>
+      <c r="T8" s="102"/>
+      <c r="U8" s="102"/>
+      <c r="V8" s="102"/>
+      <c r="W8" s="103"/>
+      <c r="X8" s="117"/>
+    </row>
+    <row r="9" spans="1:30" ht="41.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="139" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="139"/>
+      <c r="C9" s="139"/>
+      <c r="D9" s="139"/>
+      <c r="E9" s="139"/>
+      <c r="F9" s="139"/>
+      <c r="G9" s="139"/>
+      <c r="H9" s="139"/>
+      <c r="I9" s="139"/>
+      <c r="J9" s="139"/>
+      <c r="K9" s="139"/>
+      <c r="L9" s="139"/>
+      <c r="M9" s="139"/>
+      <c r="N9" s="139"/>
+      <c r="O9" s="139"/>
+      <c r="P9" s="139"/>
+      <c r="Q9" s="139"/>
+      <c r="R9" s="139"/>
+      <c r="T9" s="126"/>
+      <c r="U9" s="126"/>
+      <c r="V9" s="126"/>
+      <c r="W9" s="126"/>
+      <c r="X9" s="117"/>
+    </row>
+    <row r="10" spans="1:30" s="108" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="138" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="138"/>
+      <c r="C10" s="138"/>
+      <c r="D10" s="138"/>
+      <c r="E10" s="138"/>
+      <c r="F10" s="138"/>
+      <c r="G10" s="138"/>
+      <c r="H10" s="138"/>
+      <c r="I10" s="138"/>
+      <c r="J10" s="138"/>
+      <c r="K10" s="138"/>
+      <c r="L10" s="138"/>
+    </row>
+    <row r="11" spans="1:30" x14ac:dyDescent="0.3">
+      <c r="A11" s="109" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="110"/>
+      <c r="C11" s="110"/>
+      <c r="D11" s="110"/>
+      <c r="E11" s="110"/>
+      <c r="F11" s="110"/>
+      <c r="G11" s="110"/>
+      <c r="H11" s="110"/>
+      <c r="I11" s="110"/>
+      <c r="J11" s="110"/>
+      <c r="K11" s="110"/>
+      <c r="L11" s="110"/>
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:30" ht="15" x14ac:dyDescent="0.35">
+      <c r="A12" s="111"/>
+      <c r="B12" s="97"/>
+      <c r="C12" s="97"/>
+      <c r="D12" s="97"/>
+      <c r="E12" s="97"/>
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:30" ht="15" x14ac:dyDescent="0.35">
+      <c r="A13" s="99"/>
+      <c r="B13" s="97"/>
+      <c r="C13" s="97"/>
+      <c r="D13" s="97"/>
+      <c r="E13" s="97"/>
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:30" ht="15" x14ac:dyDescent="0.35">
+      <c r="A14" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="50"/>
-[...126 lines deleted...]
-      <c r="AA15" s="5"/>
+      <c r="B14" s="97"/>
+      <c r="C14" s="97"/>
+      <c r="D14" s="97"/>
+      <c r="E14" s="97"/>
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:30" x14ac:dyDescent="0.3">
+      <c r="A15" s="109" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="110"/>
+      <c r="C15" s="110"/>
+      <c r="D15" s="110"/>
+      <c r="E15" s="110"/>
+      <c r="F15" s="110"/>
+      <c r="Q15"/>
     </row>
     <row r="16" spans="1:30" ht="15" x14ac:dyDescent="0.35">
-      <c r="A16" s="27"/>
-[...25 lines deleted...]
-      <c r="AA16" s="5"/>
+      <c r="A16" s="96"/>
+      <c r="B16" s="115"/>
+      <c r="C16" s="114"/>
+      <c r="D16" s="114"/>
+      <c r="E16" s="114"/>
+      <c r="F16" s="114"/>
+      <c r="G16" s="114"/>
+      <c r="H16" s="114"/>
+      <c r="I16" s="114"/>
+      <c r="J16" s="114"/>
+      <c r="K16" s="114"/>
+      <c r="L16" s="114"/>
+      <c r="M16" s="114"/>
+      <c r="N16" s="114"/>
+      <c r="O16" s="114"/>
+      <c r="P16" s="114"/>
+      <c r="Q16" s="116"/>
+      <c r="R16" s="114"/>
+      <c r="S16" s="123"/>
+      <c r="T16" s="123"/>
+      <c r="U16" s="123"/>
+      <c r="V16" s="123"/>
+      <c r="W16" s="123"/>
+      <c r="X16" s="95"/>
+      <c r="Y16" s="117"/>
+      <c r="Z16" s="117"/>
+      <c r="AA16" s="117"/>
     </row>
     <row r="17" spans="1:27" ht="15" x14ac:dyDescent="0.35">
-      <c r="A17" s="19"/>
-[...83 lines deleted...]
-      <c r="AA19" s="5"/>
+      <c r="A17" s="100"/>
+      <c r="B17" s="115"/>
+      <c r="C17" s="114"/>
+      <c r="D17" s="114"/>
+      <c r="E17" s="114"/>
+      <c r="F17" s="114"/>
+      <c r="G17" s="114"/>
+      <c r="H17" s="114"/>
+      <c r="I17" s="114"/>
+      <c r="J17" s="114"/>
+      <c r="K17" s="114"/>
+      <c r="L17" s="114"/>
+      <c r="M17" s="114"/>
+      <c r="N17" s="114"/>
+      <c r="O17" s="114"/>
+      <c r="P17" s="114"/>
+      <c r="Q17" s="116"/>
+      <c r="R17" s="114"/>
+      <c r="S17" s="123"/>
+      <c r="T17" s="123"/>
+      <c r="U17" s="123"/>
+      <c r="V17" s="123"/>
+      <c r="W17" s="123"/>
+      <c r="X17" s="95"/>
+      <c r="Y17" s="117"/>
+      <c r="Z17" s="117"/>
+      <c r="AA17" s="117"/>
+    </row>
+    <row r="18" spans="1:27" ht="15" x14ac:dyDescent="0.35">
+      <c r="A18" s="100"/>
+      <c r="B18" s="115"/>
+      <c r="C18" s="114"/>
+      <c r="D18" s="114"/>
+      <c r="E18" s="114"/>
+      <c r="F18" s="114"/>
+      <c r="G18" s="114"/>
+      <c r="H18" s="114"/>
+      <c r="I18" s="114"/>
+      <c r="J18" s="114"/>
+      <c r="K18" s="114"/>
+      <c r="L18" s="114"/>
+      <c r="M18" s="114"/>
+      <c r="N18" s="114"/>
+      <c r="O18" s="114"/>
+      <c r="P18" s="114"/>
+      <c r="Q18" s="116"/>
+      <c r="R18" s="114"/>
+      <c r="S18" s="123"/>
+      <c r="T18" s="123"/>
+      <c r="U18" s="123"/>
+      <c r="V18" s="123"/>
+      <c r="W18" s="123"/>
+      <c r="X18" s="95"/>
+      <c r="Y18" s="117"/>
+      <c r="Z18" s="117"/>
+      <c r="AA18" s="117"/>
+    </row>
+    <row r="19" spans="1:27" ht="39.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="112"/>
+      <c r="B19" s="112"/>
+      <c r="C19" s="112"/>
+      <c r="D19" s="112"/>
+      <c r="E19" s="112"/>
+      <c r="F19" s="112"/>
+      <c r="G19" s="112"/>
+      <c r="H19" s="112"/>
+      <c r="I19" s="112"/>
+      <c r="J19" s="112"/>
+      <c r="K19" s="112"/>
+      <c r="L19" s="112"/>
+      <c r="M19" s="112"/>
+      <c r="N19" s="112"/>
+      <c r="O19" s="112"/>
+      <c r="P19" s="112"/>
+      <c r="Q19" s="113"/>
+      <c r="R19" s="112"/>
+      <c r="S19" s="123"/>
+      <c r="T19" s="123"/>
+      <c r="U19" s="123"/>
+      <c r="V19" s="123"/>
+      <c r="W19" s="123"/>
+      <c r="X19" s="95"/>
+      <c r="Y19" s="117"/>
+      <c r="Z19" s="117"/>
+      <c r="AA19" s="117"/>
     </row>
     <row r="20" spans="1:27" ht="15" x14ac:dyDescent="0.35">
-      <c r="A20" s="6"/>
-[...25 lines deleted...]
-      <c r="AA20" s="5"/>
+      <c r="A20" s="99"/>
+      <c r="B20" s="115"/>
+      <c r="C20" s="114"/>
+      <c r="D20" s="114"/>
+      <c r="E20" s="114"/>
+      <c r="F20" s="114"/>
+      <c r="G20" s="114"/>
+      <c r="H20" s="114"/>
+      <c r="I20" s="114"/>
+      <c r="J20" s="114"/>
+      <c r="K20" s="114"/>
+      <c r="L20" s="114"/>
+      <c r="M20" s="114"/>
+      <c r="N20" s="114"/>
+      <c r="O20" s="114"/>
+      <c r="P20" s="114"/>
+      <c r="Q20" s="116"/>
+      <c r="R20" s="114"/>
+      <c r="S20" s="123"/>
+      <c r="T20" s="123"/>
+      <c r="U20" s="123"/>
+      <c r="V20" s="123"/>
+      <c r="W20" s="123"/>
+      <c r="X20" s="95"/>
+      <c r="Y20" s="117"/>
+      <c r="Z20" s="117"/>
+      <c r="AA20" s="117"/>
     </row>
     <row r="21" spans="1:27" ht="15" x14ac:dyDescent="0.35">
-      <c r="A21" s="6"/>
-[...54 lines deleted...]
-      <c r="AA22" s="5"/>
+      <c r="A21" s="96"/>
+      <c r="B21" s="115"/>
+      <c r="C21" s="114"/>
+      <c r="D21" s="114"/>
+      <c r="E21" s="114"/>
+      <c r="F21" s="114"/>
+      <c r="G21" s="114"/>
+      <c r="H21" s="114"/>
+      <c r="I21" s="114"/>
+      <c r="J21" s="114"/>
+      <c r="K21" s="114"/>
+      <c r="L21" s="114"/>
+      <c r="M21" s="114"/>
+      <c r="N21" s="114"/>
+      <c r="O21" s="114"/>
+      <c r="P21" s="114"/>
+      <c r="Q21" s="116"/>
+      <c r="R21" s="114"/>
+      <c r="S21" s="123"/>
+      <c r="T21" s="123"/>
+      <c r="U21" s="123"/>
+      <c r="V21" s="123"/>
+      <c r="W21" s="123"/>
+      <c r="X21" s="95"/>
+      <c r="Y21" s="117"/>
+      <c r="Z21" s="117"/>
+      <c r="AA21" s="117"/>
+    </row>
+    <row r="22" spans="1:27" ht="15" x14ac:dyDescent="0.35">
+      <c r="A22" s="96"/>
+      <c r="B22" s="115"/>
+      <c r="C22" s="114"/>
+      <c r="D22" s="114"/>
+      <c r="E22" s="114"/>
+      <c r="F22" s="114"/>
+      <c r="G22" s="114"/>
+      <c r="H22" s="114"/>
+      <c r="I22" s="114"/>
+      <c r="J22" s="114"/>
+      <c r="K22" s="114"/>
+      <c r="L22" s="114"/>
+      <c r="M22" s="114"/>
+      <c r="N22" s="114"/>
+      <c r="O22" s="114"/>
+      <c r="P22" s="114"/>
+      <c r="Q22" s="116"/>
+      <c r="R22" s="114"/>
+      <c r="S22" s="123"/>
+      <c r="T22" s="123"/>
+      <c r="U22" s="123"/>
+      <c r="V22" s="123"/>
+      <c r="W22" s="123"/>
+      <c r="X22" s="95"/>
+      <c r="Y22" s="117"/>
+      <c r="Z22" s="117"/>
+      <c r="AA22" s="117"/>
     </row>
     <row r="23" spans="1:27" ht="15" x14ac:dyDescent="0.3">
-      <c r="Y23" s="5"/>
-[...1 lines deleted...]
-      <c r="AA23" s="5"/>
+      <c r="A23" s="99"/>
+      <c r="B23" s="112"/>
+      <c r="C23" s="124"/>
+      <c r="D23" s="125"/>
+      <c r="E23" s="125"/>
+      <c r="F23" s="125"/>
+      <c r="G23" s="125"/>
+      <c r="H23" s="125"/>
+      <c r="I23" s="125"/>
+      <c r="J23" s="125"/>
+      <c r="K23" s="125"/>
+      <c r="L23" s="125"/>
+      <c r="M23" s="124"/>
+      <c r="N23" s="124"/>
+      <c r="O23" s="124"/>
+      <c r="P23" s="124"/>
+      <c r="Q23" s="113"/>
+      <c r="R23" s="124"/>
+      <c r="S23" s="125"/>
+      <c r="T23" s="125"/>
+      <c r="U23" s="125"/>
+      <c r="V23" s="125"/>
+      <c r="W23" s="125"/>
+      <c r="X23" s="112"/>
+      <c r="Y23" s="117"/>
+      <c r="Z23" s="117"/>
+      <c r="AA23" s="117"/>
     </row>
     <row r="24" spans="1:27" ht="15" x14ac:dyDescent="0.3">
-      <c r="Y24" s="5"/>
-[...1 lines deleted...]
-      <c r="AA24" s="5"/>
+      <c r="Y24" s="117"/>
+      <c r="Z24" s="117"/>
+      <c r="AA24" s="117"/>
     </row>
     <row r="25" spans="1:27" ht="15" x14ac:dyDescent="0.3">
-      <c r="Y25" s="5"/>
-[...1 lines deleted...]
-      <c r="AA25" s="5"/>
+      <c r="Y25" s="117"/>
+      <c r="Z25" s="117"/>
+      <c r="AA25" s="117"/>
     </row>
     <row r="26" spans="1:27" ht="15" x14ac:dyDescent="0.3">
-      <c r="Y26" s="5"/>
-[...1 lines deleted...]
-      <c r="AA26" s="5"/>
+      <c r="Y26" s="117"/>
+      <c r="Z26" s="117"/>
+      <c r="AA26" s="117"/>
     </row>
     <row r="27" spans="1:27" ht="15" x14ac:dyDescent="0.3">
-      <c r="Y27" s="5"/>
-[...1 lines deleted...]
-      <c r="AA27" s="5"/>
+      <c r="Y27" s="117"/>
+      <c r="Z27" s="117"/>
+      <c r="AA27" s="117"/>
     </row>
     <row r="28" spans="1:27" ht="15" x14ac:dyDescent="0.3">
-      <c r="Y28" s="5"/>
-[...6 lines deleted...]
-      <c r="AA29" s="7"/>
+      <c r="Y28" s="117"/>
+      <c r="Z28" s="117"/>
+      <c r="AA28" s="117"/>
+    </row>
+    <row r="29" spans="1:27" ht="15" x14ac:dyDescent="0.3">
+      <c r="Y29" s="117"/>
+      <c r="Z29" s="117"/>
+      <c r="AA29" s="117"/>
+    </row>
+    <row r="30" spans="1:27" x14ac:dyDescent="0.3">
+      <c r="Y30" s="112"/>
+      <c r="Z30" s="112"/>
+      <c r="AA30" s="112"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-    <mergeCell ref="A8:R8"/>
+  <mergeCells count="8">
+    <mergeCell ref="A10:L10"/>
+    <mergeCell ref="A9:R9"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="O3:P3"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G2:K2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0DFE7AAF-E35E-4B7F-B3DA-9DC3B44FC3D4}">
-  <dimension ref="A1:R15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E19" sqref="E19"/>
+      <selection activeCell="E14" sqref="E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="43.6640625" customWidth="1"/>
     <col min="3" max="3" width="3" customWidth="1"/>
     <col min="4" max="4" width="1.6640625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.33203125" customWidth="1"/>
     <col min="7" max="7" width="8.109375" customWidth="1"/>
-    <col min="8" max="8" width="2.77734375" customWidth="1"/>
-    <col min="9" max="9" width="1.77734375" customWidth="1"/>
+    <col min="8" max="8" width="2.6640625" customWidth="1"/>
+    <col min="9" max="9" width="1.6640625" customWidth="1"/>
     <col min="10" max="10" width="8.109375" customWidth="1"/>
-    <col min="11" max="11" width="9.77734375" customWidth="1"/>
-    <col min="12" max="12" width="8.77734375" customWidth="1"/>
+    <col min="11" max="11" width="9.6640625" customWidth="1"/>
+    <col min="12" max="12" width="8.6640625" customWidth="1"/>
     <col min="13" max="13" width="1.6640625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="3.33203125" customWidth="1"/>
     <col min="15" max="16" width="7.109375" customWidth="1"/>
-    <col min="17" max="17" width="10.33203125" style="79" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="10.33203125" style="119" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="2.6640625" customWidth="1"/>
     <col min="21" max="21" width="7" customWidth="1"/>
     <col min="22" max="22" width="7.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="16.8" x14ac:dyDescent="0.35">
-[...22 lines deleted...]
-      <c r="B2" s="94" t="s">
+    <row r="1" spans="1:23" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A1" s="73" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="5"/>
+      <c r="J1" s="5"/>
+      <c r="K1" s="5"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
+      <c r="N1" s="5"/>
+      <c r="O1" s="5"/>
+      <c r="P1" s="5"/>
+      <c r="Q1" s="75"/>
+    </row>
+    <row r="2" spans="1:23" ht="15" x14ac:dyDescent="0.35">
+      <c r="A2" s="77"/>
+      <c r="B2" s="141" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="94"/>
-[...3 lines deleted...]
-      <c r="G2" s="94" t="s">
+      <c r="C2" s="141"/>
+      <c r="D2" s="141"/>
+      <c r="E2" s="141"/>
+      <c r="F2" s="141"/>
+      <c r="G2" s="141" t="s">
         <v>1</v>
       </c>
-      <c r="H2" s="94"/>
-[...3 lines deleted...]
-      <c r="L2" s="94" t="s">
+      <c r="H2" s="141"/>
+      <c r="I2" s="141"/>
+      <c r="J2" s="141"/>
+      <c r="K2" s="141"/>
+      <c r="L2" s="141" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="94"/>
-[...14 lines deleted...]
-      <c r="E3" s="95" t="s">
+      <c r="M2" s="141"/>
+      <c r="N2" s="141"/>
+      <c r="O2" s="141"/>
+      <c r="P2" s="141"/>
+      <c r="Q2" s="78" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="3" spans="1:23" ht="43.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="79"/>
+      <c r="B3" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" s="80"/>
+      <c r="D3" s="80"/>
+      <c r="E3" s="140" t="s">
+        <v>52</v>
+      </c>
+      <c r="F3" s="140"/>
+      <c r="G3" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="H3" s="80"/>
+      <c r="I3" s="80"/>
+      <c r="J3" s="140" t="s">
+        <v>52</v>
+      </c>
+      <c r="K3" s="140"/>
+      <c r="L3" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="M3" s="80"/>
+      <c r="N3" s="80"/>
+      <c r="O3" s="140" t="s">
+        <v>52</v>
+      </c>
+      <c r="P3" s="140"/>
+      <c r="Q3" s="81"/>
+    </row>
+    <row r="4" spans="1:23" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A4" s="82" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="83">
+        <v>1793.99851712193</v>
+      </c>
+      <c r="C4" s="83"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="83">
+        <v>1649.6755006969699</v>
+      </c>
+      <c r="F4" s="83">
+        <v>1938.3215335468799</v>
+      </c>
+      <c r="G4" s="83">
+        <v>1674.38653071913</v>
+      </c>
+      <c r="H4" s="83"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="83">
+        <v>1461.1129227375</v>
+      </c>
+      <c r="K4" s="83">
+        <v>1887.6601387007599</v>
+      </c>
+      <c r="L4" s="83">
+        <v>1929.2628527055101</v>
+      </c>
+      <c r="M4" s="83"/>
+      <c r="N4" s="84"/>
+      <c r="O4" s="83">
+        <v>1744.66670604153</v>
+      </c>
+      <c r="P4" s="83">
+        <v>2113.85899936948</v>
+      </c>
+      <c r="Q4" s="127"/>
+      <c r="R4" s="1"/>
+    </row>
+    <row r="5" spans="1:23" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A5" s="89" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="90">
+        <v>1832.82988555211</v>
+      </c>
+      <c r="C5" s="90"/>
+      <c r="D5" s="91"/>
+      <c r="E5" s="90">
+        <v>1808.8392039637099</v>
+      </c>
+      <c r="F5" s="90">
+        <v>1856.8205671405201</v>
+      </c>
+      <c r="G5" s="90">
+        <v>1711.3669143668401</v>
+      </c>
+      <c r="H5" s="90"/>
+      <c r="I5" s="91"/>
+      <c r="J5" s="90">
+        <v>1678.9337483633999</v>
+      </c>
+      <c r="K5" s="90">
+        <v>1743.8000803702701</v>
+      </c>
+      <c r="L5" s="90">
+        <v>1941.0825501458201</v>
+      </c>
+      <c r="M5" s="90"/>
+      <c r="N5" s="91"/>
+      <c r="O5" s="90">
+        <v>1906.9800853950501</v>
+      </c>
+      <c r="P5" s="90">
+        <v>1975.1850148966</v>
+      </c>
+      <c r="Q5" s="94" t="s">
+        <v>17</v>
+      </c>
+      <c r="R5" s="128"/>
+    </row>
+    <row r="6" spans="1:23" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A6" s="96" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="97"/>
+      <c r="C6" s="97"/>
+      <c r="D6" s="98"/>
+      <c r="E6" s="98"/>
+      <c r="F6" s="98"/>
+      <c r="G6" s="97"/>
+      <c r="H6" s="97"/>
+      <c r="I6" s="98"/>
+      <c r="J6" s="98"/>
+      <c r="K6" s="98"/>
+      <c r="L6" s="97"/>
+      <c r="M6" s="97"/>
+      <c r="N6" s="98"/>
+      <c r="O6" s="98"/>
+      <c r="P6" s="98"/>
+      <c r="Q6" s="75"/>
+    </row>
+    <row r="7" spans="1:23" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A7" s="99" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="97"/>
+      <c r="C7" s="97"/>
+      <c r="D7" s="98"/>
+      <c r="E7" s="98"/>
+      <c r="F7" s="98"/>
+      <c r="G7" s="97"/>
+      <c r="H7" s="97"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+      <c r="K7" s="98"/>
+      <c r="L7" s="97"/>
+      <c r="M7" s="97"/>
+      <c r="N7" s="98"/>
+      <c r="O7" s="98"/>
+      <c r="P7" s="98"/>
+      <c r="Q7" s="75"/>
+      <c r="S7" s="1"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A8" s="100" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="97"/>
+      <c r="C8" s="97"/>
+      <c r="D8" s="98"/>
+      <c r="E8" s="98"/>
+      <c r="F8" s="98"/>
+      <c r="G8" s="97"/>
+      <c r="H8" s="97"/>
+      <c r="I8" s="98"/>
+      <c r="J8" s="98"/>
+      <c r="K8" s="98"/>
+      <c r="L8" s="97"/>
+      <c r="M8" s="97"/>
+      <c r="N8" s="98"/>
+      <c r="O8" s="98"/>
+      <c r="P8" s="98"/>
+      <c r="Q8" s="75"/>
+    </row>
+    <row r="9" spans="1:23" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="142" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="142"/>
+      <c r="C9" s="142"/>
+      <c r="D9" s="142"/>
+      <c r="E9" s="142"/>
+      <c r="F9" s="142"/>
+      <c r="G9" s="142"/>
+      <c r="H9" s="142"/>
+      <c r="I9" s="142"/>
+      <c r="J9" s="142"/>
+      <c r="K9" s="142"/>
+      <c r="L9" s="142"/>
+      <c r="M9" s="142"/>
+      <c r="N9" s="142"/>
+      <c r="O9" s="142"/>
+      <c r="P9" s="142"/>
+      <c r="Q9" s="142"/>
+    </row>
+    <row r="10" spans="1:23" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="139" t="s">
         <v>24</v>
       </c>
-      <c r="F3" s="95"/>
-[...268 lines deleted...]
-      <c r="A14" s="6" t="s">
+      <c r="B10" s="139"/>
+      <c r="C10" s="139"/>
+      <c r="D10" s="139"/>
+      <c r="E10" s="139"/>
+      <c r="F10" s="139"/>
+      <c r="G10" s="139"/>
+      <c r="H10" s="139"/>
+      <c r="I10" s="139"/>
+      <c r="J10" s="139"/>
+      <c r="K10" s="139"/>
+      <c r="L10" s="139"/>
+      <c r="M10" s="139"/>
+      <c r="N10" s="139"/>
+      <c r="O10" s="139"/>
+      <c r="P10" s="139"/>
+      <c r="Q10" s="139"/>
+    </row>
+    <row r="11" spans="1:23" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="139" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="139"/>
+      <c r="C11" s="139"/>
+      <c r="D11" s="139"/>
+      <c r="E11" s="139"/>
+      <c r="F11" s="139"/>
+      <c r="G11" s="139"/>
+      <c r="H11" s="139"/>
+      <c r="I11" s="139"/>
+      <c r="J11" s="139"/>
+      <c r="K11" s="139"/>
+      <c r="L11" s="139"/>
+      <c r="M11" s="139"/>
+      <c r="N11" s="139"/>
+      <c r="O11" s="139"/>
+      <c r="P11" s="139"/>
+      <c r="Q11" s="139"/>
+    </row>
+    <row r="12" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A12" s="106"/>
+      <c r="B12" s="106"/>
+      <c r="C12" s="106"/>
+      <c r="D12" s="106"/>
+      <c r="E12" s="106"/>
+      <c r="F12" s="106"/>
+      <c r="G12" s="106"/>
+      <c r="H12" s="106"/>
+      <c r="I12" s="106"/>
+      <c r="J12" s="106"/>
+      <c r="K12" s="106"/>
+      <c r="L12" s="106"/>
+      <c r="M12" s="106"/>
+      <c r="N12" s="106"/>
+      <c r="O12" s="106"/>
+      <c r="P12" s="106"/>
+      <c r="Q12" s="113"/>
+    </row>
+    <row r="13" spans="1:23" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A13" s="111"/>
+      <c r="B13" s="97"/>
+      <c r="C13" s="97"/>
+      <c r="D13" s="98"/>
+      <c r="E13" s="98"/>
+      <c r="F13" s="98"/>
+      <c r="G13" s="97"/>
+      <c r="H13" s="97"/>
+      <c r="I13" s="98"/>
+      <c r="J13" s="98"/>
+      <c r="K13" s="98"/>
+      <c r="L13" s="97"/>
+      <c r="M13" s="97"/>
+      <c r="N13" s="98"/>
+      <c r="O13" s="98"/>
+      <c r="P13" s="98"/>
+      <c r="Q13" s="75"/>
+    </row>
+    <row r="14" spans="1:23" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A14" s="99"/>
+      <c r="B14" s="97"/>
+      <c r="C14" s="97"/>
+      <c r="D14" s="98"/>
+      <c r="E14" s="98"/>
+      <c r="F14" s="98"/>
+      <c r="G14" s="97"/>
+      <c r="H14" s="97"/>
+      <c r="I14" s="98"/>
+      <c r="J14" s="98"/>
+      <c r="K14" s="98"/>
+      <c r="L14" s="97"/>
+      <c r="M14" s="97"/>
+      <c r="N14" s="98"/>
+      <c r="O14" s="98"/>
+      <c r="P14" s="98"/>
+      <c r="Q14" s="75"/>
+    </row>
+    <row r="15" spans="1:23" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A15" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="50"/>
-[...35 lines deleted...]
-      <c r="Q15" s="82"/>
+      <c r="B15" s="97"/>
+      <c r="C15" s="97"/>
+      <c r="D15" s="98"/>
+      <c r="E15" s="98"/>
+      <c r="F15" s="98"/>
+      <c r="G15" s="97"/>
+      <c r="H15" s="97"/>
+      <c r="I15" s="98"/>
+      <c r="J15" s="98"/>
+      <c r="K15" s="98"/>
+      <c r="L15" s="97"/>
+      <c r="M15" s="97"/>
+      <c r="N15" s="98"/>
+      <c r="O15" s="98"/>
+      <c r="P15" s="98"/>
+      <c r="Q15" s="75"/>
+    </row>
+    <row r="16" spans="1:23" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A16" s="99" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="97"/>
+      <c r="C16" s="97"/>
+      <c r="D16" s="98"/>
+      <c r="E16" s="98"/>
+      <c r="F16" s="98"/>
+      <c r="G16" s="97"/>
+      <c r="H16" s="97"/>
+      <c r="I16" s="98"/>
+      <c r="J16" s="98"/>
+      <c r="K16" s="98"/>
+      <c r="L16" s="97"/>
+      <c r="M16" s="97"/>
+      <c r="N16" s="98"/>
+      <c r="O16" s="98"/>
+      <c r="P16" s="98"/>
+      <c r="Q16" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A8:Q8"/>
     <mergeCell ref="A9:Q9"/>
     <mergeCell ref="A10:Q10"/>
+    <mergeCell ref="A11:Q11"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="O3:P3"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G2:K2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67A25B87-0E4F-44AB-B5B1-AF35B426E487}">
-  <dimension ref="A1:R15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="Q17" sqref="Q17"/>
+      <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="34.6640625" customWidth="1"/>
     <col min="3" max="3" width="2.33203125" customWidth="1"/>
     <col min="4" max="4" width="1.6640625" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="8.6640625" customWidth="1"/>
     <col min="7" max="7" width="13" customWidth="1"/>
-    <col min="8" max="8" width="3.21875" customWidth="1"/>
+    <col min="8" max="8" width="3.33203125" customWidth="1"/>
     <col min="9" max="9" width="1.6640625" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="7.88671875" customWidth="1"/>
-    <col min="12" max="12" width="10.21875" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="1.6640625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.88671875" customWidth="1"/>
     <col min="16" max="16" width="8" customWidth="1"/>
-    <col min="17" max="17" width="10.33203125" style="79" customWidth="1"/>
+    <col min="17" max="17" width="10.33203125" style="119" customWidth="1"/>
     <col min="18" max="18" width="7" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="1.6640625" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="12.109375" customWidth="1"/>
     <col min="23" max="23" width="8" customWidth="1"/>
     <col min="24" max="24" width="8.6640625" customWidth="1"/>
     <col min="25" max="25" width="2.44140625" customWidth="1"/>
     <col min="26" max="26" width="1.6640625" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.6640625" customWidth="1"/>
     <col min="28" max="28" width="6.5546875" customWidth="1"/>
     <col min="29" max="29" width="10" customWidth="1"/>
     <col min="30" max="30" width="3.88671875" customWidth="1"/>
     <col min="31" max="31" width="2.88671875" customWidth="1"/>
     <col min="32" max="32" width="8.33203125" customWidth="1"/>
     <col min="33" max="33" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="A1" s="69" t="s">
+    <row r="1" spans="1:23" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A1" s="129" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
+      <c r="K1" s="130"/>
+      <c r="L1" s="130"/>
+      <c r="M1" s="130"/>
+      <c r="N1" s="110"/>
+      <c r="O1" s="110"/>
+      <c r="P1" s="110"/>
+      <c r="Q1" s="131"/>
+      <c r="R1" s="110"/>
+    </row>
+    <row r="2" spans="1:23" ht="15" x14ac:dyDescent="0.35">
+      <c r="A2" s="77"/>
+      <c r="B2" s="141" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="141"/>
+      <c r="D2" s="141"/>
+      <c r="E2" s="141"/>
+      <c r="F2" s="141"/>
+      <c r="G2" s="141" t="s">
+        <v>1</v>
+      </c>
+      <c r="H2" s="141"/>
+      <c r="I2" s="141"/>
+      <c r="J2" s="141"/>
+      <c r="K2" s="141"/>
+      <c r="L2" s="141" t="s">
+        <v>2</v>
+      </c>
+      <c r="M2" s="141"/>
+      <c r="N2" s="141"/>
+      <c r="O2" s="141"/>
+      <c r="P2" s="141"/>
+      <c r="Q2" s="78" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="3" spans="1:23" ht="48" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="79"/>
+      <c r="B3" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" s="80"/>
+      <c r="D3" s="80"/>
+      <c r="E3" s="140" t="s">
+        <v>52</v>
+      </c>
+      <c r="F3" s="140"/>
+      <c r="G3" s="80" t="s">
+        <v>3</v>
+      </c>
+      <c r="H3" s="80"/>
+      <c r="I3" s="132"/>
+      <c r="J3" s="140" t="s">
+        <v>52</v>
+      </c>
+      <c r="K3" s="140"/>
+      <c r="L3" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="M3" s="80"/>
+      <c r="N3" s="80"/>
+      <c r="O3" s="140" t="s">
+        <v>52</v>
+      </c>
+      <c r="P3" s="140"/>
+      <c r="Q3" s="81"/>
+    </row>
+    <row r="4" spans="1:23" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A4" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="83">
+        <v>1404.5369251392531</v>
+      </c>
+      <c r="C4" s="83"/>
+      <c r="D4" s="84" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="83">
+        <v>1348.0334978176727</v>
+      </c>
+      <c r="F4" s="83">
+        <v>1461.0403524608334</v>
+      </c>
+      <c r="G4" s="83">
+        <v>1257.4583157471593</v>
+      </c>
+      <c r="H4" s="83"/>
+      <c r="I4" s="84" t="s">
+        <v>5</v>
+      </c>
+      <c r="J4" s="83">
+        <v>1177.0500928235026</v>
+      </c>
+      <c r="K4" s="83">
+        <v>1337.866538670816</v>
+      </c>
+      <c r="L4" s="83">
+        <v>1594.4568198375409</v>
+      </c>
+      <c r="M4" s="83"/>
+      <c r="N4" s="84" t="s">
+        <v>5</v>
+      </c>
+      <c r="O4" s="83">
+        <v>1520.2379103225824</v>
+      </c>
+      <c r="P4" s="83">
+        <v>1668.6757293524995</v>
+      </c>
+      <c r="Q4" s="133" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A5" s="89" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="90">
+        <v>1662.6060894242491</v>
+      </c>
+      <c r="C5" s="90"/>
+      <c r="D5" s="91" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="90">
+        <v>1638.9886135253707</v>
+      </c>
+      <c r="F5" s="90">
+        <v>1686.2235653231276</v>
+      </c>
+      <c r="G5" s="90">
+        <v>1551.210497411407</v>
+      </c>
+      <c r="H5" s="90"/>
+      <c r="I5" s="91" t="s">
+        <v>5</v>
+      </c>
+      <c r="J5" s="90">
+        <v>1518.324085045321</v>
+      </c>
+      <c r="K5" s="90">
+        <v>1584.096909777493</v>
+      </c>
+      <c r="L5" s="90">
+        <v>1759.2502313923055</v>
+      </c>
+      <c r="M5" s="90"/>
+      <c r="N5" s="91" t="s">
+        <v>5</v>
+      </c>
+      <c r="O5" s="90">
+        <v>1725.4413732355281</v>
+      </c>
+      <c r="P5" s="90">
+        <v>1793.059089549083</v>
+      </c>
+      <c r="Q5" s="94" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A6" s="96" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A7" s="99" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="97"/>
+      <c r="C7" s="97"/>
+      <c r="D7" s="98"/>
+      <c r="E7" s="98"/>
+      <c r="F7" s="98"/>
+      <c r="G7" s="97"/>
+      <c r="H7" s="97"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+      <c r="K7" s="98"/>
+      <c r="L7" s="97"/>
+      <c r="M7" s="97"/>
+      <c r="N7" s="98"/>
+      <c r="O7" s="98"/>
+      <c r="P7" s="98"/>
+      <c r="Q7" s="75"/>
+      <c r="S7" s="1"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A8" s="100" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:23" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="134" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="70"/>
-[...123 lines deleted...]
-      <c r="A5" s="64" t="s">
+      <c r="B9" s="134"/>
+      <c r="C9" s="134"/>
+      <c r="D9" s="134"/>
+      <c r="E9" s="134"/>
+      <c r="F9" s="134"/>
+      <c r="G9" s="134"/>
+      <c r="H9" s="134"/>
+      <c r="I9" s="134"/>
+      <c r="J9" s="134"/>
+      <c r="K9" s="134"/>
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:23" ht="100.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="138" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="138"/>
+      <c r="C10" s="138"/>
+      <c r="D10" s="138"/>
+      <c r="E10" s="138"/>
+      <c r="F10" s="138"/>
+      <c r="Q10"/>
+    </row>
+    <row r="11" spans="1:23" s="108" customFormat="1" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="138" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="138"/>
+      <c r="C11" s="138"/>
+      <c r="D11" s="138"/>
+      <c r="E11" s="138"/>
+      <c r="F11" s="138"/>
+      <c r="G11" s="138"/>
+      <c r="H11" s="138"/>
+      <c r="I11" s="138"/>
+      <c r="J11" s="138"/>
+      <c r="K11" s="138"/>
+      <c r="L11" s="138"/>
+    </row>
+    <row r="12" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A12" s="109" t="s">
         <v>32</v>
       </c>
-      <c r="B5" s="56">
-[...183 lines deleted...]
-      <c r="A14" s="6" t="s">
+      <c r="B12" s="110"/>
+      <c r="C12" s="110"/>
+      <c r="D12" s="110"/>
+      <c r="E12" s="110"/>
+      <c r="F12" s="110"/>
+      <c r="G12" s="110"/>
+      <c r="H12" s="110"/>
+      <c r="I12" s="110"/>
+      <c r="J12" s="110"/>
+      <c r="K12" s="110"/>
+      <c r="L12" s="110"/>
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A13" s="135"/>
+      <c r="B13" s="136"/>
+      <c r="C13" s="136"/>
+      <c r="D13" s="136"/>
+      <c r="E13" s="136"/>
+      <c r="F13" s="136"/>
+      <c r="G13" s="136"/>
+      <c r="H13" s="136"/>
+      <c r="I13" s="136"/>
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A14" s="134"/>
+      <c r="B14" s="136"/>
+      <c r="C14" s="136"/>
+      <c r="D14" s="136"/>
+      <c r="E14" s="136"/>
+      <c r="F14" s="136"/>
+      <c r="G14" s="136"/>
+      <c r="H14" s="136"/>
+      <c r="I14" s="136"/>
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A15" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="73"/>
-[...15 lines deleted...]
-      </c>
+      <c r="B15" s="136"/>
+      <c r="C15" s="136"/>
+      <c r="D15" s="136"/>
+      <c r="E15" s="136"/>
+      <c r="F15" s="136"/>
+      <c r="G15" s="136"/>
+      <c r="H15" s="136"/>
+      <c r="I15" s="136"/>
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A16" s="109" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="110"/>
+      <c r="C16" s="110"/>
+      <c r="D16" s="110"/>
+      <c r="E16" s="110"/>
+      <c r="F16" s="110"/>
+      <c r="Q16"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...2 lines deleted...]
-    <mergeCell ref="A10:Q10"/>
+  <mergeCells count="8">
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="A11:L11"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="O3:P3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E37DBDF-1A92-41AA-8497-1DF3173B3523}">
+  <dimension ref="A13:AM78"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N10" sqref="N10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="2" width="11.5546875" style="8"/>
+    <col min="3" max="3" width="1.5546875" style="8" customWidth="1"/>
+    <col min="4" max="7" width="11.5546875" style="8"/>
+    <col min="8" max="8" width="2.6640625" style="8" customWidth="1"/>
+    <col min="9" max="12" width="11.5546875" style="8"/>
+    <col min="13" max="13" width="2.33203125" style="8" customWidth="1"/>
+    <col min="14" max="16384" width="11.5546875" style="8"/>
+  </cols>
+  <sheetData>
+    <row r="13" spans="1:22" ht="15" x14ac:dyDescent="0.35">
+      <c r="A13" s="67" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="10"/>
+      <c r="C15" s="10"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="11"/>
+      <c r="J15" s="11"/>
+      <c r="K15" s="11"/>
+      <c r="L15" s="10"/>
+      <c r="M15" s="10"/>
+      <c r="N15" s="11"/>
+      <c r="O15" s="11"/>
+      <c r="P15" s="11"/>
+      <c r="Q15" s="12"/>
+      <c r="S15" s="13"/>
+      <c r="T15" s="13"/>
+      <c r="U15" s="13"/>
+      <c r="V15" s="13"/>
+    </row>
+    <row r="16" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="14"/>
+      <c r="B16" s="146" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="146"/>
+      <c r="D16" s="146"/>
+      <c r="E16" s="146"/>
+      <c r="F16" s="146"/>
+      <c r="G16" s="146" t="s">
+        <v>9</v>
+      </c>
+      <c r="H16" s="146"/>
+      <c r="I16" s="146"/>
+      <c r="J16" s="146"/>
+      <c r="K16" s="146"/>
+      <c r="L16" s="146" t="s">
+        <v>10</v>
+      </c>
+      <c r="M16" s="146"/>
+      <c r="N16" s="146"/>
+      <c r="O16" s="146"/>
+      <c r="P16" s="146"/>
+      <c r="Q16" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="S16" s="13"/>
+      <c r="T16" s="13"/>
+      <c r="U16" s="13"/>
+      <c r="V16" s="13"/>
+    </row>
+    <row r="17" spans="1:39" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="16"/>
+      <c r="B17" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="17"/>
+      <c r="D17" s="17"/>
+      <c r="E17" s="147" t="s">
+        <v>64</v>
+      </c>
+      <c r="F17" s="147"/>
+      <c r="G17" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="17"/>
+      <c r="I17" s="17"/>
+      <c r="J17" s="147" t="s">
+        <v>64</v>
+      </c>
+      <c r="K17" s="147"/>
+      <c r="L17" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="M17" s="17"/>
+      <c r="N17" s="17"/>
+      <c r="O17" s="147" t="s">
+        <v>64</v>
+      </c>
+      <c r="P17" s="147"/>
+      <c r="Q17" s="18"/>
+      <c r="S17" s="13"/>
+      <c r="T17" s="13"/>
+      <c r="U17" s="13"/>
+      <c r="V17" s="13"/>
+    </row>
+    <row r="18" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="20">
+        <v>1402.2354290873977</v>
+      </c>
+      <c r="C18" s="20"/>
+      <c r="D18" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="E18" s="20">
+        <v>1382.755224209194</v>
+      </c>
+      <c r="F18" s="20">
+        <v>1421.7156339656015</v>
+      </c>
+      <c r="G18" s="20">
+        <v>1272.2926664242705</v>
+      </c>
+      <c r="H18" s="20"/>
+      <c r="I18" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="J18" s="20">
+        <v>1245.3381948044446</v>
+      </c>
+      <c r="K18" s="20">
+        <v>1299.2471380440963</v>
+      </c>
+      <c r="L18" s="20">
+        <v>1530.9688335305161</v>
+      </c>
+      <c r="M18" s="20"/>
+      <c r="N18" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="O18" s="20">
+        <v>1505.7275711087946</v>
+      </c>
+      <c r="P18" s="20">
+        <v>1556.2100959522377</v>
+      </c>
+      <c r="Q18" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="R18" s="23"/>
+      <c r="S18" s="13"/>
+      <c r="T18" s="13"/>
+      <c r="U18" s="13"/>
+      <c r="V18" s="13"/>
+      <c r="W18" s="24"/>
+      <c r="X18" s="24"/>
+      <c r="Y18" s="24"/>
+      <c r="Z18" s="24"/>
+      <c r="AA18" s="24"/>
+      <c r="AB18" s="24"/>
+      <c r="AC18" s="24"/>
+      <c r="AD18" s="24"/>
+      <c r="AE18" s="24"/>
+      <c r="AF18" s="24"/>
+      <c r="AG18" s="24"/>
+      <c r="AH18" s="24"/>
+      <c r="AI18" s="24"/>
+      <c r="AJ18" s="24"/>
+    </row>
+    <row r="19" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="20">
+        <v>1706.1566403765021</v>
+      </c>
+      <c r="C19" s="20"/>
+      <c r="D19" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="E19" s="20">
+        <v>1696.0183214406231</v>
+      </c>
+      <c r="F19" s="20">
+        <v>1716.294959312381</v>
+      </c>
+      <c r="G19" s="20">
+        <v>1559.2710607845236</v>
+      </c>
+      <c r="H19" s="20"/>
+      <c r="I19" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="J19" s="20">
+        <v>1545.7011659971722</v>
+      </c>
+      <c r="K19" s="20">
+        <v>1572.8409555718749</v>
+      </c>
+      <c r="L19" s="20">
+        <v>1846.1922999379649</v>
+      </c>
+      <c r="M19" s="20"/>
+      <c r="N19" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="O19" s="20">
+        <v>1831.8842324781085</v>
+      </c>
+      <c r="P19" s="20">
+        <v>1860.5003673978213</v>
+      </c>
+      <c r="Q19" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="R19" s="23"/>
+      <c r="S19" s="13"/>
+      <c r="T19" s="13"/>
+      <c r="U19" s="13"/>
+      <c r="V19" s="13"/>
+      <c r="W19" s="24"/>
+      <c r="X19" s="24"/>
+      <c r="Y19" s="24"/>
+      <c r="Z19" s="24"/>
+      <c r="AA19" s="24"/>
+      <c r="AB19" s="24"/>
+      <c r="AC19" s="24"/>
+      <c r="AD19" s="24"/>
+      <c r="AE19" s="24"/>
+      <c r="AF19" s="24"/>
+      <c r="AG19" s="24"/>
+      <c r="AH19" s="24"/>
+      <c r="AI19" s="24"/>
+      <c r="AJ19" s="24"/>
+      <c r="AK19" s="24"/>
+      <c r="AL19" s="24"/>
+      <c r="AM19" s="24"/>
+    </row>
+    <row r="20" spans="1:39" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A20" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="26">
+        <v>1267.2810710496462</v>
+      </c>
+      <c r="C20" s="26"/>
+      <c r="D20" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="E20" s="26">
+        <v>1209.2352913243178</v>
+      </c>
+      <c r="F20" s="26">
+        <v>1325.3268507749747</v>
+      </c>
+      <c r="G20" s="26">
+        <v>1135.7971813550128</v>
+      </c>
+      <c r="H20" s="26"/>
+      <c r="I20" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="J20" s="26">
+        <v>1060.5551001596398</v>
+      </c>
+      <c r="K20" s="26">
+        <v>1211.0392625503857</v>
+      </c>
+      <c r="L20" s="26">
+        <v>1356.7559231866578</v>
+      </c>
+      <c r="M20" s="26"/>
+      <c r="N20" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="O20" s="26">
+        <v>1280.9188342829784</v>
+      </c>
+      <c r="P20" s="26">
+        <v>1432.5930120903372</v>
+      </c>
+      <c r="Q20" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="R20" s="23"/>
+      <c r="S20" s="13"/>
+      <c r="T20" s="13"/>
+      <c r="U20" s="13"/>
+      <c r="V20" s="13"/>
+      <c r="W20" s="24"/>
+      <c r="X20" s="24"/>
+      <c r="Y20" s="24"/>
+      <c r="Z20" s="24"/>
+      <c r="AA20" s="24"/>
+      <c r="AB20" s="24"/>
+      <c r="AC20" s="24"/>
+      <c r="AD20" s="24"/>
+      <c r="AE20" s="24"/>
+      <c r="AF20" s="24"/>
+      <c r="AG20" s="24"/>
+      <c r="AH20" s="24"/>
+      <c r="AI20" s="24"/>
+      <c r="AJ20" s="24"/>
+      <c r="AK20" s="24"/>
+      <c r="AL20" s="24"/>
+      <c r="AM20" s="24"/>
+    </row>
+    <row r="21" spans="1:39" s="10" customFormat="1" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A21" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="30"/>
+      <c r="C21" s="30"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="31"/>
+      <c r="G21" s="30"/>
+      <c r="H21" s="30"/>
+      <c r="I21" s="31"/>
+      <c r="J21" s="31"/>
+      <c r="K21" s="31"/>
+      <c r="L21" s="30"/>
+      <c r="M21" s="30"/>
+      <c r="N21" s="31"/>
+      <c r="O21" s="31"/>
+      <c r="P21" s="31"/>
+      <c r="Q21" s="12"/>
+      <c r="R21" s="8"/>
+      <c r="S21" s="13"/>
+      <c r="T21" s="13"/>
+      <c r="U21" s="13"/>
+      <c r="V21" s="13"/>
+      <c r="W21" s="32"/>
+      <c r="X21" s="32"/>
+      <c r="Y21" s="32"/>
+      <c r="Z21" s="32"/>
+      <c r="AA21" s="32"/>
+      <c r="AB21" s="32"/>
+      <c r="AC21" s="32"/>
+      <c r="AD21" s="32"/>
+      <c r="AE21" s="32"/>
+      <c r="AF21" s="32"/>
+      <c r="AG21" s="32"/>
+      <c r="AH21" s="32"/>
+      <c r="AI21" s="32"/>
+      <c r="AJ21" s="32"/>
+      <c r="AK21" s="32"/>
+      <c r="AL21" s="32"/>
+      <c r="AM21" s="32"/>
+    </row>
+    <row r="22" spans="1:39" s="10" customFormat="1" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A22" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="30"/>
+      <c r="C22" s="30"/>
+      <c r="D22" s="31"/>
+      <c r="E22" s="31"/>
+      <c r="F22" s="31"/>
+      <c r="G22" s="30"/>
+      <c r="H22" s="30"/>
+      <c r="I22" s="31"/>
+      <c r="J22" s="31"/>
+      <c r="K22" s="31"/>
+      <c r="L22" s="30"/>
+      <c r="M22" s="30"/>
+      <c r="N22" s="31"/>
+      <c r="O22" s="31"/>
+      <c r="P22" s="31"/>
+      <c r="Q22" s="12"/>
+      <c r="R22" s="8"/>
+      <c r="S22" s="13"/>
+      <c r="T22" s="13"/>
+      <c r="U22" s="13"/>
+      <c r="V22" s="13"/>
+      <c r="W22" s="32"/>
+      <c r="X22" s="32"/>
+      <c r="Y22" s="32"/>
+      <c r="Z22" s="32"/>
+      <c r="AA22" s="32"/>
+      <c r="AB22" s="32"/>
+      <c r="AC22" s="32"/>
+      <c r="AD22" s="32"/>
+      <c r="AE22" s="32"/>
+      <c r="AF22" s="32"/>
+      <c r="AG22" s="32"/>
+      <c r="AH22" s="32"/>
+      <c r="AI22" s="32"/>
+      <c r="AJ22" s="32"/>
+      <c r="AK22" s="32"/>
+      <c r="AL22" s="32"/>
+      <c r="AM22" s="32"/>
+    </row>
+    <row r="23" spans="1:39" s="10" customFormat="1" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A23" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="B23" s="30"/>
+      <c r="C23" s="30"/>
+      <c r="D23" s="31"/>
+      <c r="E23" s="31"/>
+      <c r="F23" s="31"/>
+      <c r="G23" s="30"/>
+      <c r="H23" s="30"/>
+      <c r="I23" s="31"/>
+      <c r="J23" s="31"/>
+      <c r="K23" s="31"/>
+      <c r="L23" s="30"/>
+      <c r="M23" s="30"/>
+      <c r="N23" s="31"/>
+      <c r="O23" s="31"/>
+      <c r="P23" s="31"/>
+      <c r="Q23" s="12"/>
+      <c r="R23" s="8"/>
+      <c r="S23" s="13"/>
+      <c r="T23" s="13"/>
+      <c r="U23" s="13"/>
+      <c r="V23" s="13"/>
+      <c r="W23" s="32"/>
+      <c r="X23" s="32"/>
+      <c r="Y23" s="32"/>
+      <c r="Z23" s="32"/>
+      <c r="AA23" s="32"/>
+      <c r="AB23" s="32"/>
+      <c r="AC23" s="32"/>
+      <c r="AD23" s="32"/>
+      <c r="AE23" s="32"/>
+      <c r="AF23" s="32"/>
+      <c r="AG23" s="32"/>
+      <c r="AH23" s="32"/>
+      <c r="AI23" s="32"/>
+      <c r="AJ23" s="32"/>
+      <c r="AK23" s="32"/>
+      <c r="AL23" s="32"/>
+      <c r="AM23" s="32"/>
+    </row>
+    <row r="24" spans="1:39" s="10" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="143" t="s">
+        <v>47</v>
+      </c>
+      <c r="B24" s="143"/>
+      <c r="C24" s="143"/>
+      <c r="D24" s="143"/>
+      <c r="E24" s="143"/>
+      <c r="F24" s="143"/>
+      <c r="G24" s="143"/>
+      <c r="H24" s="143"/>
+      <c r="I24" s="143"/>
+      <c r="J24" s="143"/>
+      <c r="K24" s="143"/>
+      <c r="L24" s="143"/>
+      <c r="M24" s="143"/>
+      <c r="N24" s="143"/>
+      <c r="O24" s="143"/>
+      <c r="P24" s="143"/>
+      <c r="Q24" s="143"/>
+      <c r="R24" s="143"/>
+      <c r="S24" s="13"/>
+      <c r="T24" s="13"/>
+      <c r="U24" s="13"/>
+      <c r="V24" s="13"/>
+      <c r="W24" s="32"/>
+      <c r="X24" s="32"/>
+      <c r="Y24" s="32"/>
+      <c r="Z24" s="32"/>
+      <c r="AA24" s="32"/>
+      <c r="AB24" s="32"/>
+      <c r="AC24" s="32"/>
+      <c r="AD24" s="32"/>
+      <c r="AE24" s="32"/>
+      <c r="AF24" s="32"/>
+      <c r="AG24" s="32"/>
+      <c r="AH24" s="32"/>
+      <c r="AI24" s="32"/>
+      <c r="AJ24" s="32"/>
+      <c r="AK24" s="32"/>
+      <c r="AL24" s="32"/>
+      <c r="AM24" s="32"/>
+    </row>
+    <row r="25" spans="1:39" s="10" customFormat="1" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A25" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="B25" s="30"/>
+      <c r="C25" s="30"/>
+      <c r="D25" s="31"/>
+      <c r="E25" s="31"/>
+      <c r="F25" s="31"/>
+      <c r="G25" s="30"/>
+      <c r="H25" s="30"/>
+      <c r="I25" s="31"/>
+      <c r="J25" s="31"/>
+      <c r="K25" s="31"/>
+      <c r="L25" s="30"/>
+      <c r="M25" s="30"/>
+      <c r="N25" s="31"/>
+      <c r="O25" s="31"/>
+      <c r="P25" s="31"/>
+      <c r="Q25" s="12"/>
+      <c r="R25" s="8"/>
+      <c r="S25" s="13"/>
+      <c r="T25" s="13"/>
+      <c r="U25" s="13"/>
+      <c r="V25" s="13"/>
+      <c r="W25" s="32"/>
+      <c r="X25" s="32"/>
+      <c r="Y25" s="32"/>
+      <c r="Z25" s="32"/>
+      <c r="AA25" s="32"/>
+      <c r="AB25" s="32"/>
+      <c r="AC25" s="32"/>
+      <c r="AD25" s="32"/>
+      <c r="AE25" s="32"/>
+      <c r="AF25" s="32"/>
+      <c r="AG25" s="32"/>
+      <c r="AH25" s="32"/>
+      <c r="AI25" s="32"/>
+      <c r="AJ25" s="32"/>
+      <c r="AK25" s="32"/>
+      <c r="AL25" s="32"/>
+      <c r="AM25" s="32"/>
+    </row>
+    <row r="26" spans="1:39" s="10" customFormat="1" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A26" s="34"/>
+      <c r="B26" s="30"/>
+      <c r="C26" s="30"/>
+      <c r="D26" s="31"/>
+      <c r="E26" s="31"/>
+      <c r="F26" s="31"/>
+      <c r="G26" s="30"/>
+      <c r="H26" s="30"/>
+      <c r="I26" s="31"/>
+      <c r="J26" s="31"/>
+      <c r="K26" s="31"/>
+      <c r="L26" s="30"/>
+      <c r="M26" s="30"/>
+      <c r="N26" s="31"/>
+      <c r="O26" s="31"/>
+      <c r="P26" s="31"/>
+      <c r="Q26" s="12"/>
+      <c r="R26" s="8"/>
+      <c r="S26" s="13"/>
+      <c r="T26" s="13"/>
+      <c r="U26" s="13"/>
+      <c r="V26" s="13"/>
+      <c r="W26" s="32"/>
+      <c r="X26" s="32"/>
+      <c r="Y26" s="32"/>
+      <c r="Z26" s="32"/>
+      <c r="AA26" s="32"/>
+      <c r="AB26" s="32"/>
+      <c r="AC26" s="32"/>
+      <c r="AD26" s="32"/>
+      <c r="AE26" s="32"/>
+      <c r="AF26" s="32"/>
+      <c r="AG26" s="32"/>
+      <c r="AH26" s="32"/>
+      <c r="AI26" s="32"/>
+      <c r="AJ26" s="32"/>
+      <c r="AK26" s="32"/>
+      <c r="AL26" s="32"/>
+      <c r="AM26" s="32"/>
+    </row>
+    <row r="27" spans="1:39" s="10" customFormat="1" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A27" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" s="30"/>
+      <c r="C27" s="30"/>
+      <c r="D27" s="31"/>
+      <c r="E27" s="31"/>
+      <c r="F27" s="31"/>
+      <c r="G27" s="30"/>
+      <c r="H27" s="30"/>
+      <c r="I27" s="31"/>
+      <c r="J27" s="31"/>
+      <c r="K27" s="31"/>
+      <c r="L27" s="30"/>
+      <c r="M27" s="30"/>
+      <c r="N27" s="31"/>
+      <c r="O27" s="31"/>
+      <c r="P27" s="31"/>
+      <c r="Q27" s="12"/>
+      <c r="R27" s="8"/>
+      <c r="S27" s="13"/>
+      <c r="T27" s="13"/>
+      <c r="U27" s="13"/>
+      <c r="V27" s="13"/>
+      <c r="W27" s="32"/>
+      <c r="X27" s="32"/>
+      <c r="Y27" s="32"/>
+      <c r="Z27" s="32"/>
+      <c r="AA27" s="32"/>
+      <c r="AB27" s="32"/>
+      <c r="AC27" s="32"/>
+      <c r="AD27" s="32"/>
+      <c r="AE27" s="32"/>
+      <c r="AF27" s="32"/>
+      <c r="AG27" s="32"/>
+      <c r="AH27" s="32"/>
+      <c r="AI27" s="32"/>
+      <c r="AJ27" s="32"/>
+      <c r="AK27" s="32"/>
+      <c r="AL27" s="32"/>
+      <c r="AM27" s="32"/>
+    </row>
+    <row r="28" spans="1:39" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A28" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="30"/>
+      <c r="C28" s="30"/>
+      <c r="D28" s="31"/>
+      <c r="E28" s="31"/>
+      <c r="F28" s="31"/>
+      <c r="G28" s="30"/>
+      <c r="H28" s="30"/>
+      <c r="I28" s="31"/>
+      <c r="J28" s="31"/>
+      <c r="K28" s="31"/>
+      <c r="L28" s="30"/>
+      <c r="M28" s="30"/>
+      <c r="N28" s="31"/>
+      <c r="O28" s="31"/>
+      <c r="P28" s="31"/>
+      <c r="Q28" s="12"/>
+      <c r="S28" s="13"/>
+      <c r="T28" s="13"/>
+      <c r="U28" s="13"/>
+      <c r="V28" s="13"/>
+      <c r="W28" s="4"/>
+      <c r="X28" s="4"/>
+      <c r="Y28" s="4"/>
+      <c r="Z28" s="4"/>
+      <c r="AA28" s="4"/>
+      <c r="AB28" s="4"/>
+      <c r="AC28" s="4"/>
+      <c r="AD28" s="4"/>
+      <c r="AE28" s="4"/>
+      <c r="AF28" s="4"/>
+      <c r="AG28" s="4"/>
+      <c r="AH28" s="4"/>
+      <c r="AI28" s="4"/>
+      <c r="AJ28" s="4"/>
+    </row>
+    <row r="29" spans="1:39" ht="15" x14ac:dyDescent="0.35">
+      <c r="A29" s="13"/>
+      <c r="B29" s="13"/>
+      <c r="C29" s="13"/>
+      <c r="D29" s="13"/>
+      <c r="E29" s="13"/>
+      <c r="F29" s="13"/>
+      <c r="G29" s="13"/>
+      <c r="H29" s="13"/>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="13"/>
+      <c r="L29" s="13"/>
+      <c r="M29" s="13"/>
+      <c r="N29" s="13"/>
+      <c r="O29" s="13"/>
+      <c r="P29" s="13"/>
+      <c r="Q29" s="36"/>
+      <c r="R29" s="13"/>
+      <c r="S29" s="13"/>
+      <c r="T29" s="13"/>
+      <c r="U29" s="13"/>
+      <c r="V29" s="13"/>
+      <c r="W29" s="4"/>
+      <c r="X29" s="4"/>
+      <c r="Y29" s="4"/>
+      <c r="Z29" s="4"/>
+      <c r="AA29" s="4"/>
+      <c r="AB29" s="4"/>
+      <c r="AC29" s="4"/>
+      <c r="AD29" s="4"/>
+      <c r="AE29" s="4"/>
+      <c r="AF29" s="4"/>
+      <c r="AG29" s="4"/>
+      <c r="AH29" s="4"/>
+      <c r="AI29" s="4"/>
+      <c r="AJ29" s="4"/>
+    </row>
+    <row r="30" spans="1:39" ht="15" x14ac:dyDescent="0.35">
+      <c r="A30" s="13"/>
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="13"/>
+      <c r="F30" s="13"/>
+      <c r="G30" s="13"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="13"/>
+      <c r="L30" s="13"/>
+      <c r="M30" s="13"/>
+      <c r="N30" s="13"/>
+      <c r="O30" s="13"/>
+      <c r="P30" s="13"/>
+      <c r="Q30" s="36"/>
+      <c r="R30" s="13"/>
+      <c r="S30" s="13"/>
+      <c r="T30" s="13"/>
+      <c r="U30" s="13"/>
+      <c r="V30" s="13"/>
+      <c r="W30" s="4"/>
+      <c r="X30" s="4"/>
+      <c r="Y30" s="4"/>
+      <c r="Z30" s="4"/>
+      <c r="AA30" s="4"/>
+      <c r="AB30" s="4"/>
+      <c r="AC30" s="4"/>
+      <c r="AD30" s="4"/>
+      <c r="AE30" s="4"/>
+      <c r="AF30" s="4"/>
+      <c r="AG30" s="4"/>
+      <c r="AH30" s="4"/>
+      <c r="AI30" s="4"/>
+      <c r="AJ30" s="4"/>
+    </row>
+    <row r="31" spans="1:39" ht="15" x14ac:dyDescent="0.35">
+      <c r="A31" s="67" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
+      <c r="E31" s="13"/>
+      <c r="F31" s="13"/>
+      <c r="G31" s="13"/>
+      <c r="H31" s="13"/>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="13"/>
+      <c r="L31" s="13"/>
+      <c r="M31" s="13"/>
+      <c r="N31" s="13"/>
+      <c r="O31" s="13"/>
+      <c r="P31" s="13"/>
+      <c r="Q31" s="36"/>
+      <c r="R31" s="13"/>
+      <c r="S31" s="13"/>
+      <c r="T31" s="13"/>
+      <c r="U31" s="13"/>
+      <c r="V31" s="13"/>
+      <c r="W31" s="4"/>
+      <c r="X31" s="4"/>
+      <c r="Y31" s="4"/>
+      <c r="Z31" s="4"/>
+      <c r="AA31" s="4"/>
+      <c r="AB31" s="4"/>
+      <c r="AC31" s="4"/>
+      <c r="AD31" s="4"/>
+      <c r="AE31" s="4"/>
+      <c r="AF31" s="4"/>
+      <c r="AG31" s="4"/>
+      <c r="AH31" s="4"/>
+      <c r="AI31" s="4"/>
+      <c r="AJ31" s="4"/>
+    </row>
+    <row r="33" spans="1:24" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A33" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B33" s="10"/>
+      <c r="C33" s="10"/>
+      <c r="D33" s="11"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="11"/>
+      <c r="G33" s="10"/>
+      <c r="H33" s="10"/>
+      <c r="I33" s="11"/>
+      <c r="J33" s="11"/>
+      <c r="K33" s="11"/>
+      <c r="L33" s="10"/>
+      <c r="M33" s="10"/>
+      <c r="N33" s="11"/>
+      <c r="O33" s="11"/>
+      <c r="P33" s="11"/>
+      <c r="Q33" s="12"/>
+      <c r="S33" s="37"/>
+      <c r="T33" s="37"/>
+      <c r="U33" s="37"/>
+      <c r="V33" s="37"/>
+      <c r="W33" s="37"/>
+    </row>
+    <row r="34" spans="1:24" ht="15" x14ac:dyDescent="0.35">
+      <c r="A34" s="14"/>
+      <c r="B34" s="146" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="146"/>
+      <c r="D34" s="146"/>
+      <c r="E34" s="146"/>
+      <c r="F34" s="146"/>
+      <c r="G34" s="146" t="s">
+        <v>9</v>
+      </c>
+      <c r="H34" s="146"/>
+      <c r="I34" s="146"/>
+      <c r="J34" s="146"/>
+      <c r="K34" s="146"/>
+      <c r="L34" s="146" t="s">
+        <v>10</v>
+      </c>
+      <c r="M34" s="146"/>
+      <c r="N34" s="146"/>
+      <c r="O34" s="146"/>
+      <c r="P34" s="146"/>
+      <c r="Q34" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="S34" s="37"/>
+      <c r="T34" s="37"/>
+      <c r="U34" s="37"/>
+      <c r="V34" s="37"/>
+      <c r="W34" s="37"/>
+    </row>
+    <row r="35" spans="1:24" ht="49.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="16"/>
+      <c r="B35" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C35" s="17"/>
+      <c r="D35" s="17"/>
+      <c r="E35" s="147" t="s">
+        <v>64</v>
+      </c>
+      <c r="F35" s="147"/>
+      <c r="G35" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H35" s="17"/>
+      <c r="I35" s="17"/>
+      <c r="J35" s="147" t="s">
+        <v>64</v>
+      </c>
+      <c r="K35" s="147"/>
+      <c r="L35" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="M35" s="17"/>
+      <c r="N35" s="17"/>
+      <c r="O35" s="147" t="s">
+        <v>64</v>
+      </c>
+      <c r="P35" s="147"/>
+      <c r="Q35" s="18"/>
+      <c r="S35" s="37"/>
+      <c r="T35" s="37"/>
+      <c r="U35" s="37"/>
+      <c r="V35" s="37"/>
+      <c r="W35" s="37"/>
+    </row>
+    <row r="36" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A36" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="B36" s="20">
+        <v>1631.760578608784</v>
+      </c>
+      <c r="C36" s="20"/>
+      <c r="D36" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="E36" s="20">
+        <v>1608.7613542349893</v>
+      </c>
+      <c r="F36" s="20">
+        <v>1654.7598029825788</v>
+      </c>
+      <c r="G36" s="20">
+        <v>1512.7767307130882</v>
+      </c>
+      <c r="H36" s="20"/>
+      <c r="I36" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="J36" s="20">
+        <v>1480.8798993576363</v>
+      </c>
+      <c r="K36" s="20">
+        <v>1544.6735620685401</v>
+      </c>
+      <c r="L36" s="20">
+        <v>1744.4312375593649</v>
+      </c>
+      <c r="M36" s="20"/>
+      <c r="N36" s="21"/>
+      <c r="O36" s="20">
+        <v>1714.3305499790629</v>
+      </c>
+      <c r="P36" s="20">
+        <v>1774.531925139667</v>
+      </c>
+      <c r="Q36" s="39" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A37" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="B37" s="26">
+        <v>1603.3970838224359</v>
+      </c>
+      <c r="C37" s="26"/>
+      <c r="D37" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="E37" s="26">
+        <v>1592.9860916887535</v>
+      </c>
+      <c r="F37" s="26">
+        <v>1613.8080759561183</v>
+      </c>
+      <c r="G37" s="26">
+        <v>1457.8459783382639</v>
+      </c>
+      <c r="H37" s="26"/>
+      <c r="I37" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="J37" s="26">
+        <v>1443.3043325764691</v>
+      </c>
+      <c r="K37" s="26">
+        <v>1472.3876241000587</v>
+      </c>
+      <c r="L37" s="26">
+        <v>1743.7330340738172</v>
+      </c>
+      <c r="M37" s="26"/>
+      <c r="N37" s="27"/>
+      <c r="O37" s="26">
+        <v>1729.4442376985778</v>
+      </c>
+      <c r="P37" s="26">
+        <v>1758.0218304490566</v>
+      </c>
+      <c r="Q37" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="S37" s="42"/>
+      <c r="T37" s="42"/>
+      <c r="U37" s="42"/>
+      <c r="V37" s="42"/>
+    </row>
+    <row r="38" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A38" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="B38" s="30"/>
+      <c r="C38" s="30"/>
+      <c r="D38" s="31"/>
+      <c r="E38" s="31"/>
+      <c r="F38" s="31"/>
+      <c r="G38" s="30"/>
+      <c r="H38" s="30"/>
+      <c r="I38" s="31"/>
+      <c r="J38" s="31"/>
+      <c r="K38" s="31"/>
+      <c r="L38" s="30"/>
+      <c r="M38" s="30"/>
+      <c r="N38" s="31"/>
+      <c r="O38" s="31"/>
+      <c r="P38" s="31"/>
+      <c r="Q38" s="12"/>
+      <c r="S38" s="4"/>
+      <c r="T38" s="4"/>
+      <c r="U38" s="4"/>
+      <c r="V38" s="4"/>
+      <c r="W38" s="4"/>
+    </row>
+    <row r="39" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A39" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B39" s="30"/>
+      <c r="C39" s="30"/>
+      <c r="D39" s="31"/>
+      <c r="E39" s="31"/>
+      <c r="F39" s="31"/>
+      <c r="G39" s="30"/>
+      <c r="H39" s="30"/>
+      <c r="I39" s="31"/>
+      <c r="J39" s="31"/>
+      <c r="K39" s="31"/>
+      <c r="L39" s="30"/>
+      <c r="M39" s="30"/>
+      <c r="N39" s="31"/>
+      <c r="O39" s="31"/>
+      <c r="P39" s="31"/>
+      <c r="Q39" s="12"/>
+      <c r="S39" s="32"/>
+      <c r="T39" s="43"/>
+      <c r="U39" s="43"/>
+      <c r="V39" s="43"/>
+      <c r="W39" s="24"/>
+      <c r="X39" s="10"/>
+    </row>
+    <row r="40" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A40" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="B40" s="30"/>
+      <c r="C40" s="30"/>
+      <c r="D40" s="31"/>
+      <c r="E40" s="31"/>
+      <c r="F40" s="31"/>
+      <c r="G40" s="30"/>
+      <c r="H40" s="30"/>
+      <c r="I40" s="31"/>
+      <c r="J40" s="31"/>
+      <c r="K40" s="31"/>
+      <c r="L40" s="30"/>
+      <c r="M40" s="30"/>
+      <c r="N40" s="31"/>
+      <c r="O40" s="31"/>
+      <c r="P40" s="31"/>
+      <c r="Q40" s="12"/>
+      <c r="S40" s="44"/>
+      <c r="T40" s="45"/>
+      <c r="U40" s="45"/>
+      <c r="V40" s="45"/>
+      <c r="W40" s="45"/>
+    </row>
+    <row r="41" spans="1:24" ht="49.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="143" t="s">
+        <v>47</v>
+      </c>
+      <c r="B41" s="143"/>
+      <c r="C41" s="143"/>
+      <c r="D41" s="143"/>
+      <c r="E41" s="143"/>
+      <c r="F41" s="143"/>
+      <c r="G41" s="143"/>
+      <c r="H41" s="143"/>
+      <c r="I41" s="143"/>
+      <c r="J41" s="143"/>
+      <c r="K41" s="143"/>
+      <c r="L41" s="143"/>
+      <c r="M41" s="143"/>
+      <c r="N41" s="143"/>
+      <c r="O41" s="143"/>
+      <c r="P41" s="143"/>
+      <c r="Q41" s="143"/>
+      <c r="R41" s="143"/>
+      <c r="S41" s="42"/>
+      <c r="T41" s="46"/>
+      <c r="U41" s="46"/>
+      <c r="V41" s="46"/>
+      <c r="W41" s="46"/>
+    </row>
+    <row r="42" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A42" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="B42" s="30"/>
+      <c r="C42" s="30"/>
+      <c r="D42" s="31"/>
+      <c r="E42" s="31"/>
+      <c r="F42" s="31"/>
+      <c r="G42" s="30"/>
+      <c r="H42" s="30"/>
+      <c r="I42" s="31"/>
+      <c r="J42" s="31"/>
+      <c r="K42" s="31"/>
+      <c r="L42" s="30"/>
+      <c r="M42" s="30"/>
+      <c r="N42" s="31"/>
+      <c r="O42" s="31"/>
+      <c r="P42" s="31"/>
+      <c r="Q42" s="12"/>
+      <c r="S42" s="42"/>
+      <c r="T42" s="46"/>
+      <c r="U42" s="46"/>
+      <c r="V42" s="46"/>
+      <c r="W42" s="46"/>
+    </row>
+    <row r="43" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A43" s="34"/>
+      <c r="B43" s="30"/>
+      <c r="C43" s="30"/>
+      <c r="D43" s="31"/>
+      <c r="E43" s="31"/>
+      <c r="F43" s="31"/>
+      <c r="G43" s="30"/>
+      <c r="H43" s="30"/>
+      <c r="I43" s="31"/>
+      <c r="J43" s="31"/>
+      <c r="K43" s="31"/>
+      <c r="L43" s="30"/>
+      <c r="M43" s="30"/>
+      <c r="N43" s="31"/>
+      <c r="O43" s="31"/>
+      <c r="P43" s="31"/>
+      <c r="Q43" s="12"/>
+      <c r="S43" s="42"/>
+      <c r="T43" s="46"/>
+      <c r="U43" s="46"/>
+      <c r="V43" s="46"/>
+      <c r="W43" s="46"/>
+    </row>
+    <row r="44" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A44" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="B44" s="30"/>
+      <c r="C44" s="30"/>
+      <c r="D44" s="31"/>
+      <c r="E44" s="31"/>
+      <c r="F44" s="31"/>
+      <c r="G44" s="30"/>
+      <c r="H44" s="30"/>
+      <c r="I44" s="31"/>
+      <c r="J44" s="31"/>
+      <c r="K44" s="31"/>
+      <c r="L44" s="30"/>
+      <c r="M44" s="30"/>
+      <c r="N44" s="31"/>
+      <c r="O44" s="31"/>
+      <c r="P44" s="31"/>
+      <c r="Q44" s="12"/>
+      <c r="S44" s="42"/>
+      <c r="T44" s="46"/>
+      <c r="U44" s="46"/>
+      <c r="V44" s="46"/>
+      <c r="W44" s="46"/>
+    </row>
+    <row r="45" spans="1:24" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="B45" s="30"/>
+      <c r="C45" s="30"/>
+      <c r="D45" s="31"/>
+      <c r="E45" s="31"/>
+      <c r="F45" s="31"/>
+      <c r="G45" s="30"/>
+      <c r="H45" s="30"/>
+      <c r="I45" s="31"/>
+      <c r="J45" s="31"/>
+      <c r="K45" s="31"/>
+      <c r="L45" s="30"/>
+      <c r="M45" s="30"/>
+      <c r="N45" s="31"/>
+      <c r="O45" s="31"/>
+      <c r="P45" s="31"/>
+      <c r="Q45" s="12"/>
+      <c r="S45" s="42"/>
+      <c r="T45" s="46"/>
+      <c r="U45" s="46"/>
+      <c r="V45" s="46"/>
+      <c r="W45" s="46"/>
+    </row>
+    <row r="46" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="47"/>
+      <c r="B46" s="48"/>
+      <c r="C46" s="49"/>
+      <c r="D46" s="49"/>
+      <c r="E46" s="49"/>
+      <c r="F46" s="49"/>
+      <c r="G46" s="49"/>
+      <c r="H46" s="49"/>
+      <c r="I46" s="20"/>
+      <c r="J46" s="20"/>
+      <c r="K46" s="20"/>
+      <c r="L46" s="20"/>
+      <c r="M46" s="48"/>
+      <c r="N46" s="48"/>
+      <c r="O46" s="48"/>
+      <c r="P46" s="48"/>
+      <c r="Q46" s="50"/>
+      <c r="R46" s="51"/>
+      <c r="S46" s="42"/>
+      <c r="T46" s="46"/>
+      <c r="U46" s="46"/>
+      <c r="V46" s="46"/>
+      <c r="W46" s="46"/>
+    </row>
+    <row r="47" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="B47" s="48"/>
+      <c r="C47" s="49"/>
+      <c r="D47" s="49"/>
+      <c r="E47" s="49"/>
+      <c r="F47" s="49"/>
+      <c r="G47" s="49"/>
+      <c r="H47" s="49"/>
+      <c r="I47" s="20"/>
+      <c r="J47" s="20"/>
+      <c r="K47" s="20"/>
+      <c r="L47" s="20"/>
+      <c r="M47" s="48"/>
+      <c r="N47" s="48"/>
+      <c r="O47" s="48"/>
+      <c r="P47" s="48"/>
+      <c r="Q47" s="50"/>
+      <c r="R47" s="51"/>
+      <c r="S47" s="42"/>
+      <c r="T47" s="46"/>
+      <c r="U47" s="46"/>
+      <c r="V47" s="46"/>
+      <c r="W47" s="46"/>
+    </row>
+    <row r="49" spans="1:30" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A49" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B49" s="10"/>
+      <c r="C49" s="10"/>
+      <c r="D49" s="11"/>
+      <c r="E49" s="11"/>
+      <c r="F49" s="11"/>
+      <c r="G49" s="10"/>
+      <c r="H49" s="10"/>
+      <c r="I49" s="11"/>
+      <c r="J49" s="11"/>
+      <c r="K49" s="11"/>
+      <c r="L49" s="10"/>
+      <c r="M49" s="10"/>
+      <c r="N49" s="11"/>
+      <c r="O49" s="11"/>
+      <c r="P49" s="11"/>
+      <c r="Q49" s="12"/>
+      <c r="Y49" s="52"/>
+      <c r="Z49" s="52"/>
+      <c r="AA49" s="52"/>
+      <c r="AB49" s="52"/>
+      <c r="AC49" s="52"/>
+      <c r="AD49" s="52"/>
+    </row>
+    <row r="50" spans="1:30" ht="15" x14ac:dyDescent="0.35">
+      <c r="A50" s="14"/>
+      <c r="B50" s="146" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="146"/>
+      <c r="D50" s="146"/>
+      <c r="E50" s="146"/>
+      <c r="F50" s="146"/>
+      <c r="G50" s="146" t="s">
+        <v>9</v>
+      </c>
+      <c r="H50" s="146"/>
+      <c r="I50" s="146"/>
+      <c r="J50" s="146"/>
+      <c r="K50" s="146"/>
+      <c r="L50" s="146" t="s">
+        <v>10</v>
+      </c>
+      <c r="M50" s="146"/>
+      <c r="N50" s="146"/>
+      <c r="O50" s="146"/>
+      <c r="P50" s="146"/>
+      <c r="Q50" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="T50" s="53"/>
+      <c r="U50" s="53"/>
+      <c r="V50" s="53"/>
+      <c r="W50" s="53"/>
+      <c r="X50" s="54"/>
+      <c r="Y50" s="42"/>
+      <c r="Z50" s="42"/>
+      <c r="AA50" s="42"/>
+      <c r="AB50" s="42"/>
+      <c r="AC50" s="54"/>
+      <c r="AD50" s="54"/>
+    </row>
+    <row r="51" spans="1:30" ht="47.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="16"/>
+      <c r="B51" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C51" s="17"/>
+      <c r="D51" s="17"/>
+      <c r="E51" s="147" t="s">
+        <v>64</v>
+      </c>
+      <c r="F51" s="147"/>
+      <c r="G51" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H51" s="17"/>
+      <c r="I51" s="17"/>
+      <c r="J51" s="147" t="s">
+        <v>64</v>
+      </c>
+      <c r="K51" s="147"/>
+      <c r="L51" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="M51" s="17"/>
+      <c r="N51" s="17"/>
+      <c r="O51" s="147" t="s">
+        <v>64</v>
+      </c>
+      <c r="P51" s="147"/>
+      <c r="Q51" s="18"/>
+    </row>
+    <row r="52" spans="1:30" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A52" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B52" s="20">
+        <v>1610.9280173200714</v>
+      </c>
+      <c r="C52" s="20"/>
+      <c r="D52" s="21"/>
+      <c r="E52" s="20">
+        <v>1589.0338276605205</v>
+      </c>
+      <c r="F52" s="20">
+        <v>1632.8222069796223</v>
+      </c>
+      <c r="G52" s="20">
+        <v>1487.402079134167</v>
+      </c>
+      <c r="H52" s="20"/>
+      <c r="I52" s="21"/>
+      <c r="J52" s="20">
+        <v>1458.3891070285056</v>
+      </c>
+      <c r="K52" s="20">
+        <v>1516.4150512398285</v>
+      </c>
+      <c r="L52" s="20">
+        <v>1726.7975892226941</v>
+      </c>
+      <c r="M52" s="20"/>
+      <c r="N52" s="21"/>
+      <c r="O52" s="20">
+        <v>1697.0840810664806</v>
+      </c>
+      <c r="P52" s="20">
+        <v>1756.5110973789076</v>
+      </c>
+      <c r="Q52" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="R52" s="23"/>
+    </row>
+    <row r="53" spans="1:30" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A53" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B53" s="26">
+        <v>1612.2422241201589</v>
+      </c>
+      <c r="C53" s="26"/>
+      <c r="D53" s="27"/>
+      <c r="E53" s="26">
+        <v>1602.1215383754595</v>
+      </c>
+      <c r="F53" s="26">
+        <v>1622.3629098648582</v>
+      </c>
+      <c r="G53" s="26">
+        <v>1467.5289619074968</v>
+      </c>
+      <c r="H53" s="26"/>
+      <c r="I53" s="27"/>
+      <c r="J53" s="26">
+        <v>1453.5555025376138</v>
+      </c>
+      <c r="K53" s="26">
+        <v>1481.5024212773797</v>
+      </c>
+      <c r="L53" s="26">
+        <v>1750.3185467217229</v>
+      </c>
+      <c r="M53" s="26"/>
+      <c r="N53" s="27"/>
+      <c r="O53" s="26">
+        <v>1736.6439134233556</v>
+      </c>
+      <c r="P53" s="26">
+        <v>1763.9931800200902</v>
+      </c>
+      <c r="Q53" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="R53" s="23"/>
+      <c r="T53" s="55"/>
+      <c r="U53" s="55"/>
+      <c r="V53" s="55"/>
+      <c r="W53" s="55"/>
+      <c r="X53" s="42"/>
+      <c r="Y53" s="54"/>
+      <c r="Z53" s="54"/>
+      <c r="AA53" s="54"/>
+    </row>
+    <row r="54" spans="1:30" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A54" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="B54" s="30"/>
+      <c r="C54" s="30"/>
+      <c r="D54" s="31"/>
+      <c r="E54" s="31"/>
+      <c r="F54" s="31"/>
+      <c r="G54" s="30"/>
+      <c r="H54" s="30"/>
+      <c r="I54" s="31"/>
+      <c r="J54" s="31"/>
+      <c r="K54" s="31"/>
+      <c r="L54" s="30"/>
+      <c r="M54" s="30"/>
+      <c r="N54" s="31"/>
+      <c r="O54" s="31"/>
+      <c r="P54" s="31"/>
+      <c r="Q54" s="12"/>
+      <c r="T54" s="4"/>
+      <c r="U54" s="4"/>
+      <c r="V54" s="4"/>
+      <c r="W54" s="4"/>
+      <c r="Y54" s="54"/>
+    </row>
+    <row r="55" spans="1:30" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A55" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B55" s="30"/>
+      <c r="C55" s="30"/>
+      <c r="D55" s="31"/>
+      <c r="E55" s="31"/>
+      <c r="F55" s="31"/>
+      <c r="G55" s="30"/>
+      <c r="H55" s="30"/>
+      <c r="I55" s="31"/>
+      <c r="J55" s="31"/>
+      <c r="K55" s="31"/>
+      <c r="L55" s="30"/>
+      <c r="M55" s="30"/>
+      <c r="N55" s="31"/>
+      <c r="O55" s="31"/>
+      <c r="P55" s="31"/>
+      <c r="Q55" s="12"/>
+      <c r="T55" s="43"/>
+      <c r="U55" s="43"/>
+      <c r="V55" s="43"/>
+      <c r="W55" s="24"/>
+      <c r="X55" s="54"/>
+    </row>
+    <row r="56" spans="1:30" ht="41.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="143" t="s">
+        <v>47</v>
+      </c>
+      <c r="B56" s="143"/>
+      <c r="C56" s="143"/>
+      <c r="D56" s="143"/>
+      <c r="E56" s="143"/>
+      <c r="F56" s="143"/>
+      <c r="G56" s="143"/>
+      <c r="H56" s="143"/>
+      <c r="I56" s="143"/>
+      <c r="J56" s="143"/>
+      <c r="K56" s="143"/>
+      <c r="L56" s="143"/>
+      <c r="M56" s="143"/>
+      <c r="N56" s="143"/>
+      <c r="O56" s="143"/>
+      <c r="P56" s="143"/>
+      <c r="Q56" s="143"/>
+      <c r="R56" s="143"/>
+      <c r="T56" s="56"/>
+      <c r="U56" s="56"/>
+      <c r="V56" s="56"/>
+      <c r="W56" s="56"/>
+      <c r="X56" s="54"/>
+    </row>
+    <row r="57" spans="1:30" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A57" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="B57" s="30"/>
+      <c r="C57" s="30"/>
+      <c r="D57" s="31"/>
+      <c r="E57" s="31"/>
+      <c r="F57" s="31"/>
+      <c r="G57" s="30"/>
+      <c r="H57" s="30"/>
+      <c r="I57" s="31"/>
+      <c r="J57" s="31"/>
+      <c r="K57" s="31"/>
+      <c r="L57" s="30"/>
+      <c r="M57" s="30"/>
+      <c r="N57" s="31"/>
+      <c r="O57" s="31"/>
+      <c r="P57" s="31"/>
+      <c r="Q57" s="12"/>
+      <c r="T57" s="20"/>
+      <c r="U57" s="20"/>
+      <c r="V57" s="20"/>
+      <c r="W57" s="20"/>
+      <c r="X57" s="54"/>
+    </row>
+    <row r="58" spans="1:30" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A58" s="34"/>
+      <c r="B58" s="30"/>
+      <c r="C58" s="30"/>
+      <c r="D58" s="31"/>
+      <c r="E58" s="31"/>
+      <c r="F58" s="31"/>
+      <c r="G58" s="30"/>
+      <c r="H58" s="30"/>
+      <c r="I58" s="31"/>
+      <c r="J58" s="31"/>
+      <c r="K58" s="31"/>
+      <c r="L58" s="30"/>
+      <c r="M58" s="30"/>
+      <c r="N58" s="31"/>
+      <c r="O58" s="31"/>
+      <c r="P58" s="31"/>
+      <c r="Q58" s="12"/>
+      <c r="T58" s="20"/>
+      <c r="U58" s="20"/>
+      <c r="V58" s="20"/>
+      <c r="W58" s="20"/>
+      <c r="X58" s="54"/>
+    </row>
+    <row r="59" spans="1:30" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A59" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="B59" s="30"/>
+      <c r="C59" s="30"/>
+      <c r="D59" s="31"/>
+      <c r="E59" s="31"/>
+      <c r="F59" s="31"/>
+      <c r="G59" s="30"/>
+      <c r="H59" s="30"/>
+      <c r="I59" s="31"/>
+      <c r="J59" s="31"/>
+      <c r="K59" s="31"/>
+      <c r="L59" s="30"/>
+      <c r="M59" s="30"/>
+      <c r="N59" s="31"/>
+      <c r="O59" s="31"/>
+      <c r="P59" s="31"/>
+      <c r="Q59" s="12"/>
+      <c r="T59" s="20"/>
+      <c r="U59" s="20"/>
+      <c r="V59" s="20"/>
+      <c r="W59" s="20"/>
+      <c r="X59" s="54"/>
+    </row>
+    <row r="60" spans="1:30" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A60" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="B60" s="30"/>
+      <c r="C60" s="30"/>
+      <c r="D60" s="31"/>
+      <c r="E60" s="31"/>
+      <c r="F60" s="31"/>
+      <c r="G60" s="30"/>
+      <c r="H60" s="30"/>
+      <c r="I60" s="31"/>
+      <c r="J60" s="31"/>
+      <c r="K60" s="31"/>
+      <c r="L60" s="30"/>
+      <c r="M60" s="30"/>
+      <c r="N60" s="31"/>
+      <c r="O60" s="31"/>
+      <c r="P60" s="31"/>
+      <c r="Q60" s="12"/>
+      <c r="T60" s="20"/>
+      <c r="U60" s="20"/>
+      <c r="V60" s="20"/>
+      <c r="W60" s="20"/>
+      <c r="X60" s="54"/>
+    </row>
+    <row r="62" spans="1:30" ht="15" x14ac:dyDescent="0.35">
+      <c r="A62" s="67" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="64" spans="1:30" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A64" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B64" s="57"/>
+      <c r="C64" s="57"/>
+      <c r="D64" s="57"/>
+      <c r="E64" s="57"/>
+      <c r="F64" s="57"/>
+      <c r="G64" s="57"/>
+      <c r="H64" s="57"/>
+      <c r="I64" s="57"/>
+      <c r="J64" s="57"/>
+      <c r="K64" s="57"/>
+      <c r="L64" s="57"/>
+      <c r="M64" s="57"/>
+      <c r="N64" s="58"/>
+      <c r="O64" s="58"/>
+      <c r="P64" s="58"/>
+      <c r="Q64" s="59"/>
+      <c r="R64" s="58"/>
+    </row>
+    <row r="65" spans="1:17" ht="15" x14ac:dyDescent="0.35">
+      <c r="A65" s="14"/>
+      <c r="B65" s="146" t="s">
+        <v>0</v>
+      </c>
+      <c r="C65" s="146"/>
+      <c r="D65" s="146"/>
+      <c r="E65" s="146"/>
+      <c r="F65" s="146"/>
+      <c r="G65" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="H65" s="146"/>
+      <c r="I65" s="146"/>
+      <c r="J65" s="146"/>
+      <c r="K65" s="146"/>
+      <c r="L65" s="146" t="s">
+        <v>2</v>
+      </c>
+      <c r="M65" s="146"/>
+      <c r="N65" s="146"/>
+      <c r="O65" s="146"/>
+      <c r="P65" s="146"/>
+      <c r="Q65" s="15" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="66" spans="1:17" ht="48" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="16"/>
+      <c r="B66" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C66" s="17"/>
+      <c r="D66" s="17"/>
+      <c r="E66" s="147" t="s">
+        <v>64</v>
+      </c>
+      <c r="F66" s="147"/>
+      <c r="G66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="H66" s="17"/>
+      <c r="I66" s="60"/>
+      <c r="J66" s="147" t="s">
+        <v>64</v>
+      </c>
+      <c r="K66" s="147"/>
+      <c r="L66" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="M66" s="17"/>
+      <c r="N66" s="17"/>
+      <c r="O66" s="147" t="s">
+        <v>64</v>
+      </c>
+      <c r="P66" s="147"/>
+      <c r="Q66" s="18"/>
+    </row>
+    <row r="67" spans="1:17" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A67" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="B67" s="20">
+        <v>1408.86</v>
+      </c>
+      <c r="C67" s="20"/>
+      <c r="D67" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="E67" s="20">
+        <v>1356.68</v>
+      </c>
+      <c r="F67" s="20">
+        <v>1461.04</v>
+      </c>
+      <c r="G67" s="20">
+        <v>1304.5</v>
+      </c>
+      <c r="H67" s="20"/>
+      <c r="I67" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="J67" s="20">
+        <v>1252.32</v>
+      </c>
+      <c r="K67" s="20">
+        <v>1408.86</v>
+      </c>
+      <c r="L67" s="20">
+        <v>1565.4</v>
+      </c>
+      <c r="M67" s="20"/>
+      <c r="N67" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="O67" s="20">
+        <v>1461.04</v>
+      </c>
+      <c r="P67" s="20">
+        <v>1669.76</v>
+      </c>
+      <c r="Q67" s="61" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="68" spans="1:17" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A68" s="40" t="s">
+        <v>42</v>
+      </c>
+      <c r="B68" s="26">
+        <v>1513.22</v>
+      </c>
+      <c r="C68" s="26"/>
+      <c r="D68" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="E68" s="26">
+        <v>1513.22</v>
+      </c>
+      <c r="F68" s="26">
+        <v>1565.4</v>
+      </c>
+      <c r="G68" s="26">
+        <v>1408.86</v>
+      </c>
+      <c r="H68" s="26"/>
+      <c r="I68" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="J68" s="26">
+        <v>1408.86</v>
+      </c>
+      <c r="K68" s="26">
+        <v>1461.04</v>
+      </c>
+      <c r="L68" s="26">
+        <v>1617.58</v>
+      </c>
+      <c r="M68" s="26"/>
+      <c r="N68" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="O68" s="26">
+        <v>1617.58</v>
+      </c>
+      <c r="P68" s="26">
+        <v>1669.76</v>
+      </c>
+      <c r="Q68" s="41" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="69" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A69" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q69" s="62"/>
+    </row>
+    <row r="70" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A70" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B70" s="35"/>
+      <c r="C70" s="35"/>
+      <c r="D70" s="35"/>
+      <c r="E70" s="35"/>
+      <c r="F70" s="35"/>
+      <c r="G70" s="35"/>
+      <c r="H70" s="35"/>
+      <c r="I70" s="35"/>
+      <c r="J70" s="35"/>
+      <c r="K70" s="35"/>
+      <c r="L70" s="35"/>
+      <c r="M70" s="35"/>
+      <c r="N70" s="35"/>
+      <c r="O70" s="35"/>
+      <c r="P70" s="35"/>
+      <c r="Q70" s="63"/>
+    </row>
+    <row r="71" spans="1:17" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="143" t="s">
+        <v>48</v>
+      </c>
+      <c r="B71" s="143"/>
+      <c r="C71" s="143"/>
+      <c r="D71" s="143"/>
+      <c r="E71" s="143"/>
+      <c r="F71" s="143"/>
+      <c r="G71" s="143"/>
+      <c r="H71" s="143"/>
+      <c r="I71" s="143"/>
+      <c r="J71" s="143"/>
+      <c r="K71" s="143"/>
+      <c r="L71" s="143"/>
+      <c r="M71" s="143"/>
+      <c r="N71" s="143"/>
+      <c r="O71" s="143"/>
+      <c r="P71" s="143"/>
+      <c r="Q71" s="143"/>
+    </row>
+    <row r="72" spans="1:17" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="144" t="s">
+        <v>43</v>
+      </c>
+      <c r="B72" s="144"/>
+      <c r="C72" s="144"/>
+      <c r="D72" s="144"/>
+      <c r="E72" s="144"/>
+      <c r="F72" s="144"/>
+      <c r="G72" s="144"/>
+      <c r="H72" s="144"/>
+      <c r="I72" s="144"/>
+      <c r="J72" s="144"/>
+      <c r="K72" s="144"/>
+      <c r="L72" s="144"/>
+      <c r="M72" s="144"/>
+      <c r="N72" s="144"/>
+      <c r="O72" s="144"/>
+      <c r="P72" s="144"/>
+      <c r="Q72" s="144"/>
+    </row>
+    <row r="73" spans="1:17" ht="22.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="145" t="s">
+        <v>63</v>
+      </c>
+      <c r="B73" s="145"/>
+      <c r="C73" s="145"/>
+      <c r="D73" s="145"/>
+      <c r="E73" s="145"/>
+      <c r="F73" s="145"/>
+      <c r="G73" s="145"/>
+      <c r="H73" s="145"/>
+      <c r="I73" s="145"/>
+      <c r="J73" s="145"/>
+      <c r="K73" s="145"/>
+      <c r="L73" s="145"/>
+      <c r="M73" s="145"/>
+      <c r="N73" s="145"/>
+      <c r="O73" s="145"/>
+      <c r="P73" s="145"/>
+      <c r="Q73" s="145"/>
+    </row>
+    <row r="74" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A74" s="64"/>
+      <c r="B74" s="64"/>
+      <c r="C74" s="64"/>
+      <c r="D74" s="64"/>
+      <c r="E74" s="64"/>
+      <c r="F74" s="64"/>
+      <c r="G74" s="64"/>
+      <c r="H74" s="64"/>
+      <c r="I74" s="64"/>
+      <c r="J74" s="64"/>
+      <c r="K74" s="64"/>
+      <c r="L74" s="64"/>
+      <c r="M74" s="64"/>
+      <c r="N74" s="64"/>
+      <c r="O74" s="64"/>
+      <c r="P74" s="64"/>
+      <c r="Q74" s="65"/>
+    </row>
+    <row r="75" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A75" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="B75" s="66"/>
+      <c r="C75" s="66"/>
+      <c r="D75" s="66"/>
+      <c r="E75" s="66"/>
+      <c r="F75" s="66"/>
+      <c r="G75" s="66"/>
+      <c r="H75" s="66"/>
+      <c r="I75" s="66"/>
+      <c r="J75" s="66"/>
+      <c r="K75" s="66"/>
+      <c r="L75" s="66"/>
+      <c r="M75" s="66"/>
+      <c r="Q75" s="62"/>
+    </row>
+    <row r="76" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A76" s="35"/>
+      <c r="B76" s="66"/>
+      <c r="C76" s="66"/>
+      <c r="D76" s="66"/>
+      <c r="E76" s="66"/>
+      <c r="F76" s="66"/>
+      <c r="G76" s="66"/>
+      <c r="H76" s="66"/>
+      <c r="I76" s="66"/>
+      <c r="J76" s="66"/>
+      <c r="K76" s="66"/>
+      <c r="L76" s="66"/>
+      <c r="M76" s="66"/>
+      <c r="Q76" s="62"/>
+    </row>
+    <row r="77" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A77" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="B77" s="66"/>
+      <c r="C77" s="66"/>
+      <c r="D77" s="66"/>
+      <c r="E77" s="66"/>
+      <c r="F77" s="66"/>
+      <c r="G77" s="66"/>
+      <c r="H77" s="66"/>
+      <c r="I77" s="66"/>
+      <c r="J77" s="66"/>
+      <c r="K77" s="66"/>
+      <c r="L77" s="66"/>
+      <c r="M77" s="66"/>
+      <c r="Q77" s="62"/>
+    </row>
+    <row r="78" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A78" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q78" s="62"/>
+    </row>
+  </sheetData>
+  <mergeCells count="30">
+    <mergeCell ref="B16:F16"/>
+    <mergeCell ref="G16:K16"/>
+    <mergeCell ref="L16:P16"/>
+    <mergeCell ref="E17:F17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="O17:P17"/>
+    <mergeCell ref="A24:R24"/>
+    <mergeCell ref="B34:F34"/>
+    <mergeCell ref="G34:K34"/>
+    <mergeCell ref="L34:P34"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="O35:P35"/>
+    <mergeCell ref="A41:R41"/>
+    <mergeCell ref="B50:F50"/>
+    <mergeCell ref="G50:K50"/>
+    <mergeCell ref="L50:P50"/>
+    <mergeCell ref="E51:F51"/>
+    <mergeCell ref="J51:K51"/>
+    <mergeCell ref="O51:P51"/>
+    <mergeCell ref="A71:Q71"/>
+    <mergeCell ref="A72:Q72"/>
+    <mergeCell ref="A73:Q73"/>
+    <mergeCell ref="A56:R56"/>
+    <mergeCell ref="B65:F65"/>
+    <mergeCell ref="G65:K65"/>
+    <mergeCell ref="L65:P65"/>
+    <mergeCell ref="E66:F66"/>
+    <mergeCell ref="J66:K66"/>
+    <mergeCell ref="O66:P66"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
-      <vt:lpstr>Infos</vt:lpstr>
-      <vt:lpstr>Jeunes et aînés</vt:lpstr>
+      <vt:lpstr>Informations</vt:lpstr>
       <vt:lpstr>Personnes immigrantes</vt:lpstr>
       <vt:lpstr>Minorités visibles</vt:lpstr>
       <vt:lpstr>Minorités sexuelles et de genre</vt:lpstr>
       <vt:lpstr>Personnes ayant une incapacité</vt:lpstr>
+      <vt:lpstr>Données précédentes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maria Daniela Aranibar Zeballos</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>