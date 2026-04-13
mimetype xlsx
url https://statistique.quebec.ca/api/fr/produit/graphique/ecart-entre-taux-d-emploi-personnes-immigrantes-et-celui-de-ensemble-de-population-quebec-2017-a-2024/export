--- v0 (2026-02-26)
+++ v1 (2026-04-13)
@@ -1,98 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\prod\data\ken\CD_ROM_Ne_Jamais_Detruire\Graphique interactif\Vitrine DD\3 Participation de tous\3.2.3.2 Taux d'emploi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D679BED3-637F-494E-A1FA-F8C175340D3D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CD02D1B1-07F5-40E1-B8E5-9BE0AA6E6609}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="673" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="673" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Tableau 1 - Écart" sheetId="38" r:id="rId1"/>
-    <sheet name="Tableau 2 - %" sheetId="39" r:id="rId2"/>
+    <sheet name="Tableau téléchargé - Écart" sheetId="38" r:id="rId1"/>
+    <sheet name="Tableau téléchargé - % d'emploi" sheetId="39" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="Choisir_un_axe">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="57">
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Vitrine statistique sur le développement durable</t>
   </si>
   <si>
     <t>Consulter la page</t>
   </si>
   <si>
-    <t>Autochtones</t>
-[...1 lines deleted...]
-  <si>
     <t>Personnes immigrantes</t>
   </si>
   <si>
     <t>Égalité et diversité - Taux d'emploi</t>
   </si>
   <si>
     <t>n.d.</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>Points de %</t>
   </si>
   <si>
     <t>Population de 15 ans et plus.</t>
   </si>
   <si>
     <t>IC (95 %)</t>
   </si>
   <si>
     <t>Borne inf. - Borne sup.</t>
   </si>
   <si>
     <t>37,7 - 41,9</t>
@@ -122,142 +119,281 @@
     <t>56,2 - 57,6</t>
   </si>
   <si>
     <t>57,7 - 58,9</t>
   </si>
   <si>
     <t>58,5 - 59 8</t>
   </si>
   <si>
     <t>57,6 - 58,9</t>
   </si>
   <si>
     <t>60,4 - 61,4</t>
   </si>
   <si>
     <t>61,0 - 62,0</t>
   </si>
   <si>
     <t>61,3 - 62,3</t>
   </si>
   <si>
     <t>61,2 - 62,1</t>
   </si>
   <si>
     <t>61,9 - 62,9</t>
-  </si>
-[...61 lines deleted...]
-    <t>Notes</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Sources</t>
+      <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> </t>
+      <t xml:space="preserve"> : </t>
     </r>
   </si>
   <si>
-    <t>Statistique Canada, Enquête sur la population active et Enquête canadienne sur l'incapacité, fichiers maîtres. Adaptation par l'Institut de la statistique du Québec.</t>
-[...2 lines deleted...]
-    <t>Sources</t>
+    <t>Notes:</t>
+  </si>
+  <si>
+    <t>Personnes ayant une incapacité</t>
+  </si>
+  <si>
+    <t>56,6 - 58,0</t>
+  </si>
+  <si>
+    <t>57,4 - 58,8</t>
+  </si>
+  <si>
+    <t>57,7 - 58,7</t>
+  </si>
+  <si>
+    <t>59,8 - 60,9</t>
+  </si>
+  <si>
+    <t>60,9 - 61,9</t>
+  </si>
+  <si>
+    <t>59,7 - 63,2</t>
+  </si>
+  <si>
+    <t>61,5 - 64,7</t>
+  </si>
+  <si>
+    <t>61,8 - 65,1</t>
+  </si>
+  <si>
+    <t>58,7 - 62,1</t>
+  </si>
+  <si>
+    <t>61,6 - 65,1</t>
+  </si>
+  <si>
+    <t>64,7 - 67,6</t>
+  </si>
+  <si>
+    <t>63,7 - 66,8</t>
+  </si>
+  <si>
+    <t>63,6 - 66,7</t>
+  </si>
+  <si>
+    <t>Estimation</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Sources :</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Statistique Canada, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Enquête sur la population active </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">et </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Enquête canadienne sur l'incapacité, fichiers maîtres.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Adaptation par l'Institut de la statistique du Québec.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Sources :</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Statistique Canada, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Enquête sur la population active</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> et </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Enquête canadienne sur l'incapacité</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, fichiers maîtres. Adaptation par l'Institut de la statistique du Québec.</t>
+    </r>
+  </si>
+  <si>
+    <t>†</t>
+  </si>
+  <si>
+    <t>† Pour une année donnée, différence significative au seuil de 5 % entre le taux d'emploi du groupe concerné et celui de l'ensemble du Québec.</t>
+  </si>
+  <si>
+    <t>60,8 - 61,7</t>
+  </si>
+  <si>
+    <t>58,0 - 59,2</t>
+  </si>
+  <si>
+    <t>Données non disponibles</t>
+  </si>
+  <si>
+    <t>64,1 - 66,8</t>
+  </si>
+  <si>
+    <t>Non disponibles</t>
+  </si>
+  <si>
+    <t>Personnes autochtones</t>
+  </si>
+  <si>
+    <t>Écart entre le taux d'emploi des femmes, des personnes autochtones, des personnes ayant une incapacité et des personnes immigrantes et celui de l'ensemble de la population, Québec, 2017 à 2025</t>
+  </si>
+  <si>
+    <t>Taux d'emploi des femmes, des ersonnes autochtones, des personnes ayant une incapacité, des personnes immigrantes et de l'ensemble de la population, Québec, 2017 à 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -889,56 +1025,55 @@
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="42"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="35" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="35" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -1015,83 +1150,84 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="20" fillId="35" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="35" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20 % - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -1393,1031 +1529,1081 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/participation-de-tous/taux-emploi" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/participation-de-tous/taux-emploi" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36212B6C-2018-4DAC-8DAA-E0EE8CA165E3}">
   <sheetPr>
     <tabColor rgb="FF749E43"/>
   </sheetPr>
-  <dimension ref="A1:K16"/>
+  <dimension ref="A1:L19"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection sqref="A1:I1"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="14.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" customWidth="1"/>
     <col min="5" max="6" width="12.7109375" customWidth="1"/>
-    <col min="7" max="8" width="13.28515625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="20" width="21.7109375" customWidth="1"/>
+    <col min="7" max="9" width="13.28515625" customWidth="1"/>
+    <col min="10" max="10" width="12.7109375" customWidth="1"/>
+    <col min="11" max="21" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="5" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:12" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="50"/>
-[...22 lines deleted...]
-      <c r="A3" s="9" t="s">
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+    </row>
+    <row r="2" spans="1:12" s="4" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+    </row>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A3" s="8" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="B5" s="18">
+    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A5" s="49" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" s="50"/>
+      <c r="C5" s="50"/>
+      <c r="D5" s="50"/>
+      <c r="E5" s="50"/>
+      <c r="F5" s="50"/>
+      <c r="G5" s="50"/>
+      <c r="H5" s="50"/>
+      <c r="I5" s="50"/>
+      <c r="J5" s="50"/>
+      <c r="K5" s="50"/>
+      <c r="L5" s="50"/>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A6" s="1"/>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A7" s="16"/>
+      <c r="B7" s="17">
         <v>2017</v>
       </c>
-      <c r="C5" s="18">
+      <c r="C7" s="17">
         <v>2018</v>
       </c>
-      <c r="D5" s="18">
+      <c r="D7" s="17">
         <v>2019</v>
       </c>
-      <c r="E5" s="18">
+      <c r="E7" s="17">
         <v>2020</v>
       </c>
-      <c r="F5" s="18">
+      <c r="F7" s="17">
         <v>2021</v>
       </c>
-      <c r="G5" s="18">
+      <c r="G7" s="17">
         <v>2022</v>
       </c>
-      <c r="H5" s="18">
+      <c r="H7" s="17">
         <v>2023</v>
       </c>
-      <c r="I5" s="18">
+      <c r="I7" s="17">
         <v>2024</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" s="52" t="s">
+      <c r="J7" s="17">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A8" s="14"/>
+      <c r="B8" s="54" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="54"/>
+      <c r="D8" s="54"/>
+      <c r="E8" s="54"/>
+      <c r="F8" s="54"/>
+      <c r="G8" s="54"/>
+      <c r="H8" s="54"/>
+      <c r="I8" s="54"/>
+      <c r="J8" s="54"/>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="2">
+        <v>-3.6000000000000014</v>
+      </c>
+      <c r="C9" s="2">
+        <v>-3.3999999999999986</v>
+      </c>
+      <c r="D9" s="2">
+        <v>-3.1999999999999957</v>
+      </c>
+      <c r="E9" s="2">
+        <v>-3.5</v>
+      </c>
+      <c r="F9" s="2">
+        <v>-3.3999999999999986</v>
+      </c>
+      <c r="G9" s="2">
+        <v>-3.3000000000000043</v>
+      </c>
+      <c r="H9" s="2">
+        <v>-3.1999999999999957</v>
+      </c>
+      <c r="I9" s="2">
+        <v>-3.1999999999999957</v>
+      </c>
+      <c r="J9" s="2">
+        <v>-2.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="18"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="18"/>
+      <c r="J10" s="18"/>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="2">
+        <v>-21.1</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G11" s="7">
+        <v>-16</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A12" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="10">
+        <v>0.60000000000000142</v>
+      </c>
+      <c r="C12" s="10">
+        <v>1.6000000000000014</v>
+      </c>
+      <c r="D12" s="10">
+        <v>1.7000000000000028</v>
+      </c>
+      <c r="E12" s="10">
+        <v>2.1999999999999957</v>
+      </c>
+      <c r="F12" s="10">
+        <v>3.1000000000000014</v>
+      </c>
+      <c r="G12" s="10">
+        <v>4.6000000000000014</v>
+      </c>
+      <c r="H12" s="10">
+        <v>2.8999999999999986</v>
+      </c>
+      <c r="I12" s="10">
+        <v>3.7</v>
+      </c>
+      <c r="J12" s="10">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="2"/>
+      <c r="F13" s="2"/>
+      <c r="G13" s="2"/>
+      <c r="H13" s="2"/>
+      <c r="I13" s="2"/>
+      <c r="J13" s="2"/>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="3"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="52"/>
-[...136 lines deleted...]
-      <c r="A13" s="49" t="s">
+    </row>
+    <row r="16" spans="1:12" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="51" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="51"/>
+      <c r="C16" s="51"/>
+      <c r="D16" s="51"/>
+      <c r="E16" s="51"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="51"/>
+      <c r="H16" s="51"/>
+      <c r="I16" s="51"/>
+      <c r="J16" s="51"/>
+      <c r="K16" s="51"/>
+      <c r="L16" s="51"/>
+    </row>
+    <row r="17" spans="1:1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="49"/>
-[...47 lines deleted...]
-      <c r="I16" s="49"/>
+    </row>
+    <row r="18" spans="1:1" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>46</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="10">
-[...9 lines deleted...]
-    <mergeCell ref="A12:I12"/>
+  <mergeCells count="5">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="B8:J8"/>
+    <mergeCell ref="A5:L5"/>
+    <mergeCell ref="A16:L16"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A3" r:id="rId1" xr:uid="{166D3490-AEE2-4C6E-A941-F3003C6E4FB8}"/>
+    <hyperlink ref="A3" r:id="rId1" xr:uid="{264ED888-A156-4218-8DBF-936B8EF3ED07}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="122" orientation="portrait" verticalDpi="599" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13B7E1CB-83E2-449B-88BD-04B99E7A8EB7}">
   <sheetPr>
     <tabColor rgb="FF749E43"/>
   </sheetPr>
-  <dimension ref="A1:P23"/>
+  <dimension ref="A1:P28"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="14.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.7109375" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="3" width="3.42578125" customWidth="1"/>
     <col min="4" max="4" width="19.7109375" customWidth="1"/>
     <col min="5" max="5" width="12" customWidth="1"/>
     <col min="6" max="6" width="3.5703125" customWidth="1"/>
     <col min="7" max="7" width="19.7109375" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" customWidth="1"/>
     <col min="9" max="9" width="3.5703125" customWidth="1"/>
     <col min="10" max="10" width="19.42578125" customWidth="1"/>
     <col min="11" max="11" width="12.28515625" customWidth="1"/>
     <col min="12" max="12" width="4.28515625" customWidth="1"/>
     <col min="13" max="13" width="19.5703125" customWidth="1"/>
     <col min="14" max="14" width="12" customWidth="1"/>
     <col min="15" max="15" width="3.7109375" customWidth="1"/>
     <col min="16" max="16" width="19.5703125" customWidth="1"/>
     <col min="17" max="27" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="5" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:16" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="50"/>
-[...16 lines deleted...]
-      <c r="A2" s="51" t="s">
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+    </row>
+    <row r="2" spans="1:16" s="4" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A3" s="8" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A5" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" s="59"/>
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
+      <c r="H5" s="59"/>
+      <c r="I5" s="59"/>
+      <c r="J5" s="59"/>
+      <c r="K5" s="59"/>
+      <c r="L5" s="59"/>
+      <c r="M5" s="59"/>
+      <c r="N5" s="59"/>
+      <c r="O5" s="59"/>
+      <c r="P5" s="59"/>
+    </row>
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A6" s="1"/>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A7" s="15"/>
+      <c r="B7" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="20"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F7" s="26"/>
+      <c r="G7" s="24"/>
+      <c r="H7" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" s="26"/>
+      <c r="J7" s="24"/>
+      <c r="K7" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="L7" s="26"/>
+      <c r="M7" s="24"/>
+      <c r="N7" s="47" t="s">
+        <v>3</v>
+      </c>
+      <c r="O7" s="26"/>
+      <c r="P7" s="47"/>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A8" s="12"/>
+      <c r="B8" s="13"/>
+      <c r="C8" s="60" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="61"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="60" t="s">
+        <v>9</v>
+      </c>
+      <c r="G8" s="61"/>
+      <c r="H8" s="21"/>
+      <c r="I8" s="60" t="s">
+        <v>9</v>
+      </c>
+      <c r="J8" s="61"/>
+      <c r="K8" s="21"/>
+      <c r="L8" s="60" t="s">
+        <v>9</v>
+      </c>
+      <c r="M8" s="61"/>
+      <c r="N8" s="13"/>
+      <c r="O8" s="60" t="s">
+        <v>9</v>
+      </c>
+      <c r="P8" s="60"/>
+    </row>
+    <row r="9" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="5"/>
+      <c r="B9" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="57"/>
+      <c r="E9" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="F9" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="G9" s="57"/>
+      <c r="H9" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="I9" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="J9" s="57"/>
+      <c r="K9" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="L9" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="M9" s="57"/>
+      <c r="N9" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="O9" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="P9" s="55"/>
+    </row>
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A10" s="14"/>
+      <c r="B10" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="27"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F10" s="27"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="I10" s="27"/>
+      <c r="J10" s="28"/>
+      <c r="K10" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="L10" s="27"/>
+      <c r="M10" s="28"/>
+      <c r="N10" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10" s="27"/>
+      <c r="P10" s="27"/>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A11" s="9">
+        <v>2017</v>
+      </c>
+      <c r="B11" s="30">
+        <v>60.9</v>
+      </c>
+      <c r="C11" s="31"/>
+      <c r="D11" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" s="39">
+        <v>57.3</v>
+      </c>
+      <c r="F11" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="G11" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="H11" s="39"/>
+      <c r="I11" s="19"/>
+      <c r="J11" s="35"/>
+      <c r="K11" s="39">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="L11" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="M11" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="N11" s="19">
+        <v>61.5</v>
+      </c>
+      <c r="O11" s="19"/>
+      <c r="P11" s="19" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A12" s="9">
+        <v>2018</v>
+      </c>
+      <c r="B12" s="33">
+        <v>61.5</v>
+      </c>
+      <c r="C12" s="33"/>
+      <c r="D12" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="E12" s="39">
+        <v>58.1</v>
+      </c>
+      <c r="F12" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="G12" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="H12" s="39"/>
+      <c r="I12" s="19"/>
+      <c r="J12" s="35"/>
+      <c r="K12" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="51"/>
-[...47 lines deleted...]
-      <c r="E5" s="26" t="s">
+      <c r="L12" s="19"/>
+      <c r="M12" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="N12" s="19">
+        <v>63.1</v>
+      </c>
+      <c r="O12" s="19"/>
+      <c r="P12" s="19" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A13" s="9">
+        <v>2019</v>
+      </c>
+      <c r="B13" s="19">
+        <v>61.8</v>
+      </c>
+      <c r="C13" s="19"/>
+      <c r="D13" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="39">
+        <v>58.6</v>
+      </c>
+      <c r="F13" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="G13" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="F5" s="27"/>
-[...6 lines deleted...]
-      <c r="K5" s="26" t="s">
+      <c r="H13" s="39"/>
+      <c r="I13" s="19"/>
+      <c r="J13" s="35"/>
+      <c r="K13" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="L13" s="19"/>
+      <c r="M13" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="N13" s="19">
+        <v>63.5</v>
+      </c>
+      <c r="O13" s="19"/>
+      <c r="P13" s="19" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A14" s="9">
+        <v>2020</v>
+      </c>
+      <c r="B14" s="19">
+        <v>58.2</v>
+      </c>
+      <c r="C14" s="19"/>
+      <c r="D14" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="39">
+        <v>54.7</v>
+      </c>
+      <c r="F14" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="G14" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="H14" s="40" t="s">
+        <v>51</v>
+      </c>
+      <c r="I14" s="41"/>
+      <c r="J14" s="42"/>
+      <c r="K14" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="L14" s="19"/>
+      <c r="M14" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="N14" s="19">
+        <v>60.4</v>
+      </c>
+      <c r="O14" s="19"/>
+      <c r="P14" s="19" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A15" s="9">
+        <v>2021</v>
+      </c>
+      <c r="B15" s="19">
+        <v>60.3</v>
+      </c>
+      <c r="C15" s="19"/>
+      <c r="D15" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" s="39">
+        <v>56.9</v>
+      </c>
+      <c r="F15" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="G15" s="35" t="s">
+        <v>19</v>
+      </c>
+      <c r="H15" s="39"/>
+      <c r="I15" s="19"/>
+      <c r="J15" s="35"/>
+      <c r="K15" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="L15" s="19"/>
+      <c r="M15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="N15" s="19">
+        <v>63.4</v>
+      </c>
+      <c r="O15" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="P15" s="19" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A16" s="9">
+        <v>2022</v>
+      </c>
+      <c r="B16" s="19">
+        <v>61.6</v>
+      </c>
+      <c r="C16" s="19"/>
+      <c r="D16" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="E16" s="39">
+        <v>58.3</v>
+      </c>
+      <c r="F16" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="G16" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" s="39"/>
+      <c r="I16" s="19"/>
+      <c r="J16" s="35"/>
+      <c r="K16" s="39">
+        <v>45.6</v>
+      </c>
+      <c r="L16" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="M16" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="N16" s="19">
+        <v>66.2</v>
+      </c>
+      <c r="O16" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="P16" s="19" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A17" s="9">
+        <v>2023</v>
+      </c>
+      <c r="B17" s="19">
+        <v>62.4</v>
+      </c>
+      <c r="C17" s="19"/>
+      <c r="D17" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" s="39">
+        <v>59.2</v>
+      </c>
+      <c r="F17" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="G17" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="H17" s="39"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="35"/>
+      <c r="K17" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="L17" s="19"/>
+      <c r="M17" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="N17" s="19">
+        <v>65.3</v>
+      </c>
+      <c r="O17" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="P17" s="19" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A18" s="9">
+        <v>2024</v>
+      </c>
+      <c r="B18" s="33">
+        <v>61.4</v>
+      </c>
+      <c r="C18" s="19"/>
+      <c r="D18" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="E18" s="48">
+        <v>58.2</v>
+      </c>
+      <c r="F18" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="G18" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18" s="48"/>
+      <c r="I18" s="33"/>
+      <c r="J18" s="34"/>
+      <c r="K18" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L18" s="33"/>
+      <c r="M18" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="N18" s="33">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="O18" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="P18" s="33" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A19" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="36">
+        <v>61.3</v>
+      </c>
+      <c r="C19" s="37"/>
+      <c r="D19" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="E19" s="43">
+        <v>58.6</v>
+      </c>
+      <c r="F19" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="G19" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="H19" s="43"/>
+      <c r="I19" s="36"/>
+      <c r="J19" s="44"/>
+      <c r="K19" s="43" t="s">
+        <v>5</v>
+      </c>
+      <c r="L19" s="36"/>
+      <c r="M19" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="N19" s="36">
+        <v>65.5</v>
+      </c>
+      <c r="O19" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="P19" s="36" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+      <c r="L20" s="2"/>
+      <c r="M20" s="2"/>
+      <c r="N20" s="2"/>
+      <c r="O20" s="2"/>
+      <c r="P20" s="2"/>
+    </row>
+    <row r="21" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="L5" s="27"/>
-[...502 lines deleted...]
-      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="O21" s="2"/>
+      <c r="P21" s="2"/>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      <c r="D23" s="12"/>
+        <v>8</v>
+      </c>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+      <c r="I22" s="2"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="2"/>
+      <c r="L22" s="2"/>
+      <c r="M22" s="2"/>
+      <c r="N22" s="2"/>
+      <c r="O22" s="2"/>
+      <c r="P22" s="2"/>
+    </row>
+    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="2"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="2"/>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+      <c r="I23" s="2"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="2"/>
+      <c r="L23" s="2"/>
+      <c r="M23" s="2"/>
+      <c r="N23" s="2"/>
+      <c r="O23" s="2"/>
+      <c r="P23" s="2"/>
+    </row>
+    <row r="24" spans="1:16" ht="106.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="51" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" s="51"/>
+      <c r="C24" s="51"/>
+      <c r="D24" s="51"/>
+      <c r="E24" s="51"/>
+      <c r="F24" s="51"/>
+      <c r="G24" s="51"/>
+      <c r="H24" s="51"/>
+      <c r="I24" s="51"/>
+      <c r="J24" s="51"/>
+      <c r="K24" s="51"/>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+      <c r="L25" s="2"/>
+      <c r="M25" s="2"/>
+      <c r="N25" s="2"/>
+      <c r="O25" s="2"/>
+      <c r="P25" s="2"/>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" ht="0.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="56"/>
+      <c r="B28" s="56"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="18">
-[...9 lines deleted...]
-    <mergeCell ref="A20:P20"/>
+  <mergeCells count="15">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
-    <mergeCell ref="A4:P4"/>
-[...4 lines deleted...]
-    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="A5:P5"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="L8:M8"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="A24:K24"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="L9:M9"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A3" r:id="rId1" xr:uid="{4302D524-A0C4-403B-9423-426AE8CEB001}"/>
+    <hyperlink ref="A3" r:id="rId1" xr:uid="{F6F129BB-9AB1-43E9-B625-0123391C268C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="122" orientation="portrait" verticalDpi="599" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Tableau 1 - Écart</vt:lpstr>
-      <vt:lpstr>Tableau 2 - %</vt:lpstr>
+      <vt:lpstr>Tableau téléchargé - Écart</vt:lpstr>
+      <vt:lpstr>Tableau téléchargé - % d'emploi</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>State733</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>