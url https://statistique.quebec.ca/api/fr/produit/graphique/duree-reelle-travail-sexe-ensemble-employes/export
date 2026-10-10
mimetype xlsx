--- v0 (2026-02-26)
+++ v1 (2026-10-10)
@@ -1,89 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Statad\proaff\Entrepot\BDSO pilotage\Avis de transfert\2025-11-xx_Vitrine Égalité\2-Travail_MAJ\Indic_2.4_MAJ\Fichier de téléchargement\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\DSQ_270A\K9A\Commun\41. Traitement de données\Phase 1 - Pages indicateur\2-Travail\2.4-Durée réelle du travail\MAJ202607\4.Intégration\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{32C7FA01-CB98-4120-AD59-D25A218E45F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3330654B-9605-415D-9946-7090F86DB2DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{5927D6BD-BC5B-4E8E-9FF6-19D3533C7AE0}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" activeTab="1" xr2:uid="{5927D6BD-BC5B-4E8E-9FF6-19D3533C7AE0}"/>
   </bookViews>
   <sheets>
     <sheet name="Informations" sheetId="2" r:id="rId1"/>
-    <sheet name="Durée_réelle_travail_2006-2024" sheetId="1" r:id="rId2"/>
+    <sheet name="Durée_réelle_travail_2006-2025" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="Choisir_un_axe">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="24">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>h</t>
   </si>
   <si>
     <t>Institut de la statistique du Québec</t>
   </si>
   <si>
     <t>Vitrine statistique sur l'égalité entre les femmes et les hommes (quebec.ca)</t>
   </si>
   <si>
     <t>Thème : Travail</t>
   </si>
   <si>
     <t>Indicateur :  Durée réelle du travail</t>
   </si>
   <si>
     <t>Sujet : Heures de travail</t>
   </si>
   <si>
     <t>URL: https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/travail/duree-reelle-travail?onglet=ensemble-de-la-population</t>
   </si>
   <si>
@@ -100,280 +101,97 @@
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <t>Estimation</t>
   </si>
   <si>
-    <t>Dernière mise à jour : novembre 2025</t>
-[...4 lines deleted...]
-  <si>
     <t>1. Les résultats sont présentés selon le genre de la personne plutôt que le sexe à partir de 2022. Les répercussions sur les tendances sont minimes. Les catégories Hommes+ et Femmes+ signifient que les personnes non binaires, soit celles dont le genre se situe en dehors du modèle binaire masculin-féminin, ont été réparties entre les hommes et les femmes.</t>
   </si>
   <si>
     <t>Toutes les estimations ont un bon degré de précision (coefficient de variation inférieur à 15 %).</t>
   </si>
   <si>
     <t xml:space="preserve">Source </t>
   </si>
   <si>
-    <t xml:space="preserve">Chaque année, la durée réelle du travail des hommes salariés est significativement supérieure à celle des femmes salariées, au seuil de 0,05 %.
-[...5 lines deleted...]
-  <si>
     <t>Femmes+</t>
   </si>
   <si>
     <t>Hommes+</t>
   </si>
   <si>
-    <r>
-[...178 lines deleted...]
-    </r>
+    <t>Durée réelle du travail, selon le genre, ensemble des personnes salariées, Québec, 2006-2025</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Statistique Canada, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Enquête sur la population active</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>. Adaptation par l'Institut de la statistique du Québec.</t>
+      <t>. Adaptation par l’Institut de la statistique du Québec.</t>
     </r>
+  </si>
+  <si>
+    <t>IC : intervalle de confiance</t>
+  </si>
+  <si>
+    <t>Chaque année, la durée réelle du travail des hommes salariés est significativement supérieure à celle des femmes salariées, au seuil de 0,05 %.</t>
+  </si>
+  <si>
+    <t>Dernière mise à jour : août 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -400,97 +218,91 @@
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
-[...4 lines deleted...]
-    <font>
       <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -522,147 +334,150 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Lien hypertexte 2" xfId="3" xr:uid="{824C0122-0CDD-43DC-B36E-81AF5C5EC4DE}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{07E9D04A-99FE-4AFD-A0E0-C84113AC7B2B}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>114298</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>190498</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="7667627" cy="9667878"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="ZoneTexte 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{770E501B-A48B-4790-A00E-86B79E4B5864}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
@@ -1176,50 +991,54 @@
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="fr-CA" sz="1000">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1497,1347 +1316,1393 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite/dimensions-egalite/travail/duree-reelle-travail?onglet=ensemble-de-la-population" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/egalite" TargetMode="External"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8DCB0D2A-4314-4EF0-84A4-CE0185A18FE8}">
   <dimension ref="B1:C8"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.77734375" style="11" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="11.44140625" style="11"/>
+    <col min="1" max="1" width="1.7109375" style="11" customWidth="1"/>
+    <col min="2" max="2" width="90.7109375" style="11" customWidth="1"/>
+    <col min="3" max="16384" width="11.42578125" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="1" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B1" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="10"/>
     </row>
-    <row r="2" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="2" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B2" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="10"/>
     </row>
-    <row r="3" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="3" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="10"/>
     </row>
-    <row r="4" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="4" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="14"/>
     </row>
-    <row r="5" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="5" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="14"/>
     </row>
-    <row r="6" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="6" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B6" s="10"/>
       <c r="C6" s="14"/>
     </row>
-    <row r="7" spans="2:3" x14ac:dyDescent="0.35">
-      <c r="B7" s="21" t="s">
+    <row r="7" spans="2:3" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="B7" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="10"/>
     </row>
-    <row r="8" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="8" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B8" s="15" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="C8" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId1" display="https://statistique.quebec.ca/vitrine/egalite" xr:uid="{A478F159-AC63-442A-B28C-2BB1CE70BDB5}"/>
     <hyperlink ref="B7" r:id="rId2" xr:uid="{81B49174-9FA6-4581-85B0-9A88F5C90530}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36F89C2F-CCE1-4BC5-8D3A-71E13FEFC654}">
-  <dimension ref="A2:U42"/>
+  <dimension ref="A2:U43"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D9" sqref="D9"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="11.44140625" style="1"/>
-[...12 lines deleted...]
-    <col min="18" max="16384" width="11.44140625" style="1"/>
+    <col min="1" max="2" width="11.42578125" style="1"/>
+    <col min="3" max="3" width="3.140625" style="1" customWidth="1"/>
+    <col min="4" max="5" width="11.42578125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="3.140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="11.42578125" style="1"/>
+    <col min="8" max="8" width="3.140625" style="1" customWidth="1"/>
+    <col min="9" max="10" width="11.42578125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="3.140625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.42578125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="3.140625" style="1" customWidth="1"/>
+    <col min="14" max="15" width="11.42578125" style="1" customWidth="1"/>
+    <col min="16" max="16" width="3.140625" style="1" customWidth="1"/>
+    <col min="17" max="17" width="13.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:21" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-        <v>20</v>
+    <row r="2" spans="1:21" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="21" t="s">
+        <v>19</v>
       </c>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="19"/>
       <c r="L2" s="19"/>
       <c r="M2" s="19"/>
       <c r="N2" s="19"/>
       <c r="O2" s="19"/>
       <c r="P2" s="19"/>
     </row>
-    <row r="3" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="30" t="s">
+    <row r="3" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="34" t="s">
+      <c r="B3" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="34"/>
-[...1 lines deleted...]
-      <c r="E3" s="34"/>
+      <c r="C3" s="35"/>
+      <c r="D3" s="35"/>
+      <c r="E3" s="35"/>
       <c r="F3" s="16"/>
-      <c r="G3" s="34" t="s">
-[...4 lines deleted...]
-      <c r="J3" s="34"/>
+      <c r="G3" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" s="35"/>
+      <c r="I3" s="35"/>
+      <c r="J3" s="35"/>
       <c r="K3" s="16"/>
-      <c r="L3" s="34" t="s">
-[...4 lines deleted...]
-      <c r="O3" s="34"/>
+      <c r="L3" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="M3" s="35"/>
+      <c r="N3" s="35"/>
+      <c r="O3" s="35"/>
       <c r="P3" s="16"/>
     </row>
-    <row r="4" spans="1:21" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B4" s="36" t="s">
+    <row r="4" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A4" s="31"/>
+      <c r="B4" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="17"/>
-      <c r="D4" s="35" t="s">
+      <c r="D4" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="E4" s="35"/>
+      <c r="E4" s="36"/>
       <c r="F4" s="3"/>
-      <c r="G4" s="36" t="s">
+      <c r="G4" s="37" t="s">
         <v>13</v>
       </c>
       <c r="H4" s="17"/>
-      <c r="I4" s="35" t="s">
+      <c r="I4" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="J4" s="35"/>
+      <c r="J4" s="36"/>
       <c r="K4" s="3"/>
-      <c r="L4" s="36" t="s">
+      <c r="L4" s="37" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="17"/>
-      <c r="N4" s="35" t="s">
+      <c r="N4" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="O4" s="35"/>
+      <c r="O4" s="36"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="8"/>
       <c r="R4" s="8"/>
       <c r="S4" s="8"/>
       <c r="T4" s="8"/>
       <c r="U4" s="8"/>
     </row>
-    <row r="5" spans="1:21" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B5" s="37"/>
+    <row r="5" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A5" s="31"/>
+      <c r="B5" s="38"/>
       <c r="C5" s="2"/>
       <c r="D5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="3"/>
-      <c r="G5" s="37"/>
+      <c r="G5" s="38"/>
       <c r="H5" s="2"/>
       <c r="I5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="K5" s="3"/>
-      <c r="L5" s="37"/>
+      <c r="L5" s="38"/>
       <c r="M5" s="2"/>
       <c r="N5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="O5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="P5" s="3"/>
       <c r="Q5" s="8"/>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="8"/>
       <c r="U5" s="8"/>
     </row>
-    <row r="6" spans="1:21" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B6" s="32" t="s">
+    <row r="6" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A6" s="32"/>
+      <c r="B6" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="32"/>
-[...12 lines deleted...]
-      <c r="P6" s="32"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="33"/>
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="33"/>
+      <c r="L6" s="33"/>
+      <c r="M6" s="33"/>
+      <c r="N6" s="33"/>
+      <c r="O6" s="33"/>
+      <c r="P6" s="33"/>
       <c r="Q6" s="8"/>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="8"/>
       <c r="U6" s="8"/>
     </row>
-    <row r="7" spans="1:21" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A7" s="6">
         <v>2006</v>
       </c>
       <c r="B7" s="4">
         <v>1629.8</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5">
         <v>1619.7</v>
       </c>
       <c r="E7" s="5">
         <v>1639.8</v>
       </c>
       <c r="F7" s="5"/>
       <c r="G7" s="4">
         <v>1452.4</v>
       </c>
       <c r="H7" s="4"/>
       <c r="I7" s="4">
         <v>1439.1</v>
       </c>
       <c r="J7" s="4">
         <v>1465.8</v>
       </c>
       <c r="K7" s="4"/>
       <c r="L7" s="4">
         <v>1796.3</v>
       </c>
       <c r="M7" s="4"/>
       <c r="N7" s="4">
         <v>1782.3</v>
       </c>
       <c r="O7" s="4">
         <v>1810.3</v>
       </c>
       <c r="P7" s="4"/>
       <c r="Q7" s="8"/>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
     </row>
-    <row r="8" spans="1:21" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A8" s="6">
         <v>2007</v>
       </c>
       <c r="B8" s="4">
         <v>1606.9</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>1597.6</v>
       </c>
       <c r="E8" s="5">
         <v>1616.2</v>
       </c>
       <c r="F8" s="5"/>
       <c r="G8" s="4">
         <v>1437.6</v>
       </c>
       <c r="H8" s="4"/>
       <c r="I8" s="4">
         <v>1424.3</v>
       </c>
       <c r="J8" s="4">
         <v>1451</v>
       </c>
       <c r="K8" s="4"/>
       <c r="L8" s="4">
         <v>1771.9</v>
       </c>
       <c r="M8" s="4"/>
       <c r="N8" s="4">
         <v>1759.9</v>
       </c>
       <c r="O8" s="4">
         <v>1783.9</v>
       </c>
       <c r="P8" s="4"/>
       <c r="Q8" s="8"/>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="4"/>
       <c r="U8" s="4"/>
     </row>
-    <row r="9" spans="1:21" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A9" s="6">
         <v>2008</v>
       </c>
       <c r="B9" s="4">
         <v>1621.1</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>1611.6</v>
       </c>
       <c r="E9" s="5">
         <v>1630.6</v>
       </c>
       <c r="F9" s="5"/>
       <c r="G9" s="4">
         <v>1448.9</v>
       </c>
       <c r="H9" s="4"/>
       <c r="I9" s="4">
         <v>1436.4</v>
       </c>
       <c r="J9" s="4">
         <v>1461.3</v>
       </c>
       <c r="K9" s="4"/>
       <c r="L9" s="4">
         <v>1788.9</v>
       </c>
       <c r="M9" s="4"/>
       <c r="N9" s="4">
         <v>1776.6</v>
       </c>
       <c r="O9" s="4">
         <v>1801.2</v>
       </c>
       <c r="P9" s="4"/>
       <c r="Q9" s="8"/>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
     </row>
-    <row r="10" spans="1:21" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A10" s="6">
         <v>2009</v>
       </c>
       <c r="B10" s="4">
         <v>1588.5</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>1578.8</v>
       </c>
       <c r="E10" s="5">
         <v>1598.1</v>
       </c>
       <c r="F10" s="5"/>
       <c r="G10" s="4">
         <v>1427.7</v>
       </c>
       <c r="H10" s="4"/>
       <c r="I10" s="4">
         <v>1415.2</v>
       </c>
       <c r="J10" s="4">
         <v>1440.2</v>
       </c>
       <c r="K10" s="4"/>
       <c r="L10" s="4">
         <v>1747.7</v>
       </c>
       <c r="M10" s="4"/>
       <c r="N10" s="4">
         <v>1735.4</v>
       </c>
       <c r="O10" s="4">
         <v>1759.9</v>
       </c>
       <c r="P10" s="4"/>
       <c r="Q10" s="8"/>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
     </row>
-    <row r="11" spans="1:21" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A11" s="6">
         <v>2010</v>
       </c>
       <c r="B11" s="4">
         <v>1617.8</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="5">
         <v>1609</v>
       </c>
       <c r="E11" s="5">
         <v>1626.6</v>
       </c>
       <c r="F11" s="5"/>
       <c r="G11" s="4">
         <v>1453.2</v>
       </c>
       <c r="H11" s="4"/>
       <c r="I11" s="4">
         <v>1440.4</v>
       </c>
       <c r="J11" s="4">
         <v>1466</v>
       </c>
       <c r="K11" s="4"/>
       <c r="L11" s="4">
         <v>1781.2</v>
       </c>
       <c r="M11" s="4"/>
       <c r="N11" s="4">
         <v>1769.5</v>
       </c>
       <c r="O11" s="4">
         <v>1792.8</v>
       </c>
       <c r="P11" s="4"/>
       <c r="Q11" s="8"/>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="4"/>
       <c r="U11" s="4"/>
     </row>
-    <row r="12" spans="1:21" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>23</v>
+    <row r="12" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A12" s="6">
+        <v>2011</v>
       </c>
       <c r="B12" s="4">
         <v>1622.4796929477704</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>1613.6466194694935</v>
       </c>
       <c r="E12" s="5">
         <v>1631.3127664260473</v>
       </c>
       <c r="F12" s="5"/>
       <c r="G12" s="4">
         <v>1459.7615147518534</v>
       </c>
       <c r="H12" s="4"/>
       <c r="I12" s="4">
         <v>1447.1124519355963</v>
       </c>
       <c r="J12" s="4">
         <v>1472.4105775681105</v>
       </c>
       <c r="K12" s="4"/>
       <c r="L12" s="4">
         <v>1781.3432087134859</v>
       </c>
       <c r="M12" s="4"/>
       <c r="N12" s="4">
         <v>1770.2531787349333</v>
       </c>
       <c r="O12" s="4">
         <v>1792.4332386920385</v>
       </c>
       <c r="P12" s="4"/>
       <c r="Q12" s="8"/>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="4"/>
       <c r="U12" s="4"/>
     </row>
-    <row r="13" spans="1:21" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>24</v>
+    <row r="13" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A13" s="6">
+        <v>2012</v>
       </c>
       <c r="B13" s="4">
         <v>1622.0883948475507</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>1613.0474554779817</v>
       </c>
       <c r="E13" s="5">
         <v>1631.1293342171198</v>
       </c>
       <c r="F13" s="5"/>
       <c r="G13" s="4">
         <v>1456.0303987297389</v>
       </c>
       <c r="H13" s="4"/>
       <c r="I13" s="4">
         <v>1443.3316103259779</v>
       </c>
       <c r="J13" s="4">
         <v>1468.7291871334999</v>
       </c>
       <c r="K13" s="4"/>
       <c r="L13" s="4">
         <v>1783.1254708623724</v>
       </c>
       <c r="M13" s="4"/>
       <c r="N13" s="4">
         <v>1771.2931749055881</v>
       </c>
       <c r="O13" s="4">
         <v>1794.9577668191566</v>
       </c>
       <c r="P13" s="4"/>
       <c r="Q13" s="8"/>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="4"/>
       <c r="U13" s="4"/>
     </row>
-    <row r="14" spans="1:21" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>25</v>
+    <row r="14" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A14" s="6">
+        <v>2013</v>
       </c>
       <c r="B14" s="4">
         <v>1609.8151174339371</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>1601.1549318883879</v>
       </c>
       <c r="E14" s="5">
         <v>1618.4753029794863</v>
       </c>
       <c r="F14" s="5"/>
       <c r="G14" s="4">
         <v>1443.2316840740757</v>
       </c>
       <c r="H14" s="4"/>
       <c r="I14" s="4">
         <v>1430.6852195485967</v>
       </c>
       <c r="J14" s="4">
         <v>1455.7781485995547</v>
       </c>
       <c r="K14" s="4"/>
       <c r="L14" s="4">
         <v>1770.875440752339</v>
       </c>
       <c r="M14" s="4"/>
       <c r="N14" s="4">
         <v>1759.10386149382</v>
       </c>
       <c r="O14" s="4">
         <v>1782.6470200108581</v>
       </c>
       <c r="P14" s="4"/>
       <c r="Q14" s="8"/>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="4"/>
       <c r="U14" s="4"/>
     </row>
-    <row r="15" spans="1:21" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="15" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A15" s="6">
+        <v>2014</v>
       </c>
       <c r="B15" s="4">
         <v>1590.5875505526537</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="5">
         <v>1581.2662206752702</v>
       </c>
       <c r="E15" s="5">
         <v>1599.9088804300372</v>
       </c>
       <c r="F15" s="5"/>
       <c r="G15" s="4">
         <v>1427.7449562336726</v>
       </c>
       <c r="H15" s="4"/>
       <c r="I15" s="4">
         <v>1414.2376673341882</v>
       </c>
       <c r="J15" s="4">
         <v>1441.252245133157</v>
       </c>
       <c r="K15" s="4"/>
       <c r="L15" s="4">
         <v>1749.1675190448029</v>
       </c>
       <c r="M15" s="4"/>
       <c r="N15" s="4">
         <v>1737.5198504704597</v>
       </c>
       <c r="O15" s="4">
         <v>1760.8151876191462</v>
       </c>
       <c r="P15" s="4"/>
       <c r="Q15" s="8"/>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="4"/>
       <c r="U15" s="4"/>
     </row>
-    <row r="16" spans="1:21" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>27</v>
+    <row r="16" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A16" s="6">
+        <v>2015</v>
       </c>
       <c r="B16" s="4">
         <v>1604.789211062357</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>1594.8871599563124</v>
       </c>
       <c r="E16" s="5">
         <v>1614.6912621684016</v>
       </c>
       <c r="F16" s="5"/>
       <c r="G16" s="4">
         <v>1439.0800046928043</v>
       </c>
       <c r="H16" s="4"/>
       <c r="I16" s="4">
         <v>1425.6859750210053</v>
       </c>
       <c r="J16" s="4">
         <v>1452.4740343646033</v>
       </c>
       <c r="K16" s="4"/>
       <c r="L16" s="4">
         <v>1765.6843659538099</v>
       </c>
       <c r="M16" s="4"/>
       <c r="N16" s="4">
         <v>1752.3797690074894</v>
       </c>
       <c r="O16" s="4">
         <v>1778.9889629001304</v>
       </c>
       <c r="P16" s="4"/>
       <c r="Q16" s="8"/>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="4"/>
       <c r="U16" s="4"/>
     </row>
-    <row r="17" spans="1:21" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="17" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A17" s="6">
+        <v>2016</v>
       </c>
       <c r="B17" s="4">
         <v>1617.1889697939389</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>1606.8092338645047</v>
       </c>
       <c r="E17" s="5">
         <v>1627.5687057233731</v>
       </c>
       <c r="F17" s="5"/>
       <c r="G17" s="4">
         <v>1457.3796772776789</v>
       </c>
       <c r="H17" s="4"/>
       <c r="I17" s="4">
         <v>1443.0311344303275</v>
       </c>
       <c r="J17" s="4">
         <v>1471.7282201250302</v>
       </c>
       <c r="K17" s="4"/>
       <c r="L17" s="4">
         <v>1772.7692541389283</v>
       </c>
       <c r="M17" s="4"/>
       <c r="N17" s="4">
         <v>1759.8042881565059</v>
       </c>
       <c r="O17" s="4">
         <v>1785.7342201213507</v>
       </c>
       <c r="P17" s="4"/>
       <c r="Q17" s="8"/>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="4"/>
       <c r="U17" s="4"/>
     </row>
-    <row r="18" spans="1:21" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="18" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A18" s="6">
+        <v>2017</v>
       </c>
       <c r="B18" s="4">
         <v>1606.6899676824276</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>1596.4745630900948</v>
       </c>
       <c r="E18" s="5">
         <v>1616.9053722747603</v>
       </c>
       <c r="F18" s="5"/>
       <c r="G18" s="4">
         <v>1449.1940107597466</v>
       </c>
       <c r="H18" s="4"/>
       <c r="I18" s="4">
         <v>1435.2927832336566</v>
       </c>
       <c r="J18" s="4">
         <v>1463.0952382858366</v>
       </c>
       <c r="K18" s="4"/>
       <c r="L18" s="4">
         <v>1757.5117738923659</v>
       </c>
       <c r="M18" s="4"/>
       <c r="N18" s="4">
         <v>1745.2196839160831</v>
       </c>
       <c r="O18" s="4">
         <v>1769.8038638686487</v>
       </c>
       <c r="P18" s="4"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="4"/>
       <c r="U18" s="4"/>
     </row>
-    <row r="19" spans="1:21" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>30</v>
+    <row r="19" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A19" s="6">
+        <v>2018</v>
       </c>
       <c r="B19" s="4">
         <v>1629.9904953193891</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5">
         <v>1620.4996744247103</v>
       </c>
       <c r="E19" s="5">
         <v>1639.4813162140679</v>
       </c>
       <c r="F19" s="5"/>
       <c r="G19" s="4">
         <v>1464.3806517541971</v>
       </c>
       <c r="H19" s="4"/>
       <c r="I19" s="4">
         <v>1451.210530653311</v>
       </c>
       <c r="J19" s="4">
         <v>1477.5507728550831</v>
       </c>
       <c r="K19" s="4"/>
       <c r="L19" s="4">
         <v>1787.4235465518304</v>
       </c>
       <c r="M19" s="4"/>
       <c r="N19" s="4">
         <v>1775.6366725469786</v>
       </c>
       <c r="O19" s="4">
         <v>1799.2104205566823</v>
       </c>
       <c r="P19" s="4"/>
       <c r="Q19" s="8"/>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="4"/>
       <c r="U19" s="4"/>
     </row>
-    <row r="20" spans="1:21" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>31</v>
+    <row r="20" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A20" s="6">
+        <v>2019</v>
       </c>
       <c r="B20" s="4">
         <v>1605.5677285140921</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>1596.0529687242761</v>
       </c>
       <c r="E20" s="5">
         <v>1615.0824883039081</v>
       </c>
       <c r="F20" s="5"/>
       <c r="G20" s="4">
         <v>1451.1426590369251</v>
       </c>
       <c r="H20" s="4"/>
       <c r="I20" s="4">
         <v>1438.0482813062797</v>
       </c>
       <c r="J20" s="4">
         <v>1464.2370367675705</v>
       </c>
       <c r="K20" s="4"/>
       <c r="L20" s="4">
         <v>1754.0519703023519</v>
       </c>
       <c r="M20" s="4"/>
       <c r="N20" s="4">
         <v>1741.6803651371581</v>
       </c>
       <c r="O20" s="4">
         <v>1766.4235754675458</v>
       </c>
       <c r="P20" s="4"/>
       <c r="Q20" s="8"/>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="4"/>
       <c r="U20" s="4"/>
     </row>
-    <row r="21" spans="1:21" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>32</v>
+    <row r="21" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A21" s="6">
+        <v>2020</v>
       </c>
       <c r="B21" s="4">
         <v>1586.9936432694092</v>
       </c>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>1575.6915051634935</v>
       </c>
       <c r="E21" s="5">
         <v>1598.2957813753249</v>
       </c>
       <c r="F21" s="5"/>
       <c r="G21" s="4">
         <v>1436.6529084547947</v>
       </c>
       <c r="H21" s="4"/>
       <c r="I21" s="4">
         <v>1420.1239147344979</v>
       </c>
       <c r="J21" s="4">
         <v>1453.1819021750914</v>
       </c>
       <c r="K21" s="4"/>
       <c r="L21" s="4">
         <v>1728.7781631939713</v>
       </c>
       <c r="M21" s="4"/>
       <c r="N21" s="4">
         <v>1715.9202789712731</v>
       </c>
       <c r="O21" s="4">
         <v>1741.6360474166695</v>
       </c>
       <c r="P21" s="4"/>
       <c r="Q21" s="8"/>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="4"/>
       <c r="U21" s="4"/>
     </row>
-    <row r="22" spans="1:21" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>33</v>
+    <row r="22" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A22" s="6">
+        <v>2021</v>
       </c>
       <c r="B22" s="4">
         <v>1638.793905366146</v>
       </c>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>1627.6465918328129</v>
       </c>
       <c r="E22" s="5">
         <v>1649.9412188994791</v>
       </c>
       <c r="F22" s="5"/>
       <c r="G22" s="4">
         <v>1496.9858983592437</v>
       </c>
       <c r="H22" s="4"/>
       <c r="I22" s="4">
         <v>1481.0439963895342</v>
       </c>
       <c r="J22" s="4">
         <v>1512.9278003289533</v>
       </c>
       <c r="K22" s="4"/>
       <c r="L22" s="4">
         <v>1773.3960685867955</v>
       </c>
       <c r="M22" s="4"/>
       <c r="N22" s="4">
         <v>1759.3477954055234</v>
       </c>
       <c r="O22" s="4">
         <v>1787.4443417680677</v>
       </c>
       <c r="P22" s="4"/>
       <c r="Q22" s="8"/>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="4"/>
       <c r="U22" s="4"/>
     </row>
-    <row r="23" spans="1:21" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>34</v>
+    <row r="23" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A23" s="6">
+        <v>2022</v>
       </c>
       <c r="B23" s="4">
         <v>1627.3465063774483</v>
       </c>
       <c r="C23" s="5"/>
       <c r="D23" s="5">
         <v>1618.2409873953277</v>
       </c>
       <c r="E23" s="5">
         <v>1636.452025359569</v>
       </c>
       <c r="F23" s="5"/>
       <c r="G23" s="4">
         <v>1487.1453997830063</v>
       </c>
       <c r="H23" s="4"/>
       <c r="I23" s="4">
         <v>1473.9243685988354</v>
       </c>
       <c r="J23" s="4">
         <v>1500.3664309671772</v>
       </c>
       <c r="K23" s="4"/>
       <c r="L23" s="4">
         <v>1760.8276603063946</v>
       </c>
       <c r="M23" s="4"/>
       <c r="N23" s="4">
         <v>1749.3860374727699</v>
       </c>
       <c r="O23" s="4">
         <v>1772.2692831400193</v>
       </c>
       <c r="P23" s="4"/>
       <c r="Q23" s="8"/>
       <c r="R23" s="8"/>
       <c r="S23" s="8"/>
       <c r="T23" s="4"/>
       <c r="U23" s="4"/>
     </row>
-    <row r="24" spans="1:21" ht="16.2" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>35</v>
+    <row r="24" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A24" s="6">
+        <v>2023</v>
       </c>
       <c r="B24" s="4">
         <v>1612.7067934786787</v>
       </c>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>1603.6307697158347</v>
       </c>
       <c r="E24" s="5">
         <v>1621.7828172415227</v>
       </c>
       <c r="F24" s="5"/>
       <c r="G24" s="4">
         <v>1469.9770810095331</v>
       </c>
       <c r="H24" s="4"/>
       <c r="I24" s="4">
         <v>1458.1411989960254</v>
       </c>
       <c r="J24" s="4">
         <v>1481.8129630230408</v>
       </c>
       <c r="K24" s="4"/>
       <c r="L24" s="4">
         <v>1747.7557136789915</v>
       </c>
       <c r="M24" s="4"/>
       <c r="N24" s="4">
         <v>1735.1248726847255</v>
       </c>
       <c r="O24" s="4">
         <v>1760.3865546732575</v>
       </c>
       <c r="P24" s="4"/>
       <c r="Q24" s="9"/>
       <c r="R24" s="9"/>
       <c r="S24" s="9"/>
       <c r="T24" s="4"/>
       <c r="U24" s="4"/>
     </row>
-    <row r="25" spans="1:21" ht="15.6" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A25" s="25">
+    <row r="25" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A25" s="6">
         <v>2024</v>
       </c>
-      <c r="B25" s="18">
+      <c r="B25" s="4">
         <v>1621.3201842583544</v>
       </c>
-      <c r="C25" s="20"/>
-      <c r="D25" s="20">
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
         <v>1612.5401737183879</v>
       </c>
-      <c r="E25" s="20">
+      <c r="E25" s="5">
         <v>1630.1001947983209</v>
       </c>
-      <c r="F25" s="20"/>
-      <c r="G25" s="18">
+      <c r="F25" s="5"/>
+      <c r="G25" s="4">
         <v>1483.3852956233593</v>
       </c>
-      <c r="H25" s="18"/>
-      <c r="I25" s="18">
+      <c r="H25" s="4"/>
+      <c r="I25" s="4">
         <v>1470.751095921652</v>
       </c>
-      <c r="J25" s="18">
+      <c r="J25" s="4">
         <v>1496.0194953250666</v>
       </c>
-      <c r="K25" s="18"/>
-      <c r="L25" s="18">
+      <c r="K25" s="4"/>
+      <c r="L25" s="4">
         <v>1751.1502777050591</v>
       </c>
-      <c r="M25" s="18"/>
-      <c r="N25" s="18">
+      <c r="M25" s="4"/>
+      <c r="N25" s="4">
         <v>1739.6480001937134</v>
       </c>
-      <c r="O25" s="18">
+      <c r="O25" s="4">
         <v>1762.6525552164048</v>
       </c>
-      <c r="P25" s="18"/>
+      <c r="P25" s="4"/>
       <c r="Q25" s="9"/>
       <c r="R25" s="9"/>
       <c r="S25" s="9"/>
       <c r="T25" s="4"/>
       <c r="U25" s="4"/>
     </row>
-    <row r="26" spans="1:21" x14ac:dyDescent="0.35">
-[...27 lines deleted...]
-      <c r="N27" s="33"/>
+    <row r="26" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B26" s="28">
+        <v>1596.3</v>
+      </c>
+      <c r="C26" s="22"/>
+      <c r="D26" s="18">
+        <v>1587.212306685607</v>
+      </c>
+      <c r="E26" s="18">
+        <v>1605.285043763648</v>
+      </c>
+      <c r="F26" s="19"/>
+      <c r="G26" s="28">
+        <v>1453.9</v>
+      </c>
+      <c r="H26" s="22"/>
+      <c r="I26" s="18">
+        <v>1441.7962977440313</v>
+      </c>
+      <c r="J26" s="18">
+        <v>1466.0245635110725</v>
+      </c>
+      <c r="K26" s="19"/>
+      <c r="L26" s="18">
+        <v>1729.9</v>
+      </c>
+      <c r="M26" s="22"/>
+      <c r="N26" s="18">
+        <v>1717.8433554450901</v>
+      </c>
+      <c r="O26" s="18">
+        <v>1742.0127321605212</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A27" s="6"/>
+      <c r="B27" s="4"/>
+      <c r="C27" s="6"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="6"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="6"/>
       <c r="Q27" s="8"/>
       <c r="R27" s="8"/>
       <c r="S27" s="8"/>
     </row>
-    <row r="28" spans="1:21" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="26" t="s">
+    <row r="28" spans="1:21" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A28" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="B28" s="34"/>
+      <c r="C28" s="34"/>
+      <c r="D28" s="34"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="34"/>
+      <c r="G28" s="34"/>
+      <c r="H28" s="34"/>
+      <c r="I28" s="34"/>
+      <c r="J28" s="34"/>
+      <c r="K28" s="34"/>
+      <c r="L28" s="34"/>
+      <c r="M28" s="34"/>
+      <c r="N28" s="34"/>
+      <c r="Q28" s="8"/>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
+    </row>
+    <row r="29" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" s="23"/>
+      <c r="C29" s="24"/>
+      <c r="D29" s="24"/>
+      <c r="E29" s="24"/>
+      <c r="F29" s="24"/>
+    </row>
+    <row r="30" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="23"/>
+      <c r="C30" s="24"/>
+      <c r="D30" s="24"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="24"/>
+    </row>
+    <row r="31" spans="1:21" s="25" customFormat="1" ht="44.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" s="30"/>
+      <c r="C31" s="30"/>
+      <c r="D31" s="30"/>
+      <c r="E31" s="30"/>
+      <c r="F31" s="30"/>
+      <c r="G31" s="30"/>
+      <c r="H31" s="30"/>
+      <c r="I31" s="30"/>
+      <c r="J31" s="30"/>
+      <c r="K31" s="30"/>
+      <c r="L31" s="30"/>
+      <c r="M31" s="30"/>
+      <c r="N31" s="30"/>
+      <c r="O31" s="30"/>
+    </row>
+    <row r="32" spans="1:21" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A32" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="B28" s="26"/>
-[...29 lines deleted...]
-      <c r="A30" s="26" t="s">
+      <c r="B32" s="26"/>
+      <c r="C32" s="26"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="26"/>
+      <c r="G32" s="26"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="26"/>
+      <c r="J32" s="26"/>
+      <c r="K32" s="26"/>
+      <c r="L32" s="26"/>
+    </row>
+    <row r="33" spans="1:16" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A33" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-[...59 lines deleted...]
-    <row r="35" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="B33" s="26"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="26"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="26"/>
+      <c r="J33" s="26"/>
+      <c r="K33" s="26"/>
+      <c r="L33" s="26"/>
+    </row>
+    <row r="34" spans="1:16" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A34" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="B34" s="26"/>
+      <c r="C34" s="26"/>
+      <c r="D34" s="26"/>
+      <c r="E34" s="26"/>
+      <c r="F34" s="26"/>
+      <c r="G34" s="26"/>
+      <c r="H34" s="26"/>
+      <c r="I34" s="26"/>
+      <c r="J34" s="26"/>
+      <c r="K34" s="26"/>
+      <c r="L34" s="26"/>
+    </row>
+    <row r="35" spans="1:16" x14ac:dyDescent="0.3">
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
       <c r="J35" s="4"/>
       <c r="K35" s="4"/>
       <c r="M35" s="4"/>
       <c r="N35" s="4"/>
       <c r="O35" s="4"/>
       <c r="P35" s="4"/>
     </row>
-    <row r="36" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:16" x14ac:dyDescent="0.3">
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="4"/>
       <c r="J36" s="4"/>
       <c r="K36" s="4"/>
       <c r="M36" s="4"/>
       <c r="N36" s="4"/>
       <c r="O36" s="4"/>
       <c r="P36" s="4"/>
     </row>
-    <row r="37" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:16" x14ac:dyDescent="0.3">
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="4"/>
       <c r="J37" s="4"/>
       <c r="K37" s="4"/>
       <c r="M37" s="4"/>
       <c r="N37" s="4"/>
       <c r="O37" s="4"/>
       <c r="P37" s="4"/>
     </row>
-    <row r="38" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:16" x14ac:dyDescent="0.3">
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="M38" s="4"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
       <c r="P38" s="4"/>
     </row>
-    <row r="39" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:16" x14ac:dyDescent="0.3">
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="4"/>
       <c r="J39" s="4"/>
       <c r="K39" s="4"/>
       <c r="M39" s="4"/>
       <c r="N39" s="4"/>
       <c r="O39" s="4"/>
       <c r="P39" s="4"/>
     </row>
-    <row r="40" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:16" x14ac:dyDescent="0.3">
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="M40" s="4"/>
       <c r="N40" s="4"/>
       <c r="O40" s="4"/>
       <c r="P40" s="4"/>
     </row>
-    <row r="41" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:16" x14ac:dyDescent="0.3">
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
       <c r="K41" s="4"/>
       <c r="M41" s="4"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
     </row>
-    <row r="42" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="G42" s="4"/>
+      <c r="H42" s="4"/>
+      <c r="I42" s="4"/>
+      <c r="J42" s="4"/>
+      <c r="K42" s="4"/>
       <c r="M42" s="4"/>
       <c r="N42" s="4"/>
       <c r="O42" s="4"/>
       <c r="P42" s="4"/>
     </row>
+    <row r="43" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="M43" s="4"/>
+      <c r="N43" s="4"/>
+      <c r="O43" s="4"/>
+      <c r="P43" s="4"/>
+    </row>
   </sheetData>
-  <mergeCells count="12">
+  <mergeCells count="13">
+    <mergeCell ref="A31:O31"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B6:P6"/>
-    <mergeCell ref="A27:N27"/>
+    <mergeCell ref="A28:N28"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="L3:O3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="N4:O4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Informations</vt:lpstr>
-      <vt:lpstr>Durée_réelle_travail_2006-2024</vt:lpstr>
+      <vt:lpstr>Durée_réelle_travail_2006-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Pascale Bergeron</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>