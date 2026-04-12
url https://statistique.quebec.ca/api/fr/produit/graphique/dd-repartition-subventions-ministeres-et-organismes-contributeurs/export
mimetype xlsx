--- v0 (2026-02-26)
+++ v1 (2026-04-12)
@@ -2,163 +2,163 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\prod\data\ken\CD_ROM_Ne_Jamais_Detruire\Graphique interactif\Vitrine DD\Participation de tous\3.1.2 Soutien aux organismes communautaires\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\prod\data\ken\CD_ROM_Ne_Jamais_Detruire\Graphique interactif\Vitrine DD\3 Participation de tous\3.1.2 Soutien aux organismes communautaires\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B76C303F-9F7F-44C1-9CAA-319BC7A77019}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{24D930E7-5961-45F7-BAFE-459E958686F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="673" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="15" windowWidth="29040" windowHeight="15720" tabRatio="673" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Soutien total aux organismes co" sheetId="35" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Subventions octroyées et nombre" sheetId="34" r:id="rId4"/>
+    <sheet name="Tableaux 1a, 1b - Télécharge" sheetId="35" r:id="rId1"/>
+    <sheet name="Tableau 2 - Télécharge" sheetId="22" r:id="rId2"/>
+    <sheet name="Tableau 3 - Télécharge" sheetId="25" r:id="rId3"/>
+    <sheet name="Tableau 4 - Télécharge" sheetId="34" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Choisir_un_axe">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D18" i="25" l="1"/>
-[...1 lines deleted...]
-  <c r="D16" i="25"/>
+  <c r="D16" i="25" l="1"/>
   <c r="D15" i="25"/>
   <c r="D14" i="25"/>
   <c r="D13" i="25"/>
   <c r="D12" i="25"/>
   <c r="D11" i="25"/>
   <c r="D10" i="25"/>
   <c r="D9" i="25"/>
   <c r="D8" i="25"/>
+  <c r="D7" i="25"/>
+  <c r="D17" i="25"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="75">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Soutien à la mission globale</t>
+  </si>
+  <si>
+    <t>Nombre d'organismes</t>
   </si>
   <si>
     <t xml:space="preserve">Sources : ministère de la Culture et des Communications; ministère de l’Éducation; ministère de la Famille; ministère des Relations internationales et de la Francophonie; ministère de la Santé et des Services sociaux; ministère du Travail, de l’Emploi et de la Solidarité sociale – Secrétariat à l’action communautaire autonome et aux initiatives sociales; Société d’habitation du Québec.
 Compilation : ministère du Travail, de l’Emploi et de la Solidarité sociale.
 Prochaines données : 2021-2022
 </t>
   </si>
   <si>
     <t>Compilation : ministère du Travail, de l’Emploi et de la Solidarité sociale.</t>
   </si>
   <si>
     <t>2016-2017</t>
   </si>
   <si>
     <t>2017-2018</t>
   </si>
   <si>
     <t>2018-2019</t>
   </si>
   <si>
     <t>2019-2020</t>
   </si>
   <si>
     <t>2020-2021</t>
   </si>
   <si>
     <t>Nombre d'organismes soutenus</t>
   </si>
   <si>
     <t>2021-2022</t>
   </si>
   <si>
+    <t>Subvention moyenne par organisme</t>
+  </si>
+  <si>
     <t>Programme d'assistance financière à l'accessibilité aux camps de vacances (MEQ-LS)</t>
   </si>
   <si>
     <t>Programme d'assistance financière aux centres communautaires de loisirs (MEQ-LS)</t>
   </si>
   <si>
     <t>Programme de soutien aux organismes communautaires (MSSS)</t>
   </si>
   <si>
     <t>Programme Nouveau Québec sans frontières (MRIF)</t>
   </si>
   <si>
-    <t>Programme de soutien financier aux orientations gouvernementales en action communautaire et en action bénévole (Promotion des droits) (MTESS-SACAIS)</t>
-[...4 lines deleted...]
-  <si>
     <t>Programme d'aide aux organismes communautaires en habitation (MAMH-SHQ)</t>
   </si>
   <si>
     <t>Régions</t>
   </si>
   <si>
     <t>Bas-Saint-Laurent</t>
   </si>
   <si>
     <t>Capitale-Nationale</t>
   </si>
   <si>
     <t>Mauricie</t>
   </si>
   <si>
     <t>Estrie</t>
   </si>
   <si>
     <t>Montréal</t>
   </si>
   <si>
     <t>Outaouais</t>
   </si>
   <si>
     <t>Abitibi-Témiscamingue</t>
@@ -202,281 +202,323 @@
   <si>
     <t>Ministère de la Culture et des Communications (MCC)</t>
   </si>
   <si>
     <t>Ministère des Relations internationales et de la Francophonie (MRIF)</t>
   </si>
   <si>
     <t>Ministère de la Famille (MF)</t>
   </si>
   <si>
     <t>Ministère de l'Éducation, volet Éducation (MEQ-E)</t>
   </si>
   <si>
     <t>Ministère de l'Éducation, volet Loisir et sport (MEQ-LS)</t>
   </si>
   <si>
     <t>n</t>
   </si>
   <si>
     <t>Programmes</t>
   </si>
   <si>
     <t xml:space="preserve">Total </t>
   </si>
   <si>
-    <t>Subventions octroyées et nombre d'organismes communautaires soutenus selon les régions administratives, Québec, 2021-2022</t>
-[...4 lines deleted...]
-  <si>
     <t>Programme de soutien financier à l'action communautaire auprès des familles (MF)</t>
   </si>
   <si>
     <t>Programme d'action communautaire sur le terrain de l'éducation (MEQ-E)</t>
   </si>
   <si>
     <t>Programme d'aide au fonctionnement pour les médias communautaires (MCC)</t>
   </si>
   <si>
-    <t>Compilation : Ministère du Travail, de l’Emploi et de la Solidarité sociale.</t>
-[...1 lines deleted...]
-  <si>
     <t>Saguenay–Lac-Saint-Jean</t>
   </si>
   <si>
     <t>Gaspésie–Îles-de-la-Madeleine</t>
-  </si>
-[...1 lines deleted...]
-    <t>Soutien total aux organismes communautaires dans leur contribution à la lutte contre la pauvreté et l’exclusion sociale, Québec, 2016-2017 à 2021-2022</t>
   </si>
   <si>
     <r>
       <t>Ministère de la Santé et des Services sociaux</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (MSSS)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Ministère du Travail, de l'Emploi et de la Solidarité sociale</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> – Secrétariat à l'action communautaire autonome et aux initiatives sociales (MTESS-SACAIS)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Ministère des Affaires municipales </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>et de l'Habitation, Société d'habitation du Québec (MAMH-SHQ)</t>
     </r>
   </si>
   <si>
+    <t>Millions de $</t>
+  </si>
+  <si>
     <r>
-      <t>Subvention moyenne accordée en soutien aux organismes communautaires dans leur mission globale selon le programme, Québec, 2021-2022</t>
+      <t xml:space="preserve">Nombre d'organismes </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>distincts</t>
+    </r>
+  </si>
+  <si>
+    <t>Vitrine statistique sur le développement durable</t>
+  </si>
+  <si>
+    <t>Consulter la page</t>
+  </si>
+  <si>
+    <t>Soutien organismes communautaires</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Soutien total aux organismes communautaires dans leur contribution à la lutte contre la pauvreté et l’exclusion sociale, Québec, 2016-2017 à 2023-2024</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Compilation :</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> </t>
+      <t xml:space="preserve"> Ministère de l’Emploi et de la Solidarité sociale.</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Millions de $</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Sources</t>
+      <t>Sources :</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">
-[...1 lines deleted...]
-Compilation : Ministère du Travail, de l’Emploi et de la Solidarité sociale.</t>
+      <t xml:space="preserve"> Ministère de la Culture et des Communications; ministère de l’Éducation; ministère de la Famille; ministère des Relations internationales et de la Francophonie; ministère de la Santé et des Services sociaux; ministère de l’Emploi et de la Solidarité sociale – Secrétariat à l’action communautaire autonome et aux initiatives sociales; Société d’habitation du Québec.</t>
     </r>
   </si>
   <si>
-    <t>Vitrine statistique sur le développement durable</t>
-[...5 lines deleted...]
-    <t>Soutien financier aux organismes communautaires</t>
+    <t>Répartition des subventions octroyées selon les ministères et organismes contributeurs, Québec, 2023-2024</t>
+  </si>
+  <si>
+    <t>Programme de soutien financier des corporations de développement communautaire (MESS-SACAIS)</t>
+  </si>
+  <si>
+    <t>Programme de soutien financier aux orientations gouvernementales en action communautaire et en action bénévole (Promotion des droits) (MESS-SACAIS)</t>
+  </si>
+  <si>
+    <t>Subvention moyenne accordée en soutien aux organismes communautaires dans leur mission globale selon le programme, Québec, 2023-2024</t>
+  </si>
+  <si>
+    <t>Subventions octroyées et nombre d'organismes communautaires soutenus selon les régions administratives, Québec, 2023-2024</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Sources</t>
+      <t>Sources :</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">
-[...1 lines deleted...]
-Compilation : Institut de la statistique du Québec; ministère du Travail, de l’Emploi et de la Solidarité sociale.</t>
+      <t xml:space="preserve"> Ministère de la Culture et des Communications (MCC); ministère de l’Éducation – Loisir et sport (MEQ-LS); ministère de l'Éducation  – Éducation (MEQ-E); ministère de la Famille (MF); ministère des Relations internationales et de la Francophonie (MRIF); ministère de la Santé et des Services sociaux (MSSS); ministère de l’Emploi et de la Solidarité sociale – Secrétariat à l’action communautaire autonome et aux initiatives sociales (MESS-SACAIS); ministère des Affaires municipales et de l'Habitation – Société d’habitation du Québec (MAMH-SHQ).</t>
     </r>
-  </si>
-[...6 lines deleted...]
-par organisme</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Sources</t>
+      <t xml:space="preserve">Sources : </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">
-[...17 lines deleted...]
-      <t>distincts</t>
+      <t>Ministère de la Culture et des Communications; ministère de l’Éducation; ministère de la Famille; ministère des Relations internationales et de la Francophonie; ministère de la Santé et des Services sociaux; ministère de l’Emploi et de la Solidarité sociale – Secrétariat à l’action communautaire autonome et aux initiatives sociales; Société d’habitation du Québec.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Sources</t>
+      <t>Sources :</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">
-[...1 lines deleted...]
-Compilation : Ministère du Travail, de l’Emploi et de la Solidarité sociale.</t>
+      <t xml:space="preserve"> Ministère de la Culture et des Communications (MCC); ministère de l’Éducation – Loisir et sport (MEQ-LS); ministère de l'Éducation  – Éducation (MEQ-E); ministère de la Famille (MF); ministère des Relations internationales et de la Francophonie (MRIF); ministère de la Santé et des Services sociaux (MSSS); ministère de l’Emploi et de la Solidarité sociale – Secrétariat à l’action communautaire autonome et aux initiatives sociales (MTESS-SACAIS); ministère des Affaires municipales et de l'Habitation – Société d’habitation du Québec (MAMH-SHQ).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Compilation </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: Institut de la statistique du Québec; ministère de l’Emploi et de la Solidarité sociale.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Compilation </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: Ministère du Travail, de l’Emploi et de la Solidarité sociale.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_ * #,##0.00_)\ &quot;$&quot;_ ;_ * \(#,##0.00\)\ &quot;$&quot;_ ;_ * &quot;-&quot;??_)\ &quot;$&quot;_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="170" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
@@ -570,126 +612,125 @@
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="10"/>
       <color rgb="FF223654"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...23 lines deleted...]
-    </font>
   </fonts>
-  <fills count="35">
+  <fills count="36">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -834,50 +875,56 @@
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -1026,216 +1073,184 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="19" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="37" fontId="1" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="37" fontId="0" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="37" fontId="1" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="37" fontId="16" fillId="0" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="170" fontId="16" fillId="0" borderId="11" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="11" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="37" fontId="1" fillId="0" borderId="12" xfId="43" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="37" fontId="0" fillId="0" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="19" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="33" borderId="0" xfId="44" applyFill="1"/>
+    <xf numFmtId="0" fontId="25" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...55 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="45">
     <cellStyle name="20 % - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
@@ -1245,52 +1260,52 @@
     <cellStyle name="Calcul" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Cellule liée" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Entrée" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Insatisfaisant" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Lien hypertexte" xfId="44" builtinId="8"/>
     <cellStyle name="Monétaire" xfId="43" builtinId="4"/>
     <cellStyle name="Neutre" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 3" xfId="42" xr:uid="{7B9F2C60-9D99-4E55-A7BA-EF5F58432FF2}"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Satisfaisant" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Sortie" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Texte explicatif" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Titre" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Titre 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Titre 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Titre 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Titre 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Vérification" xfId="13" builtinId="23" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FF749E43"/>
       <color rgb="FF006492"/>
-      <color rgb="FF749E43"/>
       <color rgb="FF1E3974"/>
       <color rgb="FF7DCEF7"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1532,1092 +1547,1090 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/participation-de-tous/soutien-financier-organismes-communautaires" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/participation-de-tous/soutien-financier-organismes-communautaires" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/participation-de-tous/soutien-financier-organismes-communautaires" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/participation-de-tous/soutien-financier-organismes-communautaires" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/participation-de-tous/soutien-financier-organismes-communautaires" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/participation-de-tous/soutien-financier-organismes-communautaires" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46775C72-31EE-4384-A294-144833193430}">
   <sheetPr>
     <tabColor rgb="FF749E43"/>
   </sheetPr>
-  <dimension ref="A1:N38"/>
+  <dimension ref="A1:N33"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="25.109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="18" max="18" width="38.6640625" customWidth="1"/>
+    <col min="1" max="1" width="25.140625" customWidth="1"/>
+    <col min="2" max="2" width="32.140625" customWidth="1"/>
+    <col min="3" max="3" width="31.5703125" customWidth="1"/>
+    <col min="18" max="18" width="38.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="46" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-    <row r="2" spans="1:13" s="46" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:7" s="32" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+    </row>
+    <row r="2" spans="1:7" s="32" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="47" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="A3" s="48" t="s">
+    <row r="3" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="45" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="50" t="s">
+        <v>62</v>
+      </c>
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" s="35"/>
+      <c r="B5" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="41" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" s="35"/>
+      <c r="B6" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C6" s="34" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="8">
+        <v>544</v>
+      </c>
+      <c r="C7" s="9">
+        <v>3947</v>
+      </c>
+      <c r="D7" s="31"/>
+    </row>
+    <row r="8" spans="1:7" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8">
+        <v>563.70000000000005</v>
+      </c>
+      <c r="C8" s="9">
+        <v>4101</v>
+      </c>
+      <c r="D8" s="31"/>
+    </row>
+    <row r="9" spans="1:7" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9">
+        <v>595.5</v>
+      </c>
+      <c r="C9" s="9">
+        <v>4095</v>
+      </c>
+      <c r="D9" s="31"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10">
+        <v>673.8</v>
+      </c>
+      <c r="C10" s="9">
+        <v>4178</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11">
+        <v>765.4</v>
+      </c>
+      <c r="C11" s="9">
+        <v>4177</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12">
+        <v>826.9</v>
+      </c>
+      <c r="C12" s="9">
+        <v>4190</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13">
+        <v>957.5</v>
+      </c>
+      <c r="C13" s="9">
+        <v>4189</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="12">
+        <v>1048.4000000000001</v>
+      </c>
+      <c r="C14" s="42">
+        <v>4194</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="48"/>
+      <c r="C15" s="48"/>
+    </row>
+    <row r="16" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="48" t="s">
         <v>63</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B16" s="48"/>
+      <c r="C16" s="48"/>
+    </row>
+    <row r="32" spans="1:14" s="3" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" s="48"/>
+      <c r="C32" s="48"/>
+      <c r="D32" s="48"/>
+      <c r="E32" s="48"/>
+      <c r="F32" s="49"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="49"/>
+      <c r="K32" s="49"/>
+      <c r="L32" s="49"/>
+      <c r="M32" s="49"/>
+      <c r="N32" s="49"/>
+    </row>
+    <row r="33" spans="1:14" s="3" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="7">
-[...127 lines deleted...]
-      <c r="N38" s="41"/>
+      <c r="B33" s="48"/>
+      <c r="C33" s="48"/>
+      <c r="D33" s="48"/>
+      <c r="E33" s="48"/>
+      <c r="F33" s="49"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="49"/>
+      <c r="K33" s="49"/>
+      <c r="L33" s="49"/>
+      <c r="M33" s="49"/>
+      <c r="N33" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
-    <mergeCell ref="A37:N37"/>
-[...1 lines deleted...]
-    <mergeCell ref="A5:C5"/>
+    <mergeCell ref="A32:N32"/>
+    <mergeCell ref="A33:N33"/>
+    <mergeCell ref="A4:C4"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A16:C16"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A3" r:id="rId1" xr:uid="{8B2B0495-F80D-4F26-827C-0AE28B0E5D78}"/>
+    <hyperlink ref="A3" r:id="rId1" xr:uid="{4D6E2DE8-FD89-460D-A132-B81786B82117}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB7A2EDF-AD41-429F-A4D7-78CD701AFEEC}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="A1:M19"/>
+  <dimension ref="A1:I20"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection sqref="A1:XFD3"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="87.88671875" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="16384" width="11.44140625" style="5"/>
+    <col min="1" max="1" width="87.85546875" style="4" customWidth="1"/>
+    <col min="2" max="3" width="26.5703125" style="4" customWidth="1"/>
+    <col min="4" max="16384" width="11.42578125" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="46" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-    <row r="2" spans="1:7" s="46" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" s="32" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+    </row>
+    <row r="2" spans="1:4" s="32" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="47" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
-      <c r="E2" s="47"/>
-[...4 lines deleted...]
-      <c r="A3" s="48" t="s">
+    </row>
+    <row r="3" spans="1:4" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="45" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="28" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A5" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="39" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A6" s="39"/>
+      <c r="B6" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="40" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A7" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="21">
+        <v>875631639</v>
+      </c>
+      <c r="C7" s="19">
+        <v>83.522706612517311</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="14">
+        <v>50955783</v>
+      </c>
+      <c r="C8" s="8">
+        <v>4.8604512721588593</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A9" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="15">
+        <v>49689605</v>
+      </c>
+      <c r="C9" s="8">
+        <v>4.7396760409965877</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A10" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="15">
+        <v>42943711</v>
+      </c>
+      <c r="C10" s="8">
+        <v>4.0962144524630775</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A11" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="14">
+        <v>15719266</v>
+      </c>
+      <c r="C11" s="8">
+        <v>1.4993926484674664</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A12" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="15">
+        <v>6018388</v>
+      </c>
+      <c r="C12" s="8">
+        <v>0.57406794457354549</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A13" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="16">
+        <v>4368263</v>
+      </c>
+      <c r="C13" s="8">
+        <v>0.41666967330233107</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A14" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="14">
+        <v>3048900</v>
+      </c>
+      <c r="C14" s="8">
+        <v>0.29082135552082766</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A15" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="B15" s="18">
+        <v>1048375555</v>
+      </c>
+      <c r="C15" s="20">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" s="10" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="48" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" s="48"/>
+      <c r="C16" s="48"/>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A17" s="5" t="s">
         <v>63</v>
       </c>
-    </row>
-[...151 lines deleted...]
-      <c r="M19" s="9"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="10"/>
+      <c r="F17" s="10"/>
+      <c r="G17" s="10"/>
+      <c r="H17" s="10"/>
+    </row>
+    <row r="20" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="E20" s="8"/>
+      <c r="F20" s="8"/>
+      <c r="G20" s="8"/>
+      <c r="H20" s="8"/>
+      <c r="I20" s="8"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A8:S15">
-[...7 lines deleted...]
-    <mergeCell ref="A19:C19"/>
+  <mergeCells count="3">
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:D2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A3" r:id="rId1" xr:uid="{B1E5F70A-D0B0-49DC-986C-57507BF7E6E2}"/>
+    <hyperlink ref="A3" r:id="rId1" xr:uid="{837B6992-9850-4ABF-ABAB-F151327523C9}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4AF9D78-A06F-41CE-ACC4-B1FEAB7A4599}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="A1:L20"/>
+  <dimension ref="A1:K19"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:D5"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="75.44140625" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="11.44140625" style="5"/>
+    <col min="1" max="1" width="75.42578125" style="4" customWidth="1"/>
+    <col min="2" max="2" width="21.140625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="19.7109375" style="4" customWidth="1"/>
+    <col min="4" max="4" width="22.5703125" style="4" customWidth="1"/>
+    <col min="5" max="16384" width="11.42578125" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="46" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-    <row r="2" spans="1:7" s="46" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:6" s="32" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+    </row>
+    <row r="2" spans="1:6" s="32" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="47" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
-      <c r="G2" s="47"/>
-[...18 lines deleted...]
-      <c r="A6" s="28" t="s">
+    </row>
+    <row r="3" spans="1:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="45" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="28" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="35" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="31" t="s">
+      <c r="B5" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="31" t="s">
+      <c r="C5" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="37" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A6" s="33"/>
+      <c r="B6" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" s="34" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A7" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="11">
+        <v>3048900</v>
+      </c>
+      <c r="C7" s="11">
+        <v>20</v>
+      </c>
+      <c r="D7" s="9">
+        <f t="shared" ref="D7:D16" si="0">B7/C7</f>
+        <v>152445</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A8" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="11">
+        <v>6018388</v>
+      </c>
+      <c r="C8" s="13">
+        <v>146</v>
+      </c>
+      <c r="D8" s="9">
+        <f t="shared" si="0"/>
+        <v>41221.835616438359</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A9" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="11">
+        <v>42943711</v>
+      </c>
+      <c r="C9" s="11">
+        <v>217</v>
+      </c>
+      <c r="D9" s="9">
+        <f t="shared" si="0"/>
+        <v>197897.28571428571</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A10" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="11">
+        <v>6348581</v>
+      </c>
+      <c r="C10" s="13">
+        <v>42</v>
+      </c>
+      <c r="D10" s="9">
+        <f t="shared" si="0"/>
+        <v>151156.69047619047</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A11" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="11">
+        <v>9370685</v>
+      </c>
+      <c r="C11" s="13">
+        <v>60</v>
+      </c>
+      <c r="D11" s="9">
+        <f t="shared" si="0"/>
+        <v>156178.08333333334</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A12" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="11">
+        <v>49689605</v>
+      </c>
+      <c r="C12" s="11">
+        <v>292</v>
+      </c>
+      <c r="D12" s="9">
+        <f t="shared" si="0"/>
+        <v>170169.88013698629</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A13" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="11">
+        <v>4368263</v>
+      </c>
+      <c r="C13" s="13">
+        <v>25</v>
+      </c>
+      <c r="D13" s="9">
+        <f t="shared" si="0"/>
+        <v>174730.52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A14" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="11">
+        <v>875631639</v>
+      </c>
+      <c r="C14" s="44">
+        <v>3022</v>
+      </c>
+      <c r="D14" s="9">
+        <f t="shared" si="0"/>
+        <v>289752.36234281934</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="43" t="s">
         <v>66</v>
       </c>
-      <c r="D6" s="31" t="s">
+      <c r="B15" s="11">
+        <v>11664014</v>
+      </c>
+      <c r="C15" s="44">
+        <v>70</v>
+      </c>
+      <c r="D15" s="9">
+        <f t="shared" si="0"/>
+        <v>166628.77142857143</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="43" t="s">
         <v>67</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="D9" s="10">
+      <c r="B16" s="11">
+        <v>39291769</v>
+      </c>
+      <c r="C16" s="44">
+        <v>347</v>
+      </c>
+      <c r="D16" s="9">
         <f t="shared" si="0"/>
-        <v>43553.950704225354</v>
-[...123 lines deleted...]
-      <c r="A18" s="17" t="s">
+        <v>113232.76368876081</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A17" s="17" t="s">
         <v>46</v>
       </c>
-      <c r="B18" s="26">
-[...24 lines deleted...]
-      <c r="L20" s="42"/>
+      <c r="B17" s="22">
+        <v>1048375555</v>
+      </c>
+      <c r="C17" s="22">
+        <v>4241</v>
+      </c>
+      <c r="D17" s="23">
+        <f>B17/C17</f>
+        <v>247200.08370667294</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" s="3" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="48" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" s="48"/>
+      <c r="C18" s="48"/>
+      <c r="D18" s="49"/>
+      <c r="E18" s="49"/>
+      <c r="F18" s="49"/>
+      <c r="G18" s="49"/>
+      <c r="H18" s="49"/>
+      <c r="I18" s="49"/>
+      <c r="J18" s="49"/>
+      <c r="K18" s="49"/>
+    </row>
+    <row r="19" spans="1:11" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A19" s="48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B19" s="48"/>
+      <c r="C19" s="48"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="49"/>
+      <c r="I19" s="49"/>
+      <c r="J19" s="49"/>
+      <c r="K19" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A1:G1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="A18:K18"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A19:K19"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A3" r:id="rId1" xr:uid="{72A16E88-57FA-41DF-859F-5DA935E35D86}"/>
+    <hyperlink ref="A3" r:id="rId1" xr:uid="{BA1A1F3E-05AB-4677-9DF9-CFAC88E2D38A}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB3EDF5F-E73A-4CCB-B123-1F84EFB52FB6}">
   <sheetPr>
-    <tabColor theme="9" tint="-0.249977111117893"/>
+    <tabColor rgb="FF749E43"/>
   </sheetPr>
-  <dimension ref="A1:M26"/>
+  <dimension ref="A1:M25"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+    <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="36.33203125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="31.33203125" customWidth="1"/>
+    <col min="1" max="1" width="36.28515625" customWidth="1"/>
+    <col min="2" max="2" width="32.42578125" customWidth="1"/>
+    <col min="3" max="3" width="31.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-    <row r="2" spans="1:7" s="46" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:7" s="32" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+    </row>
+    <row r="2" spans="1:7" s="32" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="47" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-      <c r="A6" s="51" t="s">
+    <row r="3" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="45" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="52" t="s">
+        <v>69</v>
+      </c>
+      <c r="B4" s="53"/>
+      <c r="C4" s="53"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="44" t="s">
+      <c r="B5" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="44" t="s">
+      <c r="C5" s="36" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B7" s="12" t="s">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" s="33"/>
+      <c r="B6" s="34" t="s">
         <v>38</v>
       </c>
-      <c r="C7" s="12" t="s">
+      <c r="C6" s="34" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A8" s="9" t="s">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" s="10" t="s">
         <v>20</v>
       </c>
+      <c r="B7" s="15">
+        <v>37814695.5</v>
+      </c>
+      <c r="C7" s="11">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" s="10" t="s">
+        <v>50</v>
+      </c>
       <c r="B8" s="15">
-        <v>29467237</v>
-[...7 lines deleted...]
-        <v>53</v>
+        <v>51719543.880000003</v>
+      </c>
+      <c r="C8" s="11">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" s="10" t="s">
+        <v>21</v>
       </c>
       <c r="B9" s="15">
-        <v>39308480</v>
-[...7 lines deleted...]
-        <v>21</v>
+        <v>86817024</v>
+      </c>
+      <c r="C9" s="11">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" s="10" t="s">
+        <v>22</v>
       </c>
       <c r="B10" s="15">
-        <v>69163967</v>
-[...7 lines deleted...]
-        <v>22</v>
+        <v>47124089</v>
+      </c>
+      <c r="C10" s="11">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" s="10" t="s">
+        <v>23</v>
       </c>
       <c r="B11" s="15">
-        <v>36012733</v>
-[...7 lines deleted...]
-        <v>23</v>
+        <v>63649265.5</v>
+      </c>
+      <c r="C11" s="11">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="10" t="s">
+        <v>24</v>
       </c>
       <c r="B12" s="15">
-        <v>47352799</v>
-[...7 lines deleted...]
-        <v>24</v>
+        <v>252201609.5</v>
+      </c>
+      <c r="C12" s="11">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" s="10" t="s">
+        <v>25</v>
       </c>
       <c r="B13" s="15">
-        <v>205364858</v>
-[...7 lines deleted...]
-        <v>25</v>
+        <v>54228884</v>
+      </c>
+      <c r="C13" s="11">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" s="10" t="s">
+        <v>26</v>
       </c>
       <c r="B14" s="15">
-        <v>44246002</v>
-[...7 lines deleted...]
-        <v>26</v>
+        <v>32582412</v>
+      </c>
+      <c r="C14" s="11">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" s="10" t="s">
+        <v>27</v>
       </c>
       <c r="B15" s="15">
-        <v>25261248</v>
-[...7 lines deleted...]
-        <v>27</v>
+        <v>27259725</v>
+      </c>
+      <c r="C15" s="11">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" s="10" t="s">
+        <v>28</v>
       </c>
       <c r="B16" s="15">
-        <v>21417205</v>
-[...7 lines deleted...]
-        <v>28</v>
+        <v>17447281</v>
+      </c>
+      <c r="C16" s="11">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A17" s="10" t="s">
+        <v>51</v>
       </c>
       <c r="B17" s="15">
-        <v>10352678</v>
-[...7 lines deleted...]
-        <v>54</v>
+        <v>29178131</v>
+      </c>
+      <c r="C17" s="11">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A18" s="10" t="s">
+        <v>29</v>
       </c>
       <c r="B18" s="15">
-        <v>23073374</v>
-[...7 lines deleted...]
-        <v>29</v>
+        <v>47561527</v>
+      </c>
+      <c r="C18" s="11">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A19" s="10" t="s">
+        <v>30</v>
       </c>
       <c r="B19" s="15">
-        <v>37897891</v>
-[...7 lines deleted...]
-        <v>30</v>
+        <v>33906016</v>
+      </c>
+      <c r="C19" s="11">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A20" s="10" t="s">
+        <v>31</v>
       </c>
       <c r="B20" s="15">
-        <v>26081768</v>
-[...7 lines deleted...]
-        <v>31</v>
+        <v>54160293</v>
+      </c>
+      <c r="C20" s="11">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A21" s="10" t="s">
+        <v>32</v>
       </c>
       <c r="B21" s="15">
-        <v>41995047</v>
-[...7 lines deleted...]
-        <v>32</v>
+        <v>51339658.5</v>
+      </c>
+      <c r="C21" s="11">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A22" s="10" t="s">
+        <v>33</v>
       </c>
       <c r="B22" s="15">
-        <v>41055601</v>
-[...17 lines deleted...]
-      <c r="A24" s="35" t="s">
+        <v>125135717.5</v>
+      </c>
+      <c r="C22" s="11">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A23" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="B24" s="29">
-[...22 lines deleted...]
-      <c r="M26" s="42"/>
+      <c r="B23" s="24">
+        <v>36249682.5</v>
+      </c>
+      <c r="C23" s="30">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="3" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="48" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24" s="48"/>
+      <c r="C24" s="48"/>
+      <c r="D24" s="48"/>
+      <c r="E24" s="49"/>
+      <c r="F24" s="49"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
+      <c r="J24" s="49"/>
+      <c r="K24" s="49"/>
+      <c r="L24" s="49"/>
+      <c r="M24" s="49"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A25" s="1" t="s">
+        <v>74</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...1 lines deleted...]
-    <mergeCell ref="A26:C26"/>
+  <mergeCells count="4">
+    <mergeCell ref="A24:M24"/>
+    <mergeCell ref="A4:C4"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
-    <mergeCell ref="A6:A7"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A3" r:id="rId1" xr:uid="{0B57E73B-C561-43A7-8826-EEE4FABCB61C}"/>
+    <hyperlink ref="A3" r:id="rId1" xr:uid="{F5DE18E5-DA8D-4679-ACA5-87B69A65F961}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
-      <vt:lpstr>Soutien total aux organismes co</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Subventions octroyées et nombre</vt:lpstr>
+      <vt:lpstr>Tableaux 1a, 1b - Télécharge</vt:lpstr>
+      <vt:lpstr>Tableau 2 - Télécharge</vt:lpstr>
+      <vt:lpstr>Tableau 3 - Télécharge</vt:lpstr>
+      <vt:lpstr>Tableau 4 - Télécharge</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>State733</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>