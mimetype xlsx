--- v0 (2026-04-12)
+++ v1 (2026-08-26)
@@ -1,388 +1,522 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\prod\data\ken\CD_ROM_Ne_Jamais_Detruire\Graphique interactif\Vitrine DD\4 Collectivité durable\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\ECO_110E\MNE - Développement durable\Base de données\Données N2 2023-2028\4.2.2 Intensité énergétique\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7D2980EF-5372-41C8-A76A-87B1449B3FB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{34A41C95-1640-4F4E-BA71-DA223EAFF356}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DEA143D7-C103-4CD6-B248-F9654711F7AA}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E9AF27F1-DAEC-4996-8ECB-6FA9D5A1E136}"/>
   </bookViews>
   <sheets>
-    <sheet name="Tab_Téléchargement_personnes" sheetId="8" r:id="rId1"/>
+    <sheet name="Tab_Téléchargement_personnes" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="31">
+  <si>
+    <t>Institut de la statistique du Québec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Compilation :                                                                                                                                                                                                                                                                                                                                                                            </t>
+  </si>
+  <si>
+    <t>Ressources naturelles Canada, Office de l’efficacité énergétique.</t>
+  </si>
+  <si>
+    <t>Sources :</t>
+  </si>
+  <si>
+    <t>r : Données révisées.</t>
+  </si>
+  <si>
+    <t>Note:</t>
+  </si>
+  <si>
+    <t>Autobus interurbains</t>
+  </si>
+  <si>
+    <t>Transport intra-urbain</t>
+  </si>
+  <si>
+    <t>Autobus scolaires</t>
+  </si>
+  <si>
+    <t>Motocyclettes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Camions légers </t>
+  </si>
+  <si>
+    <t>Voitures</t>
+  </si>
+  <si>
+    <t>Indice 2006 = 100</t>
+  </si>
+  <si>
+    <r>
+      <t>2022</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <t>Évolution de la consommation énergétique du transport routier des personnes par type de véhicule, Québec, 2006 à 2023</t>
+  </si>
+  <si>
+    <t>Intensité énergétique (MJ/p-km)</t>
+  </si>
+  <si>
+    <t>Consommation d’énergie (PJ)</t>
+  </si>
+  <si>
+    <r>
+      <t>2021</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <t>Évolution de l’intensité énergétique du transport routier des personnes et de ses composantes, Québec, 2006 à 2023</t>
+  </si>
+  <si>
+    <t>mégajoules par personne-kilomètre</t>
+  </si>
+  <si>
+    <t>Intensité énergétique, transport routier de personnes, Québec, 2006 à 2023</t>
+  </si>
+  <si>
+    <t>Consulter la page</t>
+  </si>
+  <si>
+    <t>Intensité énergétique du transport routier des personnes</t>
+  </si>
   <si>
     <t>Vitrine statistique sur le développement durable</t>
   </si>
   <si>
-    <t>Consulter la page</t>
-[...59 lines deleted...]
-    <t>Indice 2006 = 100</t>
+    <r>
+      <t>153</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="2" tint="-0.749992370372631"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>61</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="2" tint="-0.749992370372631"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>98</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="2" tint="-0.749992370372631"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>116</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="2" tint="-0.749992370372631"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>101</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="2" tint="-0.749992370372631"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>102</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="2" tint="-0.749992370372631"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <t>Activité (personnes-km)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <name val="Arial"/>
+      <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="0"/>
+      <sz val="11"/>
+      <color theme="2" tint="-0.749992370372631"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...14 lines deleted...]
-      <strike/>
       <sz val="10"/>
-      <color rgb="FF002060"/>
+      <color rgb="FF223654"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
-      <color rgb="FF002060"/>
+      <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF223654"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <vertAlign val="superscript"/>
       <sz val="11"/>
-      <color theme="2" tint="-0.749992370372631"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="10"/>
-      <color theme="1"/>
+      <color rgb="FF002060"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
+      <strike/>
       <sz val="10"/>
-      <color theme="1"/>
+      <color rgb="FF002060"/>
       <name val="Open Sans"/>
       <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <color theme="2" tint="-0.749992370372631"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF44546A"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="5" applyFill="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="6">
-[...1 lines deleted...]
-    <cellStyle name="Milliers 2" xfId="3" xr:uid="{6943613C-15A2-4F93-B28D-C9F554168659}"/>
+  <cellStyles count="2">
+    <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{80CC2B4A-F1A0-4327-9126-05AD17142262}"/>
-[...1 lines deleted...]
-    <cellStyle name="Pourcentage 2" xfId="2" xr:uid="{FF1399A2-BE94-413E-ACB2-7842C3274496}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...4 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office 2013 – 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -641,1887 +775,1647 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/collectivites-durables/intensite-energetique-transport-routier-personnes?onglet=faits-saillants-et-graphiques" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{721A95AC-3F87-4DBC-9251-E3FAB29B6FBB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{38F44C83-2064-4D1C-A183-AE7236E5C4BE}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="A1:R47"/>
+  <dimension ref="A1:S51"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:G1"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A47" sqref="A47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="11" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-[...20 lines deleted...]
-        <v>1</v>
+    <row r="1" spans="1:19" s="18" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+    </row>
+    <row r="2" spans="1:19" s="17" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+    </row>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A3" s="16" t="s">
+        <v>21</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
-    </row>
-    <row r="4" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+    </row>
+    <row r="4" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
-    </row>
-    <row r="5" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+    </row>
+    <row r="5" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="14" t="s">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="B5" s="14"/>
       <c r="C5" s="14"/>
       <c r="D5" s="14"/>
       <c r="E5" s="14"/>
       <c r="F5" s="14"/>
       <c r="G5" s="14"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="14"/>
       <c r="L5" s="14"/>
       <c r="M5" s="14"/>
       <c r="N5" s="14"/>
       <c r="O5" s="14"/>
       <c r="P5" s="14"/>
       <c r="Q5" s="14"/>
       <c r="R5" s="14"/>
-    </row>
-[...22 lines deleted...]
-      <c r="B7" s="6">
+      <c r="S5" s="14"/>
+    </row>
+    <row r="6" spans="1:19" ht="15" x14ac:dyDescent="0.3">
+      <c r="A6" s="13"/>
+      <c r="B6" s="13"/>
+      <c r="C6" s="13"/>
+      <c r="D6" s="13"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="13"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="13"/>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="13"/>
+      <c r="L6" s="13"/>
+      <c r="M6" s="13"/>
+      <c r="N6" s="13"/>
+      <c r="O6" s="13"/>
+      <c r="P6" s="13"/>
+      <c r="Q6" s="13"/>
+      <c r="R6" s="13"/>
+      <c r="S6" s="13"/>
+    </row>
+    <row r="7" spans="1:19" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A7" s="10"/>
+      <c r="B7" s="11">
         <v>2006</v>
       </c>
-      <c r="C7" s="6">
+      <c r="C7" s="11">
         <v>2007</v>
       </c>
-      <c r="D7" s="6">
+      <c r="D7" s="11">
         <v>2008</v>
       </c>
-      <c r="E7" s="6">
+      <c r="E7" s="11">
         <v>2009</v>
       </c>
-      <c r="F7" s="6">
+      <c r="F7" s="11">
         <v>2010</v>
       </c>
-      <c r="G7" s="6">
+      <c r="G7" s="11">
         <v>2011</v>
       </c>
-      <c r="H7" s="6">
+      <c r="H7" s="11">
         <v>2012</v>
       </c>
-      <c r="I7" s="6">
+      <c r="I7" s="11">
         <v>2013</v>
       </c>
-      <c r="J7" s="6">
+      <c r="J7" s="11">
         <v>2014</v>
       </c>
-      <c r="K7" s="6">
+      <c r="K7" s="11">
         <v>2015</v>
       </c>
-      <c r="L7" s="6">
+      <c r="L7" s="11">
         <v>2016</v>
       </c>
-      <c r="M7" s="6">
+      <c r="M7" s="11">
         <v>2017</v>
       </c>
-      <c r="N7" s="6">
+      <c r="N7" s="11">
         <v>2018</v>
       </c>
-      <c r="O7" s="6">
+      <c r="O7" s="11">
         <v>2019</v>
       </c>
-      <c r="P7" s="6">
+      <c r="P7" s="11">
         <v>2020</v>
       </c>
-      <c r="Q7" s="6">
-[...30 lines deleted...]
-        <v>6</v>
+      <c r="Q7" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="R7" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="S7" s="11">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="15" x14ac:dyDescent="0.2">
+      <c r="A8" s="10"/>
+      <c r="B8" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="23"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="23"/>
+      <c r="I8" s="23"/>
+      <c r="J8" s="23"/>
+      <c r="K8" s="23"/>
+      <c r="L8" s="23"/>
+      <c r="M8" s="23"/>
+      <c r="N8" s="23"/>
+      <c r="O8" s="23"/>
+      <c r="P8" s="23"/>
+      <c r="Q8" s="23"/>
+      <c r="R8" s="23"/>
+      <c r="S8" s="23"/>
+    </row>
+    <row r="9" spans="1:19" ht="15" x14ac:dyDescent="0.2">
+      <c r="A9" s="9" t="s">
+        <v>15</v>
       </c>
       <c r="B9" s="15">
+        <v>1.9977860000000001</v>
+      </c>
+      <c r="C9" s="15">
+        <v>2.0097139999999998</v>
+      </c>
+      <c r="D9" s="15">
+        <v>1.9799359999999999</v>
+      </c>
+      <c r="E9" s="15">
+        <v>1.9620679999999999</v>
+      </c>
+      <c r="F9" s="15">
+        <v>1.938491</v>
+      </c>
+      <c r="G9" s="15">
+        <v>1.9287209999999999</v>
+      </c>
+      <c r="H9" s="15">
+        <v>1.916774</v>
+      </c>
+      <c r="I9" s="15">
+        <v>1.906047</v>
+      </c>
+      <c r="J9" s="15">
+        <v>1.9119740000000001</v>
+      </c>
+      <c r="K9" s="15">
+        <v>1.901718</v>
+      </c>
+      <c r="L9" s="15">
+        <v>1.892549</v>
+      </c>
+      <c r="M9" s="15">
+        <v>1.8502639999999999</v>
+      </c>
+      <c r="N9" s="15">
+        <v>1.8718429999999999</v>
+      </c>
+      <c r="O9" s="15">
+        <v>1.858943</v>
+      </c>
+      <c r="P9" s="15">
+        <v>1.7953760000000001</v>
+      </c>
+      <c r="Q9" s="15">
+        <v>1.785639</v>
+      </c>
+      <c r="R9" s="15">
+        <v>1.781684</v>
+      </c>
+      <c r="S9" s="15">
+        <v>1.7807059999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="15" x14ac:dyDescent="0.2">
+      <c r="A10" s="4"/>
+      <c r="B10" s="4"/>
+      <c r="C10" s="4"/>
+      <c r="D10" s="4"/>
+      <c r="E10" s="4"/>
+      <c r="F10" s="4"/>
+      <c r="G10" s="4"/>
+      <c r="H10" s="4"/>
+      <c r="I10" s="4"/>
+      <c r="J10" s="4"/>
+      <c r="K10" s="4"/>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4"/>
+      <c r="N10" s="4"/>
+      <c r="O10" s="4"/>
+      <c r="P10" s="4"/>
+      <c r="Q10" s="4"/>
+      <c r="R10" s="4"/>
+      <c r="S10" s="4"/>
+    </row>
+    <row r="11" spans="1:19" ht="15" x14ac:dyDescent="0.3">
+      <c r="A11" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="19"/>
+      <c r="C11" s="19"/>
+      <c r="D11" s="19"/>
+      <c r="E11" s="19"/>
+      <c r="F11" s="19"/>
+      <c r="G11" s="19"/>
+      <c r="H11" s="19"/>
+      <c r="I11" s="19"/>
+      <c r="J11" s="19"/>
+      <c r="K11" s="2"/>
+      <c r="L11" s="2"/>
+      <c r="M11" s="4"/>
+      <c r="N11" s="4"/>
+      <c r="O11" s="4"/>
+      <c r="P11" s="4"/>
+      <c r="Q11" s="4"/>
+      <c r="R11" s="4"/>
+      <c r="S11" s="4"/>
+    </row>
+    <row r="12" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="7">
-[...126 lines deleted...]
-      <c r="L13" s="8"/>
+      <c r="B12" s="22"/>
+      <c r="C12" s="22"/>
+      <c r="D12" s="22"/>
+      <c r="E12" s="22"/>
+      <c r="F12" s="22"/>
+      <c r="G12" s="22"/>
+      <c r="H12" s="22"/>
+      <c r="I12" s="22"/>
+      <c r="J12" s="22"/>
+      <c r="K12" s="22"/>
+      <c r="L12" s="22"/>
+      <c r="M12" s="6"/>
+      <c r="N12" s="6"/>
+      <c r="O12" s="6"/>
+      <c r="P12" s="6"/>
+      <c r="Q12" s="6"/>
+      <c r="R12" s="6"/>
+      <c r="S12" s="6"/>
+    </row>
+    <row r="13" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="B13" s="22"/>
+      <c r="C13" s="22"/>
+      <c r="D13" s="22"/>
+      <c r="E13" s="22"/>
+      <c r="F13" s="22"/>
+      <c r="G13" s="22"/>
+      <c r="H13" s="22"/>
+      <c r="I13" s="22"/>
+      <c r="J13" s="22"/>
+      <c r="K13" s="2"/>
+      <c r="L13" s="2"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
-    </row>
-[...11 lines deleted...]
-      <c r="I14" s="4"/>
+      <c r="S13" s="1"/>
+    </row>
+    <row r="14" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
-    </row>
-[...12 lines deleted...]
-      <c r="L15" s="16"/>
+      <c r="S14" s="1"/>
+    </row>
+    <row r="15" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="22"/>
+      <c r="B15" s="22"/>
+      <c r="C15" s="22"/>
+      <c r="D15" s="22"/>
+      <c r="E15" s="22"/>
+      <c r="F15" s="22"/>
+      <c r="G15" s="22"/>
+      <c r="H15" s="22"/>
+      <c r="I15" s="22"/>
+      <c r="J15" s="22"/>
+      <c r="K15" s="22"/>
+      <c r="L15" s="22"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
-    </row>
-[...12 lines deleted...]
-      <c r="L16" s="8"/>
+      <c r="S15" s="1"/>
+    </row>
+    <row r="16" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="22"/>
+      <c r="B16" s="22"/>
+      <c r="C16" s="22"/>
+      <c r="D16" s="22"/>
+      <c r="E16" s="22"/>
+      <c r="F16" s="22"/>
+      <c r="G16" s="22"/>
+      <c r="H16" s="22"/>
+      <c r="I16" s="22"/>
+      <c r="J16" s="22"/>
+      <c r="K16" s="2"/>
+      <c r="L16" s="2"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
-    </row>
-    <row r="17" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S16" s="1"/>
+    </row>
+    <row r="17" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
       <c r="E17" s="14"/>
       <c r="F17" s="14"/>
       <c r="G17" s="14"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="14"/>
       <c r="L17" s="14"/>
       <c r="M17" s="14"/>
       <c r="N17" s="14"/>
       <c r="O17" s="14"/>
       <c r="P17" s="14"/>
       <c r="Q17" s="14"/>
       <c r="R17" s="14"/>
-    </row>
-[...22 lines deleted...]
-      <c r="B19" s="6">
+      <c r="S17" s="14"/>
+    </row>
+    <row r="18" spans="1:19" ht="15" x14ac:dyDescent="0.3">
+      <c r="A18" s="13"/>
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+      <c r="D18" s="13"/>
+      <c r="E18" s="13"/>
+      <c r="F18" s="13"/>
+      <c r="G18" s="13"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="12"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="12"/>
+      <c r="N18" s="12"/>
+      <c r="O18" s="12"/>
+      <c r="P18" s="12"/>
+      <c r="Q18" s="12"/>
+      <c r="R18" s="12"/>
+      <c r="S18" s="12"/>
+    </row>
+    <row r="19" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="A19" s="10"/>
+      <c r="B19" s="11">
         <v>2006</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="11">
         <v>2007</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="11">
         <v>2008</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="11">
         <v>2009</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="11">
         <v>2010</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="11">
         <v>2011</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="11">
         <v>2012</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="11">
         <v>2013</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="11">
         <v>2014</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="11">
         <v>2015</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="11">
         <v>2016</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="11">
         <v>2017</v>
       </c>
-      <c r="N19" s="6">
+      <c r="N19" s="11">
         <v>2018</v>
       </c>
-      <c r="O19" s="6">
+      <c r="O19" s="11">
         <v>2019</v>
       </c>
-      <c r="P19" s="6">
+      <c r="P19" s="11">
         <v>2020</v>
       </c>
-      <c r="Q19" s="6">
+      <c r="Q19" s="11">
         <v>2021</v>
       </c>
-      <c r="R19" s="6">
+      <c r="R19" s="11">
         <v>2022</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      <c r="A21" s="13" t="s">
+      <c r="S19" s="11">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" ht="15" x14ac:dyDescent="0.2">
+      <c r="A20" s="10"/>
+      <c r="B20" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="23"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="23"/>
+      <c r="H20" s="23"/>
+      <c r="I20" s="23"/>
+      <c r="J20" s="23"/>
+      <c r="K20" s="23"/>
+      <c r="L20" s="23"/>
+      <c r="M20" s="23"/>
+      <c r="N20" s="23"/>
+      <c r="O20" s="23"/>
+      <c r="P20" s="23"/>
+      <c r="Q20" s="23"/>
+      <c r="R20" s="23"/>
+      <c r="S20" s="23"/>
+    </row>
+    <row r="21" spans="1:19" ht="15" x14ac:dyDescent="0.2">
+      <c r="A21" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="4">
+        <v>100</v>
+      </c>
+      <c r="C21" s="4">
+        <v>105</v>
+      </c>
+      <c r="D21" s="4">
+        <v>100</v>
+      </c>
+      <c r="E21" s="4">
+        <v>102</v>
+      </c>
+      <c r="F21" s="4">
+        <v>102</v>
+      </c>
+      <c r="G21" s="4">
+        <v>106</v>
+      </c>
+      <c r="H21" s="4">
+        <v>104</v>
+      </c>
+      <c r="I21" s="4">
+        <v>103</v>
+      </c>
+      <c r="J21" s="4">
+        <v>98</v>
+      </c>
+      <c r="K21" s="4">
+        <v>100</v>
+      </c>
+      <c r="L21" s="4">
+        <v>102</v>
+      </c>
+      <c r="M21" s="4">
+        <v>106</v>
+      </c>
+      <c r="N21" s="4">
+        <v>105</v>
+      </c>
+      <c r="O21" s="4">
+        <v>107</v>
+      </c>
+      <c r="P21" s="4">
+        <v>84</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>90</v>
+      </c>
+      <c r="R21" s="4">
+        <v>91</v>
+      </c>
+      <c r="S21" s="4">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="4">
+        <v>100</v>
+      </c>
+      <c r="C22" s="4">
+        <v>105</v>
+      </c>
+      <c r="D22" s="4">
+        <v>101</v>
+      </c>
+      <c r="E22" s="4">
+        <v>104</v>
+      </c>
+      <c r="F22" s="4">
+        <v>105</v>
+      </c>
+      <c r="G22" s="4">
+        <v>110</v>
+      </c>
+      <c r="H22" s="4">
+        <v>108</v>
+      </c>
+      <c r="I22" s="4">
+        <v>108</v>
+      </c>
+      <c r="J22" s="4">
+        <v>102</v>
+      </c>
+      <c r="K22" s="4">
+        <v>105</v>
+      </c>
+      <c r="L22" s="4">
+        <v>107</v>
+      </c>
+      <c r="M22" s="4">
+        <v>114</v>
+      </c>
+      <c r="N22" s="4">
+        <v>112</v>
+      </c>
+      <c r="O22" s="4">
+        <v>115</v>
+      </c>
+      <c r="P22" s="4">
+        <v>94</v>
+      </c>
+      <c r="Q22" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="R22" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="S22" s="4">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" ht="15" x14ac:dyDescent="0.2">
+      <c r="A23" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="13">
+      <c r="B23" s="9">
         <v>100</v>
       </c>
-      <c r="C21" s="13">
-[...20 lines deleted...]
-      <c r="J21" s="13">
+      <c r="C23" s="9">
+        <v>101</v>
+      </c>
+      <c r="D23" s="9">
+        <v>99</v>
+      </c>
+      <c r="E23" s="9">
         <v>98</v>
       </c>
-      <c r="K21" s="13">
-[...17 lines deleted...]
-      <c r="Q21" s="13">
+      <c r="F23" s="9">
+        <v>97</v>
+      </c>
+      <c r="G23" s="9">
+        <v>97</v>
+      </c>
+      <c r="H23" s="9">
+        <v>96</v>
+      </c>
+      <c r="I23" s="9">
+        <v>96</v>
+      </c>
+      <c r="J23" s="9">
+        <v>96</v>
+      </c>
+      <c r="K23" s="9">
+        <v>95</v>
+      </c>
+      <c r="L23" s="9">
+        <v>95</v>
+      </c>
+      <c r="M23" s="9">
+        <v>93</v>
+      </c>
+      <c r="N23" s="9">
+        <v>94</v>
+      </c>
+      <c r="O23" s="9">
+        <v>93</v>
+      </c>
+      <c r="P23" s="9">
         <v>90</v>
       </c>
-      <c r="R21" s="13">
-[...108 lines deleted...]
-      <c r="Q23" s="7">
+      <c r="Q23" s="9">
         <v>89</v>
       </c>
-      <c r="R23" s="7">
+      <c r="R23" s="9">
         <v>89</v>
       </c>
-    </row>
-[...87 lines deleted...]
-      <c r="A28" s="4" t="s">
+      <c r="S23" s="9">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" ht="15" x14ac:dyDescent="0.2">
+      <c r="A24" s="4"/>
+      <c r="B24" s="4"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="4"/>
+      <c r="F24" s="4"/>
+      <c r="G24" s="4"/>
+      <c r="H24" s="4"/>
+      <c r="I24" s="4"/>
+      <c r="J24" s="4"/>
+      <c r="K24" s="4"/>
+      <c r="L24" s="4"/>
+      <c r="M24" s="4"/>
+      <c r="N24" s="4"/>
+      <c r="O24" s="4"/>
+      <c r="P24" s="4"/>
+      <c r="Q24" s="4"/>
+      <c r="R24" s="4"/>
+      <c r="S24" s="4"/>
+    </row>
+    <row r="25" spans="1:19" ht="15" x14ac:dyDescent="0.3">
+      <c r="A25" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="4"/>
+      <c r="F25" s="4"/>
+      <c r="G25" s="4"/>
+      <c r="H25" s="4"/>
+      <c r="I25" s="4"/>
+      <c r="J25" s="4"/>
+      <c r="K25" s="4"/>
+      <c r="L25" s="4"/>
+      <c r="M25" s="4"/>
+      <c r="N25" s="4"/>
+      <c r="O25" s="4"/>
+      <c r="P25" s="4"/>
+      <c r="Q25" s="4"/>
+      <c r="R25" s="4"/>
+      <c r="S25" s="4"/>
+    </row>
+    <row r="26" spans="1:19" ht="15" x14ac:dyDescent="0.2">
+      <c r="A26" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B26" s="4"/>
+      <c r="C26" s="4"/>
+      <c r="D26" s="4"/>
+      <c r="E26" s="4"/>
+      <c r="F26" s="4"/>
+      <c r="G26" s="4"/>
+      <c r="H26" s="4"/>
+      <c r="I26" s="4"/>
+      <c r="J26" s="4"/>
+      <c r="K26" s="4"/>
+      <c r="L26" s="4"/>
+      <c r="M26" s="4"/>
+      <c r="N26" s="4"/>
+      <c r="O26" s="4"/>
+      <c r="P26" s="4"/>
+      <c r="Q26" s="4"/>
+      <c r="R26" s="4"/>
+      <c r="S26" s="4"/>
+    </row>
+    <row r="27" spans="1:19" ht="15" x14ac:dyDescent="0.3">
+      <c r="A27" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="B28" s="4"/>
-[...29 lines deleted...]
-      <c r="L29" s="16"/>
+      <c r="B27" s="19"/>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+      <c r="E27" s="19"/>
+      <c r="F27" s="19"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="19"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="19"/>
+      <c r="K27" s="2"/>
+      <c r="L27" s="2"/>
+      <c r="M27" s="4"/>
+      <c r="N27" s="4"/>
+      <c r="O27" s="4"/>
+      <c r="P27" s="4"/>
+      <c r="Q27" s="4"/>
+      <c r="R27" s="4"/>
+      <c r="S27" s="4"/>
+    </row>
+    <row r="28" spans="1:19" ht="15" x14ac:dyDescent="0.2">
+      <c r="A28" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="22"/>
+      <c r="C28" s="22"/>
+      <c r="D28" s="22"/>
+      <c r="E28" s="22"/>
+      <c r="F28" s="22"/>
+      <c r="G28" s="22"/>
+      <c r="H28" s="22"/>
+      <c r="I28" s="22"/>
+      <c r="J28" s="22"/>
+      <c r="K28" s="22"/>
+      <c r="L28" s="22"/>
+      <c r="M28" s="6"/>
+      <c r="N28" s="6"/>
+      <c r="O28" s="6"/>
+      <c r="P28" s="6"/>
+      <c r="Q28" s="6"/>
+      <c r="R28" s="6"/>
+      <c r="S28" s="6"/>
+    </row>
+    <row r="29" spans="1:19" ht="15" x14ac:dyDescent="0.3">
+      <c r="A29" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="B29" s="22"/>
+      <c r="C29" s="22"/>
+      <c r="D29" s="22"/>
+      <c r="E29" s="22"/>
+      <c r="F29" s="22"/>
+      <c r="G29" s="22"/>
+      <c r="H29" s="22"/>
+      <c r="I29" s="22"/>
+      <c r="J29" s="22"/>
+      <c r="K29" s="2"/>
+      <c r="L29" s="2"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
-    </row>
-[...12 lines deleted...]
-      <c r="L30" s="8"/>
+      <c r="S29" s="1"/>
+    </row>
+    <row r="30" spans="1:19" ht="15" x14ac:dyDescent="0.3">
+      <c r="A30" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="1"/>
+      <c r="K30" s="1"/>
+      <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="1"/>
       <c r="O30" s="1"/>
       <c r="P30" s="1"/>
       <c r="Q30" s="1"/>
       <c r="R30" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="14" t="s">
+      <c r="S30" s="1"/>
+    </row>
+    <row r="31" spans="1:19" ht="15" x14ac:dyDescent="0.2">
+      <c r="A31" s="22"/>
+      <c r="B31" s="22"/>
+      <c r="C31" s="22"/>
+      <c r="D31" s="22"/>
+      <c r="E31" s="22"/>
+      <c r="F31" s="22"/>
+      <c r="G31" s="22"/>
+      <c r="H31" s="22"/>
+      <c r="I31" s="22"/>
+      <c r="J31" s="22"/>
+      <c r="K31" s="22"/>
+      <c r="L31" s="22"/>
+      <c r="M31" s="1"/>
+      <c r="N31" s="1"/>
+      <c r="O31" s="1"/>
+      <c r="P31" s="1"/>
+      <c r="Q31" s="1"/>
+      <c r="R31" s="1"/>
+      <c r="S31" s="1"/>
+    </row>
+    <row r="32" spans="1:19" ht="15" x14ac:dyDescent="0.3">
+      <c r="A32" s="22"/>
+      <c r="B32" s="22"/>
+      <c r="C32" s="22"/>
+      <c r="D32" s="22"/>
+      <c r="E32" s="22"/>
+      <c r="F32" s="22"/>
+      <c r="G32" s="22"/>
+      <c r="H32" s="22"/>
+      <c r="I32" s="22"/>
+      <c r="J32" s="22"/>
+      <c r="K32" s="2"/>
+      <c r="L32" s="2"/>
+      <c r="M32" s="1"/>
+      <c r="N32" s="1"/>
+      <c r="O32" s="1"/>
+      <c r="P32" s="1"/>
+      <c r="Q32" s="1"/>
+      <c r="R32" s="1"/>
+      <c r="S32" s="1"/>
+    </row>
+    <row r="33" spans="1:19" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B31" s="14"/>
-[...39 lines deleted...]
-      <c r="B33" s="6">
+      <c r="B33" s="14"/>
+      <c r="C33" s="14"/>
+      <c r="D33" s="14"/>
+      <c r="E33" s="14"/>
+      <c r="F33" s="14"/>
+      <c r="G33" s="14"/>
+      <c r="H33" s="14"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="14"/>
+      <c r="K33" s="14"/>
+      <c r="L33" s="14"/>
+      <c r="M33" s="14"/>
+      <c r="N33" s="14"/>
+      <c r="O33" s="14"/>
+      <c r="P33" s="14"/>
+      <c r="Q33" s="14"/>
+      <c r="R33" s="14"/>
+      <c r="S33" s="14"/>
+    </row>
+    <row r="34" spans="1:19" ht="15" x14ac:dyDescent="0.3">
+      <c r="A34" s="13"/>
+      <c r="B34" s="13"/>
+      <c r="C34" s="13"/>
+      <c r="D34" s="13"/>
+      <c r="E34" s="13"/>
+      <c r="F34" s="13"/>
+      <c r="G34" s="13"/>
+      <c r="H34" s="13"/>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="12"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="12"/>
+      <c r="N34" s="12"/>
+      <c r="O34" s="12"/>
+      <c r="P34" s="12"/>
+      <c r="Q34" s="12"/>
+      <c r="R34" s="12"/>
+      <c r="S34" s="12"/>
+    </row>
+    <row r="35" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="A35" s="10"/>
+      <c r="B35" s="11">
         <v>2006</v>
       </c>
-      <c r="C33" s="6">
+      <c r="C35" s="11">
         <v>2007</v>
       </c>
-      <c r="D33" s="6">
+      <c r="D35" s="11">
         <v>2008</v>
       </c>
-      <c r="E33" s="6">
+      <c r="E35" s="11">
         <v>2009</v>
       </c>
-      <c r="F33" s="6">
+      <c r="F35" s="11">
         <v>2010</v>
       </c>
-      <c r="G33" s="6">
+      <c r="G35" s="11">
         <v>2011</v>
       </c>
-      <c r="H33" s="6">
+      <c r="H35" s="11">
         <v>2012</v>
       </c>
-      <c r="I33" s="6">
+      <c r="I35" s="11">
         <v>2013</v>
       </c>
-      <c r="J33" s="6">
+      <c r="J35" s="11">
         <v>2014</v>
       </c>
-      <c r="K33" s="6">
+      <c r="K35" s="11">
         <v>2015</v>
       </c>
-      <c r="L33" s="6">
+      <c r="L35" s="11">
         <v>2016</v>
       </c>
-      <c r="M33" s="6">
+      <c r="M35" s="11">
         <v>2017</v>
       </c>
-      <c r="N33" s="6">
+      <c r="N35" s="11">
         <v>2018</v>
       </c>
-      <c r="O33" s="6">
+      <c r="O35" s="11">
         <v>2019</v>
       </c>
-      <c r="P33" s="6">
+      <c r="P35" s="11">
         <v>2020</v>
       </c>
-      <c r="Q33" s="6">
+      <c r="Q35" s="11">
         <v>2021</v>
       </c>
-      <c r="R33" s="6">
+      <c r="R35" s="11">
         <v>2022</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      <c r="A35" s="13" t="s">
+      <c r="S35" s="11">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19" ht="15" x14ac:dyDescent="0.2">
+      <c r="A36" s="10"/>
+      <c r="B36" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" s="23"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="23"/>
+      <c r="F36" s="23"/>
+      <c r="G36" s="23"/>
+      <c r="H36" s="23"/>
+      <c r="I36" s="23"/>
+      <c r="J36" s="23"/>
+      <c r="K36" s="23"/>
+      <c r="L36" s="23"/>
+      <c r="M36" s="23"/>
+      <c r="N36" s="23"/>
+      <c r="O36" s="23"/>
+      <c r="P36" s="23"/>
+      <c r="Q36" s="23"/>
+      <c r="R36" s="23"/>
+      <c r="S36" s="23"/>
+    </row>
+    <row r="37" spans="1:19" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="A37" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B37" s="4">
+        <v>100</v>
+      </c>
+      <c r="C37" s="4">
+        <v>104</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E37" s="4">
+        <v>100</v>
+      </c>
+      <c r="F37" s="4">
+        <v>98</v>
+      </c>
+      <c r="G37" s="4">
+        <v>100</v>
+      </c>
+      <c r="H37" s="4">
+        <v>97</v>
+      </c>
+      <c r="I37" s="4">
+        <v>95</v>
+      </c>
+      <c r="J37" s="4">
+        <v>88</v>
+      </c>
+      <c r="K37" s="4">
+        <v>89</v>
+      </c>
+      <c r="L37" s="4">
+        <v>87</v>
+      </c>
+      <c r="M37" s="4">
+        <v>88</v>
+      </c>
+      <c r="N37" s="4">
+        <v>84</v>
+      </c>
+      <c r="O37" s="4">
+        <v>84</v>
+      </c>
+      <c r="P37" s="4">
+        <v>64</v>
+      </c>
+      <c r="Q37" s="4">
+        <v>66</v>
+      </c>
+      <c r="R37" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="S37" s="4">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="A38" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B38" s="4">
+        <v>100</v>
+      </c>
+      <c r="C38" s="4">
+        <v>106</v>
+      </c>
+      <c r="D38" s="4">
+        <v>102</v>
+      </c>
+      <c r="E38" s="4">
+        <v>106</v>
+      </c>
+      <c r="F38" s="4">
+        <v>109</v>
+      </c>
+      <c r="G38" s="4">
+        <v>117</v>
+      </c>
+      <c r="H38" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="I38" s="4">
+        <v>118</v>
+      </c>
+      <c r="J38" s="4">
+        <v>115</v>
+      </c>
+      <c r="K38" s="4">
+        <v>122</v>
+      </c>
+      <c r="L38" s="4">
+        <v>130</v>
+      </c>
+      <c r="M38" s="4">
+        <v>141</v>
+      </c>
+      <c r="N38" s="4">
+        <v>145</v>
+      </c>
+      <c r="O38" s="4">
+        <v>152</v>
+      </c>
+      <c r="P38" s="4">
+        <v>127</v>
+      </c>
+      <c r="Q38" s="4">
+        <v>140</v>
+      </c>
+      <c r="R38" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="S38" s="4">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19" ht="15" x14ac:dyDescent="0.2">
+      <c r="A39" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" s="4">
+        <v>100</v>
+      </c>
+      <c r="C39" s="4">
+        <v>109</v>
+      </c>
+      <c r="D39" s="4">
+        <v>100</v>
+      </c>
+      <c r="E39" s="4">
+        <v>136</v>
+      </c>
+      <c r="F39" s="4">
+        <v>127</v>
+      </c>
+      <c r="G39" s="4">
+        <v>136</v>
+      </c>
+      <c r="H39" s="4">
+        <v>136</v>
+      </c>
+      <c r="I39" s="4">
+        <v>136</v>
+      </c>
+      <c r="J39" s="4">
+        <v>127</v>
+      </c>
+      <c r="K39" s="4">
+        <v>136</v>
+      </c>
+      <c r="L39" s="4">
+        <v>136</v>
+      </c>
+      <c r="M39" s="4">
+        <v>136</v>
+      </c>
+      <c r="N39" s="4">
+        <v>145</v>
+      </c>
+      <c r="O39" s="4">
+        <v>145</v>
+      </c>
+      <c r="P39" s="4">
+        <v>118</v>
+      </c>
+      <c r="Q39" s="4">
+        <v>146</v>
+      </c>
+      <c r="R39" s="4">
+        <v>165</v>
+      </c>
+      <c r="S39" s="4">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19" ht="15" x14ac:dyDescent="0.2">
+      <c r="A40" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B35" s="13">
+      <c r="B40" s="4">
         <v>100</v>
       </c>
-      <c r="C35" s="13">
-[...2 lines deleted...]
-      <c r="D35" s="13">
+      <c r="C40" s="4">
+        <v>100</v>
+      </c>
+      <c r="D40" s="4">
+        <v>113</v>
+      </c>
+      <c r="E40" s="4">
+        <v>100</v>
+      </c>
+      <c r="F40" s="4">
+        <v>109</v>
+      </c>
+      <c r="G40" s="4">
+        <v>117</v>
+      </c>
+      <c r="H40" s="4">
+        <v>100</v>
+      </c>
+      <c r="I40" s="4">
+        <v>96</v>
+      </c>
+      <c r="J40" s="4">
+        <v>87</v>
+      </c>
+      <c r="K40" s="4">
+        <v>96</v>
+      </c>
+      <c r="L40" s="4">
+        <v>117</v>
+      </c>
+      <c r="M40" s="4">
+        <v>83</v>
+      </c>
+      <c r="N40" s="4">
+        <v>91</v>
+      </c>
+      <c r="O40" s="4">
+        <v>109</v>
+      </c>
+      <c r="P40" s="4">
+        <v>74</v>
+      </c>
+      <c r="Q40" s="4">
+        <v>84</v>
+      </c>
+      <c r="R40" s="4">
+        <v>92</v>
+      </c>
+      <c r="S40" s="4">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="41" spans="1:19" ht="15" x14ac:dyDescent="0.2">
+      <c r="A41" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B41" s="4">
+        <v>100</v>
+      </c>
+      <c r="C41" s="4">
+        <v>111</v>
+      </c>
+      <c r="D41" s="4">
+        <v>122</v>
+      </c>
+      <c r="E41" s="4">
+        <v>115</v>
+      </c>
+      <c r="F41" s="4">
+        <v>127</v>
+      </c>
+      <c r="G41" s="4">
+        <v>133</v>
+      </c>
+      <c r="H41" s="4">
+        <v>122</v>
+      </c>
+      <c r="I41" s="4">
+        <v>147</v>
+      </c>
+      <c r="J41" s="4">
+        <v>136</v>
+      </c>
+      <c r="K41" s="4">
+        <v>144</v>
+      </c>
+      <c r="L41" s="4">
+        <v>136</v>
+      </c>
+      <c r="M41" s="4">
+        <v>156</v>
+      </c>
+      <c r="N41" s="4">
+        <v>144</v>
+      </c>
+      <c r="O41" s="4">
+        <v>151</v>
+      </c>
+      <c r="P41" s="4">
         <v>98</v>
       </c>
-      <c r="E35" s="13">
+      <c r="Q41" s="4">
+        <v>101</v>
+      </c>
+      <c r="R41" s="4">
+        <v>111</v>
+      </c>
+      <c r="S41" s="4">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="42" spans="1:19" ht="15" x14ac:dyDescent="0.2">
+      <c r="A42" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B42" s="9">
         <v>100</v>
       </c>
-      <c r="F35" s="13">
-[...55 lines deleted...]
-      <c r="F36" s="13">
+      <c r="C42" s="9">
         <v>109</v>
       </c>
-      <c r="G36" s="13">
-[...43 lines deleted...]
-      <c r="C37" s="13">
+      <c r="D42" s="9">
         <v>109</v>
       </c>
-      <c r="D37" s="13">
-[...85 lines deleted...]
-      <c r="N38" s="13">
+      <c r="E42" s="9">
+        <v>73</v>
+      </c>
+      <c r="F42" s="9">
+        <v>82</v>
+      </c>
+      <c r="G42" s="9">
+        <v>82</v>
+      </c>
+      <c r="H42" s="9">
+        <v>73</v>
+      </c>
+      <c r="I42" s="9">
         <v>91</v>
       </c>
-      <c r="O38" s="13">
-[...81 lines deleted...]
-      <c r="E40" s="7">
+      <c r="J42" s="9">
+        <v>82</v>
+      </c>
+      <c r="K42" s="9">
         <v>73</v>
       </c>
-      <c r="F40" s="7">
-[...5 lines deleted...]
-      <c r="H40" s="7">
+      <c r="L42" s="9">
         <v>73</v>
       </c>
-      <c r="I40" s="7">
-[...11 lines deleted...]
-      <c r="M40" s="7">
+      <c r="M42" s="9">
         <v>55</v>
       </c>
-      <c r="N40" s="7">
+      <c r="N42" s="9">
         <v>36</v>
       </c>
-      <c r="O40" s="7">
+      <c r="O42" s="9">
         <v>36</v>
       </c>
-      <c r="P40" s="7">
+      <c r="P42" s="9">
         <v>27</v>
       </c>
-      <c r="Q40" s="7">
-[...2 lines deleted...]
-      <c r="R40" s="7">
+      <c r="Q42" s="9">
+        <v>19</v>
+      </c>
+      <c r="R42" s="9">
+        <v>30</v>
+      </c>
+      <c r="S42" s="9">
         <v>28</v>
       </c>
     </row>
-    <row r="41" spans="1:18" ht="15" x14ac:dyDescent="0.2">
-[...85 lines deleted...]
-    <row r="45" spans="1:18" ht="15" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:19" ht="15" x14ac:dyDescent="0.2">
+      <c r="A43" s="4"/>
+      <c r="B43" s="4"/>
+      <c r="C43" s="4"/>
+      <c r="D43" s="4"/>
+      <c r="E43" s="4"/>
+      <c r="F43" s="4"/>
+      <c r="G43" s="4"/>
+      <c r="H43" s="4"/>
+      <c r="I43" s="4"/>
+      <c r="J43" s="4"/>
+      <c r="K43" s="4"/>
+      <c r="L43" s="4"/>
+      <c r="M43" s="4"/>
+      <c r="N43" s="4"/>
+      <c r="O43" s="4"/>
+      <c r="P43" s="4"/>
+      <c r="Q43" s="4"/>
+      <c r="R43" s="4"/>
+      <c r="S43" s="4"/>
+    </row>
+    <row r="44" spans="1:19" ht="15" x14ac:dyDescent="0.3">
+      <c r="A44" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B44" s="8"/>
+      <c r="C44" s="8"/>
+      <c r="D44" s="8"/>
+      <c r="E44" s="8"/>
+      <c r="F44" s="8"/>
+      <c r="G44" s="8"/>
+      <c r="H44" s="8"/>
+      <c r="I44" s="8"/>
+      <c r="J44" s="8"/>
+      <c r="K44" s="2"/>
+      <c r="L44" s="2"/>
+      <c r="M44" s="4"/>
+      <c r="N44" s="4"/>
+      <c r="O44" s="4"/>
+      <c r="P44" s="4"/>
+      <c r="Q44" s="4"/>
+      <c r="R44" s="4"/>
+      <c r="S44" s="4"/>
+    </row>
+    <row r="45" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B45" s="3"/>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3"/>
+      <c r="E45" s="3"/>
+      <c r="F45" s="3"/>
+      <c r="G45" s="3"/>
+      <c r="H45" s="3"/>
+      <c r="I45" s="3"/>
+      <c r="J45" s="3"/>
+      <c r="K45" s="3"/>
+      <c r="L45" s="3"/>
+      <c r="M45" s="6"/>
+      <c r="N45" s="6"/>
+      <c r="O45" s="6"/>
+      <c r="P45" s="6"/>
+      <c r="Q45" s="6"/>
+      <c r="R45" s="6"/>
+      <c r="S45" s="4"/>
+    </row>
+    <row r="46" spans="1:19" ht="15" x14ac:dyDescent="0.3">
+      <c r="A46" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B45" s="4"/>
-[...29 lines deleted...]
-      <c r="L46" s="16"/>
+      <c r="B46" s="3"/>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3"/>
+      <c r="E46" s="3"/>
+      <c r="F46" s="3"/>
+      <c r="G46" s="3"/>
+      <c r="H46" s="3"/>
+      <c r="I46" s="3"/>
+      <c r="J46" s="3"/>
+      <c r="K46" s="2"/>
+      <c r="L46" s="2"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
-    </row>
-[...12 lines deleted...]
-      <c r="L47" s="8"/>
+      <c r="S46" s="4"/>
+    </row>
+    <row r="47" spans="1:19" ht="15" x14ac:dyDescent="0.3">
+      <c r="A47" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="1"/>
+      <c r="K47" s="1"/>
+      <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
+      <c r="S47" s="6"/>
+    </row>
+    <row r="48" spans="1:19" ht="15" x14ac:dyDescent="0.3">
+      <c r="A48" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B48" s="3"/>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="3"/>
+      <c r="I48" s="3"/>
+      <c r="J48" s="3"/>
+      <c r="K48" s="3"/>
+      <c r="L48" s="3"/>
+      <c r="M48" s="1"/>
+      <c r="N48" s="1"/>
+      <c r="O48" s="1"/>
+      <c r="P48" s="1"/>
+      <c r="Q48" s="1"/>
+      <c r="R48" s="1"/>
+      <c r="S48" s="1"/>
+    </row>
+    <row r="49" spans="1:19" ht="15" x14ac:dyDescent="0.3">
+      <c r="A49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B49" s="3"/>
+      <c r="C49" s="3"/>
+      <c r="D49" s="3"/>
+      <c r="E49" s="3"/>
+      <c r="F49" s="3"/>
+      <c r="G49" s="3"/>
+      <c r="H49" s="3"/>
+      <c r="I49" s="3"/>
+      <c r="J49" s="3"/>
+      <c r="K49" s="2"/>
+      <c r="L49" s="2"/>
+      <c r="M49" s="1"/>
+      <c r="N49" s="1"/>
+      <c r="O49" s="1"/>
+      <c r="P49" s="1"/>
+      <c r="Q49" s="1"/>
+      <c r="R49" s="1"/>
+      <c r="S49" s="1"/>
+    </row>
+    <row r="50" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S50" s="1"/>
+    </row>
+    <row r="51" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="S51" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="20">
-    <mergeCell ref="B20:R20"/>
+  <mergeCells count="15">
+    <mergeCell ref="A32:J32"/>
+    <mergeCell ref="A31:L31"/>
+    <mergeCell ref="A29:J29"/>
+    <mergeCell ref="A28:L28"/>
+    <mergeCell ref="B36:S36"/>
+    <mergeCell ref="A27:J27"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="B8:R8"/>
     <mergeCell ref="A15:L15"/>
     <mergeCell ref="A16:J16"/>
     <mergeCell ref="A11:J11"/>
     <mergeCell ref="A12:L12"/>
     <mergeCell ref="A13:J13"/>
-    <mergeCell ref="A30:J30"/>
-[...9 lines deleted...]
-    <mergeCell ref="A46:L46"/>
+    <mergeCell ref="B20:S20"/>
+    <mergeCell ref="B8:S8"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A3" r:id="rId1" xr:uid="{38019EC2-CAA2-4D05-B7EF-0FA8C3E0FE13}"/>
+    <hyperlink ref="A3" r:id="rId1" xr:uid="{FB9B7703-ECC0-4C46-BC41-EF270A0AA85B}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...352 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tab_Téléchargement_personnes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ISQ</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Patricia Beauregard-Desjardins</dc:creator>
+  <dc:creator>Patricia Beauregard Desjardins</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>