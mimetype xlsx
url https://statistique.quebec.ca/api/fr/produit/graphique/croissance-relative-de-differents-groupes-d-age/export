--- v0 (2026-02-26)
+++ v1 (2026-07-12)
@@ -1,59 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\inf_120h\BDSO pilotage\Avis de transfert\2025-08-xx_Vitrine Vieillissement\Population_MAJ08xx\Structure_MAJ08xx\Croissance groupes age_MAJ08xx\Fichiers de téléchargement\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Statad\proaff\Entrepot\BDSO pilotage\Avis de transfert\2026-07-09_Vitrine Vieillissement\Population_MAJ\Structure_MAJ\Croissance groupes age_MAJ\Fichiers de téléchargement\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{74011864-E22F-4BC2-9841-C8FDD75DCD3C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{36DFE5A5-C9E3-44A5-A5CC-DC07B5E59424}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="23070" yWindow="-16500" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Informations" sheetId="6" r:id="rId1"/>
     <sheet name="Données" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
@@ -89,94 +90,95 @@
   <si>
     <t>Sujet : Structure de la population</t>
   </si>
   <si>
     <t>Base 100 = 2021</t>
   </si>
   <si>
     <t>Indicateur : Croissance relative de différents groupes d'âge</t>
   </si>
   <si>
     <t>65 ans et plus</t>
   </si>
   <si>
     <t>85 ans et plus</t>
   </si>
   <si>
     <t>URL : statistique.quebec.ca/vitrine/vieillissement/themes/population/croissance-relative-groupes-age</t>
   </si>
   <si>
     <t>Croissance relative de différents groupes d'âge, Québec, 2021-2071</t>
   </si>
   <si>
     <t>2021 (données observées) : Statistique Canada, Estimations de la population (septembre 2024). Adaptation par l'Institut de la statistique du Québec.</t>
   </si>
   <si>
-    <t>2026 à 2071 (données projetées) : Institut de la statistique du Québec, Perspectives démographiques du Québec et de ses régions, mise à jour 2025.</t>
-[...2 lines deleted...]
-    <t>Dernière mise à jour : 31 juillet 2025</t>
+    <t>2026 à 2071 (données projetées) : Institut de la statistique du Québec, Perspectives démographiques du Québec et de ses régions, mise à jour 2026, scénario de référence.</t>
+  </si>
+  <si>
+    <t>Dernière mise à jour : 9 juillet 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
@@ -425,61 +427,61 @@
             <a:rPr lang="fr-CA" sz="1000" b="1" kern="100">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>croissance relative</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000" kern="100">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t> réfère aux taux de croissance de l’effectif de chaque groupe d’âge, estimé à différents moments dans le temps par rapport à l’effectif observé pour chacun en 2021 (soit l’année de base).</a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:pPr>
+          <a:pPr marL="0" indent="0">
             <a:spcBef>
               <a:spcPts val="1200"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="600"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="fr-CA" sz="1000" kern="100">
+            <a:rPr lang="fr-CA" sz="1050" b="1" kern="100">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>Sources de données</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr>
             <a:spcBef>
               <a:spcPts val="600"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="600"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-CA" sz="1050" b="1" kern="100">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
@@ -548,51 +550,51 @@
           </a:r>
           <a:endParaRPr lang="fr-CA" sz="1050" kern="100">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>Les données sur les projections démographiques du Québec proviennent du scénario Référence de la mise à jour des perspectives démographiques diffusée par l’ISQ en juillet 2025. Les paramètres de ces projections sont basés en grande partie sur ceux de l’édition 2024, mais certains ajustements ont été apportés pour tenir compte des plus récentes données disponibles.</a:t>
+            <a:t>Les données sur les projections démographiques du Québec proviennent du scénario Référence de la mise à jour des perspectives démographiques diffusée par l’ISQ en juillet 2026. Les paramètres de ces projections sont basés en grande partie sur ceux de l’édition 2025, mais certains ajustements ont été apportés pour tenir compte des plus récentes données disponibles.</a:t>
           </a:r>
           <a:endParaRPr lang="fr-CA" sz="1000">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -844,51 +846,51 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/vieillissement" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/vieillissement/themes/population/croissance-relative-groupes-age" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7147717-79EF-4C7C-8B5F-626E7C73AB52}">
   <sheetPr>
     <tabColor theme="0" tint="-0.499984740745262"/>
   </sheetPr>
   <dimension ref="B1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I13" sqref="I13"/>
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="114.42578125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2" ht="15" x14ac:dyDescent="0.35">
       <c r="B1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.35">
       <c r="B2" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="15" x14ac:dyDescent="0.35">
       <c r="B3" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="2:2" ht="15" x14ac:dyDescent="0.35">
@@ -906,53 +908,51 @@
     </row>
     <row r="7" spans="2:2" ht="15" x14ac:dyDescent="0.35">
       <c r="B7" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15" x14ac:dyDescent="0.35">
       <c r="B8" s="4" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId1" xr:uid="{DA350A19-6F3A-43F7-97F4-A5EA45B35BF2}"/>
     <hyperlink ref="B2" r:id="rId2" xr:uid="{56F612E6-1DDD-48CC-8F76-6A655EE02D49}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:I19"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="15.7109375" style="13" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.7109375" style="8" customWidth="1"/>
     <col min="4" max="9" width="17.7109375" style="7" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A1" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="15.6" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="9"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A3" s="10"/>
       <c r="B3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>0</v>
@@ -1001,333 +1001,333 @@
       </c>
       <c r="D5" s="14">
         <v>100</v>
       </c>
       <c r="E5" s="14">
         <v>100</v>
       </c>
       <c r="F5" s="14">
         <v>100</v>
       </c>
       <c r="G5" s="14">
         <v>100</v>
       </c>
       <c r="H5" s="14">
         <v>100</v>
       </c>
       <c r="I5" s="14">
         <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A6" s="13">
         <v>2026</v>
       </c>
       <c r="B6" s="14">
-        <v>106.4</v>
+        <v>105.3</v>
       </c>
       <c r="C6" s="14">
-        <v>104.6</v>
+        <v>103.7</v>
       </c>
       <c r="D6" s="14">
-        <v>103.4</v>
+        <v>101.9</v>
       </c>
       <c r="E6" s="14">
-        <v>117.1</v>
+        <v>117</v>
       </c>
       <c r="F6" s="14">
-        <v>91.2</v>
+        <v>91.1</v>
       </c>
       <c r="G6" s="14">
-        <v>113</v>
+        <v>112.9</v>
       </c>
       <c r="H6" s="14">
         <v>125.5</v>
       </c>
       <c r="I6" s="14">
-        <v>115.1</v>
+        <v>114.2</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A7" s="13">
         <v>2031</v>
       </c>
       <c r="B7" s="14">
-        <v>105.6</v>
+        <v>105.4</v>
       </c>
       <c r="C7" s="14">
-        <v>100</v>
+        <v>99.7</v>
       </c>
       <c r="D7" s="14">
-        <v>99.5</v>
+        <v>99.2</v>
       </c>
       <c r="E7" s="14">
-        <v>129.5</v>
+        <v>129.4</v>
       </c>
       <c r="F7" s="14">
         <v>83</v>
       </c>
       <c r="G7" s="14">
         <v>116.7</v>
       </c>
       <c r="H7" s="14">
-        <v>146.69999999999999</v>
+        <v>146.80000000000001</v>
       </c>
       <c r="I7" s="14">
-        <v>145.30000000000001</v>
+        <v>145</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A8" s="13">
         <v>2036</v>
       </c>
       <c r="B8" s="14">
-        <v>106.5</v>
+        <v>106.3</v>
       </c>
       <c r="C8" s="14">
-        <v>96.1</v>
+        <v>95.8</v>
       </c>
       <c r="D8" s="14">
-        <v>100.9</v>
+        <v>100.6</v>
       </c>
       <c r="E8" s="14">
         <v>133.69999999999999</v>
       </c>
       <c r="F8" s="14">
-        <v>87.7</v>
+        <v>87.6</v>
       </c>
       <c r="G8" s="14">
-        <v>105.7</v>
+        <v>105.6</v>
       </c>
       <c r="H8" s="14">
-        <v>166.3</v>
+        <v>166.2</v>
       </c>
       <c r="I8" s="14">
-        <v>182.5</v>
+        <v>182.4</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A9" s="13">
         <v>2041</v>
       </c>
       <c r="B9" s="14">
-        <v>107</v>
+        <v>106.7</v>
       </c>
       <c r="C9" s="14">
-        <v>93.9</v>
+        <v>93.7</v>
       </c>
       <c r="D9" s="14">
-        <v>101.9</v>
+        <v>101.6</v>
       </c>
       <c r="E9" s="14">
-        <v>135.19999999999999</v>
+        <v>135.1</v>
       </c>
       <c r="F9" s="14">
-        <v>91.7</v>
+        <v>91.5</v>
       </c>
       <c r="G9" s="14">
-        <v>97.3</v>
+        <v>97.2</v>
       </c>
       <c r="H9" s="14">
-        <v>172.7</v>
+        <v>172.6</v>
       </c>
       <c r="I9" s="14">
         <v>218</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A10" s="13">
         <v>2046</v>
       </c>
       <c r="B10" s="14">
-        <v>107.2</v>
+        <v>106.9</v>
       </c>
       <c r="C10" s="14">
-        <v>93.7</v>
+        <v>93.5</v>
       </c>
       <c r="D10" s="14">
-        <v>101.4</v>
+        <v>101.1</v>
       </c>
       <c r="E10" s="14">
-        <v>138.19999999999999</v>
+        <v>138</v>
       </c>
       <c r="F10" s="14">
-        <v>91.8</v>
+        <v>91.4</v>
       </c>
       <c r="G10" s="14">
-        <v>103.4</v>
+        <v>103.2</v>
       </c>
       <c r="H10" s="14">
-        <v>157.1</v>
+        <v>156.9</v>
       </c>
       <c r="I10" s="14">
-        <v>253.8</v>
+        <v>253.6</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A11" s="13">
         <v>2051</v>
       </c>
       <c r="B11" s="14">
-        <v>107.3</v>
+        <v>107</v>
       </c>
       <c r="C11" s="14">
-        <v>94.5</v>
+        <v>94.3</v>
       </c>
       <c r="D11" s="14">
-        <v>100.8</v>
+        <v>100.5</v>
       </c>
       <c r="E11" s="14">
-        <v>139.6</v>
+        <v>139.30000000000001</v>
       </c>
       <c r="F11" s="14">
-        <v>93.7</v>
+        <v>93.1</v>
       </c>
       <c r="G11" s="14">
-        <v>108.4</v>
+        <v>108</v>
       </c>
       <c r="H11" s="14">
-        <v>146.69999999999999</v>
+        <v>146.4</v>
       </c>
       <c r="I11" s="14">
-        <v>267.89999999999998</v>
+        <v>267.7</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A12" s="13">
         <v>2056</v>
       </c>
       <c r="B12" s="14">
-        <v>107.3</v>
+        <v>107</v>
       </c>
       <c r="C12" s="14">
-        <v>95.1</v>
+        <v>94.9</v>
       </c>
       <c r="D12" s="14">
-        <v>99.9</v>
+        <v>99.6</v>
       </c>
       <c r="E12" s="14">
-        <v>141.5</v>
+        <v>141.1</v>
       </c>
       <c r="F12" s="14">
-        <v>89.7</v>
+        <v>89.2</v>
       </c>
       <c r="G12" s="14">
-        <v>108.9</v>
+        <v>108.3</v>
       </c>
       <c r="H12" s="14">
-        <v>157.69999999999999</v>
+        <v>157.30000000000001</v>
       </c>
       <c r="I12" s="14">
-        <v>253.8</v>
+        <v>253.5</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A13" s="13">
         <v>2061</v>
       </c>
       <c r="B13" s="14">
-        <v>107.3</v>
+        <v>107</v>
       </c>
       <c r="C13" s="14">
-        <v>94.7</v>
+        <v>94.4</v>
       </c>
       <c r="D13" s="14">
-        <v>99</v>
+        <v>98.9</v>
       </c>
       <c r="E13" s="14">
-        <v>144.69999999999999</v>
+        <v>144.1</v>
       </c>
       <c r="F13" s="14">
         <v>84.4</v>
       </c>
       <c r="G13" s="14">
-        <v>111.5</v>
+        <v>110.7</v>
       </c>
       <c r="H13" s="14">
-        <v>165.7</v>
+        <v>165.1</v>
       </c>
       <c r="I13" s="14">
-        <v>247.5</v>
+        <v>247.1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A14" s="13">
         <v>2066</v>
       </c>
       <c r="B14" s="14">
-        <v>107.4</v>
+        <v>107.1</v>
       </c>
       <c r="C14" s="14">
-        <v>93.2</v>
+        <v>93</v>
       </c>
       <c r="D14" s="14">
-        <v>99.6</v>
+        <v>99.5</v>
       </c>
       <c r="E14" s="14">
-        <v>144.80000000000001</v>
+        <v>144</v>
       </c>
       <c r="F14" s="14">
         <v>89.1</v>
       </c>
       <c r="G14" s="14">
-        <v>106.9</v>
+        <v>106.2</v>
       </c>
       <c r="H14" s="14">
-        <v>167.7</v>
+        <v>166.7</v>
       </c>
       <c r="I14" s="14">
-        <v>264.7</v>
+        <v>264.10000000000002</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="15.6" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A15" s="15">
         <v>2071</v>
       </c>
       <c r="B15" s="16">
-        <v>107.4</v>
+        <v>107.2</v>
       </c>
       <c r="C15" s="16">
-        <v>91.8</v>
+        <v>91.5</v>
       </c>
       <c r="D15" s="16">
-        <v>100.4</v>
+        <v>100.2</v>
       </c>
       <c r="E15" s="16">
-        <v>144.4</v>
+        <v>143.80000000000001</v>
       </c>
       <c r="F15" s="16">
-        <v>95.2</v>
+        <v>95</v>
       </c>
       <c r="G15" s="16">
-        <v>101.1</v>
+        <v>100.9</v>
       </c>
       <c r="H15" s="16">
-        <v>172.6</v>
+        <v>171.3</v>
       </c>
       <c r="I15" s="16">
-        <v>276.3</v>
+        <v>275.2</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A17" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A18" s="17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A19" s="17" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B4:I4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>