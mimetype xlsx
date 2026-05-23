--- v0 (2026-04-02)
+++ v1 (2026-05-23)
@@ -1,351 +1,175 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\prod\data\ken\CD_ROM_Ne_Jamais_Detruire\Graphique interactif\Vitrine DD\2 Nature et santé\2.3.2.2 Achalandage des établissements de la SÉPAQ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Statad\proaff\Entrepot\BDSO pilotage\Avis de transfert\2026-05-21_Vitrine DD\2026_05_21_Indic_2-Nature et santé\2026_05_21_Achalandage à la Sépaq\FT\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2ABFFE02-E823-4472-822D-DEC0161E19B0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{80FB6628-A53F-423D-80F6-B6033A51C2D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="75" yWindow="-16320" windowWidth="38640" windowHeight="15720" tabRatio="673" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="673" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Figure - Directives" sheetId="21" r:id="rId1"/>
-    <sheet name="Tableau" sheetId="26" r:id="rId2"/>
+    <sheet name="Tableau" sheetId="26" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="Choisir_un_axe">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="52">
-[...95 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>2017-2018</t>
   </si>
   <si>
     <t>2018-2019</t>
   </si>
   <si>
     <t>2019-2020</t>
   </si>
   <si>
     <t>2020-2021</t>
   </si>
   <si>
     <t>2021-2022</t>
   </si>
   <si>
-    <t>Année financière</t>
-[...26 lines deleted...]
-  <si>
     <t>2022-2023</t>
   </si>
   <si>
     <t>M jours-visites</t>
-  </si>
-[...13 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Vitrine statistique sur le développement durable</t>
   </si>
   <si>
     <t>Consulter la page</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10.5"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Note </t>
     </r>
     <r>
       <rPr>
         <sz val="10.5"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Données au 31 mars.
 </t>
     </r>
   </si>
   <si>
     <t>Société des établissements de plein air du Québec.</t>
   </si>
   <si>
     <t>Données au 31 mars.</t>
   </si>
   <si>
     <t>2023-2024</t>
   </si>
   <si>
-    <t>Achalandage des établissements de la Sépaq, Québec, 2017-2018 à 2023-2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Achalandage à la Sépaq</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Source</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Achalandage des établissements de la Sépaq, Québec, 2017-2018 à 2024-2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="168" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -437,93 +261,50 @@
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...41 lines deleted...]
-    <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="2" tint="-0.749992370372631"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -532,51 +313,51 @@
     <font>
       <b/>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="40">
+  <fills count="36">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -710,96 +491,72 @@
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
-      </patternFill>
-[...10 lines deleted...]
-        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF92D050"/>
-[...10 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="22">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
@@ -871,388 +628,171 @@
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...16 lines deleted...]
-      </left>
+      <left/>
       <right/>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom style="thin">
-[...93 lines deleted...]
-      <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="38" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="39" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="168" fontId="25" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="39" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="35" borderId="0" xfId="42" applyFill="1"/>
-    <xf numFmtId="0" fontId="30" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="33" borderId="0" xfId="42" applyFill="1"/>
+    <xf numFmtId="0" fontId="24" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="27" fillId="35" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...74 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="39" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20 % - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
@@ -1279,51 +819,51 @@
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Vérification" xfId="13" builtinId="23" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF1E3974"/>
       <color rgb="FF749E43"/>
       <color rgb="FF006492"/>
       <color rgb="FF7DCEF7"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1544,1056 +1084,383 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...2 lines deleted...]
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/nature-et-sante/achalandage-sepaq?onglet=faits-saillants-et-graphiques" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1FACC848-E21B-47F0-8A81-B6A44F1EEC42}">
-[...673 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8713BDB2-98D9-4ACD-B8EA-2EFE4BE646FD}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:AE20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F24" sqref="F24"/>
+      <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="17.88671875" customWidth="1"/>
     <col min="2" max="2" width="13.44140625" customWidth="1"/>
     <col min="3" max="3" width="12.88671875" customWidth="1"/>
     <col min="4" max="4" width="12.33203125" customWidth="1"/>
     <col min="5" max="5" width="12.5546875" customWidth="1"/>
     <col min="6" max="6" width="12.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="21" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-[...41 lines deleted...]
-      <c r="H4" s="33"/>
+    <row r="1" spans="1:16" s="6" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+    </row>
+    <row r="2" spans="1:16" s="6" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+    </row>
+    <row r="3" spans="1:16" s="7" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="17"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="17"/>
+      <c r="H3" s="18"/>
+    </row>
+    <row r="4" spans="1:16" s="7" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="2"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+      <c r="G4" s="17"/>
+      <c r="H4" s="18"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A5" s="62" t="s">
-[...15 lines deleted...]
-      <c r="P5" s="5"/>
+      <c r="A5" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="25"/>
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="25"/>
+      <c r="G5" s="25"/>
+      <c r="H5" s="25"/>
+      <c r="J5" s="1"/>
+      <c r="K5" s="1"/>
+      <c r="L5" s="1"/>
+      <c r="M5" s="1"/>
+      <c r="N5" s="1"/>
+      <c r="O5" s="1"/>
+      <c r="P5" s="1"/>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A6" s="62"/>
-[...13 lines deleted...]
-      <c r="P6" s="20"/>
+      <c r="A6" s="25"/>
+      <c r="B6" s="25"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A7" s="23"/>
-[...27 lines deleted...]
-      <c r="P7" s="20"/>
+      <c r="A7" s="8"/>
+      <c r="B7" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A8" s="23"/>
-[...15 lines deleted...]
-      <c r="P8" s="5"/>
+      <c r="A8" s="8"/>
+      <c r="B8" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="26"/>
+      <c r="D8" s="26"/>
+      <c r="E8" s="26"/>
+      <c r="F8" s="26"/>
+      <c r="G8" s="26"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="26"/>
+      <c r="J8" s="1"/>
+      <c r="K8" s="1"/>
+      <c r="L8" s="1"/>
+      <c r="M8" s="1"/>
+      <c r="N8" s="1"/>
+      <c r="O8" s="1"/>
+      <c r="P8" s="1"/>
     </row>
     <row r="9" spans="1:16" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="24" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="25">
+      <c r="A9" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="10">
         <v>7.5</v>
       </c>
-      <c r="C9" s="26">
+      <c r="C9" s="11">
         <v>8.1</v>
       </c>
-      <c r="D9" s="27">
+      <c r="D9" s="12">
         <v>8.3000000000000007</v>
       </c>
-      <c r="E9" s="27">
+      <c r="E9" s="12">
         <v>9.4</v>
       </c>
-      <c r="F9" s="28">
+      <c r="F9" s="13">
         <v>12.1</v>
       </c>
-      <c r="G9" s="29">
+      <c r="G9" s="14">
         <v>10.4</v>
       </c>
-      <c r="H9" s="29">
+      <c r="H9" s="14">
         <v>9.4</v>
       </c>
-      <c r="J9" s="20"/>
-[...5 lines deleted...]
-      <c r="P9" s="20"/>
+      <c r="I9" s="14">
+        <v>10</v>
+      </c>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
     </row>
     <row r="10" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="34" t="s">
-[...8 lines deleted...]
-      <c r="H10" s="8"/>
+      <c r="A10" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="19"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="19"/>
+      <c r="E10" s="19"/>
+      <c r="F10" s="19"/>
+      <c r="G10" s="19"/>
+      <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="35" t="s">
-[...8 lines deleted...]
-      <c r="H11" s="8"/>
+      <c r="A11" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="21"/>
+      <c r="C11" s="21"/>
+      <c r="D11" s="21"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="21"/>
+      <c r="G11" s="21"/>
+      <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="36" t="s">
-[...8 lines deleted...]
-      <c r="H12" s="8"/>
+      <c r="A12" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="21"/>
+      <c r="C12" s="21"/>
+      <c r="D12" s="21"/>
+      <c r="E12" s="21"/>
+      <c r="F12" s="21"/>
+      <c r="G12" s="21"/>
+      <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A13" s="36"/>
-[...6 lines deleted...]
-      <c r="H13" s="8"/>
+      <c r="A13" s="21"/>
+      <c r="B13" s="21"/>
+      <c r="C13" s="21"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="21"/>
+      <c r="F13" s="21"/>
+      <c r="G13" s="21"/>
+      <c r="H13" s="2"/>
     </row>
     <row r="14" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="37" t="s">
-[...8 lines deleted...]
-      <c r="H14" s="8"/>
+      <c r="A14" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="21"/>
+      <c r="C14" s="21"/>
+      <c r="D14" s="21"/>
+      <c r="E14" s="21"/>
+      <c r="F14" s="21"/>
+      <c r="G14" s="21"/>
+      <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="8" t="s">
-[...8 lines deleted...]
-      <c r="H15" s="8"/>
+      <c r="A15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="21"/>
+      <c r="C15" s="21"/>
+      <c r="D15" s="21"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="21"/>
+      <c r="G15" s="21"/>
+      <c r="H15" s="2"/>
     </row>
     <row r="16" spans="1:16" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="8"/>
-[...8 lines deleted...]
-    <row r="17" spans="1:31" s="18" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="2"/>
+      <c r="B16" s="2"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
+      <c r="F16" s="2"/>
+      <c r="G16" s="2"/>
+      <c r="H16" s="2"/>
+    </row>
+    <row r="17" spans="1:31" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-      <c r="T17" s="19"/>
-[...10 lines deleted...]
-      <c r="AE17" s="19"/>
+      <c r="T17" s="4"/>
+      <c r="U17" s="4"/>
+      <c r="V17" s="4"/>
+      <c r="W17" s="4"/>
+      <c r="X17" s="4"/>
+      <c r="Y17" s="4"/>
+      <c r="Z17" s="4"/>
+      <c r="AA17" s="4"/>
+      <c r="AB17" s="4"/>
+      <c r="AC17" s="4"/>
+      <c r="AD17" s="4"/>
+      <c r="AE17" s="4"/>
     </row>
     <row r="18" spans="1:31" ht="14.4" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="19" spans="1:31" ht="14.4" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="20" spans="1:31" ht="14.4" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
-    <mergeCell ref="B8:H8"/>
     <mergeCell ref="A5:H6"/>
+    <mergeCell ref="B8:I8"/>
   </mergeCells>
-  <phoneticPr fontId="26" type="noConversion"/>
+  <phoneticPr fontId="20" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1" xr:uid="{3E573B90-301E-4698-B49E-E499A95CA7F5}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Figure - Directives</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tableau</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>State733</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>