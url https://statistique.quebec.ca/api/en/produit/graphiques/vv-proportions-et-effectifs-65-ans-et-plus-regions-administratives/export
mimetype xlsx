--- v0 (2026-02-26)
+++ v1 (2026-07-12)
@@ -1,60 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\DSQ_270A\K07\COMMUN\2 - Pages indicateurs\Population\Structure\Regions\2025_07\4-Intégration\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Statad\proaff\Entrepot\BDSO pilotage\Avis de transfert\2026-07-09_Vitrine Vieillissement\Population_MAJ\Structure_MAJ\Effectifs et proportions par RA 65_MAJ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FD8503A7-0ED1-43F2-94AD-472171BD933E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CF7D7538-367E-4100-BB71-AF721B260AC6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-5730" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{C2BB1B84-14EB-40C1-B858-9EE8C8DC90DD}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C2BB1B84-14EB-40C1-B858-9EE8C8DC90DD}"/>
   </bookViews>
   <sheets>
     <sheet name="Informations" sheetId="11" r:id="rId1"/>
     <sheet name="Données" sheetId="5" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="Choisir_un_axe">#REF!</definedName>
     <definedName name="MainTitle_1">#REF!</definedName>
     <definedName name="MainTitle_1_1">'[1]Idées suicidaires_2014-2015'!#REF!</definedName>
     <definedName name="MTAB_AC_020A_1">#REF!</definedName>
     <definedName name="MTAB_AC_020B_1">#REF!</definedName>
     <definedName name="MTAB_AC_020C_1">#REF!</definedName>
     <definedName name="MTAB_AC_020D_1">#REF!</definedName>
     <definedName name="MTAB_AC_020E_1">#REF!</definedName>
     <definedName name="MTAB_AC_020F_1">#REF!</definedName>
     <definedName name="MTAB_AC_020G_1">#REF!</definedName>
     <definedName name="MTAB_AC_020H_1">#REF!</definedName>
     <definedName name="MTAB_AC_020I_1">#REF!</definedName>
     <definedName name="MTAB_AC_020J_1">#REF!</definedName>
     <definedName name="MTAB_AC_020K_1">#REF!</definedName>
     <definedName name="MTAB_AC_020L_1">#REF!</definedName>
     <definedName name="MTAB_AC_030A_1">#REF!</definedName>
@@ -277,114 +278,124 @@
   <si>
     <t>Thème : Population</t>
   </si>
   <si>
     <t>Sujet : Structure de la population</t>
   </si>
   <si>
     <t>Indicateur : Effectifs et proportions des personnes de 65 ans et plus par région administrative</t>
   </si>
   <si>
     <t>URL : statistique.quebec.ca/vitrine/vieillissement/themes/population/population/65-ans-et-plus-region-administrative</t>
   </si>
   <si>
     <t>Les régions sont triées selon la valeur de la proportion des personnes de 65 ans et plus dans leur population totale en 2021.</t>
   </si>
   <si>
     <t xml:space="preserve">2026 à 2051 (données projetées) : </t>
   </si>
   <si>
     <t>..</t>
   </si>
   <si>
     <t>Statistique Canada, Estimations de la population (régions infraprovinciales, janvier 2025). Adaptation par l’Institut de la statistique du Québec.</t>
   </si>
   <si>
-    <t>Institut de la statistique du Québec, Perspectives démographiques du Québec et de ses régions, mise à jour 2025.</t>
+    <t>Région administrative</t>
   </si>
   <si>
     <r>
-      <t>Proportions et effectifs des 65 ans et plus, régions administratives du Québec, 1996-205</t>
+      <t>Proportions et effectifs des 65 ans et plus, régions administratives</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color indexed="8"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>1</t>
-[...4 lines deleted...]
-      <t>Région administrative</t>
+      <t xml:space="preserve"> du Québec, 1996-205</t>
     </r>
     <r>
       <rPr>
-        <vertAlign val="superscript"/>
+        <b/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
     <r>
       <t>1.  Selon le découpage géographique des régions administratives au 1</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>er</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t> juillet 2024.</t>
+      <t> juillet 2025.</t>
     </r>
   </si>
   <si>
-    <t>Dernière mise à jour : 31 juillet 2025</t>
+    <t>Institut de la statistique du Québec, Perspectives démographiques du Québec et de ses régions, mise à jour 2026, scénario de référence.</t>
+  </si>
+  <si>
+    <t>Dernière mise à jour : 9 juillet 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
@@ -421,50 +432,58 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
@@ -505,55 +524,55 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -755,51 +774,51 @@
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>Projections démographiques, Institut de la statistique du Québec</a:t>
           </a:r>
           <a:endParaRPr lang="fr-CA" sz="1000" kern="100">
             <a:effectLst/>
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-CA" sz="1000">
               <a:effectLst/>
               <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>Les données sur les projections démographiques du Québec proviennent du scénario Référence de la mise à jour des perspectives démographiques diffusée par l’ISQ en juillet 2025. Les paramètres de ces projections sont basés en grande partie sur ceux de l’édition 2024, mais certains ajustements ont été apportés pour tenir compte des plus récentes données disponibles.</a:t>
+            <a:t>Les données sur les projections démographiques du Québec proviennent du scénario Référence de la mise à jour des perspectives démographiques diffusée par l’ISQ en juillet 2026. Les paramètres de ces projections sont basés en grande partie sur ceux de l’édition 2025, mais certains ajustements ont été apportés pour tenir compte des plus récentes données disponibles.</a:t>
           </a:r>
           <a:endParaRPr lang="fr-CA" sz="1000">
             <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\EQSP\gabarit_vitrine_jeunesse.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Feuil1"/>
       <sheetName val="Évolution_idées suicidaires"/>
       <sheetName val="Idées suicidaires_2020-2021"/>
@@ -1165,132 +1184,130 @@
     </row>
     <row r="7" spans="2:2" ht="15" x14ac:dyDescent="0.35">
       <c r="B7" s="5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15" x14ac:dyDescent="0.35">
       <c r="B8" s="4" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId1" xr:uid="{05993ECC-AD9F-4AF4-A3D3-BD98C5D74F02}"/>
     <hyperlink ref="B7" r:id="rId2" xr:uid="{0CF71EE6-E1DE-461B-8F43-2C19098E20A8}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{267CC7D2-12F6-48AA-8A89-F8F4FD22F79B}">
   <dimension ref="A1:Z29"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="23.6640625" style="8" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="27" max="16384" width="11.44140625" style="8"/>
+    <col min="1" max="1" width="23.6640625" style="7" customWidth="1"/>
+    <col min="2" max="2" width="7.33203125" style="7" customWidth="1"/>
+    <col min="3" max="13" width="6.6640625" style="7" customWidth="1"/>
+    <col min="14" max="14" width="3.88671875" style="7" customWidth="1"/>
+    <col min="15" max="15" width="9.44140625" style="7" customWidth="1"/>
+    <col min="16" max="16" width="8.5546875" style="7" customWidth="1"/>
+    <col min="17" max="17" width="9.5546875" style="7" customWidth="1"/>
+    <col min="18" max="18" width="10.109375" style="7" customWidth="1"/>
+    <col min="19" max="19" width="10.44140625" style="7" customWidth="1"/>
+    <col min="20" max="20" width="9.44140625" style="7" customWidth="1"/>
+    <col min="21" max="21" width="9.33203125" style="7" customWidth="1"/>
+    <col min="22" max="22" width="9.6640625" style="7" customWidth="1"/>
+    <col min="23" max="23" width="9.88671875" style="7" customWidth="1"/>
+    <col min="24" max="24" width="9.33203125" style="7" customWidth="1"/>
+    <col min="25" max="25" width="9" style="7" customWidth="1"/>
+    <col min="26" max="26" width="9.88671875" style="7" customWidth="1"/>
+    <col min="27" max="16384" width="11.44140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15" x14ac:dyDescent="0.35">
-      <c r="A1" s="6" t="s">
+    <row r="1" spans="1:26" ht="16.2" x14ac:dyDescent="0.35">
+      <c r="A1" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="7"/>
-[...23 lines deleted...]
-      <c r="Z1" s="7"/>
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="6"/>
+      <c r="H1" s="6"/>
+      <c r="I1" s="6"/>
+      <c r="J1" s="6"/>
+      <c r="K1" s="6"/>
+      <c r="L1" s="6"/>
+      <c r="M1" s="6"/>
+      <c r="N1" s="6"/>
+      <c r="O1" s="6"/>
+      <c r="P1" s="6"/>
+      <c r="Q1" s="6"/>
+      <c r="R1" s="6"/>
+      <c r="S1" s="6"/>
+      <c r="T1" s="6"/>
+      <c r="U1" s="6"/>
+      <c r="V1" s="6"/>
+      <c r="W1" s="6"/>
+      <c r="X1" s="6"/>
+      <c r="Y1" s="6"/>
+      <c r="Z1" s="6"/>
     </row>
     <row r="2" spans="1:26" ht="15.6" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="7"/>
-[...24 lines deleted...]
-      <c r="Z2" s="7"/>
+      <c r="A2" s="6"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
+      <c r="N2" s="6"/>
+      <c r="O2" s="6"/>
+      <c r="P2" s="6"/>
+      <c r="Q2" s="6"/>
+      <c r="R2" s="6"/>
+      <c r="S2" s="6"/>
+      <c r="T2" s="6"/>
+      <c r="U2" s="6"/>
+      <c r="V2" s="6"/>
+      <c r="W2" s="6"/>
+      <c r="X2" s="6"/>
+      <c r="Y2" s="6"/>
+      <c r="Z2" s="6"/>
     </row>
     <row r="3" spans="1:26" ht="15" x14ac:dyDescent="0.35">
       <c r="A3" s="9"/>
       <c r="B3" s="10">
         <v>1996</v>
       </c>
       <c r="C3" s="10">
         <v>2001</v>
       </c>
       <c r="D3" s="10">
         <v>2006</v>
       </c>
       <c r="E3" s="10">
         <v>2011</v>
       </c>
       <c r="F3" s="10">
         <v>2016</v>
       </c>
       <c r="G3" s="10">
         <v>2021</v>
       </c>
       <c r="H3" s="10">
         <v>2026</v>
       </c>
       <c r="I3" s="10">
@@ -1324,1638 +1341,1638 @@
       <c r="S3" s="10">
         <v>2016</v>
       </c>
       <c r="T3" s="10">
         <v>2021</v>
       </c>
       <c r="U3" s="10">
         <v>2026</v>
       </c>
       <c r="V3" s="10">
         <v>2031</v>
       </c>
       <c r="W3" s="10">
         <v>2036</v>
       </c>
       <c r="X3" s="10">
         <v>2041</v>
       </c>
       <c r="Y3" s="10">
         <v>2046</v>
       </c>
       <c r="Z3" s="10">
         <v>2051</v>
       </c>
     </row>
-    <row r="4" spans="1:26" ht="16.2" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:26" ht="15" x14ac:dyDescent="0.35">
       <c r="A4" s="11" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="F4" s="12"/>
       <c r="G4" s="12"/>
       <c r="H4" s="12"/>
       <c r="I4" s="12"/>
       <c r="J4" s="12"/>
       <c r="K4" s="12"/>
       <c r="L4" s="12"/>
       <c r="M4" s="12"/>
       <c r="N4" s="11"/>
       <c r="O4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="P4" s="12"/>
       <c r="Q4" s="12"/>
       <c r="R4" s="12"/>
       <c r="S4" s="12"/>
       <c r="T4" s="12"/>
       <c r="U4" s="12"/>
       <c r="V4" s="12"/>
       <c r="W4" s="12"/>
       <c r="X4" s="12"/>
       <c r="Y4" s="13"/>
       <c r="Z4" s="13"/>
     </row>
     <row r="5" spans="1:26" ht="15" x14ac:dyDescent="0.35">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="14">
         <v>13.1</v>
       </c>
       <c r="C5" s="14">
         <v>15.4</v>
       </c>
       <c r="D5" s="14">
         <v>17.3</v>
       </c>
       <c r="E5" s="14">
         <v>20.399999999999999</v>
       </c>
       <c r="F5" s="14">
         <v>24.7</v>
       </c>
       <c r="G5" s="14">
         <v>28.8</v>
       </c>
       <c r="H5" s="14">
-        <v>33</v>
+        <v>33.200000000000003</v>
       </c>
       <c r="I5" s="14">
-        <v>36.1</v>
+        <v>36.4</v>
       </c>
       <c r="J5" s="14">
-        <v>36.4</v>
+        <v>36.9</v>
       </c>
       <c r="K5" s="14">
-        <v>35.700000000000003</v>
+        <v>36.299999999999997</v>
       </c>
       <c r="L5" s="14">
-        <v>35.1</v>
+        <v>35.6</v>
       </c>
       <c r="M5" s="14">
-        <v>34.200000000000003</v>
+        <v>34.700000000000003</v>
       </c>
       <c r="N5" s="14"/>
       <c r="O5" s="15">
         <v>13899</v>
       </c>
       <c r="P5" s="15">
         <v>15135</v>
       </c>
       <c r="Q5" s="15">
         <v>16400</v>
       </c>
       <c r="R5" s="15">
         <v>19172</v>
       </c>
       <c r="S5" s="15">
         <v>22266</v>
       </c>
       <c r="T5" s="15">
         <v>26340</v>
       </c>
       <c r="U5" s="15">
-        <v>30430</v>
+        <v>30437</v>
       </c>
       <c r="V5" s="15">
-        <v>32923</v>
+        <v>32876</v>
       </c>
       <c r="W5" s="15">
-        <v>32757</v>
+        <v>32616</v>
       </c>
       <c r="X5" s="15">
-        <v>31497</v>
+        <v>31221</v>
       </c>
       <c r="Y5" s="15">
-        <v>30335</v>
+        <v>29876</v>
       </c>
       <c r="Z5" s="15">
-        <v>29067</v>
+        <v>28392</v>
       </c>
     </row>
     <row r="6" spans="1:26" ht="15" x14ac:dyDescent="0.35">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="14">
         <v>14</v>
       </c>
       <c r="C6" s="14">
         <v>15.4</v>
       </c>
       <c r="D6" s="14">
         <v>16.7</v>
       </c>
       <c r="E6" s="14">
         <v>19.600000000000001</v>
       </c>
       <c r="F6" s="14">
         <v>23.3</v>
       </c>
       <c r="G6" s="14">
         <v>27.1</v>
       </c>
       <c r="H6" s="14">
-        <v>30.5</v>
+        <v>30.7</v>
       </c>
       <c r="I6" s="14">
-        <v>33.200000000000003</v>
+        <v>33.299999999999997</v>
       </c>
       <c r="J6" s="14">
         <v>33</v>
       </c>
       <c r="K6" s="14">
-        <v>32.200000000000003</v>
+        <v>32.299999999999997</v>
       </c>
       <c r="L6" s="14">
         <v>31.9</v>
       </c>
       <c r="M6" s="14">
-        <v>31.2</v>
+        <v>31.1</v>
       </c>
       <c r="N6" s="14"/>
       <c r="O6" s="15">
         <v>29255</v>
       </c>
       <c r="P6" s="15">
         <v>31389</v>
       </c>
       <c r="Q6" s="15">
         <v>33480</v>
       </c>
       <c r="R6" s="15">
         <v>39319</v>
       </c>
       <c r="S6" s="15">
         <v>46055</v>
       </c>
       <c r="T6" s="15">
         <v>53986</v>
       </c>
       <c r="U6" s="15">
-        <v>62604</v>
+        <v>62547</v>
       </c>
       <c r="V6" s="15">
-        <v>67064</v>
+        <v>66948</v>
       </c>
       <c r="W6" s="15">
-        <v>65930</v>
+        <v>65584</v>
       </c>
       <c r="X6" s="15">
-        <v>63436</v>
+        <v>62863</v>
       </c>
       <c r="Y6" s="15">
-        <v>61822</v>
+        <v>60990</v>
       </c>
       <c r="Z6" s="15">
-        <v>59640</v>
+        <v>58514</v>
       </c>
     </row>
     <row r="7" spans="1:26" ht="15" x14ac:dyDescent="0.35">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="14">
         <v>14.5</v>
       </c>
       <c r="C7" s="14">
         <v>16.3</v>
       </c>
       <c r="D7" s="14">
         <v>17.600000000000001</v>
       </c>
       <c r="E7" s="14">
         <v>20.3</v>
       </c>
       <c r="F7" s="14">
         <v>23.2</v>
       </c>
       <c r="G7" s="14">
         <v>26.7</v>
       </c>
       <c r="H7" s="14">
-        <v>28.9</v>
+        <v>29.1</v>
       </c>
       <c r="I7" s="14">
-        <v>30.9</v>
+        <v>30.8</v>
       </c>
       <c r="J7" s="14">
-        <v>30.4</v>
+        <v>30.1</v>
       </c>
       <c r="K7" s="14">
-        <v>29.4</v>
+        <v>29</v>
       </c>
       <c r="L7" s="14">
-        <v>29.2</v>
+        <v>28.6</v>
       </c>
       <c r="M7" s="14">
-        <v>29</v>
+        <v>28.3</v>
       </c>
       <c r="N7" s="14"/>
       <c r="O7" s="15">
         <v>38353</v>
       </c>
       <c r="P7" s="15">
         <v>42245</v>
       </c>
       <c r="Q7" s="15">
         <v>45942</v>
       </c>
       <c r="R7" s="15">
         <v>53850</v>
       </c>
       <c r="S7" s="15">
         <v>61989</v>
       </c>
       <c r="T7" s="15">
         <v>73126</v>
       </c>
       <c r="U7" s="15">
-        <v>84460</v>
+        <v>84293</v>
       </c>
       <c r="V7" s="15">
-        <v>91426</v>
+        <v>90649</v>
       </c>
       <c r="W7" s="15">
-        <v>91174</v>
+        <v>89769</v>
       </c>
       <c r="X7" s="15">
-        <v>88952</v>
+        <v>87041</v>
       </c>
       <c r="Y7" s="15">
-        <v>88897</v>
+        <v>86487</v>
       </c>
       <c r="Z7" s="15">
-        <v>88713</v>
+        <v>85967</v>
       </c>
     </row>
     <row r="8" spans="1:26" ht="15" x14ac:dyDescent="0.35">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="14">
         <v>10.5</v>
       </c>
       <c r="C8" s="14">
         <v>12.5</v>
       </c>
       <c r="D8" s="14">
         <v>14.6</v>
       </c>
       <c r="E8" s="14">
         <v>17.3</v>
       </c>
       <c r="F8" s="14">
         <v>20.5</v>
       </c>
       <c r="G8" s="14">
         <v>24.4</v>
       </c>
       <c r="H8" s="14">
-        <v>27.8</v>
+        <v>28</v>
       </c>
       <c r="I8" s="14">
         <v>30.5</v>
       </c>
       <c r="J8" s="14">
         <v>30.1</v>
       </c>
       <c r="K8" s="14">
         <v>29.3</v>
       </c>
       <c r="L8" s="14">
-        <v>29.3</v>
+        <v>29.2</v>
       </c>
       <c r="M8" s="14">
-        <v>29.1</v>
+        <v>29</v>
       </c>
       <c r="N8" s="14"/>
       <c r="O8" s="15">
         <v>30410</v>
       </c>
       <c r="P8" s="15">
         <v>35360</v>
       </c>
       <c r="Q8" s="15">
         <v>40188</v>
       </c>
       <c r="R8" s="15">
         <v>48131</v>
       </c>
       <c r="S8" s="15">
         <v>56820</v>
       </c>
       <c r="T8" s="15">
         <v>67390</v>
       </c>
       <c r="U8" s="15">
-        <v>79681</v>
+        <v>79744</v>
       </c>
       <c r="V8" s="15">
-        <v>85865</v>
+        <v>85976</v>
       </c>
       <c r="W8" s="15">
-        <v>83749</v>
+        <v>83822</v>
       </c>
       <c r="X8" s="15">
-        <v>80246</v>
+        <v>80229</v>
       </c>
       <c r="Y8" s="15">
-        <v>78781</v>
+        <v>78609</v>
       </c>
       <c r="Z8" s="15">
-        <v>76903</v>
+        <v>76585</v>
       </c>
     </row>
     <row r="9" spans="1:26" ht="15" x14ac:dyDescent="0.35">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="14">
         <v>13.7</v>
       </c>
       <c r="D9" s="14">
         <v>14.7</v>
       </c>
       <c r="E9" s="14">
         <v>17.3</v>
       </c>
       <c r="F9" s="14">
         <v>20.5</v>
       </c>
       <c r="G9" s="14">
         <v>23.6</v>
       </c>
       <c r="H9" s="17">
-        <v>26.1</v>
+        <v>26.3</v>
       </c>
       <c r="I9" s="14">
-        <v>28.7</v>
+        <v>28.8</v>
       </c>
       <c r="J9" s="14">
+        <v>29.3</v>
+      </c>
+      <c r="K9" s="14">
         <v>29.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>29.1</v>
       </c>
       <c r="L9" s="14">
         <v>29.6</v>
       </c>
       <c r="M9" s="14">
-        <v>29.8</v>
+        <v>29.7</v>
       </c>
       <c r="N9" s="14"/>
       <c r="O9" s="16" t="s">
         <v>31</v>
       </c>
       <c r="P9" s="15">
         <v>57362</v>
       </c>
       <c r="Q9" s="15">
         <v>63721</v>
       </c>
       <c r="R9" s="15">
         <v>78384</v>
       </c>
       <c r="S9" s="15">
         <v>95663</v>
       </c>
       <c r="T9" s="15">
         <v>117539</v>
       </c>
       <c r="U9" s="18">
-        <v>139466</v>
+        <v>139032</v>
       </c>
       <c r="V9" s="15">
-        <v>156580</v>
+        <v>155347</v>
       </c>
       <c r="W9" s="15">
-        <v>162418</v>
+        <v>160223</v>
       </c>
       <c r="X9" s="15">
-        <v>164367</v>
+        <v>161079</v>
       </c>
       <c r="Y9" s="15">
-        <v>168841</v>
+        <v>164435</v>
       </c>
       <c r="Z9" s="15">
-        <v>171169</v>
+        <v>165621</v>
       </c>
     </row>
     <row r="10" spans="1:26" ht="15" x14ac:dyDescent="0.35">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="14">
         <v>12.7</v>
       </c>
       <c r="C10" s="14">
         <v>13.7</v>
       </c>
       <c r="D10" s="14">
         <v>14.8</v>
       </c>
       <c r="E10" s="14">
         <v>17.3</v>
       </c>
       <c r="F10" s="14">
         <v>20.2</v>
       </c>
       <c r="G10" s="14">
         <v>23.2</v>
       </c>
       <c r="H10" s="14">
-        <v>25.2</v>
+        <v>25.3</v>
       </c>
       <c r="I10" s="14">
-        <v>27.2</v>
+        <v>27.1</v>
       </c>
       <c r="J10" s="14">
-        <v>27.1</v>
+        <v>26.9</v>
       </c>
       <c r="K10" s="14">
-        <v>26.7</v>
+        <v>26.4</v>
       </c>
       <c r="L10" s="14">
-        <v>27</v>
+        <v>26.6</v>
       </c>
       <c r="M10" s="14">
-        <v>26.9</v>
+        <v>26.5</v>
       </c>
       <c r="N10" s="14"/>
       <c r="O10" s="15">
         <v>27689</v>
       </c>
       <c r="P10" s="15">
         <v>30396</v>
       </c>
       <c r="Q10" s="15">
         <v>33509</v>
       </c>
       <c r="R10" s="15">
         <v>40912</v>
       </c>
       <c r="S10" s="15">
         <v>49132</v>
       </c>
       <c r="T10" s="15">
         <v>58392</v>
       </c>
       <c r="U10" s="15">
-        <v>67616</v>
+        <v>67307</v>
       </c>
       <c r="V10" s="15">
-        <v>74569</v>
+        <v>73989</v>
       </c>
       <c r="W10" s="15">
-        <v>75906</v>
+        <v>74980</v>
       </c>
       <c r="X10" s="15">
-        <v>75952</v>
+        <v>74651</v>
       </c>
       <c r="Y10" s="15">
-        <v>77769</v>
+        <v>76174</v>
       </c>
       <c r="Z10" s="15">
-        <v>78425</v>
+        <v>76564</v>
       </c>
     </row>
     <row r="11" spans="1:26" ht="15" x14ac:dyDescent="0.35">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="14">
         <v>12.8</v>
       </c>
       <c r="D11" s="14">
         <v>14</v>
       </c>
       <c r="E11" s="14">
         <v>16.600000000000001</v>
       </c>
       <c r="F11" s="14">
         <v>19.8</v>
       </c>
       <c r="G11" s="14">
         <v>22.9</v>
       </c>
       <c r="H11" s="14">
-        <v>25.4</v>
+        <v>25.5</v>
       </c>
       <c r="I11" s="14">
         <v>27.7</v>
       </c>
       <c r="J11" s="14">
-        <v>27.8</v>
+        <v>27.7</v>
       </c>
       <c r="K11" s="14">
         <v>27.3</v>
       </c>
       <c r="L11" s="14">
-        <v>27.5</v>
+        <v>27.3</v>
       </c>
       <c r="M11" s="14">
-        <v>27.3</v>
+        <v>27.1</v>
       </c>
       <c r="N11" s="14"/>
       <c r="O11" s="16" t="s">
         <v>31</v>
       </c>
       <c r="P11" s="15">
         <v>50129</v>
       </c>
       <c r="Q11" s="15">
         <v>55605</v>
       </c>
       <c r="R11" s="15">
         <v>68761</v>
       </c>
       <c r="S11" s="15">
         <v>83626</v>
       </c>
       <c r="T11" s="15">
         <v>99859</v>
       </c>
       <c r="U11" s="15">
-        <v>118036</v>
+        <v>117940</v>
       </c>
       <c r="V11" s="15">
-        <v>131396</v>
+        <v>131518</v>
       </c>
       <c r="W11" s="15">
-        <v>134790</v>
+        <v>134806</v>
       </c>
       <c r="X11" s="15">
-        <v>135230</v>
+        <v>135037</v>
       </c>
       <c r="Y11" s="15">
-        <v>137946</v>
+        <v>137533</v>
       </c>
       <c r="Z11" s="15">
-        <v>138894</v>
+        <v>138322</v>
       </c>
     </row>
     <row r="12" spans="1:26" ht="15" x14ac:dyDescent="0.35">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="14">
         <v>12.6</v>
       </c>
       <c r="C12" s="14">
         <v>14</v>
       </c>
       <c r="D12" s="14">
         <v>15.2</v>
       </c>
       <c r="E12" s="14">
         <v>17.399999999999999</v>
       </c>
       <c r="F12" s="14">
         <v>19.7</v>
       </c>
       <c r="G12" s="14">
         <v>22</v>
       </c>
       <c r="H12" s="14">
-        <v>23.4</v>
+        <v>23.7</v>
       </c>
       <c r="I12" s="14">
-        <v>25</v>
+        <v>25.1</v>
       </c>
       <c r="J12" s="14">
         <v>24.7</v>
       </c>
       <c r="K12" s="14">
         <v>24.1</v>
       </c>
       <c r="L12" s="14">
         <v>24.2</v>
       </c>
       <c r="M12" s="14">
         <v>24.2</v>
       </c>
       <c r="N12" s="14"/>
       <c r="O12" s="15">
         <v>80920</v>
       </c>
       <c r="P12" s="15">
         <v>91287</v>
       </c>
       <c r="Q12" s="15">
         <v>101749</v>
       </c>
       <c r="R12" s="15">
         <v>123406</v>
       </c>
       <c r="S12" s="15">
         <v>144744</v>
       </c>
       <c r="T12" s="15">
         <v>167840</v>
       </c>
       <c r="U12" s="15">
-        <v>194134</v>
+        <v>193907</v>
       </c>
       <c r="V12" s="15">
-        <v>211563</v>
+        <v>211731</v>
       </c>
       <c r="W12" s="15">
-        <v>214782</v>
+        <v>215106</v>
       </c>
       <c r="X12" s="15">
-        <v>214578</v>
+        <v>215087</v>
       </c>
       <c r="Y12" s="15">
-        <v>219700</v>
+        <v>220301</v>
       </c>
       <c r="Z12" s="15">
-        <v>223243</v>
+        <v>223885</v>
       </c>
     </row>
     <row r="13" spans="1:26" ht="15" x14ac:dyDescent="0.35">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="14">
         <v>7.4</v>
       </c>
       <c r="C13" s="14">
         <v>9.6</v>
       </c>
       <c r="D13" s="14">
         <v>11.7</v>
       </c>
       <c r="E13" s="14">
         <v>14.2</v>
       </c>
       <c r="F13" s="14">
         <v>17.2</v>
       </c>
       <c r="G13" s="14">
         <v>20.8</v>
       </c>
       <c r="H13" s="14">
-        <v>24.4</v>
+        <v>24.3</v>
       </c>
       <c r="I13" s="14">
+        <v>27.5</v>
+      </c>
+      <c r="J13" s="14">
+        <v>28.2</v>
+      </c>
+      <c r="K13" s="14">
         <v>27.8</v>
       </c>
-      <c r="J13" s="14">
-[...4 lines deleted...]
-      </c>
       <c r="L13" s="14">
-        <v>27.9</v>
+        <v>27.4</v>
       </c>
       <c r="M13" s="14">
-        <v>27.2</v>
+        <v>26.6</v>
       </c>
       <c r="N13" s="14"/>
       <c r="O13" s="15">
         <v>7782</v>
       </c>
       <c r="P13" s="15">
         <v>9492</v>
       </c>
       <c r="Q13" s="15">
         <v>11226</v>
       </c>
       <c r="R13" s="15">
         <v>13576</v>
       </c>
       <c r="S13" s="15">
         <v>15890</v>
       </c>
       <c r="T13" s="15">
         <v>18725</v>
       </c>
       <c r="U13" s="15">
-        <v>21656</v>
+        <v>21595</v>
       </c>
       <c r="V13" s="15">
-        <v>23617</v>
+        <v>23566</v>
       </c>
       <c r="W13" s="15">
-        <v>23455</v>
+        <v>23386</v>
       </c>
       <c r="X13" s="15">
-        <v>22445</v>
+        <v>22372</v>
       </c>
       <c r="Y13" s="15">
-        <v>21507</v>
+        <v>21421</v>
       </c>
       <c r="Z13" s="15">
-        <v>20368</v>
+        <v>20260</v>
       </c>
     </row>
     <row r="14" spans="1:26" ht="15" x14ac:dyDescent="0.35">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="14">
         <v>9.6999999999999993</v>
       </c>
       <c r="C14" s="14">
         <v>11.3</v>
       </c>
       <c r="D14" s="14">
         <v>12.7</v>
       </c>
       <c r="E14" s="14">
         <v>14.8</v>
       </c>
       <c r="F14" s="14">
         <v>17.3</v>
       </c>
       <c r="G14" s="14">
         <v>20.5</v>
       </c>
       <c r="H14" s="14">
         <v>23.9</v>
       </c>
       <c r="I14" s="14">
         <v>26.6</v>
       </c>
       <c r="J14" s="14">
-        <v>26.8</v>
+        <v>26.7</v>
       </c>
       <c r="K14" s="14">
         <v>26.2</v>
       </c>
       <c r="L14" s="14">
-        <v>25.9</v>
+        <v>25.8</v>
       </c>
       <c r="M14" s="14">
-        <v>25.7</v>
+        <v>25.5</v>
       </c>
       <c r="N14" s="14"/>
       <c r="O14" s="15">
         <v>15174</v>
       </c>
       <c r="P14" s="15">
         <v>16749</v>
       </c>
       <c r="Q14" s="15">
         <v>18437</v>
       </c>
       <c r="R14" s="15">
         <v>21668</v>
       </c>
       <c r="S14" s="15">
         <v>25486</v>
       </c>
       <c r="T14" s="15">
         <v>30265</v>
       </c>
       <c r="U14" s="15">
-        <v>35640</v>
+        <v>35533</v>
       </c>
       <c r="V14" s="15">
-        <v>38957</v>
+        <v>38905</v>
       </c>
       <c r="W14" s="15">
-        <v>38678</v>
+        <v>38543</v>
       </c>
       <c r="X14" s="15">
-        <v>37290</v>
+        <v>37097</v>
       </c>
       <c r="Y14" s="15">
-        <v>36251</v>
+        <v>35974</v>
       </c>
       <c r="Z14" s="15">
-        <v>35296</v>
+        <v>34938</v>
       </c>
     </row>
     <row r="15" spans="1:26" ht="15" x14ac:dyDescent="0.35">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="14">
         <v>9.9</v>
       </c>
       <c r="C15" s="14">
         <v>10.9</v>
       </c>
       <c r="D15" s="14">
         <v>12.1</v>
       </c>
       <c r="E15" s="14">
         <v>14.3</v>
       </c>
       <c r="F15" s="14">
         <v>17.100000000000001</v>
       </c>
       <c r="G15" s="14">
         <v>20</v>
       </c>
       <c r="H15" s="14">
-        <v>23</v>
+        <v>23.2</v>
       </c>
       <c r="I15" s="14">
-        <v>25.6</v>
+        <v>25.9</v>
       </c>
       <c r="J15" s="14">
-        <v>26.5</v>
+        <v>26.8</v>
       </c>
       <c r="K15" s="14">
-        <v>26.8</v>
+        <v>27.2</v>
       </c>
       <c r="L15" s="14">
-        <v>27.4</v>
+        <v>27.7</v>
       </c>
       <c r="M15" s="14">
-        <v>27.6</v>
+        <v>27.9</v>
       </c>
       <c r="N15" s="14"/>
       <c r="O15" s="15">
         <v>43443</v>
       </c>
       <c r="P15" s="15">
         <v>51307</v>
       </c>
       <c r="Q15" s="15">
         <v>62380</v>
       </c>
       <c r="R15" s="15">
         <v>80757</v>
       </c>
       <c r="S15" s="15">
         <v>101716</v>
       </c>
       <c r="T15" s="15">
         <v>128725</v>
       </c>
       <c r="U15" s="15">
-        <v>158789</v>
+        <v>158695</v>
       </c>
       <c r="V15" s="15">
-        <v>182847</v>
+        <v>182311</v>
       </c>
       <c r="W15" s="15">
-        <v>192545</v>
+        <v>191462</v>
       </c>
       <c r="X15" s="15">
-        <v>196647</v>
+        <v>195084</v>
       </c>
       <c r="Y15" s="15">
-        <v>201499</v>
+        <v>199124</v>
       </c>
       <c r="Z15" s="15">
-        <v>203648</v>
+        <v>200344</v>
       </c>
     </row>
     <row r="16" spans="1:26" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="14">
         <v>9.3000000000000007</v>
       </c>
       <c r="C16" s="14">
         <v>10.6</v>
       </c>
       <c r="D16" s="14">
         <v>11.9</v>
       </c>
       <c r="E16" s="14">
         <v>14</v>
       </c>
       <c r="F16" s="14">
         <v>16.8</v>
       </c>
       <c r="G16" s="14">
         <v>19.5</v>
       </c>
       <c r="H16" s="14">
         <v>22.4</v>
       </c>
       <c r="I16" s="14">
-        <v>24.8</v>
+        <v>24.9</v>
       </c>
       <c r="J16" s="14">
-        <v>25.6</v>
+        <v>25.7</v>
       </c>
       <c r="K16" s="14">
         <v>26.1</v>
       </c>
       <c r="L16" s="14">
-        <v>26.8</v>
+        <v>26.9</v>
       </c>
       <c r="M16" s="14">
         <v>27.2</v>
       </c>
       <c r="N16" s="14"/>
       <c r="O16" s="15">
         <v>35332</v>
       </c>
       <c r="P16" s="15">
         <v>42014</v>
       </c>
       <c r="Q16" s="15">
         <v>51323</v>
       </c>
       <c r="R16" s="15">
         <v>66615</v>
       </c>
       <c r="S16" s="15">
         <v>83501</v>
       </c>
       <c r="T16" s="15">
         <v>104113</v>
       </c>
       <c r="U16" s="15">
-        <v>128127</v>
+        <v>128580</v>
       </c>
       <c r="V16" s="15">
-        <v>145897</v>
+        <v>146683</v>
       </c>
       <c r="W16" s="15">
-        <v>152470</v>
+        <v>153447</v>
       </c>
       <c r="X16" s="15">
-        <v>155428</v>
+        <v>156552</v>
       </c>
       <c r="Y16" s="15">
-        <v>159616</v>
+        <v>160878</v>
       </c>
       <c r="Z16" s="15">
-        <v>161385</v>
+        <v>162630</v>
       </c>
     </row>
     <row r="17" spans="1:26" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="14">
         <v>10</v>
       </c>
       <c r="C17" s="14">
         <v>11.2</v>
       </c>
       <c r="D17" s="14">
         <v>12.4</v>
       </c>
       <c r="E17" s="14">
         <v>14.6</v>
       </c>
       <c r="F17" s="14">
         <v>17.2</v>
       </c>
       <c r="G17" s="14">
         <v>19.3</v>
       </c>
       <c r="H17" s="14">
-        <v>21.5</v>
+        <v>21.6</v>
       </c>
       <c r="I17" s="14">
-        <v>23.6</v>
+        <v>23.7</v>
       </c>
       <c r="J17" s="14">
-        <v>24.3</v>
+        <v>24.5</v>
       </c>
       <c r="K17" s="14">
-        <v>24.6</v>
+        <v>25</v>
       </c>
       <c r="L17" s="14">
-        <v>25.4</v>
+        <v>25.8</v>
       </c>
       <c r="M17" s="14">
-        <v>25.8</v>
+        <v>26.3</v>
       </c>
       <c r="N17" s="14"/>
       <c r="O17" s="15">
         <v>115287</v>
       </c>
       <c r="P17" s="15">
         <v>132923</v>
       </c>
       <c r="Q17" s="15">
         <v>154930</v>
       </c>
       <c r="R17" s="15">
         <v>194525</v>
       </c>
       <c r="S17" s="15">
         <v>237547</v>
       </c>
       <c r="T17" s="15">
         <v>281143</v>
       </c>
       <c r="U17" s="15">
-        <v>331891</v>
+        <v>330555</v>
       </c>
       <c r="V17" s="15">
-        <v>370632</v>
+        <v>369672</v>
       </c>
       <c r="W17" s="15">
-        <v>385881</v>
+        <v>385339</v>
       </c>
       <c r="X17" s="15">
-        <v>393485</v>
+        <v>393304</v>
       </c>
       <c r="Y17" s="15">
-        <v>405697</v>
+        <v>405713</v>
       </c>
       <c r="Z17" s="15">
-        <v>412246</v>
+        <v>411792</v>
       </c>
     </row>
     <row r="18" spans="1:26" ht="15" x14ac:dyDescent="0.35">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="14">
         <v>11.3</v>
       </c>
       <c r="C18" s="14">
         <v>13.1</v>
       </c>
       <c r="D18" s="14">
         <v>14</v>
       </c>
       <c r="E18" s="14">
         <v>15.4</v>
       </c>
       <c r="F18" s="14">
         <v>16.8</v>
       </c>
       <c r="G18" s="14">
         <v>18.3</v>
       </c>
       <c r="H18" s="14">
         <v>20.399999999999999</v>
       </c>
       <c r="I18" s="14">
-        <v>23.2</v>
+        <v>23</v>
       </c>
       <c r="J18" s="14">
-        <v>25</v>
+        <v>24.7</v>
       </c>
       <c r="K18" s="14">
-        <v>26.2</v>
+        <v>25.9</v>
       </c>
       <c r="L18" s="14">
-        <v>27.3</v>
+        <v>26.9</v>
       </c>
       <c r="M18" s="14">
-        <v>27.9</v>
+        <v>27.5</v>
       </c>
       <c r="N18" s="14"/>
       <c r="O18" s="15">
         <v>37697</v>
       </c>
       <c r="P18" s="15">
         <v>45786</v>
       </c>
       <c r="Q18" s="15">
         <v>51991</v>
       </c>
       <c r="R18" s="15">
         <v>62511</v>
       </c>
       <c r="S18" s="15">
         <v>71617</v>
       </c>
       <c r="T18" s="15">
         <v>80535</v>
       </c>
       <c r="U18" s="15">
-        <v>94907</v>
+        <v>94161</v>
       </c>
       <c r="V18" s="15">
-        <v>107392</v>
+        <v>106627</v>
       </c>
       <c r="W18" s="15">
-        <v>116627</v>
+        <v>116074</v>
       </c>
       <c r="X18" s="15">
-        <v>123080</v>
+        <v>122835</v>
       </c>
       <c r="Y18" s="15">
-        <v>128387</v>
+        <v>128448</v>
       </c>
       <c r="Z18" s="15">
-        <v>130859</v>
+        <v>131212</v>
       </c>
     </row>
     <row r="19" spans="1:26" ht="15" x14ac:dyDescent="0.35">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="14">
         <v>9</v>
       </c>
       <c r="C19" s="14">
         <v>10.1</v>
       </c>
       <c r="D19" s="14">
         <v>10.9</v>
       </c>
       <c r="E19" s="14">
         <v>12.6</v>
       </c>
       <c r="F19" s="14">
         <v>14.9</v>
       </c>
       <c r="G19" s="14">
         <v>17.3</v>
       </c>
       <c r="H19" s="14">
-        <v>20</v>
+        <v>20.100000000000001</v>
       </c>
       <c r="I19" s="14">
         <v>22.6</v>
       </c>
       <c r="J19" s="14">
-        <v>23.4</v>
+        <v>23.5</v>
       </c>
       <c r="K19" s="14">
-        <v>23.7</v>
+        <v>23.8</v>
       </c>
       <c r="L19" s="14">
-        <v>24.1</v>
+        <v>24.3</v>
       </c>
       <c r="M19" s="14">
-        <v>24.6</v>
+        <v>24.7</v>
       </c>
       <c r="N19" s="14"/>
       <c r="O19" s="15">
         <v>28084</v>
       </c>
       <c r="P19" s="15">
         <v>32697</v>
       </c>
       <c r="Q19" s="15">
         <v>37769</v>
       </c>
       <c r="R19" s="15">
         <v>47106</v>
       </c>
       <c r="S19" s="15">
         <v>57541</v>
       </c>
       <c r="T19" s="15">
         <v>70715</v>
       </c>
       <c r="U19" s="15">
-        <v>86856</v>
+        <v>86615</v>
       </c>
       <c r="V19" s="15">
-        <v>99836</v>
+        <v>99753</v>
       </c>
       <c r="W19" s="15">
-        <v>105560</v>
+        <v>105502</v>
       </c>
       <c r="X19" s="15">
-        <v>108415</v>
+        <v>108264</v>
       </c>
       <c r="Y19" s="15">
-        <v>111654</v>
+        <v>111463</v>
       </c>
       <c r="Z19" s="15">
-        <v>114640</v>
+        <v>114314</v>
       </c>
     </row>
     <row r="20" spans="1:26" ht="15" x14ac:dyDescent="0.35">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="14">
         <v>14.8</v>
       </c>
       <c r="C20" s="14">
         <v>15</v>
       </c>
       <c r="D20" s="14">
         <v>15</v>
       </c>
       <c r="E20" s="14">
         <v>15.4</v>
       </c>
       <c r="F20" s="14">
         <v>16.3</v>
       </c>
       <c r="G20" s="14">
         <v>17.100000000000001</v>
       </c>
       <c r="H20" s="17">
-        <v>17.8</v>
+        <v>18.100000000000001</v>
       </c>
       <c r="I20" s="14">
         <v>20.7</v>
       </c>
       <c r="J20" s="14">
-        <v>21.7</v>
+        <v>21.8</v>
       </c>
       <c r="K20" s="14">
-        <v>22.4</v>
+        <v>22.5</v>
       </c>
       <c r="L20" s="14">
         <v>23.3</v>
       </c>
       <c r="M20" s="14">
-        <v>23.8</v>
+        <v>23.9</v>
       </c>
       <c r="N20" s="14"/>
       <c r="O20" s="15">
         <v>265759</v>
       </c>
       <c r="P20" s="15">
         <v>278278</v>
       </c>
       <c r="Q20" s="15">
         <v>281180</v>
       </c>
       <c r="R20" s="15">
         <v>294779</v>
       </c>
       <c r="S20" s="15">
         <v>319425</v>
       </c>
       <c r="T20" s="15">
         <v>344472</v>
       </c>
       <c r="U20" s="18">
-        <v>383208</v>
+        <v>384040</v>
       </c>
       <c r="V20" s="15">
-        <v>409858</v>
+        <v>412917</v>
       </c>
       <c r="W20" s="15">
-        <v>426227</v>
+        <v>431224</v>
       </c>
       <c r="X20" s="15">
-        <v>437532</v>
+        <v>444107</v>
       </c>
       <c r="Y20" s="15">
-        <v>451458</v>
+        <v>459591</v>
       </c>
       <c r="Z20" s="15">
-        <v>458760</v>
+        <v>468465</v>
       </c>
     </row>
     <row r="21" spans="1:26" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A21" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="20">
         <v>3.3</v>
       </c>
       <c r="C21" s="20">
         <v>4.3</v>
       </c>
       <c r="D21" s="20">
         <v>5.2</v>
       </c>
       <c r="E21" s="20">
         <v>6.3</v>
       </c>
       <c r="F21" s="20">
         <v>7.6</v>
       </c>
       <c r="G21" s="20">
         <v>8.9</v>
       </c>
       <c r="H21" s="20">
         <v>10.9</v>
       </c>
       <c r="I21" s="20">
-        <v>12.5</v>
+        <v>12.4</v>
       </c>
       <c r="J21" s="20">
-        <v>13.4</v>
+        <v>13.3</v>
       </c>
       <c r="K21" s="20">
-        <v>13.9</v>
+        <v>13.8</v>
       </c>
       <c r="L21" s="20">
-        <v>14.2</v>
+        <v>14.1</v>
       </c>
       <c r="M21" s="20">
-        <v>14.4</v>
+        <v>14.3</v>
       </c>
       <c r="N21" s="20"/>
       <c r="O21" s="21">
         <v>1272</v>
       </c>
       <c r="P21" s="21">
         <v>1685</v>
       </c>
       <c r="Q21" s="21">
         <v>2101</v>
       </c>
       <c r="R21" s="21">
         <v>2721</v>
       </c>
       <c r="S21" s="21">
         <v>3379</v>
       </c>
       <c r="T21" s="21">
         <v>4127</v>
       </c>
       <c r="U21" s="21">
-        <v>5171</v>
+        <v>5188</v>
       </c>
       <c r="V21" s="21">
-        <v>6043</v>
+        <v>6076</v>
       </c>
       <c r="W21" s="21">
-        <v>6591</v>
+        <v>6675</v>
       </c>
       <c r="X21" s="21">
-        <v>6937</v>
+        <v>7043</v>
       </c>
       <c r="Y21" s="21">
-        <v>7206</v>
+        <v>7313</v>
       </c>
       <c r="Z21" s="21">
-        <v>7380</v>
+        <v>7506</v>
       </c>
     </row>
     <row r="22" spans="1:26" ht="15" x14ac:dyDescent="0.35">
       <c r="A22" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
       <c r="G22" s="23"/>
       <c r="H22" s="23"/>
       <c r="I22" s="23"/>
       <c r="J22" s="23"/>
       <c r="K22" s="23"/>
       <c r="L22" s="23"/>
       <c r="M22" s="23"/>
       <c r="N22" s="23"/>
       <c r="O22" s="23"/>
       <c r="P22" s="23"/>
       <c r="Q22" s="23"/>
       <c r="R22" s="23"/>
       <c r="S22" s="23"/>
       <c r="T22" s="23"/>
       <c r="U22" s="23"/>
       <c r="V22" s="23"/>
       <c r="W22" s="23"/>
       <c r="X22" s="23"/>
       <c r="Y22" s="23"/>
       <c r="Z22" s="23"/>
     </row>
     <row r="23" spans="1:26" ht="16.2" x14ac:dyDescent="0.35">
-      <c r="A23" s="7" t="s">
-[...26 lines deleted...]
-      <c r="Z23" s="7"/>
+      <c r="A23" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23" s="6"/>
+      <c r="C23" s="6"/>
+      <c r="D23" s="6"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="6"/>
+      <c r="G23" s="6"/>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6"/>
+      <c r="J23" s="6"/>
+      <c r="K23" s="6"/>
+      <c r="L23" s="6"/>
+      <c r="M23" s="6"/>
+      <c r="N23" s="6"/>
+      <c r="O23" s="6"/>
+      <c r="P23" s="6"/>
+      <c r="Q23" s="6"/>
+      <c r="R23" s="6"/>
+      <c r="S23" s="6"/>
+      <c r="T23" s="6"/>
+      <c r="U23" s="6"/>
+      <c r="V23" s="6"/>
+      <c r="W23" s="6"/>
+      <c r="X23" s="6"/>
+      <c r="Y23" s="6"/>
+      <c r="Z23" s="6"/>
     </row>
     <row r="24" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="B24" s="7"/>
-[...23 lines deleted...]
-      <c r="Z24" s="7"/>
+      <c r="B24" s="6"/>
+      <c r="C24" s="6"/>
+      <c r="D24" s="6"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="6"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6"/>
+      <c r="M24" s="6"/>
+      <c r="N24" s="6"/>
+      <c r="O24" s="6"/>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="6"/>
+      <c r="R24" s="6"/>
+      <c r="S24" s="6"/>
+      <c r="T24" s="6"/>
+      <c r="U24" s="6"/>
+      <c r="V24" s="6"/>
+      <c r="W24" s="6"/>
+      <c r="X24" s="6"/>
+      <c r="Y24" s="6"/>
+      <c r="Z24" s="6"/>
     </row>
     <row r="25" spans="1:26" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="7"/>
-[...24 lines deleted...]
-      <c r="Z25" s="7"/>
+      <c r="A25" s="6"/>
+      <c r="B25" s="6"/>
+      <c r="C25" s="6"/>
+      <c r="D25" s="6"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="6"/>
+      <c r="G25" s="6"/>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6"/>
+      <c r="J25" s="6"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="6"/>
+      <c r="M25" s="6"/>
+      <c r="N25" s="6"/>
+      <c r="O25" s="6"/>
+      <c r="P25" s="6"/>
+      <c r="Q25" s="6"/>
+      <c r="R25" s="6"/>
+      <c r="S25" s="6"/>
+      <c r="T25" s="6"/>
+      <c r="U25" s="6"/>
+      <c r="V25" s="6"/>
+      <c r="W25" s="6"/>
+      <c r="X25" s="6"/>
+      <c r="Y25" s="6"/>
+      <c r="Z25" s="6"/>
     </row>
     <row r="26" spans="1:26" ht="15" x14ac:dyDescent="0.35">
       <c r="A26" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="B26" s="7"/>
-[...1 lines deleted...]
-      <c r="D26" s="7"/>
+      <c r="B26" s="6"/>
+      <c r="C26" s="6"/>
+      <c r="D26" s="6"/>
       <c r="E26" s="26"/>
-      <c r="F26" s="7"/>
-[...19 lines deleted...]
-      <c r="Z26" s="7"/>
+      <c r="F26" s="6"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="6"/>
+      <c r="M26" s="6"/>
+      <c r="N26" s="6"/>
+      <c r="O26" s="6"/>
+      <c r="P26" s="6"/>
+      <c r="Q26" s="6"/>
+      <c r="R26" s="6"/>
+      <c r="S26" s="6"/>
+      <c r="T26" s="6"/>
+      <c r="U26" s="6"/>
+      <c r="V26" s="6"/>
+      <c r="W26" s="6"/>
+      <c r="X26" s="6"/>
+      <c r="Y26" s="6"/>
+      <c r="Z26" s="6"/>
     </row>
     <row r="27" spans="1:26" ht="15" x14ac:dyDescent="0.35">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="B27" s="7"/>
-      <c r="C27" s="7" t="s">
+      <c r="B27" s="6"/>
+      <c r="C27" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="D27" s="7"/>
-[...13 lines deleted...]
-      <c r="X27" s="7"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="6"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6"/>
+      <c r="N27" s="6"/>
+      <c r="O27" s="6"/>
+      <c r="P27" s="6"/>
+      <c r="Q27" s="6"/>
+      <c r="R27" s="6"/>
+      <c r="S27" s="6"/>
+      <c r="U27" s="6"/>
+      <c r="V27" s="6"/>
+      <c r="W27" s="6"/>
+      <c r="X27" s="6"/>
     </row>
     <row r="28" spans="1:26" ht="15" x14ac:dyDescent="0.35">
-      <c r="A28" s="7"/>
-[...1 lines deleted...]
-      <c r="C28" s="7" t="s">
+      <c r="A28" s="6"/>
+      <c r="B28" s="6"/>
+      <c r="C28" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="D28" s="7"/>
-[...17 lines deleted...]
-      <c r="Z28" s="7"/>
+      <c r="D28" s="6"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="6"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
+      <c r="J28" s="6"/>
+      <c r="K28" s="6"/>
+      <c r="L28" s="6"/>
+      <c r="M28" s="6"/>
+      <c r="P28" s="6"/>
+      <c r="Q28" s="6"/>
+      <c r="R28" s="6"/>
+      <c r="S28" s="6"/>
+      <c r="U28" s="6"/>
+      <c r="V28" s="6"/>
+      <c r="W28" s="6"/>
+      <c r="X28" s="6"/>
+      <c r="Y28" s="6"/>
+      <c r="Z28" s="6"/>
     </row>
     <row r="29" spans="1:26" ht="15" x14ac:dyDescent="0.35">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="7"/>
-[...24 lines deleted...]
-      <c r="Z29" s="7"/>
+      <c r="B29" s="6"/>
+      <c r="C29" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29" s="6"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="6"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="6"/>
+      <c r="J29" s="6"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="6"/>
+      <c r="M29" s="6"/>
+      <c r="N29" s="6"/>
+      <c r="O29" s="6"/>
+      <c r="P29" s="6"/>
+      <c r="Q29" s="6"/>
+      <c r="R29" s="6"/>
+      <c r="S29" s="6"/>
+      <c r="U29" s="6"/>
+      <c r="V29" s="6"/>
+      <c r="W29" s="6"/>
+      <c r="X29" s="6"/>
+      <c r="Y29" s="6"/>
+      <c r="Z29" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Informations</vt:lpstr>