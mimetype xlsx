--- v0 (2026-02-26)
+++ v1 (2026-05-27)
@@ -1,66 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\ECO_110E\HEB_Indicateurs richesse nationale bien-être\Nouvelle structure des répertoires\3. Pages indicateurs\2.4.2 Femmes sur la scène politique\5. Intégration\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\ECO_110E\HEB_Indicateurs richesse nationale bien-être\3. Pages indicateurs\2.4.2 Femmes sur la scène politique\MAJ janvier 2026\1.Préparation\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{36852D94-2F70-4ADF-B2C0-CAE292EA6E72}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A6D335D9-7C9E-4597-94EB-B696808E2F47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-45" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="59550" yWindow="870" windowWidth="23775" windowHeight="14505" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="3_paliers_QC_2005-2023" sheetId="2" r:id="rId1"/>
-    <sheet name="2_paliers_QC_CND_2005-2023" sheetId="1" r:id="rId2"/>
+    <sheet name="3_paliers_QC_2005-2025" sheetId="2" r:id="rId1"/>
+    <sheet name="2_paliers_QC_CND_2005-2025" sheetId="1" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="\A" localSheetId="1">#REF!</definedName>
     <definedName name="\A">#REF!</definedName>
     <definedName name="__123Graph_A" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_A" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ACurrent" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ACurrent" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ADEPENDANCE" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ADEPENDANCE" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AGEN1" localSheetId="1" hidden="1">[1]dataFig2_2!#REF!</definedName>
     <definedName name="__123Graph_AGEN1" hidden="1">[1]dataFig2_2!#REF!</definedName>
     <definedName name="__123Graph_AMASCPROP" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AMASCPROP" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AMEDIANE" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AMEDIANE" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_APROPORTION" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_APROPORTION" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO2670" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO2670" hidden="1">#REF!</definedName>
@@ -234,51 +235,51 @@
   <c r="B28" i="2"/>
   <c r="B27" i="2"/>
   <c r="B26" i="2"/>
   <c r="B25" i="2"/>
   <c r="B24" i="2"/>
   <c r="B23" i="2"/>
   <c r="B22" i="2"/>
   <c r="B21" i="2"/>
   <c r="B20" i="2"/>
   <c r="B19" i="2"/>
   <c r="B18" i="2"/>
   <c r="B17" i="2"/>
   <c r="B16" i="2"/>
   <c r="B15" i="2"/>
   <c r="B14" i="2"/>
   <c r="B13" i="2"/>
   <c r="B12" i="2"/>
   <c r="B11" i="2"/>
   <c r="B10" i="2"/>
   <c r="B9" i="2"/>
   <c r="B8" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="29">
   <si>
     <t>Québec</t>
   </si>
   <si>
     <t>Reste du Canada</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Palier fédéral</t>
   </si>
   <si>
     <t>Palier provincial</t>
   </si>
   <si>
     <t>Gouvernement du Canada - députés du Québec</t>
   </si>
   <si>
     <t>Gouvernement du Québec</t>
   </si>
   <si>
     <t>Gouvernement du Canada - députés des autres provinces et territoires</t>
   </si>
   <si>
@@ -405,56 +406,50 @@
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
   <si>
     <r>
       <t>Présence des femmes sur la scène politique fédérale, provinciale et municipale, Québec, 2005-2025</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
-    <t>P</t>
-[...4 lines deleted...]
-  <si>
     <r>
       <t>Parlement du Canada,</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Élections et candidats élus</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">. Assemblée nationale du Québec, Base de données sur les parlementaires québécois. Ministère des Affaires municipales et de l’Habitation, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Aptos"/>
@@ -480,51 +475,51 @@
       <t>Résultats des élections générales provinciales 2022</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">. Compilation par l’Institut de la statistique du Québec. </t>
     </r>
   </si>
   <si>
     <t>Gouvernements des provinces et des territoires - hors Québec3</t>
   </si>
   <si>
     <t>Gouvernements des provinces et des territoires3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Aptos"/>
       <family val="2"/>
@@ -543,50 +538,57 @@
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <strike/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
@@ -627,156 +629,163 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\DEM_250Z\HA5_Bilan%20d&#233;mo\_&#201;dition%202020\2_Naissances\Chapitre%202%20figures%202020.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\DEM_250Z\HA5_Bilan%20d&#233;mo\_&#201;dition%202020\2_Naissances\Fig2_3%20Tx%20age%201_nouv%20visuel.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\DEM_250Z\HA5_Bilan%20d&#233;mo\_&#201;dition%202020\1_Mouvement\Fig1_1%20tx%20acc_nouv%20visuel.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Fig2_1"/>
       <sheetName val="dataFig2_1"/>
       <sheetName val="Fig2_2"/>
       <sheetName val="dataFig2_2"/>
       <sheetName val="Fig2_3 16-29"/>
       <sheetName val="Fig2_3 29-42"/>
       <sheetName val="dataFig2_3"/>
@@ -840,50 +849,54 @@
       <sheetData sheetId="5" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Fig1_1"/>
       <sheetName val="DataFig1_1"/>
       <sheetName val="Fig1_1 (2)"/>
       <sheetName val="Grille de contrôle"/>
       <sheetName val="Fig1_1 tx acc_nouv visuel"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1111,1999 +1124,1984 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:J37"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A30" sqref="A30"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J28" sqref="J28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="16.28515625" style="3" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="20.140625" style="3" customWidth="1"/>
+    <col min="1" max="1" width="16.33203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="20.109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="2.109375" style="3" customWidth="1"/>
+    <col min="4" max="4" width="20.109375" style="3" customWidth="1"/>
+    <col min="5" max="5" width="2.109375" style="3" customWidth="1"/>
+    <col min="6" max="6" width="20.109375" style="3" customWidth="1"/>
+    <col min="7" max="7" width="2.109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="20.109375" style="3" customWidth="1"/>
+    <col min="9" max="9" width="2.109375" style="3" customWidth="1"/>
+    <col min="10" max="10" width="20.109375" style="3" customWidth="1"/>
     <col min="11" max="11" width="28" style="3" customWidth="1"/>
-    <col min="12" max="13" width="20.140625" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="16384" width="11.42578125" style="3"/>
+    <col min="12" max="13" width="20.109375" style="3" customWidth="1"/>
+    <col min="14" max="14" width="25.6640625" style="3" customWidth="1"/>
+    <col min="15" max="16384" width="11.44140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25"/>
-    <row r="3" spans="1:10" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="3" spans="1:10" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25"/>
-[...4 lines deleted...]
-      <c r="D5" s="17" t="s">
+    <row r="4" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="5" spans="1:10" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="15"/>
+      <c r="B5" s="15"/>
+      <c r="C5" s="15"/>
+      <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="17"/>
-      <c r="F5" s="17" t="s">
+      <c r="E5" s="24"/>
+      <c r="F5" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="17"/>
-      <c r="H5" s="17" t="s">
+      <c r="G5" s="24"/>
+      <c r="H5" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="I5" s="17"/>
-[...4 lines deleted...]
-      <c r="B6" s="18" t="s">
+      <c r="I5" s="24"/>
+      <c r="J5" s="16"/>
+    </row>
+    <row r="6" spans="1:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="16"/>
+      <c r="B6" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="C6" s="18"/>
-      <c r="D6" s="18" t="s">
+      <c r="C6" s="25"/>
+      <c r="D6" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="18"/>
-      <c r="F6" s="19" t="s">
+      <c r="E6" s="25"/>
+      <c r="F6" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="19"/>
-      <c r="H6" s="19" t="s">
+      <c r="G6" s="26"/>
+      <c r="H6" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="I6" s="19"/>
-[...4 lines deleted...]
-      <c r="B7" s="26" t="s">
+      <c r="I6" s="26"/>
+      <c r="J6" s="16"/>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A7" s="17"/>
+      <c r="B7" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="26"/>
-[...9 lines deleted...]
-      <c r="A8" s="27">
+      <c r="C7" s="27"/>
+      <c r="D7" s="27"/>
+      <c r="E7" s="27"/>
+      <c r="F7" s="27"/>
+      <c r="G7" s="27"/>
+      <c r="H7" s="27"/>
+      <c r="I7" s="27"/>
+      <c r="J7" s="16"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A8" s="18">
         <v>2005</v>
       </c>
-      <c r="B8" s="20">
+      <c r="B8" s="12">
         <f>($H8+$F8+$D8)/3</f>
         <v>23.385858585858585</v>
       </c>
-      <c r="C8" s="20"/>
-      <c r="D8" s="20">
+      <c r="C8" s="12"/>
+      <c r="D8" s="12">
         <v>26.666666666666668</v>
       </c>
-      <c r="E8" s="20"/>
-      <c r="F8" s="21">
+      <c r="E8" s="12"/>
+      <c r="F8" s="13">
         <v>30.4</v>
       </c>
-      <c r="G8" s="21"/>
-      <c r="H8" s="20">
+      <c r="G8" s="13"/>
+      <c r="H8" s="12">
         <v>13.090909090909092</v>
       </c>
-      <c r="I8" s="20"/>
-[...3 lines deleted...]
-      <c r="A9" s="27">
+      <c r="I8" s="12"/>
+      <c r="J8" s="16"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A9" s="18">
         <v>2006</v>
       </c>
-      <c r="B9" s="20">
+      <c r="B9" s="12">
         <f t="shared" ref="B9:B28" si="0">($H9+$F9+$D9)/3</f>
         <v>24.274747474747475</v>
       </c>
-      <c r="C9" s="20"/>
-      <c r="D9" s="20">
+      <c r="C9" s="12"/>
+      <c r="D9" s="12">
         <v>29.333333333333332</v>
       </c>
-      <c r="E9" s="20"/>
-      <c r="F9" s="21">
+      <c r="E9" s="12"/>
+      <c r="F9" s="13">
         <v>30.4</v>
       </c>
-      <c r="G9" s="21"/>
-      <c r="H9" s="20">
+      <c r="G9" s="13"/>
+      <c r="H9" s="12">
         <v>13.090909090909092</v>
       </c>
-      <c r="I9" s="20"/>
-[...3 lines deleted...]
-      <c r="A10" s="27">
+      <c r="I9" s="12"/>
+      <c r="J9" s="16"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A10" s="18">
         <v>2007</v>
       </c>
-      <c r="B10" s="20">
+      <c r="B10" s="12">
         <f t="shared" si="0"/>
         <v>22.674747474747477</v>
       </c>
-      <c r="C10" s="20"/>
-      <c r="D10" s="20">
+      <c r="C10" s="12"/>
+      <c r="D10" s="12">
         <v>29.333333333333332</v>
       </c>
-      <c r="E10" s="20"/>
-      <c r="F10" s="21">
+      <c r="E10" s="12"/>
+      <c r="F10" s="13">
         <v>25.6</v>
       </c>
-      <c r="G10" s="21"/>
-      <c r="H10" s="20">
+      <c r="G10" s="13"/>
+      <c r="H10" s="12">
         <v>13.090909090909092</v>
       </c>
-      <c r="I10" s="20"/>
-[...3 lines deleted...]
-      <c r="A11" s="27">
+      <c r="I10" s="12"/>
+      <c r="J10" s="16"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A11" s="18">
         <v>2008</v>
       </c>
-      <c r="B11" s="20">
+      <c r="B11" s="12">
         <f t="shared" si="0"/>
         <v>23.563636363636363</v>
       </c>
-      <c r="C11" s="20"/>
-      <c r="D11" s="20">
+      <c r="C11" s="12"/>
+      <c r="D11" s="12">
         <v>28.000000000000004</v>
       </c>
-      <c r="E11" s="20"/>
-      <c r="F11" s="21">
+      <c r="E11" s="12"/>
+      <c r="F11" s="13">
         <v>29.599999999999998</v>
       </c>
-      <c r="G11" s="21"/>
-      <c r="H11" s="20">
+      <c r="G11" s="13"/>
+      <c r="H11" s="12">
         <v>13.090909090909092</v>
       </c>
-      <c r="I11" s="20"/>
-[...3 lines deleted...]
-      <c r="A12" s="27">
+      <c r="I11" s="12"/>
+      <c r="J11" s="16"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A12" s="18">
         <v>2009</v>
       </c>
-      <c r="B12" s="20">
+      <c r="B12" s="12">
         <f t="shared" si="0"/>
         <v>24.522384428223845</v>
       </c>
-      <c r="C12" s="20"/>
-      <c r="D12" s="20">
+      <c r="C12" s="12"/>
+      <c r="D12" s="12">
         <v>28.000000000000004</v>
       </c>
-      <c r="E12" s="20"/>
-      <c r="F12" s="21">
+      <c r="E12" s="12"/>
+      <c r="F12" s="13">
         <v>29.599999999999998</v>
       </c>
-      <c r="G12" s="21"/>
-      <c r="H12" s="20">
+      <c r="G12" s="13"/>
+      <c r="H12" s="12">
         <v>15.967153284671534</v>
       </c>
-      <c r="I12" s="20"/>
-[...3 lines deleted...]
-      <c r="A13" s="27">
+      <c r="I12" s="12"/>
+      <c r="J12" s="16"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A13" s="18">
         <v>2010</v>
       </c>
-      <c r="B13" s="20">
+      <c r="B13" s="12">
         <f t="shared" si="0"/>
         <v>24.522384428223845</v>
       </c>
-      <c r="C13" s="20"/>
-      <c r="D13" s="20">
+      <c r="C13" s="12"/>
+      <c r="D13" s="12">
         <v>28.000000000000004</v>
       </c>
-      <c r="E13" s="20"/>
-      <c r="F13" s="21">
+      <c r="E13" s="12"/>
+      <c r="F13" s="13">
         <v>29.599999999999998</v>
       </c>
-      <c r="G13" s="21"/>
-      <c r="H13" s="20">
+      <c r="G13" s="13"/>
+      <c r="H13" s="12">
         <v>15.967153284671534</v>
       </c>
-      <c r="I13" s="20"/>
-[...3 lines deleted...]
-      <c r="A14" s="27">
+      <c r="I13" s="12"/>
+      <c r="J13" s="16"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A14" s="18">
         <v>2011</v>
       </c>
-      <c r="B14" s="20">
+      <c r="B14" s="12">
         <f t="shared" si="0"/>
         <v>27.633495539334955</v>
       </c>
-      <c r="C14" s="20"/>
-      <c r="D14" s="20">
+      <c r="C14" s="12"/>
+      <c r="D14" s="12">
         <v>37.333333333333336</v>
       </c>
-      <c r="E14" s="20"/>
-      <c r="F14" s="21">
+      <c r="E14" s="12"/>
+      <c r="F14" s="13">
         <v>29.599999999999998</v>
       </c>
-      <c r="G14" s="21"/>
-      <c r="H14" s="20">
+      <c r="G14" s="13"/>
+      <c r="H14" s="12">
         <v>15.967153284671534</v>
       </c>
-      <c r="I14" s="20"/>
-[...3 lines deleted...]
-      <c r="A15" s="27">
+      <c r="I14" s="12"/>
+      <c r="J14" s="16"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A15" s="18">
         <v>2012</v>
       </c>
-      <c r="B15" s="20">
+      <c r="B15" s="12">
         <f t="shared" si="0"/>
         <v>28.700162206001625</v>
       </c>
-      <c r="C15" s="20"/>
-      <c r="D15" s="20">
+      <c r="C15" s="12"/>
+      <c r="D15" s="12">
         <v>37.333333333333336</v>
       </c>
-      <c r="E15" s="20"/>
-      <c r="F15" s="21">
+      <c r="E15" s="12"/>
+      <c r="F15" s="13">
         <v>32.800000000000004</v>
       </c>
-      <c r="G15" s="21"/>
-      <c r="H15" s="20">
+      <c r="G15" s="13"/>
+      <c r="H15" s="12">
         <v>15.967153284671534</v>
       </c>
-      <c r="I15" s="20"/>
-[...3 lines deleted...]
-      <c r="A16" s="27">
+      <c r="I15" s="12"/>
+      <c r="J15" s="16"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A16" s="18">
         <v>2013</v>
       </c>
-      <c r="B16" s="20">
+      <c r="B16" s="12">
         <f t="shared" si="0"/>
         <v>29.140592457789911</v>
       </c>
-      <c r="C16" s="20"/>
-      <c r="D16" s="20">
+      <c r="C16" s="12"/>
+      <c r="D16" s="12">
         <v>37.333333333333336</v>
       </c>
-      <c r="E16" s="20"/>
-      <c r="F16" s="21">
+      <c r="E16" s="12"/>
+      <c r="F16" s="13">
         <v>32.800000000000004</v>
       </c>
-      <c r="G16" s="21"/>
-      <c r="H16" s="20">
+      <c r="G16" s="13"/>
+      <c r="H16" s="12">
         <v>17.288444040036396</v>
       </c>
-      <c r="I16" s="20"/>
-[...3 lines deleted...]
-      <c r="A17" s="27">
+      <c r="I16" s="12"/>
+      <c r="J16" s="16"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A17" s="18">
         <v>2014</v>
       </c>
-      <c r="B17" s="20">
+      <c r="B17" s="12">
         <f t="shared" si="0"/>
         <v>27.273925791123247</v>
       </c>
-      <c r="C17" s="20"/>
-      <c r="D17" s="20">
+      <c r="C17" s="12"/>
+      <c r="D17" s="12">
         <v>37.333333333333336</v>
       </c>
-      <c r="E17" s="20"/>
-      <c r="F17" s="21">
+      <c r="E17" s="12"/>
+      <c r="F17" s="13">
         <v>27.200000000000003</v>
       </c>
-      <c r="G17" s="21"/>
-      <c r="H17" s="20">
+      <c r="G17" s="13"/>
+      <c r="H17" s="12">
         <v>17.288444040036396</v>
       </c>
-      <c r="I17" s="20"/>
-[...3 lines deleted...]
-      <c r="A18" s="27">
+      <c r="I17" s="12"/>
+      <c r="J17" s="16"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A18" s="18">
         <v>2015</v>
       </c>
-      <c r="B18" s="20">
+      <c r="B18" s="12">
         <f t="shared" si="0"/>
         <v>22.94913946633692</v>
       </c>
-      <c r="C18" s="20"/>
-      <c r="D18" s="20">
+      <c r="C18" s="12"/>
+      <c r="D18" s="12">
         <v>24.358974358974358</v>
       </c>
-      <c r="E18" s="20"/>
-      <c r="F18" s="21">
+      <c r="E18" s="12"/>
+      <c r="F18" s="13">
         <v>27.200000000000003</v>
       </c>
-      <c r="G18" s="21"/>
-      <c r="H18" s="20">
+      <c r="G18" s="13"/>
+      <c r="H18" s="12">
         <v>17.288444040036396</v>
       </c>
-      <c r="I18" s="20"/>
-[...3 lines deleted...]
-      <c r="A19" s="27">
+      <c r="I18" s="12"/>
+      <c r="J18" s="16"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A19" s="18">
         <v>2016</v>
       </c>
-      <c r="B19" s="20">
+      <c r="B19" s="12">
         <f t="shared" si="0"/>
         <v>22.94913946633692</v>
       </c>
-      <c r="C19" s="20"/>
-      <c r="D19" s="20">
+      <c r="C19" s="12"/>
+      <c r="D19" s="12">
         <v>24.358974358974358</v>
       </c>
-      <c r="E19" s="20"/>
-      <c r="F19" s="21">
+      <c r="E19" s="12"/>
+      <c r="F19" s="13">
         <v>27.200000000000003</v>
       </c>
-      <c r="G19" s="21"/>
-      <c r="H19" s="20">
+      <c r="G19" s="13"/>
+      <c r="H19" s="12">
         <v>17.288444040036396</v>
       </c>
-      <c r="I19" s="20"/>
-[...3 lines deleted...]
-      <c r="A20" s="27">
+      <c r="I19" s="12"/>
+      <c r="J19" s="16"/>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A20" s="18">
         <v>2017</v>
       </c>
-      <c r="B20" s="20">
+      <c r="B20" s="12">
         <f t="shared" si="0"/>
         <v>23.487694649338483</v>
       </c>
-      <c r="C20" s="20"/>
-      <c r="D20" s="20">
+      <c r="C20" s="12"/>
+      <c r="D20" s="12">
         <v>24.358974358974358</v>
       </c>
-      <c r="E20" s="20"/>
-      <c r="F20" s="21">
+      <c r="E20" s="12"/>
+      <c r="F20" s="13">
         <v>27.200000000000003</v>
       </c>
-      <c r="G20" s="21"/>
-      <c r="H20" s="20">
+      <c r="G20" s="13"/>
+      <c r="H20" s="12">
         <v>18.904109589041095</v>
       </c>
-      <c r="I20" s="20"/>
-[...3 lines deleted...]
-      <c r="A21" s="27">
+      <c r="I20" s="12"/>
+      <c r="J20" s="16"/>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A21" s="18">
         <v>2018</v>
       </c>
-      <c r="B21" s="20">
+      <c r="B21" s="12">
         <f t="shared" si="0"/>
         <v>28.554361316005146</v>
       </c>
-      <c r="C21" s="20"/>
-      <c r="D21" s="20">
+      <c r="C21" s="12"/>
+      <c r="D21" s="12">
         <v>24.358974358974358</v>
       </c>
-      <c r="E21" s="20"/>
-      <c r="F21" s="21">
+      <c r="E21" s="12"/>
+      <c r="F21" s="13">
         <v>42.4</v>
       </c>
-      <c r="G21" s="21"/>
-      <c r="H21" s="20">
+      <c r="G21" s="13"/>
+      <c r="H21" s="12">
         <v>18.904109589041095</v>
       </c>
-      <c r="I21" s="20"/>
-[...3 lines deleted...]
-      <c r="A22" s="27">
+      <c r="I21" s="12"/>
+      <c r="J21" s="16"/>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A22" s="18">
         <v>2019</v>
       </c>
-      <c r="B22" s="20">
+      <c r="B22" s="12">
         <f t="shared" si="0"/>
         <v>31.545814307458141</v>
       </c>
-      <c r="C22" s="20"/>
-      <c r="D22" s="20">
+      <c r="C22" s="12"/>
+      <c r="D22" s="12">
         <v>33.333333333333329</v>
       </c>
-      <c r="E22" s="20"/>
-      <c r="F22" s="21">
+      <c r="E22" s="12"/>
+      <c r="F22" s="13">
         <v>42.4</v>
       </c>
-      <c r="G22" s="21"/>
-      <c r="H22" s="20">
+      <c r="G22" s="13"/>
+      <c r="H22" s="12">
         <v>18.904109589041095</v>
       </c>
-      <c r="I22" s="20"/>
-[...3 lines deleted...]
-      <c r="A23" s="27">
+      <c r="I22" s="12"/>
+      <c r="J22" s="16"/>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A23" s="18">
         <v>2020</v>
       </c>
-      <c r="B23" s="20">
+      <c r="B23" s="12">
         <f t="shared" si="0"/>
         <v>32.079147640791476</v>
       </c>
-      <c r="C23" s="20"/>
-      <c r="D23" s="20">
+      <c r="C23" s="12"/>
+      <c r="D23" s="12">
         <v>33.333333333333329</v>
       </c>
-      <c r="E23" s="20"/>
-      <c r="F23" s="22">
+      <c r="E23" s="12"/>
+      <c r="F23" s="14">
         <v>44</v>
       </c>
-      <c r="G23" s="22"/>
-      <c r="H23" s="20">
+      <c r="G23" s="14"/>
+      <c r="H23" s="12">
         <v>18.904109589041095</v>
       </c>
-      <c r="I23" s="20"/>
-[...3 lines deleted...]
-      <c r="A24" s="27">
+      <c r="I23" s="12"/>
+      <c r="J23" s="16"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A24" s="18">
         <v>2021</v>
       </c>
-      <c r="B24" s="20">
+      <c r="B24" s="12">
         <f t="shared" si="0"/>
         <v>34.484602066636896</v>
       </c>
-      <c r="C24" s="20"/>
-      <c r="D24" s="20">
+      <c r="C24" s="12"/>
+      <c r="D24" s="12">
         <v>35.897435897435898</v>
       </c>
-      <c r="E24" s="20"/>
-      <c r="F24" s="22">
+      <c r="E24" s="12"/>
+      <c r="F24" s="14">
         <v>44</v>
       </c>
-      <c r="G24" s="22"/>
-      <c r="H24" s="20">
+      <c r="G24" s="14"/>
+      <c r="H24" s="12">
         <v>23.556370302474793</v>
       </c>
-      <c r="I24" s="20"/>
-[...3 lines deleted...]
-      <c r="A25" s="27">
+      <c r="I24" s="12"/>
+      <c r="J24" s="16"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A25" s="18">
         <v>2022</v>
       </c>
-      <c r="B25" s="20">
+      <c r="B25" s="12">
         <f t="shared" si="0"/>
         <v>35.2846020666369</v>
       </c>
-      <c r="C25" s="20"/>
-      <c r="D25" s="20">
+      <c r="C25" s="12"/>
+      <c r="D25" s="12">
         <v>35.897435897435898</v>
       </c>
-      <c r="E25" s="20"/>
-      <c r="F25" s="22">
+      <c r="E25" s="12"/>
+      <c r="F25" s="14">
         <v>46.400000000000006</v>
       </c>
-      <c r="G25" s="22"/>
-      <c r="H25" s="20">
+      <c r="G25" s="14"/>
+      <c r="H25" s="12">
         <v>23.556370302474793</v>
       </c>
-      <c r="I25" s="20"/>
-[...3 lines deleted...]
-      <c r="A26" s="27">
+      <c r="I25" s="12"/>
+      <c r="J25" s="16"/>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A26" s="18">
         <v>2023</v>
       </c>
-      <c r="B26" s="20">
+      <c r="B26" s="12">
         <f t="shared" si="0"/>
         <v>35.2846020666369</v>
       </c>
-      <c r="C26" s="20"/>
-      <c r="D26" s="20">
+      <c r="C26" s="12"/>
+      <c r="D26" s="12">
         <v>35.897435897435898</v>
       </c>
-      <c r="E26" s="20"/>
-      <c r="F26" s="22">
+      <c r="E26" s="12"/>
+      <c r="F26" s="14">
         <v>46.400000000000006</v>
       </c>
-      <c r="G26" s="22"/>
-      <c r="H26" s="20">
+      <c r="G26" s="14"/>
+      <c r="H26" s="12">
         <v>23.556370302474793</v>
       </c>
-      <c r="I26" s="20"/>
-[...3 lines deleted...]
-      <c r="A27" s="27">
+      <c r="I26" s="12"/>
+      <c r="J26" s="16"/>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A27" s="18">
         <v>2024</v>
       </c>
-      <c r="B27" s="20">
+      <c r="B27" s="12">
         <f t="shared" si="0"/>
         <v>35.2846020666369</v>
       </c>
-      <c r="C27" s="20"/>
-      <c r="D27" s="20">
+      <c r="C27" s="12"/>
+      <c r="D27" s="12">
         <v>35.897435897435898</v>
       </c>
-      <c r="E27" s="20"/>
-      <c r="F27" s="22">
+      <c r="E27" s="12"/>
+      <c r="F27" s="14">
         <v>46.400000000000006</v>
       </c>
-      <c r="G27" s="22"/>
-      <c r="H27" s="20">
+      <c r="G27" s="14"/>
+      <c r="H27" s="12">
         <v>23.556370302474793</v>
       </c>
-      <c r="I27" s="20"/>
-[...3 lines deleted...]
-      <c r="A28" s="27">
+      <c r="I27" s="12"/>
+      <c r="J27" s="16"/>
+    </row>
+    <row r="28" spans="1:10" ht="15" x14ac:dyDescent="0.3">
+      <c r="A28" s="18">
         <v>2025</v>
       </c>
-      <c r="B28" s="20">
-[...6 lines deleted...]
-      <c r="D28" s="20">
+      <c r="B28" s="12">
+        <f t="shared" si="0"/>
+        <v>35.211111111111116</v>
+      </c>
+      <c r="C28" s="19"/>
+      <c r="D28" s="12">
         <v>33.333333333333329</v>
       </c>
-      <c r="E28" s="20"/>
-      <c r="F28" s="22">
+      <c r="E28" s="12"/>
+      <c r="F28" s="14">
         <v>46.400000000000006</v>
       </c>
-      <c r="G28" s="22"/>
-[...46 lines deleted...]
-    <row r="32" spans="1:10" ht="15" x14ac:dyDescent="0.25">
+      <c r="G28" s="14"/>
+      <c r="H28" s="12">
+        <v>25.9</v>
+      </c>
+      <c r="I28" s="19"/>
+      <c r="J28" s="34"/>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A29" s="18"/>
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="14"/>
+      <c r="G29" s="14"/>
+      <c r="H29" s="12"/>
+      <c r="I29" s="12"/>
+      <c r="J29" s="16"/>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A30" s="22"/>
+      <c r="B30" s="12"/>
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="14"/>
+      <c r="G30" s="14"/>
+      <c r="H30" s="12"/>
+      <c r="I30" s="12"/>
+      <c r="J30" s="16"/>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A31" s="18"/>
+      <c r="B31" s="12"/>
+      <c r="C31" s="12"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="14"/>
+      <c r="G31" s="14"/>
+      <c r="H31" s="12"/>
+      <c r="I31" s="12"/>
+      <c r="J31" s="16"/>
+    </row>
+    <row r="32" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A32" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B32" s="29"/>
-      <c r="C32" s="29"/>
+      <c r="B32" s="20"/>
+      <c r="C32" s="20"/>
       <c r="D32" s="8"/>
-      <c r="E32" s="29"/>
+      <c r="E32" s="20"/>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="8"/>
       <c r="I32" s="8"/>
       <c r="J32" s="8"/>
     </row>
-    <row r="33" spans="1:10" ht="15" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A33" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B33" s="29"/>
-      <c r="C33" s="29"/>
+      <c r="B33" s="20"/>
+      <c r="C33" s="20"/>
       <c r="D33" s="8"/>
-      <c r="E33" s="29"/>
+      <c r="E33" s="20"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A34" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="10"/>
       <c r="C34" s="10"/>
       <c r="D34" s="8"/>
       <c r="E34" s="10"/>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="8"/>
       <c r="I34" s="8"/>
       <c r="J34" s="8"/>
     </row>
-    <row r="35" spans="1:10" ht="15" x14ac:dyDescent="0.25">
-      <c r="A35" s="29"/>
+    <row r="35" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A35" s="20"/>
       <c r="B35" s="10"/>
       <c r="C35" s="10"/>
       <c r="D35" s="8"/>
       <c r="E35" s="10"/>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
       <c r="J35" s="8"/>
     </row>
-    <row r="36" spans="1:10" ht="15" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A36" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B36" s="29"/>
-      <c r="C36" s="29"/>
+      <c r="B36" s="20"/>
+      <c r="C36" s="20"/>
       <c r="D36" s="4"/>
-      <c r="E36" s="29"/>
-[...18 lines deleted...]
-      <c r="J37" s="12"/>
+      <c r="E36" s="20"/>
+      <c r="F36" s="20"/>
+      <c r="G36" s="20"/>
+      <c r="H36" s="20"/>
+      <c r="I36" s="20"/>
+      <c r="J36" s="20"/>
+    </row>
+    <row r="37" spans="1:10" ht="41.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B37" s="23"/>
+      <c r="C37" s="23"/>
+      <c r="D37" s="23"/>
+      <c r="E37" s="23"/>
+      <c r="F37" s="23"/>
+      <c r="G37" s="23"/>
+      <c r="H37" s="23"/>
+      <c r="I37" s="23"/>
+      <c r="J37" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A37:J37"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="B7:I7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:S40"/>
+  <dimension ref="A1:T40"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="U15" sqref="U15"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="T29" sqref="T29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.85546875" style="3" customWidth="1"/>
-    <col min="2" max="2" width="15.7109375" style="3" customWidth="1"/>
+    <col min="1" max="1" width="7.88671875" style="3" customWidth="1"/>
+    <col min="2" max="2" width="15.6640625" style="3" customWidth="1"/>
     <col min="3" max="3" width="2" style="3" customWidth="1"/>
-    <col min="4" max="4" width="15.7109375" style="3" customWidth="1"/>
+    <col min="4" max="4" width="15.6640625" style="3" customWidth="1"/>
     <col min="5" max="5" width="2" style="3" customWidth="1"/>
-    <col min="6" max="6" width="15.7109375" style="3" customWidth="1"/>
+    <col min="6" max="6" width="15.6640625" style="3" customWidth="1"/>
     <col min="7" max="7" width="2" style="3" customWidth="1"/>
-    <col min="8" max="8" width="15.7109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="15.6640625" style="3" customWidth="1"/>
     <col min="9" max="9" width="2" style="3" customWidth="1"/>
-    <col min="10" max="10" width="15.7109375" style="3" customWidth="1"/>
+    <col min="10" max="10" width="15.6640625" style="3" customWidth="1"/>
     <col min="11" max="11" width="2" style="3" customWidth="1"/>
-    <col min="12" max="12" width="15.7109375" style="3" customWidth="1"/>
+    <col min="12" max="12" width="15.6640625" style="3" customWidth="1"/>
     <col min="13" max="13" width="2" style="3" customWidth="1"/>
-    <col min="14" max="14" width="15.7109375" style="3" customWidth="1"/>
+    <col min="14" max="14" width="15.6640625" style="3" customWidth="1"/>
     <col min="15" max="15" width="2" style="3" customWidth="1"/>
-    <col min="16" max="16" width="15.7109375" style="3" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="20" max="16384" width="11.42578125" style="3"/>
+    <col min="16" max="16" width="15.6640625" style="3" customWidth="1"/>
+    <col min="17" max="17" width="2.109375" style="3" customWidth="1"/>
+    <col min="18" max="18" width="15.6640625" style="3" customWidth="1"/>
+    <col min="19" max="19" width="2.109375" style="3" customWidth="1"/>
+    <col min="20" max="16384" width="11.44140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:19" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:19" s="2" customFormat="1" x14ac:dyDescent="0.25"/>
-    <row r="3" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:19" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="3" spans="1:19" ht="15" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
     </row>
-    <row r="4" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
     </row>
-    <row r="5" spans="1:19" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="14" t="s">
+    <row r="5" spans="1:19" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="14"/>
-[...2 lines deleted...]
-      <c r="F5" s="14"/>
+      <c r="C5" s="29"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="29"/>
+      <c r="F5" s="29"/>
       <c r="G5" s="11"/>
-      <c r="H5" s="14" t="s">
+      <c r="H5" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="14"/>
-[...2 lines deleted...]
-      <c r="L5" s="14"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="29"/>
+      <c r="L5" s="29"/>
       <c r="M5" s="11"/>
-      <c r="N5" s="14" t="s">
+      <c r="N5" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="14"/>
-[...6 lines deleted...]
-      <c r="B6" s="15" t="s">
+      <c r="O5" s="29"/>
+      <c r="P5" s="29"/>
+      <c r="Q5" s="29"/>
+      <c r="R5" s="29"/>
+      <c r="S5" s="21"/>
+    </row>
+    <row r="6" spans="1:19" s="5" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="30" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="15"/>
-      <c r="D6" s="31" t="s">
+      <c r="C6" s="30"/>
+      <c r="D6" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="31"/>
-      <c r="F6" s="31" t="s">
+      <c r="E6" s="32"/>
+      <c r="F6" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="31"/>
-      <c r="H6" s="15" t="s">
+      <c r="G6" s="32"/>
+      <c r="H6" s="30" t="s">
         <v>21</v>
       </c>
-      <c r="I6" s="15"/>
-      <c r="J6" s="31" t="s">
+      <c r="I6" s="30"/>
+      <c r="J6" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="K6" s="31"/>
-      <c r="L6" s="31" t="s">
+      <c r="K6" s="32"/>
+      <c r="L6" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="M6" s="31"/>
-      <c r="N6" s="15" t="s">
+      <c r="M6" s="32"/>
+      <c r="N6" s="30" t="s">
         <v>21</v>
       </c>
-      <c r="O6" s="15"/>
-      <c r="P6" s="31" t="s">
+      <c r="O6" s="30"/>
+      <c r="P6" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="Q6" s="31"/>
-      <c r="R6" s="31" t="s">
+      <c r="Q6" s="32"/>
+      <c r="R6" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="S6" s="31"/>
-[...4 lines deleted...]
-      <c r="D7" s="16" t="s">
+      <c r="S6" s="32"/>
+    </row>
+    <row r="7" spans="1:19" s="6" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="31"/>
+      <c r="C7" s="31"/>
+      <c r="D7" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="16"/>
-      <c r="F7" s="16" t="s">
+      <c r="E7" s="31"/>
+      <c r="F7" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="G7" s="16"/>
-[...2 lines deleted...]
-      <c r="J7" s="16" t="s">
+      <c r="G7" s="31"/>
+      <c r="H7" s="31"/>
+      <c r="I7" s="31"/>
+      <c r="J7" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="K7" s="16"/>
-[...6 lines deleted...]
-      <c r="P7" s="16" t="s">
+      <c r="K7" s="31"/>
+      <c r="L7" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="M7" s="31"/>
+      <c r="N7" s="31"/>
+      <c r="O7" s="31"/>
+      <c r="P7" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="Q7" s="16"/>
-[...5 lines deleted...]
-    <row r="8" spans="1:19" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q7" s="31"/>
+      <c r="R7" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="S7" s="31"/>
+    </row>
+    <row r="8" spans="1:19" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" s="7"/>
-      <c r="B8" s="13" t="s">
+      <c r="B8" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="13"/>
-[...17 lines deleted...]
-    <row r="9" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="C8" s="28"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="28"/>
+      <c r="H8" s="28"/>
+      <c r="I8" s="28"/>
+      <c r="J8" s="28"/>
+      <c r="K8" s="28"/>
+      <c r="L8" s="28"/>
+      <c r="M8" s="28"/>
+      <c r="N8" s="28"/>
+      <c r="O8" s="28"/>
+      <c r="P8" s="28"/>
+      <c r="Q8" s="28"/>
+      <c r="R8" s="28"/>
+      <c r="S8" s="28"/>
+    </row>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A9" s="10">
         <v>2005</v>
       </c>
       <c r="B9" s="8">
         <f t="shared" ref="B9:B29" si="0">AVERAGE(D9:F9)</f>
         <v>28.533333333333331</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8">
         <v>26.666666666666668</v>
       </c>
       <c r="E9" s="8"/>
       <c r="F9" s="8">
         <v>30.4</v>
       </c>
       <c r="G9" s="8"/>
       <c r="H9" s="8">
         <f t="shared" ref="H9:H29" si="1">AVERAGE(J9:L9)</f>
         <v>18.4817469878992</v>
       </c>
       <c r="I9" s="8"/>
       <c r="J9" s="9">
         <v>19.742489270386265</v>
       </c>
       <c r="K9" s="9"/>
       <c r="L9" s="9">
         <v>17.221004705412131</v>
       </c>
       <c r="M9" s="9"/>
       <c r="N9" s="8">
         <f t="shared" ref="N9:N29" si="2">AVERAGE(P9:R9)</f>
         <v>19.831672501399005</v>
       </c>
       <c r="O9" s="8"/>
       <c r="P9" s="9">
         <v>21.428571428571427</v>
       </c>
       <c r="Q9" s="9"/>
       <c r="R9" s="9">
         <v>18.234773574226583</v>
       </c>
       <c r="S9" s="9"/>
     </row>
-    <row r="10" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A10" s="10">
         <v>2006</v>
       </c>
       <c r="B10" s="8">
         <f t="shared" si="0"/>
         <v>29.866666666666667</v>
       </c>
       <c r="C10" s="8"/>
       <c r="D10" s="8">
         <v>29.333333333333332</v>
       </c>
       <c r="E10" s="8"/>
       <c r="F10" s="8">
         <v>30.4</v>
       </c>
       <c r="G10" s="8"/>
       <c r="H10" s="8">
         <f t="shared" si="1"/>
         <v>17.783634299443161</v>
       </c>
       <c r="I10" s="8"/>
       <c r="J10" s="9">
         <v>18.025751072961373</v>
       </c>
       <c r="K10" s="9"/>
       <c r="L10" s="9">
         <v>17.541517525924949</v>
       </c>
       <c r="M10" s="9"/>
       <c r="N10" s="8">
         <f t="shared" si="2"/>
         <v>19.654926170806519</v>
       </c>
       <c r="O10" s="8"/>
       <c r="P10" s="9">
         <v>20.779220779220779</v>
       </c>
       <c r="Q10" s="9"/>
       <c r="R10" s="9">
         <v>18.530631562392262</v>
       </c>
       <c r="S10" s="9"/>
     </row>
-    <row r="11" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A11" s="10">
         <v>2007</v>
       </c>
       <c r="B11" s="8">
         <f t="shared" si="0"/>
         <v>27.466666666666669</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="8">
         <v>29.333333333333332</v>
       </c>
       <c r="E11" s="8"/>
       <c r="F11" s="8">
         <v>25.6</v>
       </c>
       <c r="G11" s="8"/>
       <c r="H11" s="8">
         <f t="shared" si="1"/>
         <v>18.687706710341445</v>
       </c>
       <c r="I11" s="8"/>
       <c r="J11" s="9">
         <v>18.025751072961373</v>
       </c>
       <c r="K11" s="9"/>
       <c r="L11" s="9">
         <v>19.349662347721512</v>
       </c>
       <c r="M11" s="9"/>
       <c r="N11" s="8">
         <f t="shared" si="2"/>
         <v>20.304839165481859</v>
       </c>
       <c r="O11" s="8"/>
       <c r="P11" s="9">
         <v>20.779220779220779</v>
       </c>
       <c r="Q11" s="9"/>
       <c r="R11" s="9">
         <v>19.830457551742935</v>
       </c>
       <c r="S11" s="9"/>
     </row>
-    <row r="12" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A12" s="10">
         <v>2008</v>
       </c>
       <c r="B12" s="8">
         <f t="shared" si="0"/>
         <v>28.8</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="8">
         <v>28.000000000000004</v>
       </c>
       <c r="E12" s="8"/>
       <c r="F12" s="8">
         <v>29.599999999999998</v>
       </c>
       <c r="G12" s="8"/>
       <c r="H12" s="8">
         <f t="shared" si="1"/>
         <v>20.01792952266544</v>
       </c>
       <c r="I12" s="8"/>
       <c r="J12" s="9">
         <v>20.600858369098713</v>
       </c>
       <c r="K12" s="9"/>
       <c r="L12" s="9">
         <v>19.435000676232168</v>
       </c>
       <c r="M12" s="9"/>
       <c r="N12" s="8">
         <f t="shared" si="2"/>
         <v>21.309760551867392</v>
       </c>
       <c r="O12" s="8"/>
       <c r="P12" s="9">
         <v>22.402597402597401</v>
       </c>
       <c r="Q12" s="9"/>
       <c r="R12" s="9">
         <v>20.216923701137382</v>
       </c>
       <c r="S12" s="9"/>
     </row>
-    <row r="13" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A13" s="10">
         <v>2009</v>
       </c>
       <c r="B13" s="8">
         <f t="shared" si="0"/>
         <v>28.8</v>
       </c>
       <c r="C13" s="8"/>
       <c r="D13" s="8">
         <v>28.000000000000004</v>
       </c>
       <c r="E13" s="8"/>
       <c r="F13" s="8">
         <v>29.599999999999998</v>
       </c>
       <c r="G13" s="8"/>
       <c r="H13" s="8">
         <f t="shared" si="1"/>
         <v>20.487710365533427</v>
       </c>
       <c r="I13" s="8"/>
       <c r="J13" s="9">
         <v>20.600858369098713</v>
       </c>
       <c r="K13" s="9"/>
       <c r="L13" s="9">
         <v>20.374562361968142</v>
       </c>
       <c r="M13" s="9"/>
       <c r="N13" s="8">
         <f t="shared" si="2"/>
         <v>21.743404406822457</v>
       </c>
       <c r="O13" s="8"/>
       <c r="P13" s="9">
         <v>22.402597402597401</v>
       </c>
       <c r="Q13" s="9"/>
       <c r="R13" s="9">
         <v>21.084211411047516</v>
       </c>
       <c r="S13" s="9"/>
     </row>
-    <row r="14" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A14" s="10">
         <v>2010</v>
       </c>
       <c r="B14" s="8">
         <f t="shared" si="0"/>
         <v>28.8</v>
       </c>
       <c r="C14" s="8"/>
       <c r="D14" s="8">
         <v>28.000000000000004</v>
       </c>
       <c r="E14" s="8"/>
       <c r="F14" s="8">
         <v>29.599999999999998</v>
       </c>
       <c r="G14" s="8"/>
       <c r="H14" s="8">
         <f t="shared" si="1"/>
         <v>20.563467941291002</v>
       </c>
       <c r="I14" s="8"/>
       <c r="J14" s="9">
         <v>20.600858369098713</v>
       </c>
       <c r="K14" s="9"/>
       <c r="L14" s="9">
         <v>20.526077513483294</v>
       </c>
       <c r="M14" s="9"/>
       <c r="N14" s="8">
         <f t="shared" si="2"/>
         <v>21.81333447675253</v>
       </c>
       <c r="O14" s="8"/>
       <c r="P14" s="9">
         <v>22.402597402597401</v>
       </c>
       <c r="Q14" s="9"/>
       <c r="R14" s="9">
         <v>21.224071550907656</v>
       </c>
       <c r="S14" s="9"/>
     </row>
-    <row r="15" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A15" s="10">
         <v>2011</v>
       </c>
       <c r="B15" s="8">
         <f t="shared" si="0"/>
         <v>33.466666666666669</v>
       </c>
       <c r="C15" s="8"/>
       <c r="D15" s="8">
         <v>37.333333333333336</v>
       </c>
       <c r="E15" s="8"/>
       <c r="F15" s="8">
         <v>29.599999999999998</v>
       </c>
       <c r="G15" s="8"/>
       <c r="H15" s="8">
         <f t="shared" si="1"/>
         <v>20.530324605710796</v>
       </c>
       <c r="I15" s="8"/>
       <c r="J15" s="9">
         <v>20.600858369098713</v>
       </c>
       <c r="K15" s="9"/>
       <c r="L15" s="9">
         <v>20.459790842322874</v>
       </c>
       <c r="M15" s="9"/>
       <c r="N15" s="8">
         <f t="shared" si="2"/>
         <v>22.919104264888279</v>
       </c>
       <c r="O15" s="8"/>
       <c r="P15" s="9">
         <v>24.675324675324674</v>
       </c>
       <c r="Q15" s="9"/>
       <c r="R15" s="9">
         <v>21.162883854451884</v>
       </c>
       <c r="S15" s="9"/>
     </row>
-    <row r="16" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A16" s="10">
         <v>2012</v>
       </c>
       <c r="B16" s="8">
         <f t="shared" si="0"/>
         <v>35.06666666666667</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8">
         <v>37.333333333333336</v>
       </c>
       <c r="E16" s="8"/>
       <c r="F16" s="8">
         <v>32.800000000000004</v>
       </c>
       <c r="G16" s="8"/>
       <c r="H16" s="8">
         <f t="shared" si="1"/>
         <v>20.817680927549873</v>
       </c>
       <c r="I16" s="8"/>
       <c r="J16" s="9">
         <v>20.600858369098713</v>
       </c>
       <c r="K16" s="9"/>
       <c r="L16" s="9">
         <v>21.034503486001036</v>
       </c>
       <c r="M16" s="9"/>
       <c r="N16" s="8">
         <f t="shared" si="2"/>
         <v>23.307433177355122</v>
       </c>
       <c r="O16" s="8"/>
       <c r="P16" s="9">
         <v>24.675324675324674</v>
       </c>
       <c r="Q16" s="9"/>
       <c r="R16" s="9">
         <v>21.939541679385574</v>
       </c>
       <c r="S16" s="9"/>
     </row>
-    <row r="17" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A17" s="10">
         <v>2013</v>
       </c>
       <c r="B17" s="8">
         <f t="shared" si="0"/>
         <v>35.06666666666667</v>
       </c>
       <c r="C17" s="8"/>
       <c r="D17" s="8">
         <v>37.333333333333336</v>
       </c>
       <c r="E17" s="8"/>
       <c r="F17" s="8">
         <v>32.800000000000004</v>
       </c>
       <c r="G17" s="8"/>
       <c r="H17" s="8">
         <f t="shared" si="1"/>
         <v>21.81073439378045</v>
       </c>
       <c r="I17" s="8"/>
       <c r="J17" s="9">
         <v>20.600858369098713</v>
       </c>
       <c r="K17" s="9"/>
       <c r="L17" s="9">
         <v>23.020610418462187</v>
       </c>
       <c r="M17" s="9"/>
       <c r="N17" s="8">
         <f t="shared" si="2"/>
         <v>24.22409791541412</v>
       </c>
       <c r="O17" s="8"/>
       <c r="P17" s="9">
         <v>24.675324675324674</v>
       </c>
       <c r="Q17" s="9"/>
       <c r="R17" s="9">
         <v>23.772871155503562</v>
       </c>
       <c r="S17" s="9"/>
     </row>
-    <row r="18" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A18" s="10">
         <v>2014</v>
       </c>
       <c r="B18" s="8">
         <f t="shared" si="0"/>
         <v>32.266666666666666</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8">
         <v>37.333333333333336</v>
       </c>
       <c r="E18" s="8"/>
       <c r="F18" s="8">
         <v>27.200000000000003</v>
       </c>
       <c r="G18" s="8"/>
       <c r="H18" s="8">
         <f t="shared" si="1"/>
         <v>22.196472376314162</v>
       </c>
       <c r="I18" s="8"/>
       <c r="J18" s="9">
         <v>20.600858369098713</v>
       </c>
       <c r="K18" s="9"/>
       <c r="L18" s="9">
         <v>23.792086383529611</v>
       </c>
       <c r="M18" s="9"/>
       <c r="N18" s="8">
         <f t="shared" si="2"/>
         <v>24.364779130060619</v>
       </c>
       <c r="O18" s="8"/>
       <c r="P18" s="9">
         <v>24.675324675324674</v>
       </c>
       <c r="Q18" s="9"/>
       <c r="R18" s="9">
         <v>24.054233584796563</v>
       </c>
       <c r="S18" s="9"/>
     </row>
-    <row r="19" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A19" s="10">
         <v>2015</v>
       </c>
       <c r="B19" s="8">
         <f t="shared" si="0"/>
         <v>25.77948717948718</v>
       </c>
       <c r="C19" s="8"/>
       <c r="D19" s="8">
         <v>24.358974358974358</v>
       </c>
       <c r="E19" s="8"/>
       <c r="F19" s="8">
         <v>27.200000000000003</v>
       </c>
       <c r="G19" s="8"/>
       <c r="H19" s="8">
         <f t="shared" si="1"/>
         <v>25.549746076789532</v>
       </c>
       <c r="I19" s="8"/>
       <c r="J19" s="9">
         <v>26.53846153846154</v>
       </c>
       <c r="K19" s="9"/>
       <c r="L19" s="9">
         <v>24.56103061511752</v>
       </c>
       <c r="M19" s="9"/>
       <c r="N19" s="8">
         <f t="shared" si="2"/>
         <v>25.399765609344186</v>
       </c>
       <c r="O19" s="8"/>
       <c r="P19" s="9">
         <v>26.035502958579883</v>
       </c>
       <c r="Q19" s="9"/>
       <c r="R19" s="9">
         <v>24.764028260108486</v>
       </c>
       <c r="S19" s="9"/>
     </row>
-    <row r="20" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A20" s="10">
         <v>2016</v>
       </c>
       <c r="B20" s="8">
         <f t="shared" si="0"/>
         <v>25.77948717948718</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8">
         <v>24.358974358974358</v>
       </c>
       <c r="E20" s="8"/>
       <c r="F20" s="8">
         <v>27.200000000000003</v>
       </c>
       <c r="G20" s="8"/>
       <c r="H20" s="8">
         <f t="shared" si="1"/>
         <v>25.852412366595448</v>
       </c>
       <c r="I20" s="8"/>
       <c r="J20" s="9">
         <v>26.53846153846154</v>
       </c>
       <c r="K20" s="9"/>
       <c r="L20" s="9">
         <v>25.166363194729357</v>
       </c>
       <c r="M20" s="9"/>
       <c r="N20" s="8">
         <f t="shared" si="2"/>
         <v>25.679149876857338</v>
       </c>
       <c r="O20" s="8"/>
       <c r="P20" s="9">
         <v>26.035502958579883</v>
       </c>
       <c r="Q20" s="9"/>
       <c r="R20" s="9">
         <v>25.322796795134796</v>
       </c>
       <c r="S20" s="9"/>
     </row>
-    <row r="21" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A21" s="10">
         <v>2017</v>
       </c>
       <c r="B21" s="8">
         <f t="shared" si="0"/>
         <v>25.77948717948718</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="8">
         <v>24.358974358974358</v>
       </c>
       <c r="E21" s="8"/>
       <c r="F21" s="8">
         <v>27.200000000000003</v>
       </c>
       <c r="G21" s="8"/>
       <c r="H21" s="8">
         <f t="shared" si="1"/>
         <v>26.624407162423914</v>
       </c>
       <c r="I21" s="8"/>
       <c r="J21" s="9">
         <v>26.53846153846154</v>
       </c>
       <c r="K21" s="9"/>
       <c r="L21" s="9">
         <v>26.710352786386292</v>
       </c>
       <c r="M21" s="9"/>
       <c r="N21" s="8">
         <f t="shared" si="2"/>
         <v>26.391760457622077</v>
       </c>
       <c r="O21" s="8"/>
       <c r="P21" s="9">
         <v>26.035502958579883</v>
       </c>
       <c r="Q21" s="9"/>
       <c r="R21" s="9">
         <v>26.74801795666427</v>
       </c>
       <c r="S21" s="9"/>
     </row>
-    <row r="22" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A22" s="10">
         <v>2018</v>
       </c>
       <c r="B22" s="8">
         <f t="shared" si="0"/>
         <v>33.379487179487178</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8">
         <v>24.358974358974358</v>
       </c>
       <c r="E22" s="8"/>
       <c r="F22" s="8">
         <v>42.4</v>
       </c>
       <c r="G22" s="8"/>
       <c r="H22" s="8">
         <f t="shared" si="1"/>
         <v>27.046263800768131</v>
       </c>
       <c r="I22" s="8"/>
       <c r="J22" s="9">
         <v>26.53846153846154</v>
       </c>
       <c r="K22" s="9"/>
       <c r="L22" s="9">
         <v>27.554066063074718</v>
       </c>
       <c r="M22" s="9"/>
       <c r="N22" s="8">
         <f t="shared" si="2"/>
         <v>27.367751479289943</v>
       </c>
       <c r="O22" s="8"/>
       <c r="P22" s="9">
         <v>26.035502958579883</v>
       </c>
       <c r="Q22" s="9"/>
       <c r="R22" s="9">
         <v>28.7</v>
       </c>
       <c r="S22" s="9"/>
     </row>
-    <row r="23" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A23" s="10">
         <v>2019</v>
       </c>
       <c r="B23" s="8">
         <f t="shared" si="0"/>
         <v>37.86666666666666</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8">
         <v>33.333333333333329</v>
       </c>
       <c r="E23" s="8"/>
       <c r="F23" s="8">
         <v>42.4</v>
       </c>
       <c r="G23" s="8"/>
       <c r="H23" s="8">
         <f t="shared" si="1"/>
         <v>29.534155430938945</v>
       </c>
       <c r="I23" s="8"/>
       <c r="J23" s="9">
         <v>27.692307692307693</v>
       </c>
       <c r="K23" s="9"/>
       <c r="L23" s="9">
         <v>31.376003169570197</v>
       </c>
       <c r="M23" s="9"/>
       <c r="N23" s="8">
         <f t="shared" si="2"/>
         <v>30.609042882996896</v>
       </c>
       <c r="O23" s="8"/>
       <c r="P23" s="9">
         <v>28.994082840236686</v>
       </c>
       <c r="Q23" s="9"/>
       <c r="R23" s="9">
         <v>32.224002925757105</v>
       </c>
       <c r="S23" s="9"/>
     </row>
-    <row r="24" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A24" s="10">
         <v>2020</v>
       </c>
       <c r="B24" s="8">
         <f t="shared" si="0"/>
         <v>38.666666666666664</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8">
         <v>33.333333333333329</v>
       </c>
       <c r="E24" s="8"/>
       <c r="F24" s="8">
         <v>44</v>
       </c>
       <c r="G24" s="8"/>
       <c r="H24" s="8">
         <f t="shared" si="1"/>
         <v>29.905456202990745</v>
       </c>
       <c r="I24" s="8"/>
       <c r="J24" s="9">
         <v>27.692307692307693</v>
       </c>
       <c r="K24" s="9"/>
       <c r="L24" s="9">
         <v>32.118604713673797</v>
       </c>
       <c r="M24" s="9"/>
       <c r="N24" s="8">
         <f t="shared" si="2"/>
         <v>31.013320518737018</v>
       </c>
       <c r="O24" s="8"/>
       <c r="P24" s="9">
         <v>28.994082840236686</v>
       </c>
       <c r="Q24" s="9"/>
       <c r="R24" s="9">
         <v>33.03255819723735</v>
       </c>
       <c r="S24" s="9"/>
     </row>
-    <row r="25" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A25" s="10">
         <v>2021</v>
       </c>
       <c r="B25" s="8">
         <f t="shared" si="0"/>
         <v>39.948717948717949</v>
       </c>
       <c r="C25" s="8"/>
       <c r="D25" s="8">
         <v>35.897435897435898</v>
       </c>
       <c r="E25" s="8"/>
       <c r="F25" s="8">
         <v>44</v>
       </c>
       <c r="G25" s="8"/>
       <c r="H25" s="8">
         <f t="shared" si="1"/>
         <v>30.909639498195716</v>
       </c>
       <c r="I25" s="8"/>
       <c r="J25" s="9">
         <v>28.846153846153843</v>
       </c>
       <c r="K25" s="9"/>
       <c r="L25" s="9">
         <v>32.973125150237586</v>
       </c>
       <c r="M25" s="9"/>
       <c r="N25" s="8">
         <f t="shared" si="2"/>
         <v>32.147359536796046</v>
       </c>
       <c r="O25" s="8"/>
       <c r="P25" s="9">
         <v>30.473372781065088</v>
       </c>
       <c r="Q25" s="9"/>
       <c r="R25" s="9">
         <v>33.821346292526997</v>
       </c>
       <c r="S25" s="9"/>
     </row>
-    <row r="26" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A26" s="10">
         <v>2022</v>
       </c>
       <c r="B26" s="8">
         <f>AVERAGE(D26:F26)</f>
         <v>41.148717948717945</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8">
         <v>35.897435897435898</v>
       </c>
       <c r="E26" s="8"/>
       <c r="F26" s="8">
         <v>46.4</v>
       </c>
       <c r="G26" s="8"/>
       <c r="H26" s="8">
         <f t="shared" si="1"/>
         <v>30.842435197120444</v>
       </c>
       <c r="I26" s="8"/>
       <c r="J26" s="9">
         <v>28.846153846153843</v>
       </c>
       <c r="K26" s="9"/>
       <c r="L26" s="9">
         <v>32.838716548087042</v>
       </c>
       <c r="M26" s="9"/>
       <c r="N26" s="8">
         <f t="shared" si="2"/>
         <v>32.177632489649639</v>
       </c>
       <c r="O26" s="8"/>
       <c r="P26" s="9">
         <v>30.473372781065088</v>
       </c>
       <c r="Q26" s="9"/>
       <c r="R26" s="9">
         <v>33.881892198234198</v>
       </c>
       <c r="S26" s="9"/>
     </row>
-    <row r="27" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A27" s="10">
         <v>2023</v>
       </c>
       <c r="B27" s="8">
         <f t="shared" si="0"/>
         <v>41.148717948717945</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8">
         <v>35.897435897435898</v>
       </c>
       <c r="E27" s="8"/>
       <c r="F27" s="8">
         <v>46.4</v>
       </c>
       <c r="G27" s="8"/>
       <c r="H27" s="8">
         <f t="shared" si="1"/>
         <v>31.177684239266043</v>
       </c>
       <c r="I27" s="8"/>
       <c r="J27" s="9">
         <v>28.846153846153843</v>
       </c>
       <c r="K27" s="9"/>
       <c r="L27" s="9">
         <v>33.509214632378239</v>
       </c>
       <c r="M27" s="9"/>
       <c r="N27" s="8">
         <f t="shared" si="2"/>
         <v>32.487093143937884</v>
       </c>
       <c r="O27" s="8"/>
       <c r="P27" s="9">
         <v>30.473372781065088</v>
       </c>
       <c r="Q27" s="9"/>
       <c r="R27" s="9">
         <v>34.50081350681068</v>
       </c>
       <c r="S27" s="9"/>
     </row>
-    <row r="28" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A28" s="10">
         <v>2024</v>
       </c>
       <c r="B28" s="8">
         <f t="shared" si="0"/>
         <v>41.148717948717945</v>
       </c>
       <c r="C28" s="8"/>
       <c r="D28" s="8">
         <v>35.897435897435898</v>
       </c>
       <c r="E28" s="8"/>
       <c r="F28" s="8">
         <v>46.4</v>
       </c>
       <c r="G28" s="8"/>
       <c r="H28" s="8">
         <f t="shared" si="1"/>
         <v>32.156799603933393</v>
       </c>
       <c r="I28" s="8"/>
       <c r="J28" s="9">
         <v>28.846153846153843</v>
       </c>
       <c r="K28" s="9"/>
       <c r="L28" s="9">
         <v>35.467445361712947</v>
       </c>
       <c r="M28" s="9"/>
       <c r="N28" s="8">
         <f t="shared" si="2"/>
         <v>33.390891942092367</v>
       </c>
       <c r="O28" s="8"/>
       <c r="P28" s="9">
         <v>30.473372781065088</v>
       </c>
       <c r="Q28" s="9"/>
       <c r="R28" s="9">
         <v>36.308411103119646</v>
       </c>
       <c r="S28" s="9"/>
     </row>
-    <row r="29" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:20" ht="15" x14ac:dyDescent="0.3">
       <c r="A29" s="10">
         <v>2025</v>
       </c>
       <c r="B29" s="8">
         <f t="shared" si="0"/>
         <v>39.86666666666666</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="8">
         <v>33.333333333333329</v>
       </c>
       <c r="E29" s="8"/>
       <c r="F29" s="8">
         <v>46.4</v>
       </c>
       <c r="G29" s="8"/>
       <c r="H29" s="8">
         <f t="shared" si="1"/>
-        <v>32.450703812931948</v>
-[...3 lines deleted...]
-      </c>
+        <v>33.037136751338565</v>
+      </c>
+      <c r="I29" s="19"/>
       <c r="J29" s="9">
         <v>29.433962264150942</v>
       </c>
       <c r="K29" s="9"/>
       <c r="L29" s="9">
-        <v>35.467445361712947</v>
-[...3 lines deleted...]
-      </c>
+        <v>36.640311238526188</v>
+      </c>
+      <c r="M29" s="19"/>
       <c r="N29" s="8">
         <f t="shared" si="2"/>
-        <v>33.314555405787232</v>
-[...3 lines deleted...]
-      </c>
+        <v>33.855878118162572</v>
+      </c>
+      <c r="O29" s="19"/>
       <c r="P29" s="9">
         <v>30.320699708454811</v>
       </c>
       <c r="Q29" s="9"/>
       <c r="R29" s="9">
-        <v>36.308411103119646</v>
-[...5 lines deleted...]
-    <row r="30" spans="1:19" x14ac:dyDescent="0.25">
+        <v>37.391056527870333</v>
+      </c>
+      <c r="S29" s="19"/>
+      <c r="T29" s="33"/>
+    </row>
+    <row r="30" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A30" s="10"/>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
     </row>
-    <row r="31" spans="1:19" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="31" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A31" s="18"/>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="9"/>
       <c r="I31" s="9"/>
       <c r="J31" s="9"/>
     </row>
-    <row r="32" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A32" s="10"/>
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
       <c r="D32" s="8"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="9"/>
       <c r="I32" s="9"/>
       <c r="J32" s="9"/>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A33" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
       <c r="H33" s="9"/>
       <c r="I33" s="9"/>
       <c r="J33" s="9"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A34" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C34" s="8"/>
       <c r="D34" s="8"/>
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="9"/>
       <c r="I34" s="9"/>
       <c r="J34" s="9"/>
     </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A35" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C35" s="8"/>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
       <c r="F35" s="8"/>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A36" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="8"/>
       <c r="D36" s="8"/>
       <c r="E36" s="8"/>
       <c r="F36" s="8"/>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A37" s="10" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A38" s="10"/>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A39" s="2" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A40" s="3" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="H5:L5"/>
+    <mergeCell ref="B8:S8"/>
     <mergeCell ref="N5:R5"/>
     <mergeCell ref="B6:C7"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I7"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="N6:O7"/>
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="L7:M7"/>
     <mergeCell ref="P7:Q7"/>
-    <mergeCell ref="R7:S7"/>
-[...2 lines deleted...]
-    <mergeCell ref="B8:S8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>3_paliers_QC_2005-2023</vt:lpstr>
-      <vt:lpstr>2_paliers_QC_CND_2005-2023</vt:lpstr>
+      <vt:lpstr>3_paliers_QC_2005-2025</vt:lpstr>
+      <vt:lpstr>2_paliers_QC_CND_2005-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gouvernement du Québec</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rébecca Méango</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>