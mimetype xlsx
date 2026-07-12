--- v0 (2026-04-12)
+++ v1 (2026-07-12)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\DEM_250Z\HA5_Bilan démo\300 décès\Décès hebdo\Intégration du 2026-04-XX (Révision baseline)\Pour Web &amp; Entrepot\DH\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\DEM_250Z\HA5_Bilan démo\300 décès\Décès hebdo\Intégration du 2026-07-02\Pour Web &amp; Entrepot\DH\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B608CBEC-746A-45D2-946D-8291DE4E5867}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AC98442E-1523-479F-BACB-ADFF2282BD07}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="29016" windowHeight="15696" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Données" sheetId="4" r:id="rId1"/>
     <sheet name="Notes" sheetId="6" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Données!$A$7:$C$56</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Notes!$A$1:$N$2</definedName>
   </definedNames>
-  <calcPr calcId="191029" concurrentCalc="0"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>ISQ</author>
   </authors>
   <commentList>
@@ -139,82 +139,82 @@
   <si>
     <t>Date de diffusion :</t>
   </si>
   <si>
     <t>Institut de la statistique du Québec, fichier des décès du Registre des événements démographiques du Québec.</t>
   </si>
   <si>
     <t>Hommes</t>
   </si>
   <si>
     <t>Femmes</t>
   </si>
   <si>
     <t>Sexe</t>
   </si>
   <si>
     <t>Nombre hebdomadaire de décès au Québec : source de données et méthodologie.</t>
   </si>
   <si>
     <t>2010 à 2023 : Données définitives (d).</t>
   </si>
   <si>
     <t>Décès par semaine selon le sexe, Québec, 2010-2026</t>
   </si>
   <si>
-    <t>Note : La dernière semaine présentée (semaine CDC 11 de 2026) se termine le 21 mars 2026.</t>
-[...4 lines deleted...]
-  <si>
     <t>2024 à 2026 : Données provisoires (p).</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Décès par semaine selon le sexe, Québec, 2010-2026 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>- Notes méthodologiques</t>
     </r>
   </si>
   <si>
-    <t>Données extraites le 26 mars 2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>Liste des semaines CDC selon la date de fin, 2010-2030.</t>
   </si>
   <si>
-    <t>2 avril 2026</t>
+    <t>Note : La dernière semaine présentée (semaine CDC 24 de 2026) se termine le 20 juin 2026.</t>
+  </si>
+  <si>
+    <t>Source : Institut de la statistique du Québec, fichier des décès du Registre des événements démographiques du Québec. Données extraites le 25 juin 2026.</t>
+  </si>
+  <si>
+    <t>2 juillet 2026</t>
+  </si>
+  <si>
+    <t>Données extraites le 25 juin 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
@@ -760,63 +760,63 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/fr/fichier/liste-des-semaines-cdc-selon-la-date-de-fin.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/fr/document/nombre-hebdomadaire-de-deces-au-quebec/publication/nombre-hebdomadaire-de-deces-au-quebec-source-de-donnees-et-methodologie" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="A1:BD61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="3" ySplit="7" topLeftCell="D8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A2" sqref="A2:A3"/>
       <selection pane="topRight" activeCell="A2" sqref="A2:A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:A3"/>
-      <selection pane="bottomRight" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.28515625" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="57" max="16384" width="11.42578125" style="2"/>
+    <col min="1" max="1" width="7.5" style="2" customWidth="1"/>
+    <col min="2" max="2" width="6.1640625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="12.6640625" style="2" customWidth="1"/>
+    <col min="4" max="56" width="5.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="57" max="16384" width="11.5" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56" ht="27" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:56" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
@@ -832,65 +832,65 @@
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
       <c r="AP1" s="1"/>
       <c r="AQ1" s="1"/>
       <c r="AR1" s="1"/>
       <c r="AS1" s="1"/>
       <c r="AT1" s="1"/>
       <c r="AU1" s="1"/>
       <c r="AV1" s="1"/>
       <c r="AW1" s="1"/>
       <c r="AX1" s="1"/>
       <c r="AY1" s="1"/>
       <c r="AZ1" s="1"/>
       <c r="BA1" s="1"/>
       <c r="BB1" s="1"/>
       <c r="BC1" s="1"/>
       <c r="BD1" s="1"/>
     </row>
-    <row r="2" spans="1:56" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:56" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="3" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="AA2" s="33"/>
     </row>
-    <row r="3" spans="1:56" ht="14.4" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:56" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="AA3" s="33"/>
     </row>
-    <row r="4" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A4" s="5"/>
     </row>
     <row r="5" spans="1:56" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D5" s="34" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="34"/>
       <c r="F5" s="34"/>
       <c r="G5" s="34"/>
       <c r="H5" s="34"/>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="34"/>
       <c r="O5" s="34"/>
       <c r="P5" s="34"/>
       <c r="Q5" s="34"/>
       <c r="R5" s="34"/>
       <c r="S5" s="34"/>
       <c r="T5" s="34"/>
       <c r="U5" s="34"/>
       <c r="V5" s="34"/>
       <c r="W5" s="34"/>
@@ -1136,51 +1136,51 @@
       <c r="AG7" s="35"/>
       <c r="AH7" s="35"/>
       <c r="AI7" s="35"/>
       <c r="AJ7" s="35"/>
       <c r="AK7" s="35"/>
       <c r="AL7" s="35"/>
       <c r="AM7" s="35"/>
       <c r="AN7" s="35"/>
       <c r="AO7" s="35"/>
       <c r="AP7" s="35"/>
       <c r="AQ7" s="35"/>
       <c r="AR7" s="35"/>
       <c r="AS7" s="35"/>
       <c r="AT7" s="35"/>
       <c r="AU7" s="35"/>
       <c r="AV7" s="35"/>
       <c r="AW7" s="35"/>
       <c r="AX7" s="35"/>
       <c r="AY7" s="35"/>
       <c r="AZ7" s="35"/>
       <c r="BA7" s="35"/>
       <c r="BB7" s="35"/>
       <c r="BC7" s="35"/>
       <c r="BD7" s="35"/>
     </row>
-    <row r="8" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A8" s="11">
         <v>2010</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="12">
         <v>1217</v>
       </c>
       <c r="E8" s="12">
         <v>1197</v>
       </c>
       <c r="F8" s="12">
         <v>1163</v>
       </c>
       <c r="G8" s="12">
         <v>1135</v>
       </c>
       <c r="H8" s="12">
         <v>1194</v>
       </c>
       <c r="I8" s="12">
@@ -1304,51 +1304,51 @@
         <v>1093</v>
       </c>
       <c r="AW8" s="12">
         <v>1113</v>
       </c>
       <c r="AX8" s="12">
         <v>1107</v>
       </c>
       <c r="AY8" s="12">
         <v>1206</v>
       </c>
       <c r="AZ8" s="12">
         <v>1133</v>
       </c>
       <c r="BA8" s="12">
         <v>1174</v>
       </c>
       <c r="BB8" s="12">
         <v>1218</v>
       </c>
       <c r="BC8" s="12">
         <v>1285</v>
       </c>
       <c r="BD8" s="13"/>
     </row>
-    <row r="9" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A9" s="11">
         <v>2011</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="12">
         <v>1331</v>
       </c>
       <c r="E9" s="12">
         <v>1321</v>
       </c>
       <c r="F9" s="12">
         <v>1304</v>
       </c>
       <c r="G9" s="12">
         <v>1312</v>
       </c>
       <c r="H9" s="12">
         <v>1290</v>
       </c>
       <c r="I9" s="12">
@@ -1472,51 +1472,51 @@
         <v>1081</v>
       </c>
       <c r="AW9" s="12">
         <v>1092</v>
       </c>
       <c r="AX9" s="12">
         <v>1115</v>
       </c>
       <c r="AY9" s="12">
         <v>1180</v>
       </c>
       <c r="AZ9" s="12">
         <v>1188</v>
       </c>
       <c r="BA9" s="12">
         <v>1172</v>
       </c>
       <c r="BB9" s="12">
         <v>1194</v>
       </c>
       <c r="BC9" s="12">
         <v>1231</v>
       </c>
       <c r="BD9" s="13"/>
     </row>
-    <row r="10" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A10" s="11">
         <v>2012</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="12">
         <v>1260</v>
       </c>
       <c r="E10" s="12">
         <v>1287</v>
       </c>
       <c r="F10" s="12">
         <v>1325</v>
       </c>
       <c r="G10" s="12">
         <v>1250</v>
       </c>
       <c r="H10" s="12">
         <v>1210</v>
       </c>
       <c r="I10" s="12">
@@ -1640,51 +1640,51 @@
         <v>1147</v>
       </c>
       <c r="AW10" s="12">
         <v>1122</v>
       </c>
       <c r="AX10" s="12">
         <v>1117</v>
       </c>
       <c r="AY10" s="12">
         <v>1152</v>
       </c>
       <c r="AZ10" s="12">
         <v>1228</v>
       </c>
       <c r="BA10" s="12">
         <v>1221</v>
       </c>
       <c r="BB10" s="12">
         <v>1422</v>
       </c>
       <c r="BC10" s="12">
         <v>1517</v>
       </c>
       <c r="BD10" s="13"/>
     </row>
-    <row r="11" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A11" s="11">
         <v>2013</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="12">
         <v>1638</v>
       </c>
       <c r="E11" s="12">
         <v>1596</v>
       </c>
       <c r="F11" s="12">
         <v>1566</v>
       </c>
       <c r="G11" s="12">
         <v>1378</v>
       </c>
       <c r="H11" s="12">
         <v>1417</v>
       </c>
       <c r="I11" s="12">
@@ -1808,51 +1808,51 @@
         <v>1132</v>
       </c>
       <c r="AW11" s="12">
         <v>1147</v>
       </c>
       <c r="AX11" s="12">
         <v>1156</v>
       </c>
       <c r="AY11" s="12">
         <v>1158</v>
       </c>
       <c r="AZ11" s="12">
         <v>1171</v>
       </c>
       <c r="BA11" s="12">
         <v>1182</v>
       </c>
       <c r="BB11" s="12">
         <v>1222</v>
       </c>
       <c r="BC11" s="12">
         <v>1302</v>
       </c>
       <c r="BD11" s="13"/>
     </row>
-    <row r="12" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A12" s="11">
         <v>2014</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="12">
         <v>1351</v>
       </c>
       <c r="E12" s="12">
         <v>1371</v>
       </c>
       <c r="F12" s="12">
         <v>1343</v>
       </c>
       <c r="G12" s="12">
         <v>1295</v>
       </c>
       <c r="H12" s="12">
         <v>1304</v>
       </c>
       <c r="I12" s="12">
@@ -1978,51 +1978,51 @@
       <c r="AW12" s="12">
         <v>1175</v>
       </c>
       <c r="AX12" s="12">
         <v>1241</v>
       </c>
       <c r="AY12" s="12">
         <v>1276</v>
       </c>
       <c r="AZ12" s="12">
         <v>1307</v>
       </c>
       <c r="BA12" s="12">
         <v>1324</v>
       </c>
       <c r="BB12" s="12">
         <v>1449</v>
       </c>
       <c r="BC12" s="12">
         <v>1556</v>
       </c>
       <c r="BD12" s="14">
         <v>1746</v>
       </c>
     </row>
-    <row r="13" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A13" s="11">
         <v>2015</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="12">
         <v>1655</v>
       </c>
       <c r="E13" s="12">
         <v>1566</v>
       </c>
       <c r="F13" s="12">
         <v>1551</v>
       </c>
       <c r="G13" s="12">
         <v>1393</v>
       </c>
       <c r="H13" s="12">
         <v>1425</v>
       </c>
       <c r="I13" s="12">
@@ -2146,51 +2146,51 @@
         <v>1226</v>
       </c>
       <c r="AW13" s="12">
         <v>1223</v>
       </c>
       <c r="AX13" s="12">
         <v>1186</v>
       </c>
       <c r="AY13" s="12">
         <v>1225</v>
       </c>
       <c r="AZ13" s="12">
         <v>1319</v>
       </c>
       <c r="BA13" s="12">
         <v>1247</v>
       </c>
       <c r="BB13" s="12">
         <v>1170</v>
       </c>
       <c r="BC13" s="12">
         <v>1267</v>
       </c>
       <c r="BD13" s="13"/>
     </row>
-    <row r="14" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A14" s="11">
         <v>2016</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="12">
         <v>1232</v>
       </c>
       <c r="E14" s="12">
         <v>1303</v>
       </c>
       <c r="F14" s="12">
         <v>1247</v>
       </c>
       <c r="G14" s="12">
         <v>1332</v>
       </c>
       <c r="H14" s="12">
         <v>1298</v>
       </c>
       <c r="I14" s="12">
@@ -2314,51 +2314,51 @@
         <v>1193</v>
       </c>
       <c r="AW14" s="12">
         <v>1234</v>
       </c>
       <c r="AX14" s="12">
         <v>1199</v>
       </c>
       <c r="AY14" s="12">
         <v>1229</v>
       </c>
       <c r="AZ14" s="12">
         <v>1153</v>
       </c>
       <c r="BA14" s="12">
         <v>1280</v>
       </c>
       <c r="BB14" s="12">
         <v>1300</v>
       </c>
       <c r="BC14" s="12">
         <v>1419</v>
       </c>
       <c r="BD14" s="13"/>
     </row>
-    <row r="15" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A15" s="11">
         <v>2017</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="12">
         <v>1511</v>
       </c>
       <c r="E15" s="12">
         <v>1434</v>
       </c>
       <c r="F15" s="12">
         <v>1493</v>
       </c>
       <c r="G15" s="12">
         <v>1464</v>
       </c>
       <c r="H15" s="12">
         <v>1381</v>
       </c>
       <c r="I15" s="12">
@@ -2482,51 +2482,51 @@
         <v>1274</v>
       </c>
       <c r="AW15" s="12">
         <v>1298</v>
       </c>
       <c r="AX15" s="12">
         <v>1276</v>
       </c>
       <c r="AY15" s="12">
         <v>1328</v>
       </c>
       <c r="AZ15" s="12">
         <v>1283</v>
       </c>
       <c r="BA15" s="12">
         <v>1337</v>
       </c>
       <c r="BB15" s="12">
         <v>1475</v>
       </c>
       <c r="BC15" s="12">
         <v>1480</v>
       </c>
       <c r="BD15" s="13"/>
     </row>
-    <row r="16" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A16" s="11">
         <v>2018</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="12">
         <v>1606</v>
       </c>
       <c r="E16" s="12">
         <v>1687</v>
       </c>
       <c r="F16" s="12">
         <v>1698</v>
       </c>
       <c r="G16" s="12">
         <v>1618</v>
       </c>
       <c r="H16" s="12">
         <v>1620</v>
       </c>
       <c r="I16" s="12">
@@ -2650,51 +2650,51 @@
         <v>1316</v>
       </c>
       <c r="AW16" s="12">
         <v>1314</v>
       </c>
       <c r="AX16" s="12">
         <v>1280</v>
       </c>
       <c r="AY16" s="12">
         <v>1234</v>
       </c>
       <c r="AZ16" s="12">
         <v>1343</v>
       </c>
       <c r="BA16" s="12">
         <v>1296</v>
       </c>
       <c r="BB16" s="12">
         <v>1340</v>
       </c>
       <c r="BC16" s="12">
         <v>1372</v>
       </c>
       <c r="BD16" s="13"/>
     </row>
-    <row r="17" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A17" s="11">
         <v>2019</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="12">
         <v>1490</v>
       </c>
       <c r="E17" s="12">
         <v>1452</v>
       </c>
       <c r="F17" s="12">
         <v>1454</v>
       </c>
       <c r="G17" s="12">
         <v>1494</v>
       </c>
       <c r="H17" s="12">
         <v>1374</v>
       </c>
       <c r="I17" s="12">
@@ -2818,51 +2818,51 @@
         <v>1302</v>
       </c>
       <c r="AW17" s="12">
         <v>1323</v>
       </c>
       <c r="AX17" s="12">
         <v>1310</v>
       </c>
       <c r="AY17" s="12">
         <v>1298</v>
       </c>
       <c r="AZ17" s="12">
         <v>1390</v>
       </c>
       <c r="BA17" s="12">
         <v>1297</v>
       </c>
       <c r="BB17" s="12">
         <v>1337</v>
       </c>
       <c r="BC17" s="12">
         <v>1403</v>
       </c>
       <c r="BD17" s="13"/>
     </row>
-    <row r="18" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A18" s="11">
         <v>2020</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="12">
         <v>1472</v>
       </c>
       <c r="E18" s="12">
         <v>1501</v>
       </c>
       <c r="F18" s="12">
         <v>1475</v>
       </c>
       <c r="G18" s="12">
         <v>1509</v>
       </c>
       <c r="H18" s="12">
         <v>1433</v>
       </c>
       <c r="I18" s="12">
@@ -2988,51 +2988,51 @@
       <c r="AW18" s="12">
         <v>1484</v>
       </c>
       <c r="AX18" s="12">
         <v>1390</v>
       </c>
       <c r="AY18" s="12">
         <v>1488</v>
       </c>
       <c r="AZ18" s="12">
         <v>1525</v>
       </c>
       <c r="BA18" s="12">
         <v>1503</v>
       </c>
       <c r="BB18" s="12">
         <v>1549</v>
       </c>
       <c r="BC18" s="12">
         <v>1596</v>
       </c>
       <c r="BD18" s="12">
         <v>1536</v>
       </c>
     </row>
-    <row r="19" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A19" s="11">
         <v>2021</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="12">
         <v>1701</v>
       </c>
       <c r="E19" s="12">
         <v>1649</v>
       </c>
       <c r="F19" s="12">
         <v>1575</v>
       </c>
       <c r="G19" s="12">
         <v>1515</v>
       </c>
       <c r="H19" s="12">
         <v>1589</v>
       </c>
       <c r="I19" s="12">
@@ -3156,51 +3156,51 @@
         <v>1434</v>
       </c>
       <c r="AW19" s="12">
         <v>1430</v>
       </c>
       <c r="AX19" s="12">
         <v>1385</v>
       </c>
       <c r="AY19" s="12">
         <v>1411</v>
       </c>
       <c r="AZ19" s="12">
         <v>1444</v>
       </c>
       <c r="BA19" s="12">
         <v>1495</v>
       </c>
       <c r="BB19" s="12">
         <v>1487</v>
       </c>
       <c r="BC19" s="12">
         <v>1547</v>
       </c>
       <c r="BD19" s="32"/>
     </row>
-    <row r="20" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A20" s="11">
         <v>2022</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="12">
         <v>1769</v>
       </c>
       <c r="E20" s="12">
         <v>1958</v>
       </c>
       <c r="F20" s="12">
         <v>2012</v>
       </c>
       <c r="G20" s="12">
         <v>1865</v>
       </c>
       <c r="H20" s="12">
         <v>1749</v>
       </c>
       <c r="I20" s="12">
@@ -3324,51 +3324,51 @@
         <v>1548</v>
       </c>
       <c r="AW20" s="12">
         <v>1576</v>
       </c>
       <c r="AX20" s="12">
         <v>1634</v>
       </c>
       <c r="AY20" s="12">
         <v>1741</v>
       </c>
       <c r="AZ20" s="12">
         <v>1769</v>
       </c>
       <c r="BA20" s="12">
         <v>1757</v>
       </c>
       <c r="BB20" s="12">
         <v>1780</v>
       </c>
       <c r="BC20" s="12">
         <v>1739</v>
       </c>
       <c r="BD20" s="32"/>
     </row>
-    <row r="21" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A21" s="11">
         <v>2023</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="12">
         <v>1691</v>
       </c>
       <c r="E21" s="12">
         <v>1743</v>
       </c>
       <c r="F21" s="12">
         <v>1684</v>
       </c>
       <c r="G21" s="12">
         <v>1568</v>
       </c>
       <c r="H21" s="12">
         <v>1509</v>
       </c>
       <c r="I21" s="12">
@@ -3492,51 +3492,51 @@
         <v>1609</v>
       </c>
       <c r="AW21" s="12">
         <v>1578</v>
       </c>
       <c r="AX21" s="12">
         <v>1629</v>
       </c>
       <c r="AY21" s="12">
         <v>1631</v>
       </c>
       <c r="AZ21" s="12">
         <v>1649</v>
       </c>
       <c r="BA21" s="12">
         <v>1715</v>
       </c>
       <c r="BB21" s="12">
         <v>1667</v>
       </c>
       <c r="BC21" s="12">
         <v>1692</v>
       </c>
       <c r="BD21" s="32"/>
     </row>
-    <row r="22" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A22" s="15">
         <v>2024</v>
       </c>
       <c r="B22" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C22" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="26">
         <v>1825</v>
       </c>
       <c r="E22" s="26">
         <v>1840</v>
       </c>
       <c r="F22" s="26">
         <v>1780</v>
       </c>
       <c r="G22" s="26">
         <v>1705</v>
       </c>
       <c r="H22" s="26">
         <v>1675</v>
       </c>
       <c r="I22" s="26">
@@ -3660,51 +3660,51 @@
         <v>1545</v>
       </c>
       <c r="AW22" s="26">
         <v>1365</v>
       </c>
       <c r="AX22" s="26">
         <v>1505</v>
       </c>
       <c r="AY22" s="26">
         <v>1515</v>
       </c>
       <c r="AZ22" s="26">
         <v>1525</v>
       </c>
       <c r="BA22" s="26">
         <v>1590</v>
       </c>
       <c r="BB22" s="26">
         <v>1540</v>
       </c>
       <c r="BC22" s="26">
         <v>1595</v>
       </c>
       <c r="BD22" s="30"/>
     </row>
-    <row r="23" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A23" s="15">
         <v>2025</v>
       </c>
       <c r="B23" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C23" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="26">
         <v>1705</v>
       </c>
       <c r="E23" s="26">
         <v>1795</v>
       </c>
       <c r="F23" s="26">
         <v>1740</v>
       </c>
       <c r="G23" s="26">
         <v>1680</v>
       </c>
       <c r="H23" s="26">
         <v>1705</v>
       </c>
       <c r="I23" s="26">
@@ -3827,140 +3827,166 @@
       <c r="AV23" s="26">
         <v>1585</v>
       </c>
       <c r="AW23" s="26">
         <v>1575</v>
       </c>
       <c r="AX23" s="26">
         <v>1550</v>
       </c>
       <c r="AY23" s="26">
         <v>1605</v>
       </c>
       <c r="AZ23" s="26">
         <v>1605</v>
       </c>
       <c r="BA23" s="26">
         <v>1675</v>
       </c>
       <c r="BB23" s="26">
         <v>1770</v>
       </c>
       <c r="BC23" s="26">
         <v>1825</v>
       </c>
       <c r="BD23" s="26">
-        <v>1905</v>
+        <v>1910</v>
       </c>
     </row>
-    <row r="24" spans="1:56" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:56" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="17">
         <v>2026</v>
       </c>
       <c r="B24" s="17" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="18" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="27">
-        <v>1980</v>
+        <v>1985</v>
       </c>
       <c r="E24" s="27">
-        <v>1745</v>
+        <v>1750</v>
       </c>
       <c r="F24" s="27">
-        <v>1635</v>
+        <v>1640</v>
       </c>
       <c r="G24" s="27">
-        <v>1640</v>
+        <v>1650</v>
       </c>
       <c r="H24" s="27">
         <v>1580</v>
       </c>
       <c r="I24" s="27">
-        <v>1605</v>
+        <v>1610</v>
       </c>
       <c r="J24" s="27">
-        <v>1665</v>
+        <v>1670</v>
       </c>
       <c r="K24" s="27">
-        <v>1620</v>
+        <v>1630</v>
       </c>
       <c r="L24" s="27">
-        <v>1605</v>
+        <v>1615</v>
       </c>
       <c r="M24" s="27">
-        <v>1640</v>
+        <v>1655</v>
       </c>
       <c r="N24" s="27">
-        <v>1515</v>
-[...13 lines deleted...]
-      <c r="AA24" s="27"/>
+        <v>1530</v>
+      </c>
+      <c r="O24" s="27">
+        <v>1545</v>
+      </c>
+      <c r="P24" s="27">
+        <v>1495</v>
+      </c>
+      <c r="Q24" s="27">
+        <v>1525</v>
+      </c>
+      <c r="R24" s="27">
+        <v>1495</v>
+      </c>
+      <c r="S24" s="27">
+        <v>1505</v>
+      </c>
+      <c r="T24" s="27">
+        <v>1595</v>
+      </c>
+      <c r="U24" s="27">
+        <v>1570</v>
+      </c>
+      <c r="V24" s="27">
+        <v>1460</v>
+      </c>
+      <c r="W24" s="27">
+        <v>1470</v>
+      </c>
+      <c r="X24" s="27">
+        <v>1455</v>
+      </c>
+      <c r="Y24" s="27">
+        <v>1475</v>
+      </c>
+      <c r="Z24" s="27">
+        <v>1465</v>
+      </c>
+      <c r="AA24" s="27">
+        <v>1395</v>
+      </c>
       <c r="AB24" s="27"/>
       <c r="AC24" s="27"/>
       <c r="AD24" s="27"/>
       <c r="AE24" s="27"/>
       <c r="AF24" s="27"/>
       <c r="AG24" s="27"/>
       <c r="AH24" s="27"/>
       <c r="AI24" s="27"/>
       <c r="AJ24" s="27"/>
       <c r="AK24" s="27"/>
       <c r="AL24" s="27"/>
       <c r="AM24" s="27"/>
       <c r="AN24" s="27"/>
       <c r="AO24" s="27"/>
       <c r="AP24" s="27"/>
       <c r="AQ24" s="27"/>
       <c r="AR24" s="27"/>
       <c r="AS24" s="27"/>
       <c r="AT24" s="27"/>
       <c r="AU24" s="27"/>
       <c r="AV24" s="27"/>
       <c r="AW24" s="27"/>
       <c r="AX24" s="27"/>
       <c r="AY24" s="27"/>
       <c r="AZ24" s="27"/>
       <c r="BA24" s="27"/>
       <c r="BB24" s="27"/>
       <c r="BC24" s="27"/>
       <c r="BD24" s="27"/>
     </row>
-    <row r="25" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A25" s="11">
         <v>2010</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D25" s="12">
         <v>626</v>
       </c>
       <c r="E25" s="12">
         <v>607</v>
       </c>
       <c r="F25" s="12">
         <v>566</v>
       </c>
       <c r="G25" s="12">
         <v>553</v>
       </c>
       <c r="H25" s="12">
         <v>597</v>
       </c>
       <c r="I25" s="12">
@@ -4084,51 +4110,51 @@
         <v>540</v>
       </c>
       <c r="AW25" s="12">
         <v>553</v>
       </c>
       <c r="AX25" s="12">
         <v>531</v>
       </c>
       <c r="AY25" s="12">
         <v>600</v>
       </c>
       <c r="AZ25" s="12">
         <v>570</v>
       </c>
       <c r="BA25" s="12">
         <v>573</v>
       </c>
       <c r="BB25" s="12">
         <v>599</v>
       </c>
       <c r="BC25" s="12">
         <v>603</v>
       </c>
       <c r="BD25" s="13"/>
     </row>
-    <row r="26" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A26" s="11">
         <v>2011</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D26" s="12">
         <v>659</v>
       </c>
       <c r="E26" s="12">
         <v>626</v>
       </c>
       <c r="F26" s="12">
         <v>622</v>
       </c>
       <c r="G26" s="12">
         <v>646</v>
       </c>
       <c r="H26" s="12">
         <v>660</v>
       </c>
       <c r="I26" s="12">
@@ -4252,51 +4278,51 @@
         <v>540</v>
       </c>
       <c r="AW26" s="12">
         <v>553</v>
       </c>
       <c r="AX26" s="12">
         <v>550</v>
       </c>
       <c r="AY26" s="12">
         <v>581</v>
       </c>
       <c r="AZ26" s="12">
         <v>596</v>
       </c>
       <c r="BA26" s="12">
         <v>581</v>
       </c>
       <c r="BB26" s="12">
         <v>625</v>
       </c>
       <c r="BC26" s="12">
         <v>594</v>
       </c>
       <c r="BD26" s="13"/>
     </row>
-    <row r="27" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A27" s="11">
         <v>2012</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D27" s="12">
         <v>608</v>
       </c>
       <c r="E27" s="12">
         <v>650</v>
       </c>
       <c r="F27" s="12">
         <v>653</v>
       </c>
       <c r="G27" s="12">
         <v>612</v>
       </c>
       <c r="H27" s="12">
         <v>564</v>
       </c>
       <c r="I27" s="12">
@@ -4420,51 +4446,51 @@
         <v>570</v>
       </c>
       <c r="AW27" s="12">
         <v>562</v>
       </c>
       <c r="AX27" s="12">
         <v>562</v>
       </c>
       <c r="AY27" s="12">
         <v>586</v>
       </c>
       <c r="AZ27" s="12">
         <v>598</v>
       </c>
       <c r="BA27" s="12">
         <v>632</v>
       </c>
       <c r="BB27" s="12">
         <v>713</v>
       </c>
       <c r="BC27" s="12">
         <v>724</v>
       </c>
       <c r="BD27" s="13"/>
     </row>
-    <row r="28" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A28" s="11">
         <v>2013</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="12">
         <v>761</v>
       </c>
       <c r="E28" s="12">
         <v>744</v>
       </c>
       <c r="F28" s="12">
         <v>737</v>
       </c>
       <c r="G28" s="12">
         <v>652</v>
       </c>
       <c r="H28" s="12">
         <v>684</v>
       </c>
       <c r="I28" s="12">
@@ -4588,51 +4614,51 @@
         <v>568</v>
       </c>
       <c r="AW28" s="12">
         <v>551</v>
       </c>
       <c r="AX28" s="12">
         <v>570</v>
       </c>
       <c r="AY28" s="12">
         <v>585</v>
       </c>
       <c r="AZ28" s="12">
         <v>591</v>
       </c>
       <c r="BA28" s="12">
         <v>573</v>
       </c>
       <c r="BB28" s="12">
         <v>591</v>
       </c>
       <c r="BC28" s="12">
         <v>639</v>
       </c>
       <c r="BD28" s="13"/>
     </row>
-    <row r="29" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A29" s="11">
         <v>2014</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D29" s="12">
         <v>662</v>
       </c>
       <c r="E29" s="12">
         <v>678</v>
       </c>
       <c r="F29" s="12">
         <v>670</v>
       </c>
       <c r="G29" s="12">
         <v>619</v>
       </c>
       <c r="H29" s="12">
         <v>641</v>
       </c>
       <c r="I29" s="12">
@@ -4758,51 +4784,51 @@
       <c r="AW29" s="12">
         <v>570</v>
       </c>
       <c r="AX29" s="12">
         <v>611</v>
       </c>
       <c r="AY29" s="12">
         <v>635</v>
       </c>
       <c r="AZ29" s="12">
         <v>656</v>
       </c>
       <c r="BA29" s="12">
         <v>660</v>
       </c>
       <c r="BB29" s="12">
         <v>678</v>
       </c>
       <c r="BC29" s="12">
         <v>743</v>
       </c>
       <c r="BD29" s="14">
         <v>810</v>
       </c>
     </row>
-    <row r="30" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A30" s="11">
         <v>2015</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D30" s="12">
         <v>825</v>
       </c>
       <c r="E30" s="12">
         <v>727</v>
       </c>
       <c r="F30" s="12">
         <v>752</v>
       </c>
       <c r="G30" s="12">
         <v>649</v>
       </c>
       <c r="H30" s="12">
         <v>721</v>
       </c>
       <c r="I30" s="12">
@@ -4926,51 +4952,51 @@
         <v>619</v>
       </c>
       <c r="AW30" s="12">
         <v>623</v>
       </c>
       <c r="AX30" s="12">
         <v>597</v>
       </c>
       <c r="AY30" s="12">
         <v>637</v>
       </c>
       <c r="AZ30" s="12">
         <v>684</v>
       </c>
       <c r="BA30" s="12">
         <v>616</v>
       </c>
       <c r="BB30" s="12">
         <v>577</v>
       </c>
       <c r="BC30" s="12">
         <v>640</v>
       </c>
       <c r="BD30" s="13"/>
     </row>
-    <row r="31" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A31" s="11">
         <v>2016</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D31" s="12">
         <v>620</v>
       </c>
       <c r="E31" s="12">
         <v>635</v>
       </c>
       <c r="F31" s="12">
         <v>600</v>
       </c>
       <c r="G31" s="12">
         <v>698</v>
       </c>
       <c r="H31" s="12">
         <v>603</v>
       </c>
       <c r="I31" s="12">
@@ -5094,51 +5120,51 @@
         <v>572</v>
       </c>
       <c r="AW31" s="12">
         <v>614</v>
       </c>
       <c r="AX31" s="12">
         <v>571</v>
       </c>
       <c r="AY31" s="12">
         <v>611</v>
       </c>
       <c r="AZ31" s="12">
         <v>555</v>
       </c>
       <c r="BA31" s="12">
         <v>633</v>
       </c>
       <c r="BB31" s="12">
         <v>658</v>
       </c>
       <c r="BC31" s="12">
         <v>689</v>
       </c>
       <c r="BD31" s="13"/>
     </row>
-    <row r="32" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A32" s="11">
         <v>2017</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D32" s="12">
         <v>718</v>
       </c>
       <c r="E32" s="12">
         <v>703</v>
       </c>
       <c r="F32" s="12">
         <v>749</v>
       </c>
       <c r="G32" s="12">
         <v>741</v>
       </c>
       <c r="H32" s="12">
         <v>660</v>
       </c>
       <c r="I32" s="12">
@@ -5262,51 +5288,51 @@
         <v>637</v>
       </c>
       <c r="AW32" s="12">
         <v>621</v>
       </c>
       <c r="AX32" s="12">
         <v>617</v>
       </c>
       <c r="AY32" s="12">
         <v>628</v>
       </c>
       <c r="AZ32" s="12">
         <v>654</v>
       </c>
       <c r="BA32" s="12">
         <v>682</v>
       </c>
       <c r="BB32" s="12">
         <v>747</v>
       </c>
       <c r="BC32" s="12">
         <v>757</v>
       </c>
       <c r="BD32" s="13"/>
     </row>
-    <row r="33" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A33" s="11">
         <v>2018</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D33" s="12">
         <v>796</v>
       </c>
       <c r="E33" s="12">
         <v>790</v>
       </c>
       <c r="F33" s="12">
         <v>815</v>
       </c>
       <c r="G33" s="12">
         <v>768</v>
       </c>
       <c r="H33" s="12">
         <v>752</v>
       </c>
       <c r="I33" s="12">
@@ -5430,51 +5456,51 @@
         <v>627</v>
       </c>
       <c r="AW33" s="12">
         <v>652</v>
       </c>
       <c r="AX33" s="12">
         <v>641</v>
       </c>
       <c r="AY33" s="12">
         <v>604</v>
       </c>
       <c r="AZ33" s="12">
         <v>657</v>
       </c>
       <c r="BA33" s="12">
         <v>633</v>
       </c>
       <c r="BB33" s="12">
         <v>627</v>
       </c>
       <c r="BC33" s="12">
         <v>698</v>
       </c>
       <c r="BD33" s="13"/>
     </row>
-    <row r="34" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A34" s="11">
         <v>2019</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D34" s="12">
         <v>716</v>
       </c>
       <c r="E34" s="12">
         <v>736</v>
       </c>
       <c r="F34" s="12">
         <v>730</v>
       </c>
       <c r="G34" s="12">
         <v>722</v>
       </c>
       <c r="H34" s="12">
         <v>670</v>
       </c>
       <c r="I34" s="12">
@@ -5598,51 +5624,51 @@
         <v>669</v>
       </c>
       <c r="AW34" s="12">
         <v>669</v>
       </c>
       <c r="AX34" s="12">
         <v>653</v>
       </c>
       <c r="AY34" s="12">
         <v>637</v>
       </c>
       <c r="AZ34" s="12">
         <v>719</v>
       </c>
       <c r="BA34" s="12">
         <v>628</v>
       </c>
       <c r="BB34" s="12">
         <v>644</v>
       </c>
       <c r="BC34" s="12">
         <v>702</v>
       </c>
       <c r="BD34" s="13"/>
     </row>
-    <row r="35" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A35" s="11">
         <v>2020</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="12">
         <v>736</v>
       </c>
       <c r="E35" s="12">
         <v>705</v>
       </c>
       <c r="F35" s="12">
         <v>717</v>
       </c>
       <c r="G35" s="12">
         <v>764</v>
       </c>
       <c r="H35" s="12">
         <v>727</v>
       </c>
       <c r="I35" s="12">
@@ -5768,51 +5794,51 @@
       <c r="AW35" s="12">
         <v>741</v>
       </c>
       <c r="AX35" s="12">
         <v>715</v>
       </c>
       <c r="AY35" s="12">
         <v>757</v>
       </c>
       <c r="AZ35" s="12">
         <v>761</v>
       </c>
       <c r="BA35" s="12">
         <v>744</v>
       </c>
       <c r="BB35" s="12">
         <v>788</v>
       </c>
       <c r="BC35" s="12">
         <v>781</v>
       </c>
       <c r="BD35" s="12">
         <v>777</v>
       </c>
     </row>
-    <row r="36" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A36" s="11">
         <v>2021</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D36" s="12">
         <v>859</v>
       </c>
       <c r="E36" s="12">
         <v>809</v>
       </c>
       <c r="F36" s="12">
         <v>785</v>
       </c>
       <c r="G36" s="12">
         <v>808</v>
       </c>
       <c r="H36" s="12">
         <v>787</v>
       </c>
       <c r="I36" s="12">
@@ -5936,51 +5962,51 @@
         <v>702</v>
       </c>
       <c r="AW36" s="12">
         <v>719</v>
       </c>
       <c r="AX36" s="12">
         <v>675</v>
       </c>
       <c r="AY36" s="12">
         <v>723</v>
       </c>
       <c r="AZ36" s="12">
         <v>741</v>
       </c>
       <c r="BA36" s="12">
         <v>729</v>
       </c>
       <c r="BB36" s="12">
         <v>752</v>
       </c>
       <c r="BC36" s="12">
         <v>781</v>
       </c>
       <c r="BD36" s="32"/>
     </row>
-    <row r="37" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A37" s="11">
         <v>2022</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D37" s="12">
         <v>871</v>
       </c>
       <c r="E37" s="12">
         <v>1021</v>
       </c>
       <c r="F37" s="12">
         <v>1006</v>
       </c>
       <c r="G37" s="12">
         <v>969</v>
       </c>
       <c r="H37" s="12">
         <v>872</v>
       </c>
       <c r="I37" s="12">
@@ -6104,51 +6130,51 @@
         <v>771</v>
       </c>
       <c r="AW37" s="12">
         <v>788</v>
       </c>
       <c r="AX37" s="12">
         <v>824</v>
       </c>
       <c r="AY37" s="12">
         <v>863</v>
       </c>
       <c r="AZ37" s="12">
         <v>848</v>
       </c>
       <c r="BA37" s="12">
         <v>863</v>
       </c>
       <c r="BB37" s="12">
         <v>895</v>
       </c>
       <c r="BC37" s="12">
         <v>804</v>
       </c>
       <c r="BD37" s="32"/>
     </row>
-    <row r="38" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A38" s="11">
         <v>2023</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D38" s="12">
         <v>830</v>
       </c>
       <c r="E38" s="12">
         <v>865</v>
       </c>
       <c r="F38" s="12">
         <v>834</v>
       </c>
       <c r="G38" s="12">
         <v>756</v>
       </c>
       <c r="H38" s="12">
         <v>744</v>
       </c>
       <c r="I38" s="12">
@@ -6272,51 +6298,51 @@
         <v>800</v>
       </c>
       <c r="AW38" s="12">
         <v>800</v>
       </c>
       <c r="AX38" s="12">
         <v>792</v>
       </c>
       <c r="AY38" s="12">
         <v>867</v>
       </c>
       <c r="AZ38" s="12">
         <v>837</v>
       </c>
       <c r="BA38" s="12">
         <v>862</v>
       </c>
       <c r="BB38" s="12">
         <v>845</v>
       </c>
       <c r="BC38" s="12">
         <v>820</v>
       </c>
       <c r="BD38" s="32"/>
     </row>
-    <row r="39" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A39" s="15">
         <v>2024</v>
       </c>
       <c r="B39" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C39" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D39" s="26">
         <v>890</v>
       </c>
       <c r="E39" s="26">
         <v>940</v>
       </c>
       <c r="F39" s="26">
         <v>910</v>
       </c>
       <c r="G39" s="26">
         <v>840</v>
       </c>
       <c r="H39" s="26">
         <v>865</v>
       </c>
       <c r="I39" s="26">
@@ -6440,51 +6466,51 @@
         <v>750</v>
       </c>
       <c r="AW39" s="26">
         <v>695</v>
       </c>
       <c r="AX39" s="26">
         <v>760</v>
       </c>
       <c r="AY39" s="26">
         <v>780</v>
       </c>
       <c r="AZ39" s="26">
         <v>765</v>
       </c>
       <c r="BA39" s="26">
         <v>795</v>
       </c>
       <c r="BB39" s="26">
         <v>720</v>
       </c>
       <c r="BC39" s="26">
         <v>810</v>
       </c>
       <c r="BD39" s="30"/>
     </row>
-    <row r="40" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A40" s="15">
         <v>2025</v>
       </c>
       <c r="B40" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C40" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D40" s="26">
         <v>840</v>
       </c>
       <c r="E40" s="26">
         <v>875</v>
       </c>
       <c r="F40" s="26">
         <v>875</v>
       </c>
       <c r="G40" s="26">
         <v>850</v>
       </c>
       <c r="H40" s="26">
         <v>830</v>
       </c>
       <c r="I40" s="26">
@@ -6607,140 +6633,166 @@
       <c r="AV40" s="26">
         <v>770</v>
       </c>
       <c r="AW40" s="26">
         <v>825</v>
       </c>
       <c r="AX40" s="26">
         <v>810</v>
       </c>
       <c r="AY40" s="26">
         <v>825</v>
       </c>
       <c r="AZ40" s="26">
         <v>810</v>
       </c>
       <c r="BA40" s="26">
         <v>865</v>
       </c>
       <c r="BB40" s="26">
         <v>890</v>
       </c>
       <c r="BC40" s="26">
         <v>900</v>
       </c>
       <c r="BD40" s="26">
-        <v>950</v>
+        <v>955</v>
       </c>
     </row>
-    <row r="41" spans="1:56" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:56" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="17">
         <v>2026</v>
       </c>
       <c r="B41" s="17" t="s">
         <v>4</v>
       </c>
       <c r="C41" s="18" t="s">
         <v>18</v>
       </c>
       <c r="D41" s="27">
         <v>980</v>
       </c>
       <c r="E41" s="27">
         <v>880</v>
       </c>
       <c r="F41" s="27">
         <v>815</v>
       </c>
       <c r="G41" s="27">
-        <v>800</v>
+        <v>810</v>
       </c>
       <c r="H41" s="27">
-        <v>800</v>
+        <v>795</v>
       </c>
       <c r="I41" s="27">
-        <v>765</v>
+        <v>770</v>
       </c>
       <c r="J41" s="27">
         <v>780</v>
       </c>
       <c r="K41" s="27">
+        <v>790</v>
+      </c>
+      <c r="L41" s="27">
+        <v>840</v>
+      </c>
+      <c r="M41" s="27">
+        <v>820</v>
+      </c>
+      <c r="N41" s="27">
+        <v>810</v>
+      </c>
+      <c r="O41" s="27">
+        <v>740</v>
+      </c>
+      <c r="P41" s="27">
+        <v>735</v>
+      </c>
+      <c r="Q41" s="27">
+        <v>770</v>
+      </c>
+      <c r="R41" s="27">
+        <v>725</v>
+      </c>
+      <c r="S41" s="27">
+        <v>750</v>
+      </c>
+      <c r="T41" s="27">
+        <v>825</v>
+      </c>
+      <c r="U41" s="27">
         <v>785</v>
       </c>
-      <c r="L41" s="27">
-[...20 lines deleted...]
-      <c r="AA41" s="27"/>
+      <c r="V41" s="27">
+        <v>755</v>
+      </c>
+      <c r="W41" s="27">
+        <v>740</v>
+      </c>
+      <c r="X41" s="27">
+        <v>720</v>
+      </c>
+      <c r="Y41" s="27">
+        <v>805</v>
+      </c>
+      <c r="Z41" s="27">
+        <v>730</v>
+      </c>
+      <c r="AA41" s="27">
+        <v>690</v>
+      </c>
       <c r="AB41" s="27"/>
       <c r="AC41" s="27"/>
       <c r="AD41" s="27"/>
       <c r="AE41" s="27"/>
       <c r="AF41" s="27"/>
       <c r="AG41" s="27"/>
       <c r="AH41" s="27"/>
       <c r="AI41" s="27"/>
       <c r="AJ41" s="27"/>
       <c r="AK41" s="27"/>
       <c r="AL41" s="27"/>
       <c r="AM41" s="27"/>
       <c r="AN41" s="27"/>
       <c r="AO41" s="27"/>
       <c r="AP41" s="27"/>
       <c r="AQ41" s="27"/>
       <c r="AR41" s="27"/>
       <c r="AS41" s="27"/>
       <c r="AT41" s="27"/>
       <c r="AU41" s="27"/>
       <c r="AV41" s="27"/>
       <c r="AW41" s="27"/>
       <c r="AX41" s="27"/>
       <c r="AY41" s="27"/>
       <c r="AZ41" s="27"/>
       <c r="BA41" s="27"/>
       <c r="BB41" s="27"/>
       <c r="BC41" s="27"/>
       <c r="BD41" s="27"/>
     </row>
-    <row r="42" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A42" s="11">
         <v>2010</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D42" s="12">
         <v>591</v>
       </c>
       <c r="E42" s="12">
         <v>590</v>
       </c>
       <c r="F42" s="12">
         <v>597</v>
       </c>
       <c r="G42" s="12">
         <v>582</v>
       </c>
       <c r="H42" s="12">
         <v>597</v>
       </c>
       <c r="I42" s="12">
@@ -6864,51 +6916,51 @@
         <v>553</v>
       </c>
       <c r="AW42" s="12">
         <v>560</v>
       </c>
       <c r="AX42" s="12">
         <v>576</v>
       </c>
       <c r="AY42" s="12">
         <v>606</v>
       </c>
       <c r="AZ42" s="12">
         <v>563</v>
       </c>
       <c r="BA42" s="12">
         <v>601</v>
       </c>
       <c r="BB42" s="12">
         <v>619</v>
       </c>
       <c r="BC42" s="12">
         <v>682</v>
       </c>
       <c r="BD42" s="13"/>
     </row>
-    <row r="43" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A43" s="11">
         <v>2011</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D43" s="12">
         <v>672</v>
       </c>
       <c r="E43" s="12">
         <v>695</v>
       </c>
       <c r="F43" s="12">
         <v>682</v>
       </c>
       <c r="G43" s="12">
         <v>666</v>
       </c>
       <c r="H43" s="12">
         <v>630</v>
       </c>
       <c r="I43" s="12">
@@ -7032,51 +7084,51 @@
         <v>541</v>
       </c>
       <c r="AW43" s="12">
         <v>539</v>
       </c>
       <c r="AX43" s="12">
         <v>565</v>
       </c>
       <c r="AY43" s="12">
         <v>599</v>
       </c>
       <c r="AZ43" s="12">
         <v>592</v>
       </c>
       <c r="BA43" s="12">
         <v>591</v>
       </c>
       <c r="BB43" s="12">
         <v>569</v>
       </c>
       <c r="BC43" s="12">
         <v>637</v>
       </c>
       <c r="BD43" s="13"/>
     </row>
-    <row r="44" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A44" s="11">
         <v>2012</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D44" s="12">
         <v>652</v>
       </c>
       <c r="E44" s="12">
         <v>637</v>
       </c>
       <c r="F44" s="12">
         <v>672</v>
       </c>
       <c r="G44" s="12">
         <v>638</v>
       </c>
       <c r="H44" s="12">
         <v>646</v>
       </c>
       <c r="I44" s="12">
@@ -7200,51 +7252,51 @@
         <v>577</v>
       </c>
       <c r="AW44" s="12">
         <v>560</v>
       </c>
       <c r="AX44" s="12">
         <v>555</v>
       </c>
       <c r="AY44" s="12">
         <v>566</v>
       </c>
       <c r="AZ44" s="12">
         <v>630</v>
       </c>
       <c r="BA44" s="12">
         <v>589</v>
       </c>
       <c r="BB44" s="12">
         <v>709</v>
       </c>
       <c r="BC44" s="12">
         <v>793</v>
       </c>
       <c r="BD44" s="13"/>
     </row>
-    <row r="45" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A45" s="11">
         <v>2013</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D45" s="12">
         <v>877</v>
       </c>
       <c r="E45" s="12">
         <v>852</v>
       </c>
       <c r="F45" s="12">
         <v>829</v>
       </c>
       <c r="G45" s="12">
         <v>726</v>
       </c>
       <c r="H45" s="12">
         <v>733</v>
       </c>
       <c r="I45" s="12">
@@ -7368,51 +7420,51 @@
         <v>564</v>
       </c>
       <c r="AW45" s="12">
         <v>596</v>
       </c>
       <c r="AX45" s="12">
         <v>586</v>
       </c>
       <c r="AY45" s="12">
         <v>573</v>
       </c>
       <c r="AZ45" s="12">
         <v>580</v>
       </c>
       <c r="BA45" s="12">
         <v>609</v>
       </c>
       <c r="BB45" s="12">
         <v>631</v>
       </c>
       <c r="BC45" s="12">
         <v>663</v>
       </c>
       <c r="BD45" s="13"/>
     </row>
-    <row r="46" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A46" s="11">
         <v>2014</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D46" s="12">
         <v>689</v>
       </c>
       <c r="E46" s="12">
         <v>693</v>
       </c>
       <c r="F46" s="12">
         <v>673</v>
       </c>
       <c r="G46" s="12">
         <v>676</v>
       </c>
       <c r="H46" s="12">
         <v>663</v>
       </c>
       <c r="I46" s="12">
@@ -7538,51 +7590,51 @@
       <c r="AW46" s="12">
         <v>605</v>
       </c>
       <c r="AX46" s="12">
         <v>630</v>
       </c>
       <c r="AY46" s="12">
         <v>641</v>
       </c>
       <c r="AZ46" s="12">
         <v>651</v>
       </c>
       <c r="BA46" s="12">
         <v>664</v>
       </c>
       <c r="BB46" s="12">
         <v>771</v>
       </c>
       <c r="BC46" s="12">
         <v>813</v>
       </c>
       <c r="BD46" s="14">
         <v>936</v>
       </c>
     </row>
-    <row r="47" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A47" s="11">
         <v>2015</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D47" s="12">
         <v>830</v>
       </c>
       <c r="E47" s="12">
         <v>839</v>
       </c>
       <c r="F47" s="12">
         <v>799</v>
       </c>
       <c r="G47" s="12">
         <v>744</v>
       </c>
       <c r="H47" s="12">
         <v>704</v>
       </c>
       <c r="I47" s="12">
@@ -7706,51 +7758,51 @@
         <v>607</v>
       </c>
       <c r="AW47" s="12">
         <v>600</v>
       </c>
       <c r="AX47" s="12">
         <v>589</v>
       </c>
       <c r="AY47" s="12">
         <v>588</v>
       </c>
       <c r="AZ47" s="12">
         <v>635</v>
       </c>
       <c r="BA47" s="12">
         <v>631</v>
       </c>
       <c r="BB47" s="12">
         <v>593</v>
       </c>
       <c r="BC47" s="12">
         <v>627</v>
       </c>
       <c r="BD47" s="13"/>
     </row>
-    <row r="48" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A48" s="11">
         <v>2016</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D48" s="12">
         <v>612</v>
       </c>
       <c r="E48" s="12">
         <v>668</v>
       </c>
       <c r="F48" s="12">
         <v>647</v>
       </c>
       <c r="G48" s="12">
         <v>634</v>
       </c>
       <c r="H48" s="12">
         <v>695</v>
       </c>
       <c r="I48" s="12">
@@ -7874,51 +7926,51 @@
         <v>621</v>
       </c>
       <c r="AW48" s="12">
         <v>620</v>
       </c>
       <c r="AX48" s="12">
         <v>628</v>
       </c>
       <c r="AY48" s="12">
         <v>618</v>
       </c>
       <c r="AZ48" s="12">
         <v>598</v>
       </c>
       <c r="BA48" s="12">
         <v>647</v>
       </c>
       <c r="BB48" s="12">
         <v>642</v>
       </c>
       <c r="BC48" s="12">
         <v>730</v>
       </c>
       <c r="BD48" s="13"/>
     </row>
-    <row r="49" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A49" s="11">
         <v>2017</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D49" s="12">
         <v>793</v>
       </c>
       <c r="E49" s="12">
         <v>731</v>
       </c>
       <c r="F49" s="12">
         <v>744</v>
       </c>
       <c r="G49" s="12">
         <v>723</v>
       </c>
       <c r="H49" s="12">
         <v>721</v>
       </c>
       <c r="I49" s="12">
@@ -8042,51 +8094,51 @@
         <v>637</v>
       </c>
       <c r="AW49" s="12">
         <v>677</v>
       </c>
       <c r="AX49" s="12">
         <v>659</v>
       </c>
       <c r="AY49" s="12">
         <v>700</v>
       </c>
       <c r="AZ49" s="12">
         <v>629</v>
       </c>
       <c r="BA49" s="12">
         <v>655</v>
       </c>
       <c r="BB49" s="12">
         <v>728</v>
       </c>
       <c r="BC49" s="12">
         <v>723</v>
       </c>
       <c r="BD49" s="13"/>
     </row>
-    <row r="50" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A50" s="11">
         <v>2018</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D50" s="12">
         <v>810</v>
       </c>
       <c r="E50" s="12">
         <v>897</v>
       </c>
       <c r="F50" s="12">
         <v>883</v>
       </c>
       <c r="G50" s="12">
         <v>850</v>
       </c>
       <c r="H50" s="12">
         <v>868</v>
       </c>
       <c r="I50" s="12">
@@ -8210,51 +8262,51 @@
         <v>689</v>
       </c>
       <c r="AW50" s="12">
         <v>662</v>
       </c>
       <c r="AX50" s="12">
         <v>639</v>
       </c>
       <c r="AY50" s="12">
         <v>630</v>
       </c>
       <c r="AZ50" s="12">
         <v>686</v>
       </c>
       <c r="BA50" s="12">
         <v>663</v>
       </c>
       <c r="BB50" s="12">
         <v>713</v>
       </c>
       <c r="BC50" s="12">
         <v>674</v>
       </c>
       <c r="BD50" s="13"/>
     </row>
-    <row r="51" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A51" s="11">
         <v>2019</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D51" s="12">
         <v>774</v>
       </c>
       <c r="E51" s="12">
         <v>716</v>
       </c>
       <c r="F51" s="12">
         <v>724</v>
       </c>
       <c r="G51" s="12">
         <v>772</v>
       </c>
       <c r="H51" s="12">
         <v>704</v>
       </c>
       <c r="I51" s="12">
@@ -8378,51 +8430,51 @@
         <v>633</v>
       </c>
       <c r="AW51" s="12">
         <v>654</v>
       </c>
       <c r="AX51" s="12">
         <v>657</v>
       </c>
       <c r="AY51" s="12">
         <v>661</v>
       </c>
       <c r="AZ51" s="12">
         <v>671</v>
       </c>
       <c r="BA51" s="12">
         <v>669</v>
       </c>
       <c r="BB51" s="12">
         <v>693</v>
       </c>
       <c r="BC51" s="12">
         <v>701</v>
       </c>
       <c r="BD51" s="13"/>
     </row>
-    <row r="52" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A52" s="11">
         <v>2020</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D52" s="12">
         <v>736</v>
       </c>
       <c r="E52" s="12">
         <v>796</v>
       </c>
       <c r="F52" s="12">
         <v>758</v>
       </c>
       <c r="G52" s="12">
         <v>745</v>
       </c>
       <c r="H52" s="12">
         <v>706</v>
       </c>
       <c r="I52" s="12">
@@ -8548,51 +8600,51 @@
       <c r="AW52" s="12">
         <v>743</v>
       </c>
       <c r="AX52" s="12">
         <v>675</v>
       </c>
       <c r="AY52" s="12">
         <v>731</v>
       </c>
       <c r="AZ52" s="12">
         <v>764</v>
       </c>
       <c r="BA52" s="12">
         <v>759</v>
       </c>
       <c r="BB52" s="12">
         <v>761</v>
       </c>
       <c r="BC52" s="12">
         <v>815</v>
       </c>
       <c r="BD52" s="12">
         <v>759</v>
       </c>
     </row>
-    <row r="53" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A53" s="11">
         <v>2021</v>
       </c>
       <c r="B53" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D53" s="12">
         <v>842</v>
       </c>
       <c r="E53" s="12">
         <v>840</v>
       </c>
       <c r="F53" s="12">
         <v>790</v>
       </c>
       <c r="G53" s="12">
         <v>707</v>
       </c>
       <c r="H53" s="12">
         <v>802</v>
       </c>
       <c r="I53" s="12">
@@ -8716,51 +8768,51 @@
         <v>732</v>
       </c>
       <c r="AW53" s="12">
         <v>711</v>
       </c>
       <c r="AX53" s="12">
         <v>710</v>
       </c>
       <c r="AY53" s="12">
         <v>688</v>
       </c>
       <c r="AZ53" s="12">
         <v>703</v>
       </c>
       <c r="BA53" s="12">
         <v>766</v>
       </c>
       <c r="BB53" s="12">
         <v>735</v>
       </c>
       <c r="BC53" s="12">
         <v>766</v>
       </c>
       <c r="BD53" s="32"/>
     </row>
-    <row r="54" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A54" s="11">
         <v>2022</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D54" s="12">
         <v>898</v>
       </c>
       <c r="E54" s="12">
         <v>937</v>
       </c>
       <c r="F54" s="12">
         <v>1006</v>
       </c>
       <c r="G54" s="12">
         <v>896</v>
       </c>
       <c r="H54" s="12">
         <v>877</v>
       </c>
       <c r="I54" s="12">
@@ -8884,51 +8936,51 @@
         <v>777</v>
       </c>
       <c r="AW54" s="12">
         <v>788</v>
       </c>
       <c r="AX54" s="12">
         <v>810</v>
       </c>
       <c r="AY54" s="12">
         <v>878</v>
       </c>
       <c r="AZ54" s="12">
         <v>921</v>
       </c>
       <c r="BA54" s="12">
         <v>894</v>
       </c>
       <c r="BB54" s="12">
         <v>885</v>
       </c>
       <c r="BC54" s="12">
         <v>935</v>
       </c>
       <c r="BD54" s="32"/>
     </row>
-    <row r="55" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A55" s="11">
         <v>2023</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D55" s="12">
         <v>861</v>
       </c>
       <c r="E55" s="12">
         <v>878</v>
       </c>
       <c r="F55" s="12">
         <v>850</v>
       </c>
       <c r="G55" s="12">
         <v>812</v>
       </c>
       <c r="H55" s="12">
         <v>765</v>
       </c>
       <c r="I55" s="12">
@@ -9052,51 +9104,51 @@
         <v>809</v>
       </c>
       <c r="AW55" s="12">
         <v>778</v>
       </c>
       <c r="AX55" s="12">
         <v>837</v>
       </c>
       <c r="AY55" s="12">
         <v>764</v>
       </c>
       <c r="AZ55" s="12">
         <v>812</v>
       </c>
       <c r="BA55" s="12">
         <v>853</v>
       </c>
       <c r="BB55" s="12">
         <v>822</v>
       </c>
       <c r="BC55" s="12">
         <v>872</v>
       </c>
       <c r="BD55" s="32"/>
     </row>
-    <row r="56" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A56" s="15">
         <v>2024</v>
       </c>
       <c r="B56" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C56" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D56" s="26">
         <v>935</v>
       </c>
       <c r="E56" s="26">
         <v>905</v>
       </c>
       <c r="F56" s="26">
         <v>870</v>
       </c>
       <c r="G56" s="26">
         <v>865</v>
       </c>
       <c r="H56" s="26">
         <v>810</v>
       </c>
       <c r="I56" s="26">
@@ -9220,51 +9272,51 @@
         <v>790</v>
       </c>
       <c r="AW56" s="26">
         <v>675</v>
       </c>
       <c r="AX56" s="26">
         <v>745</v>
       </c>
       <c r="AY56" s="26">
         <v>735</v>
       </c>
       <c r="AZ56" s="26">
         <v>760</v>
       </c>
       <c r="BA56" s="26">
         <v>795</v>
       </c>
       <c r="BB56" s="26">
         <v>820</v>
       </c>
       <c r="BC56" s="26">
         <v>785</v>
       </c>
       <c r="BD56" s="30"/>
     </row>
-    <row r="57" spans="1:56" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A57" s="15">
         <v>2025</v>
       </c>
       <c r="B57" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C57" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D57" s="26">
         <v>865</v>
       </c>
       <c r="E57" s="26">
         <v>920</v>
       </c>
       <c r="F57" s="26">
         <v>865</v>
       </c>
       <c r="G57" s="26">
         <v>830</v>
       </c>
       <c r="H57" s="26">
         <v>870</v>
       </c>
       <c r="I57" s="26">
@@ -9401,95 +9453,121 @@
       </c>
       <c r="BA57" s="26">
         <v>810</v>
       </c>
       <c r="BB57" s="26">
         <v>880</v>
       </c>
       <c r="BC57" s="26">
         <v>920</v>
       </c>
       <c r="BD57" s="26">
         <v>955</v>
       </c>
     </row>
     <row r="58" spans="1:56" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="17">
         <v>2026</v>
       </c>
       <c r="B58" s="17" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="18" t="s">
         <v>19</v>
       </c>
       <c r="D58" s="27">
-        <v>1000</v>
+        <v>1005</v>
       </c>
       <c r="E58" s="27">
         <v>865</v>
       </c>
       <c r="F58" s="27">
         <v>820</v>
       </c>
       <c r="G58" s="27">
+        <v>840</v>
+      </c>
+      <c r="H58" s="27">
+        <v>785</v>
+      </c>
+      <c r="I58" s="27">
+        <v>845</v>
+      </c>
+      <c r="J58" s="27">
+        <v>890</v>
+      </c>
+      <c r="K58" s="27">
+        <v>840</v>
+      </c>
+      <c r="L58" s="27">
+        <v>775</v>
+      </c>
+      <c r="M58" s="27">
         <v>835</v>
       </c>
-      <c r="H58" s="27">
-[...11 lines deleted...]
-      <c r="L58" s="27">
+      <c r="N58" s="27">
+        <v>720</v>
+      </c>
+      <c r="O58" s="27">
+        <v>805</v>
+      </c>
+      <c r="P58" s="27">
+        <v>755</v>
+      </c>
+      <c r="Q58" s="27">
+        <v>750</v>
+      </c>
+      <c r="R58" s="27">
         <v>770</v>
       </c>
-      <c r="M58" s="27">
-[...17 lines deleted...]
-      <c r="AA58" s="27"/>
+      <c r="S58" s="27">
+        <v>755</v>
+      </c>
+      <c r="T58" s="27">
+        <v>770</v>
+      </c>
+      <c r="U58" s="27">
+        <v>785</v>
+      </c>
+      <c r="V58" s="27">
+        <v>710</v>
+      </c>
+      <c r="W58" s="27">
+        <v>730</v>
+      </c>
+      <c r="X58" s="27">
+        <v>735</v>
+      </c>
+      <c r="Y58" s="27">
+        <v>670</v>
+      </c>
+      <c r="Z58" s="27">
+        <v>735</v>
+      </c>
+      <c r="AA58" s="27">
+        <v>700</v>
+      </c>
       <c r="AB58" s="27"/>
       <c r="AC58" s="27"/>
       <c r="AD58" s="27"/>
       <c r="AE58" s="27"/>
       <c r="AF58" s="27"/>
       <c r="AG58" s="27"/>
       <c r="AH58" s="27"/>
       <c r="AI58" s="27"/>
       <c r="AJ58" s="27"/>
       <c r="AK58" s="27"/>
       <c r="AL58" s="27"/>
       <c r="AM58" s="27"/>
       <c r="AN58" s="27"/>
       <c r="AO58" s="27"/>
       <c r="AP58" s="27"/>
       <c r="AQ58" s="27"/>
       <c r="AR58" s="27"/>
       <c r="AS58" s="27"/>
       <c r="AT58" s="27"/>
       <c r="AU58" s="27"/>
       <c r="AV58" s="27"/>
       <c r="AW58" s="27"/>
       <c r="AX58" s="27"/>
       <c r="AY58" s="27"/>
       <c r="AZ58" s="27"/>
@@ -9666,145 +9744,145 @@
   </sheetData>
   <autoFilter ref="A7:C56" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A6:BD61">
     <sortCondition ref="C6:C61"/>
     <sortCondition ref="A6:A61"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="D5:BD5"/>
     <mergeCell ref="D7:BD7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:P29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="14" width="12.7109375" style="19" customWidth="1"/>
-    <col min="15" max="16384" width="11.42578125" style="19"/>
+    <col min="1" max="14" width="12.6640625" style="19" customWidth="1"/>
+    <col min="15" max="16384" width="11.5" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="28.2" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:16" ht="28.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="36" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
       <c r="H1" s="36"/>
       <c r="I1" s="36"/>
       <c r="J1" s="36"/>
       <c r="K1" s="36"/>
       <c r="L1" s="36"/>
       <c r="M1" s="36"/>
       <c r="N1" s="36"/>
       <c r="O1" s="4"/>
       <c r="P1" s="4"/>
     </row>
     <row r="2" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="20"/>
       <c r="L2" s="20"/>
       <c r="M2" s="20"/>
       <c r="N2" s="20"/>
     </row>
-    <row r="3" spans="1:16" ht="12" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A3" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="E3" s="22"/>
       <c r="F3" s="22"/>
       <c r="G3" s="22"/>
       <c r="H3" s="22"/>
       <c r="I3" s="22"/>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
       <c r="L3" s="22"/>
       <c r="M3" s="22"/>
       <c r="N3" s="22"/>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A4" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="22"/>
       <c r="N4" s="22"/>
     </row>
-    <row r="5" spans="1:16" ht="12" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
       <c r="B5" s="22"/>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="22"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="22"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
     </row>
-    <row r="6" spans="1:16" ht="12" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A6" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="22"/>
       <c r="C6" s="22"/>
       <c r="D6" s="22"/>
       <c r="E6" s="22"/>
       <c r="F6" s="22"/>
       <c r="G6" s="22"/>
       <c r="H6" s="22"/>
       <c r="I6" s="22"/>
       <c r="J6" s="22"/>
       <c r="K6" s="22"/>
       <c r="L6" s="22"/>
       <c r="M6" s="22"/>
       <c r="N6" s="22"/>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A7" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="23"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
@@ -9830,124 +9908,124 @@
       <c r="G8" s="22"/>
       <c r="H8" s="22"/>
       <c r="I8" s="22"/>
       <c r="J8" s="22"/>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
       <c r="M8" s="22"/>
       <c r="N8" s="22"/>
     </row>
     <row r="9" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
       <c r="I9" s="22"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="22"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
     </row>
-    <row r="10" spans="1:16" ht="12" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A10" s="29" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
       <c r="M10" s="28"/>
       <c r="N10" s="28"/>
     </row>
     <row r="11" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
     </row>
-    <row r="12" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="22"/>
       <c r="E12" s="22"/>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
     </row>
     <row r="13" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="37" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
       <c r="K13" s="37"/>
       <c r="L13" s="37"/>
       <c r="M13" s="37"/>
       <c r="N13" s="37"/>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A14" s="22"/>
       <c r="B14" s="38" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C14" s="38"/>
       <c r="D14" s="38"/>
       <c r="E14" s="38"/>
       <c r="F14" s="38"/>
       <c r="G14" s="38"/>
       <c r="H14" s="38"/>
       <c r="I14" s="38"/>
       <c r="J14" s="38"/>
       <c r="K14" s="38"/>
       <c r="L14" s="38"/>
       <c r="M14" s="38"/>
       <c r="N14" s="38"/>
     </row>
     <row r="15" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
       <c r="J15" s="22"/>
@@ -10004,205 +10082,205 @@
       <c r="I18" s="23"/>
       <c r="J18" s="23"/>
       <c r="K18" s="23"/>
       <c r="L18" s="23"/>
       <c r="M18" s="23"/>
       <c r="N18" s="23"/>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="39" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="39"/>
       <c r="C19" s="39"/>
       <c r="D19" s="39"/>
       <c r="E19" s="39"/>
       <c r="F19" s="39"/>
       <c r="G19" s="39"/>
       <c r="H19" s="39"/>
       <c r="I19" s="39"/>
       <c r="J19" s="39"/>
       <c r="K19" s="39"/>
       <c r="L19" s="39"/>
       <c r="M19" s="39"/>
       <c r="N19" s="39"/>
     </row>
-    <row r="20" spans="1:14" ht="12" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="22"/>
       <c r="B20" s="22"/>
       <c r="C20" s="22"/>
       <c r="D20" s="22"/>
       <c r="E20" s="22"/>
       <c r="F20" s="22"/>
       <c r="G20" s="22"/>
       <c r="H20" s="22"/>
       <c r="I20" s="22"/>
       <c r="J20" s="22"/>
       <c r="K20" s="22"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
     </row>
-    <row r="21" spans="1:14" ht="12" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="22"/>
       <c r="C21" s="22"/>
       <c r="D21" s="22"/>
       <c r="E21" s="22"/>
       <c r="F21" s="22"/>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="22"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="22"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="22"/>
       <c r="C22" s="22"/>
       <c r="D22" s="22"/>
       <c r="E22" s="22"/>
       <c r="F22" s="22"/>
       <c r="G22" s="22"/>
       <c r="H22" s="22"/>
       <c r="I22" s="22"/>
       <c r="J22" s="22"/>
       <c r="K22" s="22"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
       <c r="N22" s="22"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="23" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B23" s="22"/>
       <c r="C23" s="22"/>
       <c r="D23" s="22"/>
       <c r="E23" s="22"/>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
     </row>
     <row r="24" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="23"/>
       <c r="B24" s="23"/>
       <c r="C24" s="23"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="23"/>
       <c r="I24" s="23"/>
       <c r="J24" s="23"/>
       <c r="K24" s="23"/>
       <c r="L24" s="23"/>
       <c r="M24" s="23"/>
       <c r="N24" s="23"/>
     </row>
-    <row r="25" spans="1:14" ht="12" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="22"/>
       <c r="C25" s="22"/>
       <c r="D25" s="22"/>
       <c r="E25" s="22"/>
       <c r="F25" s="22"/>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="22"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="22"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
     </row>
-    <row r="26" spans="1:14" ht="12" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="25" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B26" s="22"/>
       <c r="C26" s="22"/>
       <c r="D26" s="22"/>
       <c r="E26" s="22"/>
       <c r="F26" s="22"/>
       <c r="G26" s="22"/>
       <c r="H26" s="22"/>
       <c r="I26" s="22"/>
       <c r="J26" s="22"/>
       <c r="K26" s="22"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
       <c r="N26" s="22"/>
     </row>
-    <row r="27" spans="1:14" ht="12" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="22"/>
       <c r="B27" s="22"/>
       <c r="C27" s="22"/>
       <c r="D27" s="22"/>
       <c r="E27" s="22"/>
       <c r="F27" s="22"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="22"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="22"/>
       <c r="M27" s="22"/>
       <c r="N27" s="22"/>
     </row>
-    <row r="28" spans="1:14" ht="12" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="22"/>
       <c r="B28" s="22"/>
       <c r="C28" s="22"/>
       <c r="D28" s="22"/>
       <c r="E28" s="22"/>
       <c r="F28" s="22"/>
       <c r="G28" s="22"/>
       <c r="H28" s="22"/>
       <c r="I28" s="22"/>
       <c r="J28" s="22"/>
       <c r="K28" s="22"/>
       <c r="L28" s="22"/>
       <c r="M28" s="22"/>
       <c r="N28" s="22"/>
     </row>
-    <row r="29" spans="1:14" ht="12" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="22"/>
       <c r="B29" s="22"/>
       <c r="C29" s="22"/>
       <c r="D29" s="22"/>
       <c r="E29" s="22"/>
       <c r="F29" s="22"/>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
       <c r="I29" s="22"/>
       <c r="J29" s="22"/>
       <c r="K29" s="22"/>
       <c r="L29" s="22"/>
       <c r="M29" s="22"/>
       <c r="N29" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B13:N13"/>
     <mergeCell ref="B14:N14"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A16" r:id="rId1" display="https://statistique.quebec.ca/fr/document/nombre-hebdomadaire-de-deces-au-quebec/publication/nombre-hebdomadaire-de-deces-au-quebec-source-de-donnees-et-methodologie" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="A10" r:id="rId2" display="Liste des semaines CDC selon la date de fin, 2010-2024 (PDF, 444 Ko)." xr:uid="{15B3506D-57F4-4109-AE02-30C7AA7F432B}"/>