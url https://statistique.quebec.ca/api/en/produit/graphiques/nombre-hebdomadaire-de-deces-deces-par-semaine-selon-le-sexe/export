--- v1 (2026-07-12)
+++ v2 (2026-10-10)
@@ -5,56 +5,56 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\DEM_250Z\HA5_Bilan démo\300 décès\Décès hebdo\Intégration du 2026-07-02\Pour Web &amp; Entrepot\DH\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\DEM_250Z\HA5_Bilan démo\300 décès\Décès hebdo\Intégration du 2026-09-25\Pour Entrepot\DH\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AC98442E-1523-479F-BACB-ADFF2282BD07}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0A68E2EC-E7C1-4D4B-B999-1E29733D41EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Données" sheetId="4" r:id="rId1"/>
     <sheet name="Notes" sheetId="6" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Données!$A$7:$C$56</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Notes!$A$1:$N$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -161,60 +161,60 @@
     <t>Décès par semaine selon le sexe, Québec, 2010-2026</t>
   </si>
   <si>
     <t>2024 à 2026 : Données provisoires (p).</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Décès par semaine selon le sexe, Québec, 2010-2026 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>- Notes méthodologiques</t>
     </r>
   </si>
   <si>
     <t>Liste des semaines CDC selon la date de fin, 2010-2030.</t>
   </si>
   <si>
-    <t>Note : La dernière semaine présentée (semaine CDC 24 de 2026) se termine le 20 juin 2026.</t>
+    <t>Note : La dernière semaine présentée (semaine CDC 37 de 2026) se termine le 19 septembre 2026.</t>
   </si>
   <si>
-    <t>Source : Institut de la statistique du Québec, fichier des décès du Registre des événements démographiques du Québec. Données extraites le 25 juin 2026.</t>
+    <t>Source : Institut de la statistique du Québec, fichier des décès du Registre des événements démographiques du Québec. Données extraites le 25 septembre 2026.</t>
   </si>
   <si>
-    <t>2 juillet 2026</t>
+    <t>Données extraites le 25 septembre 2026.</t>
   </si>
   <si>
-    <t>Données extraites le 25 juin 2026.</t>
+    <t>1er octobre 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
@@ -3674,301 +3674,327 @@
       <c r="BA22" s="26">
         <v>1590</v>
       </c>
       <c r="BB22" s="26">
         <v>1540</v>
       </c>
       <c r="BC22" s="26">
         <v>1595</v>
       </c>
       <c r="BD22" s="30"/>
     </row>
     <row r="23" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A23" s="15">
         <v>2025</v>
       </c>
       <c r="B23" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C23" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="26">
         <v>1705</v>
       </c>
       <c r="E23" s="26">
-        <v>1795</v>
+        <v>1800</v>
       </c>
       <c r="F23" s="26">
-        <v>1740</v>
+        <v>1750</v>
       </c>
       <c r="G23" s="26">
-        <v>1680</v>
+        <v>1685</v>
       </c>
       <c r="H23" s="26">
-        <v>1705</v>
+        <v>1700</v>
       </c>
       <c r="I23" s="26">
-        <v>1780</v>
+        <v>1785</v>
       </c>
       <c r="J23" s="26">
-        <v>1815</v>
+        <v>1810</v>
       </c>
       <c r="K23" s="26">
-        <v>1855</v>
+        <v>1860</v>
       </c>
       <c r="L23" s="26">
-        <v>1855</v>
+        <v>1865</v>
       </c>
       <c r="M23" s="26">
-        <v>1815</v>
+        <v>1820</v>
       </c>
       <c r="N23" s="26">
-        <v>1770</v>
+        <v>1760</v>
       </c>
       <c r="O23" s="26">
-        <v>1665</v>
+        <v>1660</v>
       </c>
       <c r="P23" s="26">
         <v>1595</v>
       </c>
       <c r="Q23" s="26">
-        <v>1500</v>
+        <v>1495</v>
       </c>
       <c r="R23" s="26">
         <v>1420</v>
       </c>
       <c r="S23" s="26">
-        <v>1530</v>
+        <v>1535</v>
       </c>
       <c r="T23" s="26">
-        <v>1475</v>
+        <v>1465</v>
       </c>
       <c r="U23" s="26">
         <v>1555</v>
       </c>
       <c r="V23" s="26">
-        <v>1395</v>
+        <v>1375</v>
       </c>
       <c r="W23" s="26">
-        <v>1415</v>
+        <v>1405</v>
       </c>
       <c r="X23" s="26">
-        <v>1350</v>
+        <v>1355</v>
       </c>
       <c r="Y23" s="26">
-        <v>1460</v>
+        <v>1455</v>
       </c>
       <c r="Z23" s="26">
-        <v>1430</v>
+        <v>1420</v>
       </c>
       <c r="AA23" s="26">
-        <v>1375</v>
+        <v>1370</v>
       </c>
       <c r="AB23" s="26">
         <v>1385</v>
       </c>
       <c r="AC23" s="26">
         <v>1400</v>
       </c>
       <c r="AD23" s="26">
-        <v>1465</v>
+        <v>1460</v>
       </c>
       <c r="AE23" s="26">
-        <v>1415</v>
+        <v>1405</v>
       </c>
       <c r="AF23" s="26">
         <v>1465</v>
       </c>
       <c r="AG23" s="26">
+        <v>1405</v>
+      </c>
+      <c r="AH23" s="26">
+        <v>1340</v>
+      </c>
+      <c r="AI23" s="26">
+        <v>1435</v>
+      </c>
+      <c r="AJ23" s="26">
+        <v>1385</v>
+      </c>
+      <c r="AK23" s="26">
+        <v>1365</v>
+      </c>
+      <c r="AL23" s="26">
+        <v>1380</v>
+      </c>
+      <c r="AM23" s="26">
+        <v>1365</v>
+      </c>
+      <c r="AN23" s="26">
         <v>1410</v>
       </c>
-      <c r="AH23" s="26">
-[...19 lines deleted...]
-      </c>
       <c r="AO23" s="26">
-        <v>1425</v>
+        <v>1415</v>
       </c>
       <c r="AP23" s="26">
         <v>1420</v>
       </c>
       <c r="AQ23" s="26">
-        <v>1420</v>
+        <v>1425</v>
       </c>
       <c r="AR23" s="26">
-        <v>1535</v>
+        <v>1530</v>
       </c>
       <c r="AS23" s="26">
-        <v>1495</v>
+        <v>1485</v>
       </c>
       <c r="AT23" s="26">
-        <v>1490</v>
+        <v>1480</v>
       </c>
       <c r="AU23" s="26">
-        <v>1445</v>
+        <v>1430</v>
       </c>
       <c r="AV23" s="26">
+        <v>1570</v>
+      </c>
+      <c r="AW23" s="26">
+        <v>1560</v>
+      </c>
+      <c r="AX23" s="26">
+        <v>1545</v>
+      </c>
+      <c r="AY23" s="26">
+        <v>1595</v>
+      </c>
+      <c r="AZ23" s="26">
         <v>1585</v>
       </c>
-      <c r="AW23" s="26">
-[...10 lines deleted...]
-      </c>
       <c r="BA23" s="26">
-        <v>1675</v>
+        <v>1655</v>
       </c>
       <c r="BB23" s="26">
-        <v>1770</v>
+        <v>1765</v>
       </c>
       <c r="BC23" s="26">
-        <v>1825</v>
+        <v>1820</v>
       </c>
       <c r="BD23" s="26">
-        <v>1910</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="24" spans="1:56" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="17">
         <v>2026</v>
       </c>
       <c r="B24" s="17" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="18" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="27">
-        <v>1985</v>
+        <v>1980</v>
       </c>
       <c r="E24" s="27">
-        <v>1750</v>
+        <v>1740</v>
       </c>
       <c r="F24" s="27">
-        <v>1640</v>
+        <v>1630</v>
       </c>
       <c r="G24" s="27">
+        <v>1645</v>
+      </c>
+      <c r="H24" s="27">
+        <v>1570</v>
+      </c>
+      <c r="I24" s="27">
+        <v>1605</v>
+      </c>
+      <c r="J24" s="27">
+        <v>1655</v>
+      </c>
+      <c r="K24" s="27">
+        <v>1620</v>
+      </c>
+      <c r="L24" s="27">
+        <v>1600</v>
+      </c>
+      <c r="M24" s="27">
         <v>1650</v>
       </c>
-      <c r="H24" s="27">
-[...16 lines deleted...]
-      </c>
       <c r="N24" s="27">
-        <v>1530</v>
+        <v>1515</v>
       </c>
       <c r="O24" s="27">
-        <v>1545</v>
+        <v>1540</v>
       </c>
       <c r="P24" s="27">
-        <v>1495</v>
+        <v>1480</v>
       </c>
       <c r="Q24" s="27">
-        <v>1525</v>
+        <v>1505</v>
       </c>
       <c r="R24" s="27">
-        <v>1495</v>
+        <v>1480</v>
       </c>
       <c r="S24" s="27">
-        <v>1505</v>
+        <v>1490</v>
       </c>
       <c r="T24" s="27">
-        <v>1595</v>
+        <v>1575</v>
       </c>
       <c r="U24" s="27">
-        <v>1570</v>
+        <v>1550</v>
       </c>
       <c r="V24" s="27">
+        <v>1445</v>
+      </c>
+      <c r="W24" s="27">
+        <v>1455</v>
+      </c>
+      <c r="X24" s="27">
+        <v>1435</v>
+      </c>
+      <c r="Y24" s="27">
         <v>1460</v>
       </c>
-      <c r="W24" s="27">
-[...7 lines deleted...]
-      </c>
       <c r="Z24" s="27">
-        <v>1465</v>
+        <v>1460</v>
       </c>
       <c r="AA24" s="27">
-        <v>1395</v>
-[...13 lines deleted...]
-      <c r="AN24" s="27"/>
+        <v>1385</v>
+      </c>
+      <c r="AB24" s="27">
+        <v>1405</v>
+      </c>
+      <c r="AC24" s="27">
+        <v>1435</v>
+      </c>
+      <c r="AD24" s="27">
+        <v>1405</v>
+      </c>
+      <c r="AE24" s="27">
+        <v>1340</v>
+      </c>
+      <c r="AF24" s="27">
+        <v>1365</v>
+      </c>
+      <c r="AG24" s="27">
+        <v>1380</v>
+      </c>
+      <c r="AH24" s="27">
+        <v>1405</v>
+      </c>
+      <c r="AI24" s="27">
+        <v>1430</v>
+      </c>
+      <c r="AJ24" s="27">
+        <v>1380</v>
+      </c>
+      <c r="AK24" s="27">
+        <v>1480</v>
+      </c>
+      <c r="AL24" s="27">
+        <v>1350</v>
+      </c>
+      <c r="AM24" s="27">
+        <v>1435</v>
+      </c>
+      <c r="AN24" s="27">
+        <v>1435</v>
+      </c>
       <c r="AO24" s="27"/>
       <c r="AP24" s="27"/>
       <c r="AQ24" s="27"/>
       <c r="AR24" s="27"/>
       <c r="AS24" s="27"/>
       <c r="AT24" s="27"/>
       <c r="AU24" s="27"/>
       <c r="AV24" s="27"/>
       <c r="AW24" s="27"/>
       <c r="AX24" s="27"/>
       <c r="AY24" s="27"/>
       <c r="AZ24" s="27"/>
       <c r="BA24" s="27"/>
       <c r="BB24" s="27"/>
       <c r="BC24" s="27"/>
       <c r="BD24" s="27"/>
     </row>
     <row r="25" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A25" s="11">
         <v>2010</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="3" t="s">
@@ -6480,301 +6506,327 @@
       <c r="BA39" s="26">
         <v>795</v>
       </c>
       <c r="BB39" s="26">
         <v>720</v>
       </c>
       <c r="BC39" s="26">
         <v>810</v>
       </c>
       <c r="BD39" s="30"/>
     </row>
     <row r="40" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A40" s="15">
         <v>2025</v>
       </c>
       <c r="B40" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C40" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D40" s="26">
         <v>840</v>
       </c>
       <c r="E40" s="26">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="F40" s="26">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="G40" s="26">
         <v>850</v>
       </c>
       <c r="H40" s="26">
-        <v>830</v>
+        <v>825</v>
       </c>
       <c r="I40" s="26">
-        <v>900</v>
+        <v>910</v>
       </c>
       <c r="J40" s="26">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="K40" s="26">
         <v>905</v>
       </c>
       <c r="L40" s="26">
-        <v>930</v>
+        <v>940</v>
       </c>
       <c r="M40" s="26">
         <v>845</v>
       </c>
       <c r="N40" s="26">
-        <v>865</v>
+        <v>860</v>
       </c>
       <c r="O40" s="26">
         <v>795</v>
       </c>
       <c r="P40" s="26">
-        <v>800</v>
+        <v>795</v>
       </c>
       <c r="Q40" s="26">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="R40" s="26">
         <v>705</v>
       </c>
       <c r="S40" s="26">
         <v>735</v>
       </c>
       <c r="T40" s="26">
-        <v>750</v>
+        <v>745</v>
       </c>
       <c r="U40" s="26">
         <v>785</v>
       </c>
       <c r="V40" s="26">
-        <v>720</v>
+        <v>705</v>
       </c>
       <c r="W40" s="26">
-        <v>720</v>
+        <v>710</v>
       </c>
       <c r="X40" s="26">
         <v>675</v>
       </c>
       <c r="Y40" s="26">
         <v>765</v>
       </c>
       <c r="Z40" s="26">
-        <v>725</v>
+        <v>720</v>
       </c>
       <c r="AA40" s="26">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="AB40" s="26">
-        <v>665</v>
+        <v>660</v>
       </c>
       <c r="AC40" s="26">
         <v>710</v>
       </c>
       <c r="AD40" s="26">
-        <v>755</v>
+        <v>750</v>
       </c>
       <c r="AE40" s="26">
-        <v>740</v>
+        <v>735</v>
       </c>
       <c r="AF40" s="26">
+        <v>720</v>
+      </c>
+      <c r="AG40" s="26">
         <v>715</v>
       </c>
-      <c r="AG40" s="26">
-[...1 lines deleted...]
-      </c>
       <c r="AH40" s="26">
-        <v>665</v>
+        <v>660</v>
       </c>
       <c r="AI40" s="26">
-        <v>735</v>
+        <v>725</v>
       </c>
       <c r="AJ40" s="26">
-        <v>705</v>
+        <v>690</v>
       </c>
       <c r="AK40" s="26">
         <v>690</v>
       </c>
       <c r="AL40" s="26">
-        <v>680</v>
+        <v>675</v>
       </c>
       <c r="AM40" s="26">
-        <v>680</v>
+        <v>670</v>
       </c>
       <c r="AN40" s="26">
-        <v>740</v>
+        <v>735</v>
       </c>
       <c r="AO40" s="26">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="AP40" s="26">
         <v>750</v>
       </c>
       <c r="AQ40" s="26">
-        <v>710</v>
+        <v>705</v>
       </c>
       <c r="AR40" s="26">
+        <v>755</v>
+      </c>
+      <c r="AS40" s="26">
+        <v>720</v>
+      </c>
+      <c r="AT40" s="26">
+        <v>750</v>
+      </c>
+      <c r="AU40" s="26">
+        <v>705</v>
+      </c>
+      <c r="AV40" s="26">
         <v>760</v>
       </c>
-      <c r="AS40" s="26">
-[...10 lines deleted...]
-      </c>
       <c r="AW40" s="26">
-        <v>825</v>
+        <v>815</v>
       </c>
       <c r="AX40" s="26">
-        <v>810</v>
+        <v>805</v>
       </c>
       <c r="AY40" s="26">
-        <v>825</v>
+        <v>820</v>
       </c>
       <c r="AZ40" s="26">
-        <v>810</v>
+        <v>800</v>
       </c>
       <c r="BA40" s="26">
-        <v>865</v>
+        <v>855</v>
       </c>
       <c r="BB40" s="26">
         <v>890</v>
       </c>
       <c r="BC40" s="26">
         <v>900</v>
       </c>
       <c r="BD40" s="26">
-        <v>955</v>
+        <v>950</v>
       </c>
     </row>
     <row r="41" spans="1:56" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="17">
         <v>2026</v>
       </c>
       <c r="B41" s="17" t="s">
         <v>4</v>
       </c>
       <c r="C41" s="18" t="s">
         <v>18</v>
       </c>
       <c r="D41" s="27">
         <v>980</v>
       </c>
       <c r="E41" s="27">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="F41" s="27">
         <v>815</v>
       </c>
       <c r="G41" s="27">
-        <v>810</v>
+        <v>800</v>
       </c>
       <c r="H41" s="27">
-        <v>795</v>
+        <v>790</v>
       </c>
       <c r="I41" s="27">
-        <v>770</v>
+        <v>765</v>
       </c>
       <c r="J41" s="27">
-        <v>780</v>
+        <v>775</v>
       </c>
       <c r="K41" s="27">
-        <v>790</v>
+        <v>785</v>
       </c>
       <c r="L41" s="27">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="M41" s="27">
         <v>820</v>
       </c>
       <c r="N41" s="27">
-        <v>810</v>
+        <v>800</v>
       </c>
       <c r="O41" s="27">
         <v>740</v>
       </c>
       <c r="P41" s="27">
+        <v>730</v>
+      </c>
+      <c r="Q41" s="27">
+        <v>765</v>
+      </c>
+      <c r="R41" s="27">
+        <v>715</v>
+      </c>
+      <c r="S41" s="27">
+        <v>740</v>
+      </c>
+      <c r="T41" s="27">
+        <v>815</v>
+      </c>
+      <c r="U41" s="27">
+        <v>775</v>
+      </c>
+      <c r="V41" s="27">
+        <v>750</v>
+      </c>
+      <c r="W41" s="27">
         <v>735</v>
       </c>
-      <c r="Q41" s="27">
-[...19 lines deleted...]
-      </c>
       <c r="X41" s="27">
-        <v>720</v>
+        <v>710</v>
       </c>
       <c r="Y41" s="27">
-        <v>805</v>
+        <v>795</v>
       </c>
       <c r="Z41" s="27">
         <v>730</v>
       </c>
       <c r="AA41" s="27">
+        <v>685</v>
+      </c>
+      <c r="AB41" s="27">
+        <v>705</v>
+      </c>
+      <c r="AC41" s="27">
+        <v>730</v>
+      </c>
+      <c r="AD41" s="27">
+        <v>710</v>
+      </c>
+      <c r="AE41" s="27">
+        <v>700</v>
+      </c>
+      <c r="AF41" s="27">
+        <v>680</v>
+      </c>
+      <c r="AG41" s="27">
+        <v>675</v>
+      </c>
+      <c r="AH41" s="27">
         <v>690</v>
       </c>
-      <c r="AB41" s="27"/>
-[...11 lines deleted...]
-      <c r="AN41" s="27"/>
+      <c r="AI41" s="27">
+        <v>750</v>
+      </c>
+      <c r="AJ41" s="27">
+        <v>750</v>
+      </c>
+      <c r="AK41" s="27">
+        <v>735</v>
+      </c>
+      <c r="AL41" s="27">
+        <v>690</v>
+      </c>
+      <c r="AM41" s="27">
+        <v>745</v>
+      </c>
+      <c r="AN41" s="27">
+        <v>755</v>
+      </c>
       <c r="AO41" s="27"/>
       <c r="AP41" s="27"/>
       <c r="AQ41" s="27"/>
       <c r="AR41" s="27"/>
       <c r="AS41" s="27"/>
       <c r="AT41" s="27"/>
       <c r="AU41" s="27"/>
       <c r="AV41" s="27"/>
       <c r="AW41" s="27"/>
       <c r="AX41" s="27"/>
       <c r="AY41" s="27"/>
       <c r="AZ41" s="27"/>
       <c r="BA41" s="27"/>
       <c r="BB41" s="27"/>
       <c r="BC41" s="27"/>
       <c r="BD41" s="27"/>
     </row>
     <row r="42" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A42" s="11">
         <v>2010</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C42" s="3" t="s">
@@ -9283,304 +9335,330 @@
       <c r="AZ56" s="26">
         <v>760</v>
       </c>
       <c r="BA56" s="26">
         <v>795</v>
       </c>
       <c r="BB56" s="26">
         <v>820</v>
       </c>
       <c r="BC56" s="26">
         <v>785</v>
       </c>
       <c r="BD56" s="30"/>
     </row>
     <row r="57" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A57" s="15">
         <v>2025</v>
       </c>
       <c r="B57" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C57" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D57" s="26">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="E57" s="26">
         <v>920</v>
       </c>
       <c r="F57" s="26">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="G57" s="26">
         <v>830</v>
       </c>
       <c r="H57" s="26">
         <v>870</v>
       </c>
       <c r="I57" s="26">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="J57" s="26">
         <v>895</v>
       </c>
       <c r="K57" s="26">
         <v>950</v>
       </c>
       <c r="L57" s="26">
         <v>925</v>
       </c>
       <c r="M57" s="26">
-        <v>970</v>
+        <v>975</v>
       </c>
       <c r="N57" s="26">
-        <v>905</v>
+        <v>900</v>
       </c>
       <c r="O57" s="26">
-        <v>865</v>
+        <v>860</v>
       </c>
       <c r="P57" s="26">
-        <v>795</v>
+        <v>800</v>
       </c>
       <c r="Q57" s="26">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="R57" s="26">
         <v>715</v>
       </c>
       <c r="S57" s="26">
-        <v>795</v>
+        <v>800</v>
       </c>
       <c r="T57" s="26">
-        <v>725</v>
+        <v>720</v>
       </c>
       <c r="U57" s="26">
         <v>770</v>
       </c>
       <c r="V57" s="26">
-        <v>675</v>
+        <v>670</v>
       </c>
       <c r="W57" s="26">
         <v>695</v>
       </c>
       <c r="X57" s="26">
-        <v>670</v>
+        <v>685</v>
       </c>
       <c r="Y57" s="26">
         <v>695</v>
       </c>
       <c r="Z57" s="26">
         <v>700</v>
       </c>
       <c r="AA57" s="26">
         <v>670</v>
       </c>
       <c r="AB57" s="26">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="AC57" s="26">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="AD57" s="26">
-        <v>710</v>
+        <v>705</v>
       </c>
       <c r="AE57" s="26">
-        <v>675</v>
+        <v>670</v>
       </c>
       <c r="AF57" s="26">
         <v>745</v>
       </c>
       <c r="AG57" s="26">
         <v>690</v>
       </c>
       <c r="AH57" s="26">
-        <v>685</v>
+        <v>680</v>
       </c>
       <c r="AI57" s="26">
         <v>710</v>
       </c>
       <c r="AJ57" s="26">
+        <v>690</v>
+      </c>
+      <c r="AK57" s="26">
+        <v>675</v>
+      </c>
+      <c r="AL57" s="26">
+        <v>705</v>
+      </c>
+      <c r="AM57" s="26">
         <v>695</v>
       </c>
-      <c r="AK57" s="26">
-[...7 lines deleted...]
-      </c>
       <c r="AN57" s="26">
-        <v>680</v>
+        <v>675</v>
       </c>
       <c r="AO57" s="26">
         <v>700</v>
       </c>
       <c r="AP57" s="26">
         <v>670</v>
       </c>
       <c r="AQ57" s="26">
-        <v>710</v>
+        <v>720</v>
       </c>
       <c r="AR57" s="26">
         <v>775</v>
       </c>
       <c r="AS57" s="26">
         <v>765</v>
       </c>
       <c r="AT57" s="26">
-        <v>740</v>
+        <v>735</v>
       </c>
       <c r="AU57" s="26">
-        <v>730</v>
+        <v>725</v>
       </c>
       <c r="AV57" s="26">
-        <v>815</v>
+        <v>805</v>
       </c>
       <c r="AW57" s="26">
-        <v>750</v>
+        <v>745</v>
       </c>
       <c r="AX57" s="26">
         <v>740</v>
       </c>
       <c r="AY57" s="26">
-        <v>780</v>
+        <v>775</v>
       </c>
       <c r="AZ57" s="26">
-        <v>795</v>
+        <v>790</v>
       </c>
       <c r="BA57" s="26">
-        <v>810</v>
+        <v>800</v>
       </c>
       <c r="BB57" s="26">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="BC57" s="26">
         <v>920</v>
       </c>
       <c r="BD57" s="26">
-        <v>955</v>
+        <v>950</v>
       </c>
     </row>
     <row r="58" spans="1:56" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="17">
         <v>2026</v>
       </c>
       <c r="B58" s="17" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="18" t="s">
         <v>19</v>
       </c>
       <c r="D58" s="27">
-        <v>1005</v>
+        <v>1000</v>
       </c>
       <c r="E58" s="27">
         <v>865</v>
       </c>
       <c r="F58" s="27">
-        <v>820</v>
+        <v>815</v>
       </c>
       <c r="G58" s="27">
         <v>840</v>
       </c>
       <c r="H58" s="27">
-        <v>785</v>
+        <v>780</v>
       </c>
       <c r="I58" s="27">
-        <v>845</v>
+        <v>835</v>
       </c>
       <c r="J58" s="27">
-        <v>890</v>
+        <v>885</v>
       </c>
       <c r="K58" s="27">
-        <v>840</v>
+        <v>835</v>
       </c>
       <c r="L58" s="27">
+        <v>765</v>
+      </c>
+      <c r="M58" s="27">
+        <v>830</v>
+      </c>
+      <c r="N58" s="27">
+        <v>715</v>
+      </c>
+      <c r="O58" s="27">
+        <v>800</v>
+      </c>
+      <c r="P58" s="27">
+        <v>750</v>
+      </c>
+      <c r="Q58" s="27">
+        <v>745</v>
+      </c>
+      <c r="R58" s="27">
+        <v>765</v>
+      </c>
+      <c r="S58" s="27">
+        <v>750</v>
+      </c>
+      <c r="T58" s="27">
+        <v>760</v>
+      </c>
+      <c r="U58" s="27">
         <v>775</v>
       </c>
-      <c r="M58" s="27">
-[...2 lines deleted...]
-      <c r="N58" s="27">
+      <c r="V58" s="27">
+        <v>700</v>
+      </c>
+      <c r="W58" s="27">
         <v>720</v>
       </c>
-      <c r="O58" s="27">
-[...23 lines deleted...]
-      <c r="W58" s="27">
+      <c r="X58" s="27">
+        <v>725</v>
+      </c>
+      <c r="Y58" s="27">
+        <v>665</v>
+      </c>
+      <c r="Z58" s="27">
         <v>730</v>
-      </c>
-[...7 lines deleted...]
-        <v>735</v>
       </c>
       <c r="AA58" s="27">
         <v>700</v>
       </c>
-      <c r="AB58" s="27"/>
-[...11 lines deleted...]
-      <c r="AN58" s="27"/>
+      <c r="AB58" s="27">
+        <v>700</v>
+      </c>
+      <c r="AC58" s="27">
+        <v>700</v>
+      </c>
+      <c r="AD58" s="27">
+        <v>700</v>
+      </c>
+      <c r="AE58" s="27">
+        <v>640</v>
+      </c>
+      <c r="AF58" s="27">
+        <v>685</v>
+      </c>
+      <c r="AG58" s="27">
+        <v>705</v>
+      </c>
+      <c r="AH58" s="27">
+        <v>715</v>
+      </c>
+      <c r="AI58" s="27">
+        <v>680</v>
+      </c>
+      <c r="AJ58" s="27">
+        <v>630</v>
+      </c>
+      <c r="AK58" s="27">
+        <v>745</v>
+      </c>
+      <c r="AL58" s="27">
+        <v>660</v>
+      </c>
+      <c r="AM58" s="27">
+        <v>690</v>
+      </c>
+      <c r="AN58" s="27">
+        <v>680</v>
+      </c>
       <c r="AO58" s="27"/>
       <c r="AP58" s="27"/>
       <c r="AQ58" s="27"/>
       <c r="AR58" s="27"/>
       <c r="AS58" s="27"/>
       <c r="AT58" s="27"/>
       <c r="AU58" s="27"/>
       <c r="AV58" s="27"/>
       <c r="AW58" s="27"/>
       <c r="AX58" s="27"/>
       <c r="AY58" s="27"/>
       <c r="AZ58" s="27"/>
       <c r="BA58" s="27"/>
       <c r="BB58" s="27"/>
       <c r="BC58" s="27"/>
       <c r="BD58" s="27"/>
     </row>
     <row r="59" spans="1:56" x14ac:dyDescent="0.2">
       <c r="D59" s="12"/>
       <c r="E59" s="12"/>
       <c r="F59" s="12"/>
       <c r="G59" s="12"/>
       <c r="H59" s="12"/>
       <c r="I59" s="12"/>
       <c r="J59" s="12"/>
@@ -10136,51 +10214,51 @@
       <c r="K21" s="22"/>
       <c r="L21" s="22"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="22"/>
       <c r="C22" s="22"/>
       <c r="D22" s="22"/>
       <c r="E22" s="22"/>
       <c r="F22" s="22"/>
       <c r="G22" s="22"/>
       <c r="H22" s="22"/>
       <c r="I22" s="22"/>
       <c r="J22" s="22"/>
       <c r="K22" s="22"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
       <c r="N22" s="22"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="23" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B23" s="22"/>
       <c r="C23" s="22"/>
       <c r="D23" s="22"/>
       <c r="E23" s="22"/>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
     </row>
     <row r="24" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="23"/>
       <c r="B24" s="23"/>
       <c r="C24" s="23"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="23"/>
       <c r="I24" s="23"/>
@@ -10188,51 +10266,51 @@
       <c r="K24" s="23"/>
       <c r="L24" s="23"/>
       <c r="M24" s="23"/>
       <c r="N24" s="23"/>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="22"/>
       <c r="C25" s="22"/>
       <c r="D25" s="22"/>
       <c r="E25" s="22"/>
       <c r="F25" s="22"/>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="22"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="22"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B26" s="22"/>
       <c r="C26" s="22"/>
       <c r="D26" s="22"/>
       <c r="E26" s="22"/>
       <c r="F26" s="22"/>
       <c r="G26" s="22"/>
       <c r="H26" s="22"/>
       <c r="I26" s="22"/>
       <c r="J26" s="22"/>
       <c r="K26" s="22"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
       <c r="N26" s="22"/>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="22"/>
       <c r="B27" s="22"/>
       <c r="C27" s="22"/>
       <c r="D27" s="22"/>
       <c r="E27" s="22"/>
       <c r="F27" s="22"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="22"/>