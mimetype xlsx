--- v1 (2026-07-10)
+++ v2 (2026-10-08)
@@ -5,56 +5,56 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\DEM_250Z\HA5_Bilan démo\300 décès\Décès hebdo\Intégration du 2026-07-02\Pour Web &amp; Entrepot\DH\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\DEM_250Z\HA5_Bilan démo\300 décès\Décès hebdo\Intégration du 2026-09-25\Pour Entrepot\DH\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{345F934A-62C2-47CD-8520-B93155BB790D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D156B55F-E0E2-4325-BD26-225F17B4BB58}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Données" sheetId="4" r:id="rId1"/>
     <sheet name="Notes" sheetId="6" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Données!$A$7:$C$124</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Notes!$A$1:$N$16</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -173,60 +173,60 @@
     <t>Décès par semaine selon le groupe d'âge, Québec, 2010-2026</t>
   </si>
   <si>
     <t>2024 à 2026 : Données provisoires (p).</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Décès par semaine selon le groupe d'âge, Québec, 2010-2026 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>- Notes méthodologiques</t>
     </r>
   </si>
   <si>
     <t>Liste des semaines CDC selon la date de fin, 2010-2030.</t>
   </si>
   <si>
-    <t>Note : La dernière semaine présentée (semaine CDC 24 de 2026) se termine le 20 juin 2026.</t>
+    <t>Source : Institut de la statistique du Québec, fichier des décès du Registre des événements démographiques du Québec. Données extraites le 25 septembre 2026.</t>
   </si>
   <si>
-    <t>Source : Institut de la statistique du Québec, fichier des décès du Registre des événements démographiques du Québec. Données extraites le 25 juin 2026.</t>
+    <t>1er octobre 2026</t>
   </si>
   <si>
-    <t>2 juillet 2026</t>
+    <t>Données extraites le 25 septembre 2026.</t>
   </si>
   <si>
-    <t>Données extraites le 25 juin 2026.</t>
+    <t>Note : La dernière semaine présentée (semaine CDC 37 de 2026) se termine le 19 septembre 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
@@ -871,58 +871,58 @@
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
       <c r="AP1" s="1"/>
       <c r="AQ1" s="1"/>
       <c r="AR1" s="1"/>
       <c r="AS1" s="1"/>
       <c r="AT1" s="1"/>
       <c r="AU1" s="1"/>
       <c r="AV1" s="1"/>
       <c r="AW1" s="1"/>
       <c r="AX1" s="1"/>
       <c r="AY1" s="1"/>
       <c r="AZ1" s="1"/>
       <c r="BA1" s="1"/>
       <c r="BB1" s="1"/>
       <c r="BC1" s="1"/>
       <c r="BD1" s="1"/>
     </row>
     <row r="2" spans="1:56" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
     </row>
     <row r="3" spans="1:56" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A4" s="4"/>
     </row>
     <row r="5" spans="1:56" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D5" s="40" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="40"/>
       <c r="F5" s="40"/>
       <c r="G5" s="40"/>
       <c r="H5" s="40"/>
       <c r="I5" s="40"/>
       <c r="J5" s="40"/>
       <c r="K5" s="40"/>
       <c r="L5" s="40"/>
       <c r="M5" s="40"/>
       <c r="N5" s="40"/>
       <c r="O5" s="40"/>
       <c r="P5" s="40"/>
       <c r="Q5" s="40"/>
       <c r="R5" s="40"/>
       <c r="S5" s="40"/>
       <c r="T5" s="40"/>
@@ -3709,301 +3709,327 @@
       <c r="BA22" s="25">
         <v>1590</v>
       </c>
       <c r="BB22" s="25">
         <v>1540</v>
       </c>
       <c r="BC22" s="25">
         <v>1595</v>
       </c>
       <c r="BD22" s="30"/>
     </row>
     <row r="23" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A23" s="14">
         <v>2025</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="25">
         <v>1705</v>
       </c>
       <c r="E23" s="25">
-        <v>1795</v>
+        <v>1800</v>
       </c>
       <c r="F23" s="25">
-        <v>1740</v>
+        <v>1750</v>
       </c>
       <c r="G23" s="25">
-        <v>1680</v>
+        <v>1685</v>
       </c>
       <c r="H23" s="25">
-        <v>1705</v>
+        <v>1700</v>
       </c>
       <c r="I23" s="25">
-        <v>1780</v>
+        <v>1785</v>
       </c>
       <c r="J23" s="25">
-        <v>1815</v>
+        <v>1810</v>
       </c>
       <c r="K23" s="25">
-        <v>1855</v>
+        <v>1860</v>
       </c>
       <c r="L23" s="25">
-        <v>1855</v>
+        <v>1865</v>
       </c>
       <c r="M23" s="25">
-        <v>1815</v>
+        <v>1820</v>
       </c>
       <c r="N23" s="25">
-        <v>1770</v>
+        <v>1760</v>
       </c>
       <c r="O23" s="25">
-        <v>1665</v>
+        <v>1660</v>
       </c>
       <c r="P23" s="25">
         <v>1595</v>
       </c>
       <c r="Q23" s="25">
-        <v>1500</v>
+        <v>1495</v>
       </c>
       <c r="R23" s="25">
         <v>1420</v>
       </c>
       <c r="S23" s="25">
-        <v>1530</v>
+        <v>1535</v>
       </c>
       <c r="T23" s="25">
-        <v>1475</v>
+        <v>1465</v>
       </c>
       <c r="U23" s="25">
         <v>1555</v>
       </c>
       <c r="V23" s="25">
-        <v>1395</v>
+        <v>1375</v>
       </c>
       <c r="W23" s="25">
-        <v>1415</v>
+        <v>1405</v>
       </c>
       <c r="X23" s="25">
-        <v>1350</v>
+        <v>1355</v>
       </c>
       <c r="Y23" s="25">
-        <v>1460</v>
+        <v>1455</v>
       </c>
       <c r="Z23" s="25">
-        <v>1430</v>
+        <v>1420</v>
       </c>
       <c r="AA23" s="35">
-        <v>1375</v>
+        <v>1370</v>
       </c>
       <c r="AB23" s="25">
         <v>1385</v>
       </c>
       <c r="AC23" s="25">
         <v>1400</v>
       </c>
       <c r="AD23" s="25">
-        <v>1465</v>
+        <v>1460</v>
       </c>
       <c r="AE23" s="25">
-        <v>1415</v>
+        <v>1405</v>
       </c>
       <c r="AF23" s="25">
         <v>1465</v>
       </c>
       <c r="AG23" s="25">
+        <v>1405</v>
+      </c>
+      <c r="AH23" s="25">
+        <v>1340</v>
+      </c>
+      <c r="AI23" s="25">
+        <v>1435</v>
+      </c>
+      <c r="AJ23" s="25">
+        <v>1385</v>
+      </c>
+      <c r="AK23" s="25">
+        <v>1365</v>
+      </c>
+      <c r="AL23" s="25">
+        <v>1380</v>
+      </c>
+      <c r="AM23" s="25">
+        <v>1365</v>
+      </c>
+      <c r="AN23" s="25">
         <v>1410</v>
       </c>
-      <c r="AH23" s="25">
-[...19 lines deleted...]
-      </c>
       <c r="AO23" s="25">
-        <v>1425</v>
+        <v>1415</v>
       </c>
       <c r="AP23" s="25">
         <v>1420</v>
       </c>
       <c r="AQ23" s="25">
-        <v>1420</v>
+        <v>1425</v>
       </c>
       <c r="AR23" s="25">
-        <v>1535</v>
+        <v>1530</v>
       </c>
       <c r="AS23" s="25">
-        <v>1495</v>
+        <v>1485</v>
       </c>
       <c r="AT23" s="25">
-        <v>1490</v>
+        <v>1480</v>
       </c>
       <c r="AU23" s="25">
-        <v>1445</v>
+        <v>1430</v>
       </c>
       <c r="AV23" s="25">
+        <v>1570</v>
+      </c>
+      <c r="AW23" s="25">
+        <v>1560</v>
+      </c>
+      <c r="AX23" s="25">
+        <v>1545</v>
+      </c>
+      <c r="AY23" s="25">
+        <v>1595</v>
+      </c>
+      <c r="AZ23" s="25">
         <v>1585</v>
       </c>
-      <c r="AW23" s="25">
-[...10 lines deleted...]
-      </c>
       <c r="BA23" s="25">
-        <v>1675</v>
+        <v>1655</v>
       </c>
       <c r="BB23" s="25">
-        <v>1770</v>
+        <v>1765</v>
       </c>
       <c r="BC23" s="25">
-        <v>1825</v>
+        <v>1820</v>
       </c>
       <c r="BD23" s="25">
-        <v>1910</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="24" spans="1:56" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="16">
         <v>2026</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="26">
-        <v>1985</v>
+        <v>1980</v>
       </c>
       <c r="E24" s="26">
-        <v>1750</v>
+        <v>1740</v>
       </c>
       <c r="F24" s="26">
-        <v>1640</v>
+        <v>1630</v>
       </c>
       <c r="G24" s="26">
+        <v>1645</v>
+      </c>
+      <c r="H24" s="26">
+        <v>1570</v>
+      </c>
+      <c r="I24" s="26">
+        <v>1605</v>
+      </c>
+      <c r="J24" s="26">
+        <v>1655</v>
+      </c>
+      <c r="K24" s="26">
+        <v>1620</v>
+      </c>
+      <c r="L24" s="26">
+        <v>1600</v>
+      </c>
+      <c r="M24" s="26">
         <v>1650</v>
       </c>
-      <c r="H24" s="26">
-[...16 lines deleted...]
-      </c>
       <c r="N24" s="26">
-        <v>1530</v>
+        <v>1515</v>
       </c>
       <c r="O24" s="26">
-        <v>1545</v>
+        <v>1540</v>
       </c>
       <c r="P24" s="26">
-        <v>1495</v>
+        <v>1480</v>
       </c>
       <c r="Q24" s="26">
-        <v>1525</v>
+        <v>1505</v>
       </c>
       <c r="R24" s="26">
-        <v>1495</v>
+        <v>1480</v>
       </c>
       <c r="S24" s="26">
-        <v>1505</v>
+        <v>1490</v>
       </c>
       <c r="T24" s="26">
-        <v>1595</v>
+        <v>1575</v>
       </c>
       <c r="U24" s="26">
-        <v>1570</v>
+        <v>1550</v>
       </c>
       <c r="V24" s="26">
+        <v>1445</v>
+      </c>
+      <c r="W24" s="26">
+        <v>1455</v>
+      </c>
+      <c r="X24" s="26">
+        <v>1435</v>
+      </c>
+      <c r="Y24" s="26">
         <v>1460</v>
       </c>
-      <c r="W24" s="26">
-[...7 lines deleted...]
-      </c>
       <c r="Z24" s="26">
-        <v>1465</v>
+        <v>1460</v>
       </c>
       <c r="AA24" s="36">
-        <v>1395</v>
-[...13 lines deleted...]
-      <c r="AN24" s="26"/>
+        <v>1385</v>
+      </c>
+      <c r="AB24" s="26">
+        <v>1405</v>
+      </c>
+      <c r="AC24" s="26">
+        <v>1435</v>
+      </c>
+      <c r="AD24" s="26">
+        <v>1405</v>
+      </c>
+      <c r="AE24" s="26">
+        <v>1340</v>
+      </c>
+      <c r="AF24" s="26">
+        <v>1365</v>
+      </c>
+      <c r="AG24" s="26">
+        <v>1380</v>
+      </c>
+      <c r="AH24" s="26">
+        <v>1405</v>
+      </c>
+      <c r="AI24" s="26">
+        <v>1430</v>
+      </c>
+      <c r="AJ24" s="26">
+        <v>1380</v>
+      </c>
+      <c r="AK24" s="26">
+        <v>1480</v>
+      </c>
+      <c r="AL24" s="26">
+        <v>1350</v>
+      </c>
+      <c r="AM24" s="26">
+        <v>1435</v>
+      </c>
+      <c r="AN24" s="26">
+        <v>1435</v>
+      </c>
       <c r="AO24" s="26"/>
       <c r="AP24" s="26"/>
       <c r="AQ24" s="26"/>
       <c r="AR24" s="26"/>
       <c r="AS24" s="26"/>
       <c r="AT24" s="26"/>
       <c r="AU24" s="26"/>
       <c r="AV24" s="26"/>
       <c r="AW24" s="26"/>
       <c r="AX24" s="26"/>
       <c r="AY24" s="26"/>
       <c r="AZ24" s="26"/>
       <c r="BA24" s="26"/>
       <c r="BB24" s="26"/>
       <c r="BC24" s="26"/>
       <c r="BD24" s="26"/>
     </row>
     <row r="25" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A25" s="10">
         <v>2010</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="3" t="s">
@@ -6515,301 +6541,327 @@
       <c r="BA39" s="25">
         <v>340</v>
       </c>
       <c r="BB39" s="25">
         <v>380</v>
       </c>
       <c r="BC39" s="25">
         <v>360</v>
       </c>
       <c r="BD39" s="30"/>
     </row>
     <row r="40" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A40" s="14">
         <v>2025</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="25">
         <v>400</v>
       </c>
       <c r="E40" s="25">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="F40" s="25">
         <v>405</v>
       </c>
       <c r="G40" s="25">
         <v>375</v>
       </c>
       <c r="H40" s="25">
         <v>415</v>
       </c>
       <c r="I40" s="25">
         <v>425</v>
       </c>
       <c r="J40" s="25">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="K40" s="25">
         <v>440</v>
       </c>
       <c r="L40" s="25">
         <v>420</v>
       </c>
       <c r="M40" s="25">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="N40" s="25">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="O40" s="25">
+        <v>380</v>
+      </c>
+      <c r="P40" s="25">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="Q40" s="25">
         <v>305</v>
       </c>
       <c r="R40" s="25">
         <v>320</v>
       </c>
       <c r="S40" s="25">
         <v>335</v>
       </c>
       <c r="T40" s="25">
         <v>355</v>
       </c>
       <c r="U40" s="25">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="V40" s="25">
         <v>295</v>
       </c>
       <c r="W40" s="25">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="X40" s="25">
         <v>320</v>
       </c>
       <c r="Y40" s="25">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="Z40" s="25">
+        <v>300</v>
+      </c>
+      <c r="AA40" s="35">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="AB40" s="25">
         <v>320</v>
       </c>
       <c r="AC40" s="25">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="AD40" s="25">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="AE40" s="25">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="AF40" s="25">
         <v>335</v>
       </c>
       <c r="AG40" s="25">
         <v>275</v>
       </c>
       <c r="AH40" s="25">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="AI40" s="25">
         <v>295</v>
       </c>
       <c r="AJ40" s="25">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="AK40" s="25">
         <v>290</v>
       </c>
       <c r="AL40" s="25">
+        <v>285</v>
+      </c>
+      <c r="AM40" s="25">
         <v>290</v>
       </c>
-      <c r="AM40" s="25">
-[...1 lines deleted...]
-      </c>
       <c r="AN40" s="25">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="AO40" s="25">
         <v>305</v>
       </c>
       <c r="AP40" s="25">
         <v>300</v>
       </c>
       <c r="AQ40" s="25">
         <v>315</v>
       </c>
       <c r="AR40" s="25">
         <v>325</v>
       </c>
       <c r="AS40" s="25">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="AT40" s="25">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="AU40" s="25">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="AV40" s="25">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="AW40" s="25">
         <v>320</v>
       </c>
       <c r="AX40" s="25">
         <v>330</v>
       </c>
       <c r="AY40" s="25">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="AZ40" s="25">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="BA40" s="25">
-        <v>405</v>
+        <v>395</v>
       </c>
       <c r="BB40" s="25">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="BC40" s="25">
         <v>430</v>
       </c>
       <c r="BD40" s="25">
-        <v>445</v>
+        <v>440</v>
       </c>
     </row>
     <row r="41" spans="1:56" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="16">
         <v>2026</v>
       </c>
       <c r="B41" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C41" s="17" t="s">
         <v>21</v>
       </c>
       <c r="D41" s="26">
         <v>495</v>
       </c>
       <c r="E41" s="26">
         <v>435</v>
       </c>
       <c r="F41" s="26">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="G41" s="26">
         <v>370</v>
       </c>
       <c r="H41" s="26">
         <v>385</v>
       </c>
       <c r="I41" s="26">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="J41" s="26">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="K41" s="26">
         <v>350</v>
       </c>
       <c r="L41" s="26">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="M41" s="26">
         <v>365</v>
       </c>
       <c r="N41" s="26">
         <v>325</v>
       </c>
       <c r="O41" s="26">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="P41" s="26">
         <v>325</v>
       </c>
       <c r="Q41" s="26">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="R41" s="26">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="S41" s="26">
         <v>335</v>
       </c>
       <c r="T41" s="26">
         <v>385</v>
       </c>
       <c r="U41" s="26">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="V41" s="26">
+        <v>310</v>
+      </c>
+      <c r="W41" s="26">
+        <v>345</v>
+      </c>
+      <c r="X41" s="26">
         <v>315</v>
       </c>
-      <c r="W41" s="26">
-[...4 lines deleted...]
-      </c>
       <c r="Y41" s="26">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="Z41" s="26">
+        <v>310</v>
+      </c>
+      <c r="AA41" s="36">
+        <v>310</v>
+      </c>
+      <c r="AB41" s="26">
+        <v>300</v>
+      </c>
+      <c r="AC41" s="26">
+        <v>310</v>
+      </c>
+      <c r="AD41" s="26">
+        <v>300</v>
+      </c>
+      <c r="AE41" s="26">
+        <v>290</v>
+      </c>
+      <c r="AF41" s="26">
+        <v>295</v>
+      </c>
+      <c r="AG41" s="26">
+        <v>305</v>
+      </c>
+      <c r="AH41" s="26">
+        <v>295</v>
+      </c>
+      <c r="AI41" s="26">
+        <v>255</v>
+      </c>
+      <c r="AJ41" s="26">
+        <v>265</v>
+      </c>
+      <c r="AK41" s="26">
+        <v>360</v>
+      </c>
+      <c r="AL41" s="26">
+        <v>285</v>
+      </c>
+      <c r="AM41" s="26">
         <v>315</v>
       </c>
-      <c r="AA41" s="36">
-[...14 lines deleted...]
-      <c r="AN41" s="26"/>
+      <c r="AN41" s="26">
+        <v>300</v>
+      </c>
       <c r="AO41" s="26"/>
       <c r="AP41" s="26"/>
       <c r="AQ41" s="26"/>
       <c r="AR41" s="26"/>
       <c r="AS41" s="26"/>
       <c r="AT41" s="26"/>
       <c r="AU41" s="26"/>
       <c r="AV41" s="26"/>
       <c r="AW41" s="26"/>
       <c r="AX41" s="26"/>
       <c r="AY41" s="26"/>
       <c r="AZ41" s="26"/>
       <c r="BA41" s="26"/>
       <c r="BB41" s="26"/>
       <c r="BC41" s="26"/>
       <c r="BD41" s="26"/>
     </row>
     <row r="42" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A42" s="10">
         <v>2010</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C42" s="3" t="s">
@@ -9321,301 +9373,327 @@
       <c r="BA56" s="25">
         <v>535</v>
       </c>
       <c r="BB56" s="25">
         <v>495</v>
       </c>
       <c r="BC56" s="25">
         <v>495</v>
       </c>
       <c r="BD56" s="30"/>
     </row>
     <row r="57" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A57" s="14">
         <v>2025</v>
       </c>
       <c r="B57" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D57" s="25">
         <v>530</v>
       </c>
       <c r="E57" s="25">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="F57" s="25">
         <v>565</v>
       </c>
       <c r="G57" s="25">
         <v>560</v>
       </c>
       <c r="H57" s="25">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="I57" s="25">
         <v>565</v>
       </c>
       <c r="J57" s="25">
-        <v>600</v>
+        <v>595</v>
       </c>
       <c r="K57" s="25">
         <v>605</v>
       </c>
       <c r="L57" s="25">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="M57" s="25">
         <v>580</v>
       </c>
       <c r="N57" s="25">
         <v>610</v>
       </c>
       <c r="O57" s="25">
         <v>525</v>
       </c>
       <c r="P57" s="25">
         <v>515</v>
       </c>
       <c r="Q57" s="25">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="R57" s="25">
         <v>430</v>
       </c>
       <c r="S57" s="25">
         <v>540</v>
       </c>
       <c r="T57" s="25">
         <v>445</v>
       </c>
       <c r="U57" s="25">
         <v>535</v>
       </c>
       <c r="V57" s="25">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="W57" s="25">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="X57" s="25">
         <v>440</v>
       </c>
       <c r="Y57" s="25">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="Z57" s="25">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="AA57" s="35">
         <v>430</v>
       </c>
       <c r="AB57" s="25">
         <v>415</v>
       </c>
       <c r="AC57" s="25">
         <v>450</v>
       </c>
       <c r="AD57" s="25">
         <v>450</v>
       </c>
       <c r="AE57" s="25">
         <v>405</v>
       </c>
       <c r="AF57" s="25">
         <v>480</v>
       </c>
       <c r="AG57" s="25">
         <v>485</v>
       </c>
       <c r="AH57" s="25">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="AI57" s="25">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="AJ57" s="25">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="AK57" s="25">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="AL57" s="25">
         <v>430</v>
       </c>
       <c r="AM57" s="25">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="AN57" s="25">
         <v>460</v>
       </c>
       <c r="AO57" s="25">
         <v>450</v>
       </c>
       <c r="AP57" s="25">
         <v>450</v>
       </c>
       <c r="AQ57" s="25">
         <v>460</v>
       </c>
       <c r="AR57" s="25">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="AS57" s="25">
         <v>475</v>
       </c>
       <c r="AT57" s="25">
         <v>495</v>
       </c>
       <c r="AU57" s="25">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="AV57" s="25">
         <v>505</v>
       </c>
       <c r="AW57" s="25">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="AX57" s="25">
         <v>510</v>
       </c>
       <c r="AY57" s="25">
         <v>500</v>
       </c>
       <c r="AZ57" s="25">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="BA57" s="25">
         <v>535</v>
       </c>
       <c r="BB57" s="25">
+        <v>605</v>
+      </c>
+      <c r="BC57" s="25">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>610</v>
       </c>
       <c r="BD57" s="25">
         <v>635</v>
       </c>
     </row>
     <row r="58" spans="1:56" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="16">
         <v>2026</v>
       </c>
       <c r="B58" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="17" t="s">
         <v>22</v>
       </c>
       <c r="D58" s="26">
         <v>660</v>
       </c>
       <c r="E58" s="26">
         <v>590</v>
       </c>
       <c r="F58" s="26">
         <v>530</v>
       </c>
       <c r="G58" s="26">
         <v>545</v>
       </c>
       <c r="H58" s="26">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="I58" s="26">
-        <v>565</v>
+        <v>560</v>
       </c>
       <c r="J58" s="26">
         <v>500</v>
       </c>
       <c r="K58" s="26">
         <v>555</v>
       </c>
       <c r="L58" s="26">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="M58" s="26">
         <v>530</v>
       </c>
       <c r="N58" s="26">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="O58" s="26">
         <v>510</v>
       </c>
       <c r="P58" s="26">
         <v>535</v>
       </c>
       <c r="Q58" s="26">
         <v>495</v>
       </c>
       <c r="R58" s="26">
         <v>515</v>
       </c>
       <c r="S58" s="26">
         <v>495</v>
       </c>
       <c r="T58" s="26">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="U58" s="26">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="V58" s="26">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="W58" s="26">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="X58" s="26">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="Y58" s="26">
         <v>475</v>
       </c>
       <c r="Z58" s="26">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="AA58" s="36">
         <v>445</v>
       </c>
-      <c r="AB58" s="26"/>
-[...11 lines deleted...]
-      <c r="AN58" s="26"/>
+      <c r="AB58" s="26">
+        <v>435</v>
+      </c>
+      <c r="AC58" s="26">
+        <v>450</v>
+      </c>
+      <c r="AD58" s="26">
+        <v>455</v>
+      </c>
+      <c r="AE58" s="26">
+        <v>430</v>
+      </c>
+      <c r="AF58" s="26">
+        <v>470</v>
+      </c>
+      <c r="AG58" s="26">
+        <v>455</v>
+      </c>
+      <c r="AH58" s="26">
+        <v>475</v>
+      </c>
+      <c r="AI58" s="26">
+        <v>465</v>
+      </c>
+      <c r="AJ58" s="26">
+        <v>455</v>
+      </c>
+      <c r="AK58" s="26">
+        <v>455</v>
+      </c>
+      <c r="AL58" s="26">
+        <v>445</v>
+      </c>
+      <c r="AM58" s="26">
+        <v>465</v>
+      </c>
+      <c r="AN58" s="26">
+        <v>480</v>
+      </c>
       <c r="AO58" s="26"/>
       <c r="AP58" s="26"/>
       <c r="AQ58" s="26"/>
       <c r="AR58" s="26"/>
       <c r="AS58" s="26"/>
       <c r="AT58" s="26"/>
       <c r="AU58" s="26"/>
       <c r="AV58" s="26"/>
       <c r="AW58" s="26"/>
       <c r="AX58" s="26"/>
       <c r="AY58" s="26"/>
       <c r="AZ58" s="26"/>
       <c r="BA58" s="26"/>
       <c r="BB58" s="26"/>
       <c r="BC58" s="26"/>
       <c r="BD58" s="26"/>
     </row>
     <row r="59" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A59" s="10">
         <v>2010</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C59" s="3" t="s">
@@ -12130,298 +12208,324 @@
       <c r="BB73" s="25">
         <v>375</v>
       </c>
       <c r="BC73" s="25">
         <v>395</v>
       </c>
       <c r="BD73" s="30"/>
     </row>
     <row r="74" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A74" s="14">
         <v>2025</v>
       </c>
       <c r="B74" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C74" s="15" t="s">
         <v>23</v>
       </c>
       <c r="D74" s="25">
         <v>450</v>
       </c>
       <c r="E74" s="25">
         <v>410</v>
       </c>
       <c r="F74" s="25">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="G74" s="25">
         <v>415</v>
       </c>
       <c r="H74" s="25">
         <v>395</v>
       </c>
       <c r="I74" s="25">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="J74" s="25">
         <v>430</v>
       </c>
       <c r="K74" s="25">
         <v>430</v>
       </c>
       <c r="L74" s="25">
         <v>480</v>
       </c>
       <c r="M74" s="25">
         <v>440</v>
       </c>
       <c r="N74" s="25">
         <v>400</v>
       </c>
       <c r="O74" s="25">
         <v>385</v>
       </c>
       <c r="P74" s="25">
         <v>400</v>
       </c>
       <c r="Q74" s="25">
         <v>370</v>
       </c>
       <c r="R74" s="25">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="S74" s="25">
         <v>355</v>
       </c>
       <c r="T74" s="25">
         <v>355</v>
       </c>
       <c r="U74" s="25">
         <v>350</v>
       </c>
       <c r="V74" s="25">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="W74" s="25">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="X74" s="25">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="Y74" s="25">
         <v>345</v>
       </c>
       <c r="Z74" s="25">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="AA74" s="35">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="AB74" s="25">
         <v>350</v>
       </c>
       <c r="AC74" s="25">
         <v>375</v>
       </c>
       <c r="AD74" s="25">
         <v>360</v>
       </c>
       <c r="AE74" s="25">
         <v>365</v>
       </c>
       <c r="AF74" s="25">
         <v>340</v>
       </c>
       <c r="AG74" s="25">
         <v>340</v>
       </c>
       <c r="AH74" s="25">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="AI74" s="25">
         <v>355</v>
       </c>
       <c r="AJ74" s="25">
         <v>340</v>
       </c>
       <c r="AK74" s="25">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="AL74" s="25">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="AM74" s="25">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="AN74" s="25">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="AO74" s="25">
         <v>365</v>
       </c>
       <c r="AP74" s="25">
         <v>345</v>
       </c>
       <c r="AQ74" s="25">
         <v>355</v>
       </c>
       <c r="AR74" s="25">
         <v>385</v>
       </c>
       <c r="AS74" s="25">
         <v>370</v>
       </c>
       <c r="AT74" s="25">
         <v>340</v>
       </c>
       <c r="AU74" s="25">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="AV74" s="25">
         <v>390</v>
       </c>
       <c r="AW74" s="25">
         <v>375</v>
       </c>
       <c r="AX74" s="25">
         <v>395</v>
       </c>
       <c r="AY74" s="25">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="AZ74" s="25">
         <v>390</v>
       </c>
       <c r="BA74" s="25">
         <v>415</v>
       </c>
       <c r="BB74" s="25">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="BC74" s="25">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="BD74" s="25">
-        <v>460</v>
+        <v>455</v>
       </c>
     </row>
     <row r="75" spans="1:56" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A75" s="16">
         <v>2026</v>
       </c>
       <c r="B75" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C75" s="17" t="s">
         <v>23</v>
       </c>
       <c r="D75" s="26">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="E75" s="26">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="F75" s="26">
         <v>420</v>
       </c>
       <c r="G75" s="26">
         <v>375</v>
       </c>
       <c r="H75" s="26">
         <v>365</v>
       </c>
       <c r="I75" s="26">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="J75" s="26">
         <v>390</v>
       </c>
       <c r="K75" s="26">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="L75" s="26">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="M75" s="26">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="N75" s="26">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="O75" s="26">
         <v>345</v>
       </c>
       <c r="P75" s="26">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="Q75" s="26">
         <v>365</v>
       </c>
       <c r="R75" s="26">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="S75" s="26">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="T75" s="26">
         <v>345</v>
       </c>
       <c r="U75" s="26">
         <v>385</v>
       </c>
       <c r="V75" s="26">
+        <v>345</v>
+      </c>
+      <c r="W75" s="26">
         <v>350</v>
       </c>
-      <c r="W75" s="26">
-[...1 lines deleted...]
-      </c>
       <c r="X75" s="26">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="Y75" s="26">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="Z75" s="26">
         <v>320</v>
       </c>
       <c r="AA75" s="36">
-        <v>350</v>
-[...13 lines deleted...]
-      <c r="AN75" s="26"/>
+        <v>345</v>
+      </c>
+      <c r="AB75" s="26">
+        <v>335</v>
+      </c>
+      <c r="AC75" s="26">
+        <v>330</v>
+      </c>
+      <c r="AD75" s="26">
+        <v>370</v>
+      </c>
+      <c r="AE75" s="26">
+        <v>310</v>
+      </c>
+      <c r="AF75" s="26">
+        <v>330</v>
+      </c>
+      <c r="AG75" s="26">
+        <v>335</v>
+      </c>
+      <c r="AH75" s="26">
+        <v>330</v>
+      </c>
+      <c r="AI75" s="26">
+        <v>395</v>
+      </c>
+      <c r="AJ75" s="26">
+        <v>365</v>
+      </c>
+      <c r="AK75" s="26">
+        <v>360</v>
+      </c>
+      <c r="AL75" s="26">
+        <v>360</v>
+      </c>
+      <c r="AM75" s="26">
+        <v>365</v>
+      </c>
+      <c r="AN75" s="26">
+        <v>365</v>
+      </c>
       <c r="AO75" s="26"/>
       <c r="AP75" s="26"/>
       <c r="AQ75" s="26"/>
       <c r="AR75" s="26"/>
       <c r="AS75" s="26"/>
       <c r="AT75" s="26"/>
       <c r="AU75" s="26"/>
       <c r="AV75" s="26"/>
       <c r="AW75" s="26"/>
       <c r="AX75" s="26"/>
       <c r="AY75" s="26"/>
       <c r="AZ75" s="26"/>
       <c r="BA75" s="26"/>
       <c r="BB75" s="26"/>
       <c r="BC75" s="26"/>
       <c r="BD75" s="26"/>
     </row>
     <row r="76" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A76" s="10">
         <v>2010</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C76" s="3" t="s">
@@ -14936,298 +15040,324 @@
       <c r="BB90" s="25">
         <v>185</v>
       </c>
       <c r="BC90" s="25">
         <v>205</v>
       </c>
       <c r="BD90" s="30"/>
     </row>
     <row r="91" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A91" s="14">
         <v>2025</v>
       </c>
       <c r="B91" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>24</v>
       </c>
       <c r="D91" s="25">
         <v>210</v>
       </c>
       <c r="E91" s="25">
         <v>220</v>
       </c>
       <c r="F91" s="25">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="G91" s="25">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="H91" s="25">
         <v>200</v>
       </c>
       <c r="I91" s="25">
         <v>210</v>
       </c>
       <c r="J91" s="25">
         <v>230</v>
       </c>
       <c r="K91" s="25">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="L91" s="25">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="M91" s="25">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="N91" s="25">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="O91" s="25">
         <v>225</v>
       </c>
       <c r="P91" s="25">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="Q91" s="25">
         <v>190</v>
       </c>
       <c r="R91" s="25">
         <v>180</v>
       </c>
       <c r="S91" s="25">
+        <v>185</v>
+      </c>
+      <c r="T91" s="25">
         <v>180</v>
       </c>
-      <c r="T91" s="25">
+      <c r="U91" s="25">
+        <v>205</v>
+      </c>
+      <c r="V91" s="25">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>190</v>
       </c>
       <c r="W91" s="25">
         <v>180</v>
       </c>
       <c r="X91" s="25">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="Y91" s="25">
         <v>205</v>
       </c>
       <c r="Z91" s="25">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="AA91" s="35">
         <v>185</v>
       </c>
       <c r="AB91" s="25">
         <v>180</v>
       </c>
       <c r="AC91" s="25">
         <v>155</v>
       </c>
       <c r="AD91" s="25">
         <v>200</v>
       </c>
       <c r="AE91" s="25">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="AF91" s="25">
         <v>170</v>
       </c>
       <c r="AG91" s="25">
         <v>190</v>
       </c>
       <c r="AH91" s="25">
         <v>195</v>
       </c>
       <c r="AI91" s="25">
         <v>190</v>
       </c>
       <c r="AJ91" s="25">
         <v>185</v>
       </c>
       <c r="AK91" s="25">
         <v>195</v>
       </c>
       <c r="AL91" s="25">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="AM91" s="25">
         <v>180</v>
       </c>
       <c r="AN91" s="25">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="AO91" s="25">
         <v>175</v>
       </c>
       <c r="AP91" s="25">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="AQ91" s="25">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="AR91" s="25">
         <v>205</v>
       </c>
       <c r="AS91" s="25">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="AT91" s="25">
         <v>200</v>
       </c>
       <c r="AU91" s="25">
         <v>175</v>
       </c>
       <c r="AV91" s="25">
         <v>195</v>
       </c>
       <c r="AW91" s="25">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="AX91" s="25">
         <v>200</v>
       </c>
       <c r="AY91" s="25">
         <v>195</v>
       </c>
       <c r="AZ91" s="25">
         <v>200</v>
       </c>
       <c r="BA91" s="25">
         <v>190</v>
       </c>
       <c r="BB91" s="25">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="BC91" s="25">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="BD91" s="25">
         <v>230</v>
       </c>
     </row>
     <row r="92" spans="1:56" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A92" s="16">
         <v>2026</v>
       </c>
       <c r="B92" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C92" s="17" t="s">
         <v>24</v>
       </c>
       <c r="D92" s="26">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="E92" s="26">
         <v>210</v>
       </c>
       <c r="F92" s="26">
         <v>200</v>
       </c>
       <c r="G92" s="26">
         <v>215</v>
       </c>
       <c r="H92" s="26">
         <v>185</v>
       </c>
       <c r="I92" s="26">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="J92" s="26">
         <v>235</v>
       </c>
       <c r="K92" s="26">
         <v>190</v>
       </c>
       <c r="L92" s="26">
+        <v>205</v>
+      </c>
+      <c r="M92" s="26">
         <v>210</v>
       </c>
-      <c r="M92" s="26">
-[...1 lines deleted...]
-      </c>
       <c r="N92" s="26">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="O92" s="26">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="P92" s="26">
         <v>165</v>
       </c>
       <c r="Q92" s="26">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="R92" s="26">
         <v>165</v>
       </c>
       <c r="S92" s="26">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="T92" s="26">
+        <v>180</v>
+      </c>
+      <c r="U92" s="26">
         <v>185</v>
       </c>
-      <c r="U92" s="26">
-[...1 lines deleted...]
-      </c>
       <c r="V92" s="26">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="W92" s="26">
         <v>170</v>
       </c>
       <c r="X92" s="26">
         <v>170</v>
       </c>
       <c r="Y92" s="26">
         <v>170</v>
       </c>
       <c r="Z92" s="26">
         <v>200</v>
       </c>
       <c r="AA92" s="36">
-        <v>160</v>
-[...13 lines deleted...]
-      <c r="AN92" s="26"/>
+        <v>155</v>
+      </c>
+      <c r="AB92" s="26">
+        <v>210</v>
+      </c>
+      <c r="AC92" s="26">
+        <v>210</v>
+      </c>
+      <c r="AD92" s="26">
+        <v>165</v>
+      </c>
+      <c r="AE92" s="26">
+        <v>185</v>
+      </c>
+      <c r="AF92" s="26">
+        <v>150</v>
+      </c>
+      <c r="AG92" s="26">
+        <v>170</v>
+      </c>
+      <c r="AH92" s="26">
+        <v>185</v>
+      </c>
+      <c r="AI92" s="26">
+        <v>180</v>
+      </c>
+      <c r="AJ92" s="26">
+        <v>170</v>
+      </c>
+      <c r="AK92" s="26">
+        <v>180</v>
+      </c>
+      <c r="AL92" s="26">
+        <v>150</v>
+      </c>
+      <c r="AM92" s="26">
+        <v>175</v>
+      </c>
+      <c r="AN92" s="26">
+        <v>175</v>
+      </c>
       <c r="AO92" s="26"/>
       <c r="AP92" s="26"/>
       <c r="AQ92" s="26"/>
       <c r="AR92" s="26"/>
       <c r="AS92" s="26"/>
       <c r="AT92" s="26"/>
       <c r="AU92" s="26"/>
       <c r="AV92" s="26"/>
       <c r="AW92" s="26"/>
       <c r="AX92" s="26"/>
       <c r="AY92" s="26"/>
       <c r="AZ92" s="26"/>
       <c r="BA92" s="26"/>
       <c r="BB92" s="26"/>
       <c r="BC92" s="26"/>
       <c r="BD92" s="26"/>
     </row>
     <row r="93" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A93" s="10">
         <v>2010</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C93" s="3" t="s">
@@ -17742,227 +17872,227 @@
       <c r="BB107" s="25">
         <v>55</v>
       </c>
       <c r="BC107" s="25">
         <v>65</v>
       </c>
       <c r="BD107" s="30"/>
     </row>
     <row r="108" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A108" s="14">
         <v>2025</v>
       </c>
       <c r="B108" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C108" s="15" t="s">
         <v>25</v>
       </c>
       <c r="D108" s="25">
         <v>65</v>
       </c>
       <c r="E108" s="25">
         <v>65</v>
       </c>
       <c r="F108" s="25">
+        <v>80</v>
+      </c>
+      <c r="G108" s="25">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="H108" s="25">
         <v>70</v>
       </c>
       <c r="I108" s="25">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="J108" s="25">
         <v>70</v>
       </c>
       <c r="K108" s="25">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="L108" s="25">
         <v>65</v>
       </c>
       <c r="M108" s="25">
         <v>75</v>
       </c>
       <c r="N108" s="25">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="O108" s="25">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="P108" s="25">
         <v>60</v>
       </c>
       <c r="Q108" s="25">
         <v>70</v>
       </c>
       <c r="R108" s="25">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="S108" s="25">
         <v>60</v>
       </c>
       <c r="T108" s="25">
         <v>65</v>
       </c>
       <c r="U108" s="25">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="V108" s="25">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="W108" s="25">
         <v>60</v>
       </c>
       <c r="X108" s="25">
         <v>65</v>
       </c>
       <c r="Y108" s="25">
         <v>70</v>
       </c>
       <c r="Z108" s="25">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="AA108" s="35">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="AB108" s="25">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="AC108" s="25">
         <v>55</v>
       </c>
       <c r="AD108" s="25">
         <v>75</v>
       </c>
       <c r="AE108" s="25">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="AF108" s="25">
         <v>70</v>
       </c>
       <c r="AG108" s="25">
         <v>60</v>
       </c>
       <c r="AH108" s="25">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="AI108" s="25">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="AJ108" s="25">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="AK108" s="25">
         <v>70</v>
       </c>
       <c r="AL108" s="25">
         <v>60</v>
       </c>
       <c r="AM108" s="25">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="AN108" s="25">
         <v>50</v>
       </c>
       <c r="AO108" s="25">
         <v>60</v>
       </c>
       <c r="AP108" s="25">
         <v>70</v>
       </c>
       <c r="AQ108" s="25">
         <v>40</v>
       </c>
       <c r="AR108" s="25">
         <v>65</v>
       </c>
       <c r="AS108" s="25">
         <v>60</v>
       </c>
       <c r="AT108" s="25">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="AU108" s="25">
         <v>70</v>
       </c>
       <c r="AV108" s="25">
         <v>65</v>
       </c>
       <c r="AW108" s="25">
         <v>70</v>
       </c>
       <c r="AX108" s="25">
         <v>50</v>
       </c>
       <c r="AY108" s="25">
         <v>70</v>
       </c>
       <c r="AZ108" s="25">
         <v>60</v>
       </c>
       <c r="BA108" s="25">
         <v>50</v>
       </c>
       <c r="BB108" s="25">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="BC108" s="25">
         <v>65</v>
       </c>
       <c r="BD108" s="25">
         <v>75</v>
       </c>
     </row>
     <row r="109" spans="1:56" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A109" s="16">
         <v>2026</v>
       </c>
       <c r="B109" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C109" s="17" t="s">
         <v>25</v>
       </c>
       <c r="D109" s="26">
         <v>80</v>
       </c>
       <c r="E109" s="26">
         <v>70</v>
       </c>
       <c r="F109" s="26">
         <v>70</v>
       </c>
       <c r="G109" s="26">
         <v>55</v>
       </c>
       <c r="H109" s="26">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="I109" s="26">
         <v>65</v>
       </c>
       <c r="J109" s="26">
         <v>65</v>
       </c>
       <c r="K109" s="26">
         <v>60</v>
       </c>
       <c r="L109" s="26">
         <v>60</v>
       </c>
       <c r="M109" s="26">
         <v>75</v>
       </c>
       <c r="N109" s="26">
         <v>55</v>
       </c>
       <c r="O109" s="26">
         <v>65</v>
       </c>
       <c r="P109" s="26">
         <v>50</v>
       </c>
@@ -17977,63 +18107,89 @@
       </c>
       <c r="T109" s="26">
         <v>65</v>
       </c>
       <c r="U109" s="26">
         <v>65</v>
       </c>
       <c r="V109" s="26">
         <v>50</v>
       </c>
       <c r="W109" s="26">
         <v>60</v>
       </c>
       <c r="X109" s="26">
         <v>40</v>
       </c>
       <c r="Y109" s="26">
         <v>55</v>
       </c>
       <c r="Z109" s="26">
         <v>60</v>
       </c>
       <c r="AA109" s="36">
         <v>60</v>
       </c>
-      <c r="AB109" s="26"/>
-[...11 lines deleted...]
-      <c r="AN109" s="26"/>
+      <c r="AB109" s="26">
+        <v>50</v>
+      </c>
+      <c r="AC109" s="26">
+        <v>50</v>
+      </c>
+      <c r="AD109" s="26">
+        <v>50</v>
+      </c>
+      <c r="AE109" s="26">
+        <v>50</v>
+      </c>
+      <c r="AF109" s="26">
+        <v>55</v>
+      </c>
+      <c r="AG109" s="26">
+        <v>55</v>
+      </c>
+      <c r="AH109" s="26">
+        <v>60</v>
+      </c>
+      <c r="AI109" s="26">
+        <v>55</v>
+      </c>
+      <c r="AJ109" s="26">
+        <v>50</v>
+      </c>
+      <c r="AK109" s="26">
+        <v>50</v>
+      </c>
+      <c r="AL109" s="26">
+        <v>55</v>
+      </c>
+      <c r="AM109" s="26">
+        <v>65</v>
+      </c>
+      <c r="AN109" s="26">
+        <v>50</v>
+      </c>
       <c r="AO109" s="26"/>
       <c r="AP109" s="26"/>
       <c r="AQ109" s="26"/>
       <c r="AR109" s="26"/>
       <c r="AS109" s="26"/>
       <c r="AT109" s="26"/>
       <c r="AU109" s="26"/>
       <c r="AV109" s="26"/>
       <c r="AW109" s="26"/>
       <c r="AX109" s="26"/>
       <c r="AY109" s="26"/>
       <c r="AZ109" s="26"/>
       <c r="BA109" s="26"/>
       <c r="BB109" s="26"/>
       <c r="BC109" s="26"/>
       <c r="BD109" s="26"/>
     </row>
     <row r="110" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A110" s="10">
         <v>2010</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C110" s="3" t="s">
@@ -20542,345 +20698,371 @@
       <c r="AZ124" s="25">
         <v>65</v>
       </c>
       <c r="BA124" s="25">
         <v>65</v>
       </c>
       <c r="BB124" s="25">
         <v>55</v>
       </c>
       <c r="BC124" s="25">
         <v>75</v>
       </c>
       <c r="BD124" s="30"/>
     </row>
     <row r="125" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A125" s="14">
         <v>2025</v>
       </c>
       <c r="B125" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C125" s="15" t="s">
         <v>18</v>
       </c>
       <c r="D125" s="25">
+        <v>55</v>
+      </c>
+      <c r="E125" s="25">
+        <v>70</v>
+      </c>
+      <c r="F125" s="25">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="G125" s="25">
         <v>65</v>
       </c>
       <c r="H125" s="25">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="I125" s="25">
         <v>65</v>
       </c>
       <c r="J125" s="25">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="K125" s="25">
         <v>65</v>
       </c>
       <c r="L125" s="25">
         <v>70</v>
       </c>
       <c r="M125" s="25">
         <v>55</v>
       </c>
       <c r="N125" s="25">
         <v>65</v>
       </c>
       <c r="O125" s="25">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="P125" s="25">
         <v>55</v>
       </c>
       <c r="Q125" s="25">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="R125" s="25">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="S125" s="25">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="T125" s="25">
         <v>65</v>
       </c>
       <c r="U125" s="25">
         <v>50</v>
       </c>
       <c r="V125" s="25">
         <v>60</v>
       </c>
       <c r="W125" s="25">
         <v>60</v>
       </c>
       <c r="X125" s="25">
         <v>50</v>
       </c>
       <c r="Y125" s="25">
+        <v>70</v>
+      </c>
+      <c r="Z125" s="25">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="AA125" s="35">
         <v>65</v>
       </c>
       <c r="AB125" s="25">
         <v>60</v>
       </c>
       <c r="AC125" s="25">
         <v>60</v>
       </c>
       <c r="AD125" s="25">
         <v>65</v>
       </c>
       <c r="AE125" s="25">
         <v>65</v>
       </c>
       <c r="AF125" s="25">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="AG125" s="25">
         <v>55</v>
       </c>
       <c r="AH125" s="25">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="AI125" s="25">
         <v>75</v>
       </c>
       <c r="AJ125" s="25">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="AK125" s="25">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="AL125" s="25">
         <v>60</v>
       </c>
       <c r="AM125" s="25">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="AN125" s="25">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="AO125" s="25">
         <v>65</v>
       </c>
       <c r="AP125" s="25">
         <v>70</v>
       </c>
       <c r="AQ125" s="25">
         <v>60</v>
       </c>
       <c r="AR125" s="25">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="AS125" s="25">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="AT125" s="25">
         <v>65</v>
       </c>
       <c r="AU125" s="25">
         <v>55</v>
       </c>
       <c r="AV125" s="25">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="AW125" s="25">
         <v>75</v>
       </c>
       <c r="AX125" s="25">
         <v>60</v>
       </c>
       <c r="AY125" s="25">
         <v>55</v>
       </c>
       <c r="AZ125" s="25">
         <v>70</v>
       </c>
       <c r="BA125" s="25">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="BB125" s="25">
         <v>60</v>
       </c>
       <c r="BC125" s="25">
         <v>60</v>
       </c>
       <c r="BD125" s="25">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="126" spans="1:56" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A126" s="16">
         <v>2026</v>
       </c>
       <c r="B126" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C126" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D126" s="26">
+        <v>60</v>
+      </c>
+      <c r="E126" s="26">
+        <v>55</v>
+      </c>
+      <c r="F126" s="26">
+        <v>45</v>
+      </c>
+      <c r="G126" s="26">
+        <v>80</v>
+      </c>
+      <c r="H126" s="26">
+        <v>60</v>
+      </c>
+      <c r="I126" s="26">
+        <v>60</v>
+      </c>
+      <c r="J126" s="26">
+        <v>60</v>
+      </c>
+      <c r="K126" s="26">
+        <v>45</v>
+      </c>
+      <c r="L126" s="26">
         <v>65</v>
       </c>
-      <c r="E126" s="26">
+      <c r="M126" s="26">
+        <v>75</v>
+      </c>
+      <c r="N126" s="26">
+        <v>70</v>
+      </c>
+      <c r="O126" s="26">
+        <v>65</v>
+      </c>
+      <c r="P126" s="26">
+        <v>45</v>
+      </c>
+      <c r="Q126" s="26">
         <v>60</v>
       </c>
-      <c r="F126" s="26">
+      <c r="R126" s="26">
+        <v>45</v>
+      </c>
+      <c r="S126" s="26">
+        <v>45</v>
+      </c>
+      <c r="T126" s="26">
+        <v>70</v>
+      </c>
+      <c r="U126" s="26">
+        <v>60</v>
+      </c>
+      <c r="V126" s="26">
+        <v>60</v>
+      </c>
+      <c r="W126" s="26">
+        <v>65</v>
+      </c>
+      <c r="X126" s="26">
+        <v>50</v>
+      </c>
+      <c r="Y126" s="26">
+        <v>70</v>
+      </c>
+      <c r="Z126" s="26">
+        <v>70</v>
+      </c>
+      <c r="AA126" s="36">
+        <v>65</v>
+      </c>
+      <c r="AB126" s="26">
+        <v>70</v>
+      </c>
+      <c r="AC126" s="26">
+        <v>75</v>
+      </c>
+      <c r="AD126" s="26">
         <v>55</v>
       </c>
-      <c r="G126" s="26">
-[...2 lines deleted...]
-      <c r="H126" s="26">
+      <c r="AE126" s="26">
+        <v>70</v>
+      </c>
+      <c r="AF126" s="26">
+        <v>60</v>
+      </c>
+      <c r="AG126" s="26">
+        <v>55</v>
+      </c>
+      <c r="AH126" s="26">
+        <v>50</v>
+      </c>
+      <c r="AI126" s="26">
+        <v>70</v>
+      </c>
+      <c r="AJ126" s="26">
         <v>65</v>
       </c>
-      <c r="I126" s="26">
+      <c r="AK126" s="26">
         <v>65</v>
       </c>
-      <c r="J126" s="26">
-[...41 lines deleted...]
-      <c r="X126" s="26">
+      <c r="AL126" s="26">
+        <v>45</v>
+      </c>
+      <c r="AM126" s="26">
+        <v>45</v>
+      </c>
+      <c r="AN126" s="26">
         <v>60</v>
       </c>
-      <c r="Y126" s="26">
-[...20 lines deleted...]
-      <c r="AN126" s="26"/>
       <c r="AO126" s="26"/>
       <c r="AP126" s="26"/>
       <c r="AQ126" s="26"/>
       <c r="AR126" s="26"/>
       <c r="AS126" s="26"/>
       <c r="AT126" s="26"/>
       <c r="AU126" s="26"/>
       <c r="AV126" s="26"/>
       <c r="AW126" s="26"/>
       <c r="AX126" s="26"/>
       <c r="AY126" s="26"/>
       <c r="AZ126" s="26"/>
       <c r="BA126" s="26"/>
       <c r="BB126" s="26"/>
       <c r="BC126" s="26"/>
       <c r="BD126" s="26"/>
     </row>
   </sheetData>
   <autoFilter ref="A7:C124" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A6:BD61">
     <sortCondition ref="C6:C61"/>
     <sortCondition ref="A6:A61"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="D5:BD5"/>
     <mergeCell ref="D7:BD7"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:P29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="M22" sqref="M22"/>
+      <selection pane="bottomLeft" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="12.83203125" style="18" customWidth="1"/>
     <col min="14" max="14" width="11" style="18" customWidth="1"/>
     <col min="15" max="16384" width="11.5" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="28.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
@@ -21232,51 +21414,51 @@
       <c r="K21" s="21"/>
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
       <c r="N21" s="21"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="21"/>
       <c r="C22" s="21"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
       <c r="F22" s="21"/>
       <c r="G22" s="21"/>
       <c r="H22" s="21"/>
       <c r="I22" s="21"/>
       <c r="J22" s="21"/>
       <c r="K22" s="21"/>
       <c r="L22" s="21"/>
       <c r="M22" s="21"/>
       <c r="N22" s="21"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="22" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B23" s="21"/>
       <c r="C23" s="21"/>
       <c r="D23" s="21"/>
       <c r="E23" s="21"/>
       <c r="F23" s="21"/>
       <c r="G23" s="21"/>
       <c r="H23" s="21"/>
       <c r="I23" s="21"/>
       <c r="J23" s="21"/>
       <c r="K23" s="21"/>
       <c r="L23" s="21"/>
       <c r="M23" s="21"/>
       <c r="N23" s="21"/>
     </row>
     <row r="24" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="22"/>
       <c r="B24" s="22"/>
       <c r="C24" s="22"/>
       <c r="D24" s="22"/>
       <c r="E24" s="22"/>
       <c r="F24" s="22"/>
       <c r="G24" s="22"/>
       <c r="H24" s="22"/>
       <c r="I24" s="22"/>
@@ -21284,51 +21466,51 @@
       <c r="K24" s="22"/>
       <c r="L24" s="22"/>
       <c r="M24" s="22"/>
       <c r="N24" s="22"/>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="21"/>
       <c r="C25" s="21"/>
       <c r="D25" s="21"/>
       <c r="E25" s="21"/>
       <c r="F25" s="21"/>
       <c r="G25" s="21"/>
       <c r="H25" s="21"/>
       <c r="I25" s="21"/>
       <c r="J25" s="21"/>
       <c r="K25" s="21"/>
       <c r="L25" s="21"/>
       <c r="M25" s="21"/>
       <c r="N25" s="21"/>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B26" s="21"/>
       <c r="C26" s="21"/>
       <c r="D26" s="21"/>
       <c r="E26" s="21"/>
       <c r="F26" s="21"/>
       <c r="G26" s="21"/>
       <c r="H26" s="21"/>
       <c r="I26" s="21"/>
       <c r="J26" s="21"/>
       <c r="K26" s="21"/>
       <c r="L26" s="21"/>
       <c r="M26" s="21"/>
       <c r="N26" s="21"/>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="21"/>
       <c r="B27" s="21"/>
       <c r="C27" s="21"/>
       <c r="D27" s="21"/>
       <c r="E27" s="21"/>
       <c r="F27" s="21"/>
       <c r="G27" s="21"/>
       <c r="H27" s="21"/>
       <c r="I27" s="21"/>