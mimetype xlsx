--- v0 (2026-02-26)
+++ v1 (2026-05-28)
@@ -1,805 +1,752 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27531"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\ECO_110E\MNV\MNV_Comptes des terres\9. Principaux résultats - page HTML\Fichiers de téléchargement - page HTML\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\ECO_110E\MNV\MNV_Comptes des terres\9. Principaux résultats - page HTML\Version 2026- À intégrer - Pour Géraldine\Fichiers de téléchargement\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DF515FA6-C3D5-4460-BEA1-413FA954DA40}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B7F76A01-1FD3-440E-B5C8-9156C1DFE071}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="19440" windowHeight="14880" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Stocks" sheetId="2" r:id="rId1"/>
+    <sheet name="Répartition des CT" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="25">
-[...1 lines deleted...]
-    <t>Comptes des terres du Québec méridional</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="21">
+  <si>
+    <t>Années 1990</t>
+  </si>
+  <si>
+    <t>Années 2010</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Surfaces artificielles</t>
+  </si>
+  <si>
+    <t>Terres agricoles</t>
+  </si>
+  <si>
+    <t>Milieux humides</t>
+  </si>
+  <si>
+    <t>Plans et cours d'eau intérieure</t>
+  </si>
+  <si>
+    <t>Forêts</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Années 1990</t>
-[...2 lines deleted...]
-    <t>%</t>
+    <t>Sources</t>
+  </si>
+  <si>
+    <t>Répartition des différentes couvertures terrestres du Québec méridional, années 1990 et années 2010</t>
   </si>
   <si>
     <t>Années 2000</t>
   </si>
   <si>
-    <t>Surfaces artificielles</t>
-[...11 lines deleted...]
-    <t>Forêts</t>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>Québec méridional (17 régions sur 17)</t>
+  </si>
+  <si>
+    <t>Types de couvertures terrestres</t>
+  </si>
+  <si>
+    <r>
+      <t>Ensemble des régions administratives disponibles en 2010</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (15 régions sur 17)</t>
+    </r>
   </si>
   <si>
     <r>
       <t>km</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Les limites du territoires d'études sont précisées sur la carte interactive des comptes des terres du Québec méridional: </t>
-[...14 lines deleted...]
-    <t>Institut de la statistique du Québec, exploitation des cartes et des données écoforestières du ministère des Ressources naturelles et des Forêts [MRNF], juillet 2023.</t>
+    <t>1. Les données de la Côte-Nord et du Nord-du-Québec sont exclues des résultats, pour l'instant.</t>
   </si>
   <si>
     <r>
-      <t>1. Le Québec méridional correspond environ au territoire du Québec situé au sud du 52</t>
-[...32 lines deleted...]
-      <t xml:space="preserve">MRNF, </t>
+      <t xml:space="preserve">Institut de la statistique du Québec, exploitation des cartes et des données écoforestières du ministère des Ressources naturelles et des Forêts (MRNF), juillet 2025. MRNF, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Système sur les découpages administratifs (SDA)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>, janvier 2022.</t>
+      <t>, janvier 2024.</t>
     </r>
   </si>
   <si>
-    <t>Ces résultats ne tiennent pas compte de la réévaluation et peuvent différer légèrement de l'analyse des résultats.</t>
-[...1 lines deleted...]
-  <si>
     <r>
-      <t>Superficie des différentes couvertures terrestres du Québec méridional</t>
-[...25 lines deleted...]
-      <t>Ensemble des régions administratives disponibles en 2010</t>
+      <t>2. Zones couvertes par les inventaires écoforestiers ne contenant pas l'information requise pour définir la couverture terrestre; il s'agit souvent d'îles d'une superficie inférieure à 0,01 km</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Pas de données</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...22 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-      <color theme="1"/>
+      <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
-      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...27 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.14999847407452621"/>
-[...5 lines deleted...]
-        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="20">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...18 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...110 lines deleted...]
-      <bottom style="thin">
+      <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...43 lines deleted...]
-      <bottom style="medium">
+      <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="3" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="3" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="3" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="4" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="3" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="4" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...107 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
-    <cellStyle name="Lien hypertexte" xfId="2" builtinId="8"/>
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Pourcentage" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1020,585 +967,842 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/fr/document/carte-interactive-des-comptes-des-terres-du-quebec-meridional" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF87535F-9687-4164-B081-177451325F0F}">
-  <dimension ref="A1:R28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="40.28515625" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="26.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="5" width="12.140625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="1.7109375" style="2" customWidth="1"/>
+    <col min="7" max="12" width="12.140625" style="2" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A1" s="4" t="s">
+    <row r="1" spans="1:14" ht="15" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A4" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="50" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="48"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="49"/>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A5" s="45"/>
+      <c r="B5" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="5"/>
-[...8 lines deleted...]
-      <c r="K1" s="6"/>
+      <c r="C5" s="51"/>
+      <c r="D5" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="51"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="53"/>
+      <c r="I5" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="J5" s="53"/>
+      <c r="K5" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="L5" s="55"/>
     </row>
-    <row r="2" spans="1:18" s="8" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="K2" s="10"/>
+    <row r="6" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="46"/>
+      <c r="B6" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="F6" s="4"/>
+      <c r="G6" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H6" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J6" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="K6" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="L6" s="8" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="3" spans="1:18" s="8" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="K3" s="10"/>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A7" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="10">
+        <v>6471</v>
+      </c>
+      <c r="C7" s="11">
+        <v>9.9207991831553391E-3</v>
+      </c>
+      <c r="D7" s="12">
+        <v>7080.2174999999634</v>
+      </c>
+      <c r="E7" s="11">
+        <v>1.0854794187063673E-2</v>
+      </c>
+      <c r="F7" s="13"/>
+      <c r="G7" s="14">
+        <v>5796.6474999999709</v>
+      </c>
+      <c r="H7" s="15">
+        <v>1.4439849093279744E-2</v>
+      </c>
+      <c r="I7" s="16">
+        <v>6544.0024999999605</v>
+      </c>
+      <c r="J7" s="15">
+        <v>1.6301561991831533E-2</v>
+      </c>
+      <c r="K7" s="14">
+        <v>6942.4399999999623</v>
+      </c>
+      <c r="L7" s="15">
+        <v>1.729409731041066E-2</v>
+      </c>
+      <c r="N7" s="17"/>
     </row>
-    <row r="4" spans="1:18" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K4" s="10"/>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A8" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="19">
+        <v>26113</v>
+      </c>
+      <c r="C8" s="20">
+        <v>4.0034280492927732E-2</v>
+      </c>
+      <c r="D8" s="21">
+        <v>25081.382500000418</v>
+      </c>
+      <c r="E8" s="20">
+        <v>3.8452666879870069E-2</v>
+      </c>
+      <c r="F8" s="13"/>
+      <c r="G8" s="22">
+        <v>26023.762500000616</v>
+      </c>
+      <c r="H8" s="23">
+        <v>6.4826988934442401E-2</v>
+      </c>
+      <c r="I8" s="24">
+        <v>24589.067500000358</v>
+      </c>
+      <c r="J8" s="23">
+        <v>6.1253064645465559E-2</v>
+      </c>
+      <c r="K8" s="22">
+        <v>23939.210000000316</v>
+      </c>
+      <c r="L8" s="23">
+        <v>5.9634224750140248E-2</v>
+      </c>
+      <c r="N8" s="17"/>
     </row>
-    <row r="5" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="45" t="s">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A9" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="19">
+        <v>68184</v>
+      </c>
+      <c r="C9" s="20">
+        <v>0.10453403979358114</v>
+      </c>
+      <c r="D9" s="21">
+        <v>68639.095000000219</v>
+      </c>
+      <c r="E9" s="20">
+        <v>0.10523168948006434</v>
+      </c>
+      <c r="F9" s="13"/>
+      <c r="G9" s="22">
+        <v>32846.282500000059</v>
+      </c>
+      <c r="H9" s="23">
+        <v>8.1822357246190761E-2</v>
+      </c>
+      <c r="I9" s="24">
+        <v>32648.890000000069</v>
+      </c>
+      <c r="J9" s="23">
+        <v>8.1330638901726107E-2</v>
+      </c>
+      <c r="K9" s="22">
+        <v>32803.887500000055</v>
+      </c>
+      <c r="L9" s="23">
+        <v>8.1716748374457374E-2</v>
+      </c>
+      <c r="N9" s="17"/>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A10" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="19">
+        <v>156432</v>
+      </c>
+      <c r="C10" s="20">
+        <v>0.23982853621068706</v>
+      </c>
+      <c r="D10" s="21">
+        <v>156542.51999999996</v>
+      </c>
+      <c r="E10" s="20">
+        <v>0.2399978300277226</v>
+      </c>
+      <c r="F10" s="13"/>
+      <c r="G10" s="22">
+        <v>61772.174999999937</v>
+      </c>
+      <c r="H10" s="23">
+        <v>0.15387875235878518</v>
+      </c>
+      <c r="I10" s="24">
+        <v>61761.952499999861</v>
+      </c>
+      <c r="J10" s="23">
+        <v>0.15385328740557608</v>
+      </c>
+      <c r="K10" s="22">
+        <v>61760.894999999859</v>
+      </c>
+      <c r="L10" s="23">
+        <v>0.15385065310007123</v>
+      </c>
+      <c r="N10" s="17"/>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A11" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="19">
+        <v>394626</v>
+      </c>
+      <c r="C11" s="20">
+        <v>0.60500777290246621</v>
+      </c>
+      <c r="D11" s="21">
+        <v>394797.81499999948</v>
+      </c>
+      <c r="E11" s="20">
+        <v>0.60527081651481118</v>
+      </c>
+      <c r="F11" s="13"/>
+      <c r="G11" s="22">
+        <v>274845.62249999976</v>
+      </c>
+      <c r="H11" s="23">
+        <v>0.68465941957804899</v>
+      </c>
+      <c r="I11" s="24">
+        <v>275793.0275000002</v>
+      </c>
+      <c r="J11" s="23">
+        <v>0.68701947083702652</v>
+      </c>
+      <c r="K11" s="22">
+        <v>275932.52500000148</v>
+      </c>
+      <c r="L11" s="23">
+        <v>0.68736696873971881</v>
+      </c>
+      <c r="N11" s="17"/>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="26">
+        <v>440</v>
+      </c>
+      <c r="C12" s="27">
+        <v>6.7457141718256053E-4</v>
+      </c>
+      <c r="D12" s="28">
+        <v>125.36750000000015</v>
+      </c>
+      <c r="E12" s="27">
+        <v>1.9220291046803485E-4</v>
+      </c>
+      <c r="F12" s="13"/>
+      <c r="G12" s="29">
+        <v>149.58750000000035</v>
+      </c>
+      <c r="H12" s="30">
+        <v>3.7263278925292589E-4</v>
+      </c>
+      <c r="I12" s="31">
+        <v>97.137500000000259</v>
+      </c>
+      <c r="J12" s="30">
+        <v>2.4197621837423645E-4</v>
+      </c>
+      <c r="K12" s="29">
+        <v>55.120000000000132</v>
+      </c>
+      <c r="L12" s="30">
+        <v>1.3730772520177963E-4</v>
+      </c>
+      <c r="N12" s="17"/>
+    </row>
+    <row r="13" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="33">
+        <v>652266</v>
+      </c>
+      <c r="C13" s="34">
+        <v>1</v>
+      </c>
+      <c r="D13" s="35">
+        <v>652266.39750000008</v>
+      </c>
+      <c r="E13" s="34">
+        <v>1</v>
+      </c>
+      <c r="F13" s="36"/>
+      <c r="G13" s="37">
+        <v>401434.07750000036</v>
+      </c>
+      <c r="H13" s="38">
+        <v>1</v>
+      </c>
+      <c r="I13" s="39">
+        <v>401434.07750000042</v>
+      </c>
+      <c r="J13" s="38">
+        <v>1</v>
+      </c>
+      <c r="K13" s="37">
+        <v>401434.07750000164</v>
+      </c>
+      <c r="L13" s="38">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="15" thickTop="1" x14ac:dyDescent="0.2"/>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A15" s="40" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A16" s="41" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A17" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="C5" s="46"/>
-[...9 lines deleted...]
-      <c r="K5" s="48"/>
     </row>
-    <row r="6" spans="1:18" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...21 lines deleted...]
-      <c r="L6" s="1"/>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A19" s="41"/>
     </row>
-    <row r="7" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-      <c r="L7" s="1"/>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A20" s="42" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="8" spans="1:18" x14ac:dyDescent="0.25">
-[...195 lines deleted...]
-      <c r="A13" s="29" t="s">
+    <row r="21" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A21" s="43" t="s">
         <v>18</v>
-      </c>
-[...153 lines deleted...]
-        <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A22:K24"/>
-[...6 lines deleted...]
-    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="G4:L4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="D5:E5"/>
   </mergeCells>
-  <hyperlinks>
-[...1 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CD5B5926B5A42548B1D3011BA6933ADB" ma:contentTypeVersion="12" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="f27b0a28804503f767750eee19709788">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="328f1e0d-3203-4f87-ba82-137dcaea4b77" xmlns:ns3="0f523260-7199-41ca-a0f9-896e19bdcee2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c0afe3db6bd95b8571960d759a94f106" ns2:_="" ns3:_="">
+    <xsd:import namespace="328f1e0d-3203-4f87-ba82-137dcaea4b77"/>
+    <xsd:import namespace="0f523260-7199-41ca-a0f9-896e19bdcee2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:j5c5c4b51d9b4beea9bb7909e2299e72" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:Statutdossier" minOccurs="0"/>
+                <xsd:element ref="ns2:g33e39f274194b6f8f562d23226f1735" minOccurs="0"/>
+                <xsd:element ref="ns2:na5439153a9c4477830ed9613a299ca1" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="328f1e0d-3203-4f87-ba82-137dcaea4b77" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="j5c5c4b51d9b4beea9bb7909e2299e72" ma:index="8" nillable="true" ma:taxonomy="true" ma:internalName="j5c5c4b51d9b4beea9bb7909e2299e72" ma:taxonomyFieldName="Plan_x0020_classification" ma:displayName="Plan classification" ma:default="" ma:fieldId="{35c5c4b5-1d9b-4bee-a9bb-7909e2299e72}" ma:sspId="ec6b4798-3965-479f-aeef-d03f9bff1d03" ma:termSetId="b714196b-1ee2-4a05-88e7-680ccc5a3559" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="9" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a7cc321f-dc87-451f-8302-7bb534c61db4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85a01a5e-c310-4eb6-841b-b4ca92fac58c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{a7cc321f-dc87-451f-8302-7bb534c61db4}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="85a01a5e-c310-4eb6-841b-b4ca92fac58c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Statutdossier" ma:index="12" nillable="true" ma:displayName="Statut Dossier" ma:format="Dropdown" ma:indexed="true" ma:internalName="Statutdossier">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="À débuter"/>
+          <xsd:enumeration value="En cours"/>
+          <xsd:enumeration value="À valider"/>
+          <xsd:enumeration value="Bloqué"/>
+          <xsd:enumeration value="Terminé"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="g33e39f274194b6f8f562d23226f1735" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="g33e39f274194b6f8f562d23226f1735" ma:taxonomyFieldName="Direction" ma:displayName="Direction" ma:indexed="true" ma:default="" ma:fieldId="{033e39f2-7419-4b6f-8f56-2d23226f1735}" ma:sspId="ec6b4798-3965-479f-aeef-d03f9bff1d03" ma:termSetId="6c1f36f5-e61f-48f0-9ba2-1b9c470fdf10" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="na5439153a9c4477830ed9613a299ca1" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="na5439153a9c4477830ed9613a299ca1" ma:taxonomyFieldName="CodeProjet" ma:displayName="Code Projet" ma:default="" ma:fieldId="{7a543915-3a9c-4477-830e-d9613a299ca1}" ma:sspId="ec6b4798-3965-479f-aeef-d03f9bff1d03" ma:termSetId="aa49afe7-96ef-4655-a323-03ff3945633c" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0f523260-7199-41ca-a0f9-896e19bdcee2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="17" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="18" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ec6b4798-3965-479f-aeef-d03f9bff1d03" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="23" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="24" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="25" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="26" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="27" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">
+      <Value>2141</Value>
+      <Value>3</Value>
+      <Value>2360</Value>
+    </TaxCatchAll>
+    <na5439153a9c4477830ed9613a299ca1 xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">MNV</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">37e75dca-db01-4d42-a1f5-0f0977d08a09</TermId>
+        </TermInfo>
+      </Terms>
+    </na5439153a9c4477830ed9613a299ca1>
+    <g33e39f274194b6f8f562d23226f1735 xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">DSSDD</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">78344bbc-27a4-41c4-b933-69a0d611dd6a</TermId>
+        </TermInfo>
+      </Terms>
+    </g33e39f274194b6f8f562d23226f1735>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0f523260-7199-41ca-a0f9-896e19bdcee2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Statutdossier xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">En cours</Statutdossier>
+    <j5c5c4b51d9b4beea9bb7909e2299e72 xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">03130 - Rôle-conseil en communication</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f17aa476-e9e6-4795-9191-c8ebda3ae281</TermId>
+        </TermInfo>
+      </Terms>
+    </j5c5c4b51d9b4beea9bb7909e2299e72>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BBF66E2-B3B5-465F-96E9-DEDC10F3148D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="328f1e0d-3203-4f87-ba82-137dcaea4b77"/>
+    <ds:schemaRef ds:uri="0f523260-7199-41ca-a0f9-896e19bdcee2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB01C889-0106-4484-A190-5661492F0991}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{115A4010-396B-4441-A98E-CAEB10EFA72C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="0f523260-7199-41ca-a0f9-896e19bdcee2"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="328f1e0d-3203-4f87-ba82-137dcaea4b77"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Stocks</vt:lpstr>
+      <vt:lpstr>Répartition des CT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sarah Roy-Milliard</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100CD5B5926B5A42548B1D3011BA6933ADB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CodeProjet">
+    <vt:lpwstr>2360</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Plan classification">
+    <vt:lpwstr>3;#03130 - Rôle-conseil en communication|f17aa476-e9e6-4795-9191-c8ebda3ae281</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Direction">
+    <vt:lpwstr>2141</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Plan_x0020_classification">
+    <vt:lpwstr>3;#03130 - Rôle-conseil en communication|f17aa476-e9e6-4795-9191-c8ebda3ae281</vt:lpwstr>
+  </property>
+</Properties>
+</file>