--- v0 (2026-02-26)
+++ v1 (2026-04-12)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\ECO_110E\HEB_Indicateurs richesse nationale bien-être\5. Production des indicateurs\Fichiers téléchargeables\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\ECO_110E\HEB_Indicateurs richesse nationale bien-être\3. Pages indicateurs\2.1.2 Valeur nette des administrations publiques\4. Intégration\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C7DC51D-1CC8-4F46-9EDB-9926BB9AC856}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7C631AA0-2E40-4DAA-8420-CA816CF195F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-135" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Valeur nette admin publiq 08-22" sheetId="1" r:id="rId1"/>
+    <sheet name="Valeur nette admin publiq 08-24" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="\A">#REF!</definedName>
     <definedName name="__123Graph_A" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ACurrent" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ADEPENDANCE" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AGEN1" hidden="1">[1]dataFig2_2!#REF!</definedName>
     <definedName name="__123Graph_AMASCPROP" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AMEDIANE" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_APROPORTION" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO2670" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO2695" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO7189" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_B" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BGEN1" hidden="1">[1]dataFig2_2!#REF!</definedName>
     <definedName name="__123Graph_BMASCPROP" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BPROPORTION" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BQO2670" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BQO2695" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BQO7189" hidden="1">#REF!</definedName>
@@ -71,110 +71,107 @@
     <definedName name="__123Graph_XCurrent" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XDEPENDANCE" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XGEN1" hidden="1">[1]dataFig2_2!#REF!</definedName>
     <definedName name="__123Graph_XMASCPROP" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XMEDIANE" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XPROPORTION" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XQO2670" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XQO2695" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XQO7189" hidden="1">#REF!</definedName>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
     <definedName name="_Sort" hidden="1">#REF!</definedName>
     <definedName name="ARRTOT">#REF!</definedName>
     <definedName name="D91_">#REF!</definedName>
     <definedName name="P51_">#REF!</definedName>
     <definedName name="PRN">#REF!</definedName>
     <definedName name="RNG_DATA_A">#REF!</definedName>
     <definedName name="RNG_LABEL_X">#REF!</definedName>
     <definedName name="RNG_LABEL_Y">#REF!</definedName>
     <definedName name="TABLEAU">#REF!</definedName>
     <definedName name="TEMP">[1]dataFig2_2!#REF!</definedName>
     <definedName name="TITFEM">#REF!</definedName>
     <definedName name="TitreColonne1">[3]!Liste_de_contrôle[[#Headers],[Terminé]]</definedName>
     <definedName name="TITTOT">#REF!</definedName>
     <definedName name="ZONE_IMPRES_MI">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="22">
   <si>
     <r>
       <t>Valeur nette</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>5</t>
     </r>
   </si>
   <si>
     <t>Valeur financière nette</t>
   </si>
   <si>
     <t>Actifs non financiers</t>
   </si>
   <si>
     <t>Québec</t>
   </si>
   <si>
     <t>Reste du Canada</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>$/hab</t>
   </si>
   <si>
-    <t>p Donnée provisoire.</t>
-[...1 lines deleted...]
-  <si>
     <t>Notes</t>
   </si>
   <si>
     <t>1. Les administrations publiques couvertes par l’indicateur comprennent l’administration générale fédérale, les administrations générales provinciales, les établissements de santé et de services sociaux, les universités et les collèges, les municipalités et les autres administrations locales, et les centres de services scolaires. Elles ne comprennent pas les entreprises publiques comme Hydro-Québec.</t>
   </si>
   <si>
     <t>2. Les statistiques sont consolidées, c’est-à-dire que l’ensemble des transactions et des relations débiteur/créancier entre les unités sont éliminées pour éviter les doubles comptes.</t>
   </si>
   <si>
     <t xml:space="preserve">3. Le reste du Canada représente l’ensemble des provinces et des territoires du Canada, à l’exception du Québec. </t>
   </si>
   <si>
     <t>4. Les statistiques pour le Québec et le reste du Canada correspondent à la somme des statistiques pour les administrations publiques provinciales et locales consolidées (Tableau 10-10-0147-01) par habitant et de celles pour l’administration publique fédérale (Tableau 10-10-0016-01) par habitant.</t>
   </si>
   <si>
     <t>5. La valeur nette est la somme de la valeur financière nette et des actifs non financiers des administrations publiques.</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Indicateurs de progrès du Québec pour la mesure du bien-être et de la richesse nationale</t>
   </si>
   <si>
     <r>
@@ -225,153 +222,175 @@
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Tableau 17-10-0005-01 Estimations de la population au 1</t>
     </r>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>er</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t> juillet, par âge et sexe</t>
+      <t> juillet, par âge et genre</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>. Compilation par l’Institut de la statistique du Québec.</t>
     </r>
   </si>
   <si>
     <r>
       <t>2023</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2024</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>p</t>
     </r>
   </si>
   <si>
-    <t>Les données de 2008 à 2022 ont été révisées, notamment en raison d'une révision des données sur la population.</t>
+    <t>p : Donnée provisoire.</t>
+  </si>
+  <si>
+    <t>r : Donnée révisée.</t>
+  </si>
+  <si>
+    <t>Mise à jour : avril 2026.</t>
   </si>
   <si>
     <r>
       <t>Valeur nette, valeur financière nette et actifs non financiers des administrations publiques</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
-        <sz val="12"/>
+        <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="12"/>
+        <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> fédérale, provinciales et locales consolidées</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
-        <sz val="12"/>
+        <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="12"/>
+        <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>, Québec, reste du Canada</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
-        <sz val="12"/>
+        <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>3, 4</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="12"/>
+        <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> et Canada, 2008-2023</t>
+      <t xml:space="preserve"> et Canada, 2008-2024</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -401,236 +420,137 @@
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...15 lines deleted...]
-      <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="21">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...66 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...29 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -648,179 +568,220 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top/>
-      <bottom style="thin">
+      <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/DEM_250Z/HA5_Bilan%20d&#233;mo/_&#201;dition%202020/2_Naissances/Chapitre%202%20figures%202020.xlsx" TargetMode="External"/></Relationships>
@@ -1170,794 +1131,878 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J37"/>
+  <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="10" width="16.7109375" style="3" customWidth="1"/>
     <col min="11" max="16384" width="11.42578125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" ht="21" x14ac:dyDescent="0.25">
-      <c r="A1" s="11" t="s">
-        <v>15</v>
+      <c r="A1" s="8" t="s">
+        <v>14</v>
       </c>
       <c r="E1" s="2"/>
     </row>
-    <row r="3" spans="1:10" s="1" customFormat="1" ht="18" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="3" spans="1:10" s="1" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="A3" s="32" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:10" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="30"/>
-      <c r="B5" s="27" t="s">
+      <c r="A5" s="28"/>
+      <c r="B5" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="28"/>
-[...1 lines deleted...]
-      <c r="E5" s="27" t="s">
+      <c r="C5" s="22"/>
+      <c r="D5" s="23"/>
+      <c r="E5" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="22"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="28"/>
-[...9 lines deleted...]
-      <c r="B6" s="4" t="s">
+      <c r="I5" s="22"/>
+      <c r="J5" s="23"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A6" s="29"/>
+      <c r="B6" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="C6" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="D6" s="5" t="s">
+      <c r="D6" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="E6" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="F6" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="5" t="s">
+      <c r="G6" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="H6" s="4" t="s">
+      <c r="H6" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="I6" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="J6" s="6" t="s">
+      <c r="J6" s="18" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B7" s="16" t="s">
+    <row r="7" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="30"/>
+      <c r="B7" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="C7" s="17"/>
-[...1 lines deleted...]
-      <c r="E7" s="16" t="s">
+      <c r="C7" s="25"/>
+      <c r="D7" s="26"/>
+      <c r="E7" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="F7" s="17"/>
-[...1 lines deleted...]
-      <c r="H7" s="16" t="s">
+      <c r="F7" s="25"/>
+      <c r="G7" s="26"/>
+      <c r="H7" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="I7" s="17"/>
-      <c r="J7" s="18"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="26"/>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A8" s="22">
+      <c r="A8" s="16">
         <v>2008</v>
       </c>
-      <c r="B8" s="23">
+      <c r="B8" s="4">
         <v>-20145.13150962826</v>
       </c>
-      <c r="C8" s="24">
+      <c r="C8" s="14">
         <v>2048.7476324736599</v>
       </c>
-      <c r="D8" s="25">
+      <c r="D8" s="5">
         <v>-3132.4350026880384</v>
       </c>
-      <c r="E8" s="23">
+      <c r="E8" s="4">
+        <v>13214.277738828838</v>
+      </c>
+      <c r="F8" s="14">
+        <v>23256.659578075978</v>
+      </c>
+      <c r="G8" s="5">
+        <v>20912.255786921389</v>
+      </c>
+      <c r="H8" s="4">
         <v>-33359.409248457094</v>
       </c>
-      <c r="F8" s="24">
+      <c r="I8" s="14">
         <v>-21207.872707887531</v>
       </c>
-      <c r="G8" s="25">
+      <c r="J8" s="5">
         <v>-24044.660711977256</v>
       </c>
-      <c r="H8" s="24">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A9" s="26">
+      <c r="A9" s="16">
         <v>2009</v>
       </c>
-      <c r="B9" s="7">
+      <c r="B9" s="4">
         <v>-20990.845978901129</v>
       </c>
-      <c r="C9" s="21">
+      <c r="C9" s="14">
         <v>2287.6390033423449</v>
       </c>
-      <c r="D9" s="8">
+      <c r="D9" s="5">
         <v>-3141.8609340349558</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="4">
+        <v>14370.00550392259</v>
+      </c>
+      <c r="F9" s="14">
+        <v>25517.023526567747</v>
+      </c>
+      <c r="G9" s="5">
+        <v>22917.0805447946</v>
+      </c>
+      <c r="H9" s="4">
         <v>-35360.851482823717</v>
       </c>
-      <c r="F9" s="21">
+      <c r="I9" s="14">
         <v>-23229.384523225403</v>
       </c>
-      <c r="G9" s="8">
+      <c r="J9" s="5">
         <v>-26058.941478829554</v>
       </c>
-      <c r="H9" s="21">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A10" s="26">
+      <c r="A10" s="16">
         <v>2010</v>
       </c>
-      <c r="B10" s="7">
+      <c r="B10" s="4">
         <v>-21914.864623685113</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="14">
         <v>1806.0168306578707</v>
       </c>
-      <c r="D10" s="8">
+      <c r="D10" s="5">
         <v>-3725.2062891906244</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="4">
+        <v>15230.068637434881</v>
+      </c>
+      <c r="F10" s="14">
+        <v>27205.43728604577</v>
+      </c>
+      <c r="G10" s="5">
+        <v>24413.02689162605</v>
+      </c>
+      <c r="H10" s="4">
         <v>-37144.933261119993</v>
       </c>
-      <c r="F10" s="21">
+      <c r="I10" s="14">
         <v>-25399.420455387903</v>
       </c>
-      <c r="G10" s="8">
+      <c r="J10" s="5">
         <v>-28138.233180816671</v>
       </c>
-      <c r="H10" s="21">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A11" s="26">
+      <c r="A11" s="16">
         <v>2011</v>
       </c>
-      <c r="B11" s="7">
+      <c r="B11" s="4">
         <v>-24203.623812638616</v>
       </c>
-      <c r="C11" s="21">
+      <c r="C11" s="14">
         <v>516.98823286217885</v>
       </c>
-      <c r="D11" s="8">
+      <c r="D11" s="5">
         <v>-5245.5761882309453</v>
       </c>
-      <c r="E11" s="7">
+      <c r="E11" s="4">
+        <v>16056.375894195398</v>
+      </c>
+      <c r="F11" s="14">
+        <v>29394.155604341682</v>
+      </c>
+      <c r="G11" s="5">
+        <v>26285.016774259384</v>
+      </c>
+      <c r="H11" s="4">
         <v>-40259.999706834016</v>
       </c>
-      <c r="F11" s="21">
+      <c r="I11" s="14">
         <v>-28877.167371479496</v>
       </c>
-      <c r="G11" s="8">
+      <c r="J11" s="5">
         <v>-31530.592962490322</v>
       </c>
-      <c r="H11" s="21">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A12" s="26">
+      <c r="A12" s="16">
         <v>2012</v>
       </c>
-      <c r="B12" s="7">
+      <c r="B12" s="4">
         <v>-25026.93205031471</v>
       </c>
-      <c r="C12" s="21">
+      <c r="C12" s="14">
         <v>-3404.7928965512092</v>
       </c>
-      <c r="D12" s="8">
+      <c r="D12" s="5">
         <v>-8425.0186419392267</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="4">
+        <v>16261.82224518669</v>
+      </c>
+      <c r="F12" s="14">
+        <v>26350.534733121174</v>
+      </c>
+      <c r="G12" s="5">
+        <v>24008.138645038896</v>
+      </c>
+      <c r="H12" s="4">
         <v>-41288.7542955014</v>
       </c>
-      <c r="F12" s="21">
+      <c r="I12" s="14">
         <v>-29755.327629672385</v>
       </c>
-      <c r="G12" s="8">
+      <c r="J12" s="5">
         <v>-32433.157286978123</v>
       </c>
-      <c r="H12" s="21">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A13" s="26">
+      <c r="A13" s="16">
         <v>2013</v>
       </c>
-      <c r="B13" s="7">
+      <c r="B13" s="4">
         <v>-22381.644358057685</v>
       </c>
-      <c r="C13" s="21">
+      <c r="C13" s="14">
         <v>514.7468244478514</v>
       </c>
-      <c r="D13" s="8">
+      <c r="D13" s="5">
         <v>-4777.6585109109801</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="4">
+        <v>17278.153505077753</v>
+      </c>
+      <c r="F13" s="14">
+        <v>29783.609040541232</v>
+      </c>
+      <c r="G13" s="5">
+        <v>26893.025145925178</v>
+      </c>
+      <c r="H13" s="4">
         <v>-39659.797863135434</v>
       </c>
-      <c r="F13" s="21">
+      <c r="I13" s="14">
         <v>-29268.862216093381</v>
       </c>
-      <c r="G13" s="8">
+      <c r="J13" s="5">
         <v>-31670.683656836158</v>
       </c>
-      <c r="H13" s="21">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A14" s="26">
+      <c r="A14" s="16">
         <v>2014</v>
       </c>
-      <c r="B14" s="7">
+      <c r="B14" s="4">
         <v>-24604.071386912205</v>
       </c>
-      <c r="C14" s="21">
+      <c r="C14" s="14">
         <v>-2360.7056255203061</v>
       </c>
-      <c r="D14" s="8">
+      <c r="D14" s="5">
         <v>-7475.235836609887</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="4">
+        <v>17716.169651268032</v>
+      </c>
+      <c r="F14" s="14">
+        <v>28984.112626861799</v>
+      </c>
+      <c r="G14" s="5">
+        <v>26393.217193872133</v>
+      </c>
+      <c r="H14" s="4">
         <v>-42320.363774688885</v>
       </c>
-      <c r="F14" s="21">
+      <c r="I14" s="14">
         <v>-31344.781604264397</v>
       </c>
-      <c r="G14" s="8">
+      <c r="J14" s="5">
         <v>-33868.453030482022</v>
       </c>
-      <c r="H14" s="21">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A15" s="26">
+      <c r="A15" s="16">
         <v>2015</v>
       </c>
-      <c r="B15" s="7">
+      <c r="B15" s="4">
         <v>-23008.651588554476</v>
       </c>
-      <c r="C15" s="21">
+      <c r="C15" s="14">
         <v>-5305.2954205679434</v>
       </c>
-      <c r="D15" s="8">
+      <c r="D15" s="5">
         <v>-9359.0729100854478</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="4">
+        <v>17143.031888436868</v>
+      </c>
+      <c r="F15" s="14">
+        <v>25159.618625663799</v>
+      </c>
+      <c r="G15" s="5">
+        <v>23323.952069008224</v>
+      </c>
+      <c r="H15" s="4">
         <v>-40151.68347699134</v>
       </c>
-      <c r="F15" s="21">
+      <c r="I15" s="14">
         <v>-30464.914046231745</v>
       </c>
-      <c r="G15" s="8">
+      <c r="J15" s="5">
         <v>-32683.024979093669</v>
       </c>
-      <c r="H15" s="21">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A16" s="26">
+      <c r="A16" s="16">
         <v>2016</v>
       </c>
-      <c r="B16" s="7">
+      <c r="B16" s="4">
         <v>-19365.559911929038</v>
       </c>
-      <c r="C16" s="21">
+      <c r="C16" s="14">
         <v>302.96557508255682</v>
       </c>
-      <c r="D16" s="8">
+      <c r="D16" s="5">
         <v>-4176.9771777160422</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="4">
+        <v>19128.31126578385</v>
+      </c>
+      <c r="F16" s="14">
+        <v>29858.205127358422</v>
+      </c>
+      <c r="G16" s="5">
+        <v>27414.233906678841</v>
+      </c>
+      <c r="H16" s="4">
         <v>-38493.871177712892</v>
       </c>
-      <c r="F16" s="21">
+      <c r="I16" s="14">
         <v>-29555.239552275867</v>
       </c>
-      <c r="G16" s="8">
+      <c r="J16" s="5">
         <v>-31591.211084394883</v>
       </c>
-      <c r="H16" s="21">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A17" s="26">
+      <c r="A17" s="16">
         <v>2017</v>
       </c>
-      <c r="B17" s="7">
+      <c r="B17" s="4">
         <v>-18258.713192569805</v>
       </c>
-      <c r="C17" s="21">
+      <c r="C17" s="14">
         <v>2425.4513541514243</v>
       </c>
-      <c r="D17" s="8">
+      <c r="D17" s="5">
         <v>-2268.2126114120711</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="4">
+        <v>19734.061353124995</v>
+      </c>
+      <c r="F17" s="14">
+        <v>31806.421335142903</v>
+      </c>
+      <c r="G17" s="5">
+        <v>29066.953618237203</v>
+      </c>
+      <c r="H17" s="4">
         <v>-37992.65395962722</v>
       </c>
-      <c r="F17" s="21">
+      <c r="I17" s="14">
         <v>-29380.969980991478</v>
       </c>
-      <c r="G17" s="8">
+      <c r="J17" s="5">
         <v>-31335.138866181009</v>
       </c>
-      <c r="H17" s="21">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A18" s="26">
+      <c r="A18" s="16">
         <v>2018</v>
       </c>
-      <c r="B18" s="7">
+      <c r="B18" s="4">
         <v>-16645.432692395923</v>
       </c>
-      <c r="C18" s="21">
+      <c r="C18" s="14">
         <v>3365.5979355030086</v>
       </c>
-      <c r="D18" s="8">
+      <c r="D18" s="5">
         <v>-1161.5040965542757</v>
       </c>
-      <c r="E18" s="7">
+      <c r="E18" s="4">
+        <v>20828.675246648963</v>
+      </c>
+      <c r="F18" s="14">
+        <v>33507.390791947095</v>
+      </c>
+      <c r="G18" s="5">
+        <v>30639.080809503077</v>
+      </c>
+      <c r="H18" s="4">
         <v>-37474.107939044887</v>
       </c>
-      <c r="F18" s="21">
+      <c r="I18" s="14">
         <v>-30141.792856444084</v>
       </c>
-      <c r="G18" s="8">
+      <c r="J18" s="5">
         <v>-31800.584906057353</v>
       </c>
-      <c r="H18" s="21">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A19" s="26">
+      <c r="A19" s="16">
         <v>2019</v>
       </c>
-      <c r="B19" s="7">
+      <c r="B19" s="4">
         <v>-18897.389423555738</v>
       </c>
-      <c r="C19" s="21">
+      <c r="C19" s="14">
         <v>-2535.5808172669076</v>
       </c>
-      <c r="D19" s="8">
+      <c r="D19" s="5">
         <v>-6225.262334391633</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="4">
+        <v>20882.716817057302</v>
+      </c>
+      <c r="F19" s="14">
+        <v>29883.397806269186</v>
+      </c>
+      <c r="G19" s="5">
+        <v>27853.692711523945</v>
+      </c>
+      <c r="H19" s="4">
         <v>-39779.988360373231</v>
       </c>
-      <c r="F19" s="21">
+      <c r="I19" s="14">
         <v>-32419.01294615131</v>
       </c>
-      <c r="G19" s="8">
+      <c r="J19" s="5">
         <v>-34078.95504591558</v>
       </c>
-      <c r="H19" s="21">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A20" s="26">
+      <c r="A20" s="16">
         <v>2020</v>
       </c>
-      <c r="B20" s="7">
+      <c r="B20" s="4">
         <v>-19177.800016776924</v>
       </c>
-      <c r="C20" s="21">
+      <c r="C20" s="14">
         <v>-4641.8322641591585</v>
       </c>
-      <c r="D20" s="8">
+      <c r="D20" s="5">
         <v>-7910.3805926470468</v>
       </c>
-      <c r="E20" s="7">
+      <c r="E20" s="4">
+        <v>24138.223905123705</v>
+      </c>
+      <c r="F20" s="14">
+        <v>34176.822479947405</v>
+      </c>
+      <c r="G20" s="5">
+        <v>31919.54968253136</v>
+      </c>
+      <c r="H20" s="4">
         <v>-43316.023921900633</v>
       </c>
-      <c r="F20" s="21">
+      <c r="I20" s="14">
         <v>-38818.654744106563</v>
       </c>
-      <c r="G20" s="8">
+      <c r="J20" s="5">
         <v>-39829.930275178405</v>
       </c>
-      <c r="H20" s="21">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A21" s="26">
+      <c r="A21" s="16">
         <v>2021</v>
       </c>
-      <c r="B21" s="7">
+      <c r="B21" s="4">
         <v>-13640.90785579261</v>
       </c>
-      <c r="C21" s="21">
+      <c r="C21" s="14">
         <v>11463.931620983694</v>
       </c>
-      <c r="D21" s="8">
+      <c r="D21" s="5">
         <v>5836.3178279085914</v>
       </c>
-      <c r="E21" s="7">
+      <c r="E21" s="4">
+        <v>27188.382394165572</v>
+      </c>
+      <c r="F21" s="14">
+        <v>47988.813826497295</v>
+      </c>
+      <c r="G21" s="5">
+        <v>43326.095511218344</v>
+      </c>
+      <c r="H21" s="4">
         <v>-40829.290249958183</v>
       </c>
-      <c r="F21" s="21">
+      <c r="I21" s="14">
         <v>-36524.848498986088</v>
       </c>
-      <c r="G21" s="8">
+      <c r="J21" s="5">
         <v>-37489.751532589129</v>
       </c>
-      <c r="H21" s="21">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A22" s="26">
+      <c r="A22" s="16">
         <v>2022</v>
       </c>
-      <c r="B22" s="7">
-[...28 lines deleted...]
-      <c r="A23" s="33" t="s">
+      <c r="B22" s="4">
+        <v>-12514.167218122408</v>
+      </c>
+      <c r="C22" s="14">
+        <v>13339.30358040387</v>
+      </c>
+      <c r="D22" s="5">
+        <v>7584.5442577704234</v>
+      </c>
+      <c r="E22" s="4">
+        <v>26938.025902220576</v>
+      </c>
+      <c r="F22" s="14">
+        <v>47462.096797897859</v>
+      </c>
+      <c r="G22" s="5">
+        <v>42893.615867591929</v>
+      </c>
+      <c r="H22" s="4">
+        <v>-39452.193120342985</v>
+      </c>
+      <c r="I22" s="14">
+        <v>-34122.793217493992</v>
+      </c>
+      <c r="J22" s="5">
+        <v>-35309.071609821505</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="4">
+        <v>-13837.698401768197</v>
+      </c>
+      <c r="C23" s="14">
+        <v>10598.354439592164</v>
+      </c>
+      <c r="D23" s="5">
+        <v>5215.7742018994286</v>
+      </c>
+      <c r="E23" s="4">
+        <v>27670.224701063751</v>
+      </c>
+      <c r="F23" s="14">
+        <v>45943.340046953803</v>
+      </c>
+      <c r="G23" s="5">
+        <v>41918.28288324568</v>
+      </c>
+      <c r="H23" s="4">
+        <v>-41507.923102831948</v>
+      </c>
+      <c r="I23" s="14">
+        <v>-35345.017630528986</v>
+      </c>
+      <c r="J23" s="5">
+        <v>-36702.533650703859</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="18" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="34">
-[...31 lines deleted...]
-      </c>
+      <c r="B24" s="11">
+        <v>-15063.905789903509</v>
+      </c>
+      <c r="C24" s="6">
+        <v>8823.0778261942942</v>
+      </c>
+      <c r="D24" s="12">
+        <v>3615.5496700149924</v>
+      </c>
+      <c r="E24" s="11">
+        <v>28619.685529456481</v>
+      </c>
+      <c r="F24" s="6">
+        <v>46393.345832173538</v>
+      </c>
+      <c r="G24" s="12">
+        <v>42518.564572542666</v>
+      </c>
+      <c r="H24" s="11">
+        <v>-43683.591319359992</v>
+      </c>
+      <c r="I24" s="6">
+        <v>-37570.268005979247</v>
+      </c>
+      <c r="J24" s="12">
+        <v>-38903.014902527677</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="13"/>
+      <c r="B25" s="14"/>
+      <c r="C25" s="14"/>
+      <c r="D25" s="14"/>
+      <c r="E25" s="14"/>
+      <c r="F25" s="14"/>
+      <c r="G25" s="14"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A29" s="9" t="s">
         <v>7</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="J29" s="15"/>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A30" s="20" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B30" s="20"/>
       <c r="C30" s="20"/>
       <c r="D30" s="20"/>
       <c r="E30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="H30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A31" s="20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A31" s="20"/>
       <c r="B31" s="20"/>
       <c r="C31" s="20"/>
       <c r="D31" s="20"/>
       <c r="E31" s="20"/>
       <c r="F31" s="20"/>
       <c r="G31" s="20"/>
       <c r="H31" s="20"/>
       <c r="I31" s="20"/>
       <c r="J31" s="20"/>
     </row>
-    <row r="32" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="19" t="s">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A32" s="20"/>
+      <c r="B32" s="20"/>
+      <c r="C32" s="20"/>
+      <c r="D32" s="20"/>
+      <c r="E32" s="20"/>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="20"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="20"/>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A33" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="27"/>
+      <c r="C33" s="27"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="27"/>
+      <c r="F33" s="27"/>
+      <c r="G33" s="27"/>
+      <c r="H33" s="27"/>
+      <c r="I33" s="27"/>
+      <c r="J33" s="27"/>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A34" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="B34" s="27"/>
+      <c r="C34" s="27"/>
+      <c r="D34" s="27"/>
+      <c r="E34" s="27"/>
+      <c r="F34" s="27"/>
+      <c r="G34" s="27"/>
+      <c r="H34" s="27"/>
+      <c r="I34" s="27"/>
+      <c r="J34" s="27"/>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A35" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="B35" s="31"/>
+      <c r="C35" s="31"/>
+      <c r="D35" s="31"/>
+      <c r="E35" s="31"/>
+      <c r="F35" s="31"/>
+      <c r="G35" s="31"/>
+      <c r="H35" s="31"/>
+      <c r="I35" s="31"/>
+      <c r="J35" s="31"/>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A36" s="31"/>
+      <c r="B36" s="31"/>
+      <c r="C36" s="31"/>
+      <c r="D36" s="31"/>
+      <c r="E36" s="31"/>
+      <c r="F36" s="31"/>
+      <c r="G36" s="31"/>
+      <c r="H36" s="31"/>
+      <c r="I36" s="31"/>
+      <c r="J36" s="31"/>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A37" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="B32" s="19"/>
-[...10 lines deleted...]
-      <c r="A33" s="20" t="s">
+      <c r="B37" s="27"/>
+      <c r="C37" s="27"/>
+      <c r="D37" s="27"/>
+      <c r="E37" s="27"/>
+      <c r="F37" s="27"/>
+      <c r="G37" s="27"/>
+      <c r="H37" s="27"/>
+      <c r="I37" s="27"/>
+      <c r="J37" s="27"/>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+    </row>
+    <row r="39" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="B33" s="20"/>
-[...33 lines deleted...]
-      <c r="A37" s="14"/>
+    </row>
+    <row r="40" spans="1:10" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" s="20"/>
+      <c r="C40" s="20"/>
+      <c r="D40" s="20"/>
+      <c r="E40" s="20"/>
+      <c r="F40" s="20"/>
+      <c r="G40" s="20"/>
+      <c r="H40" s="20"/>
+      <c r="I40" s="20"/>
+      <c r="J40" s="20"/>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A41" s="10"/>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A43" s="3" t="s">
+        <v>20</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="A36:J36"/>
+    <mergeCell ref="A40:J40"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="E7:G7"/>
     <mergeCell ref="H7:J7"/>
-    <mergeCell ref="A29:J29"/>
-[...2 lines deleted...]
-    <mergeCell ref="A31:J31"/>
     <mergeCell ref="A33:J33"/>
+    <mergeCell ref="A34:J34"/>
+    <mergeCell ref="A37:J37"/>
     <mergeCell ref="A5:A7"/>
+    <mergeCell ref="A30:J32"/>
+    <mergeCell ref="A35:J36"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Valeur nette admin publiq 08-22</vt:lpstr>
+      <vt:lpstr>Valeur nette admin publiq 08-24</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gouvernement du Québec</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rébecca Méango</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>