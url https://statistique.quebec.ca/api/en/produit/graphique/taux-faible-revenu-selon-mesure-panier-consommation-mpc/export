--- v0 (2026-02-26)
+++ v1 (2026-07-12)
@@ -1,330 +1,450 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\ECO_110E\HEB_Indicateurs richesse nationale bien-être\Nouvelle structure des répertoires\3. Pages indicateurs\1.1.2 Taux de faible revenu MPC\4. Révision linguistique\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\ECO_110E\HEB_Indicateurs richesse nationale bien-être\3. Pages indicateurs\1.1.2 Taux de faible revenu MPC\MAJ 202604\3. Relecture\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DF2BE6BB-F074-4CC8-A080-52D6E73949AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2FCD5104-A98C-43DD-9A05-0324EC168139}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-45" windowWidth="29040" windowHeight="15720" xr2:uid="{51F3881D-07F1-46A3-91F9-E29E7C933032}"/>
+    <workbookView xWindow="-28920" yWindow="-105" windowWidth="29040" windowHeight="15720" xr2:uid="{51F3881D-07F1-46A3-91F9-E29E7C933032}"/>
   </bookViews>
   <sheets>
-    <sheet name="FT_MPC" sheetId="1" r:id="rId1"/>
+    <sheet name="FT_MPC_SC" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="31">
   <si>
     <t>Québec</t>
   </si>
   <si>
     <t>Reste du Canada</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Base 2008</t>
   </si>
   <si>
     <t>Base 2018</t>
   </si>
   <si>
     <t>Estim.</t>
   </si>
   <si>
     <t>IC à 95%</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>..</t>
   </si>
   <si>
     <t xml:space="preserve">.. Donnée non disponible. </t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>1. Les résultats relatifs à l’année de base 2008 ne sont plus disponibles à partir de 2020.</t>
   </si>
   <si>
-    <t xml:space="preserve">2. Le reste du Canada représente l’ensemble des provinces du Canada, à l’exception du Québec. </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Toutes les estimations ont un coefficient de variation inférieur à 15 %.  </t>
   </si>
   <si>
     <t>Sources</t>
   </si>
   <si>
     <t>a</t>
   </si>
   <si>
     <t>Indicateurs de progrès du Québec</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a : Pour une année donnée, exprime une différence avec le Québec au seuil de 0,05. </t>
+  </si>
+  <si>
+    <t>Base 2023</t>
+  </si>
+  <si>
+    <t>2. Les résultats relatifs à l’année de base 2018 ne sont plus disponibles à partir de 2024.</t>
+  </si>
+  <si>
+    <t>4. Les estimations pour le Canada ne comprennent pas les territoires avant 2018.</t>
+  </si>
+  <si>
+    <t>r Données révisées</t>
   </si>
   <si>
     <r>
       <t>Taux de faible revenu selon la Mesure du panier de consommation (MPC), années de base 2008</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> et 2018, particuliers, Québec, reste du Canada</t>
+      <t>, 2018</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> et Canada</t>
+      <t xml:space="preserve"> et 2023, particuliers, Québec, reste du Canada</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>, 2010-2023</t>
+      <t xml:space="preserve"> et Canada</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>4,5</t>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>, 2010-2024</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>5</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2018</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2019</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2020</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2021</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2022</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2023</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Statistique Canada, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Enquête sur la dynamique du travail et du revenu</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (2003-2011), données révisées entre 2010 et 2011 pour faciliter les comparaisons avec la période débutant en 2012), </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Enquête canadienne sur le revenu</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> (2012-2022) et </t>
+      <t xml:space="preserve"> (2012-2017) et </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Tableau 11-10-0135-01</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> (2023). Adaptation par l’Institut de la statistique du Québec. </t>
+      <t xml:space="preserve"> (2018-2024). Adaptation par l’Institut de la statistique du Québec. </t>
     </r>
   </si>
   <si>
-    <t>5. Les informations de 2023 pour le reste du Canada ainsi que les mesures de précisions seront intégrées au cours de l’automne 2025.</t>
+    <t>5. Depuis l’année de référence 2022, le revenu familial comprend les revenus individuels des membres de 15 ans ou plus. Auparavant, il comprenait les revenus individuels des membres de 16 ans ou plus. Les répercussions sur les tendances sont minimes.</t>
   </si>
   <si>
-    <t xml:space="preserve">a : Pour une année donnée, exprime une différence avec le Québec au seuil de 0,05. </t>
-[...2 lines deleted...]
-    <t>4. Depuis l’année de référence 2022, le revenu familial comprend les revenus individuels des membres de 15 ans ou plus. Auparavant, il comprenait les revenus individuels des membres de 16 ans ou plus. Les répercussions sur les tendances sont minimes.</t>
+    <t>3. Le reste du Canada représente l’ensemble des provinces du Canada, à l’exception du Québec. Les informations pour le reste du Canada pour la base 2023, ainsi que les estimations révisées pour les années 2018 à 2023 pour la base 2018, seront intégrées au cours de l’automne 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="##0.0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Zilla Slab"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="15"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -363,128 +483,153 @@
       </left>
       <right style="thin">
         <color rgb="FFC1C1C1"/>
       </right>
       <top style="thin">
         <color rgb="FFC1C1C1"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC1C1C1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
@@ -786,1397 +931,2075 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0262979E-912F-457C-B992-2C94DD77FD46}">
-  <dimension ref="A1:Y51"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF853934-E39B-462C-B614-8E08F7F401A6}">
+  <dimension ref="A1:AM53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F31" sqref="F31"/>
+      <selection activeCell="V22" sqref="V22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21" style="3" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="3" style="3" customWidth="1"/>
     <col min="4" max="5" width="6" style="3" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="3" customWidth="1"/>
     <col min="7" max="7" width="3" style="3" customWidth="1"/>
     <col min="8" max="9" width="6" style="3" customWidth="1"/>
     <col min="10" max="10" width="11.140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="2.28515625" style="3" customWidth="1"/>
-    <col min="12" max="14" width="6" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="17" width="6" style="3" customWidth="1"/>
+    <col min="12" max="13" width="6" style="3" customWidth="1"/>
+    <col min="14" max="14" width="1.42578125" style="3" customWidth="1"/>
+    <col min="15" max="15" width="10.140625" style="3" customWidth="1"/>
+    <col min="16" max="16" width="2" style="8" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6" style="3" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="3" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="3" style="3" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="26" max="16384" width="11.42578125" style="3"/>
+    <col min="19" max="19" width="10.140625" style="3" customWidth="1"/>
+    <col min="20" max="20" width="2" style="3" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="6" style="3" customWidth="1"/>
+    <col min="22" max="22" width="7.5703125" style="3" customWidth="1"/>
+    <col min="23" max="23" width="7.85546875" style="3" customWidth="1"/>
+    <col min="24" max="24" width="2.5703125" style="3" customWidth="1"/>
+    <col min="25" max="25" width="6" style="3" customWidth="1"/>
+    <col min="26" max="26" width="6.7109375" style="3" customWidth="1"/>
+    <col min="27" max="27" width="1.85546875" style="3" customWidth="1"/>
+    <col min="28" max="28" width="10.7109375" style="3" customWidth="1"/>
+    <col min="29" max="29" width="1.5703125" style="3" customWidth="1"/>
+    <col min="30" max="30" width="6.42578125" style="2" customWidth="1"/>
+    <col min="31" max="31" width="6.5703125" style="2" customWidth="1"/>
+    <col min="32" max="32" width="11.42578125" style="3"/>
+    <col min="33" max="33" width="2.140625" style="3" customWidth="1"/>
+    <col min="34" max="35" width="11.42578125" style="3"/>
+    <col min="36" max="36" width="9.42578125" style="3" customWidth="1"/>
+    <col min="37" max="37" width="1" style="3" customWidth="1"/>
+    <col min="38" max="38" width="6.42578125" style="3" customWidth="1"/>
+    <col min="39" max="39" width="7" style="3" customWidth="1"/>
+    <col min="40" max="16384" width="11.42578125" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:39" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
-    <row r="2" spans="1:25" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:39" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
     </row>
-    <row r="3" spans="1:25" ht="16.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>18</v>
+    <row r="3" spans="1:39" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="21" t="s">
+        <v>21</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
-    <row r="5" spans="1:25" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:39" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4"/>
-      <c r="B5" s="31" t="s">
+      <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="31"/>
-[...6 lines deleted...]
-      <c r="J5" s="31" t="s">
+      <c r="C5" s="36"/>
+      <c r="D5" s="36"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="36"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
+      <c r="K5" s="36"/>
+      <c r="L5" s="36"/>
+      <c r="M5" s="36"/>
+      <c r="N5" s="22"/>
+      <c r="O5" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="K5" s="31"/>
-[...6 lines deleted...]
-      <c r="R5" s="31" t="s">
+      <c r="P5" s="36"/>
+      <c r="Q5" s="36"/>
+      <c r="R5" s="36"/>
+      <c r="S5" s="36"/>
+      <c r="T5" s="36"/>
+      <c r="U5" s="36"/>
+      <c r="V5" s="36"/>
+      <c r="W5" s="36"/>
+      <c r="X5" s="36"/>
+      <c r="Y5" s="36"/>
+      <c r="Z5" s="36"/>
+      <c r="AA5" s="4"/>
+      <c r="AB5" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="S5" s="31"/>
-[...8 lines deleted...]
-      <c r="B6" s="32" t="s">
+      <c r="AC5" s="36"/>
+      <c r="AD5" s="36"/>
+      <c r="AE5" s="36"/>
+      <c r="AF5" s="36"/>
+      <c r="AG5" s="36"/>
+      <c r="AH5" s="36"/>
+      <c r="AI5" s="36"/>
+      <c r="AJ5" s="36"/>
+      <c r="AK5" s="36"/>
+      <c r="AL5" s="36"/>
+      <c r="AM5" s="36"/>
+    </row>
+    <row r="6" spans="1:39" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="32"/>
-[...2 lines deleted...]
-      <c r="F6" s="32" t="s">
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="32"/>
-[...2 lines deleted...]
-      <c r="J6" s="32" t="s">
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="23"/>
+      <c r="O6" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="K6" s="32"/>
-[...2 lines deleted...]
-      <c r="N6" s="32" t="s">
+      <c r="P6" s="36"/>
+      <c r="Q6" s="36"/>
+      <c r="R6" s="36"/>
+      <c r="S6" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="O6" s="32"/>
-[...2 lines deleted...]
-      <c r="R6" s="32" t="s">
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="23"/>
+      <c r="AB6" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="S6" s="32"/>
-[...2 lines deleted...]
-      <c r="V6" s="32" t="s">
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+      <c r="AF6" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="W6" s="32"/>
-[...3 lines deleted...]
-    <row r="7" spans="1:25" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="AG6" s="39"/>
+      <c r="AH6" s="39"/>
+      <c r="AI6" s="39"/>
+      <c r="AJ6" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK6" s="39"/>
+      <c r="AL6" s="39"/>
+      <c r="AM6" s="39"/>
+    </row>
+    <row r="7" spans="1:39" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="2"/>
-      <c r="D7" s="30" t="s">
+      <c r="D7" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="30"/>
+      <c r="E7" s="37"/>
       <c r="F7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="2"/>
-      <c r="H7" s="30" t="s">
+      <c r="H7" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="I7" s="30"/>
+      <c r="I7" s="37"/>
       <c r="J7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="K7" s="2"/>
-      <c r="L7" s="30" t="s">
+      <c r="L7" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="M7" s="30"/>
-      <c r="N7" s="2" t="s">
+      <c r="M7" s="37"/>
+      <c r="N7" s="6"/>
+      <c r="O7" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="2"/>
-      <c r="P7" s="30" t="s">
+      <c r="P7" s="8"/>
+      <c r="Q7" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="Q7" s="30"/>
-      <c r="R7" s="2" t="s">
+      <c r="R7" s="37"/>
+      <c r="S7" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="S7" s="2"/>
-      <c r="T7" s="30" t="s">
+      <c r="T7" s="2"/>
+      <c r="U7" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="U7" s="30"/>
-      <c r="V7" s="2" t="s">
+      <c r="V7" s="37"/>
+      <c r="W7" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="W7" s="2"/>
-      <c r="X7" s="30" t="s">
+      <c r="X7" s="2"/>
+      <c r="Y7" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="Y7" s="30"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="Z7" s="37"/>
+      <c r="AA7" s="6"/>
+      <c r="AB7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC7" s="2"/>
+      <c r="AD7" s="38" t="s">
+        <v>6</v>
+      </c>
+      <c r="AE7" s="38"/>
+      <c r="AF7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AG7" s="2"/>
+      <c r="AH7" s="37" t="s">
+        <v>6</v>
+      </c>
+      <c r="AI7" s="37"/>
+      <c r="AJ7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AK7" s="2"/>
+      <c r="AL7" s="37" t="s">
+        <v>6</v>
+      </c>
+      <c r="AM7" s="37"/>
+    </row>
+    <row r="8" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A8" s="7"/>
-      <c r="B8" s="28" t="s">
+      <c r="B8" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="C8" s="28"/>
-[...23 lines deleted...]
-    <row r="9" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="C8" s="24"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="24"/>
+      <c r="G8" s="24"/>
+      <c r="H8" s="24"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="24"/>
+      <c r="K8" s="24"/>
+      <c r="L8" s="24"/>
+      <c r="M8" s="24"/>
+      <c r="N8" s="24"/>
+      <c r="O8" s="24"/>
+      <c r="P8" s="26"/>
+      <c r="Q8" s="24"/>
+      <c r="R8" s="24"/>
+      <c r="S8" s="24"/>
+      <c r="T8" s="24"/>
+      <c r="U8" s="24"/>
+      <c r="V8" s="24"/>
+      <c r="W8" s="24"/>
+      <c r="X8" s="24"/>
+      <c r="Y8" s="24"/>
+      <c r="Z8" s="24"/>
+      <c r="AA8" s="24"/>
+      <c r="AB8" s="24"/>
+      <c r="AC8" s="24"/>
+      <c r="AD8" s="30"/>
+      <c r="AE8" s="30"/>
+      <c r="AF8" s="24"/>
+      <c r="AG8" s="24"/>
+      <c r="AH8" s="24"/>
+      <c r="AI8" s="24"/>
+      <c r="AJ8" s="24"/>
+      <c r="AK8" s="24"/>
+      <c r="AL8" s="24"/>
+      <c r="AM8" s="24"/>
+    </row>
+    <row r="9" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A9" s="8">
         <v>2010</v>
       </c>
       <c r="B9" s="9">
         <v>9.91</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="9">
         <v>8.82</v>
       </c>
       <c r="E9" s="9">
         <v>11.01</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J9" s="9">
+      <c r="J9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="K9" s="2"/>
+      <c r="L9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="M9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="N9" s="2"/>
+      <c r="O9" s="9">
         <v>13.02</v>
       </c>
-      <c r="K9" s="2" t="s">
-[...2 lines deleted...]
-      <c r="L9" s="9">
+      <c r="P9" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q9" s="9">
         <v>12.29</v>
       </c>
-      <c r="M9" s="9">
+      <c r="R9" s="9">
         <v>13.76</v>
       </c>
-      <c r="N9" s="2" t="s">
-[...9 lines deleted...]
-      <c r="R9" s="9">
+      <c r="S9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="T9" s="2"/>
+      <c r="U9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="V9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="W9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="X9" s="2"/>
+      <c r="Y9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AA9" s="2"/>
+      <c r="AB9" s="9">
         <v>12.29</v>
       </c>
-      <c r="S9" s="6"/>
-      <c r="T9" s="10">
+      <c r="AC9" s="6"/>
+      <c r="AD9" s="9">
         <v>11.68</v>
       </c>
-      <c r="U9" s="10">
+      <c r="AE9" s="9">
         <v>12.9</v>
       </c>
-      <c r="V9" s="2" t="s">
-[...10 lines deleted...]
-    <row r="10" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="AF9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG9" s="2"/>
+      <c r="AH9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AJ9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AK9" s="2"/>
+      <c r="AL9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AM9" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A10" s="8">
         <v>2011</v>
       </c>
       <c r="B10" s="9">
         <v>10.72</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="9">
         <v>9.69</v>
       </c>
       <c r="E10" s="9">
         <v>11.76</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J10" s="9">
+      <c r="J10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="K10" s="2"/>
+      <c r="L10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="M10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="N10" s="2"/>
+      <c r="O10" s="9">
         <v>13.29</v>
       </c>
-      <c r="K10" s="2" t="s">
-[...2 lines deleted...]
-      <c r="L10" s="9">
+      <c r="P10" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q10" s="9">
         <v>12.62</v>
       </c>
-      <c r="M10" s="9">
+      <c r="R10" s="9">
         <v>13.97</v>
       </c>
-      <c r="N10" s="2" t="s">
-[...9 lines deleted...]
-      <c r="R10" s="9">
+      <c r="S10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="T10" s="2"/>
+      <c r="U10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="V10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="W10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="X10" s="2"/>
+      <c r="Y10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AA10" s="2"/>
+      <c r="AB10" s="9">
         <v>12.69</v>
       </c>
-      <c r="S10" s="6"/>
-      <c r="T10" s="10">
+      <c r="AC10" s="6"/>
+      <c r="AD10" s="9">
         <v>12.14</v>
       </c>
-      <c r="U10" s="10">
+      <c r="AE10" s="9">
         <v>13.24</v>
       </c>
-      <c r="V10" s="2" t="s">
-[...10 lines deleted...]
-    <row r="11" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="AF10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG10" s="2"/>
+      <c r="AH10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AJ10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AK10" s="2"/>
+      <c r="AL10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AM10" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A11" s="8">
         <v>2012</v>
       </c>
       <c r="B11" s="9">
         <v>11.75</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="9">
         <v>10.67</v>
       </c>
       <c r="E11" s="9">
         <v>12.83</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J11" s="9">
+      <c r="J11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="K11" s="2"/>
+      <c r="L11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="M11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="N11" s="2"/>
+      <c r="O11" s="9">
         <v>12.93</v>
       </c>
-      <c r="K11" s="2"/>
-      <c r="L11" s="9">
+      <c r="Q11" s="9">
         <v>12.28</v>
       </c>
-      <c r="M11" s="9">
+      <c r="R11" s="9">
         <v>13.58</v>
       </c>
-      <c r="N11" s="2" t="s">
-[...9 lines deleted...]
-      <c r="R11" s="9">
+      <c r="S11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="T11" s="2"/>
+      <c r="U11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="V11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="W11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="X11" s="2"/>
+      <c r="Y11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AA11" s="2"/>
+      <c r="AB11" s="9">
         <v>12.65</v>
       </c>
-      <c r="S11" s="6"/>
-      <c r="T11" s="10">
+      <c r="AC11" s="6"/>
+      <c r="AD11" s="9">
         <v>12.09</v>
       </c>
-      <c r="U11" s="10">
+      <c r="AE11" s="9">
         <v>13.22</v>
       </c>
-      <c r="V11" s="2" t="s">
-[...10 lines deleted...]
-    <row r="12" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="AF11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG11" s="2"/>
+      <c r="AH11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AJ11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AK11" s="2"/>
+      <c r="AL11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AM11" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A12" s="8">
         <v>2013</v>
       </c>
       <c r="B12" s="9">
         <v>10.69</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="9">
         <v>9.49</v>
       </c>
       <c r="E12" s="9">
         <v>11.89</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I12" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J12" s="9">
+      <c r="J12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="K12" s="2"/>
+      <c r="L12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="M12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="N12" s="2"/>
+      <c r="O12" s="9">
         <v>12.54</v>
       </c>
-      <c r="K12" s="2" t="s">
-[...2 lines deleted...]
-      <c r="L12" s="9">
+      <c r="P12" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q12" s="9">
         <v>11.83</v>
       </c>
-      <c r="M12" s="9">
+      <c r="R12" s="9">
         <v>13.25</v>
       </c>
-      <c r="N12" s="2" t="s">
-[...9 lines deleted...]
-      <c r="R12" s="9">
+      <c r="S12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="T12" s="2"/>
+      <c r="U12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="V12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="W12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="X12" s="2"/>
+      <c r="Y12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AA12" s="2"/>
+      <c r="AB12" s="9">
         <v>12.11</v>
       </c>
-      <c r="S12" s="6"/>
-      <c r="T12" s="10">
+      <c r="AC12" s="6"/>
+      <c r="AD12" s="9">
         <v>11.51</v>
       </c>
-      <c r="U12" s="10">
+      <c r="AE12" s="9">
         <v>12.71</v>
       </c>
-      <c r="V12" s="2" t="s">
-[...10 lines deleted...]
-    <row r="13" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="AF12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG12" s="2"/>
+      <c r="AH12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AJ12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AK12" s="2"/>
+      <c r="AL12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AM12" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A13" s="8">
         <v>2014</v>
       </c>
       <c r="B13" s="9">
         <v>9.32</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="9">
         <v>7.99</v>
       </c>
       <c r="E13" s="9">
         <v>10.65</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J13" s="9">
+      <c r="J13" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="K13" s="2"/>
+      <c r="L13" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="M13" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="N13" s="2"/>
+      <c r="O13" s="9">
         <v>11.88</v>
       </c>
-      <c r="K13" s="2" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="9">
+      <c r="P13" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q13" s="9">
         <v>11.12</v>
       </c>
-      <c r="M13" s="9">
+      <c r="R13" s="9">
         <v>12.64</v>
       </c>
-      <c r="N13" s="2" t="s">
-[...9 lines deleted...]
-      <c r="R13" s="9">
+      <c r="S13" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="T13" s="2"/>
+      <c r="U13" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="V13" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="W13" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="X13" s="2"/>
+      <c r="Y13" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z13" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AA13" s="2"/>
+      <c r="AB13" s="9">
         <v>11.29</v>
       </c>
-      <c r="S13" s="6"/>
-      <c r="T13" s="10">
+      <c r="AC13" s="6"/>
+      <c r="AD13" s="9">
         <v>10.55</v>
       </c>
-      <c r="U13" s="10">
+      <c r="AE13" s="9">
         <v>12.03</v>
       </c>
-      <c r="V13" s="2" t="s">
-[...10 lines deleted...]
-    <row r="14" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="AF13" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG13" s="2"/>
+      <c r="AH13" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI13" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AJ13" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AK13" s="2"/>
+      <c r="AL13" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AM13" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A14" s="8">
         <v>2015</v>
       </c>
       <c r="B14" s="9">
         <v>10.75</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="9">
         <v>9.56</v>
       </c>
       <c r="E14" s="9">
         <v>11.94</v>
       </c>
-      <c r="F14" s="11">
+      <c r="F14" s="10">
         <v>13.542299999999999</v>
       </c>
       <c r="G14" s="9"/>
-      <c r="H14" s="11">
+      <c r="H14" s="10">
         <v>11.951700000000001</v>
       </c>
-      <c r="I14" s="11">
+      <c r="I14" s="10">
         <v>15.3079</v>
       </c>
-      <c r="J14" s="9">
+      <c r="J14" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="K14" s="2"/>
+      <c r="L14" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="M14" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="N14" s="10"/>
+      <c r="O14" s="9">
         <v>12.48</v>
       </c>
-      <c r="K14" s="2" t="s">
-[...2 lines deleted...]
-      <c r="L14" s="9">
+      <c r="P14" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q14" s="9">
         <v>11.84</v>
       </c>
-      <c r="M14" s="9">
+      <c r="R14" s="9">
         <v>13.11</v>
       </c>
-      <c r="N14" s="11">
+      <c r="S14" s="10">
         <v>14.7271</v>
       </c>
-      <c r="O14" s="2"/>
-      <c r="P14" s="11">
+      <c r="T14" s="2"/>
+      <c r="U14" s="10">
         <v>14.065</v>
       </c>
-      <c r="Q14" s="11">
+      <c r="V14" s="10">
         <v>15.4148</v>
       </c>
-      <c r="R14" s="9">
+      <c r="W14" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="X14" s="2"/>
+      <c r="Y14" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z14" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AA14" s="10"/>
+      <c r="AB14" s="9">
         <v>12.08</v>
       </c>
-      <c r="S14" s="9"/>
-      <c r="T14" s="9">
+      <c r="AC14" s="9"/>
+      <c r="AD14" s="9">
         <v>11.51</v>
       </c>
-      <c r="U14" s="9">
+      <c r="AE14" s="9">
         <v>12.65</v>
       </c>
-      <c r="V14" s="11">
+      <c r="AF14" s="10">
         <v>14.4544</v>
       </c>
-      <c r="W14" s="9"/>
-      <c r="X14" s="11">
+      <c r="AG14" s="9"/>
+      <c r="AH14" s="10">
         <v>13.826000000000001</v>
       </c>
-      <c r="Y14" s="11">
+      <c r="AI14" s="10">
         <v>15.106299999999999</v>
       </c>
-    </row>
-    <row r="15" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="AJ14" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AK14" s="2"/>
+      <c r="AL14" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AM14" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A15" s="8">
         <v>2016</v>
       </c>
       <c r="B15" s="9">
         <v>8.5</v>
       </c>
       <c r="C15" s="9"/>
       <c r="D15" s="9">
         <v>7.47</v>
       </c>
       <c r="E15" s="9">
         <v>9.5399999999999991</v>
       </c>
-      <c r="F15" s="11">
+      <c r="F15" s="10">
         <v>10.9734</v>
       </c>
       <c r="G15" s="9"/>
-      <c r="H15" s="11">
+      <c r="H15" s="10">
         <v>9.8454999999999995</v>
       </c>
-      <c r="I15" s="11">
+      <c r="I15" s="10">
         <v>12.213200000000001</v>
       </c>
-      <c r="J15" s="9">
+      <c r="J15" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="K15" s="2"/>
+      <c r="L15" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="M15" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="N15" s="10"/>
+      <c r="O15" s="9">
         <v>11.22</v>
       </c>
-      <c r="K15" s="9" t="s">
-[...2 lines deleted...]
-      <c r="L15" s="9">
+      <c r="P15" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q15" s="9">
         <v>10.62</v>
       </c>
-      <c r="M15" s="9">
+      <c r="R15" s="9">
         <v>11.81</v>
       </c>
-      <c r="N15" s="11">
+      <c r="S15" s="10">
         <v>13.454599999999999</v>
       </c>
-      <c r="O15" s="3" t="s">
-[...2 lines deleted...]
-      <c r="P15" s="11">
+      <c r="T15" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="U15" s="10">
         <v>12.832700000000001</v>
       </c>
-      <c r="Q15" s="11">
+      <c r="V15" s="10">
         <v>14.101800000000001</v>
       </c>
-      <c r="R15" s="9">
+      <c r="W15" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="X15" s="2"/>
+      <c r="Y15" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z15" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AA15" s="10"/>
+      <c r="AB15" s="9">
         <v>10.59</v>
       </c>
-      <c r="S15" s="9"/>
-      <c r="T15" s="9">
+      <c r="AC15" s="9"/>
+      <c r="AD15" s="9">
         <v>10.07</v>
       </c>
-      <c r="U15" s="9">
+      <c r="AE15" s="9">
         <v>11.12</v>
       </c>
-      <c r="V15" s="11">
+      <c r="AF15" s="10">
         <v>12.885899999999999</v>
       </c>
-      <c r="W15" s="9"/>
-      <c r="X15" s="11">
+      <c r="AG15" s="9"/>
+      <c r="AH15" s="10">
         <v>12.3438</v>
       </c>
-      <c r="Y15" s="11">
+      <c r="AI15" s="10">
         <v>13.4482</v>
       </c>
-    </row>
-    <row r="16" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="AJ15" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AK15" s="2"/>
+      <c r="AL15" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AM15" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:39" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="8">
         <v>2017</v>
       </c>
       <c r="B16" s="9">
         <v>9.07</v>
       </c>
       <c r="C16" s="9"/>
       <c r="D16" s="9">
         <v>8.25</v>
       </c>
       <c r="E16" s="9">
         <v>9.89</v>
       </c>
-      <c r="F16" s="11">
+      <c r="F16" s="10">
         <v>10.9054</v>
       </c>
       <c r="G16" s="9"/>
-      <c r="H16" s="11">
+      <c r="H16" s="10">
         <v>10.0343</v>
       </c>
-      <c r="I16" s="11">
+      <c r="I16" s="10">
         <v>11.8423</v>
       </c>
-      <c r="J16" s="9">
+      <c r="J16" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="K16" s="2"/>
+      <c r="L16" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="M16" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="N16" s="10"/>
+      <c r="O16" s="9">
         <v>9.8800000000000008</v>
       </c>
-      <c r="K16" s="9"/>
-      <c r="L16" s="9">
+      <c r="P16" s="27"/>
+      <c r="Q16" s="9">
         <v>9.42</v>
       </c>
-      <c r="M16" s="9">
+      <c r="R16" s="9">
         <v>10.33</v>
       </c>
-      <c r="N16" s="11">
+      <c r="S16" s="10">
         <v>12.192600000000001</v>
       </c>
-      <c r="O16" s="3" t="s">
-[...2 lines deleted...]
-      <c r="P16" s="11">
+      <c r="T16" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="U16" s="10">
         <v>11.6906</v>
       </c>
-      <c r="Q16" s="12">
+      <c r="V16" s="32">
         <v>12.712999999999999</v>
       </c>
-      <c r="R16" s="9">
+      <c r="W16" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="X16" s="2"/>
+      <c r="Y16" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z16" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AA16" s="25"/>
+      <c r="AB16" s="9">
         <v>9.69</v>
       </c>
-      <c r="S16" s="9"/>
-      <c r="T16" s="9">
+      <c r="AC16" s="9"/>
+      <c r="AD16" s="9">
         <v>9.2799999999999994</v>
       </c>
-      <c r="U16" s="9">
+      <c r="AE16" s="9">
         <v>10.1</v>
       </c>
-      <c r="V16" s="11">
+      <c r="AF16" s="10">
         <v>11.898199999999999</v>
       </c>
-      <c r="W16" s="9"/>
-      <c r="X16" s="11">
+      <c r="AG16" s="9"/>
+      <c r="AH16" s="10">
         <v>11.4549</v>
       </c>
-      <c r="Y16" s="11">
+      <c r="AI16" s="10">
         <v>12.356299999999999</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>2018</v>
+      <c r="AJ16" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AK16" s="2"/>
+      <c r="AL16" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AM16" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:39" ht="15" x14ac:dyDescent="0.25">
+      <c r="A17" s="8" t="s">
+        <v>22</v>
       </c>
       <c r="B17" s="9">
         <v>7.97</v>
       </c>
       <c r="C17" s="9"/>
       <c r="D17" s="9">
         <v>7.16</v>
       </c>
       <c r="E17" s="9">
         <v>8.7799999999999994</v>
       </c>
-      <c r="F17" s="11">
-        <v>9.8469999999999995</v>
+      <c r="F17" s="10">
+        <v>9.9</v>
       </c>
       <c r="G17" s="9"/>
-      <c r="H17" s="11">
-[...5 lines deleted...]
-      <c r="J17" s="9">
+      <c r="H17" s="10">
+        <v>9.0292314883970271</v>
+      </c>
+      <c r="I17" s="10">
+        <v>10.770768511602974</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="M17" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="N17" s="10"/>
+      <c r="O17" s="9">
         <v>9.27</v>
       </c>
-      <c r="K17" s="9" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="9">
+      <c r="P17" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q17" s="9">
         <v>8.7899999999999991</v>
       </c>
-      <c r="M17" s="9">
+      <c r="R17" s="9">
         <v>9.75</v>
       </c>
-      <c r="N17" s="11">
+      <c r="S17" s="10">
         <v>11.5831</v>
       </c>
-      <c r="O17" s="3" t="s">
-[...2 lines deleted...]
-      <c r="P17" s="11">
+      <c r="T17" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="U17" s="10">
         <v>11.070399999999999</v>
       </c>
-      <c r="Q17" s="11">
+      <c r="V17" s="10">
         <v>12.116400000000001</v>
       </c>
-      <c r="R17" s="9">
+      <c r="W17" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="X17" s="2"/>
+      <c r="Y17" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z17" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AA17" s="10"/>
+      <c r="AB17" s="9">
         <v>8.98</v>
       </c>
-      <c r="S17" s="9"/>
-      <c r="T17" s="9">
+      <c r="AC17" s="9"/>
+      <c r="AD17" s="9">
         <v>8.56</v>
       </c>
-      <c r="U17" s="9">
+      <c r="AE17" s="9">
         <v>9.39</v>
       </c>
-      <c r="V17" s="11">
+      <c r="AF17" s="10">
         <v>11.186999999999999</v>
       </c>
-      <c r="W17" s="9"/>
-      <c r="X17" s="11">
+      <c r="AG17" s="9"/>
+      <c r="AH17" s="10">
         <v>10.739000000000001</v>
       </c>
-      <c r="Y17" s="11">
+      <c r="AI17" s="10">
         <v>11.651199999999999</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>2019</v>
+      <c r="AJ17" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AK17" s="2"/>
+      <c r="AL17" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AM17" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:39" ht="15" x14ac:dyDescent="0.25">
+      <c r="A18" s="8" t="s">
+        <v>23</v>
       </c>
       <c r="B18" s="9">
         <v>7.38</v>
       </c>
       <c r="C18" s="9"/>
       <c r="D18" s="9">
         <v>6.54</v>
       </c>
       <c r="E18" s="9">
         <v>8.2200000000000006</v>
       </c>
-      <c r="F18" s="11">
-        <v>8.9334000000000007</v>
+      <c r="F18" s="10">
+        <v>9</v>
       </c>
       <c r="G18" s="9"/>
-      <c r="H18" s="11">
-[...5 lines deleted...]
-      <c r="J18" s="9">
+      <c r="H18" s="10">
+        <v>8.11347859644804</v>
+      </c>
+      <c r="I18" s="10">
+        <v>9.88652140355196</v>
+      </c>
+      <c r="J18" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="M18" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="N18" s="10"/>
+      <c r="O18" s="9">
         <v>8.6300000000000008</v>
       </c>
-      <c r="K18" s="9" t="s">
-[...2 lines deleted...]
-      <c r="L18" s="9">
+      <c r="P18" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q18" s="9">
         <v>7.99</v>
       </c>
-      <c r="M18" s="9">
+      <c r="R18" s="9">
         <v>9.27</v>
       </c>
-      <c r="N18" s="11">
+      <c r="S18" s="10">
         <v>10.700900000000001</v>
       </c>
-      <c r="O18" s="3" t="s">
-[...2 lines deleted...]
-      <c r="P18" s="11">
+      <c r="T18" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="U18" s="10">
         <v>10.0815</v>
       </c>
-      <c r="Q18" s="11">
+      <c r="V18" s="10">
         <v>11.3535</v>
       </c>
-      <c r="R18" s="9">
+      <c r="W18" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="X18" s="2"/>
+      <c r="Y18" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z18" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AA18" s="10"/>
+      <c r="AB18" s="9">
         <v>8.35</v>
       </c>
-      <c r="S18" s="9"/>
-      <c r="T18" s="9">
+      <c r="AC18" s="9"/>
+      <c r="AD18" s="9">
         <v>7.81</v>
       </c>
-      <c r="U18" s="9">
+      <c r="AE18" s="9">
         <v>8.8800000000000008</v>
       </c>
-      <c r="V18" s="11">
-[...12 lines deleted...]
-        <v>2020</v>
+      <c r="AF18" s="10">
+        <v>10.5</v>
+      </c>
+      <c r="AG18" s="9"/>
+      <c r="AH18" s="10">
+        <v>9.9664309276251544</v>
+      </c>
+      <c r="AI18" s="10">
+        <v>11.033569072374846</v>
+      </c>
+      <c r="AJ18" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AK18" s="2"/>
+      <c r="AL18" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AM18" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:39" ht="15" x14ac:dyDescent="0.25">
+      <c r="A19" s="8" t="s">
+        <v>24</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="9"/>
       <c r="D19" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="F19" s="11">
-        <v>4.8262999999999998</v>
+      <c r="F19" s="10">
+        <v>4.8</v>
       </c>
       <c r="G19" s="9"/>
-      <c r="H19" s="11">
-[...15 lines deleted...]
-      <c r="N19" s="11">
+      <c r="H19" s="10">
+        <v>4.1766470695951528</v>
+      </c>
+      <c r="I19" s="10">
+        <v>5.4233529304048469</v>
+      </c>
+      <c r="J19" s="10">
+        <v>5.23293441410567</v>
+      </c>
+      <c r="K19" s="10"/>
+      <c r="L19" s="10">
+        <v>4.5320003995268578</v>
+      </c>
+      <c r="M19" s="10">
+        <v>5.8679996004731425</v>
+      </c>
+      <c r="N19" s="10"/>
+      <c r="O19" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="P19" s="27"/>
+      <c r="Q19" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="R19" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="S19" s="10">
         <v>6.8002000000000002</v>
       </c>
-      <c r="O19" s="3" t="s">
-[...2 lines deleted...]
-      <c r="P19" s="11">
+      <c r="T19" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="U19" s="10">
         <v>6.4268999999999998</v>
       </c>
-      <c r="Q19" s="11">
+      <c r="V19" s="10">
         <v>7.1933999999999996</v>
       </c>
-      <c r="R19" s="9" t="s">
-[...22 lines deleted...]
-        <v>2021</v>
+      <c r="W19" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="X19" s="2"/>
+      <c r="Y19" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z19" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AA19" s="10"/>
+      <c r="AB19" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="AC19" s="9"/>
+      <c r="AD19" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE19" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF19" s="10">
+        <v>6.5</v>
+      </c>
+      <c r="AG19" s="9"/>
+      <c r="AH19" s="10">
+        <v>6.1712119680284614</v>
+      </c>
+      <c r="AI19" s="10">
+        <v>6.8287880319715386</v>
+      </c>
+      <c r="AJ19" s="10">
+        <v>7</v>
+      </c>
+      <c r="AK19" s="10"/>
+      <c r="AL19" s="10">
+        <v>6.6644920671560461</v>
+      </c>
+      <c r="AM19" s="10">
+        <v>7.3355079328439539</v>
+      </c>
+    </row>
+    <row r="20" spans="1:39" ht="15" x14ac:dyDescent="0.25">
+      <c r="A20" s="8" t="s">
+        <v>25</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="9"/>
       <c r="D20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="F20" s="11">
-        <v>5.1840999999999999</v>
+      <c r="F20" s="10">
+        <v>5.3</v>
       </c>
       <c r="G20" s="9"/>
-      <c r="H20" s="11">
-[...15 lines deleted...]
-      <c r="N20" s="11">
+      <c r="H20" s="10">
+        <v>4.7272404621017241</v>
+      </c>
+      <c r="I20" s="10">
+        <v>5.8727595378982755</v>
+      </c>
+      <c r="J20" s="10">
+        <v>5.8</v>
+      </c>
+      <c r="K20" s="10"/>
+      <c r="L20" s="10">
+        <v>5.2258497531080836</v>
+      </c>
+      <c r="M20" s="10">
+        <v>6.374150246891916</v>
+      </c>
+      <c r="N20" s="10"/>
+      <c r="O20" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="P20" s="27"/>
+      <c r="Q20" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="R20" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="S20" s="10">
         <v>8.0106999999999999</v>
       </c>
-      <c r="O20" s="3" t="s">
-[...2 lines deleted...]
-      <c r="P20" s="11">
+      <c r="T20" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="U20" s="10">
         <v>7.6113999999999997</v>
       </c>
-      <c r="Q20" s="11">
+      <c r="V20" s="10">
         <v>8.4290000000000003</v>
       </c>
-      <c r="R20" s="9" t="s">
-[...22 lines deleted...]
-        <v>2022</v>
+      <c r="W20" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="X20" s="2"/>
+      <c r="Y20" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z20" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AA20" s="10"/>
+      <c r="AB20" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="AC20" s="9"/>
+      <c r="AD20" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE20" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF20" s="10">
+        <v>7.6</v>
+      </c>
+      <c r="AG20" s="9"/>
+      <c r="AH20" s="10">
+        <v>7.2564174232087391</v>
+      </c>
+      <c r="AI20" s="10">
+        <v>7.9435825767912602</v>
+      </c>
+      <c r="AJ20" s="10">
+        <v>8.1</v>
+      </c>
+      <c r="AK20" s="10"/>
+      <c r="AL20" s="10">
+        <v>7.7419243075039468</v>
+      </c>
+      <c r="AM20" s="10">
+        <v>8.4580756924960525</v>
+      </c>
+    </row>
+    <row r="21" spans="1:39" ht="15" x14ac:dyDescent="0.25">
+      <c r="A21" s="8" t="s">
+        <v>26</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C21" s="9"/>
       <c r="D21" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="F21" s="11">
-        <v>6.5598999999999998</v>
+      <c r="F21" s="10">
+        <v>6.7</v>
       </c>
       <c r="G21" s="9"/>
-      <c r="H21" s="11">
-[...15 lines deleted...]
-      <c r="N21" s="11">
+      <c r="H21" s="10">
+        <v>6.3211792442379782</v>
+      </c>
+      <c r="I21" s="10">
+        <v>7.0788207557620222</v>
+      </c>
+      <c r="J21" s="10">
+        <v>7</v>
+      </c>
+      <c r="K21" s="10"/>
+      <c r="L21" s="10">
+        <v>6.6131362630388173</v>
+      </c>
+      <c r="M21" s="10">
+        <v>7.3868637369611827</v>
+      </c>
+      <c r="N21" s="10"/>
+      <c r="O21" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="P21" s="27"/>
+      <c r="Q21" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="R21" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="S21" s="10">
         <v>10.9009</v>
       </c>
-      <c r="O21" s="3" t="s">
+      <c r="T21" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="U21" s="10">
+        <v>10.651300000000001</v>
+      </c>
+      <c r="V21" s="10">
+        <v>11.1556</v>
+      </c>
+      <c r="W21" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="X21" s="2"/>
+      <c r="Y21" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z21" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AA21" s="10"/>
+      <c r="AB21" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="AC21" s="9"/>
+      <c r="AD21" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE21" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF21" s="10">
+        <v>10.3</v>
+      </c>
+      <c r="AG21" s="10"/>
+      <c r="AH21" s="10">
+        <v>10.094555050398517</v>
+      </c>
+      <c r="AI21" s="10">
+        <v>10.505444949601484</v>
+      </c>
+      <c r="AJ21" s="10">
+        <v>10.6</v>
+      </c>
+      <c r="AK21" s="10"/>
+      <c r="AL21" s="10">
+        <v>10.389805591812141</v>
+      </c>
+      <c r="AM21" s="10">
+        <v>10.810194408187858</v>
+      </c>
+    </row>
+    <row r="22" spans="1:39" ht="15" x14ac:dyDescent="0.25">
+      <c r="A22" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="9"/>
+      <c r="D22" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22" s="10">
+        <v>7.5</v>
+      </c>
+      <c r="G22" s="9"/>
+      <c r="H22" s="10">
+        <v>7.0873567425900257</v>
+      </c>
+      <c r="I22" s="10">
+        <v>7.9126432574099743</v>
+      </c>
+      <c r="J22" s="10">
+        <v>7.7</v>
+      </c>
+      <c r="K22" s="10"/>
+      <c r="L22" s="10">
+        <v>7.2858659212271313</v>
+      </c>
+      <c r="M22" s="10">
+        <v>8.1141340787728691</v>
+      </c>
+      <c r="N22" s="10"/>
+      <c r="O22" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="P22" s="27"/>
+      <c r="Q22" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="R22" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="S22" s="9">
+        <v>11</v>
+      </c>
+      <c r="T22" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="U22" s="9">
+        <v>10.7</v>
+      </c>
+      <c r="V22" s="9">
+        <v>11.2</v>
+      </c>
+      <c r="W22" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="X22" s="2"/>
+      <c r="Y22" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z22" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AA22" s="10"/>
+      <c r="AB22" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="AC22" s="9"/>
+      <c r="AD22" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE22" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF22" s="10">
+        <v>10.4</v>
+      </c>
+      <c r="AG22" s="10"/>
+      <c r="AH22" s="10">
+        <v>10.156017343982347</v>
+      </c>
+      <c r="AI22" s="10">
+        <v>10.643982656017654</v>
+      </c>
+      <c r="AJ22" s="10">
+        <v>11.1</v>
+      </c>
+      <c r="AK22" s="10"/>
+      <c r="AL22" s="10">
+        <v>10.846300049939567</v>
+      </c>
+      <c r="AM22" s="10">
+        <v>11.353699950060433</v>
+      </c>
+    </row>
+    <row r="23" spans="1:39" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="33">
+        <v>2024</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23" s="11"/>
+      <c r="H23" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="I23" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="J23" s="11">
+        <v>7</v>
+      </c>
+      <c r="K23" s="11"/>
+      <c r="L23" s="11">
+        <v>6.5962719752892145</v>
+      </c>
+      <c r="M23" s="11">
+        <v>7.4037280247107855</v>
+      </c>
+      <c r="N23" s="11"/>
+      <c r="O23" s="11"/>
+      <c r="P23" s="28"/>
+      <c r="Q23" s="11"/>
+      <c r="R23" s="11"/>
+      <c r="S23" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="T23" s="11"/>
+      <c r="U23" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="V23" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="W23" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="X23" s="40"/>
+      <c r="Y23" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z23" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AA23" s="11"/>
+      <c r="AB23" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AC23" s="11"/>
+      <c r="AD23" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE23" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF23" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG23" s="11"/>
+      <c r="AH23" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI23" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AJ23" s="11">
+        <v>11</v>
+      </c>
+      <c r="AK23" s="11"/>
+      <c r="AL23" s="11">
+        <v>10.762192390041221</v>
+      </c>
+      <c r="AM23" s="11">
+        <v>11.237807609958779</v>
+      </c>
+    </row>
+    <row r="24" spans="1:39" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" s="12"/>
+      <c r="F24" s="14"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="N24" s="14"/>
+      <c r="P24" s="29"/>
+      <c r="Q24" s="14"/>
+      <c r="AD24" s="31"/>
+      <c r="AE24" s="31"/>
+    </row>
+    <row r="25" spans="1:39" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="12"/>
+      <c r="C25" s="12"/>
+      <c r="J25" s="14"/>
+      <c r="P25" s="12"/>
+      <c r="AD25" s="31"/>
+      <c r="AE25" s="31"/>
+    </row>
+    <row r="26" spans="1:39" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="P26" s="12"/>
+      <c r="AD26" s="31"/>
+      <c r="AE26" s="31"/>
+    </row>
+    <row r="27" spans="1:39" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="P27" s="12"/>
+      <c r="AD27" s="31"/>
+      <c r="AE27" s="31"/>
+    </row>
+    <row r="28" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A28" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="P21" s="11">
-[...118 lines deleted...]
-      <c r="A27" s="17" t="s">
+    </row>
+    <row r="29" spans="1:39" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="13" t="s">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="17" t="s">
+      <c r="P29" s="12"/>
+      <c r="AD29" s="31"/>
+      <c r="AE29" s="31"/>
+    </row>
+    <row r="30" spans="1:39" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="P30" s="12"/>
+      <c r="AD30" s="31"/>
+      <c r="AE30" s="31"/>
+    </row>
+    <row r="31" spans="1:39" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="P31" s="12"/>
+      <c r="AD31" s="31"/>
+      <c r="AE31" s="31"/>
+    </row>
+    <row r="32" spans="1:39" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="P32" s="12"/>
+      <c r="AD32" s="31"/>
+      <c r="AE32" s="31"/>
+    </row>
+    <row r="33" spans="1:31" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="P33" s="12"/>
+      <c r="AD33" s="31"/>
+      <c r="AE33" s="31"/>
+    </row>
+    <row r="34" spans="1:31" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="34" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="29" spans="1:25" s="17" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="17" t="s">
+    <row r="35" spans="1:31" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD35" s="2"/>
+      <c r="AE35" s="2"/>
+    </row>
+    <row r="36" spans="1:31" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="16" t="s">
         <v>13</v>
       </c>
-    </row>
-[...113 lines deleted...]
-      <c r="H51" s="24"/>
+      <c r="C36" s="17"/>
+      <c r="D36" s="17"/>
+      <c r="E36" s="17"/>
+      <c r="F36" s="17"/>
+      <c r="G36" s="17"/>
+      <c r="H36" s="17"/>
+      <c r="I36" s="17"/>
+      <c r="J36" s="17"/>
+      <c r="K36" s="17"/>
+      <c r="L36" s="17"/>
+      <c r="M36" s="17"/>
+      <c r="N36" s="17"/>
+      <c r="P36" s="12"/>
+      <c r="AD36" s="31"/>
+      <c r="AE36" s="31"/>
+    </row>
+    <row r="37" spans="1:31" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="B37" s="35"/>
+      <c r="C37" s="35"/>
+      <c r="D37" s="35"/>
+      <c r="E37" s="35"/>
+      <c r="F37" s="35"/>
+      <c r="G37" s="35"/>
+      <c r="H37" s="35"/>
+      <c r="I37" s="35"/>
+      <c r="J37" s="35"/>
+      <c r="K37" s="35"/>
+      <c r="L37" s="35"/>
+      <c r="M37" s="35"/>
+      <c r="N37" s="35"/>
+      <c r="O37" s="35"/>
+      <c r="P37" s="35"/>
+      <c r="Q37" s="35"/>
+      <c r="R37" s="35"/>
+      <c r="S37" s="35"/>
+      <c r="T37" s="35"/>
+      <c r="U37" s="35"/>
+      <c r="V37" s="35"/>
+      <c r="W37" s="35"/>
+      <c r="X37" s="35"/>
+      <c r="Y37" s="35"/>
+    </row>
+    <row r="39" spans="1:31" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A39" s="41"/>
+    </row>
+    <row r="42" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="B42" s="10"/>
+      <c r="C42" s="10"/>
+      <c r="D42" s="10"/>
+      <c r="E42" s="10"/>
+      <c r="F42" s="10"/>
+      <c r="G42" s="10"/>
+      <c r="H42" s="10"/>
+    </row>
+    <row r="43" spans="1:31" ht="15" x14ac:dyDescent="0.25">
+      <c r="C43" s="18"/>
+      <c r="D43" s="18"/>
+      <c r="E43" s="18"/>
+      <c r="F43" s="18"/>
+      <c r="G43" s="18"/>
+      <c r="H43" s="18"/>
+    </row>
+    <row r="45" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="B45" s="10"/>
+      <c r="C45" s="10"/>
+      <c r="D45" s="10"/>
+      <c r="E45" s="10"/>
+      <c r="F45" s="10"/>
+      <c r="G45" s="10"/>
+      <c r="H45" s="10"/>
+    </row>
+    <row r="47" spans="1:31" ht="15" x14ac:dyDescent="0.25">
+      <c r="B47" s="10"/>
+      <c r="C47" s="10"/>
+      <c r="D47" s="19"/>
+      <c r="E47" s="10"/>
+      <c r="F47" s="10"/>
+      <c r="G47" s="10"/>
+      <c r="H47" s="10"/>
+    </row>
+    <row r="49" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B49" s="10"/>
+      <c r="C49" s="10"/>
+      <c r="D49" s="10"/>
+      <c r="E49" s="10"/>
+      <c r="F49" s="10"/>
+      <c r="G49" s="10"/>
+      <c r="H49" s="10"/>
+    </row>
+    <row r="53" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B53" s="20"/>
+      <c r="C53" s="20"/>
+      <c r="D53" s="20"/>
+      <c r="E53" s="20"/>
+      <c r="F53" s="20"/>
+      <c r="G53" s="20"/>
+      <c r="H53" s="20"/>
     </row>
   </sheetData>
-  <mergeCells count="18">
-[...2 lines deleted...]
-    <mergeCell ref="R5:Y5"/>
+  <mergeCells count="23">
+    <mergeCell ref="AL7:AM7"/>
+    <mergeCell ref="A34:XFD34"/>
+    <mergeCell ref="A37:Y37"/>
+    <mergeCell ref="AF6:AI6"/>
+    <mergeCell ref="AJ6:AM6"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="Q7:R7"/>
+    <mergeCell ref="U7:V7"/>
+    <mergeCell ref="Y7:Z7"/>
+    <mergeCell ref="AD7:AE7"/>
+    <mergeCell ref="AH7:AI7"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="O5:Z5"/>
+    <mergeCell ref="AB5:AM5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:I6"/>
     <mergeCell ref="J6:M6"/>
-    <mergeCell ref="N6:Q6"/>
-[...10 lines deleted...]
-    <mergeCell ref="X7:Y7"/>
+    <mergeCell ref="O6:R6"/>
+    <mergeCell ref="S6:V6"/>
+    <mergeCell ref="W6:Z6"/>
+    <mergeCell ref="AB6:AE6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>FT_MPC</vt:lpstr>
+      <vt:lpstr>FT_MPC_SC</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Marie-Andrée Gravel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>