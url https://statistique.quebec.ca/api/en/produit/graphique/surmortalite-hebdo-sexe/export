--- v1 (2026-07-12)
+++ v2 (2026-10-10)
@@ -2,81 +2,81 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\DEM_250Z\HA5_Bilan démo\300 décès\Décès hebdo\Intégration du 2026-07-02\Pour Web &amp; Entrepot\SM\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\DEM_250Z\HA5_Bilan démo\300 décès\Décès hebdo\Intégration du 2026-09-25\Pour Entrepot\SM\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C6A0E724-C0D1-4559-8AC1-69DE342C612C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AF7BA4EA-31E1-4D1A-9BC8-B2DA096E4324}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Web-Sexe" sheetId="8" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Web-Sexe'!$A$6:$D$6</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1033" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1072" uniqueCount="18">
   <si>
     <t>Femmes</t>
   </si>
   <si>
     <t>Hommes</t>
   </si>
   <si>
     <t>Sexe</t>
   </si>
   <si>
     <t>Total (sexes réunis)</t>
   </si>
   <si>
     <t>Décès estimés</t>
   </si>
   <si>
     <t>Décès attendus</t>
   </si>
   <si>
     <t>Surmortalité (N)</t>
   </si>
   <si>
     <t>Surmortalité (%)</t>
   </si>
   <si>
@@ -86,51 +86,51 @@
     <t>Année CDC</t>
   </si>
   <si>
     <t>n</t>
   </si>
   <si>
     <t> %</t>
   </si>
   <si>
     <t>Dernier jour
 de la semaine</t>
   </si>
   <si>
     <t>Note : La surmortalité est calculée par rapport au nombre de décès projetés en fonction de la tendance prépandémique (janvier 2013 à février 2020).</t>
   </si>
   <si>
     <t>Seuil inférieur de l'intervalle de prévision à 95 %</t>
   </si>
   <si>
     <t>Seuil supérieur de l'intervalle de prévision à 95 %</t>
   </si>
   <si>
     <t>Estimations de surmortalité hebdomadaire selon le sexe, Québec, 2020-2026</t>
   </si>
   <si>
-    <t>Source : Institut de la statistique du Québec, fichier des décès du Registre des événements démographiques du Québec. Données extraites le 25 juin 2026.</t>
+    <t>Source : Institut de la statistique du Québec, fichier des décès du Registre des événements démographiques du Québec. Données extraites le 25 septembre 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -991,51 +991,51 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J1020"/>
+  <dimension ref="A1:J1059"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
     <col min="3" max="3" width="8.5" customWidth="1"/>
     <col min="4" max="4" width="15.83203125" customWidth="1"/>
     <col min="5" max="5" width="10.33203125" customWidth="1"/>
     <col min="7" max="7" width="18.6640625" customWidth="1"/>
     <col min="8" max="8" width="19" customWidth="1"/>
     <col min="9" max="10" width="16.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
@@ -9518,770 +9518,770 @@
       </c>
       <c r="H268" s="8">
         <v>1745</v>
       </c>
       <c r="I268" s="8">
         <v>42</v>
       </c>
       <c r="J268" s="9">
         <v>2.6</v>
       </c>
     </row>
     <row r="269" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A269" t="s">
         <v>3</v>
       </c>
       <c r="B269">
         <v>2025</v>
       </c>
       <c r="C269">
         <v>2</v>
       </c>
       <c r="D269" s="6">
         <v>45668</v>
       </c>
       <c r="E269" s="7">
-        <v>1795</v>
+        <v>1800</v>
       </c>
       <c r="F269" s="8">
         <v>1684</v>
       </c>
       <c r="G269" s="8">
         <v>1603</v>
       </c>
       <c r="H269" s="8">
         <v>1768</v>
       </c>
       <c r="I269" s="8">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="J269" s="9">
-        <v>6.6</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="270" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A270" t="s">
         <v>3</v>
       </c>
       <c r="B270">
         <v>2025</v>
       </c>
       <c r="C270">
         <v>3</v>
       </c>
       <c r="D270" s="6">
         <v>45675</v>
       </c>
       <c r="E270" s="7">
-        <v>1740</v>
+        <v>1750</v>
       </c>
       <c r="F270" s="8">
         <v>1693</v>
       </c>
       <c r="G270" s="8">
         <v>1611</v>
       </c>
       <c r="H270" s="8">
         <v>1776</v>
       </c>
       <c r="I270" s="8">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="J270" s="9">
-        <v>2.8</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="271" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A271" t="s">
         <v>3</v>
       </c>
       <c r="B271">
         <v>2025</v>
       </c>
       <c r="C271">
         <v>4</v>
       </c>
       <c r="D271" s="6">
         <v>45682</v>
       </c>
       <c r="E271" s="7">
-        <v>1680</v>
+        <v>1685</v>
       </c>
       <c r="F271" s="8">
         <v>1692</v>
       </c>
       <c r="G271" s="8">
         <v>1612</v>
       </c>
       <c r="H271" s="8">
         <v>1772</v>
       </c>
       <c r="I271" s="8">
-        <v>-12</v>
+        <v>-7</v>
       </c>
       <c r="J271" s="9">
-        <v>-0.7</v>
+        <v>-0.4</v>
       </c>
     </row>
     <row r="272" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A272" t="s">
         <v>3</v>
       </c>
       <c r="B272">
         <v>2025</v>
       </c>
       <c r="C272">
         <v>5</v>
       </c>
       <c r="D272" s="6">
         <v>45689</v>
       </c>
       <c r="E272" s="7">
-        <v>1705</v>
+        <v>1700</v>
       </c>
       <c r="F272" s="8">
         <v>1683</v>
       </c>
       <c r="G272" s="8">
         <v>1601</v>
       </c>
       <c r="H272" s="8">
         <v>1765</v>
       </c>
       <c r="I272" s="8">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="J272" s="9">
-        <v>1.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A273" t="s">
         <v>3</v>
       </c>
       <c r="B273">
         <v>2025</v>
       </c>
       <c r="C273">
         <v>6</v>
       </c>
       <c r="D273" s="6">
         <v>45696</v>
       </c>
       <c r="E273" s="7">
-        <v>1780</v>
+        <v>1785</v>
       </c>
       <c r="F273" s="8">
         <v>1670</v>
       </c>
       <c r="G273" s="8">
         <v>1591</v>
       </c>
       <c r="H273" s="8">
         <v>1751</v>
       </c>
       <c r="I273" s="8">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="J273" s="9">
-        <v>6.6</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="274" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A274" t="s">
         <v>3</v>
       </c>
       <c r="B274">
         <v>2025</v>
       </c>
       <c r="C274">
         <v>7</v>
       </c>
       <c r="D274" s="6">
         <v>45703</v>
       </c>
       <c r="E274" s="7">
-        <v>1815</v>
+        <v>1810</v>
       </c>
       <c r="F274" s="8">
         <v>1656</v>
       </c>
       <c r="G274" s="8">
         <v>1576</v>
       </c>
       <c r="H274" s="8">
         <v>1735</v>
       </c>
       <c r="I274" s="8">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="J274" s="9">
-        <v>9.6</v>
+        <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="275" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A275" t="s">
         <v>3</v>
       </c>
       <c r="B275">
         <v>2025</v>
       </c>
       <c r="C275">
         <v>8</v>
       </c>
       <c r="D275" s="6">
         <v>45710</v>
       </c>
       <c r="E275" s="7">
-        <v>1855</v>
+        <v>1860</v>
       </c>
       <c r="F275" s="8">
         <v>1640</v>
       </c>
       <c r="G275" s="8">
         <v>1562</v>
       </c>
       <c r="H275" s="8">
         <v>1723</v>
       </c>
       <c r="I275" s="8">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="J275" s="9">
-        <v>13.1</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="276" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A276" t="s">
         <v>3</v>
       </c>
       <c r="B276">
         <v>2025</v>
       </c>
       <c r="C276">
         <v>9</v>
       </c>
       <c r="D276" s="6">
         <v>45717</v>
       </c>
       <c r="E276" s="7">
-        <v>1855</v>
+        <v>1865</v>
       </c>
       <c r="F276" s="8">
         <v>1625</v>
       </c>
       <c r="G276" s="8">
         <v>1545</v>
       </c>
       <c r="H276" s="8">
         <v>1705</v>
       </c>
       <c r="I276" s="8">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="J276" s="9">
-        <v>14.2</v>
+        <v>14.8</v>
       </c>
     </row>
     <row r="277" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A277" t="s">
         <v>3</v>
       </c>
       <c r="B277">
         <v>2025</v>
       </c>
       <c r="C277">
         <v>10</v>
       </c>
       <c r="D277" s="6">
         <v>45724</v>
       </c>
       <c r="E277" s="7">
-        <v>1815</v>
+        <v>1820</v>
       </c>
       <c r="F277" s="8">
         <v>1610</v>
       </c>
       <c r="G277" s="8">
         <v>1531</v>
       </c>
       <c r="H277" s="8">
         <v>1690</v>
       </c>
       <c r="I277" s="8">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="J277" s="9">
-        <v>12.8</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="278" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A278" t="s">
         <v>3</v>
       </c>
       <c r="B278">
         <v>2025</v>
       </c>
       <c r="C278">
         <v>11</v>
       </c>
       <c r="D278" s="6">
         <v>45731</v>
       </c>
       <c r="E278" s="7">
-        <v>1770</v>
+        <v>1760</v>
       </c>
       <c r="F278" s="8">
         <v>1596</v>
       </c>
       <c r="G278" s="8">
         <v>1518</v>
       </c>
       <c r="H278" s="8">
         <v>1675</v>
       </c>
       <c r="I278" s="8">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="J278" s="9">
-        <v>10.9</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="279" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A279" t="s">
         <v>3</v>
       </c>
       <c r="B279">
         <v>2025</v>
       </c>
       <c r="C279">
         <v>12</v>
       </c>
       <c r="D279" s="6">
         <v>45738</v>
       </c>
       <c r="E279" s="7">
-        <v>1665</v>
+        <v>1660</v>
       </c>
       <c r="F279" s="8">
         <v>1583</v>
       </c>
       <c r="G279" s="8">
         <v>1506</v>
       </c>
       <c r="H279" s="8">
         <v>1661</v>
       </c>
       <c r="I279" s="8">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="J279" s="9">
-        <v>5.2</v>
+        <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="280" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A280" t="s">
         <v>3</v>
       </c>
       <c r="B280">
         <v>2025</v>
       </c>
       <c r="C280">
         <v>13</v>
       </c>
       <c r="D280" s="6">
         <v>45745</v>
       </c>
       <c r="E280" s="7">
         <v>1595</v>
       </c>
       <c r="F280" s="8">
         <v>1571</v>
       </c>
       <c r="G280" s="8">
         <v>1491</v>
       </c>
       <c r="H280" s="8">
         <v>1649</v>
       </c>
       <c r="I280" s="8">
         <v>24</v>
       </c>
       <c r="J280" s="9">
         <v>1.6</v>
       </c>
     </row>
     <row r="281" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A281" t="s">
         <v>3</v>
       </c>
       <c r="B281">
         <v>2025</v>
       </c>
       <c r="C281">
         <v>14</v>
       </c>
       <c r="D281" s="6">
         <v>45752</v>
       </c>
       <c r="E281" s="7">
-        <v>1500</v>
+        <v>1495</v>
       </c>
       <c r="F281" s="8">
         <v>1558</v>
       </c>
       <c r="G281" s="8">
         <v>1480</v>
       </c>
       <c r="H281" s="8">
         <v>1636</v>
       </c>
       <c r="I281" s="8">
-        <v>-58</v>
+        <v>-63</v>
       </c>
       <c r="J281" s="9">
-        <v>-3.7</v>
+        <v>-4.0999999999999996</v>
       </c>
     </row>
     <row r="282" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A282" t="s">
         <v>3</v>
       </c>
       <c r="B282">
         <v>2025</v>
       </c>
       <c r="C282">
         <v>15</v>
       </c>
       <c r="D282" s="6">
         <v>45759</v>
       </c>
       <c r="E282" s="7">
         <v>1420</v>
       </c>
       <c r="F282" s="8">
         <v>1544</v>
       </c>
       <c r="G282" s="8">
         <v>1466</v>
       </c>
       <c r="H282" s="8">
         <v>1621</v>
       </c>
       <c r="I282" s="8">
         <v>-124</v>
       </c>
       <c r="J282" s="9">
         <v>-8</v>
       </c>
     </row>
     <row r="283" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A283" t="s">
         <v>3</v>
       </c>
       <c r="B283">
         <v>2025</v>
       </c>
       <c r="C283">
         <v>16</v>
       </c>
       <c r="D283" s="6">
         <v>45766</v>
       </c>
       <c r="E283" s="7">
-        <v>1530</v>
+        <v>1535</v>
       </c>
       <c r="F283" s="8">
         <v>1528</v>
       </c>
       <c r="G283" s="8">
         <v>1451</v>
       </c>
       <c r="H283" s="8">
         <v>1606</v>
       </c>
       <c r="I283" s="8">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J283" s="9">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="284" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A284" t="s">
         <v>3</v>
       </c>
       <c r="B284">
         <v>2025</v>
       </c>
       <c r="C284">
         <v>17</v>
       </c>
       <c r="D284" s="6">
         <v>45773</v>
       </c>
       <c r="E284" s="7">
-        <v>1475</v>
+        <v>1465</v>
       </c>
       <c r="F284" s="8">
         <v>1508</v>
       </c>
       <c r="G284" s="8">
         <v>1429</v>
       </c>
       <c r="H284" s="8">
         <v>1585</v>
       </c>
       <c r="I284" s="8">
-        <v>-33</v>
+        <v>-43</v>
       </c>
       <c r="J284" s="9">
-        <v>-2.2000000000000002</v>
+        <v>-2.8</v>
       </c>
     </row>
     <row r="285" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A285" t="s">
         <v>3</v>
       </c>
       <c r="B285">
         <v>2025</v>
       </c>
       <c r="C285">
         <v>18</v>
       </c>
       <c r="D285" s="6">
         <v>45780</v>
       </c>
       <c r="E285" s="7">
         <v>1555</v>
       </c>
       <c r="F285" s="8">
         <v>1484</v>
       </c>
       <c r="G285" s="8">
         <v>1409</v>
       </c>
       <c r="H285" s="8">
         <v>1560</v>
       </c>
       <c r="I285" s="8">
         <v>71</v>
       </c>
       <c r="J285" s="9">
         <v>4.8</v>
       </c>
     </row>
     <row r="286" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A286" t="s">
         <v>3</v>
       </c>
       <c r="B286">
         <v>2025</v>
       </c>
       <c r="C286">
         <v>19</v>
       </c>
       <c r="D286" s="6">
         <v>45787</v>
       </c>
       <c r="E286" s="7">
-        <v>1395</v>
+        <v>1375</v>
       </c>
       <c r="F286" s="8">
         <v>1459</v>
       </c>
       <c r="G286" s="8">
         <v>1387</v>
       </c>
       <c r="H286" s="8">
         <v>1534</v>
       </c>
       <c r="I286" s="8">
-        <v>-64</v>
+        <v>-84</v>
       </c>
       <c r="J286" s="9">
-        <v>-4.4000000000000004</v>
+        <v>-5.8</v>
       </c>
     </row>
     <row r="287" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A287" t="s">
         <v>3</v>
       </c>
       <c r="B287">
         <v>2025</v>
       </c>
       <c r="C287">
         <v>20</v>
       </c>
       <c r="D287" s="6">
         <v>45794</v>
       </c>
       <c r="E287" s="7">
-        <v>1415</v>
+        <v>1405</v>
       </c>
       <c r="F287" s="8">
         <v>1436</v>
       </c>
       <c r="G287" s="8">
         <v>1362</v>
       </c>
       <c r="H287" s="8">
         <v>1512</v>
       </c>
       <c r="I287" s="8">
-        <v>-21</v>
+        <v>-31</v>
       </c>
       <c r="J287" s="9">
-        <v>-1.4</v>
+        <v>-2.1</v>
       </c>
     </row>
     <row r="288" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A288" t="s">
         <v>3</v>
       </c>
       <c r="B288">
         <v>2025</v>
       </c>
       <c r="C288">
         <v>21</v>
       </c>
       <c r="D288" s="6">
         <v>45801</v>
       </c>
       <c r="E288" s="7">
-        <v>1350</v>
+        <v>1355</v>
       </c>
       <c r="F288" s="8">
         <v>1414</v>
       </c>
       <c r="G288" s="8">
         <v>1340</v>
       </c>
       <c r="H288" s="8">
         <v>1489</v>
       </c>
       <c r="I288" s="8">
-        <v>-64</v>
+        <v>-59</v>
       </c>
       <c r="J288" s="9">
-        <v>-4.5999999999999996</v>
+        <v>-4.2</v>
       </c>
     </row>
     <row r="289" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A289" t="s">
         <v>3</v>
       </c>
       <c r="B289">
         <v>2025</v>
       </c>
       <c r="C289">
         <v>22</v>
       </c>
       <c r="D289" s="6">
         <v>45808</v>
       </c>
       <c r="E289" s="7">
-        <v>1460</v>
+        <v>1455</v>
       </c>
       <c r="F289" s="8">
         <v>1397</v>
       </c>
       <c r="G289" s="8">
         <v>1325</v>
       </c>
       <c r="H289" s="8">
         <v>1468</v>
       </c>
       <c r="I289" s="8">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="J289" s="9">
-        <v>4.5</v>
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="290" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A290" t="s">
         <v>3</v>
       </c>
       <c r="B290">
         <v>2025</v>
       </c>
       <c r="C290">
         <v>23</v>
       </c>
       <c r="D290" s="6">
         <v>45815</v>
       </c>
       <c r="E290" s="7">
-        <v>1430</v>
+        <v>1420</v>
       </c>
       <c r="F290" s="8">
         <v>1386</v>
       </c>
       <c r="G290" s="8">
         <v>1311</v>
       </c>
       <c r="H290" s="8">
         <v>1459</v>
       </c>
       <c r="I290" s="8">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="J290" s="9">
-        <v>3.2</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="291" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A291" t="s">
         <v>3</v>
       </c>
       <c r="B291">
         <v>2025</v>
       </c>
       <c r="C291">
         <v>24</v>
       </c>
       <c r="D291" s="6">
         <v>45822</v>
       </c>
       <c r="E291" s="7">
-        <v>1375</v>
+        <v>1370</v>
       </c>
       <c r="F291" s="8">
         <v>1378</v>
       </c>
       <c r="G291" s="8">
         <v>1305</v>
       </c>
       <c r="H291" s="8">
         <v>1452</v>
       </c>
       <c r="I291" s="8">
-        <v>-3</v>
+        <v>-8</v>
       </c>
       <c r="J291" s="9">
-        <v>-0.2</v>
+        <v>-0.6</v>
       </c>
     </row>
     <row r="292" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A292" t="s">
         <v>3</v>
       </c>
       <c r="B292">
         <v>2025</v>
       </c>
       <c r="C292">
         <v>25</v>
       </c>
       <c r="D292" s="6">
         <v>45829</v>
       </c>
       <c r="E292" s="7">
         <v>1385</v>
       </c>
       <c r="F292" s="8">
         <v>1372</v>
       </c>
       <c r="G292" s="8">
         <v>1301</v>
       </c>
       <c r="H292" s="8">
@@ -10318,23298 +10318,24546 @@
       </c>
       <c r="H293" s="8">
         <v>1443</v>
       </c>
       <c r="I293" s="8">
         <v>32</v>
       </c>
       <c r="J293" s="9">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="294" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A294" t="s">
         <v>3</v>
       </c>
       <c r="B294">
         <v>2025</v>
       </c>
       <c r="C294">
         <v>27</v>
       </c>
       <c r="D294" s="6">
         <v>45843</v>
       </c>
       <c r="E294" s="7">
-        <v>1465</v>
+        <v>1460</v>
       </c>
       <c r="F294" s="8">
         <v>1364</v>
       </c>
       <c r="G294" s="8">
         <v>1290</v>
       </c>
       <c r="H294" s="8">
         <v>1438</v>
       </c>
       <c r="I294" s="8">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="J294" s="9">
-        <v>7.4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="295" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A295" t="s">
         <v>3</v>
       </c>
       <c r="B295">
         <v>2025</v>
       </c>
       <c r="C295">
         <v>28</v>
       </c>
       <c r="D295" s="6">
         <v>45850</v>
       </c>
       <c r="E295" s="7">
-        <v>1415</v>
+        <v>1405</v>
       </c>
       <c r="F295" s="8">
         <v>1359</v>
       </c>
       <c r="G295" s="8">
         <v>1287</v>
       </c>
       <c r="H295" s="8">
         <v>1434</v>
       </c>
       <c r="I295" s="8">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="J295" s="9">
-        <v>4.0999999999999996</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="296" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A296" t="s">
         <v>3</v>
       </c>
       <c r="B296">
         <v>2025</v>
       </c>
       <c r="C296">
         <v>29</v>
       </c>
       <c r="D296" s="6">
         <v>45857</v>
       </c>
       <c r="E296" s="7">
         <v>1465</v>
       </c>
       <c r="F296" s="8">
         <v>1354</v>
       </c>
       <c r="G296" s="8">
         <v>1281</v>
       </c>
       <c r="H296" s="8">
         <v>1427</v>
       </c>
       <c r="I296" s="8">
         <v>111</v>
       </c>
       <c r="J296" s="9">
         <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="297" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A297" t="s">
         <v>3</v>
       </c>
       <c r="B297">
         <v>2025</v>
       </c>
       <c r="C297">
         <v>30</v>
       </c>
       <c r="D297" s="6">
         <v>45864</v>
       </c>
       <c r="E297" s="7">
-        <v>1410</v>
+        <v>1405</v>
       </c>
       <c r="F297" s="8">
         <v>1348</v>
       </c>
       <c r="G297" s="8">
         <v>1277</v>
       </c>
       <c r="H297" s="8">
         <v>1421</v>
       </c>
       <c r="I297" s="8">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="J297" s="9">
-        <v>4.5999999999999996</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="298" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A298" t="s">
         <v>3</v>
       </c>
       <c r="B298">
         <v>2025</v>
       </c>
       <c r="C298">
         <v>31</v>
       </c>
       <c r="D298" s="6">
         <v>45871</v>
       </c>
       <c r="E298" s="7">
-        <v>1350</v>
+        <v>1340</v>
       </c>
       <c r="F298" s="8">
         <v>1342</v>
       </c>
       <c r="G298" s="8">
         <v>1270</v>
       </c>
       <c r="H298" s="8">
         <v>1414</v>
       </c>
       <c r="I298" s="8">
-        <v>8</v>
+        <v>-2</v>
       </c>
       <c r="J298" s="9">
-        <v>0.6</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="299" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A299" t="s">
         <v>3</v>
       </c>
       <c r="B299">
         <v>2025</v>
       </c>
       <c r="C299">
         <v>32</v>
       </c>
       <c r="D299" s="6">
         <v>45878</v>
       </c>
       <c r="E299" s="7">
-        <v>1445</v>
+        <v>1435</v>
       </c>
       <c r="F299" s="8">
         <v>1338</v>
       </c>
       <c r="G299" s="8">
         <v>1267</v>
       </c>
       <c r="H299" s="8">
         <v>1411</v>
       </c>
       <c r="I299" s="8">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="J299" s="9">
-        <v>8</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="300" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A300" t="s">
         <v>3</v>
       </c>
       <c r="B300">
         <v>2025</v>
       </c>
       <c r="C300">
         <v>33</v>
       </c>
       <c r="D300" s="6">
         <v>45885</v>
       </c>
       <c r="E300" s="7">
-        <v>1400</v>
+        <v>1385</v>
       </c>
       <c r="F300" s="8">
         <v>1336</v>
       </c>
       <c r="G300" s="8">
         <v>1264</v>
       </c>
       <c r="H300" s="8">
         <v>1407</v>
       </c>
       <c r="I300" s="8">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="J300" s="9">
-        <v>4.8</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="301" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A301" t="s">
         <v>3</v>
       </c>
       <c r="B301">
         <v>2025</v>
       </c>
       <c r="C301">
         <v>34</v>
       </c>
       <c r="D301" s="6">
         <v>45892</v>
       </c>
       <c r="E301" s="7">
-        <v>1375</v>
+        <v>1365</v>
       </c>
       <c r="F301" s="8">
         <v>1336</v>
       </c>
       <c r="G301" s="8">
         <v>1266</v>
       </c>
       <c r="H301" s="8">
         <v>1411</v>
       </c>
       <c r="I301" s="8">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J301" s="9">
-        <v>2.9</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="302" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A302" t="s">
         <v>3</v>
       </c>
       <c r="B302">
         <v>2025</v>
       </c>
       <c r="C302">
         <v>35</v>
       </c>
       <c r="D302" s="6">
         <v>45899</v>
       </c>
       <c r="E302" s="7">
-        <v>1395</v>
+        <v>1380</v>
       </c>
       <c r="F302" s="8">
         <v>1340</v>
       </c>
       <c r="G302" s="8">
         <v>1270</v>
       </c>
       <c r="H302" s="8">
         <v>1414</v>
       </c>
       <c r="I302" s="8">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="J302" s="9">
-        <v>4.0999999999999996</v>
+        <v>3</v>
       </c>
     </row>
     <row r="303" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A303" t="s">
         <v>3</v>
       </c>
       <c r="B303">
         <v>2025</v>
       </c>
       <c r="C303">
         <v>36</v>
       </c>
       <c r="D303" s="6">
         <v>45906</v>
       </c>
       <c r="E303" s="7">
-        <v>1380</v>
+        <v>1365</v>
       </c>
       <c r="F303" s="8">
         <v>1349</v>
       </c>
       <c r="G303" s="8">
         <v>1278</v>
       </c>
       <c r="H303" s="8">
         <v>1422</v>
       </c>
       <c r="I303" s="8">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="J303" s="9">
-        <v>2.2999999999999998</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="304" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A304" t="s">
         <v>3</v>
       </c>
       <c r="B304">
         <v>2025</v>
       </c>
       <c r="C304">
         <v>37</v>
       </c>
       <c r="D304" s="6">
         <v>45913</v>
       </c>
       <c r="E304" s="7">
-        <v>1420</v>
+        <v>1410</v>
       </c>
       <c r="F304" s="8">
         <v>1363</v>
       </c>
       <c r="G304" s="8">
         <v>1291</v>
       </c>
       <c r="H304" s="8">
         <v>1437</v>
       </c>
       <c r="I304" s="8">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="J304" s="9">
-        <v>4.2</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="305" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A305" t="s">
         <v>3</v>
       </c>
       <c r="B305">
         <v>2025</v>
       </c>
       <c r="C305">
         <v>38</v>
       </c>
       <c r="D305" s="6">
         <v>45920</v>
       </c>
       <c r="E305" s="7">
-        <v>1425</v>
+        <v>1415</v>
       </c>
       <c r="F305" s="8">
         <v>1384</v>
       </c>
       <c r="G305" s="8">
         <v>1312</v>
       </c>
       <c r="H305" s="8">
         <v>1455</v>
       </c>
       <c r="I305" s="8">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="J305" s="9">
-        <v>3</v>
+        <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="306" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A306" t="s">
         <v>3</v>
       </c>
       <c r="B306">
         <v>2025</v>
       </c>
       <c r="C306">
         <v>39</v>
       </c>
       <c r="D306" s="6">
         <v>45927</v>
       </c>
       <c r="E306" s="7">
         <v>1420</v>
       </c>
       <c r="F306" s="8">
         <v>1410</v>
       </c>
       <c r="G306" s="8">
         <v>1336</v>
       </c>
       <c r="H306" s="8">
         <v>1483</v>
       </c>
       <c r="I306" s="8">
         <v>10</v>
       </c>
       <c r="J306" s="9">
         <v>0.7</v>
       </c>
     </row>
     <row r="307" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A307" t="s">
         <v>3</v>
       </c>
       <c r="B307">
         <v>2025</v>
       </c>
       <c r="C307">
         <v>40</v>
       </c>
       <c r="D307" s="6">
         <v>45934</v>
       </c>
       <c r="E307" s="7">
-        <v>1420</v>
+        <v>1425</v>
       </c>
       <c r="F307" s="8">
         <v>1437</v>
       </c>
       <c r="G307" s="8">
         <v>1364</v>
       </c>
       <c r="H307" s="8">
         <v>1511</v>
       </c>
       <c r="I307" s="8">
-        <v>-17</v>
+        <v>-12</v>
       </c>
       <c r="J307" s="9">
-        <v>-1.2</v>
+        <v>-0.9</v>
       </c>
     </row>
     <row r="308" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A308" t="s">
         <v>3</v>
       </c>
       <c r="B308">
         <v>2025</v>
       </c>
       <c r="C308">
         <v>41</v>
       </c>
       <c r="D308" s="6">
         <v>45941</v>
       </c>
       <c r="E308" s="7">
-        <v>1535</v>
+        <v>1530</v>
       </c>
       <c r="F308" s="8">
         <v>1463</v>
       </c>
       <c r="G308" s="8">
         <v>1385</v>
       </c>
       <c r="H308" s="8">
         <v>1541</v>
       </c>
       <c r="I308" s="8">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="J308" s="9">
-        <v>4.9000000000000004</v>
+        <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="309" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A309" t="s">
         <v>3</v>
       </c>
       <c r="B309">
         <v>2025</v>
       </c>
       <c r="C309">
         <v>42</v>
       </c>
       <c r="D309" s="6">
         <v>45948</v>
       </c>
       <c r="E309" s="7">
-        <v>1495</v>
+        <v>1485</v>
       </c>
       <c r="F309" s="8">
         <v>1482</v>
       </c>
       <c r="G309" s="8">
         <v>1409</v>
       </c>
       <c r="H309" s="8">
         <v>1559</v>
       </c>
       <c r="I309" s="8">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="J309" s="9">
-        <v>0.9</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="310" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A310" t="s">
         <v>3</v>
       </c>
       <c r="B310">
         <v>2025</v>
       </c>
       <c r="C310">
         <v>43</v>
       </c>
       <c r="D310" s="6">
         <v>45955</v>
       </c>
       <c r="E310" s="7">
-        <v>1490</v>
+        <v>1480</v>
       </c>
       <c r="F310" s="8">
         <v>1491</v>
       </c>
       <c r="G310" s="8">
         <v>1414</v>
       </c>
       <c r="H310" s="8">
         <v>1569</v>
       </c>
       <c r="I310" s="8">
-        <v>-1</v>
+        <v>-11</v>
       </c>
       <c r="J310" s="9">
-        <v>-0.1</v>
+        <v>-0.7</v>
       </c>
     </row>
     <row r="311" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A311" t="s">
         <v>3</v>
       </c>
       <c r="B311">
         <v>2025</v>
       </c>
       <c r="C311">
         <v>44</v>
       </c>
       <c r="D311" s="6">
         <v>45962</v>
       </c>
       <c r="E311" s="7">
-        <v>1445</v>
+        <v>1430</v>
       </c>
       <c r="F311" s="8">
         <v>1490</v>
       </c>
       <c r="G311" s="8">
         <v>1414</v>
       </c>
       <c r="H311" s="8">
         <v>1565</v>
       </c>
       <c r="I311" s="8">
-        <v>-45</v>
+        <v>-60</v>
       </c>
       <c r="J311" s="9">
-        <v>-3</v>
+        <v>-4</v>
       </c>
     </row>
     <row r="312" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A312" t="s">
         <v>3</v>
       </c>
       <c r="B312">
         <v>2025</v>
       </c>
       <c r="C312">
         <v>45</v>
       </c>
       <c r="D312" s="6">
         <v>45969</v>
       </c>
       <c r="E312" s="7">
-        <v>1585</v>
+        <v>1570</v>
       </c>
       <c r="F312" s="8">
         <v>1483</v>
       </c>
       <c r="G312" s="8">
         <v>1407</v>
       </c>
       <c r="H312" s="8">
         <v>1558</v>
       </c>
       <c r="I312" s="8">
-        <v>102</v>
+        <v>87</v>
       </c>
       <c r="J312" s="9">
-        <v>6.9</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="313" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A313" t="s">
         <v>3</v>
       </c>
       <c r="B313">
         <v>2025</v>
       </c>
       <c r="C313">
         <v>46</v>
       </c>
       <c r="D313" s="6">
         <v>45976</v>
       </c>
       <c r="E313" s="7">
-        <v>1575</v>
+        <v>1560</v>
       </c>
       <c r="F313" s="8">
         <v>1478</v>
       </c>
       <c r="G313" s="8">
         <v>1404</v>
       </c>
       <c r="H313" s="8">
         <v>1554</v>
       </c>
       <c r="I313" s="8">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="J313" s="9">
-        <v>6.6</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="314" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A314" t="s">
         <v>3</v>
       </c>
       <c r="B314">
         <v>2025</v>
       </c>
       <c r="C314">
         <v>47</v>
       </c>
       <c r="D314" s="6">
         <v>45983</v>
       </c>
       <c r="E314" s="7">
-        <v>1550</v>
+        <v>1545</v>
       </c>
       <c r="F314" s="8">
         <v>1479</v>
       </c>
       <c r="G314" s="8">
         <v>1403</v>
       </c>
       <c r="H314" s="8">
         <v>1555</v>
       </c>
       <c r="I314" s="8">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="J314" s="9">
-        <v>4.8</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="315" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A315" t="s">
         <v>3</v>
       </c>
       <c r="B315">
         <v>2025</v>
       </c>
       <c r="C315">
         <v>48</v>
       </c>
       <c r="D315" s="6">
         <v>45990</v>
       </c>
       <c r="E315" s="7">
-        <v>1605</v>
+        <v>1595</v>
       </c>
       <c r="F315" s="8">
         <v>1492</v>
       </c>
       <c r="G315" s="8">
         <v>1416</v>
       </c>
       <c r="H315" s="8">
         <v>1568</v>
       </c>
       <c r="I315" s="8">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="J315" s="9">
-        <v>7.6</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="316" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A316" t="s">
         <v>3</v>
       </c>
       <c r="B316">
         <v>2025</v>
       </c>
       <c r="C316">
         <v>49</v>
       </c>
       <c r="D316" s="6">
         <v>45997</v>
       </c>
       <c r="E316" s="7">
-        <v>1605</v>
+        <v>1585</v>
       </c>
       <c r="F316" s="8">
         <v>1520</v>
       </c>
       <c r="G316" s="8">
         <v>1444</v>
       </c>
       <c r="H316" s="8">
         <v>1598</v>
       </c>
       <c r="I316" s="8">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c r="J316" s="9">
-        <v>5.6</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="317" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A317" t="s">
         <v>3</v>
       </c>
       <c r="B317">
         <v>2025</v>
       </c>
       <c r="C317">
         <v>50</v>
       </c>
       <c r="D317" s="6">
         <v>46004</v>
       </c>
       <c r="E317" s="7">
-        <v>1675</v>
+        <v>1655</v>
       </c>
       <c r="F317" s="8">
         <v>1560</v>
       </c>
       <c r="G317" s="8">
         <v>1482</v>
       </c>
       <c r="H317" s="8">
         <v>1639</v>
       </c>
       <c r="I317" s="8">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="J317" s="9">
-        <v>7.4</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="318" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A318" t="s">
         <v>3</v>
       </c>
       <c r="B318">
         <v>2025</v>
       </c>
       <c r="C318">
         <v>51</v>
       </c>
       <c r="D318" s="6">
         <v>46011</v>
       </c>
       <c r="E318" s="7">
-        <v>1770</v>
+        <v>1765</v>
       </c>
       <c r="F318" s="8">
         <v>1604</v>
       </c>
       <c r="G318" s="8">
         <v>1525</v>
       </c>
       <c r="H318" s="8">
         <v>1685</v>
       </c>
       <c r="I318" s="8">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="J318" s="9">
-        <v>10.3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="319" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A319" t="s">
         <v>3</v>
       </c>
       <c r="B319">
         <v>2025</v>
       </c>
       <c r="C319">
         <v>52</v>
       </c>
       <c r="D319" s="6">
         <v>46018</v>
       </c>
       <c r="E319" s="7">
-        <v>1825</v>
+        <v>1820</v>
       </c>
       <c r="F319" s="8">
         <v>1648</v>
       </c>
       <c r="G319" s="8">
         <v>1569</v>
       </c>
       <c r="H319" s="8">
         <v>1729</v>
       </c>
       <c r="I319" s="8">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="J319" s="9">
-        <v>10.8</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="320" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A320" t="s">
         <v>3</v>
       </c>
       <c r="B320">
         <v>2025</v>
       </c>
       <c r="C320">
         <v>53</v>
       </c>
       <c r="D320" s="6">
         <v>46025</v>
       </c>
       <c r="E320" s="7">
-        <v>1910</v>
+        <v>1900</v>
       </c>
       <c r="F320" s="8">
         <v>1665</v>
       </c>
       <c r="G320" s="8">
         <v>1586</v>
       </c>
       <c r="H320" s="8">
         <v>1746</v>
       </c>
       <c r="I320" s="8">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="J320" s="9">
-        <v>14.7</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="321" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A321" t="s">
         <v>3</v>
       </c>
       <c r="B321">
         <v>2026</v>
       </c>
       <c r="C321">
         <v>1</v>
       </c>
       <c r="D321" s="6">
         <v>46032</v>
       </c>
       <c r="E321" s="7">
-        <v>1985</v>
+        <v>1980</v>
       </c>
       <c r="F321" s="8">
         <v>1683</v>
       </c>
       <c r="G321" s="8">
         <v>1603</v>
       </c>
       <c r="H321" s="8">
         <v>1763</v>
       </c>
       <c r="I321" s="8">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="J321" s="9">
-        <v>17.899999999999999</v>
+        <v>17.600000000000001</v>
       </c>
     </row>
     <row r="322" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A322" t="s">
         <v>3</v>
       </c>
       <c r="B322">
         <v>2026</v>
       </c>
       <c r="C322">
         <v>2</v>
       </c>
       <c r="D322" s="6">
         <v>46039</v>
       </c>
       <c r="E322" s="7">
-        <v>1750</v>
+        <v>1740</v>
       </c>
       <c r="F322" s="8">
         <v>1705</v>
       </c>
       <c r="G322" s="8">
         <v>1623</v>
       </c>
       <c r="H322" s="8">
         <v>1787</v>
       </c>
       <c r="I322" s="8">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="J322" s="9">
-        <v>2.6</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="323" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A323" t="s">
         <v>3</v>
       </c>
       <c r="B323">
         <v>2026</v>
       </c>
       <c r="C323">
         <v>3</v>
       </c>
       <c r="D323" s="6">
         <v>46046</v>
       </c>
       <c r="E323" s="7">
-        <v>1640</v>
+        <v>1630</v>
       </c>
       <c r="F323" s="8">
         <v>1714</v>
       </c>
       <c r="G323" s="8">
         <v>1632</v>
       </c>
       <c r="H323" s="8">
         <v>1797</v>
       </c>
       <c r="I323" s="8">
-        <v>-74</v>
+        <v>-84</v>
       </c>
       <c r="J323" s="9">
-        <v>-4.3</v>
+        <v>-4.9000000000000004</v>
       </c>
     </row>
     <row r="324" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A324" t="s">
         <v>3</v>
       </c>
       <c r="B324">
         <v>2026</v>
       </c>
       <c r="C324">
         <v>4</v>
       </c>
       <c r="D324" s="6">
         <v>46053</v>
       </c>
       <c r="E324" s="7">
-        <v>1650</v>
+        <v>1645</v>
       </c>
       <c r="F324" s="8">
         <v>1712</v>
       </c>
       <c r="G324" s="8">
         <v>1632</v>
       </c>
       <c r="H324" s="8">
         <v>1794</v>
       </c>
       <c r="I324" s="8">
-        <v>-62</v>
+        <v>-67</v>
       </c>
       <c r="J324" s="9">
-        <v>-3.6</v>
+        <v>-3.9</v>
       </c>
     </row>
     <row r="325" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A325" t="s">
         <v>3</v>
       </c>
       <c r="B325">
         <v>2026</v>
       </c>
       <c r="C325">
         <v>5</v>
       </c>
       <c r="D325" s="6">
         <v>46060</v>
       </c>
       <c r="E325" s="7">
-        <v>1580</v>
+        <v>1570</v>
       </c>
       <c r="F325" s="8">
         <v>1703</v>
       </c>
       <c r="G325" s="8">
         <v>1622</v>
       </c>
       <c r="H325" s="8">
         <v>1786</v>
       </c>
       <c r="I325" s="8">
-        <v>-123</v>
+        <v>-133</v>
       </c>
       <c r="J325" s="9">
-        <v>-7.2</v>
+        <v>-7.8</v>
       </c>
     </row>
     <row r="326" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A326" t="s">
         <v>3</v>
       </c>
       <c r="B326">
         <v>2026</v>
       </c>
       <c r="C326">
         <v>6</v>
       </c>
       <c r="D326" s="6">
         <v>46067</v>
       </c>
       <c r="E326" s="7">
-        <v>1610</v>
+        <v>1605</v>
       </c>
       <c r="F326" s="8">
         <v>1690</v>
       </c>
       <c r="G326" s="8">
         <v>1610</v>
       </c>
       <c r="H326" s="8">
         <v>1773</v>
       </c>
       <c r="I326" s="8">
-        <v>-80</v>
+        <v>-85</v>
       </c>
       <c r="J326" s="9">
-        <v>-4.7</v>
+        <v>-5</v>
       </c>
     </row>
     <row r="327" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A327" t="s">
         <v>3</v>
       </c>
       <c r="B327">
         <v>2026</v>
       </c>
       <c r="C327">
         <v>7</v>
       </c>
       <c r="D327" s="6">
         <v>46074</v>
       </c>
       <c r="E327" s="7">
-        <v>1670</v>
+        <v>1655</v>
       </c>
       <c r="F327" s="8">
         <v>1675</v>
       </c>
       <c r="G327" s="8">
         <v>1594</v>
       </c>
       <c r="H327" s="8">
         <v>1755</v>
       </c>
       <c r="I327" s="8">
-        <v>-5</v>
+        <v>-20</v>
       </c>
       <c r="J327" s="9">
-        <v>-0.3</v>
+        <v>-1.2</v>
       </c>
     </row>
     <row r="328" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A328" t="s">
         <v>3</v>
       </c>
       <c r="B328">
         <v>2026</v>
       </c>
       <c r="C328">
         <v>8</v>
       </c>
       <c r="D328" s="6">
         <v>46081</v>
       </c>
       <c r="E328" s="7">
-        <v>1630</v>
+        <v>1620</v>
       </c>
       <c r="F328" s="8">
         <v>1659</v>
       </c>
       <c r="G328" s="8">
         <v>1579</v>
       </c>
       <c r="H328" s="8">
         <v>1741</v>
       </c>
       <c r="I328" s="8">
-        <v>-29</v>
+        <v>-39</v>
       </c>
       <c r="J328" s="9">
-        <v>-1.7</v>
+        <v>-2.2999999999999998</v>
       </c>
     </row>
     <row r="329" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A329" t="s">
         <v>3</v>
       </c>
       <c r="B329">
         <v>2026</v>
       </c>
       <c r="C329">
         <v>9</v>
       </c>
       <c r="D329" s="6">
         <v>46088</v>
       </c>
       <c r="E329" s="7">
-        <v>1615</v>
+        <v>1600</v>
       </c>
       <c r="F329" s="8">
         <v>1643</v>
       </c>
       <c r="G329" s="8">
         <v>1563</v>
       </c>
       <c r="H329" s="8">
         <v>1724</v>
       </c>
       <c r="I329" s="8">
-        <v>-28</v>
+        <v>-43</v>
       </c>
       <c r="J329" s="9">
-        <v>-1.7</v>
+        <v>-2.6</v>
       </c>
     </row>
     <row r="330" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A330" t="s">
         <v>3</v>
       </c>
       <c r="B330">
         <v>2026</v>
       </c>
       <c r="C330">
         <v>10</v>
       </c>
       <c r="D330" s="6">
         <v>46095</v>
       </c>
       <c r="E330" s="7">
-        <v>1655</v>
+        <v>1650</v>
       </c>
       <c r="F330" s="8">
         <v>1628</v>
       </c>
       <c r="G330" s="8">
         <v>1548</v>
       </c>
       <c r="H330" s="8">
         <v>1705</v>
       </c>
       <c r="I330" s="8">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="J330" s="9">
-        <v>1.7</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="331" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A331" t="s">
         <v>3</v>
       </c>
       <c r="B331">
         <v>2026</v>
       </c>
       <c r="C331">
         <v>11</v>
       </c>
       <c r="D331" s="6">
         <v>46102</v>
       </c>
       <c r="E331" s="7">
-        <v>1530</v>
+        <v>1515</v>
       </c>
       <c r="F331" s="8">
         <v>1613</v>
       </c>
       <c r="G331" s="8">
         <v>1533</v>
       </c>
       <c r="H331" s="8">
         <v>1693</v>
       </c>
       <c r="I331" s="8">
-        <v>-83</v>
+        <v>-98</v>
       </c>
       <c r="J331" s="9">
-        <v>-5.2</v>
+        <v>-6.1</v>
       </c>
     </row>
     <row r="332" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A332" t="s">
         <v>3</v>
       </c>
       <c r="B332">
         <v>2026</v>
       </c>
       <c r="C332">
         <v>12</v>
       </c>
       <c r="D332" s="6">
         <v>46109</v>
       </c>
       <c r="E332" s="7">
-        <v>1545</v>
+        <v>1540</v>
       </c>
       <c r="F332" s="8">
         <v>1600</v>
       </c>
       <c r="G332" s="8">
         <v>1521</v>
       </c>
       <c r="H332" s="8">
         <v>1679</v>
       </c>
       <c r="I332" s="8">
-        <v>-55</v>
+        <v>-60</v>
       </c>
       <c r="J332" s="9">
-        <v>-3.4</v>
+        <v>-3.7</v>
       </c>
     </row>
     <row r="333" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A333" t="s">
         <v>3</v>
       </c>
       <c r="B333">
         <v>2026</v>
       </c>
       <c r="C333">
         <v>13</v>
       </c>
       <c r="D333" s="6">
         <v>46116</v>
       </c>
       <c r="E333" s="7">
-        <v>1495</v>
+        <v>1480</v>
       </c>
       <c r="F333" s="8">
         <v>1588</v>
       </c>
       <c r="G333" s="8">
         <v>1507</v>
       </c>
       <c r="H333" s="8">
         <v>1668</v>
       </c>
       <c r="I333" s="8">
-        <v>-93</v>
+        <v>-108</v>
       </c>
       <c r="J333" s="9">
-        <v>-5.8</v>
+        <v>-6.8</v>
       </c>
     </row>
     <row r="334" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A334" t="s">
         <v>3</v>
       </c>
       <c r="B334">
         <v>2026</v>
       </c>
       <c r="C334">
         <v>14</v>
       </c>
       <c r="D334" s="6">
         <v>46123</v>
       </c>
       <c r="E334" s="7">
-        <v>1525</v>
+        <v>1505</v>
       </c>
       <c r="F334" s="8">
         <v>1575</v>
       </c>
       <c r="G334" s="8">
         <v>1496</v>
       </c>
       <c r="H334" s="8">
         <v>1653</v>
       </c>
       <c r="I334" s="8">
-        <v>-50</v>
+        <v>-70</v>
       </c>
       <c r="J334" s="9">
-        <v>-3.2</v>
+        <v>-4.4000000000000004</v>
       </c>
     </row>
     <row r="335" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A335" t="s">
         <v>3</v>
       </c>
       <c r="B335">
         <v>2026</v>
       </c>
       <c r="C335">
         <v>15</v>
       </c>
       <c r="D335" s="6">
         <v>46130</v>
       </c>
       <c r="E335" s="7">
-        <v>1495</v>
+        <v>1480</v>
       </c>
       <c r="F335" s="8">
         <v>1561</v>
       </c>
       <c r="G335" s="8">
         <v>1482</v>
       </c>
       <c r="H335" s="8">
         <v>1637</v>
       </c>
       <c r="I335" s="8">
-        <v>-66</v>
+        <v>-81</v>
       </c>
       <c r="J335" s="9">
-        <v>-4.2</v>
+        <v>-5.2</v>
       </c>
     </row>
     <row r="336" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A336" t="s">
         <v>3</v>
       </c>
       <c r="B336">
         <v>2026</v>
       </c>
       <c r="C336">
         <v>16</v>
       </c>
       <c r="D336" s="6">
         <v>46137</v>
       </c>
       <c r="E336" s="7">
-        <v>1505</v>
+        <v>1490</v>
       </c>
       <c r="F336" s="8">
         <v>1544</v>
       </c>
       <c r="G336" s="8">
         <v>1466</v>
       </c>
       <c r="H336" s="8">
         <v>1621</v>
       </c>
       <c r="I336" s="8">
-        <v>-39</v>
+        <v>-54</v>
       </c>
       <c r="J336" s="9">
-        <v>-2.5</v>
+        <v>-3.5</v>
       </c>
     </row>
     <row r="337" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A337" t="s">
         <v>3</v>
       </c>
       <c r="B337">
         <v>2026</v>
       </c>
       <c r="C337">
         <v>17</v>
       </c>
       <c r="D337" s="6">
         <v>46144</v>
       </c>
       <c r="E337" s="7">
-        <v>1595</v>
+        <v>1575</v>
       </c>
       <c r="F337" s="8">
         <v>1523</v>
       </c>
       <c r="G337" s="8">
         <v>1444</v>
       </c>
       <c r="H337" s="8">
         <v>1601</v>
       </c>
       <c r="I337" s="8">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="J337" s="9">
-        <v>4.7</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="338" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A338" t="s">
         <v>3</v>
       </c>
       <c r="B338">
         <v>2026</v>
       </c>
       <c r="C338">
         <v>18</v>
       </c>
       <c r="D338" s="6">
         <v>46151</v>
       </c>
       <c r="E338" s="7">
-        <v>1570</v>
+        <v>1550</v>
       </c>
       <c r="F338" s="8">
         <v>1499</v>
       </c>
       <c r="G338" s="8">
         <v>1422</v>
       </c>
       <c r="H338" s="8">
         <v>1576</v>
       </c>
       <c r="I338" s="8">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="J338" s="9">
-        <v>4.7</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="339" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A339" t="s">
         <v>3</v>
       </c>
       <c r="B339">
         <v>2026</v>
       </c>
       <c r="C339">
         <v>19</v>
       </c>
       <c r="D339" s="6">
         <v>46158</v>
       </c>
       <c r="E339" s="7">
-        <v>1460</v>
+        <v>1445</v>
       </c>
       <c r="F339" s="8">
         <v>1474</v>
       </c>
       <c r="G339" s="8">
         <v>1398</v>
       </c>
       <c r="H339" s="8">
         <v>1551</v>
       </c>
       <c r="I339" s="8">
-        <v>-14</v>
+        <v>-29</v>
       </c>
       <c r="J339" s="9">
-        <v>-1</v>
+        <v>-2</v>
       </c>
     </row>
     <row r="340" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A340" t="s">
         <v>3</v>
       </c>
       <c r="B340">
         <v>2026</v>
       </c>
       <c r="C340">
         <v>20</v>
       </c>
       <c r="D340" s="6">
         <v>46165</v>
       </c>
       <c r="E340" s="7">
-        <v>1470</v>
+        <v>1455</v>
       </c>
       <c r="F340" s="8">
         <v>1450</v>
       </c>
       <c r="G340" s="8">
         <v>1374</v>
       </c>
       <c r="H340" s="8">
         <v>1526</v>
       </c>
       <c r="I340" s="8">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="J340" s="9">
-        <v>1.4</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="341" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A341" t="s">
         <v>3</v>
       </c>
       <c r="B341">
         <v>2026</v>
       </c>
       <c r="C341">
         <v>21</v>
       </c>
       <c r="D341" s="6">
         <v>46172</v>
       </c>
       <c r="E341" s="7">
-        <v>1455</v>
+        <v>1435</v>
       </c>
       <c r="F341" s="8">
         <v>1428</v>
       </c>
       <c r="G341" s="8">
         <v>1355</v>
       </c>
       <c r="H341" s="8">
         <v>1504</v>
       </c>
       <c r="I341" s="8">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="J341" s="9">
-        <v>1.9</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="342" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A342" t="s">
         <v>3</v>
       </c>
       <c r="B342">
         <v>2026</v>
       </c>
       <c r="C342">
         <v>22</v>
       </c>
       <c r="D342" s="6">
         <v>46179</v>
       </c>
       <c r="E342" s="7">
-        <v>1475</v>
+        <v>1460</v>
       </c>
       <c r="F342" s="8">
         <v>1411</v>
       </c>
       <c r="G342" s="8">
         <v>1336</v>
       </c>
       <c r="H342" s="8">
         <v>1487</v>
       </c>
       <c r="I342" s="8">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="J342" s="9">
-        <v>4.5</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="343" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A343" t="s">
         <v>3</v>
       </c>
       <c r="B343">
         <v>2026</v>
       </c>
       <c r="C343">
         <v>23</v>
       </c>
       <c r="D343" s="6">
         <v>46186</v>
       </c>
       <c r="E343" s="7">
-        <v>1465</v>
+        <v>1460</v>
       </c>
       <c r="F343" s="8">
         <v>1399</v>
       </c>
       <c r="G343" s="8">
         <v>1325</v>
       </c>
       <c r="H343" s="8">
         <v>1475</v>
       </c>
       <c r="I343" s="8">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="J343" s="9">
-        <v>4.7</v>
+        <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="344" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A344" t="s">
         <v>3</v>
       </c>
       <c r="B344">
         <v>2026</v>
       </c>
       <c r="C344">
         <v>24</v>
       </c>
       <c r="D344" s="6">
         <v>46193</v>
       </c>
       <c r="E344" s="7">
-        <v>1395</v>
+        <v>1385</v>
       </c>
       <c r="F344" s="8">
         <v>1391</v>
       </c>
       <c r="G344" s="8">
         <v>1317</v>
       </c>
       <c r="H344" s="8">
         <v>1464</v>
       </c>
       <c r="I344" s="8">
-        <v>4</v>
+        <v>-6</v>
       </c>
       <c r="J344" s="9">
-        <v>0.3</v>
+        <v>-0.4</v>
       </c>
     </row>
     <row r="345" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A345" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B345">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C345">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="D345" s="6">
-        <v>43834</v>
+        <v>46200</v>
       </c>
       <c r="E345" s="7">
-        <v>736</v>
+        <v>1405</v>
       </c>
       <c r="F345" s="8">
-        <v>741</v>
+        <v>1386</v>
       </c>
       <c r="G345" s="8">
-        <v>687</v>
+        <v>1311</v>
       </c>
       <c r="H345" s="8">
-        <v>794</v>
+        <v>1460</v>
       </c>
       <c r="I345" s="8">
-        <v>-5</v>
+        <v>19</v>
       </c>
       <c r="J345" s="9">
-        <v>-0.6</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="346" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A346" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B346">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C346">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="D346" s="6">
-        <v>43841</v>
+        <v>46207</v>
       </c>
       <c r="E346" s="7">
-        <v>705</v>
+        <v>1435</v>
       </c>
       <c r="F346" s="8">
-        <v>748</v>
+        <v>1381</v>
       </c>
       <c r="G346" s="8">
-        <v>695</v>
+        <v>1309</v>
       </c>
       <c r="H346" s="8">
-        <v>804</v>
+        <v>1455</v>
       </c>
       <c r="I346" s="8">
-        <v>-43</v>
+        <v>54</v>
       </c>
       <c r="J346" s="9">
-        <v>-5.8</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="347" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A347" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B347">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C347">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="D347" s="6">
-        <v>43848</v>
+        <v>46214</v>
       </c>
       <c r="E347" s="7">
-        <v>717</v>
+        <v>1405</v>
       </c>
       <c r="F347" s="8">
-        <v>749</v>
+        <v>1377</v>
       </c>
       <c r="G347" s="8">
-        <v>697</v>
+        <v>1304</v>
       </c>
       <c r="H347" s="8">
-        <v>805</v>
+        <v>1453</v>
       </c>
       <c r="I347" s="8">
-        <v>-32</v>
+        <v>28</v>
       </c>
       <c r="J347" s="9">
-        <v>-4.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="348" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A348" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B348">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C348">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="D348" s="6">
-        <v>43855</v>
+        <v>46221</v>
       </c>
       <c r="E348" s="7">
-        <v>764</v>
+        <v>1340</v>
       </c>
       <c r="F348" s="8">
-        <v>745</v>
+        <v>1372</v>
       </c>
       <c r="G348" s="8">
-        <v>692</v>
+        <v>1301</v>
       </c>
       <c r="H348" s="8">
-        <v>798</v>
+        <v>1447</v>
       </c>
       <c r="I348" s="8">
-        <v>19</v>
+        <v>-32</v>
       </c>
       <c r="J348" s="9">
-        <v>2.5</v>
+        <v>-2.2999999999999998</v>
       </c>
     </row>
     <row r="349" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A349" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B349">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C349">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="D349" s="6">
-        <v>43862</v>
+        <v>46228</v>
       </c>
       <c r="E349" s="7">
-        <v>727</v>
+        <v>1365</v>
       </c>
       <c r="F349" s="8">
-        <v>738</v>
+        <v>1366</v>
       </c>
       <c r="G349" s="8">
-        <v>686</v>
+        <v>1293</v>
       </c>
       <c r="H349" s="8">
-        <v>792</v>
+        <v>1441</v>
       </c>
       <c r="I349" s="8">
-        <v>-11</v>
+        <v>-1</v>
       </c>
       <c r="J349" s="9">
-        <v>-1.5</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="350" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A350" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B350">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C350">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="D350" s="6">
-        <v>43869</v>
+        <v>46235</v>
       </c>
       <c r="E350" s="7">
-        <v>746</v>
+        <v>1380</v>
       </c>
       <c r="F350" s="8">
-        <v>730</v>
+        <v>1360</v>
       </c>
       <c r="G350" s="8">
-        <v>677</v>
+        <v>1287</v>
       </c>
       <c r="H350" s="8">
-        <v>784</v>
+        <v>1433</v>
       </c>
       <c r="I350" s="8">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="J350" s="9">
-        <v>2.2000000000000002</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="351" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A351" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B351">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C351">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="D351" s="6">
-        <v>43876</v>
+        <v>46242</v>
       </c>
       <c r="E351" s="7">
-        <v>677</v>
+        <v>1405</v>
       </c>
       <c r="F351" s="8">
-        <v>722</v>
+        <v>1355</v>
       </c>
       <c r="G351" s="8">
-        <v>670</v>
+        <v>1282</v>
       </c>
       <c r="H351" s="8">
-        <v>776</v>
+        <v>1428</v>
       </c>
       <c r="I351" s="8">
-        <v>-45</v>
+        <v>50</v>
       </c>
       <c r="J351" s="9">
-        <v>-6.3</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="352" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A352" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B352">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C352">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="D352" s="6">
-        <v>43883</v>
+        <v>46249</v>
       </c>
       <c r="E352" s="7">
-        <v>666</v>
+        <v>1430</v>
       </c>
       <c r="F352" s="8">
-        <v>715</v>
+        <v>1350</v>
       </c>
       <c r="G352" s="8">
-        <v>664</v>
+        <v>1279</v>
       </c>
       <c r="H352" s="8">
-        <v>768</v>
+        <v>1422</v>
       </c>
       <c r="I352" s="8">
-        <v>-49</v>
+        <v>80</v>
       </c>
       <c r="J352" s="9">
-        <v>-6.9</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="353" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A353" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B353">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C353">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="D353" s="6">
-        <v>43890</v>
+        <v>46256</v>
       </c>
       <c r="E353" s="7">
-        <v>761</v>
+        <v>1380</v>
       </c>
       <c r="F353" s="8">
-        <v>709</v>
+        <v>1348</v>
       </c>
       <c r="G353" s="8">
-        <v>658</v>
+        <v>1277</v>
       </c>
       <c r="H353" s="8">
-        <v>763</v>
+        <v>1422</v>
       </c>
       <c r="I353" s="8">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="J353" s="9">
-        <v>7.3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="354" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A354" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B354">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C354">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="D354" s="6">
-        <v>43897</v>
+        <v>46263</v>
       </c>
       <c r="E354" s="7">
-        <v>697</v>
+        <v>1480</v>
       </c>
       <c r="F354" s="8">
-        <v>704</v>
+        <v>1348</v>
       </c>
       <c r="G354" s="8">
-        <v>653</v>
+        <v>1276</v>
       </c>
       <c r="H354" s="8">
-        <v>756</v>
+        <v>1422</v>
       </c>
       <c r="I354" s="8">
-        <v>-7</v>
+        <v>132</v>
       </c>
       <c r="J354" s="9">
-        <v>-0.9</v>
+        <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="355" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A355" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B355">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C355">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="D355" s="6">
-        <v>43904</v>
+        <v>46270</v>
       </c>
       <c r="E355" s="7">
-        <v>668</v>
+        <v>1350</v>
       </c>
       <c r="F355" s="8">
-        <v>698</v>
+        <v>1352</v>
       </c>
       <c r="G355" s="8">
-        <v>648</v>
+        <v>1277</v>
       </c>
       <c r="H355" s="8">
-        <v>750</v>
+        <v>1424</v>
       </c>
       <c r="I355" s="8">
-        <v>-30</v>
+        <v>-2</v>
       </c>
       <c r="J355" s="9">
-        <v>-4.3</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="356" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A356" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B356">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C356">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="D356" s="6">
-        <v>43911</v>
+        <v>46277</v>
       </c>
       <c r="E356" s="7">
-        <v>671</v>
+        <v>1435</v>
       </c>
       <c r="F356" s="8">
-        <v>693</v>
+        <v>1361</v>
       </c>
       <c r="G356" s="8">
-        <v>642</v>
+        <v>1289</v>
       </c>
       <c r="H356" s="8">
-        <v>745</v>
+        <v>1435</v>
       </c>
       <c r="I356" s="8">
-        <v>-22</v>
+        <v>74</v>
       </c>
       <c r="J356" s="9">
-        <v>-3.2</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="357" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A357" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B357">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C357">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="D357" s="6">
-        <v>43918</v>
+        <v>46284</v>
       </c>
       <c r="E357" s="7">
-        <v>752</v>
+        <v>1435</v>
       </c>
       <c r="F357" s="8">
-        <v>688</v>
+        <v>1375</v>
       </c>
       <c r="G357" s="8">
-        <v>638</v>
+        <v>1302</v>
       </c>
       <c r="H357" s="8">
-        <v>741</v>
+        <v>1449</v>
       </c>
       <c r="I357" s="8">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="J357" s="9">
-        <v>9.3000000000000007</v>
+        <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="358" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A358" t="s">
         <v>1</v>
       </c>
       <c r="B358">
         <v>2020</v>
       </c>
       <c r="C358">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D358" s="6">
-        <v>43925</v>
+        <v>43834</v>
       </c>
       <c r="E358" s="7">
-        <v>750</v>
+        <v>736</v>
       </c>
       <c r="F358" s="8">
-        <v>682</v>
+        <v>741</v>
       </c>
       <c r="G358" s="8">
-        <v>632</v>
+        <v>687</v>
       </c>
       <c r="H358" s="8">
-        <v>734</v>
+        <v>794</v>
       </c>
       <c r="I358" s="8">
-        <v>68</v>
+        <v>-5</v>
       </c>
       <c r="J358" s="9">
-        <v>9.9</v>
+        <v>-0.6</v>
       </c>
     </row>
     <row r="359" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A359" t="s">
         <v>1</v>
       </c>
       <c r="B359">
         <v>2020</v>
       </c>
       <c r="C359">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D359" s="6">
-        <v>43932</v>
+        <v>43841</v>
       </c>
       <c r="E359" s="7">
-        <v>835</v>
+        <v>705</v>
       </c>
       <c r="F359" s="8">
-        <v>677</v>
+        <v>748</v>
       </c>
       <c r="G359" s="8">
-        <v>626</v>
+        <v>695</v>
       </c>
       <c r="H359" s="8">
-        <v>728</v>
+        <v>804</v>
       </c>
       <c r="I359" s="8">
-        <v>158</v>
+        <v>-43</v>
       </c>
       <c r="J359" s="9">
-        <v>23.4</v>
+        <v>-5.8</v>
       </c>
     </row>
     <row r="360" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A360" t="s">
         <v>1</v>
       </c>
       <c r="B360">
         <v>2020</v>
       </c>
       <c r="C360">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="D360" s="6">
-        <v>43939</v>
+        <v>43848</v>
       </c>
       <c r="E360" s="7">
-        <v>859</v>
+        <v>717</v>
       </c>
       <c r="F360" s="8">
-        <v>670</v>
+        <v>749</v>
       </c>
       <c r="G360" s="8">
-        <v>621</v>
+        <v>697</v>
       </c>
       <c r="H360" s="8">
-        <v>721</v>
+        <v>805</v>
       </c>
       <c r="I360" s="8">
-        <v>189</v>
+        <v>-32</v>
       </c>
       <c r="J360" s="9">
-        <v>28.2</v>
+        <v>-4.3</v>
       </c>
     </row>
     <row r="361" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A361" t="s">
         <v>1</v>
       </c>
       <c r="B361">
         <v>2020</v>
       </c>
       <c r="C361">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="D361" s="6">
-        <v>43946</v>
+        <v>43855</v>
       </c>
       <c r="E361" s="7">
-        <v>956</v>
+        <v>764</v>
       </c>
       <c r="F361" s="8">
-        <v>663</v>
+        <v>745</v>
       </c>
       <c r="G361" s="8">
-        <v>614</v>
+        <v>692</v>
       </c>
       <c r="H361" s="8">
-        <v>714</v>
+        <v>798</v>
       </c>
       <c r="I361" s="8">
-        <v>293</v>
+        <v>19</v>
       </c>
       <c r="J361" s="9">
-        <v>44.2</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="362" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A362" t="s">
         <v>1</v>
       </c>
       <c r="B362">
         <v>2020</v>
       </c>
       <c r="C362">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="D362" s="6">
-        <v>43953</v>
+        <v>43862</v>
       </c>
       <c r="E362" s="7">
-        <v>954</v>
+        <v>727</v>
       </c>
       <c r="F362" s="8">
-        <v>656</v>
+        <v>738</v>
       </c>
       <c r="G362" s="8">
-        <v>607</v>
+        <v>686</v>
       </c>
       <c r="H362" s="8">
-        <v>706</v>
+        <v>792</v>
       </c>
       <c r="I362" s="8">
-        <v>298</v>
+        <v>-11</v>
       </c>
       <c r="J362" s="9">
-        <v>45.5</v>
+        <v>-1.5</v>
       </c>
     </row>
     <row r="363" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A363" t="s">
         <v>1</v>
       </c>
       <c r="B363">
         <v>2020</v>
       </c>
       <c r="C363">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D363" s="6">
-        <v>43960</v>
+        <v>43869</v>
       </c>
       <c r="E363" s="7">
-        <v>912</v>
+        <v>746</v>
       </c>
       <c r="F363" s="8">
-        <v>648</v>
+        <v>730</v>
       </c>
       <c r="G363" s="8">
-        <v>600</v>
+        <v>677</v>
       </c>
       <c r="H363" s="8">
-        <v>700</v>
+        <v>784</v>
       </c>
       <c r="I363" s="8">
-        <v>264</v>
+        <v>16</v>
       </c>
       <c r="J363" s="9">
-        <v>40.799999999999997</v>
+        <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="364" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A364" t="s">
         <v>1</v>
       </c>
       <c r="B364">
         <v>2020</v>
       </c>
       <c r="C364">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D364" s="6">
-        <v>43967</v>
+        <v>43876</v>
       </c>
       <c r="E364" s="7">
-        <v>801</v>
+        <v>677</v>
       </c>
       <c r="F364" s="8">
-        <v>641</v>
+        <v>722</v>
       </c>
       <c r="G364" s="8">
-        <v>590</v>
+        <v>670</v>
       </c>
       <c r="H364" s="8">
-        <v>691</v>
+        <v>776</v>
       </c>
       <c r="I364" s="8">
-        <v>160</v>
+        <v>-45</v>
       </c>
       <c r="J364" s="9">
-        <v>25</v>
+        <v>-6.3</v>
       </c>
     </row>
     <row r="365" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A365" t="s">
         <v>1</v>
       </c>
       <c r="B365">
         <v>2020</v>
       </c>
       <c r="C365">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D365" s="6">
-        <v>43974</v>
+        <v>43883</v>
       </c>
       <c r="E365" s="7">
-        <v>802</v>
+        <v>666</v>
       </c>
       <c r="F365" s="8">
-        <v>634</v>
+        <v>715</v>
       </c>
       <c r="G365" s="8">
-        <v>584</v>
+        <v>664</v>
       </c>
       <c r="H365" s="8">
-        <v>683</v>
+        <v>768</v>
       </c>
       <c r="I365" s="8">
-        <v>168</v>
+        <v>-49</v>
       </c>
       <c r="J365" s="9">
-        <v>26.5</v>
+        <v>-6.9</v>
       </c>
     </row>
     <row r="366" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A366" t="s">
         <v>1</v>
       </c>
       <c r="B366">
         <v>2020</v>
       </c>
       <c r="C366">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D366" s="6">
-        <v>43981</v>
+        <v>43890</v>
       </c>
       <c r="E366" s="7">
-        <v>830</v>
+        <v>761</v>
       </c>
       <c r="F366" s="8">
-        <v>629</v>
+        <v>709</v>
       </c>
       <c r="G366" s="8">
-        <v>579</v>
+        <v>658</v>
       </c>
       <c r="H366" s="8">
-        <v>679</v>
+        <v>763</v>
       </c>
       <c r="I366" s="8">
-        <v>201</v>
+        <v>52</v>
       </c>
       <c r="J366" s="9">
-        <v>32</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="367" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A367" t="s">
         <v>1</v>
       </c>
       <c r="B367">
         <v>2020</v>
       </c>
       <c r="C367">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D367" s="6">
-        <v>43988</v>
+        <v>43897</v>
       </c>
       <c r="E367" s="7">
-        <v>641</v>
+        <v>697</v>
       </c>
       <c r="F367" s="8">
-        <v>625</v>
+        <v>704</v>
       </c>
       <c r="G367" s="8">
-        <v>575</v>
+        <v>653</v>
       </c>
       <c r="H367" s="8">
-        <v>675</v>
+        <v>756</v>
       </c>
       <c r="I367" s="8">
-        <v>16</v>
+        <v>-7</v>
       </c>
       <c r="J367" s="9">
-        <v>2.6</v>
+        <v>-0.9</v>
       </c>
     </row>
     <row r="368" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A368" t="s">
         <v>1</v>
       </c>
       <c r="B368">
         <v>2020</v>
       </c>
       <c r="C368">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D368" s="6">
-        <v>43995</v>
+        <v>43904</v>
       </c>
       <c r="E368" s="7">
-        <v>628</v>
+        <v>668</v>
       </c>
       <c r="F368" s="8">
-        <v>622</v>
+        <v>698</v>
       </c>
       <c r="G368" s="8">
-        <v>573</v>
+        <v>648</v>
       </c>
       <c r="H368" s="8">
-        <v>671</v>
+        <v>750</v>
       </c>
       <c r="I368" s="8">
-        <v>6</v>
+        <v>-30</v>
       </c>
       <c r="J368" s="9">
-        <v>1</v>
+        <v>-4.3</v>
       </c>
     </row>
     <row r="369" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A369" t="s">
         <v>1</v>
       </c>
       <c r="B369">
         <v>2020</v>
       </c>
       <c r="C369">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D369" s="6">
-        <v>44002</v>
+        <v>43911</v>
       </c>
       <c r="E369" s="7">
-        <v>630</v>
+        <v>671</v>
       </c>
       <c r="F369" s="8">
-        <v>619</v>
+        <v>693</v>
       </c>
       <c r="G369" s="8">
-        <v>571</v>
+        <v>642</v>
       </c>
       <c r="H369" s="8">
-        <v>669</v>
+        <v>745</v>
       </c>
       <c r="I369" s="8">
-        <v>11</v>
+        <v>-22</v>
       </c>
       <c r="J369" s="9">
-        <v>1.7</v>
+        <v>-3.2</v>
       </c>
     </row>
     <row r="370" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A370" t="s">
         <v>1</v>
       </c>
       <c r="B370">
         <v>2020</v>
       </c>
       <c r="C370">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="D370" s="6">
-        <v>44009</v>
+        <v>43918</v>
       </c>
       <c r="E370" s="7">
-        <v>641</v>
+        <v>752</v>
       </c>
       <c r="F370" s="8">
-        <v>617</v>
+        <v>688</v>
       </c>
       <c r="G370" s="8">
-        <v>569</v>
+        <v>638</v>
       </c>
       <c r="H370" s="8">
-        <v>666</v>
+        <v>741</v>
       </c>
       <c r="I370" s="8">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="J370" s="9">
-        <v>3.9</v>
+        <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="371" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A371" t="s">
         <v>1</v>
       </c>
       <c r="B371">
         <v>2020</v>
       </c>
       <c r="C371">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="D371" s="6">
-        <v>44016</v>
+        <v>43925</v>
       </c>
       <c r="E371" s="7">
-        <v>599</v>
+        <v>750</v>
       </c>
       <c r="F371" s="8">
-        <v>615</v>
+        <v>682</v>
       </c>
       <c r="G371" s="8">
-        <v>567</v>
+        <v>632</v>
       </c>
       <c r="H371" s="8">
-        <v>664</v>
+        <v>734</v>
       </c>
       <c r="I371" s="8">
-        <v>-16</v>
+        <v>68</v>
       </c>
       <c r="J371" s="9">
-        <v>-2.6</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="372" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A372" t="s">
         <v>1</v>
       </c>
       <c r="B372">
         <v>2020</v>
       </c>
       <c r="C372">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="D372" s="6">
-        <v>44023</v>
+        <v>43932</v>
       </c>
       <c r="E372" s="7">
-        <v>632</v>
+        <v>835</v>
       </c>
       <c r="F372" s="8">
-        <v>613</v>
+        <v>677</v>
       </c>
       <c r="G372" s="8">
-        <v>565</v>
+        <v>626</v>
       </c>
       <c r="H372" s="8">
-        <v>663</v>
+        <v>728</v>
       </c>
       <c r="I372" s="8">
-        <v>19</v>
+        <v>158</v>
       </c>
       <c r="J372" s="9">
-        <v>3.1</v>
+        <v>23.4</v>
       </c>
     </row>
     <row r="373" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A373" t="s">
         <v>1</v>
       </c>
       <c r="B373">
         <v>2020</v>
       </c>
       <c r="C373">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="D373" s="6">
-        <v>44030</v>
+        <v>43939</v>
       </c>
       <c r="E373" s="7">
-        <v>579</v>
+        <v>859</v>
       </c>
       <c r="F373" s="8">
-        <v>610</v>
+        <v>670</v>
       </c>
       <c r="G373" s="8">
-        <v>563</v>
+        <v>621</v>
       </c>
       <c r="H373" s="8">
-        <v>660</v>
+        <v>721</v>
       </c>
       <c r="I373" s="8">
-        <v>-31</v>
+        <v>189</v>
       </c>
       <c r="J373" s="9">
-        <v>-5.0999999999999996</v>
+        <v>28.2</v>
       </c>
     </row>
     <row r="374" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A374" t="s">
         <v>1</v>
       </c>
       <c r="B374">
         <v>2020</v>
       </c>
       <c r="C374">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D374" s="6">
-        <v>44037</v>
+        <v>43946</v>
       </c>
       <c r="E374" s="7">
-        <v>595</v>
+        <v>956</v>
       </c>
       <c r="F374" s="8">
-        <v>608</v>
+        <v>663</v>
       </c>
       <c r="G374" s="8">
-        <v>561</v>
+        <v>614</v>
       </c>
       <c r="H374" s="8">
-        <v>657</v>
+        <v>714</v>
       </c>
       <c r="I374" s="8">
-        <v>-13</v>
+        <v>293</v>
       </c>
       <c r="J374" s="9">
-        <v>-2.1</v>
+        <v>44.2</v>
       </c>
     </row>
     <row r="375" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A375" t="s">
         <v>1</v>
       </c>
       <c r="B375">
         <v>2020</v>
       </c>
       <c r="C375">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D375" s="6">
-        <v>44044</v>
+        <v>43953</v>
       </c>
       <c r="E375" s="7">
+        <v>954</v>
+      </c>
+      <c r="F375" s="8">
+        <v>656</v>
+      </c>
+      <c r="G375" s="8">
         <v>607</v>
       </c>
-      <c r="F375" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="H375" s="8">
-        <v>655</v>
+        <v>706</v>
       </c>
       <c r="I375" s="8">
-        <v>1</v>
+        <v>298</v>
       </c>
       <c r="J375" s="9">
-        <v>0.2</v>
+        <v>45.5</v>
       </c>
     </row>
     <row r="376" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A376" t="s">
         <v>1</v>
       </c>
       <c r="B376">
         <v>2020</v>
       </c>
       <c r="C376">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="D376" s="6">
-        <v>44051</v>
+        <v>43960</v>
       </c>
       <c r="E376" s="7">
-        <v>567</v>
+        <v>912</v>
       </c>
       <c r="F376" s="8">
-        <v>604</v>
+        <v>648</v>
       </c>
       <c r="G376" s="8">
-        <v>556</v>
+        <v>600</v>
       </c>
       <c r="H376" s="8">
-        <v>653</v>
+        <v>700</v>
       </c>
       <c r="I376" s="8">
-        <v>-37</v>
+        <v>264</v>
       </c>
       <c r="J376" s="9">
-        <v>-6.1</v>
+        <v>40.799999999999997</v>
       </c>
     </row>
     <row r="377" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A377" t="s">
         <v>1</v>
       </c>
       <c r="B377">
         <v>2020</v>
       </c>
       <c r="C377">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="D377" s="6">
-        <v>44058</v>
+        <v>43967</v>
       </c>
       <c r="E377" s="7">
-        <v>584</v>
+        <v>801</v>
       </c>
       <c r="F377" s="8">
-        <v>603</v>
+        <v>641</v>
       </c>
       <c r="G377" s="8">
-        <v>556</v>
+        <v>590</v>
       </c>
       <c r="H377" s="8">
-        <v>650</v>
+        <v>691</v>
       </c>
       <c r="I377" s="8">
-        <v>-19</v>
+        <v>160</v>
       </c>
       <c r="J377" s="9">
-        <v>-3.1</v>
+        <v>25</v>
       </c>
     </row>
     <row r="378" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A378" t="s">
         <v>1</v>
       </c>
       <c r="B378">
         <v>2020</v>
       </c>
       <c r="C378">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D378" s="6">
-        <v>44065</v>
+        <v>43974</v>
       </c>
       <c r="E378" s="7">
-        <v>595</v>
+        <v>802</v>
       </c>
       <c r="F378" s="8">
-        <v>602</v>
+        <v>634</v>
       </c>
       <c r="G378" s="8">
-        <v>554</v>
+        <v>584</v>
       </c>
       <c r="H378" s="8">
-        <v>651</v>
+        <v>683</v>
       </c>
       <c r="I378" s="8">
-        <v>-7</v>
+        <v>168</v>
       </c>
       <c r="J378" s="9">
-        <v>-1.2</v>
+        <v>26.5</v>
       </c>
     </row>
     <row r="379" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A379" t="s">
         <v>1</v>
       </c>
       <c r="B379">
         <v>2020</v>
       </c>
       <c r="C379">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="D379" s="6">
-        <v>44072</v>
+        <v>43981</v>
       </c>
       <c r="E379" s="7">
-        <v>615</v>
+        <v>830</v>
       </c>
       <c r="F379" s="8">
-        <v>604</v>
+        <v>629</v>
       </c>
       <c r="G379" s="8">
-        <v>557</v>
+        <v>579</v>
       </c>
       <c r="H379" s="8">
-        <v>653</v>
+        <v>679</v>
       </c>
       <c r="I379" s="8">
-        <v>11</v>
+        <v>201</v>
       </c>
       <c r="J379" s="9">
-        <v>1.8</v>
+        <v>32</v>
       </c>
     </row>
     <row r="380" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A380" t="s">
         <v>1</v>
       </c>
       <c r="B380">
         <v>2020</v>
       </c>
       <c r="C380">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D380" s="6">
-        <v>44079</v>
+        <v>43988</v>
       </c>
       <c r="E380" s="7">
-        <v>656</v>
+        <v>641</v>
       </c>
       <c r="F380" s="8">
-        <v>607</v>
+        <v>625</v>
       </c>
       <c r="G380" s="8">
-        <v>558</v>
+        <v>575</v>
       </c>
       <c r="H380" s="8">
-        <v>656</v>
+        <v>675</v>
       </c>
       <c r="I380" s="8">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J380" s="9">
-        <v>8</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="381" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A381" t="s">
         <v>1</v>
       </c>
       <c r="B381">
         <v>2020</v>
       </c>
       <c r="C381">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D381" s="6">
-        <v>44086</v>
+        <v>43995</v>
       </c>
       <c r="E381" s="7">
-        <v>605</v>
+        <v>628</v>
       </c>
       <c r="F381" s="8">
-        <v>613</v>
+        <v>622</v>
       </c>
       <c r="G381" s="8">
-        <v>566</v>
+        <v>573</v>
       </c>
       <c r="H381" s="8">
-        <v>664</v>
+        <v>671</v>
       </c>
       <c r="I381" s="8">
-        <v>-8</v>
+        <v>6</v>
       </c>
       <c r="J381" s="9">
-        <v>-1.4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A382" t="s">
         <v>1</v>
       </c>
       <c r="B382">
         <v>2020</v>
       </c>
       <c r="C382">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="D382" s="6">
-        <v>44093</v>
+        <v>44002</v>
       </c>
       <c r="E382" s="7">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F382" s="8">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="G382" s="8">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="H382" s="8">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="I382" s="8">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J382" s="9">
-        <v>1.4</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="383" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A383" t="s">
         <v>1</v>
       </c>
       <c r="B383">
         <v>2020</v>
       </c>
       <c r="C383">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D383" s="6">
-        <v>44100</v>
+        <v>44009</v>
       </c>
       <c r="E383" s="7">
-        <v>696</v>
+        <v>641</v>
       </c>
       <c r="F383" s="8">
-        <v>634</v>
+        <v>617</v>
       </c>
       <c r="G383" s="8">
-        <v>584</v>
+        <v>569</v>
       </c>
       <c r="H383" s="8">
-        <v>685</v>
+        <v>666</v>
       </c>
       <c r="I383" s="8">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="J383" s="9">
-        <v>9.8000000000000007</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="384" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A384" t="s">
         <v>1</v>
       </c>
       <c r="B384">
         <v>2020</v>
       </c>
       <c r="C384">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D384" s="6">
-        <v>44107</v>
+        <v>44016</v>
       </c>
       <c r="E384" s="7">
-        <v>674</v>
+        <v>599</v>
       </c>
       <c r="F384" s="8">
-        <v>646</v>
+        <v>615</v>
       </c>
       <c r="G384" s="8">
-        <v>598</v>
+        <v>567</v>
       </c>
       <c r="H384" s="8">
-        <v>697</v>
+        <v>664</v>
       </c>
       <c r="I384" s="8">
-        <v>28</v>
+        <v>-16</v>
       </c>
       <c r="J384" s="9">
-        <v>4.3</v>
+        <v>-2.6</v>
       </c>
     </row>
     <row r="385" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A385" t="s">
         <v>1</v>
       </c>
       <c r="B385">
         <v>2020</v>
       </c>
       <c r="C385">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D385" s="6">
-        <v>44114</v>
+        <v>44023</v>
       </c>
       <c r="E385" s="7">
-        <v>697</v>
+        <v>632</v>
       </c>
       <c r="F385" s="8">
-        <v>657</v>
+        <v>613</v>
       </c>
       <c r="G385" s="8">
-        <v>608</v>
+        <v>565</v>
       </c>
       <c r="H385" s="8">
-        <v>709</v>
+        <v>663</v>
       </c>
       <c r="I385" s="8">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="J385" s="9">
-        <v>6</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="386" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A386" t="s">
         <v>1</v>
       </c>
       <c r="B386">
         <v>2020</v>
       </c>
       <c r="C386">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D386" s="6">
-        <v>44121</v>
+        <v>44030</v>
       </c>
       <c r="E386" s="7">
-        <v>672</v>
+        <v>579</v>
       </c>
       <c r="F386" s="8">
-        <v>665</v>
+        <v>610</v>
       </c>
       <c r="G386" s="8">
-        <v>616</v>
+        <v>563</v>
       </c>
       <c r="H386" s="8">
-        <v>717</v>
+        <v>660</v>
       </c>
       <c r="I386" s="8">
-        <v>7</v>
+        <v>-31</v>
       </c>
       <c r="J386" s="9">
-        <v>1</v>
+        <v>-5.0999999999999996</v>
       </c>
     </row>
     <row r="387" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A387" t="s">
         <v>1</v>
       </c>
       <c r="B387">
         <v>2020</v>
       </c>
       <c r="C387">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="D387" s="6">
-        <v>44128</v>
+        <v>44037</v>
       </c>
       <c r="E387" s="7">
-        <v>649</v>
+        <v>595</v>
       </c>
       <c r="F387" s="8">
-        <v>669</v>
+        <v>608</v>
       </c>
       <c r="G387" s="8">
-        <v>618</v>
+        <v>561</v>
       </c>
       <c r="H387" s="8">
-        <v>720</v>
+        <v>657</v>
       </c>
       <c r="I387" s="8">
-        <v>-20</v>
+        <v>-13</v>
       </c>
       <c r="J387" s="9">
-        <v>-2.9</v>
+        <v>-2.1</v>
       </c>
     </row>
     <row r="388" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A388" t="s">
         <v>1</v>
       </c>
       <c r="B388">
         <v>2020</v>
       </c>
       <c r="C388">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="D388" s="6">
-        <v>44135</v>
+        <v>44044</v>
       </c>
       <c r="E388" s="7">
-        <v>723</v>
+        <v>607</v>
       </c>
       <c r="F388" s="8">
-        <v>667</v>
+        <v>606</v>
       </c>
       <c r="G388" s="8">
-        <v>616</v>
+        <v>558</v>
       </c>
       <c r="H388" s="8">
-        <v>719</v>
+        <v>655</v>
       </c>
       <c r="I388" s="8">
-        <v>56</v>
+        <v>1</v>
       </c>
       <c r="J388" s="9">
-        <v>8.4</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="389" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A389" t="s">
         <v>1</v>
       </c>
       <c r="B389">
         <v>2020</v>
       </c>
       <c r="C389">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="D389" s="6">
-        <v>44142</v>
+        <v>44051</v>
       </c>
       <c r="E389" s="7">
-        <v>723</v>
+        <v>567</v>
       </c>
       <c r="F389" s="8">
-        <v>663</v>
+        <v>604</v>
       </c>
       <c r="G389" s="8">
-        <v>613</v>
+        <v>556</v>
       </c>
       <c r="H389" s="8">
-        <v>714</v>
+        <v>653</v>
       </c>
       <c r="I389" s="8">
-        <v>60</v>
+        <v>-37</v>
       </c>
       <c r="J389" s="9">
-        <v>9.1</v>
+        <v>-6.1</v>
       </c>
     </row>
     <row r="390" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A390" t="s">
         <v>1</v>
       </c>
       <c r="B390">
         <v>2020</v>
       </c>
       <c r="C390">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="D390" s="6">
-        <v>44149</v>
+        <v>44058</v>
       </c>
       <c r="E390" s="7">
-        <v>741</v>
+        <v>584</v>
       </c>
       <c r="F390" s="8">
-        <v>660</v>
+        <v>603</v>
       </c>
       <c r="G390" s="8">
-        <v>611</v>
+        <v>556</v>
       </c>
       <c r="H390" s="8">
-        <v>712</v>
+        <v>650</v>
       </c>
       <c r="I390" s="8">
-        <v>81</v>
+        <v>-19</v>
       </c>
       <c r="J390" s="9">
-        <v>12.4</v>
+        <v>-3.1</v>
       </c>
     </row>
     <row r="391" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A391" t="s">
         <v>1</v>
       </c>
       <c r="B391">
         <v>2020</v>
       </c>
       <c r="C391">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="D391" s="6">
-        <v>44156</v>
+        <v>44065</v>
       </c>
       <c r="E391" s="7">
-        <v>715</v>
+        <v>595</v>
       </c>
       <c r="F391" s="8">
-        <v>659</v>
+        <v>602</v>
       </c>
       <c r="G391" s="8">
-        <v>610</v>
+        <v>554</v>
       </c>
       <c r="H391" s="8">
-        <v>710</v>
+        <v>651</v>
       </c>
       <c r="I391" s="8">
-        <v>56</v>
+        <v>-7</v>
       </c>
       <c r="J391" s="9">
-        <v>8.4</v>
+        <v>-1.2</v>
       </c>
     </row>
     <row r="392" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A392" t="s">
         <v>1</v>
       </c>
       <c r="B392">
         <v>2020</v>
       </c>
       <c r="C392">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="D392" s="6">
-        <v>44163</v>
+        <v>44072</v>
       </c>
       <c r="E392" s="7">
-        <v>757</v>
+        <v>615</v>
       </c>
       <c r="F392" s="8">
-        <v>665</v>
+        <v>604</v>
       </c>
       <c r="G392" s="8">
-        <v>615</v>
+        <v>557</v>
       </c>
       <c r="H392" s="8">
-        <v>717</v>
+        <v>653</v>
       </c>
       <c r="I392" s="8">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="J392" s="9">
-        <v>13.8</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="393" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A393" t="s">
         <v>1</v>
       </c>
       <c r="B393">
         <v>2020</v>
       </c>
       <c r="C393">
+        <v>36</v>
+      </c>
+      <c r="D393" s="6">
+        <v>44079</v>
+      </c>
+      <c r="E393" s="7">
+        <v>656</v>
+      </c>
+      <c r="F393" s="8">
+        <v>607</v>
+      </c>
+      <c r="G393" s="8">
+        <v>558</v>
+      </c>
+      <c r="H393" s="8">
+        <v>656</v>
+      </c>
+      <c r="I393" s="8">
         <v>49</v>
       </c>
-      <c r="D393" s="6">
-[...16 lines deleted...]
-      </c>
       <c r="J393" s="9">
-        <v>12.1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="394" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A394" t="s">
         <v>1</v>
       </c>
       <c r="B394">
         <v>2020</v>
       </c>
       <c r="C394">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="D394" s="6">
-        <v>44177</v>
+        <v>44086</v>
       </c>
       <c r="E394" s="7">
-        <v>744</v>
+        <v>605</v>
       </c>
       <c r="F394" s="8">
-        <v>697</v>
+        <v>613</v>
       </c>
       <c r="G394" s="8">
-        <v>646</v>
+        <v>566</v>
       </c>
       <c r="H394" s="8">
-        <v>750</v>
+        <v>664</v>
       </c>
       <c r="I394" s="8">
-        <v>47</v>
+        <v>-8</v>
       </c>
       <c r="J394" s="9">
-        <v>6.7</v>
+        <v>-1.4</v>
       </c>
     </row>
     <row r="395" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A395" t="s">
         <v>1</v>
       </c>
       <c r="B395">
         <v>2020</v>
       </c>
       <c r="C395">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="D395" s="6">
-        <v>44184</v>
+        <v>44093</v>
       </c>
       <c r="E395" s="7">
-        <v>788</v>
+        <v>631</v>
       </c>
       <c r="F395" s="8">
-        <v>718</v>
+        <v>623</v>
       </c>
       <c r="G395" s="8">
-        <v>665</v>
+        <v>573</v>
       </c>
       <c r="H395" s="8">
-        <v>771</v>
+        <v>673</v>
       </c>
       <c r="I395" s="8">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="J395" s="9">
-        <v>9.8000000000000007</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="396" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A396" t="s">
         <v>1</v>
       </c>
       <c r="B396">
         <v>2020</v>
       </c>
       <c r="C396">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="D396" s="6">
-        <v>44191</v>
+        <v>44100</v>
       </c>
       <c r="E396" s="7">
-        <v>781</v>
+        <v>696</v>
       </c>
       <c r="F396" s="8">
-        <v>737</v>
+        <v>634</v>
       </c>
       <c r="G396" s="8">
-        <v>684</v>
+        <v>584</v>
       </c>
       <c r="H396" s="8">
-        <v>791</v>
+        <v>685</v>
       </c>
       <c r="I396" s="8">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="J396" s="9">
-        <v>5.9</v>
+        <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="397" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A397" t="s">
         <v>1</v>
       </c>
       <c r="B397">
         <v>2020</v>
       </c>
       <c r="C397">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="D397" s="6">
-        <v>44198</v>
+        <v>44107</v>
       </c>
       <c r="E397" s="7">
-        <v>777</v>
+        <v>674</v>
       </c>
       <c r="F397" s="8">
-        <v>745</v>
+        <v>646</v>
       </c>
       <c r="G397" s="8">
-        <v>692</v>
+        <v>598</v>
       </c>
       <c r="H397" s="8">
-        <v>800</v>
+        <v>697</v>
       </c>
       <c r="I397" s="8">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="J397" s="9">
         <v>4.3</v>
       </c>
     </row>
     <row r="398" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A398" t="s">
         <v>1</v>
       </c>
       <c r="B398">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C398">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="D398" s="6">
-        <v>44205</v>
+        <v>44114</v>
       </c>
       <c r="E398" s="7">
-        <v>859</v>
+        <v>697</v>
       </c>
       <c r="F398" s="8">
-        <v>753</v>
+        <v>657</v>
       </c>
       <c r="G398" s="8">
-        <v>699</v>
+        <v>608</v>
       </c>
       <c r="H398" s="8">
-        <v>808</v>
+        <v>709</v>
       </c>
       <c r="I398" s="8">
-        <v>106</v>
+        <v>40</v>
       </c>
       <c r="J398" s="9">
-        <v>14.1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="399" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A399" t="s">
         <v>1</v>
       </c>
       <c r="B399">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C399">
-        <v>2</v>
+        <v>42</v>
       </c>
       <c r="D399" s="6">
-        <v>44212</v>
+        <v>44121</v>
       </c>
       <c r="E399" s="7">
-        <v>809</v>
+        <v>672</v>
       </c>
       <c r="F399" s="8">
-        <v>760</v>
+        <v>665</v>
       </c>
       <c r="G399" s="8">
-        <v>707</v>
+        <v>616</v>
       </c>
       <c r="H399" s="8">
-        <v>815</v>
+        <v>717</v>
       </c>
       <c r="I399" s="8">
-        <v>49</v>
+        <v>7</v>
       </c>
       <c r="J399" s="9">
-        <v>6.4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A400" t="s">
         <v>1</v>
       </c>
       <c r="B400">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C400">
-        <v>3</v>
+        <v>43</v>
       </c>
       <c r="D400" s="6">
-        <v>44219</v>
+        <v>44128</v>
       </c>
       <c r="E400" s="7">
-        <v>785</v>
+        <v>649</v>
       </c>
       <c r="F400" s="8">
-        <v>761</v>
+        <v>669</v>
       </c>
       <c r="G400" s="8">
-        <v>706</v>
+        <v>618</v>
       </c>
       <c r="H400" s="8">
-        <v>816</v>
+        <v>720</v>
       </c>
       <c r="I400" s="8">
-        <v>24</v>
+        <v>-20</v>
       </c>
       <c r="J400" s="9">
-        <v>3.2</v>
+        <v>-2.9</v>
       </c>
     </row>
     <row r="401" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A401" t="s">
         <v>1</v>
       </c>
       <c r="B401">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C401">
-        <v>4</v>
+        <v>44</v>
       </c>
       <c r="D401" s="6">
-        <v>44226</v>
+        <v>44135</v>
       </c>
       <c r="E401" s="7">
-        <v>808</v>
+        <v>723</v>
       </c>
       <c r="F401" s="8">
-        <v>757</v>
+        <v>667</v>
       </c>
       <c r="G401" s="8">
-        <v>705</v>
+        <v>616</v>
       </c>
       <c r="H401" s="8">
-        <v>811</v>
+        <v>719</v>
       </c>
       <c r="I401" s="8">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="J401" s="9">
-        <v>6.8</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="402" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A402" t="s">
         <v>1</v>
       </c>
       <c r="B402">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C402">
-        <v>5</v>
+        <v>45</v>
       </c>
       <c r="D402" s="6">
-        <v>44233</v>
+        <v>44142</v>
       </c>
       <c r="E402" s="7">
-        <v>787</v>
+        <v>723</v>
       </c>
       <c r="F402" s="8">
-        <v>749</v>
+        <v>663</v>
       </c>
       <c r="G402" s="8">
-        <v>698</v>
+        <v>613</v>
       </c>
       <c r="H402" s="8">
-        <v>803</v>
+        <v>714</v>
       </c>
       <c r="I402" s="8">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="J402" s="9">
-        <v>5</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="403" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A403" t="s">
         <v>1</v>
       </c>
       <c r="B403">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C403">
-        <v>6</v>
+        <v>46</v>
       </c>
       <c r="D403" s="6">
-        <v>44240</v>
+        <v>44149</v>
       </c>
       <c r="E403" s="7">
-        <v>733</v>
+        <v>741</v>
       </c>
       <c r="F403" s="8">
-        <v>741</v>
+        <v>660</v>
       </c>
       <c r="G403" s="8">
-        <v>687</v>
+        <v>611</v>
       </c>
       <c r="H403" s="8">
-        <v>795</v>
+        <v>712</v>
       </c>
       <c r="I403" s="8">
-        <v>-8</v>
+        <v>81</v>
       </c>
       <c r="J403" s="9">
-        <v>-1.1000000000000001</v>
+        <v>12.4</v>
       </c>
     </row>
     <row r="404" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A404" t="s">
         <v>1</v>
       </c>
       <c r="B404">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C404">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="D404" s="6">
-        <v>44247</v>
+        <v>44156</v>
       </c>
       <c r="E404" s="7">
-        <v>721</v>
+        <v>715</v>
       </c>
       <c r="F404" s="8">
-        <v>733</v>
+        <v>659</v>
       </c>
       <c r="G404" s="8">
-        <v>682</v>
+        <v>610</v>
       </c>
       <c r="H404" s="8">
-        <v>787</v>
+        <v>710</v>
       </c>
       <c r="I404" s="8">
-        <v>-12</v>
+        <v>56</v>
       </c>
       <c r="J404" s="9">
-        <v>-1.7</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="405" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A405" t="s">
         <v>1</v>
       </c>
       <c r="B405">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C405">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="D405" s="6">
-        <v>44254</v>
+        <v>44163</v>
       </c>
       <c r="E405" s="7">
-        <v>680</v>
+        <v>757</v>
       </c>
       <c r="F405" s="8">
-        <v>726</v>
+        <v>665</v>
       </c>
       <c r="G405" s="8">
-        <v>673</v>
+        <v>615</v>
       </c>
       <c r="H405" s="8">
-        <v>779</v>
+        <v>717</v>
       </c>
       <c r="I405" s="8">
-        <v>-46</v>
+        <v>92</v>
       </c>
       <c r="J405" s="9">
-        <v>-6.4</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="406" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A406" t="s">
         <v>1</v>
       </c>
       <c r="B406">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C406">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="D406" s="6">
-        <v>44261</v>
+        <v>44170</v>
       </c>
       <c r="E406" s="7">
-        <v>694</v>
+        <v>761</v>
       </c>
       <c r="F406" s="8">
-        <v>720</v>
+        <v>679</v>
       </c>
       <c r="G406" s="8">
-        <v>669</v>
+        <v>628</v>
       </c>
       <c r="H406" s="8">
-        <v>774</v>
+        <v>730</v>
       </c>
       <c r="I406" s="8">
-        <v>-26</v>
+        <v>82</v>
       </c>
       <c r="J406" s="9">
-        <v>-3.6</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="407" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A407" t="s">
         <v>1</v>
       </c>
       <c r="B407">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C407">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D407" s="6">
-        <v>44268</v>
+        <v>44177</v>
       </c>
       <c r="E407" s="7">
-        <v>633</v>
+        <v>744</v>
       </c>
       <c r="F407" s="8">
-        <v>714</v>
+        <v>697</v>
       </c>
       <c r="G407" s="8">
-        <v>661</v>
+        <v>646</v>
       </c>
       <c r="H407" s="8">
-        <v>768</v>
+        <v>750</v>
       </c>
       <c r="I407" s="8">
-        <v>-81</v>
+        <v>47</v>
       </c>
       <c r="J407" s="9">
-        <v>-11.3</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="408" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A408" t="s">
         <v>1</v>
       </c>
       <c r="B408">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C408">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="D408" s="6">
-        <v>44275</v>
+        <v>44184</v>
       </c>
       <c r="E408" s="7">
-        <v>657</v>
+        <v>788</v>
       </c>
       <c r="F408" s="8">
-        <v>708</v>
+        <v>718</v>
       </c>
       <c r="G408" s="8">
-        <v>657</v>
+        <v>665</v>
       </c>
       <c r="H408" s="8">
-        <v>762</v>
+        <v>771</v>
       </c>
       <c r="I408" s="8">
-        <v>-51</v>
+        <v>70</v>
       </c>
       <c r="J408" s="9">
-        <v>-7.3</v>
+        <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="409" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A409" t="s">
         <v>1</v>
       </c>
       <c r="B409">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C409">
-        <v>12</v>
+        <v>52</v>
       </c>
       <c r="D409" s="6">
-        <v>44282</v>
+        <v>44191</v>
       </c>
       <c r="E409" s="7">
-        <v>609</v>
+        <v>781</v>
       </c>
       <c r="F409" s="8">
-        <v>703</v>
+        <v>737</v>
       </c>
       <c r="G409" s="8">
-        <v>652</v>
+        <v>684</v>
       </c>
       <c r="H409" s="8">
-        <v>757</v>
+        <v>791</v>
       </c>
       <c r="I409" s="8">
-        <v>-94</v>
+        <v>44</v>
       </c>
       <c r="J409" s="9">
-        <v>-13.4</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="410" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A410" t="s">
         <v>1</v>
       </c>
       <c r="B410">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C410">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="D410" s="6">
-        <v>44289</v>
+        <v>44198</v>
       </c>
       <c r="E410" s="7">
-        <v>684</v>
+        <v>777</v>
       </c>
       <c r="F410" s="8">
-        <v>698</v>
+        <v>745</v>
       </c>
       <c r="G410" s="8">
-        <v>646</v>
+        <v>692</v>
       </c>
       <c r="H410" s="8">
-        <v>749</v>
+        <v>800</v>
       </c>
       <c r="I410" s="8">
-        <v>-14</v>
+        <v>32</v>
       </c>
       <c r="J410" s="9">
-        <v>-2</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="411" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A411" t="s">
         <v>1</v>
       </c>
       <c r="B411">
         <v>2021</v>
       </c>
       <c r="C411">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D411" s="6">
-        <v>44296</v>
+        <v>44205</v>
       </c>
       <c r="E411" s="7">
-        <v>713</v>
+        <v>859</v>
       </c>
       <c r="F411" s="8">
-        <v>692</v>
+        <v>753</v>
       </c>
       <c r="G411" s="8">
-        <v>642</v>
+        <v>699</v>
       </c>
       <c r="H411" s="8">
-        <v>744</v>
+        <v>808</v>
       </c>
       <c r="I411" s="8">
-        <v>21</v>
+        <v>106</v>
       </c>
       <c r="J411" s="9">
-        <v>3</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="412" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A412" t="s">
         <v>1</v>
       </c>
       <c r="B412">
         <v>2021</v>
       </c>
       <c r="C412">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D412" s="6">
-        <v>44303</v>
+        <v>44212</v>
       </c>
       <c r="E412" s="7">
-        <v>693</v>
+        <v>809</v>
       </c>
       <c r="F412" s="8">
-        <v>686</v>
+        <v>760</v>
       </c>
       <c r="G412" s="8">
-        <v>637</v>
+        <v>707</v>
       </c>
       <c r="H412" s="8">
-        <v>738</v>
+        <v>815</v>
       </c>
       <c r="I412" s="8">
-        <v>7</v>
+        <v>49</v>
       </c>
       <c r="J412" s="9">
-        <v>1</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="413" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A413" t="s">
         <v>1</v>
       </c>
       <c r="B413">
         <v>2021</v>
       </c>
       <c r="C413">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="D413" s="6">
-        <v>44310</v>
+        <v>44219</v>
       </c>
       <c r="E413" s="7">
-        <v>697</v>
+        <v>785</v>
       </c>
       <c r="F413" s="8">
-        <v>680</v>
+        <v>761</v>
       </c>
       <c r="G413" s="8">
-        <v>628</v>
+        <v>706</v>
       </c>
       <c r="H413" s="8">
-        <v>731</v>
+        <v>816</v>
       </c>
       <c r="I413" s="8">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="J413" s="9">
-        <v>2.6</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="414" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A414" t="s">
         <v>1</v>
       </c>
       <c r="B414">
         <v>2021</v>
       </c>
       <c r="C414">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="D414" s="6">
-        <v>44317</v>
+        <v>44226</v>
       </c>
       <c r="E414" s="7">
-        <v>639</v>
+        <v>808</v>
       </c>
       <c r="F414" s="8">
-        <v>672</v>
+        <v>757</v>
       </c>
       <c r="G414" s="8">
-        <v>621</v>
+        <v>705</v>
       </c>
       <c r="H414" s="8">
-        <v>723</v>
+        <v>811</v>
       </c>
       <c r="I414" s="8">
-        <v>-33</v>
+        <v>51</v>
       </c>
       <c r="J414" s="9">
-        <v>-5</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="415" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A415" t="s">
         <v>1</v>
       </c>
       <c r="B415">
         <v>2021</v>
       </c>
       <c r="C415">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="D415" s="6">
-        <v>44324</v>
+        <v>44233</v>
       </c>
       <c r="E415" s="7">
-        <v>673</v>
+        <v>787</v>
       </c>
       <c r="F415" s="8">
-        <v>665</v>
+        <v>749</v>
       </c>
       <c r="G415" s="8">
-        <v>615</v>
+        <v>698</v>
       </c>
       <c r="H415" s="8">
-        <v>717</v>
+        <v>803</v>
       </c>
       <c r="I415" s="8">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="J415" s="9">
-        <v>1.2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="416" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A416" t="s">
         <v>1</v>
       </c>
       <c r="B416">
         <v>2021</v>
       </c>
       <c r="C416">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D416" s="6">
-        <v>44331</v>
+        <v>44240</v>
       </c>
       <c r="E416" s="7">
-        <v>659</v>
+        <v>733</v>
       </c>
       <c r="F416" s="8">
-        <v>657</v>
+        <v>741</v>
       </c>
       <c r="G416" s="8">
-        <v>606</v>
+        <v>687</v>
       </c>
       <c r="H416" s="8">
-        <v>708</v>
+        <v>795</v>
       </c>
       <c r="I416" s="8">
-        <v>2</v>
+        <v>-8</v>
       </c>
       <c r="J416" s="9">
-        <v>0.3</v>
+        <v>-1.1000000000000001</v>
       </c>
     </row>
     <row r="417" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A417" t="s">
         <v>1</v>
       </c>
       <c r="B417">
         <v>2021</v>
       </c>
       <c r="C417">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D417" s="6">
-        <v>44338</v>
+        <v>44247</v>
       </c>
       <c r="E417" s="7">
-        <v>662</v>
+        <v>721</v>
       </c>
       <c r="F417" s="8">
-        <v>649</v>
+        <v>733</v>
       </c>
       <c r="G417" s="8">
-        <v>599</v>
+        <v>682</v>
       </c>
       <c r="H417" s="8">
-        <v>701</v>
+        <v>787</v>
       </c>
       <c r="I417" s="8">
-        <v>13</v>
+        <v>-12</v>
       </c>
       <c r="J417" s="9">
-        <v>1.9</v>
+        <v>-1.7</v>
       </c>
     </row>
     <row r="418" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A418" t="s">
         <v>1</v>
       </c>
       <c r="B418">
         <v>2021</v>
       </c>
       <c r="C418">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D418" s="6">
-        <v>44345</v>
+        <v>44254</v>
       </c>
       <c r="E418" s="7">
-        <v>603</v>
+        <v>680</v>
       </c>
       <c r="F418" s="8">
-        <v>643</v>
+        <v>726</v>
       </c>
       <c r="G418" s="8">
-        <v>593</v>
+        <v>673</v>
       </c>
       <c r="H418" s="8">
-        <v>693</v>
+        <v>779</v>
       </c>
       <c r="I418" s="8">
-        <v>-40</v>
+        <v>-46</v>
       </c>
       <c r="J418" s="9">
-        <v>-6.2</v>
+        <v>-6.4</v>
       </c>
     </row>
     <row r="419" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A419" t="s">
         <v>1</v>
       </c>
       <c r="B419">
         <v>2021</v>
       </c>
       <c r="C419">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D419" s="6">
-        <v>44352</v>
+        <v>44261</v>
       </c>
       <c r="E419" s="7">
-        <v>610</v>
+        <v>694</v>
       </c>
       <c r="F419" s="8">
-        <v>637</v>
+        <v>720</v>
       </c>
       <c r="G419" s="8">
-        <v>589</v>
+        <v>669</v>
       </c>
       <c r="H419" s="8">
-        <v>688</v>
+        <v>774</v>
       </c>
       <c r="I419" s="8">
-        <v>-27</v>
+        <v>-26</v>
       </c>
       <c r="J419" s="9">
-        <v>-4.3</v>
+        <v>-3.6</v>
       </c>
     </row>
     <row r="420" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A420" t="s">
         <v>1</v>
       </c>
       <c r="B420">
         <v>2021</v>
       </c>
       <c r="C420">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D420" s="6">
-        <v>44359</v>
+        <v>44268</v>
       </c>
       <c r="E420" s="7">
-        <v>626</v>
+        <v>633</v>
       </c>
       <c r="F420" s="8">
-        <v>633</v>
+        <v>714</v>
       </c>
       <c r="G420" s="8">
-        <v>584</v>
+        <v>661</v>
       </c>
       <c r="H420" s="8">
-        <v>683</v>
+        <v>768</v>
       </c>
       <c r="I420" s="8">
-        <v>-7</v>
+        <v>-81</v>
       </c>
       <c r="J420" s="9">
-        <v>-1.1000000000000001</v>
+        <v>-11.3</v>
       </c>
     </row>
     <row r="421" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A421" t="s">
         <v>1</v>
       </c>
       <c r="B421">
         <v>2021</v>
       </c>
       <c r="C421">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D421" s="6">
-        <v>44366</v>
+        <v>44275</v>
       </c>
       <c r="E421" s="7">
-        <v>646</v>
+        <v>657</v>
       </c>
       <c r="F421" s="8">
-        <v>630</v>
+        <v>708</v>
       </c>
       <c r="G421" s="8">
-        <v>581</v>
+        <v>657</v>
       </c>
       <c r="H421" s="8">
-        <v>680</v>
+        <v>762</v>
       </c>
       <c r="I421" s="8">
-        <v>16</v>
+        <v>-51</v>
       </c>
       <c r="J421" s="9">
-        <v>2.5</v>
+        <v>-7.3</v>
       </c>
     </row>
     <row r="422" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A422" t="s">
         <v>1</v>
       </c>
       <c r="B422">
         <v>2021</v>
       </c>
       <c r="C422">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D422" s="6">
-        <v>44373</v>
+        <v>44282</v>
       </c>
       <c r="E422" s="7">
-        <v>630</v>
+        <v>609</v>
       </c>
       <c r="F422" s="8">
-        <v>628</v>
+        <v>703</v>
       </c>
       <c r="G422" s="8">
-        <v>579</v>
+        <v>652</v>
       </c>
       <c r="H422" s="8">
-        <v>678</v>
+        <v>757</v>
       </c>
       <c r="I422" s="8">
-        <v>2</v>
+        <v>-94</v>
       </c>
       <c r="J422" s="9">
-        <v>0.4</v>
+        <v>-13.4</v>
       </c>
     </row>
     <row r="423" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A423" t="s">
         <v>1</v>
       </c>
       <c r="B423">
         <v>2021</v>
       </c>
       <c r="C423">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="D423" s="6">
-        <v>44380</v>
+        <v>44289</v>
       </c>
       <c r="E423" s="7">
-        <v>644</v>
+        <v>684</v>
       </c>
       <c r="F423" s="8">
-        <v>626</v>
+        <v>698</v>
       </c>
       <c r="G423" s="8">
-        <v>577</v>
+        <v>646</v>
       </c>
       <c r="H423" s="8">
-        <v>676</v>
+        <v>749</v>
       </c>
       <c r="I423" s="8">
-        <v>18</v>
+        <v>-14</v>
       </c>
       <c r="J423" s="9">
-        <v>2.9</v>
+        <v>-2</v>
       </c>
     </row>
     <row r="424" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A424" t="s">
         <v>1</v>
       </c>
       <c r="B424">
         <v>2021</v>
       </c>
       <c r="C424">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="D424" s="6">
-        <v>44387</v>
+        <v>44296</v>
       </c>
       <c r="E424" s="7">
-        <v>597</v>
+        <v>713</v>
       </c>
       <c r="F424" s="8">
-        <v>624</v>
+        <v>692</v>
       </c>
       <c r="G424" s="8">
-        <v>575</v>
+        <v>642</v>
       </c>
       <c r="H424" s="8">
-        <v>674</v>
+        <v>744</v>
       </c>
       <c r="I424" s="8">
-        <v>-27</v>
+        <v>21</v>
       </c>
       <c r="J424" s="9">
-        <v>-4.3</v>
+        <v>3</v>
       </c>
     </row>
     <row r="425" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A425" t="s">
         <v>1</v>
       </c>
       <c r="B425">
         <v>2021</v>
       </c>
       <c r="C425">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="D425" s="6">
-        <v>44394</v>
+        <v>44303</v>
       </c>
       <c r="E425" s="7">
-        <v>601</v>
+        <v>693</v>
       </c>
       <c r="F425" s="8">
-        <v>621</v>
+        <v>686</v>
       </c>
       <c r="G425" s="8">
-        <v>573</v>
+        <v>637</v>
       </c>
       <c r="H425" s="8">
-        <v>671</v>
+        <v>738</v>
       </c>
       <c r="I425" s="8">
-        <v>-20</v>
+        <v>7</v>
       </c>
       <c r="J425" s="9">
-        <v>-3.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="426" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A426" t="s">
         <v>1</v>
       </c>
       <c r="B426">
         <v>2021</v>
       </c>
       <c r="C426">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="D426" s="6">
-        <v>44401</v>
+        <v>44310</v>
       </c>
       <c r="E426" s="7">
-        <v>617</v>
+        <v>697</v>
       </c>
       <c r="F426" s="8">
-        <v>619</v>
+        <v>680</v>
       </c>
       <c r="G426" s="8">
-        <v>571</v>
+        <v>628</v>
       </c>
       <c r="H426" s="8">
-        <v>668</v>
+        <v>731</v>
       </c>
       <c r="I426" s="8">
-        <v>-2</v>
+        <v>17</v>
       </c>
       <c r="J426" s="9">
-        <v>-0.3</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="427" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A427" t="s">
         <v>1</v>
       </c>
       <c r="B427">
         <v>2021</v>
       </c>
       <c r="C427">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D427" s="6">
-        <v>44408</v>
+        <v>44317</v>
       </c>
       <c r="E427" s="7">
-        <v>619</v>
+        <v>639</v>
       </c>
       <c r="F427" s="8">
-        <v>616</v>
+        <v>672</v>
       </c>
       <c r="G427" s="8">
-        <v>569</v>
+        <v>621</v>
       </c>
       <c r="H427" s="8">
-        <v>667</v>
+        <v>723</v>
       </c>
       <c r="I427" s="8">
-        <v>3</v>
+        <v>-33</v>
       </c>
       <c r="J427" s="9">
-        <v>0.4</v>
+        <v>-5</v>
       </c>
     </row>
     <row r="428" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A428" t="s">
         <v>1</v>
       </c>
       <c r="B428">
         <v>2021</v>
       </c>
       <c r="C428">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D428" s="6">
-        <v>44415</v>
+        <v>44324</v>
       </c>
       <c r="E428" s="7">
-        <v>626</v>
+        <v>673</v>
       </c>
       <c r="F428" s="8">
-        <v>614</v>
+        <v>665</v>
       </c>
       <c r="G428" s="8">
-        <v>565</v>
+        <v>615</v>
       </c>
       <c r="H428" s="8">
-        <v>662</v>
+        <v>717</v>
       </c>
       <c r="I428" s="8">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="J428" s="9">
-        <v>1.9</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="429" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A429" t="s">
         <v>1</v>
       </c>
       <c r="B429">
         <v>2021</v>
       </c>
       <c r="C429">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="D429" s="6">
-        <v>44422</v>
+        <v>44331</v>
       </c>
       <c r="E429" s="7">
-        <v>645</v>
+        <v>659</v>
       </c>
       <c r="F429" s="8">
-        <v>612</v>
+        <v>657</v>
       </c>
       <c r="G429" s="8">
-        <v>564</v>
+        <v>606</v>
       </c>
       <c r="H429" s="8">
-        <v>660</v>
+        <v>708</v>
       </c>
       <c r="I429" s="8">
-        <v>33</v>
+        <v>2</v>
       </c>
       <c r="J429" s="9">
-        <v>5.3</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="430" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A430" t="s">
         <v>1</v>
       </c>
       <c r="B430">
         <v>2021</v>
       </c>
       <c r="C430">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="D430" s="6">
-        <v>44429</v>
+        <v>44338</v>
       </c>
       <c r="E430" s="7">
-        <v>645</v>
+        <v>662</v>
       </c>
       <c r="F430" s="8">
-        <v>611</v>
+        <v>649</v>
       </c>
       <c r="G430" s="8">
-        <v>562</v>
+        <v>599</v>
       </c>
       <c r="H430" s="8">
-        <v>660</v>
+        <v>701</v>
       </c>
       <c r="I430" s="8">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="J430" s="9">
-        <v>5.5</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="431" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A431" t="s">
         <v>1</v>
       </c>
       <c r="B431">
         <v>2021</v>
       </c>
       <c r="C431">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D431" s="6">
-        <v>44436</v>
+        <v>44345</v>
       </c>
       <c r="E431" s="7">
-        <v>621</v>
+        <v>603</v>
       </c>
       <c r="F431" s="8">
-        <v>611</v>
+        <v>643</v>
       </c>
       <c r="G431" s="8">
-        <v>563</v>
+        <v>593</v>
       </c>
       <c r="H431" s="8">
-        <v>661</v>
+        <v>693</v>
       </c>
       <c r="I431" s="8">
-        <v>10</v>
+        <v>-40</v>
       </c>
       <c r="J431" s="9">
-        <v>1.6</v>
+        <v>-6.2</v>
       </c>
     </row>
     <row r="432" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A432" t="s">
         <v>1</v>
       </c>
       <c r="B432">
         <v>2021</v>
       </c>
       <c r="C432">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="D432" s="6">
-        <v>44443</v>
+        <v>44352</v>
       </c>
       <c r="E432" s="7">
-        <v>645</v>
+        <v>610</v>
       </c>
       <c r="F432" s="8">
-        <v>613</v>
+        <v>637</v>
       </c>
       <c r="G432" s="8">
-        <v>564</v>
+        <v>589</v>
       </c>
       <c r="H432" s="8">
-        <v>661</v>
+        <v>688</v>
       </c>
       <c r="I432" s="8">
-        <v>32</v>
+        <v>-27</v>
       </c>
       <c r="J432" s="9">
-        <v>5.3</v>
+        <v>-4.3</v>
       </c>
     </row>
     <row r="433" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A433" t="s">
         <v>1</v>
       </c>
       <c r="B433">
         <v>2021</v>
       </c>
       <c r="C433">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D433" s="6">
-        <v>44450</v>
+        <v>44359</v>
       </c>
       <c r="E433" s="7">
-        <v>671</v>
+        <v>626</v>
       </c>
       <c r="F433" s="8">
-        <v>616</v>
+        <v>633</v>
       </c>
       <c r="G433" s="8">
-        <v>567</v>
+        <v>584</v>
       </c>
       <c r="H433" s="8">
-        <v>666</v>
+        <v>683</v>
       </c>
       <c r="I433" s="8">
-        <v>55</v>
+        <v>-7</v>
       </c>
       <c r="J433" s="9">
-        <v>8.9</v>
+        <v>-1.1000000000000001</v>
       </c>
     </row>
     <row r="434" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A434" t="s">
         <v>1</v>
       </c>
       <c r="B434">
         <v>2021</v>
       </c>
       <c r="C434">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D434" s="6">
-        <v>44457</v>
+        <v>44366</v>
       </c>
       <c r="E434" s="7">
-        <v>678</v>
+        <v>646</v>
       </c>
       <c r="F434" s="8">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="G434" s="8">
-        <v>572</v>
+        <v>581</v>
       </c>
       <c r="H434" s="8">
-        <v>672</v>
+        <v>680</v>
       </c>
       <c r="I434" s="8">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="J434" s="9">
-        <v>8.9</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="435" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A435" t="s">
         <v>1</v>
       </c>
       <c r="B435">
         <v>2021</v>
       </c>
       <c r="C435">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="D435" s="6">
-        <v>44464</v>
+        <v>44373</v>
       </c>
       <c r="E435" s="7">
-        <v>639</v>
+        <v>630</v>
       </c>
       <c r="F435" s="8">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="G435" s="8">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="H435" s="8">
-        <v>682</v>
+        <v>678</v>
       </c>
       <c r="I435" s="8">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J435" s="9">
-        <v>1.2</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="436" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A436" t="s">
         <v>1</v>
       </c>
       <c r="B436">
         <v>2021</v>
       </c>
       <c r="C436">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D436" s="6">
-        <v>44471</v>
+        <v>44380</v>
       </c>
       <c r="E436" s="7">
-        <v>664</v>
+        <v>644</v>
       </c>
       <c r="F436" s="8">
-        <v>643</v>
+        <v>626</v>
       </c>
       <c r="G436" s="8">
-        <v>594</v>
+        <v>577</v>
       </c>
       <c r="H436" s="8">
-        <v>694</v>
+        <v>676</v>
       </c>
       <c r="I436" s="8">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="J436" s="9">
-        <v>3.2</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="437" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A437" t="s">
         <v>1</v>
       </c>
       <c r="B437">
         <v>2021</v>
       </c>
       <c r="C437">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D437" s="6">
-        <v>44478</v>
+        <v>44387</v>
       </c>
       <c r="E437" s="7">
-        <v>660</v>
+        <v>597</v>
       </c>
       <c r="F437" s="8">
-        <v>656</v>
+        <v>624</v>
       </c>
       <c r="G437" s="8">
-        <v>608</v>
+        <v>575</v>
       </c>
       <c r="H437" s="8">
-        <v>708</v>
+        <v>674</v>
       </c>
       <c r="I437" s="8">
-        <v>4</v>
+        <v>-27</v>
       </c>
       <c r="J437" s="9">
-        <v>0.6</v>
+        <v>-4.3</v>
       </c>
     </row>
     <row r="438" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A438" t="s">
         <v>1</v>
       </c>
       <c r="B438">
         <v>2021</v>
       </c>
       <c r="C438">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D438" s="6">
-        <v>44485</v>
+        <v>44394</v>
       </c>
       <c r="E438" s="7">
-        <v>767</v>
+        <v>601</v>
       </c>
       <c r="F438" s="8">
-        <v>667</v>
+        <v>621</v>
       </c>
       <c r="G438" s="8">
-        <v>617</v>
+        <v>573</v>
       </c>
       <c r="H438" s="8">
-        <v>719</v>
+        <v>671</v>
       </c>
       <c r="I438" s="8">
-        <v>100</v>
+        <v>-20</v>
       </c>
       <c r="J438" s="9">
-        <v>14.9</v>
+        <v>-3.3</v>
       </c>
     </row>
     <row r="439" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A439" t="s">
         <v>1</v>
       </c>
       <c r="B439">
         <v>2021</v>
       </c>
       <c r="C439">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D439" s="6">
-        <v>44492</v>
+        <v>44401</v>
       </c>
       <c r="E439" s="7">
+        <v>617</v>
+      </c>
+      <c r="F439" s="8">
+        <v>619</v>
+      </c>
+      <c r="G439" s="8">
+        <v>571</v>
+      </c>
+      <c r="H439" s="8">
         <v>668</v>
       </c>
-      <c r="F439" s="8">
-[...7 lines deleted...]
-      </c>
       <c r="I439" s="8">
-        <v>-8</v>
+        <v>-2</v>
       </c>
       <c r="J439" s="9">
-        <v>-1.1000000000000001</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="440" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A440" t="s">
         <v>1</v>
       </c>
       <c r="B440">
         <v>2021</v>
       </c>
       <c r="C440">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="D440" s="6">
-        <v>44499</v>
+        <v>44408</v>
       </c>
       <c r="E440" s="7">
-        <v>649</v>
+        <v>619</v>
       </c>
       <c r="F440" s="8">
-        <v>679</v>
+        <v>616</v>
       </c>
       <c r="G440" s="8">
-        <v>629</v>
+        <v>569</v>
       </c>
       <c r="H440" s="8">
-        <v>731</v>
+        <v>667</v>
       </c>
       <c r="I440" s="8">
-        <v>-30</v>
+        <v>3</v>
       </c>
       <c r="J440" s="9">
-        <v>-4.4000000000000004</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="441" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A441" t="s">
         <v>1</v>
       </c>
       <c r="B441">
         <v>2021</v>
       </c>
       <c r="C441">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="D441" s="6">
-        <v>44506</v>
+        <v>44415</v>
       </c>
       <c r="E441" s="7">
-        <v>682</v>
+        <v>626</v>
       </c>
       <c r="F441" s="8">
-        <v>677</v>
+        <v>614</v>
       </c>
       <c r="G441" s="8">
-        <v>626</v>
+        <v>565</v>
       </c>
       <c r="H441" s="8">
-        <v>730</v>
+        <v>662</v>
       </c>
       <c r="I441" s="8">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="J441" s="9">
-        <v>0.7</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="442" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A442" t="s">
         <v>1</v>
       </c>
       <c r="B442">
         <v>2021</v>
       </c>
       <c r="C442">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="D442" s="6">
-        <v>44513</v>
+        <v>44422</v>
       </c>
       <c r="E442" s="7">
-        <v>702</v>
+        <v>645</v>
       </c>
       <c r="F442" s="8">
-        <v>673</v>
+        <v>612</v>
       </c>
       <c r="G442" s="8">
-        <v>623</v>
+        <v>564</v>
       </c>
       <c r="H442" s="8">
-        <v>725</v>
+        <v>660</v>
       </c>
       <c r="I442" s="8">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="J442" s="9">
-        <v>4.2</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="443" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A443" t="s">
         <v>1</v>
       </c>
       <c r="B443">
         <v>2021</v>
       </c>
       <c r="C443">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="D443" s="6">
-        <v>44520</v>
+        <v>44429</v>
       </c>
       <c r="E443" s="7">
-        <v>719</v>
+        <v>645</v>
       </c>
       <c r="F443" s="8">
-        <v>670</v>
+        <v>611</v>
       </c>
       <c r="G443" s="8">
-        <v>620</v>
+        <v>562</v>
       </c>
       <c r="H443" s="8">
-        <v>722</v>
+        <v>660</v>
       </c>
       <c r="I443" s="8">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="J443" s="9">
-        <v>7.3</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="444" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A444" t="s">
         <v>1</v>
       </c>
       <c r="B444">
         <v>2021</v>
       </c>
       <c r="C444">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="D444" s="6">
-        <v>44527</v>
+        <v>44436</v>
       </c>
       <c r="E444" s="7">
-        <v>675</v>
+        <v>621</v>
       </c>
       <c r="F444" s="8">
-        <v>670</v>
+        <v>611</v>
       </c>
       <c r="G444" s="8">
-        <v>620</v>
+        <v>563</v>
       </c>
       <c r="H444" s="8">
-        <v>721</v>
+        <v>661</v>
       </c>
       <c r="I444" s="8">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="J444" s="9">
-        <v>0.7</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="445" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A445" t="s">
         <v>1</v>
       </c>
       <c r="B445">
         <v>2021</v>
       </c>
       <c r="C445">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="D445" s="6">
-        <v>44534</v>
+        <v>44443</v>
       </c>
       <c r="E445" s="7">
-        <v>723</v>
+        <v>645</v>
       </c>
       <c r="F445" s="8">
-        <v>676</v>
+        <v>613</v>
       </c>
       <c r="G445" s="8">
-        <v>625</v>
+        <v>564</v>
       </c>
       <c r="H445" s="8">
-        <v>727</v>
+        <v>661</v>
       </c>
       <c r="I445" s="8">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="J445" s="9">
-        <v>6.9</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="446" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A446" t="s">
         <v>1</v>
       </c>
       <c r="B446">
         <v>2021</v>
       </c>
       <c r="C446">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="D446" s="6">
-        <v>44541</v>
+        <v>44450</v>
       </c>
       <c r="E446" s="7">
-        <v>741</v>
+        <v>671</v>
       </c>
       <c r="F446" s="8">
-        <v>690</v>
+        <v>616</v>
       </c>
       <c r="G446" s="8">
-        <v>638</v>
+        <v>567</v>
       </c>
       <c r="H446" s="8">
-        <v>741</v>
+        <v>666</v>
       </c>
       <c r="I446" s="8">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="J446" s="9">
-        <v>7.4</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="447" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A447" t="s">
         <v>1</v>
       </c>
       <c r="B447">
         <v>2021</v>
       </c>
       <c r="C447">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="D447" s="6">
-        <v>44548</v>
+        <v>44457</v>
       </c>
       <c r="E447" s="7">
-        <v>729</v>
+        <v>678</v>
       </c>
       <c r="F447" s="8">
-        <v>709</v>
+        <v>622</v>
       </c>
       <c r="G447" s="8">
-        <v>657</v>
+        <v>572</v>
       </c>
       <c r="H447" s="8">
-        <v>762</v>
+        <v>672</v>
       </c>
       <c r="I447" s="8">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="J447" s="9">
-        <v>2.9</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="448" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A448" t="s">
         <v>1</v>
       </c>
       <c r="B448">
         <v>2021</v>
       </c>
       <c r="C448">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="D448" s="6">
-        <v>44555</v>
+        <v>44464</v>
       </c>
       <c r="E448" s="7">
-        <v>752</v>
+        <v>639</v>
       </c>
       <c r="F448" s="8">
-        <v>730</v>
+        <v>632</v>
       </c>
       <c r="G448" s="8">
-        <v>677</v>
+        <v>582</v>
       </c>
       <c r="H448" s="8">
-        <v>783</v>
+        <v>682</v>
       </c>
       <c r="I448" s="8">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="J448" s="9">
-        <v>3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="449" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A449" t="s">
         <v>1</v>
       </c>
       <c r="B449">
         <v>2021</v>
       </c>
       <c r="C449">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="D449" s="6">
-        <v>44562</v>
+        <v>44471</v>
       </c>
       <c r="E449" s="7">
-        <v>781</v>
+        <v>664</v>
       </c>
       <c r="F449" s="8">
-        <v>750</v>
+        <v>643</v>
       </c>
       <c r="G449" s="8">
-        <v>696</v>
+        <v>594</v>
       </c>
       <c r="H449" s="8">
-        <v>804</v>
+        <v>694</v>
       </c>
       <c r="I449" s="8">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="J449" s="9">
-        <v>4.0999999999999996</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="450" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A450" t="s">
         <v>1</v>
       </c>
       <c r="B450">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C450">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="D450" s="6">
-        <v>44569</v>
+        <v>44478</v>
       </c>
       <c r="E450" s="7">
-        <v>871</v>
+        <v>660</v>
       </c>
       <c r="F450" s="8">
-        <v>766</v>
+        <v>656</v>
       </c>
       <c r="G450" s="8">
-        <v>710</v>
+        <v>608</v>
       </c>
       <c r="H450" s="8">
-        <v>821</v>
+        <v>708</v>
       </c>
       <c r="I450" s="8">
-        <v>105</v>
+        <v>4</v>
       </c>
       <c r="J450" s="9">
-        <v>13.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="451" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A451" t="s">
         <v>1</v>
       </c>
       <c r="B451">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C451">
-        <v>2</v>
+        <v>41</v>
       </c>
       <c r="D451" s="6">
-        <v>44576</v>
+        <v>44485</v>
       </c>
       <c r="E451" s="7">
-        <v>1021</v>
+        <v>767</v>
       </c>
       <c r="F451" s="8">
-        <v>773</v>
+        <v>667</v>
       </c>
       <c r="G451" s="8">
+        <v>617</v>
+      </c>
+      <c r="H451" s="8">
         <v>719</v>
       </c>
-      <c r="H451" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="I451" s="8">
-        <v>248</v>
+        <v>100</v>
       </c>
       <c r="J451" s="9">
-        <v>32</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="452" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A452" t="s">
         <v>1</v>
       </c>
       <c r="B452">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C452">
-        <v>3</v>
+        <v>42</v>
       </c>
       <c r="D452" s="6">
-        <v>44583</v>
+        <v>44492</v>
       </c>
       <c r="E452" s="7">
-        <v>1006</v>
+        <v>668</v>
       </c>
       <c r="F452" s="8">
-        <v>774</v>
+        <v>676</v>
       </c>
       <c r="G452" s="8">
-        <v>720</v>
+        <v>625</v>
       </c>
       <c r="H452" s="8">
-        <v>828</v>
+        <v>728</v>
       </c>
       <c r="I452" s="8">
-        <v>232</v>
+        <v>-8</v>
       </c>
       <c r="J452" s="9">
-        <v>29.9</v>
+        <v>-1.1000000000000001</v>
       </c>
     </row>
     <row r="453" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A453" t="s">
         <v>1</v>
       </c>
       <c r="B453">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C453">
-        <v>4</v>
+        <v>43</v>
       </c>
       <c r="D453" s="6">
-        <v>44590</v>
+        <v>44499</v>
       </c>
       <c r="E453" s="7">
-        <v>969</v>
+        <v>649</v>
       </c>
       <c r="F453" s="8">
-        <v>770</v>
+        <v>679</v>
       </c>
       <c r="G453" s="8">
-        <v>717</v>
+        <v>629</v>
       </c>
       <c r="H453" s="8">
-        <v>823</v>
+        <v>731</v>
       </c>
       <c r="I453" s="8">
-        <v>199</v>
+        <v>-30</v>
       </c>
       <c r="J453" s="9">
-        <v>25.8</v>
+        <v>-4.4000000000000004</v>
       </c>
     </row>
     <row r="454" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A454" t="s">
         <v>1</v>
       </c>
       <c r="B454">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C454">
+        <v>44</v>
+      </c>
+      <c r="D454" s="6">
+        <v>44506</v>
+      </c>
+      <c r="E454" s="7">
+        <v>682</v>
+      </c>
+      <c r="F454" s="8">
+        <v>677</v>
+      </c>
+      <c r="G454" s="8">
+        <v>626</v>
+      </c>
+      <c r="H454" s="8">
+        <v>730</v>
+      </c>
+      <c r="I454" s="8">
         <v>5</v>
       </c>
-      <c r="D454" s="6">
-[...16 lines deleted...]
-      </c>
       <c r="J454" s="9">
-        <v>14.3</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="455" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A455" t="s">
         <v>1</v>
       </c>
       <c r="B455">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C455">
-        <v>6</v>
+        <v>45</v>
       </c>
       <c r="D455" s="6">
-        <v>44604</v>
+        <v>44513</v>
       </c>
       <c r="E455" s="7">
-        <v>855</v>
+        <v>702</v>
       </c>
       <c r="F455" s="8">
-        <v>755</v>
+        <v>673</v>
       </c>
       <c r="G455" s="8">
-        <v>702</v>
+        <v>623</v>
       </c>
       <c r="H455" s="8">
-        <v>810</v>
+        <v>725</v>
       </c>
       <c r="I455" s="8">
-        <v>100</v>
+        <v>29</v>
       </c>
       <c r="J455" s="9">
-        <v>13.3</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="456" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A456" t="s">
         <v>1</v>
       </c>
       <c r="B456">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C456">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D456" s="6">
-        <v>44611</v>
+        <v>44520</v>
       </c>
       <c r="E456" s="7">
-        <v>784</v>
+        <v>719</v>
       </c>
       <c r="F456" s="8">
-        <v>747</v>
+        <v>670</v>
       </c>
       <c r="G456" s="8">
-        <v>694</v>
+        <v>620</v>
       </c>
       <c r="H456" s="8">
-        <v>801</v>
+        <v>722</v>
       </c>
       <c r="I456" s="8">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="J456" s="9">
-        <v>5</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="457" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A457" t="s">
         <v>1</v>
       </c>
       <c r="B457">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C457">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="D457" s="6">
-        <v>44618</v>
+        <v>44527</v>
       </c>
       <c r="E457" s="7">
-        <v>742</v>
+        <v>675</v>
       </c>
       <c r="F457" s="8">
-        <v>740</v>
+        <v>670</v>
       </c>
       <c r="G457" s="8">
-        <v>686</v>
+        <v>620</v>
       </c>
       <c r="H457" s="8">
-        <v>792</v>
+        <v>721</v>
       </c>
       <c r="I457" s="8">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J457" s="9">
-        <v>0.3</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="458" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A458" t="s">
         <v>1</v>
       </c>
       <c r="B458">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C458">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="D458" s="6">
-        <v>44625</v>
+        <v>44534</v>
       </c>
       <c r="E458" s="7">
-        <v>761</v>
+        <v>723</v>
       </c>
       <c r="F458" s="8">
-        <v>734</v>
+        <v>676</v>
       </c>
       <c r="G458" s="8">
-        <v>681</v>
+        <v>625</v>
       </c>
       <c r="H458" s="8">
-        <v>788</v>
+        <v>727</v>
       </c>
       <c r="I458" s="8">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="J458" s="9">
-        <v>3.7</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="459" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A459" t="s">
         <v>1</v>
       </c>
       <c r="B459">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C459">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D459" s="6">
-        <v>44632</v>
+        <v>44541</v>
       </c>
       <c r="E459" s="7">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F459" s="8">
-        <v>728</v>
+        <v>690</v>
       </c>
       <c r="G459" s="8">
-        <v>675</v>
+        <v>638</v>
       </c>
       <c r="H459" s="8">
-        <v>782</v>
+        <v>741</v>
       </c>
       <c r="I459" s="8">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="J459" s="9">
-        <v>1.7</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="460" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A460" t="s">
         <v>1</v>
       </c>
       <c r="B460">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C460">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="D460" s="6">
-        <v>44639</v>
+        <v>44548</v>
       </c>
       <c r="E460" s="7">
+        <v>729</v>
+      </c>
+      <c r="F460" s="8">
         <v>709</v>
       </c>
-      <c r="F460" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="G460" s="8">
-        <v>669</v>
+        <v>657</v>
       </c>
       <c r="H460" s="8">
-        <v>776</v>
+        <v>762</v>
       </c>
       <c r="I460" s="8">
-        <v>-13</v>
+        <v>20</v>
       </c>
       <c r="J460" s="9">
-        <v>-1.8</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="461" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A461" t="s">
         <v>1</v>
       </c>
       <c r="B461">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C461">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="D461" s="6">
-        <v>44646</v>
+        <v>44555</v>
       </c>
       <c r="E461" s="7">
-        <v>649</v>
+        <v>752</v>
       </c>
       <c r="F461" s="8">
-        <v>717</v>
+        <v>730</v>
       </c>
       <c r="G461" s="8">
-        <v>665</v>
+        <v>677</v>
       </c>
       <c r="H461" s="8">
-        <v>769</v>
+        <v>783</v>
       </c>
       <c r="I461" s="8">
-        <v>-68</v>
+        <v>22</v>
       </c>
       <c r="J461" s="9">
-        <v>-9.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="462" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A462" t="s">
         <v>1</v>
       </c>
       <c r="B462">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C462">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="D462" s="6">
-        <v>44653</v>
+        <v>44562</v>
       </c>
       <c r="E462" s="7">
-        <v>728</v>
+        <v>781</v>
       </c>
       <c r="F462" s="8">
-        <v>712</v>
+        <v>750</v>
       </c>
       <c r="G462" s="8">
-        <v>661</v>
+        <v>696</v>
       </c>
       <c r="H462" s="8">
-        <v>764</v>
+        <v>804</v>
       </c>
       <c r="I462" s="8">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="J462" s="9">
-        <v>2.2999999999999998</v>
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="463" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A463" t="s">
         <v>1</v>
       </c>
       <c r="B463">
         <v>2022</v>
       </c>
       <c r="C463">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D463" s="6">
-        <v>44660</v>
+        <v>44569</v>
       </c>
       <c r="E463" s="7">
-        <v>745</v>
+        <v>871</v>
       </c>
       <c r="F463" s="8">
-        <v>706</v>
+        <v>766</v>
       </c>
       <c r="G463" s="8">
-        <v>654</v>
+        <v>710</v>
       </c>
       <c r="H463" s="8">
-        <v>759</v>
+        <v>821</v>
       </c>
       <c r="I463" s="8">
-        <v>39</v>
+        <v>105</v>
       </c>
       <c r="J463" s="9">
-        <v>5.5</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="464" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A464" t="s">
         <v>1</v>
       </c>
       <c r="B464">
         <v>2022</v>
       </c>
       <c r="C464">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D464" s="6">
-        <v>44667</v>
+        <v>44576</v>
       </c>
       <c r="E464" s="7">
-        <v>739</v>
+        <v>1021</v>
       </c>
       <c r="F464" s="8">
-        <v>700</v>
+        <v>773</v>
       </c>
       <c r="G464" s="8">
-        <v>649</v>
+        <v>719</v>
       </c>
       <c r="H464" s="8">
-        <v>753</v>
+        <v>829</v>
       </c>
       <c r="I464" s="8">
-        <v>39</v>
+        <v>248</v>
       </c>
       <c r="J464" s="9">
-        <v>5.5</v>
+        <v>32</v>
       </c>
     </row>
     <row r="465" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A465" t="s">
         <v>1</v>
       </c>
       <c r="B465">
         <v>2022</v>
       </c>
       <c r="C465">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="D465" s="6">
-        <v>44674</v>
+        <v>44583</v>
       </c>
       <c r="E465" s="7">
-        <v>771</v>
+        <v>1006</v>
       </c>
       <c r="F465" s="8">
-        <v>694</v>
+        <v>774</v>
       </c>
       <c r="G465" s="8">
-        <v>642</v>
+        <v>720</v>
       </c>
       <c r="H465" s="8">
-        <v>746</v>
+        <v>828</v>
       </c>
       <c r="I465" s="8">
-        <v>77</v>
+        <v>232</v>
       </c>
       <c r="J465" s="9">
-        <v>11.1</v>
+        <v>29.9</v>
       </c>
     </row>
     <row r="466" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A466" t="s">
         <v>1</v>
       </c>
       <c r="B466">
         <v>2022</v>
       </c>
       <c r="C466">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="D466" s="6">
-        <v>44681</v>
+        <v>44590</v>
       </c>
       <c r="E466" s="7">
-        <v>722</v>
+        <v>969</v>
       </c>
       <c r="F466" s="8">
-        <v>687</v>
+        <v>770</v>
       </c>
       <c r="G466" s="8">
-        <v>635</v>
+        <v>717</v>
       </c>
       <c r="H466" s="8">
-        <v>739</v>
+        <v>823</v>
       </c>
       <c r="I466" s="8">
-        <v>35</v>
+        <v>199</v>
       </c>
       <c r="J466" s="9">
-        <v>5.2</v>
+        <v>25.8</v>
       </c>
     </row>
     <row r="467" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A467" t="s">
         <v>1</v>
       </c>
       <c r="B467">
         <v>2022</v>
       </c>
       <c r="C467">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="D467" s="6">
-        <v>44688</v>
+        <v>44597</v>
       </c>
       <c r="E467" s="7">
-        <v>665</v>
+        <v>872</v>
       </c>
       <c r="F467" s="8">
-        <v>679</v>
+        <v>763</v>
       </c>
       <c r="G467" s="8">
-        <v>627</v>
+        <v>709</v>
       </c>
       <c r="H467" s="8">
-        <v>731</v>
+        <v>818</v>
       </c>
       <c r="I467" s="8">
-        <v>-14</v>
+        <v>109</v>
       </c>
       <c r="J467" s="9">
-        <v>-2</v>
+        <v>14.3</v>
       </c>
     </row>
     <row r="468" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A468" t="s">
         <v>1</v>
       </c>
       <c r="B468">
         <v>2022</v>
       </c>
       <c r="C468">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D468" s="6">
-        <v>44695</v>
+        <v>44604</v>
       </c>
       <c r="E468" s="7">
-        <v>809</v>
+        <v>855</v>
       </c>
       <c r="F468" s="8">
-        <v>671</v>
+        <v>755</v>
       </c>
       <c r="G468" s="8">
-        <v>621</v>
+        <v>702</v>
       </c>
       <c r="H468" s="8">
-        <v>723</v>
+        <v>810</v>
       </c>
       <c r="I468" s="8">
-        <v>138</v>
+        <v>100</v>
       </c>
       <c r="J468" s="9">
-        <v>20.6</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="469" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A469" t="s">
         <v>1</v>
       </c>
       <c r="B469">
         <v>2022</v>
       </c>
       <c r="C469">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D469" s="6">
-        <v>44702</v>
+        <v>44611</v>
       </c>
       <c r="E469" s="7">
-        <v>716</v>
+        <v>784</v>
       </c>
       <c r="F469" s="8">
-        <v>664</v>
+        <v>747</v>
       </c>
       <c r="G469" s="8">
-        <v>612</v>
+        <v>694</v>
       </c>
       <c r="H469" s="8">
-        <v>714</v>
+        <v>801</v>
       </c>
       <c r="I469" s="8">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="J469" s="9">
-        <v>7.9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="470" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A470" t="s">
         <v>1</v>
       </c>
       <c r="B470">
         <v>2022</v>
       </c>
       <c r="C470">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D470" s="6">
-        <v>44709</v>
+        <v>44618</v>
       </c>
       <c r="E470" s="7">
-        <v>698</v>
+        <v>742</v>
       </c>
       <c r="F470" s="8">
-        <v>657</v>
+        <v>740</v>
       </c>
       <c r="G470" s="8">
-        <v>606</v>
+        <v>686</v>
       </c>
       <c r="H470" s="8">
-        <v>708</v>
+        <v>792</v>
       </c>
       <c r="I470" s="8">
-        <v>41</v>
+        <v>2</v>
       </c>
       <c r="J470" s="9">
-        <v>6.3</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="471" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A471" t="s">
         <v>1</v>
       </c>
       <c r="B471">
         <v>2022</v>
       </c>
       <c r="C471">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D471" s="6">
-        <v>44716</v>
+        <v>44625</v>
       </c>
       <c r="E471" s="7">
-        <v>690</v>
+        <v>761</v>
       </c>
       <c r="F471" s="8">
-        <v>651</v>
+        <v>734</v>
       </c>
       <c r="G471" s="8">
-        <v>601</v>
+        <v>681</v>
       </c>
       <c r="H471" s="8">
-        <v>702</v>
+        <v>788</v>
       </c>
       <c r="I471" s="8">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="J471" s="9">
-        <v>5.9</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="472" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A472" t="s">
         <v>1</v>
       </c>
       <c r="B472">
         <v>2022</v>
       </c>
       <c r="C472">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D472" s="6">
-        <v>44723</v>
+        <v>44632</v>
       </c>
       <c r="E472" s="7">
-        <v>647</v>
+        <v>740</v>
       </c>
       <c r="F472" s="8">
-        <v>647</v>
+        <v>728</v>
       </c>
       <c r="G472" s="8">
-        <v>598</v>
+        <v>675</v>
       </c>
       <c r="H472" s="8">
-        <v>698</v>
+        <v>782</v>
       </c>
       <c r="I472" s="8">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J472" s="9">
-        <v>-0.1</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="473" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A473" t="s">
         <v>1</v>
       </c>
       <c r="B473">
         <v>2022</v>
       </c>
       <c r="C473">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D473" s="6">
-        <v>44730</v>
+        <v>44639</v>
       </c>
       <c r="E473" s="7">
-        <v>691</v>
+        <v>709</v>
       </c>
       <c r="F473" s="8">
-        <v>644</v>
+        <v>722</v>
       </c>
       <c r="G473" s="8">
-        <v>593</v>
+        <v>669</v>
       </c>
       <c r="H473" s="8">
-        <v>694</v>
+        <v>776</v>
       </c>
       <c r="I473" s="8">
-        <v>47</v>
+        <v>-13</v>
       </c>
       <c r="J473" s="9">
-        <v>7.2</v>
+        <v>-1.8</v>
       </c>
     </row>
     <row r="474" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A474" t="s">
         <v>1</v>
       </c>
       <c r="B474">
         <v>2022</v>
       </c>
       <c r="C474">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D474" s="6">
-        <v>44737</v>
+        <v>44646</v>
       </c>
       <c r="E474" s="7">
-        <v>703</v>
+        <v>649</v>
       </c>
       <c r="F474" s="8">
-        <v>642</v>
+        <v>717</v>
       </c>
       <c r="G474" s="8">
-        <v>593</v>
+        <v>665</v>
       </c>
       <c r="H474" s="8">
-        <v>693</v>
+        <v>769</v>
       </c>
       <c r="I474" s="8">
-        <v>61</v>
+        <v>-68</v>
       </c>
       <c r="J474" s="9">
-        <v>9.5</v>
+        <v>-9.5</v>
       </c>
     </row>
     <row r="475" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A475" t="s">
         <v>1</v>
       </c>
       <c r="B475">
         <v>2022</v>
       </c>
       <c r="C475">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="D475" s="6">
-        <v>44744</v>
+        <v>44653</v>
       </c>
       <c r="E475" s="7">
-        <v>741</v>
+        <v>728</v>
       </c>
       <c r="F475" s="8">
-        <v>640</v>
+        <v>712</v>
       </c>
       <c r="G475" s="8">
-        <v>591</v>
+        <v>661</v>
       </c>
       <c r="H475" s="8">
-        <v>691</v>
+        <v>764</v>
       </c>
       <c r="I475" s="8">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="J475" s="9">
-        <v>15.8</v>
+        <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="476" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A476" t="s">
         <v>1</v>
       </c>
       <c r="B476">
         <v>2022</v>
       </c>
       <c r="C476">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="D476" s="6">
-        <v>44751</v>
+        <v>44660</v>
       </c>
       <c r="E476" s="7">
-        <v>631</v>
+        <v>745</v>
       </c>
       <c r="F476" s="8">
-        <v>638</v>
+        <v>706</v>
       </c>
       <c r="G476" s="8">
-        <v>590</v>
+        <v>654</v>
       </c>
       <c r="H476" s="8">
-        <v>687</v>
+        <v>759</v>
       </c>
       <c r="I476" s="8">
-        <v>-7</v>
+        <v>39</v>
       </c>
       <c r="J476" s="9">
-        <v>-1.1000000000000001</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="477" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A477" t="s">
         <v>1</v>
       </c>
       <c r="B477">
         <v>2022</v>
       </c>
       <c r="C477">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="D477" s="6">
-        <v>44758</v>
+        <v>44667</v>
       </c>
       <c r="E477" s="7">
-        <v>730</v>
+        <v>739</v>
       </c>
       <c r="F477" s="8">
-        <v>636</v>
+        <v>700</v>
       </c>
       <c r="G477" s="8">
-        <v>587</v>
+        <v>649</v>
       </c>
       <c r="H477" s="8">
-        <v>687</v>
+        <v>753</v>
       </c>
       <c r="I477" s="8">
-        <v>94</v>
+        <v>39</v>
       </c>
       <c r="J477" s="9">
-        <v>14.8</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="478" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A478" t="s">
         <v>1</v>
       </c>
       <c r="B478">
         <v>2022</v>
       </c>
       <c r="C478">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="D478" s="6">
-        <v>44765</v>
+        <v>44674</v>
       </c>
       <c r="E478" s="7">
-        <v>723</v>
+        <v>771</v>
       </c>
       <c r="F478" s="8">
-        <v>633</v>
+        <v>694</v>
       </c>
       <c r="G478" s="8">
-        <v>585</v>
+        <v>642</v>
       </c>
       <c r="H478" s="8">
-        <v>683</v>
+        <v>746</v>
       </c>
       <c r="I478" s="8">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="J478" s="9">
-        <v>14.1</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="479" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A479" t="s">
         <v>1</v>
       </c>
       <c r="B479">
         <v>2022</v>
       </c>
       <c r="C479">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D479" s="6">
-        <v>44772</v>
+        <v>44681</v>
       </c>
       <c r="E479" s="7">
-        <v>695</v>
+        <v>722</v>
       </c>
       <c r="F479" s="8">
-        <v>631</v>
+        <v>687</v>
       </c>
       <c r="G479" s="8">
-        <v>581</v>
+        <v>635</v>
       </c>
       <c r="H479" s="8">
-        <v>681</v>
+        <v>739</v>
       </c>
       <c r="I479" s="8">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="J479" s="9">
-        <v>10.1</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="480" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A480" t="s">
         <v>1</v>
       </c>
       <c r="B480">
         <v>2022</v>
       </c>
       <c r="C480">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D480" s="6">
-        <v>44779</v>
+        <v>44688</v>
       </c>
       <c r="E480" s="7">
-        <v>699</v>
+        <v>665</v>
       </c>
       <c r="F480" s="8">
-        <v>629</v>
+        <v>679</v>
       </c>
       <c r="G480" s="8">
-        <v>581</v>
+        <v>627</v>
       </c>
       <c r="H480" s="8">
-        <v>678</v>
+        <v>731</v>
       </c>
       <c r="I480" s="8">
-        <v>70</v>
+        <v>-14</v>
       </c>
       <c r="J480" s="9">
-        <v>11.2</v>
+        <v>-2</v>
       </c>
     </row>
     <row r="481" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A481" t="s">
         <v>1</v>
       </c>
       <c r="B481">
         <v>2022</v>
       </c>
       <c r="C481">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="D481" s="6">
-        <v>44786</v>
+        <v>44695</v>
       </c>
       <c r="E481" s="7">
-        <v>732</v>
+        <v>809</v>
       </c>
       <c r="F481" s="8">
-        <v>627</v>
+        <v>671</v>
       </c>
       <c r="G481" s="8">
-        <v>578</v>
+        <v>621</v>
       </c>
       <c r="H481" s="8">
-        <v>676</v>
+        <v>723</v>
       </c>
       <c r="I481" s="8">
-        <v>105</v>
+        <v>138</v>
       </c>
       <c r="J481" s="9">
-        <v>16.7</v>
+        <v>20.6</v>
       </c>
     </row>
     <row r="482" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A482" t="s">
         <v>1</v>
       </c>
       <c r="B482">
         <v>2022</v>
       </c>
       <c r="C482">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="D482" s="6">
-        <v>44793</v>
+        <v>44702</v>
       </c>
       <c r="E482" s="7">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F482" s="8">
-        <v>626</v>
+        <v>664</v>
       </c>
       <c r="G482" s="8">
-        <v>578</v>
+        <v>612</v>
       </c>
       <c r="H482" s="8">
-        <v>675</v>
+        <v>714</v>
       </c>
       <c r="I482" s="8">
-        <v>86</v>
+        <v>52</v>
       </c>
       <c r="J482" s="9">
-        <v>13.7</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="483" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A483" t="s">
         <v>1</v>
       </c>
       <c r="B483">
         <v>2022</v>
       </c>
       <c r="C483">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D483" s="6">
-        <v>44800</v>
+        <v>44709</v>
       </c>
       <c r="E483" s="7">
-        <v>735</v>
+        <v>698</v>
       </c>
       <c r="F483" s="8">
-        <v>626</v>
+        <v>657</v>
       </c>
       <c r="G483" s="8">
-        <v>577</v>
+        <v>606</v>
       </c>
       <c r="H483" s="8">
-        <v>677</v>
+        <v>708</v>
       </c>
       <c r="I483" s="8">
-        <v>109</v>
+        <v>41</v>
       </c>
       <c r="J483" s="9">
-        <v>17.399999999999999</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="484" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A484" t="s">
         <v>1</v>
       </c>
       <c r="B484">
         <v>2022</v>
       </c>
       <c r="C484">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="D484" s="6">
-        <v>44807</v>
+        <v>44716</v>
       </c>
       <c r="E484" s="7">
-        <v>717</v>
+        <v>690</v>
       </c>
       <c r="F484" s="8">
-        <v>628</v>
+        <v>651</v>
       </c>
       <c r="G484" s="8">
-        <v>580</v>
+        <v>601</v>
       </c>
       <c r="H484" s="8">
-        <v>678</v>
+        <v>702</v>
       </c>
       <c r="I484" s="8">
-        <v>89</v>
+        <v>39</v>
       </c>
       <c r="J484" s="9">
-        <v>14.2</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="485" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A485" t="s">
         <v>1</v>
       </c>
       <c r="B485">
         <v>2022</v>
       </c>
       <c r="C485">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D485" s="6">
-        <v>44814</v>
+        <v>44723</v>
       </c>
       <c r="E485" s="7">
-        <v>729</v>
+        <v>647</v>
       </c>
       <c r="F485" s="8">
-        <v>632</v>
+        <v>647</v>
       </c>
       <c r="G485" s="8">
-        <v>583</v>
+        <v>598</v>
       </c>
       <c r="H485" s="8">
-        <v>681</v>
+        <v>698</v>
       </c>
       <c r="I485" s="8">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="J485" s="9">
-        <v>15.4</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="486" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A486" t="s">
         <v>1</v>
       </c>
       <c r="B486">
         <v>2022</v>
       </c>
       <c r="C486">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D486" s="6">
-        <v>44821</v>
+        <v>44730</v>
       </c>
       <c r="E486" s="7">
-        <v>773</v>
+        <v>691</v>
       </c>
       <c r="F486" s="8">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="G486" s="8">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="H486" s="8">
-        <v>688</v>
+        <v>694</v>
       </c>
       <c r="I486" s="8">
-        <v>135</v>
+        <v>47</v>
       </c>
       <c r="J486" s="9">
-        <v>21.1</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="487" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A487" t="s">
         <v>1</v>
       </c>
       <c r="B487">
         <v>2022</v>
       </c>
       <c r="C487">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="D487" s="6">
-        <v>44828</v>
+        <v>44737</v>
       </c>
       <c r="E487" s="7">
-        <v>731</v>
+        <v>703</v>
       </c>
       <c r="F487" s="8">
-        <v>648</v>
+        <v>642</v>
       </c>
       <c r="G487" s="8">
-        <v>600</v>
+        <v>593</v>
       </c>
       <c r="H487" s="8">
-        <v>699</v>
+        <v>693</v>
       </c>
       <c r="I487" s="8">
-        <v>83</v>
+        <v>61</v>
       </c>
       <c r="J487" s="9">
-        <v>12.8</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="488" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A488" t="s">
         <v>1</v>
       </c>
       <c r="B488">
         <v>2022</v>
       </c>
       <c r="C488">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D488" s="6">
-        <v>44835</v>
+        <v>44744</v>
       </c>
       <c r="E488" s="7">
-        <v>750</v>
+        <v>741</v>
       </c>
       <c r="F488" s="8">
-        <v>660</v>
+        <v>640</v>
       </c>
       <c r="G488" s="8">
-        <v>610</v>
+        <v>591</v>
       </c>
       <c r="H488" s="8">
-        <v>711</v>
+        <v>691</v>
       </c>
       <c r="I488" s="8">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="J488" s="9">
-        <v>13.7</v>
+        <v>15.8</v>
       </c>
     </row>
     <row r="489" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A489" t="s">
         <v>1</v>
       </c>
       <c r="B489">
         <v>2022</v>
       </c>
       <c r="C489">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D489" s="6">
-        <v>44842</v>
+        <v>44751</v>
       </c>
       <c r="E489" s="7">
-        <v>789</v>
+        <v>631</v>
       </c>
       <c r="F489" s="8">
-        <v>673</v>
+        <v>638</v>
       </c>
       <c r="G489" s="8">
-        <v>622</v>
+        <v>590</v>
       </c>
       <c r="H489" s="8">
-        <v>724</v>
+        <v>687</v>
       </c>
       <c r="I489" s="8">
-        <v>116</v>
+        <v>-7</v>
       </c>
       <c r="J489" s="9">
-        <v>17.3</v>
+        <v>-1.1000000000000001</v>
       </c>
     </row>
     <row r="490" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A490" t="s">
         <v>1</v>
       </c>
       <c r="B490">
         <v>2022</v>
       </c>
       <c r="C490">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D490" s="6">
-        <v>44849</v>
+        <v>44758</v>
       </c>
       <c r="E490" s="7">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="F490" s="8">
-        <v>685</v>
+        <v>636</v>
       </c>
       <c r="G490" s="8">
-        <v>634</v>
+        <v>587</v>
       </c>
       <c r="H490" s="8">
-        <v>738</v>
+        <v>687</v>
       </c>
       <c r="I490" s="8">
-        <v>46</v>
+        <v>94</v>
       </c>
       <c r="J490" s="9">
-        <v>6.8</v>
+        <v>14.8</v>
       </c>
     </row>
     <row r="491" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A491" t="s">
         <v>1</v>
       </c>
       <c r="B491">
         <v>2022</v>
       </c>
       <c r="C491">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D491" s="6">
-        <v>44856</v>
+        <v>44765</v>
       </c>
       <c r="E491" s="7">
-        <v>803</v>
+        <v>723</v>
       </c>
       <c r="F491" s="8">
-        <v>693</v>
+        <v>633</v>
       </c>
       <c r="G491" s="8">
-        <v>642</v>
+        <v>585</v>
       </c>
       <c r="H491" s="8">
-        <v>745</v>
+        <v>683</v>
       </c>
       <c r="I491" s="8">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="J491" s="9">
-        <v>15.8</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="492" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A492" t="s">
         <v>1</v>
       </c>
       <c r="B492">
         <v>2022</v>
       </c>
       <c r="C492">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="D492" s="6">
-        <v>44863</v>
+        <v>44772</v>
       </c>
       <c r="E492" s="7">
-        <v>760</v>
+        <v>695</v>
       </c>
       <c r="F492" s="8">
-        <v>697</v>
+        <v>631</v>
       </c>
       <c r="G492" s="8">
-        <v>646</v>
+        <v>581</v>
       </c>
       <c r="H492" s="8">
-        <v>750</v>
+        <v>681</v>
       </c>
       <c r="I492" s="8">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="J492" s="9">
-        <v>9.1</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="493" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A493" t="s">
         <v>1</v>
       </c>
       <c r="B493">
         <v>2022</v>
       </c>
       <c r="C493">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="D493" s="6">
-        <v>44870</v>
+        <v>44779</v>
       </c>
       <c r="E493" s="7">
-        <v>808</v>
+        <v>699</v>
       </c>
       <c r="F493" s="8">
-        <v>695</v>
+        <v>629</v>
       </c>
       <c r="G493" s="8">
-        <v>643</v>
+        <v>581</v>
       </c>
       <c r="H493" s="8">
-        <v>748</v>
+        <v>678</v>
       </c>
       <c r="I493" s="8">
-        <v>113</v>
+        <v>70</v>
       </c>
       <c r="J493" s="9">
-        <v>16.2</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="494" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A494" t="s">
         <v>1</v>
       </c>
       <c r="B494">
         <v>2022</v>
       </c>
       <c r="C494">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="D494" s="6">
-        <v>44877</v>
+        <v>44786</v>
       </c>
       <c r="E494" s="7">
-        <v>771</v>
+        <v>732</v>
       </c>
       <c r="F494" s="8">
-        <v>691</v>
+        <v>627</v>
       </c>
       <c r="G494" s="8">
-        <v>641</v>
+        <v>578</v>
       </c>
       <c r="H494" s="8">
-        <v>743</v>
+        <v>676</v>
       </c>
       <c r="I494" s="8">
-        <v>80</v>
+        <v>105</v>
       </c>
       <c r="J494" s="9">
-        <v>11.5</v>
+        <v>16.7</v>
       </c>
     </row>
     <row r="495" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A495" t="s">
         <v>1</v>
       </c>
       <c r="B495">
         <v>2022</v>
       </c>
       <c r="C495">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="D495" s="6">
-        <v>44884</v>
+        <v>44793</v>
       </c>
       <c r="E495" s="7">
-        <v>788</v>
+        <v>712</v>
       </c>
       <c r="F495" s="8">
-        <v>688</v>
+        <v>626</v>
       </c>
       <c r="G495" s="8">
-        <v>636</v>
+        <v>578</v>
       </c>
       <c r="H495" s="8">
-        <v>739</v>
+        <v>675</v>
       </c>
       <c r="I495" s="8">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="J495" s="9">
-        <v>14.5</v>
+        <v>13.7</v>
       </c>
     </row>
     <row r="496" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A496" t="s">
         <v>1</v>
       </c>
       <c r="B496">
         <v>2022</v>
       </c>
       <c r="C496">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="D496" s="6">
-        <v>44891</v>
+        <v>44800</v>
       </c>
       <c r="E496" s="7">
-        <v>824</v>
+        <v>735</v>
       </c>
       <c r="F496" s="8">
-        <v>688</v>
+        <v>626</v>
       </c>
       <c r="G496" s="8">
-        <v>639</v>
+        <v>577</v>
       </c>
       <c r="H496" s="8">
-        <v>740</v>
+        <v>677</v>
       </c>
       <c r="I496" s="8">
-        <v>136</v>
+        <v>109</v>
       </c>
       <c r="J496" s="9">
-        <v>19.8</v>
+        <v>17.399999999999999</v>
       </c>
     </row>
     <row r="497" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A497" t="s">
         <v>1</v>
       </c>
       <c r="B497">
         <v>2022</v>
       </c>
       <c r="C497">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="D497" s="6">
-        <v>44898</v>
+        <v>44807</v>
       </c>
       <c r="E497" s="7">
-        <v>863</v>
+        <v>717</v>
       </c>
       <c r="F497" s="8">
-        <v>695</v>
+        <v>628</v>
       </c>
       <c r="G497" s="8">
-        <v>642</v>
+        <v>580</v>
       </c>
       <c r="H497" s="8">
-        <v>746</v>
+        <v>678</v>
       </c>
       <c r="I497" s="8">
-        <v>168</v>
+        <v>89</v>
       </c>
       <c r="J497" s="9">
-        <v>24.3</v>
+        <v>14.2</v>
       </c>
     </row>
     <row r="498" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A498" t="s">
         <v>1</v>
       </c>
       <c r="B498">
         <v>2022</v>
       </c>
       <c r="C498">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="D498" s="6">
-        <v>44905</v>
+        <v>44814</v>
       </c>
       <c r="E498" s="7">
-        <v>848</v>
+        <v>729</v>
       </c>
       <c r="F498" s="8">
-        <v>709</v>
+        <v>632</v>
       </c>
       <c r="G498" s="8">
-        <v>656</v>
+        <v>583</v>
       </c>
       <c r="H498" s="8">
-        <v>762</v>
+        <v>681</v>
       </c>
       <c r="I498" s="8">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="J498" s="9">
-        <v>19.7</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="499" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A499" t="s">
         <v>1</v>
       </c>
       <c r="B499">
         <v>2022</v>
       </c>
       <c r="C499">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="D499" s="6">
-        <v>44912</v>
+        <v>44821</v>
       </c>
       <c r="E499" s="7">
-        <v>863</v>
+        <v>773</v>
       </c>
       <c r="F499" s="8">
-        <v>728</v>
+        <v>638</v>
       </c>
       <c r="G499" s="8">
-        <v>676</v>
+        <v>589</v>
       </c>
       <c r="H499" s="8">
-        <v>783</v>
+        <v>688</v>
       </c>
       <c r="I499" s="8">
         <v>135</v>
       </c>
       <c r="J499" s="9">
-        <v>18.5</v>
+        <v>21.1</v>
       </c>
     </row>
     <row r="500" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A500" t="s">
         <v>1</v>
       </c>
       <c r="B500">
         <v>2022</v>
       </c>
       <c r="C500">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="D500" s="6">
-        <v>44919</v>
+        <v>44828</v>
       </c>
       <c r="E500" s="7">
-        <v>895</v>
+        <v>731</v>
       </c>
       <c r="F500" s="8">
-        <v>750</v>
+        <v>648</v>
       </c>
       <c r="G500" s="8">
-        <v>695</v>
+        <v>600</v>
       </c>
       <c r="H500" s="8">
-        <v>803</v>
+        <v>699</v>
       </c>
       <c r="I500" s="8">
-        <v>145</v>
+        <v>83</v>
       </c>
       <c r="J500" s="9">
-        <v>19.3</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="501" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A501" t="s">
         <v>1</v>
       </c>
       <c r="B501">
         <v>2022</v>
       </c>
       <c r="C501">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="D501" s="6">
-        <v>44926</v>
+        <v>44835</v>
       </c>
       <c r="E501" s="7">
-        <v>804</v>
+        <v>750</v>
       </c>
       <c r="F501" s="8">
-        <v>771</v>
+        <v>660</v>
       </c>
       <c r="G501" s="8">
-        <v>718</v>
+        <v>610</v>
       </c>
       <c r="H501" s="8">
-        <v>825</v>
+        <v>711</v>
       </c>
       <c r="I501" s="8">
-        <v>33</v>
+        <v>90</v>
       </c>
       <c r="J501" s="9">
-        <v>4.3</v>
+        <v>13.7</v>
       </c>
     </row>
     <row r="502" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A502" t="s">
         <v>1</v>
       </c>
       <c r="B502">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C502">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="D502" s="6">
-        <v>44933</v>
+        <v>44842</v>
       </c>
       <c r="E502" s="7">
-        <v>830</v>
+        <v>789</v>
       </c>
       <c r="F502" s="8">
-        <v>787</v>
+        <v>673</v>
       </c>
       <c r="G502" s="8">
-        <v>732</v>
+        <v>622</v>
       </c>
       <c r="H502" s="8">
-        <v>842</v>
+        <v>724</v>
       </c>
       <c r="I502" s="8">
-        <v>43</v>
+        <v>116</v>
       </c>
       <c r="J502" s="9">
-        <v>5.5</v>
+        <v>17.3</v>
       </c>
     </row>
     <row r="503" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A503" t="s">
         <v>1</v>
       </c>
       <c r="B503">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C503">
-        <v>2</v>
+        <v>41</v>
       </c>
       <c r="D503" s="6">
-        <v>44940</v>
+        <v>44849</v>
       </c>
       <c r="E503" s="7">
-        <v>865</v>
+        <v>731</v>
       </c>
       <c r="F503" s="8">
-        <v>795</v>
+        <v>685</v>
       </c>
       <c r="G503" s="8">
-        <v>740</v>
+        <v>634</v>
       </c>
       <c r="H503" s="8">
-        <v>850</v>
+        <v>738</v>
       </c>
       <c r="I503" s="8">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="J503" s="9">
-        <v>8.8000000000000007</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="504" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A504" t="s">
         <v>1</v>
       </c>
       <c r="B504">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C504">
-        <v>3</v>
+        <v>42</v>
       </c>
       <c r="D504" s="6">
-        <v>44947</v>
+        <v>44856</v>
       </c>
       <c r="E504" s="7">
-        <v>834</v>
+        <v>803</v>
       </c>
       <c r="F504" s="8">
-        <v>796</v>
+        <v>693</v>
       </c>
       <c r="G504" s="8">
-        <v>741</v>
+        <v>642</v>
       </c>
       <c r="H504" s="8">
-        <v>851</v>
+        <v>745</v>
       </c>
       <c r="I504" s="8">
-        <v>38</v>
+        <v>110</v>
       </c>
       <c r="J504" s="9">
-        <v>4.8</v>
+        <v>15.8</v>
       </c>
     </row>
     <row r="505" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A505" t="s">
         <v>1</v>
       </c>
       <c r="B505">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C505">
-        <v>4</v>
+        <v>43</v>
       </c>
       <c r="D505" s="6">
-        <v>44954</v>
+        <v>44863</v>
       </c>
       <c r="E505" s="7">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="F505" s="8">
-        <v>792</v>
+        <v>697</v>
       </c>
       <c r="G505" s="8">
-        <v>736</v>
+        <v>646</v>
       </c>
       <c r="H505" s="8">
-        <v>848</v>
+        <v>750</v>
       </c>
       <c r="I505" s="8">
-        <v>-36</v>
+        <v>63</v>
       </c>
       <c r="J505" s="9">
-        <v>-4.5</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="506" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A506" t="s">
         <v>1</v>
       </c>
       <c r="B506">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C506">
-        <v>5</v>
+        <v>44</v>
       </c>
       <c r="D506" s="6">
-        <v>44961</v>
+        <v>44870</v>
       </c>
       <c r="E506" s="7">
-        <v>744</v>
+        <v>808</v>
       </c>
       <c r="F506" s="8">
-        <v>785</v>
+        <v>695</v>
       </c>
       <c r="G506" s="8">
-        <v>731</v>
+        <v>643</v>
       </c>
       <c r="H506" s="8">
-        <v>839</v>
+        <v>748</v>
       </c>
       <c r="I506" s="8">
-        <v>-41</v>
+        <v>113</v>
       </c>
       <c r="J506" s="9">
-        <v>-5.2</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="507" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A507" t="s">
         <v>1</v>
       </c>
       <c r="B507">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C507">
-        <v>6</v>
+        <v>45</v>
       </c>
       <c r="D507" s="6">
-        <v>44968</v>
+        <v>44877</v>
       </c>
       <c r="E507" s="7">
-        <v>805</v>
+        <v>771</v>
       </c>
       <c r="F507" s="8">
-        <v>776</v>
+        <v>691</v>
       </c>
       <c r="G507" s="8">
-        <v>722</v>
+        <v>641</v>
       </c>
       <c r="H507" s="8">
-        <v>831</v>
+        <v>743</v>
       </c>
       <c r="I507" s="8">
-        <v>29</v>
+        <v>80</v>
       </c>
       <c r="J507" s="9">
-        <v>3.7</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="508" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A508" t="s">
         <v>1</v>
       </c>
       <c r="B508">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C508">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D508" s="6">
-        <v>44975</v>
+        <v>44884</v>
       </c>
       <c r="E508" s="7">
-        <v>807</v>
+        <v>788</v>
       </c>
       <c r="F508" s="8">
-        <v>768</v>
+        <v>688</v>
       </c>
       <c r="G508" s="8">
-        <v>715</v>
+        <v>636</v>
       </c>
       <c r="H508" s="8">
-        <v>824</v>
+        <v>739</v>
       </c>
       <c r="I508" s="8">
-        <v>39</v>
+        <v>100</v>
       </c>
       <c r="J508" s="9">
-        <v>5.0999999999999996</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="509" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A509" t="s">
         <v>1</v>
       </c>
       <c r="B509">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C509">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="D509" s="6">
-        <v>44982</v>
+        <v>44891</v>
       </c>
       <c r="E509" s="7">
-        <v>700</v>
+        <v>824</v>
       </c>
       <c r="F509" s="8">
-        <v>761</v>
+        <v>688</v>
       </c>
       <c r="G509" s="8">
-        <v>708</v>
+        <v>639</v>
       </c>
       <c r="H509" s="8">
-        <v>816</v>
+        <v>740</v>
       </c>
       <c r="I509" s="8">
-        <v>-61</v>
+        <v>136</v>
       </c>
       <c r="J509" s="9">
-        <v>-8</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="510" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A510" t="s">
         <v>1</v>
       </c>
       <c r="B510">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C510">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="D510" s="6">
-        <v>44989</v>
+        <v>44898</v>
       </c>
       <c r="E510" s="7">
-        <v>755</v>
+        <v>863</v>
       </c>
       <c r="F510" s="8">
-        <v>755</v>
+        <v>695</v>
       </c>
       <c r="G510" s="8">
-        <v>702</v>
+        <v>642</v>
       </c>
       <c r="H510" s="8">
-        <v>809</v>
+        <v>746</v>
       </c>
       <c r="I510" s="8">
-        <v>0</v>
+        <v>168</v>
       </c>
       <c r="J510" s="9">
-        <v>0</v>
+        <v>24.3</v>
       </c>
     </row>
     <row r="511" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A511" t="s">
         <v>1</v>
       </c>
       <c r="B511">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C511">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D511" s="6">
-        <v>44996</v>
+        <v>44905</v>
       </c>
       <c r="E511" s="7">
-        <v>727</v>
+        <v>848</v>
       </c>
       <c r="F511" s="8">
-        <v>749</v>
+        <v>709</v>
       </c>
       <c r="G511" s="8">
-        <v>696</v>
+        <v>656</v>
       </c>
       <c r="H511" s="8">
-        <v>803</v>
+        <v>762</v>
       </c>
       <c r="I511" s="8">
-        <v>-22</v>
+        <v>139</v>
       </c>
       <c r="J511" s="9">
-        <v>-2.9</v>
+        <v>19.7</v>
       </c>
     </row>
     <row r="512" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A512" t="s">
         <v>1</v>
       </c>
       <c r="B512">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C512">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="D512" s="6">
-        <v>45003</v>
+        <v>44912</v>
       </c>
       <c r="E512" s="7">
-        <v>741</v>
+        <v>863</v>
       </c>
       <c r="F512" s="8">
-        <v>743</v>
+        <v>728</v>
       </c>
       <c r="G512" s="8">
-        <v>690</v>
+        <v>676</v>
       </c>
       <c r="H512" s="8">
-        <v>796</v>
+        <v>783</v>
       </c>
       <c r="I512" s="8">
-        <v>-2</v>
+        <v>135</v>
       </c>
       <c r="J512" s="9">
-        <v>-0.3</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="513" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A513" t="s">
         <v>1</v>
       </c>
       <c r="B513">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C513">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="D513" s="6">
-        <v>45010</v>
+        <v>44919</v>
       </c>
       <c r="E513" s="7">
-        <v>729</v>
+        <v>895</v>
       </c>
       <c r="F513" s="8">
-        <v>738</v>
+        <v>750</v>
       </c>
       <c r="G513" s="8">
-        <v>686</v>
+        <v>695</v>
       </c>
       <c r="H513" s="8">
-        <v>792</v>
+        <v>803</v>
       </c>
       <c r="I513" s="8">
-        <v>-9</v>
+        <v>145</v>
       </c>
       <c r="J513" s="9">
-        <v>-1.2</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="514" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A514" t="s">
         <v>1</v>
       </c>
       <c r="B514">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C514">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="D514" s="6">
-        <v>45017</v>
+        <v>44926</v>
       </c>
       <c r="E514" s="7">
-        <v>756</v>
+        <v>804</v>
       </c>
       <c r="F514" s="8">
-        <v>733</v>
+        <v>771</v>
       </c>
       <c r="G514" s="8">
-        <v>679</v>
+        <v>718</v>
       </c>
       <c r="H514" s="8">
-        <v>785</v>
+        <v>825</v>
       </c>
       <c r="I514" s="8">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="J514" s="9">
-        <v>3.2</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="515" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A515" t="s">
         <v>1</v>
       </c>
       <c r="B515">
         <v>2023</v>
       </c>
       <c r="C515">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D515" s="6">
-        <v>45024</v>
+        <v>44933</v>
       </c>
       <c r="E515" s="7">
-        <v>756</v>
+        <v>830</v>
       </c>
       <c r="F515" s="8">
-        <v>727</v>
+        <v>787</v>
       </c>
       <c r="G515" s="8">
-        <v>675</v>
+        <v>732</v>
       </c>
       <c r="H515" s="8">
-        <v>781</v>
+        <v>842</v>
       </c>
       <c r="I515" s="8">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="J515" s="9">
-        <v>4</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="516" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A516" t="s">
         <v>1</v>
       </c>
       <c r="B516">
         <v>2023</v>
       </c>
       <c r="C516">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D516" s="6">
-        <v>45031</v>
+        <v>44940</v>
       </c>
       <c r="E516" s="7">
-        <v>757</v>
+        <v>865</v>
       </c>
       <c r="F516" s="8">
-        <v>721</v>
+        <v>795</v>
       </c>
       <c r="G516" s="8">
-        <v>668</v>
+        <v>740</v>
       </c>
       <c r="H516" s="8">
-        <v>775</v>
+        <v>850</v>
       </c>
       <c r="I516" s="8">
-        <v>36</v>
+        <v>70</v>
       </c>
       <c r="J516" s="9">
-        <v>5</v>
+        <v>8.8000000000000007</v>
       </c>
     </row>
     <row r="517" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A517" t="s">
         <v>1</v>
       </c>
       <c r="B517">
         <v>2023</v>
       </c>
       <c r="C517">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="D517" s="6">
-        <v>45038</v>
+        <v>44947</v>
       </c>
       <c r="E517" s="7">
-        <v>710</v>
+        <v>834</v>
       </c>
       <c r="F517" s="8">
-        <v>714</v>
+        <v>796</v>
       </c>
       <c r="G517" s="8">
-        <v>662</v>
+        <v>741</v>
       </c>
       <c r="H517" s="8">
-        <v>768</v>
+        <v>851</v>
       </c>
       <c r="I517" s="8">
-        <v>-4</v>
+        <v>38</v>
       </c>
       <c r="J517" s="9">
-        <v>-0.6</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="518" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A518" t="s">
         <v>1</v>
       </c>
       <c r="B518">
         <v>2023</v>
       </c>
       <c r="C518">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="D518" s="6">
-        <v>45045</v>
+        <v>44954</v>
       </c>
       <c r="E518" s="7">
-        <v>746</v>
+        <v>756</v>
       </c>
       <c r="F518" s="8">
-        <v>707</v>
+        <v>792</v>
       </c>
       <c r="G518" s="8">
-        <v>656</v>
+        <v>736</v>
       </c>
       <c r="H518" s="8">
-        <v>761</v>
+        <v>848</v>
       </c>
       <c r="I518" s="8">
-        <v>39</v>
+        <v>-36</v>
       </c>
       <c r="J518" s="9">
-        <v>5.5</v>
+        <v>-4.5</v>
       </c>
     </row>
     <row r="519" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A519" t="s">
         <v>1</v>
       </c>
       <c r="B519">
         <v>2023</v>
       </c>
       <c r="C519">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="D519" s="6">
-        <v>45052</v>
+        <v>44961</v>
       </c>
       <c r="E519" s="7">
-        <v>774</v>
+        <v>744</v>
       </c>
       <c r="F519" s="8">
-        <v>699</v>
+        <v>785</v>
       </c>
       <c r="G519" s="8">
-        <v>649</v>
+        <v>731</v>
       </c>
       <c r="H519" s="8">
-        <v>752</v>
+        <v>839</v>
       </c>
       <c r="I519" s="8">
-        <v>75</v>
+        <v>-41</v>
       </c>
       <c r="J519" s="9">
-        <v>10.7</v>
+        <v>-5.2</v>
       </c>
     </row>
     <row r="520" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A520" t="s">
         <v>1</v>
       </c>
       <c r="B520">
         <v>2023</v>
       </c>
       <c r="C520">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D520" s="6">
-        <v>45059</v>
+        <v>44968</v>
       </c>
       <c r="E520" s="7">
-        <v>735</v>
+        <v>805</v>
       </c>
       <c r="F520" s="8">
-        <v>691</v>
+        <v>776</v>
       </c>
       <c r="G520" s="8">
-        <v>641</v>
+        <v>722</v>
       </c>
       <c r="H520" s="8">
-        <v>743</v>
+        <v>831</v>
       </c>
       <c r="I520" s="8">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="J520" s="9">
-        <v>6.3</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="521" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A521" t="s">
         <v>1</v>
       </c>
       <c r="B521">
         <v>2023</v>
       </c>
       <c r="C521">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D521" s="6">
-        <v>45066</v>
+        <v>44975</v>
       </c>
       <c r="E521" s="7">
-        <v>671</v>
+        <v>807</v>
       </c>
       <c r="F521" s="8">
-        <v>684</v>
+        <v>768</v>
       </c>
       <c r="G521" s="8">
-        <v>632</v>
+        <v>715</v>
       </c>
       <c r="H521" s="8">
-        <v>736</v>
+        <v>824</v>
       </c>
       <c r="I521" s="8">
-        <v>-13</v>
+        <v>39</v>
       </c>
       <c r="J521" s="9">
-        <v>-1.9</v>
+        <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="522" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A522" t="s">
         <v>1</v>
       </c>
       <c r="B522">
         <v>2023</v>
       </c>
       <c r="C522">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D522" s="6">
-        <v>45073</v>
+        <v>44982</v>
       </c>
       <c r="E522" s="7">
-        <v>656</v>
+        <v>700</v>
       </c>
       <c r="F522" s="8">
-        <v>677</v>
+        <v>761</v>
       </c>
       <c r="G522" s="8">
-        <v>627</v>
+        <v>708</v>
       </c>
       <c r="H522" s="8">
-        <v>729</v>
+        <v>816</v>
       </c>
       <c r="I522" s="8">
-        <v>-21</v>
+        <v>-61</v>
       </c>
       <c r="J522" s="9">
-        <v>-3.1</v>
+        <v>-8</v>
       </c>
     </row>
     <row r="523" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A523" t="s">
         <v>1</v>
       </c>
       <c r="B523">
         <v>2023</v>
       </c>
       <c r="C523">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D523" s="6">
-        <v>45080</v>
+        <v>44989</v>
       </c>
       <c r="E523" s="7">
-        <v>727</v>
+        <v>755</v>
       </c>
       <c r="F523" s="8">
-        <v>671</v>
+        <v>755</v>
       </c>
       <c r="G523" s="8">
-        <v>621</v>
+        <v>702</v>
       </c>
       <c r="H523" s="8">
-        <v>723</v>
+        <v>809</v>
       </c>
       <c r="I523" s="8">
-        <v>56</v>
+        <v>0</v>
       </c>
       <c r="J523" s="9">
-        <v>8.3000000000000007</v>
+        <v>0</v>
       </c>
     </row>
     <row r="524" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A524" t="s">
         <v>1</v>
       </c>
       <c r="B524">
         <v>2023</v>
       </c>
       <c r="C524">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D524" s="6">
-        <v>45087</v>
+        <v>44996</v>
       </c>
       <c r="E524" s="7">
-        <v>622</v>
+        <v>727</v>
       </c>
       <c r="F524" s="8">
-        <v>667</v>
+        <v>749</v>
       </c>
       <c r="G524" s="8">
-        <v>617</v>
+        <v>696</v>
       </c>
       <c r="H524" s="8">
-        <v>719</v>
+        <v>803</v>
       </c>
       <c r="I524" s="8">
-        <v>-45</v>
+        <v>-22</v>
       </c>
       <c r="J524" s="9">
-        <v>-6.8</v>
+        <v>-2.9</v>
       </c>
     </row>
     <row r="525" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A525" t="s">
         <v>1</v>
       </c>
       <c r="B525">
         <v>2023</v>
       </c>
       <c r="C525">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D525" s="6">
-        <v>45094</v>
+        <v>45003</v>
       </c>
       <c r="E525" s="7">
-        <v>709</v>
+        <v>741</v>
       </c>
       <c r="F525" s="8">
-        <v>664</v>
+        <v>743</v>
       </c>
       <c r="G525" s="8">
-        <v>613</v>
+        <v>690</v>
       </c>
       <c r="H525" s="8">
-        <v>715</v>
+        <v>796</v>
       </c>
       <c r="I525" s="8">
-        <v>45</v>
+        <v>-2</v>
       </c>
       <c r="J525" s="9">
-        <v>6.7</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="526" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A526" t="s">
         <v>1</v>
       </c>
       <c r="B526">
         <v>2023</v>
       </c>
       <c r="C526">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D526" s="6">
-        <v>45101</v>
+        <v>45010</v>
       </c>
       <c r="E526" s="7">
-        <v>639</v>
+        <v>729</v>
       </c>
       <c r="F526" s="8">
-        <v>662</v>
+        <v>738</v>
       </c>
       <c r="G526" s="8">
-        <v>612</v>
+        <v>686</v>
       </c>
       <c r="H526" s="8">
-        <v>714</v>
+        <v>792</v>
       </c>
       <c r="I526" s="8">
-        <v>-23</v>
+        <v>-9</v>
       </c>
       <c r="J526" s="9">
-        <v>-3.5</v>
+        <v>-1.2</v>
       </c>
     </row>
     <row r="527" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A527" t="s">
         <v>1</v>
       </c>
       <c r="B527">
         <v>2023</v>
       </c>
       <c r="C527">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="D527" s="6">
-        <v>45108</v>
+        <v>45017</v>
       </c>
       <c r="E527" s="7">
-        <v>685</v>
+        <v>756</v>
       </c>
       <c r="F527" s="8">
-        <v>660</v>
+        <v>733</v>
       </c>
       <c r="G527" s="8">
-        <v>609</v>
+        <v>679</v>
       </c>
       <c r="H527" s="8">
-        <v>711</v>
+        <v>785</v>
       </c>
       <c r="I527" s="8">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="J527" s="9">
-        <v>3.8</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="528" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A528" t="s">
         <v>1</v>
       </c>
       <c r="B528">
         <v>2023</v>
       </c>
       <c r="C528">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="D528" s="6">
-        <v>45115</v>
+        <v>45024</v>
       </c>
       <c r="E528" s="7">
-        <v>690</v>
+        <v>756</v>
       </c>
       <c r="F528" s="8">
-        <v>658</v>
+        <v>727</v>
       </c>
       <c r="G528" s="8">
-        <v>608</v>
+        <v>675</v>
       </c>
       <c r="H528" s="8">
-        <v>709</v>
+        <v>781</v>
       </c>
       <c r="I528" s="8">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="J528" s="9">
-        <v>4.8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="529" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A529" t="s">
         <v>1</v>
       </c>
       <c r="B529">
         <v>2023</v>
       </c>
       <c r="C529">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="D529" s="6">
-        <v>45122</v>
+        <v>45031</v>
       </c>
       <c r="E529" s="7">
-        <v>699</v>
+        <v>757</v>
       </c>
       <c r="F529" s="8">
-        <v>656</v>
+        <v>721</v>
       </c>
       <c r="G529" s="8">
-        <v>607</v>
+        <v>668</v>
       </c>
       <c r="H529" s="8">
-        <v>705</v>
+        <v>775</v>
       </c>
       <c r="I529" s="8">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="J529" s="9">
-        <v>6.6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="530" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A530" t="s">
         <v>1</v>
       </c>
       <c r="B530">
         <v>2023</v>
       </c>
       <c r="C530">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="D530" s="6">
-        <v>45129</v>
+        <v>45038</v>
       </c>
       <c r="E530" s="7">
-        <v>626</v>
+        <v>710</v>
       </c>
       <c r="F530" s="8">
-        <v>653</v>
+        <v>714</v>
       </c>
       <c r="G530" s="8">
-        <v>604</v>
+        <v>662</v>
       </c>
       <c r="H530" s="8">
-        <v>705</v>
+        <v>768</v>
       </c>
       <c r="I530" s="8">
-        <v>-27</v>
+        <v>-4</v>
       </c>
       <c r="J530" s="9">
-        <v>-4.2</v>
+        <v>-0.6</v>
       </c>
     </row>
     <row r="531" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A531" t="s">
         <v>1</v>
       </c>
       <c r="B531">
         <v>2023</v>
       </c>
       <c r="C531">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D531" s="6">
-        <v>45136</v>
+        <v>45045</v>
       </c>
       <c r="E531" s="7">
-        <v>672</v>
+        <v>746</v>
       </c>
       <c r="F531" s="8">
-        <v>651</v>
+        <v>707</v>
       </c>
       <c r="G531" s="8">
-        <v>603</v>
+        <v>656</v>
       </c>
       <c r="H531" s="8">
-        <v>701</v>
+        <v>761</v>
       </c>
       <c r="I531" s="8">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="J531" s="9">
-        <v>3.2</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="532" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A532" t="s">
         <v>1</v>
       </c>
       <c r="B532">
         <v>2023</v>
       </c>
       <c r="C532">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D532" s="6">
-        <v>45143</v>
+        <v>45052</v>
       </c>
       <c r="E532" s="7">
-        <v>671</v>
+        <v>774</v>
       </c>
       <c r="F532" s="8">
+        <v>699</v>
+      </c>
+      <c r="G532" s="8">
         <v>649</v>
       </c>
-      <c r="G532" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="H532" s="8">
-        <v>698</v>
+        <v>752</v>
       </c>
       <c r="I532" s="8">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="J532" s="9">
-        <v>3.4</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="533" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A533" t="s">
         <v>1</v>
       </c>
       <c r="B533">
         <v>2023</v>
       </c>
       <c r="C533">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="D533" s="6">
-        <v>45150</v>
+        <v>45059</v>
       </c>
       <c r="E533" s="7">
-        <v>678</v>
+        <v>735</v>
       </c>
       <c r="F533" s="8">
-        <v>647</v>
+        <v>691</v>
       </c>
       <c r="G533" s="8">
-        <v>598</v>
+        <v>641</v>
       </c>
       <c r="H533" s="8">
-        <v>699</v>
+        <v>743</v>
       </c>
       <c r="I533" s="8">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="J533" s="9">
-        <v>4.7</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="534" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A534" t="s">
         <v>1</v>
       </c>
       <c r="B534">
         <v>2023</v>
       </c>
       <c r="C534">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="D534" s="6">
-        <v>45157</v>
+        <v>45066</v>
       </c>
       <c r="E534" s="7">
-        <v>699</v>
+        <v>671</v>
       </c>
       <c r="F534" s="8">
-        <v>646</v>
+        <v>684</v>
       </c>
       <c r="G534" s="8">
-        <v>597</v>
+        <v>632</v>
       </c>
       <c r="H534" s="8">
-        <v>697</v>
+        <v>736</v>
       </c>
       <c r="I534" s="8">
-        <v>53</v>
+        <v>-13</v>
       </c>
       <c r="J534" s="9">
-        <v>8.1999999999999993</v>
+        <v>-1.9</v>
       </c>
     </row>
     <row r="535" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A535" t="s">
         <v>1</v>
       </c>
       <c r="B535">
         <v>2023</v>
       </c>
       <c r="C535">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D535" s="6">
-        <v>45164</v>
+        <v>45073</v>
       </c>
       <c r="E535" s="7">
-        <v>666</v>
+        <v>656</v>
       </c>
       <c r="F535" s="8">
-        <v>646</v>
+        <v>677</v>
       </c>
       <c r="G535" s="8">
-        <v>597</v>
+        <v>627</v>
       </c>
       <c r="H535" s="8">
-        <v>698</v>
+        <v>729</v>
       </c>
       <c r="I535" s="8">
-        <v>20</v>
+        <v>-21</v>
       </c>
       <c r="J535" s="9">
-        <v>3</v>
+        <v>-3.1</v>
       </c>
     </row>
     <row r="536" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A536" t="s">
         <v>1</v>
       </c>
       <c r="B536">
         <v>2023</v>
       </c>
       <c r="C536">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="D536" s="6">
-        <v>45171</v>
+        <v>45080</v>
       </c>
       <c r="E536" s="7">
-        <v>690</v>
+        <v>727</v>
       </c>
       <c r="F536" s="8">
-        <v>648</v>
+        <v>671</v>
       </c>
       <c r="G536" s="8">
-        <v>598</v>
+        <v>621</v>
       </c>
       <c r="H536" s="8">
-        <v>698</v>
+        <v>723</v>
       </c>
       <c r="I536" s="8">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="J536" s="9">
-        <v>6.4</v>
+        <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="537" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A537" t="s">
         <v>1</v>
       </c>
       <c r="B537">
         <v>2023</v>
       </c>
       <c r="C537">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D537" s="6">
-        <v>45178</v>
+        <v>45087</v>
       </c>
       <c r="E537" s="7">
-        <v>699</v>
+        <v>622</v>
       </c>
       <c r="F537" s="8">
-        <v>652</v>
+        <v>667</v>
       </c>
       <c r="G537" s="8">
-        <v>601</v>
+        <v>617</v>
       </c>
       <c r="H537" s="8">
-        <v>702</v>
+        <v>719</v>
       </c>
       <c r="I537" s="8">
-        <v>47</v>
+        <v>-45</v>
       </c>
       <c r="J537" s="9">
-        <v>7.2</v>
+        <v>-6.8</v>
       </c>
     </row>
     <row r="538" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A538" t="s">
         <v>1</v>
       </c>
       <c r="B538">
         <v>2023</v>
       </c>
       <c r="C538">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D538" s="6">
-        <v>45185</v>
+        <v>45094</v>
       </c>
       <c r="E538" s="7">
-        <v>691</v>
+        <v>709</v>
       </c>
       <c r="F538" s="8">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="G538" s="8">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="H538" s="8">
-        <v>709</v>
+        <v>715</v>
       </c>
       <c r="I538" s="8">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="J538" s="9">
-        <v>4.9000000000000004</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="539" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A539" t="s">
         <v>1</v>
       </c>
       <c r="B539">
         <v>2023</v>
       </c>
       <c r="C539">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="D539" s="6">
-        <v>45192</v>
+        <v>45101</v>
       </c>
       <c r="E539" s="7">
-        <v>725</v>
+        <v>639</v>
       </c>
       <c r="F539" s="8">
-        <v>669</v>
+        <v>662</v>
       </c>
       <c r="G539" s="8">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="H539" s="8">
-        <v>720</v>
+        <v>714</v>
       </c>
       <c r="I539" s="8">
-        <v>56</v>
+        <v>-23</v>
       </c>
       <c r="J539" s="9">
-        <v>8.4</v>
+        <v>-3.5</v>
       </c>
     </row>
     <row r="540" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A540" t="s">
         <v>1</v>
       </c>
       <c r="B540">
         <v>2023</v>
       </c>
       <c r="C540">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D540" s="6">
-        <v>45199</v>
+        <v>45108</v>
       </c>
       <c r="E540" s="7">
-        <v>766</v>
+        <v>685</v>
       </c>
       <c r="F540" s="8">
-        <v>682</v>
+        <v>660</v>
       </c>
       <c r="G540" s="8">
-        <v>631</v>
+        <v>609</v>
       </c>
       <c r="H540" s="8">
-        <v>732</v>
+        <v>711</v>
       </c>
       <c r="I540" s="8">
-        <v>84</v>
+        <v>25</v>
       </c>
       <c r="J540" s="9">
-        <v>12.4</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="541" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A541" t="s">
         <v>1</v>
       </c>
       <c r="B541">
         <v>2023</v>
       </c>
       <c r="C541">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D541" s="6">
-        <v>45206</v>
+        <v>45115</v>
       </c>
       <c r="E541" s="7">
-        <v>807</v>
+        <v>690</v>
       </c>
       <c r="F541" s="8">
-        <v>695</v>
+        <v>658</v>
       </c>
       <c r="G541" s="8">
-        <v>644</v>
+        <v>608</v>
       </c>
       <c r="H541" s="8">
-        <v>748</v>
+        <v>709</v>
       </c>
       <c r="I541" s="8">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="J541" s="9">
-        <v>16.100000000000001</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="542" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A542" t="s">
         <v>1</v>
       </c>
       <c r="B542">
         <v>2023</v>
       </c>
       <c r="C542">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D542" s="6">
-        <v>45213</v>
+        <v>45122</v>
       </c>
       <c r="E542" s="7">
-        <v>793</v>
+        <v>699</v>
       </c>
       <c r="F542" s="8">
-        <v>707</v>
+        <v>656</v>
       </c>
       <c r="G542" s="8">
-        <v>656</v>
+        <v>607</v>
       </c>
       <c r="H542" s="8">
-        <v>761</v>
+        <v>705</v>
       </c>
       <c r="I542" s="8">
-        <v>86</v>
+        <v>43</v>
       </c>
       <c r="J542" s="9">
-        <v>12.1</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="543" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A543" t="s">
         <v>1</v>
       </c>
       <c r="B543">
         <v>2023</v>
       </c>
       <c r="C543">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D543" s="6">
-        <v>45220</v>
+        <v>45129</v>
       </c>
       <c r="E543" s="7">
-        <v>757</v>
+        <v>626</v>
       </c>
       <c r="F543" s="8">
-        <v>717</v>
+        <v>653</v>
       </c>
       <c r="G543" s="8">
-        <v>664</v>
+        <v>604</v>
       </c>
       <c r="H543" s="8">
-        <v>769</v>
+        <v>705</v>
       </c>
       <c r="I543" s="8">
-        <v>40</v>
+        <v>-27</v>
       </c>
       <c r="J543" s="9">
-        <v>5.7</v>
+        <v>-4.2</v>
       </c>
     </row>
     <row r="544" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A544" t="s">
         <v>1</v>
       </c>
       <c r="B544">
         <v>2023</v>
       </c>
       <c r="C544">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="D544" s="6">
-        <v>45227</v>
+        <v>45136</v>
       </c>
       <c r="E544" s="7">
-        <v>708</v>
+        <v>672</v>
       </c>
       <c r="F544" s="8">
-        <v>720</v>
+        <v>651</v>
       </c>
       <c r="G544" s="8">
-        <v>668</v>
+        <v>603</v>
       </c>
       <c r="H544" s="8">
-        <v>774</v>
+        <v>701</v>
       </c>
       <c r="I544" s="8">
-        <v>-12</v>
+        <v>21</v>
       </c>
       <c r="J544" s="9">
-        <v>-1.7</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="545" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A545" t="s">
         <v>1</v>
       </c>
       <c r="B545">
         <v>2023</v>
       </c>
       <c r="C545">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="D545" s="6">
-        <v>45234</v>
+        <v>45143</v>
       </c>
       <c r="E545" s="7">
-        <v>800</v>
+        <v>671</v>
       </c>
       <c r="F545" s="8">
-        <v>719</v>
+        <v>649</v>
       </c>
       <c r="G545" s="8">
-        <v>666</v>
+        <v>599</v>
       </c>
       <c r="H545" s="8">
-        <v>772</v>
+        <v>698</v>
       </c>
       <c r="I545" s="8">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="J545" s="9">
-        <v>11.3</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="546" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A546" t="s">
         <v>1</v>
       </c>
       <c r="B546">
         <v>2023</v>
       </c>
       <c r="C546">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="D546" s="6">
-        <v>45241</v>
+        <v>45150</v>
       </c>
       <c r="E546" s="7">
-        <v>800</v>
+        <v>678</v>
       </c>
       <c r="F546" s="8">
-        <v>715</v>
+        <v>647</v>
       </c>
       <c r="G546" s="8">
-        <v>663</v>
+        <v>598</v>
       </c>
       <c r="H546" s="8">
-        <v>768</v>
+        <v>699</v>
       </c>
       <c r="I546" s="8">
-        <v>85</v>
+        <v>31</v>
       </c>
       <c r="J546" s="9">
-        <v>11.9</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="547" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A547" t="s">
         <v>1</v>
       </c>
       <c r="B547">
         <v>2023</v>
       </c>
       <c r="C547">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="D547" s="6">
-        <v>45248</v>
+        <v>45157</v>
       </c>
       <c r="E547" s="7">
-        <v>800</v>
+        <v>699</v>
       </c>
       <c r="F547" s="8">
-        <v>711</v>
+        <v>646</v>
       </c>
       <c r="G547" s="8">
-        <v>660</v>
+        <v>597</v>
       </c>
       <c r="H547" s="8">
-        <v>764</v>
+        <v>697</v>
       </c>
       <c r="I547" s="8">
-        <v>89</v>
+        <v>53</v>
       </c>
       <c r="J547" s="9">
-        <v>12.5</v>
+        <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="548" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A548" t="s">
         <v>1</v>
       </c>
       <c r="B548">
         <v>2023</v>
       </c>
       <c r="C548">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="D548" s="6">
-        <v>45255</v>
+        <v>45164</v>
       </c>
       <c r="E548" s="7">
-        <v>792</v>
+        <v>666</v>
       </c>
       <c r="F548" s="8">
-        <v>711</v>
+        <v>646</v>
       </c>
       <c r="G548" s="8">
-        <v>660</v>
+        <v>597</v>
       </c>
       <c r="H548" s="8">
-        <v>764</v>
+        <v>698</v>
       </c>
       <c r="I548" s="8">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="J548" s="9">
-        <v>11.3</v>
+        <v>3</v>
       </c>
     </row>
     <row r="549" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A549" t="s">
         <v>1</v>
       </c>
       <c r="B549">
         <v>2023</v>
       </c>
       <c r="C549">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="D549" s="6">
-        <v>45262</v>
+        <v>45171</v>
       </c>
       <c r="E549" s="7">
-        <v>867</v>
+        <v>690</v>
       </c>
       <c r="F549" s="8">
-        <v>718</v>
+        <v>648</v>
       </c>
       <c r="G549" s="8">
-        <v>665</v>
+        <v>598</v>
       </c>
       <c r="H549" s="8">
-        <v>772</v>
+        <v>698</v>
       </c>
       <c r="I549" s="8">
-        <v>149</v>
+        <v>42</v>
       </c>
       <c r="J549" s="9">
-        <v>20.7</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="550" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A550" t="s">
         <v>1</v>
       </c>
       <c r="B550">
         <v>2023</v>
       </c>
       <c r="C550">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="D550" s="6">
-        <v>45269</v>
+        <v>45178</v>
       </c>
       <c r="E550" s="7">
-        <v>837</v>
+        <v>699</v>
       </c>
       <c r="F550" s="8">
-        <v>733</v>
+        <v>652</v>
       </c>
       <c r="G550" s="8">
-        <v>680</v>
+        <v>601</v>
       </c>
       <c r="H550" s="8">
-        <v>786</v>
+        <v>702</v>
       </c>
       <c r="I550" s="8">
-        <v>104</v>
+        <v>47</v>
       </c>
       <c r="J550" s="9">
-        <v>14.2</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="551" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A551" t="s">
         <v>1</v>
       </c>
       <c r="B551">
         <v>2023</v>
       </c>
       <c r="C551">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="D551" s="6">
-        <v>45276</v>
+        <v>45185</v>
       </c>
       <c r="E551" s="7">
-        <v>862</v>
+        <v>691</v>
       </c>
       <c r="F551" s="8">
-        <v>753</v>
+        <v>659</v>
       </c>
       <c r="G551" s="8">
-        <v>700</v>
+        <v>611</v>
       </c>
       <c r="H551" s="8">
-        <v>808</v>
+        <v>709</v>
       </c>
       <c r="I551" s="8">
-        <v>109</v>
+        <v>32</v>
       </c>
       <c r="J551" s="9">
-        <v>14.5</v>
+        <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="552" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A552" t="s">
         <v>1</v>
       </c>
       <c r="B552">
         <v>2023</v>
       </c>
       <c r="C552">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="D552" s="6">
-        <v>45283</v>
+        <v>45192</v>
       </c>
       <c r="E552" s="7">
-        <v>845</v>
+        <v>725</v>
       </c>
       <c r="F552" s="8">
-        <v>776</v>
+        <v>669</v>
       </c>
       <c r="G552" s="8">
-        <v>721</v>
+        <v>619</v>
       </c>
       <c r="H552" s="8">
-        <v>830</v>
+        <v>720</v>
       </c>
       <c r="I552" s="8">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="J552" s="9">
-        <v>8.9</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="553" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A553" t="s">
         <v>1</v>
       </c>
       <c r="B553">
         <v>2023</v>
       </c>
       <c r="C553">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="D553" s="6">
-        <v>45290</v>
+        <v>45199</v>
       </c>
       <c r="E553" s="7">
-        <v>820</v>
+        <v>766</v>
       </c>
       <c r="F553" s="8">
-        <v>797</v>
+        <v>682</v>
       </c>
       <c r="G553" s="8">
-        <v>742</v>
+        <v>631</v>
       </c>
       <c r="H553" s="8">
-        <v>854</v>
+        <v>732</v>
       </c>
       <c r="I553" s="8">
-        <v>23</v>
+        <v>84</v>
       </c>
       <c r="J553" s="9">
-        <v>2.8</v>
+        <v>12.4</v>
       </c>
     </row>
     <row r="554" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A554" t="s">
         <v>1</v>
       </c>
       <c r="B554">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C554">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="D554" s="6">
-        <v>45297</v>
+        <v>45206</v>
       </c>
       <c r="E554" s="7">
-        <v>890</v>
+        <v>807</v>
       </c>
       <c r="F554" s="8">
-        <v>814</v>
+        <v>695</v>
       </c>
       <c r="G554" s="8">
-        <v>758</v>
+        <v>644</v>
       </c>
       <c r="H554" s="8">
-        <v>871</v>
+        <v>748</v>
       </c>
       <c r="I554" s="8">
-        <v>76</v>
+        <v>112</v>
       </c>
       <c r="J554" s="9">
-        <v>9.3000000000000007</v>
+        <v>16.100000000000001</v>
       </c>
     </row>
     <row r="555" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A555" t="s">
         <v>1</v>
       </c>
       <c r="B555">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C555">
-        <v>2</v>
+        <v>41</v>
       </c>
       <c r="D555" s="6">
-        <v>45304</v>
+        <v>45213</v>
       </c>
       <c r="E555" s="7">
-        <v>940</v>
+        <v>793</v>
       </c>
       <c r="F555" s="8">
-        <v>822</v>
+        <v>707</v>
       </c>
       <c r="G555" s="8">
-        <v>765</v>
+        <v>656</v>
       </c>
       <c r="H555" s="8">
-        <v>879</v>
+        <v>761</v>
       </c>
       <c r="I555" s="8">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="J555" s="9">
-        <v>14.3</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="556" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A556" t="s">
         <v>1</v>
       </c>
       <c r="B556">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C556">
-        <v>3</v>
+        <v>42</v>
       </c>
       <c r="D556" s="6">
-        <v>45311</v>
+        <v>45220</v>
       </c>
       <c r="E556" s="7">
-        <v>910</v>
+        <v>757</v>
       </c>
       <c r="F556" s="8">
-        <v>824</v>
+        <v>717</v>
       </c>
       <c r="G556" s="8">
-        <v>768</v>
+        <v>664</v>
       </c>
       <c r="H556" s="8">
-        <v>881</v>
+        <v>769</v>
       </c>
       <c r="I556" s="8">
-        <v>86</v>
+        <v>40</v>
       </c>
       <c r="J556" s="9">
-        <v>10.5</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="557" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A557" t="s">
         <v>1</v>
       </c>
       <c r="B557">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C557">
-        <v>4</v>
+        <v>43</v>
       </c>
       <c r="D557" s="6">
-        <v>45318</v>
+        <v>45227</v>
       </c>
       <c r="E557" s="7">
-        <v>840</v>
+        <v>708</v>
       </c>
       <c r="F557" s="8">
-        <v>819</v>
+        <v>720</v>
       </c>
       <c r="G557" s="8">
-        <v>764</v>
+        <v>668</v>
       </c>
       <c r="H557" s="8">
-        <v>876</v>
+        <v>774</v>
       </c>
       <c r="I557" s="8">
-        <v>21</v>
+        <v>-12</v>
       </c>
       <c r="J557" s="9">
-        <v>2.5</v>
+        <v>-1.7</v>
       </c>
     </row>
     <row r="558" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A558" t="s">
         <v>1</v>
       </c>
       <c r="B558">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C558">
-        <v>5</v>
+        <v>44</v>
       </c>
       <c r="D558" s="6">
-        <v>45325</v>
+        <v>45234</v>
       </c>
       <c r="E558" s="7">
-        <v>865</v>
+        <v>800</v>
       </c>
       <c r="F558" s="8">
-        <v>812</v>
+        <v>719</v>
       </c>
       <c r="G558" s="8">
-        <v>755</v>
+        <v>666</v>
       </c>
       <c r="H558" s="8">
-        <v>870</v>
+        <v>772</v>
       </c>
       <c r="I558" s="8">
-        <v>53</v>
+        <v>81</v>
       </c>
       <c r="J558" s="9">
-        <v>6.5</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="559" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A559" t="s">
         <v>1</v>
       </c>
       <c r="B559">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C559">
-        <v>6</v>
+        <v>45</v>
       </c>
       <c r="D559" s="6">
-        <v>45332</v>
+        <v>45241</v>
       </c>
       <c r="E559" s="7">
-        <v>810</v>
+        <v>800</v>
       </c>
       <c r="F559" s="8">
-        <v>803</v>
+        <v>715</v>
       </c>
       <c r="G559" s="8">
-        <v>748</v>
+        <v>663</v>
       </c>
       <c r="H559" s="8">
-        <v>859</v>
+        <v>768</v>
       </c>
       <c r="I559" s="8">
-        <v>7</v>
+        <v>85</v>
       </c>
       <c r="J559" s="9">
-        <v>0.8</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="560" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A560" t="s">
         <v>1</v>
       </c>
       <c r="B560">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C560">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D560" s="6">
-        <v>45339</v>
+        <v>45248</v>
       </c>
       <c r="E560" s="7">
-        <v>825</v>
+        <v>800</v>
       </c>
       <c r="F560" s="8">
-        <v>795</v>
+        <v>711</v>
       </c>
       <c r="G560" s="8">
-        <v>740</v>
+        <v>660</v>
       </c>
       <c r="H560" s="8">
-        <v>851</v>
+        <v>764</v>
       </c>
       <c r="I560" s="8">
-        <v>30</v>
+        <v>89</v>
       </c>
       <c r="J560" s="9">
-        <v>3.8</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="561" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A561" t="s">
         <v>1</v>
       </c>
       <c r="B561">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C561">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="D561" s="6">
-        <v>45346</v>
+        <v>45255</v>
       </c>
       <c r="E561" s="7">
-        <v>800</v>
+        <v>792</v>
       </c>
       <c r="F561" s="8">
-        <v>788</v>
+        <v>711</v>
       </c>
       <c r="G561" s="8">
-        <v>735</v>
+        <v>660</v>
       </c>
       <c r="H561" s="8">
-        <v>843</v>
+        <v>764</v>
       </c>
       <c r="I561" s="8">
-        <v>12</v>
+        <v>81</v>
       </c>
       <c r="J561" s="9">
-        <v>1.6</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="562" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A562" t="s">
         <v>1</v>
       </c>
       <c r="B562">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C562">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="D562" s="6">
-        <v>45353</v>
+        <v>45262</v>
       </c>
       <c r="E562" s="7">
-        <v>775</v>
+        <v>867</v>
       </c>
       <c r="F562" s="8">
-        <v>781</v>
+        <v>718</v>
       </c>
       <c r="G562" s="8">
-        <v>726</v>
+        <v>665</v>
       </c>
       <c r="H562" s="8">
-        <v>836</v>
+        <v>772</v>
       </c>
       <c r="I562" s="8">
-        <v>-6</v>
+        <v>149</v>
       </c>
       <c r="J562" s="9">
-        <v>-0.8</v>
+        <v>20.7</v>
       </c>
     </row>
     <row r="563" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A563" t="s">
         <v>1</v>
       </c>
       <c r="B563">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C563">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D563" s="6">
-        <v>45360</v>
+        <v>45269</v>
       </c>
       <c r="E563" s="7">
-        <v>790</v>
+        <v>837</v>
       </c>
       <c r="F563" s="8">
-        <v>775</v>
+        <v>733</v>
       </c>
       <c r="G563" s="8">
-        <v>720</v>
+        <v>680</v>
       </c>
       <c r="H563" s="8">
-        <v>830</v>
+        <v>786</v>
       </c>
       <c r="I563" s="8">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="J563" s="9">
-        <v>1.9</v>
+        <v>14.2</v>
       </c>
     </row>
     <row r="564" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A564" t="s">
         <v>1</v>
       </c>
       <c r="B564">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C564">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="D564" s="6">
-        <v>45367</v>
+        <v>45276</v>
       </c>
       <c r="E564" s="7">
-        <v>755</v>
+        <v>862</v>
       </c>
       <c r="F564" s="8">
-        <v>769</v>
+        <v>753</v>
       </c>
       <c r="G564" s="8">
-        <v>715</v>
+        <v>700</v>
       </c>
       <c r="H564" s="8">
-        <v>823</v>
+        <v>808</v>
       </c>
       <c r="I564" s="8">
-        <v>-14</v>
+        <v>109</v>
       </c>
       <c r="J564" s="9">
-        <v>-1.9</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="565" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A565" t="s">
         <v>1</v>
       </c>
       <c r="B565">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C565">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="D565" s="6">
-        <v>45374</v>
+        <v>45283</v>
       </c>
       <c r="E565" s="7">
-        <v>760</v>
+        <v>845</v>
       </c>
       <c r="F565" s="8">
-        <v>764</v>
+        <v>776</v>
       </c>
       <c r="G565" s="8">
-        <v>710</v>
+        <v>721</v>
       </c>
       <c r="H565" s="8">
-        <v>819</v>
+        <v>830</v>
       </c>
       <c r="I565" s="8">
-        <v>-4</v>
+        <v>69</v>
       </c>
       <c r="J565" s="9">
-        <v>-0.5</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="566" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A566" t="s">
         <v>1</v>
       </c>
       <c r="B566">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C566">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="D566" s="6">
-        <v>45381</v>
+        <v>45290</v>
       </c>
       <c r="E566" s="7">
-        <v>815</v>
+        <v>820</v>
       </c>
       <c r="F566" s="8">
-        <v>758</v>
+        <v>797</v>
       </c>
       <c r="G566" s="8">
-        <v>705</v>
+        <v>742</v>
       </c>
       <c r="H566" s="8">
-        <v>813</v>
+        <v>854</v>
       </c>
       <c r="I566" s="8">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="J566" s="9">
-        <v>7.5</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="567" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A567" t="s">
         <v>1</v>
       </c>
       <c r="B567">
         <v>2024</v>
       </c>
       <c r="C567">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D567" s="6">
-        <v>45388</v>
+        <v>45297</v>
       </c>
       <c r="E567" s="7">
-        <v>740</v>
+        <v>890</v>
       </c>
       <c r="F567" s="8">
-        <v>752</v>
+        <v>814</v>
       </c>
       <c r="G567" s="8">
-        <v>698</v>
+        <v>758</v>
       </c>
       <c r="H567" s="8">
-        <v>808</v>
+        <v>871</v>
       </c>
       <c r="I567" s="8">
-        <v>-12</v>
+        <v>76</v>
       </c>
       <c r="J567" s="9">
-        <v>-1.7</v>
+        <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="568" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A568" t="s">
         <v>1</v>
       </c>
       <c r="B568">
         <v>2024</v>
       </c>
       <c r="C568">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D568" s="6">
-        <v>45395</v>
+        <v>45304</v>
       </c>
       <c r="E568" s="7">
-        <v>740</v>
+        <v>940</v>
       </c>
       <c r="F568" s="8">
-        <v>746</v>
+        <v>822</v>
       </c>
       <c r="G568" s="8">
-        <v>694</v>
+        <v>765</v>
       </c>
       <c r="H568" s="8">
-        <v>801</v>
+        <v>879</v>
       </c>
       <c r="I568" s="8">
-        <v>-6</v>
+        <v>118</v>
       </c>
       <c r="J568" s="9">
-        <v>-0.8</v>
+        <v>14.3</v>
       </c>
     </row>
     <row r="569" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A569" t="s">
         <v>1</v>
       </c>
       <c r="B569">
         <v>2024</v>
       </c>
       <c r="C569">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="D569" s="6">
-        <v>45402</v>
+        <v>45311</v>
       </c>
       <c r="E569" s="7">
-        <v>700</v>
+        <v>910</v>
       </c>
       <c r="F569" s="8">
-        <v>739</v>
+        <v>824</v>
       </c>
       <c r="G569" s="8">
-        <v>687</v>
+        <v>768</v>
       </c>
       <c r="H569" s="8">
-        <v>793</v>
+        <v>881</v>
       </c>
       <c r="I569" s="8">
-        <v>-39</v>
+        <v>86</v>
       </c>
       <c r="J569" s="9">
-        <v>-5.3</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="570" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A570" t="s">
         <v>1</v>
       </c>
       <c r="B570">
         <v>2024</v>
       </c>
       <c r="C570">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="D570" s="6">
-        <v>45409</v>
+        <v>45318</v>
       </c>
       <c r="E570" s="7">
-        <v>705</v>
+        <v>840</v>
       </c>
       <c r="F570" s="8">
-        <v>732</v>
+        <v>819</v>
       </c>
       <c r="G570" s="8">
-        <v>678</v>
+        <v>764</v>
       </c>
       <c r="H570" s="8">
-        <v>785</v>
+        <v>876</v>
       </c>
       <c r="I570" s="8">
-        <v>-27</v>
+        <v>21</v>
       </c>
       <c r="J570" s="9">
-        <v>-3.7</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="571" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A571" t="s">
         <v>1</v>
       </c>
       <c r="B571">
         <v>2024</v>
       </c>
       <c r="C571">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="D571" s="6">
-        <v>45416</v>
+        <v>45325</v>
       </c>
       <c r="E571" s="7">
-        <v>735</v>
+        <v>865</v>
       </c>
       <c r="F571" s="8">
-        <v>724</v>
+        <v>812</v>
       </c>
       <c r="G571" s="8">
-        <v>671</v>
+        <v>755</v>
       </c>
       <c r="H571" s="8">
-        <v>779</v>
+        <v>870</v>
       </c>
       <c r="I571" s="8">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="J571" s="9">
-        <v>1.6</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="572" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A572" t="s">
         <v>1</v>
       </c>
       <c r="B572">
         <v>2024</v>
       </c>
       <c r="C572">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D572" s="6">
-        <v>45423</v>
+        <v>45332</v>
       </c>
       <c r="E572" s="7">
-        <v>740</v>
+        <v>810</v>
       </c>
       <c r="F572" s="8">
-        <v>715</v>
+        <v>803</v>
       </c>
       <c r="G572" s="8">
-        <v>663</v>
+        <v>748</v>
       </c>
       <c r="H572" s="8">
-        <v>770</v>
+        <v>859</v>
       </c>
       <c r="I572" s="8">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="J572" s="9">
-        <v>3.4</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="573" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A573" t="s">
         <v>1</v>
       </c>
       <c r="B573">
         <v>2024</v>
       </c>
       <c r="C573">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D573" s="6">
-        <v>45430</v>
+        <v>45339</v>
       </c>
       <c r="E573" s="7">
-        <v>725</v>
+        <v>825</v>
       </c>
       <c r="F573" s="8">
-        <v>707</v>
+        <v>795</v>
       </c>
       <c r="G573" s="8">
-        <v>656</v>
+        <v>740</v>
       </c>
       <c r="H573" s="8">
-        <v>760</v>
+        <v>851</v>
       </c>
       <c r="I573" s="8">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="J573" s="9">
-        <v>2.5</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="574" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A574" t="s">
         <v>1</v>
       </c>
       <c r="B574">
         <v>2024</v>
       </c>
       <c r="C574">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D574" s="6">
-        <v>45437</v>
+        <v>45346</v>
       </c>
       <c r="E574" s="7">
-        <v>740</v>
+        <v>800</v>
       </c>
       <c r="F574" s="8">
-        <v>700</v>
+        <v>788</v>
       </c>
       <c r="G574" s="8">
-        <v>649</v>
+        <v>735</v>
       </c>
       <c r="H574" s="8">
-        <v>752</v>
+        <v>843</v>
       </c>
       <c r="I574" s="8">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="J574" s="9">
-        <v>5.7</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="575" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A575" t="s">
         <v>1</v>
       </c>
       <c r="B575">
         <v>2024</v>
       </c>
       <c r="C575">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D575" s="6">
-        <v>45444</v>
+        <v>45353</v>
       </c>
       <c r="E575" s="7">
-        <v>690</v>
+        <v>775</v>
       </c>
       <c r="F575" s="8">
-        <v>695</v>
+        <v>781</v>
       </c>
       <c r="G575" s="8">
-        <v>643</v>
+        <v>726</v>
       </c>
       <c r="H575" s="8">
-        <v>747</v>
+        <v>836</v>
       </c>
       <c r="I575" s="8">
-        <v>-5</v>
+        <v>-6</v>
       </c>
       <c r="J575" s="9">
-        <v>-0.7</v>
+        <v>-0.8</v>
       </c>
     </row>
     <row r="576" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A576" t="s">
         <v>1</v>
       </c>
       <c r="B576">
         <v>2024</v>
       </c>
       <c r="C576">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D576" s="6">
-        <v>45451</v>
+        <v>45360</v>
       </c>
       <c r="E576" s="7">
-        <v>710</v>
+        <v>790</v>
       </c>
       <c r="F576" s="8">
-        <v>690</v>
+        <v>775</v>
       </c>
       <c r="G576" s="8">
-        <v>639</v>
+        <v>720</v>
       </c>
       <c r="H576" s="8">
-        <v>742</v>
+        <v>830</v>
       </c>
       <c r="I576" s="8">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="J576" s="9">
-        <v>2.9</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="577" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A577" t="s">
         <v>1</v>
       </c>
       <c r="B577">
         <v>2024</v>
       </c>
       <c r="C577">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D577" s="6">
-        <v>45458</v>
+        <v>45367</v>
       </c>
       <c r="E577" s="7">
-        <v>660</v>
+        <v>755</v>
       </c>
       <c r="F577" s="8">
-        <v>687</v>
+        <v>769</v>
       </c>
       <c r="G577" s="8">
-        <v>635</v>
+        <v>715</v>
       </c>
       <c r="H577" s="8">
-        <v>738</v>
+        <v>823</v>
       </c>
       <c r="I577" s="8">
-        <v>-27</v>
+        <v>-14</v>
       </c>
       <c r="J577" s="9">
-        <v>-3.9</v>
+        <v>-1.9</v>
       </c>
     </row>
     <row r="578" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A578" t="s">
         <v>1</v>
       </c>
       <c r="B578">
         <v>2024</v>
       </c>
       <c r="C578">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D578" s="6">
-        <v>45465</v>
+        <v>45374</v>
       </c>
       <c r="E578" s="7">
-        <v>730</v>
+        <v>760</v>
       </c>
       <c r="F578" s="8">
-        <v>685</v>
+        <v>764</v>
       </c>
       <c r="G578" s="8">
-        <v>634</v>
+        <v>710</v>
       </c>
       <c r="H578" s="8">
-        <v>736</v>
+        <v>819</v>
       </c>
       <c r="I578" s="8">
-        <v>45</v>
+        <v>-4</v>
       </c>
       <c r="J578" s="9">
-        <v>6.6</v>
+        <v>-0.5</v>
       </c>
     </row>
     <row r="579" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A579" t="s">
         <v>1</v>
       </c>
       <c r="B579">
         <v>2024</v>
       </c>
       <c r="C579">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="D579" s="6">
-        <v>45472</v>
+        <v>45381</v>
       </c>
       <c r="E579" s="7">
-        <v>720</v>
+        <v>815</v>
       </c>
       <c r="F579" s="8">
-        <v>683</v>
+        <v>758</v>
       </c>
       <c r="G579" s="8">
-        <v>632</v>
+        <v>705</v>
       </c>
       <c r="H579" s="8">
-        <v>736</v>
+        <v>813</v>
       </c>
       <c r="I579" s="8">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="J579" s="9">
-        <v>5.5</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="580" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A580" t="s">
         <v>1</v>
       </c>
       <c r="B580">
         <v>2024</v>
       </c>
       <c r="C580">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="D580" s="6">
-        <v>45479</v>
+        <v>45388</v>
       </c>
       <c r="E580" s="7">
-        <v>695</v>
+        <v>740</v>
       </c>
       <c r="F580" s="8">
-        <v>681</v>
+        <v>752</v>
       </c>
       <c r="G580" s="8">
-        <v>629</v>
+        <v>698</v>
       </c>
       <c r="H580" s="8">
-        <v>733</v>
+        <v>808</v>
       </c>
       <c r="I580" s="8">
-        <v>14</v>
+        <v>-12</v>
       </c>
       <c r="J580" s="9">
-        <v>2.1</v>
+        <v>-1.7</v>
       </c>
     </row>
     <row r="581" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A581" t="s">
         <v>1</v>
       </c>
       <c r="B581">
         <v>2024</v>
       </c>
       <c r="C581">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="D581" s="6">
-        <v>45486</v>
+        <v>45395</v>
       </c>
       <c r="E581" s="7">
-        <v>680</v>
+        <v>740</v>
       </c>
       <c r="F581" s="8">
-        <v>678</v>
+        <v>746</v>
       </c>
       <c r="G581" s="8">
-        <v>627</v>
+        <v>694</v>
       </c>
       <c r="H581" s="8">
-        <v>730</v>
+        <v>801</v>
       </c>
       <c r="I581" s="8">
-        <v>2</v>
+        <v>-6</v>
       </c>
       <c r="J581" s="9">
-        <v>0.3</v>
+        <v>-0.8</v>
       </c>
     </row>
     <row r="582" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A582" t="s">
         <v>1</v>
       </c>
       <c r="B582">
         <v>2024</v>
       </c>
       <c r="C582">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="D582" s="6">
-        <v>45493</v>
+        <v>45402</v>
       </c>
       <c r="E582" s="7">
         <v>700</v>
       </c>
       <c r="F582" s="8">
-        <v>675</v>
+        <v>739</v>
       </c>
       <c r="G582" s="8">
-        <v>625</v>
+        <v>687</v>
       </c>
       <c r="H582" s="8">
-        <v>727</v>
+        <v>793</v>
       </c>
       <c r="I582" s="8">
-        <v>25</v>
+        <v>-39</v>
       </c>
       <c r="J582" s="9">
-        <v>3.6</v>
+        <v>-5.3</v>
       </c>
     </row>
     <row r="583" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A583" t="s">
         <v>1</v>
       </c>
       <c r="B583">
         <v>2024</v>
       </c>
       <c r="C583">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D583" s="6">
-        <v>45500</v>
+        <v>45409</v>
       </c>
       <c r="E583" s="7">
-        <v>670</v>
+        <v>705</v>
       </c>
       <c r="F583" s="8">
-        <v>673</v>
+        <v>732</v>
       </c>
       <c r="G583" s="8">
-        <v>623</v>
+        <v>678</v>
       </c>
       <c r="H583" s="8">
-        <v>725</v>
+        <v>785</v>
       </c>
       <c r="I583" s="8">
-        <v>-3</v>
+        <v>-27</v>
       </c>
       <c r="J583" s="9">
-        <v>-0.4</v>
+        <v>-3.7</v>
       </c>
     </row>
     <row r="584" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A584" t="s">
         <v>1</v>
       </c>
       <c r="B584">
         <v>2024</v>
       </c>
       <c r="C584">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D584" s="6">
-        <v>45507</v>
+        <v>45416</v>
       </c>
       <c r="E584" s="7">
-        <v>745</v>
+        <v>735</v>
       </c>
       <c r="F584" s="8">
+        <v>724</v>
+      </c>
+      <c r="G584" s="8">
         <v>671</v>
       </c>
-      <c r="G584" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="H584" s="8">
-        <v>722</v>
+        <v>779</v>
       </c>
       <c r="I584" s="8">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="J584" s="9">
-        <v>11.1</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="585" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A585" t="s">
         <v>1</v>
       </c>
       <c r="B585">
         <v>2024</v>
       </c>
       <c r="C585">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="D585" s="6">
-        <v>45514</v>
+        <v>45423</v>
       </c>
       <c r="E585" s="7">
-        <v>690</v>
+        <v>740</v>
       </c>
       <c r="F585" s="8">
-        <v>669</v>
+        <v>715</v>
       </c>
       <c r="G585" s="8">
-        <v>619</v>
+        <v>663</v>
       </c>
       <c r="H585" s="8">
-        <v>721</v>
+        <v>770</v>
       </c>
       <c r="I585" s="8">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J585" s="9">
-        <v>3.2</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="586" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A586" t="s">
         <v>1</v>
       </c>
       <c r="B586">
         <v>2024</v>
       </c>
       <c r="C586">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="D586" s="6">
-        <v>45521</v>
+        <v>45430</v>
       </c>
       <c r="E586" s="7">
-        <v>715</v>
+        <v>725</v>
       </c>
       <c r="F586" s="8">
-        <v>668</v>
+        <v>707</v>
       </c>
       <c r="G586" s="8">
-        <v>617</v>
+        <v>656</v>
       </c>
       <c r="H586" s="8">
-        <v>718</v>
+        <v>760</v>
       </c>
       <c r="I586" s="8">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="J586" s="9">
-        <v>7.1</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="587" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A587" t="s">
         <v>1</v>
       </c>
       <c r="B587">
         <v>2024</v>
       </c>
       <c r="C587">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D587" s="6">
-        <v>45528</v>
+        <v>45437</v>
       </c>
       <c r="E587" s="7">
-        <v>705</v>
+        <v>740</v>
       </c>
       <c r="F587" s="8">
-        <v>668</v>
+        <v>700</v>
       </c>
       <c r="G587" s="8">
-        <v>618</v>
+        <v>649</v>
       </c>
       <c r="H587" s="8">
-        <v>720</v>
+        <v>752</v>
       </c>
       <c r="I587" s="8">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="J587" s="9">
-        <v>5.6</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="588" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A588" t="s">
         <v>1</v>
       </c>
       <c r="B588">
         <v>2024</v>
       </c>
       <c r="C588">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="D588" s="6">
-        <v>45535</v>
+        <v>45444</v>
       </c>
       <c r="E588" s="7">
-        <v>755</v>
+        <v>690</v>
       </c>
       <c r="F588" s="8">
-        <v>669</v>
+        <v>695</v>
       </c>
       <c r="G588" s="8">
-        <v>619</v>
+        <v>643</v>
       </c>
       <c r="H588" s="8">
-        <v>721</v>
+        <v>747</v>
       </c>
       <c r="I588" s="8">
-        <v>86</v>
+        <v>-5</v>
       </c>
       <c r="J588" s="9">
-        <v>12.8</v>
+        <v>-0.7</v>
       </c>
     </row>
     <row r="589" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A589" t="s">
         <v>1</v>
       </c>
       <c r="B589">
         <v>2024</v>
       </c>
       <c r="C589">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D589" s="6">
-        <v>45542</v>
+        <v>45451</v>
       </c>
       <c r="E589" s="7">
-        <v>720</v>
+        <v>710</v>
       </c>
       <c r="F589" s="8">
-        <v>673</v>
+        <v>690</v>
       </c>
       <c r="G589" s="8">
-        <v>624</v>
+        <v>639</v>
       </c>
       <c r="H589" s="8">
-        <v>723</v>
+        <v>742</v>
       </c>
       <c r="I589" s="8">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="J589" s="9">
-        <v>6.9</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="590" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A590" t="s">
         <v>1</v>
       </c>
       <c r="B590">
         <v>2024</v>
       </c>
       <c r="C590">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D590" s="6">
-        <v>45549</v>
+        <v>45458</v>
       </c>
       <c r="E590" s="7">
-        <v>730</v>
+        <v>660</v>
       </c>
       <c r="F590" s="8">
-        <v>680</v>
+        <v>687</v>
       </c>
       <c r="G590" s="8">
-        <v>629</v>
+        <v>635</v>
       </c>
       <c r="H590" s="8">
-        <v>731</v>
+        <v>738</v>
       </c>
       <c r="I590" s="8">
-        <v>50</v>
+        <v>-27</v>
       </c>
       <c r="J590" s="9">
-        <v>7.3</v>
+        <v>-3.9</v>
       </c>
     </row>
     <row r="591" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A591" t="s">
         <v>1</v>
       </c>
       <c r="B591">
         <v>2024</v>
       </c>
       <c r="C591">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="D591" s="6">
-        <v>45556</v>
+        <v>45465</v>
       </c>
       <c r="E591" s="7">
         <v>730</v>
       </c>
       <c r="F591" s="8">
-        <v>690</v>
+        <v>685</v>
       </c>
       <c r="G591" s="8">
-        <v>639</v>
+        <v>634</v>
       </c>
       <c r="H591" s="8">
-        <v>741</v>
+        <v>736</v>
       </c>
       <c r="I591" s="8">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="J591" s="9">
-        <v>5.8</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="592" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A592" t="s">
         <v>1</v>
       </c>
       <c r="B592">
         <v>2024</v>
       </c>
       <c r="C592">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D592" s="6">
-        <v>45563</v>
+        <v>45472</v>
       </c>
       <c r="E592" s="7">
-        <v>740</v>
+        <v>720</v>
       </c>
       <c r="F592" s="8">
-        <v>703</v>
+        <v>683</v>
       </c>
       <c r="G592" s="8">
-        <v>652</v>
+        <v>632</v>
       </c>
       <c r="H592" s="8">
-        <v>754</v>
+        <v>736</v>
       </c>
       <c r="I592" s="8">
         <v>37</v>
       </c>
       <c r="J592" s="9">
-        <v>5.2</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="593" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A593" t="s">
         <v>1</v>
       </c>
       <c r="B593">
         <v>2024</v>
       </c>
       <c r="C593">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D593" s="6">
-        <v>45570</v>
+        <v>45479</v>
       </c>
       <c r="E593" s="7">
-        <v>715</v>
+        <v>695</v>
       </c>
       <c r="F593" s="8">
-        <v>717</v>
+        <v>681</v>
       </c>
       <c r="G593" s="8">
-        <v>665</v>
+        <v>629</v>
       </c>
       <c r="H593" s="8">
-        <v>770</v>
+        <v>733</v>
       </c>
       <c r="I593" s="8">
-        <v>-2</v>
+        <v>14</v>
       </c>
       <c r="J593" s="9">
-        <v>-0.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="594" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A594" t="s">
         <v>1</v>
       </c>
       <c r="B594">
         <v>2024</v>
       </c>
       <c r="C594">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D594" s="6">
-        <v>45577</v>
+        <v>45486</v>
       </c>
       <c r="E594" s="7">
-        <v>735</v>
+        <v>680</v>
       </c>
       <c r="F594" s="8">
-        <v>729</v>
+        <v>678</v>
       </c>
       <c r="G594" s="8">
-        <v>678</v>
+        <v>627</v>
       </c>
       <c r="H594" s="8">
-        <v>782</v>
+        <v>730</v>
       </c>
       <c r="I594" s="8">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J594" s="9">
-        <v>0.8</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="595" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A595" t="s">
         <v>1</v>
       </c>
       <c r="B595">
         <v>2024</v>
       </c>
       <c r="C595">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D595" s="6">
-        <v>45584</v>
+        <v>45493</v>
       </c>
       <c r="E595" s="7">
-        <v>790</v>
+        <v>700</v>
       </c>
       <c r="F595" s="8">
-        <v>738</v>
+        <v>675</v>
       </c>
       <c r="G595" s="8">
-        <v>686</v>
+        <v>625</v>
       </c>
       <c r="H595" s="8">
-        <v>792</v>
+        <v>727</v>
       </c>
       <c r="I595" s="8">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="J595" s="9">
-        <v>7</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="596" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A596" t="s">
         <v>1</v>
       </c>
       <c r="B596">
         <v>2024</v>
       </c>
       <c r="C596">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="D596" s="6">
-        <v>45591</v>
+        <v>45500</v>
       </c>
       <c r="E596" s="7">
-        <v>790</v>
+        <v>670</v>
       </c>
       <c r="F596" s="8">
-        <v>742</v>
+        <v>673</v>
       </c>
       <c r="G596" s="8">
-        <v>687</v>
+        <v>623</v>
       </c>
       <c r="H596" s="8">
-        <v>796</v>
+        <v>725</v>
       </c>
       <c r="I596" s="8">
-        <v>48</v>
+        <v>-3</v>
       </c>
       <c r="J596" s="9">
-        <v>6.5</v>
+        <v>-0.4</v>
       </c>
     </row>
     <row r="597" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A597" t="s">
         <v>1</v>
       </c>
       <c r="B597">
         <v>2024</v>
       </c>
       <c r="C597">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="D597" s="6">
-        <v>45598</v>
+        <v>45507</v>
       </c>
       <c r="E597" s="7">
         <v>745</v>
       </c>
       <c r="F597" s="8">
-        <v>740</v>
+        <v>671</v>
       </c>
       <c r="G597" s="8">
-        <v>687</v>
+        <v>620</v>
       </c>
       <c r="H597" s="8">
-        <v>794</v>
+        <v>722</v>
       </c>
       <c r="I597" s="8">
-        <v>5</v>
+        <v>74</v>
       </c>
       <c r="J597" s="9">
-        <v>0.6</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="598" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A598" t="s">
         <v>1</v>
       </c>
       <c r="B598">
         <v>2024</v>
       </c>
       <c r="C598">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="D598" s="6">
-        <v>45605</v>
+        <v>45514</v>
       </c>
       <c r="E598" s="7">
-        <v>750</v>
+        <v>690</v>
       </c>
       <c r="F598" s="8">
-        <v>736</v>
+        <v>669</v>
       </c>
       <c r="G598" s="8">
-        <v>684</v>
+        <v>619</v>
       </c>
       <c r="H598" s="8">
-        <v>790</v>
+        <v>721</v>
       </c>
       <c r="I598" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="J598" s="9">
-        <v>1.9</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="599" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A599" t="s">
         <v>1</v>
       </c>
       <c r="B599">
         <v>2024</v>
       </c>
       <c r="C599">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="D599" s="6">
-        <v>45612</v>
+        <v>45521</v>
       </c>
       <c r="E599" s="7">
-        <v>695</v>
+        <v>715</v>
       </c>
       <c r="F599" s="8">
-        <v>732</v>
+        <v>668</v>
       </c>
       <c r="G599" s="8">
-        <v>681</v>
+        <v>617</v>
       </c>
       <c r="H599" s="8">
-        <v>787</v>
+        <v>718</v>
       </c>
       <c r="I599" s="8">
-        <v>-37</v>
+        <v>47</v>
       </c>
       <c r="J599" s="9">
-        <v>-5.0999999999999996</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="600" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A600" t="s">
         <v>1</v>
       </c>
       <c r="B600">
         <v>2024</v>
       </c>
       <c r="C600">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="D600" s="6">
-        <v>45619</v>
+        <v>45528</v>
       </c>
       <c r="E600" s="7">
-        <v>760</v>
+        <v>705</v>
       </c>
       <c r="F600" s="8">
-        <v>732</v>
+        <v>668</v>
       </c>
       <c r="G600" s="8">
-        <v>680</v>
+        <v>618</v>
       </c>
       <c r="H600" s="8">
-        <v>785</v>
+        <v>720</v>
       </c>
       <c r="I600" s="8">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="J600" s="9">
-        <v>3.8</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="601" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A601" t="s">
         <v>1</v>
       </c>
       <c r="B601">
         <v>2024</v>
       </c>
       <c r="C601">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="D601" s="6">
-        <v>45626</v>
+        <v>45535</v>
       </c>
       <c r="E601" s="7">
-        <v>780</v>
+        <v>755</v>
       </c>
       <c r="F601" s="8">
-        <v>739</v>
+        <v>669</v>
       </c>
       <c r="G601" s="8">
-        <v>687</v>
+        <v>619</v>
       </c>
       <c r="H601" s="8">
-        <v>793</v>
+        <v>721</v>
       </c>
       <c r="I601" s="8">
-        <v>41</v>
+        <v>86</v>
       </c>
       <c r="J601" s="9">
-        <v>5.6</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="602" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A602" t="s">
         <v>1</v>
       </c>
       <c r="B602">
         <v>2024</v>
       </c>
       <c r="C602">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="D602" s="6">
-        <v>45633</v>
+        <v>45542</v>
       </c>
       <c r="E602" s="7">
-        <v>765</v>
+        <v>720</v>
       </c>
       <c r="F602" s="8">
-        <v>754</v>
+        <v>673</v>
       </c>
       <c r="G602" s="8">
-        <v>702</v>
+        <v>624</v>
       </c>
       <c r="H602" s="8">
-        <v>808</v>
+        <v>723</v>
       </c>
       <c r="I602" s="8">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="J602" s="9">
-        <v>1.5</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="603" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A603" t="s">
         <v>1</v>
       </c>
       <c r="B603">
         <v>2024</v>
       </c>
       <c r="C603">
+        <v>37</v>
+      </c>
+      <c r="D603" s="6">
+        <v>45549</v>
+      </c>
+      <c r="E603" s="7">
+        <v>730</v>
+      </c>
+      <c r="F603" s="8">
+        <v>680</v>
+      </c>
+      <c r="G603" s="8">
+        <v>629</v>
+      </c>
+      <c r="H603" s="8">
+        <v>731</v>
+      </c>
+      <c r="I603" s="8">
         <v>50</v>
       </c>
-      <c r="D603" s="6">
-[...16 lines deleted...]
-      </c>
       <c r="J603" s="9">
-        <v>2.7</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="604" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A604" t="s">
         <v>1</v>
       </c>
       <c r="B604">
         <v>2024</v>
       </c>
       <c r="C604">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="D604" s="6">
-        <v>45647</v>
+        <v>45556</v>
       </c>
       <c r="E604" s="7">
-        <v>720</v>
+        <v>730</v>
       </c>
       <c r="F604" s="8">
-        <v>797</v>
+        <v>690</v>
       </c>
       <c r="G604" s="8">
-        <v>743</v>
+        <v>639</v>
       </c>
       <c r="H604" s="8">
-        <v>853</v>
+        <v>741</v>
       </c>
       <c r="I604" s="8">
-        <v>-77</v>
+        <v>40</v>
       </c>
       <c r="J604" s="9">
-        <v>-9.6999999999999993</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="605" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A605" t="s">
         <v>1</v>
       </c>
       <c r="B605">
         <v>2024</v>
       </c>
       <c r="C605">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="D605" s="6">
-        <v>45654</v>
+        <v>45563</v>
       </c>
       <c r="E605" s="7">
-        <v>810</v>
+        <v>740</v>
       </c>
       <c r="F605" s="8">
-        <v>819</v>
+        <v>703</v>
       </c>
       <c r="G605" s="8">
-        <v>763</v>
+        <v>652</v>
       </c>
       <c r="H605" s="8">
-        <v>877</v>
+        <v>754</v>
       </c>
       <c r="I605" s="8">
-        <v>-9</v>
+        <v>37</v>
       </c>
       <c r="J605" s="9">
-        <v>-1.1000000000000001</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="606" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A606" t="s">
         <v>1</v>
       </c>
       <c r="B606">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C606">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="D606" s="6">
-        <v>45661</v>
+        <v>45570</v>
       </c>
       <c r="E606" s="7">
-        <v>840</v>
+        <v>715</v>
       </c>
       <c r="F606" s="8">
-        <v>836</v>
+        <v>717</v>
       </c>
       <c r="G606" s="8">
-        <v>780</v>
+        <v>665</v>
       </c>
       <c r="H606" s="8">
-        <v>894</v>
+        <v>770</v>
       </c>
       <c r="I606" s="8">
-        <v>4</v>
+        <v>-2</v>
       </c>
       <c r="J606" s="9">
-        <v>0.5</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="607" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A607" t="s">
         <v>1</v>
       </c>
       <c r="B607">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C607">
-        <v>2</v>
+        <v>41</v>
       </c>
       <c r="D607" s="6">
-        <v>45668</v>
+        <v>45577</v>
       </c>
       <c r="E607" s="7">
-        <v>875</v>
+        <v>735</v>
       </c>
       <c r="F607" s="8">
-        <v>845</v>
+        <v>729</v>
       </c>
       <c r="G607" s="8">
-        <v>786</v>
+        <v>678</v>
       </c>
       <c r="H607" s="8">
-        <v>902</v>
+        <v>782</v>
       </c>
       <c r="I607" s="8">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="J607" s="9">
-        <v>3.6</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="608" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A608" t="s">
         <v>1</v>
       </c>
       <c r="B608">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C608">
-        <v>3</v>
+        <v>42</v>
       </c>
       <c r="D608" s="6">
-        <v>45675</v>
+        <v>45584</v>
       </c>
       <c r="E608" s="7">
-        <v>875</v>
+        <v>790</v>
       </c>
       <c r="F608" s="8">
-        <v>845</v>
+        <v>738</v>
       </c>
       <c r="G608" s="8">
-        <v>787</v>
+        <v>686</v>
       </c>
       <c r="H608" s="8">
-        <v>903</v>
+        <v>792</v>
       </c>
       <c r="I608" s="8">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="J608" s="9">
-        <v>3.5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="609" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A609" t="s">
         <v>1</v>
       </c>
       <c r="B609">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C609">
-        <v>4</v>
+        <v>43</v>
       </c>
       <c r="D609" s="6">
-        <v>45682</v>
+        <v>45591</v>
       </c>
       <c r="E609" s="7">
-        <v>850</v>
+        <v>790</v>
       </c>
       <c r="F609" s="8">
-        <v>841</v>
+        <v>742</v>
       </c>
       <c r="G609" s="8">
-        <v>784</v>
+        <v>687</v>
       </c>
       <c r="H609" s="8">
-        <v>898</v>
+        <v>796</v>
       </c>
       <c r="I609" s="8">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="J609" s="9">
-        <v>1.1000000000000001</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="610" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A610" t="s">
         <v>1</v>
       </c>
       <c r="B610">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C610">
+        <v>44</v>
+      </c>
+      <c r="D610" s="6">
+        <v>45598</v>
+      </c>
+      <c r="E610" s="7">
+        <v>745</v>
+      </c>
+      <c r="F610" s="8">
+        <v>740</v>
+      </c>
+      <c r="G610" s="8">
+        <v>687</v>
+      </c>
+      <c r="H610" s="8">
+        <v>794</v>
+      </c>
+      <c r="I610" s="8">
         <v>5</v>
       </c>
-      <c r="D610" s="6">
-[...16 lines deleted...]
-      </c>
       <c r="J610" s="9">
-        <v>-0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="611" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A611" t="s">
         <v>1</v>
       </c>
       <c r="B611">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C611">
-        <v>6</v>
+        <v>45</v>
       </c>
       <c r="D611" s="6">
-        <v>45696</v>
+        <v>45605</v>
       </c>
       <c r="E611" s="7">
-        <v>900</v>
+        <v>750</v>
       </c>
       <c r="F611" s="8">
-        <v>824</v>
+        <v>736</v>
       </c>
       <c r="G611" s="8">
-        <v>767</v>
+        <v>684</v>
       </c>
       <c r="H611" s="8">
-        <v>878</v>
+        <v>790</v>
       </c>
       <c r="I611" s="8">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="J611" s="9">
-        <v>9.3000000000000007</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="612" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A612" t="s">
         <v>1</v>
       </c>
       <c r="B612">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C612">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D612" s="6">
-        <v>45703</v>
+        <v>45612</v>
       </c>
       <c r="E612" s="7">
-        <v>920</v>
+        <v>695</v>
       </c>
       <c r="F612" s="8">
-        <v>815</v>
+        <v>732</v>
       </c>
       <c r="G612" s="8">
-        <v>758</v>
+        <v>681</v>
       </c>
       <c r="H612" s="8">
-        <v>871</v>
+        <v>787</v>
       </c>
       <c r="I612" s="8">
-        <v>105</v>
+        <v>-37</v>
       </c>
       <c r="J612" s="9">
-        <v>12.9</v>
+        <v>-5.0999999999999996</v>
       </c>
     </row>
     <row r="613" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A613" t="s">
         <v>1</v>
       </c>
       <c r="B613">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C613">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="D613" s="6">
-        <v>45710</v>
+        <v>45619</v>
       </c>
       <c r="E613" s="7">
-        <v>905</v>
+        <v>760</v>
       </c>
       <c r="F613" s="8">
-        <v>807</v>
+        <v>732</v>
       </c>
       <c r="G613" s="8">
-        <v>751</v>
+        <v>680</v>
       </c>
       <c r="H613" s="8">
-        <v>864</v>
+        <v>785</v>
       </c>
       <c r="I613" s="8">
-        <v>98</v>
+        <v>28</v>
       </c>
       <c r="J613" s="9">
-        <v>12.1</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="614" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A614" t="s">
         <v>1</v>
       </c>
       <c r="B614">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C614">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="D614" s="6">
-        <v>45717</v>
+        <v>45626</v>
       </c>
       <c r="E614" s="7">
-        <v>930</v>
+        <v>780</v>
       </c>
       <c r="F614" s="8">
-        <v>800</v>
+        <v>739</v>
       </c>
       <c r="G614" s="8">
-        <v>746</v>
+        <v>687</v>
       </c>
       <c r="H614" s="8">
-        <v>856</v>
+        <v>793</v>
       </c>
       <c r="I614" s="8">
-        <v>130</v>
+        <v>41</v>
       </c>
       <c r="J614" s="9">
-        <v>16.2</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="615" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A615" t="s">
         <v>1</v>
       </c>
       <c r="B615">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C615">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D615" s="6">
-        <v>45724</v>
+        <v>45633</v>
       </c>
       <c r="E615" s="7">
-        <v>845</v>
+        <v>765</v>
       </c>
       <c r="F615" s="8">
-        <v>794</v>
+        <v>754</v>
       </c>
       <c r="G615" s="8">
-        <v>740</v>
+        <v>702</v>
       </c>
       <c r="H615" s="8">
-        <v>850</v>
+        <v>808</v>
       </c>
       <c r="I615" s="8">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="J615" s="9">
-        <v>6.5</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="616" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A616" t="s">
         <v>1</v>
       </c>
       <c r="B616">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C616">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="D616" s="6">
-        <v>45731</v>
+        <v>45640</v>
       </c>
       <c r="E616" s="7">
-        <v>865</v>
+        <v>795</v>
       </c>
       <c r="F616" s="8">
-        <v>788</v>
+        <v>774</v>
       </c>
       <c r="G616" s="8">
-        <v>733</v>
+        <v>721</v>
       </c>
       <c r="H616" s="8">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="I616" s="8">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="J616" s="9">
-        <v>9.8000000000000007</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="617" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A617" t="s">
         <v>1</v>
       </c>
       <c r="B617">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C617">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="D617" s="6">
-        <v>45738</v>
+        <v>45647</v>
       </c>
       <c r="E617" s="7">
-        <v>795</v>
+        <v>720</v>
       </c>
       <c r="F617" s="8">
-        <v>782</v>
+        <v>797</v>
       </c>
       <c r="G617" s="8">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="H617" s="8">
-        <v>837</v>
+        <v>853</v>
       </c>
       <c r="I617" s="8">
-        <v>13</v>
+        <v>-77</v>
       </c>
       <c r="J617" s="9">
-        <v>1.7</v>
+        <v>-9.6999999999999993</v>
       </c>
     </row>
     <row r="618" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A618" t="s">
         <v>1</v>
       </c>
       <c r="B618">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C618">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="D618" s="6">
-        <v>45745</v>
+        <v>45654</v>
       </c>
       <c r="E618" s="7">
-        <v>800</v>
+        <v>810</v>
       </c>
       <c r="F618" s="8">
-        <v>776</v>
+        <v>819</v>
       </c>
       <c r="G618" s="8">
-        <v>722</v>
+        <v>763</v>
       </c>
       <c r="H618" s="8">
-        <v>831</v>
+        <v>877</v>
       </c>
       <c r="I618" s="8">
-        <v>24</v>
+        <v>-9</v>
       </c>
       <c r="J618" s="9">
-        <v>3.1</v>
+        <v>-1.1000000000000001</v>
       </c>
     </row>
     <row r="619" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A619" t="s">
         <v>1</v>
       </c>
       <c r="B619">
         <v>2025</v>
       </c>
       <c r="C619">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D619" s="6">
-        <v>45752</v>
+        <v>45661</v>
       </c>
       <c r="E619" s="7">
-        <v>745</v>
+        <v>840</v>
       </c>
       <c r="F619" s="8">
-        <v>769</v>
+        <v>836</v>
       </c>
       <c r="G619" s="8">
-        <v>715</v>
+        <v>780</v>
       </c>
       <c r="H619" s="8">
-        <v>826</v>
+        <v>894</v>
       </c>
       <c r="I619" s="8">
-        <v>-24</v>
+        <v>4</v>
       </c>
       <c r="J619" s="9">
-        <v>-3.2</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="620" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A620" t="s">
         <v>1</v>
       </c>
       <c r="B620">
         <v>2025</v>
       </c>
       <c r="C620">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D620" s="6">
-        <v>45759</v>
+        <v>45668</v>
       </c>
       <c r="E620" s="7">
-        <v>705</v>
+        <v>880</v>
       </c>
       <c r="F620" s="8">
-        <v>763</v>
+        <v>845</v>
       </c>
       <c r="G620" s="8">
-        <v>709</v>
+        <v>786</v>
       </c>
       <c r="H620" s="8">
-        <v>817</v>
+        <v>902</v>
       </c>
       <c r="I620" s="8">
-        <v>-58</v>
+        <v>35</v>
       </c>
       <c r="J620" s="9">
-        <v>-7.6</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="621" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A621" t="s">
         <v>1</v>
       </c>
       <c r="B621">
         <v>2025</v>
       </c>
       <c r="C621">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="D621" s="6">
-        <v>45766</v>
+        <v>45675</v>
       </c>
       <c r="E621" s="7">
-        <v>735</v>
+        <v>880</v>
       </c>
       <c r="F621" s="8">
-        <v>756</v>
+        <v>845</v>
       </c>
       <c r="G621" s="8">
-        <v>703</v>
+        <v>787</v>
       </c>
       <c r="H621" s="8">
-        <v>811</v>
+        <v>903</v>
       </c>
       <c r="I621" s="8">
-        <v>-21</v>
+        <v>35</v>
       </c>
       <c r="J621" s="9">
-        <v>-2.7</v>
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="622" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A622" t="s">
         <v>1</v>
       </c>
       <c r="B622">
         <v>2025</v>
       </c>
       <c r="C622">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="D622" s="6">
-        <v>45773</v>
+        <v>45682</v>
       </c>
       <c r="E622" s="7">
-        <v>750</v>
+        <v>850</v>
       </c>
       <c r="F622" s="8">
-        <v>748</v>
+        <v>841</v>
       </c>
       <c r="G622" s="8">
-        <v>694</v>
+        <v>784</v>
       </c>
       <c r="H622" s="8">
-        <v>802</v>
+        <v>898</v>
       </c>
       <c r="I622" s="8">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J622" s="9">
-        <v>0.3</v>
+        <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="623" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A623" t="s">
         <v>1</v>
       </c>
       <c r="B623">
         <v>2025</v>
       </c>
       <c r="C623">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="D623" s="6">
-        <v>45780</v>
+        <v>45689</v>
       </c>
       <c r="E623" s="7">
-        <v>785</v>
+        <v>825</v>
       </c>
       <c r="F623" s="8">
-        <v>739</v>
+        <v>833</v>
       </c>
       <c r="G623" s="8">
-        <v>686</v>
+        <v>778</v>
       </c>
       <c r="H623" s="8">
-        <v>794</v>
+        <v>890</v>
       </c>
       <c r="I623" s="8">
-        <v>46</v>
+        <v>-8</v>
       </c>
       <c r="J623" s="9">
-        <v>6.2</v>
+        <v>-0.9</v>
       </c>
     </row>
     <row r="624" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A624" t="s">
         <v>1</v>
       </c>
       <c r="B624">
         <v>2025</v>
       </c>
       <c r="C624">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D624" s="6">
-        <v>45787</v>
+        <v>45696</v>
       </c>
       <c r="E624" s="7">
-        <v>720</v>
+        <v>910</v>
       </c>
       <c r="F624" s="8">
-        <v>730</v>
+        <v>824</v>
       </c>
       <c r="G624" s="8">
-        <v>679</v>
+        <v>767</v>
       </c>
       <c r="H624" s="8">
-        <v>784</v>
+        <v>878</v>
       </c>
       <c r="I624" s="8">
-        <v>-10</v>
+        <v>86</v>
       </c>
       <c r="J624" s="9">
-        <v>-1.4</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="625" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A625" t="s">
         <v>1</v>
       </c>
       <c r="B625">
         <v>2025</v>
       </c>
       <c r="C625">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D625" s="6">
-        <v>45794</v>
+        <v>45703</v>
       </c>
       <c r="E625" s="7">
-        <v>720</v>
+        <v>915</v>
       </c>
       <c r="F625" s="8">
-        <v>722</v>
+        <v>815</v>
       </c>
       <c r="G625" s="8">
-        <v>669</v>
+        <v>758</v>
       </c>
       <c r="H625" s="8">
-        <v>776</v>
+        <v>871</v>
       </c>
       <c r="I625" s="8">
-        <v>-2</v>
+        <v>100</v>
       </c>
       <c r="J625" s="9">
-        <v>-0.3</v>
+        <v>12.3</v>
       </c>
     </row>
     <row r="626" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A626" t="s">
         <v>1</v>
       </c>
       <c r="B626">
         <v>2025</v>
       </c>
       <c r="C626">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D626" s="6">
-        <v>45801</v>
+        <v>45710</v>
       </c>
       <c r="E626" s="7">
-        <v>675</v>
+        <v>905</v>
       </c>
       <c r="F626" s="8">
-        <v>715</v>
+        <v>807</v>
       </c>
       <c r="G626" s="8">
-        <v>665</v>
+        <v>751</v>
       </c>
       <c r="H626" s="8">
-        <v>767</v>
+        <v>864</v>
       </c>
       <c r="I626" s="8">
-        <v>-40</v>
+        <v>98</v>
       </c>
       <c r="J626" s="9">
-        <v>-5.5</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="627" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A627" t="s">
         <v>1</v>
       </c>
       <c r="B627">
         <v>2025</v>
       </c>
       <c r="C627">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D627" s="6">
-        <v>45808</v>
+        <v>45717</v>
       </c>
       <c r="E627" s="7">
-        <v>765</v>
+        <v>940</v>
       </c>
       <c r="F627" s="8">
-        <v>708</v>
+        <v>800</v>
       </c>
       <c r="G627" s="8">
-        <v>657</v>
+        <v>746</v>
       </c>
       <c r="H627" s="8">
-        <v>762</v>
+        <v>856</v>
       </c>
       <c r="I627" s="8">
-        <v>57</v>
+        <v>140</v>
       </c>
       <c r="J627" s="9">
-        <v>8</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="628" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A628" t="s">
         <v>1</v>
       </c>
       <c r="B628">
         <v>2025</v>
       </c>
       <c r="C628">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D628" s="6">
-        <v>45815</v>
+        <v>45724</v>
       </c>
       <c r="E628" s="7">
-        <v>725</v>
+        <v>845</v>
       </c>
       <c r="F628" s="8">
-        <v>704</v>
+        <v>794</v>
       </c>
       <c r="G628" s="8">
-        <v>652</v>
+        <v>740</v>
       </c>
       <c r="H628" s="8">
-        <v>757</v>
+        <v>850</v>
       </c>
       <c r="I628" s="8">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="J628" s="9">
-        <v>3</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="629" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A629" t="s">
         <v>1</v>
       </c>
       <c r="B629">
         <v>2025</v>
       </c>
       <c r="C629">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D629" s="6">
-        <v>45822</v>
+        <v>45731</v>
       </c>
       <c r="E629" s="7">
-        <v>705</v>
+        <v>860</v>
       </c>
       <c r="F629" s="8">
-        <v>700</v>
+        <v>788</v>
       </c>
       <c r="G629" s="8">
-        <v>649</v>
+        <v>733</v>
       </c>
       <c r="H629" s="8">
-        <v>753</v>
+        <v>842</v>
       </c>
       <c r="I629" s="8">
-        <v>5</v>
+        <v>72</v>
       </c>
       <c r="J629" s="9">
-        <v>0.7</v>
+        <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="630" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A630" t="s">
         <v>1</v>
       </c>
       <c r="B630">
         <v>2025</v>
       </c>
       <c r="C630">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D630" s="6">
-        <v>45829</v>
+        <v>45738</v>
       </c>
       <c r="E630" s="7">
-        <v>665</v>
+        <v>795</v>
       </c>
       <c r="F630" s="8">
-        <v>698</v>
+        <v>782</v>
       </c>
       <c r="G630" s="8">
-        <v>645</v>
+        <v>727</v>
       </c>
       <c r="H630" s="8">
-        <v>750</v>
+        <v>837</v>
       </c>
       <c r="I630" s="8">
-        <v>-33</v>
+        <v>13</v>
       </c>
       <c r="J630" s="9">
-        <v>-4.7</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="631" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A631" t="s">
         <v>1</v>
       </c>
       <c r="B631">
         <v>2025</v>
       </c>
       <c r="C631">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="D631" s="6">
-        <v>45836</v>
+        <v>45745</v>
       </c>
       <c r="E631" s="7">
-        <v>710</v>
+        <v>795</v>
       </c>
       <c r="F631" s="8">
-        <v>695</v>
+        <v>776</v>
       </c>
       <c r="G631" s="8">
-        <v>643</v>
+        <v>722</v>
       </c>
       <c r="H631" s="8">
-        <v>749</v>
+        <v>831</v>
       </c>
       <c r="I631" s="8">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="J631" s="9">
-        <v>2.1</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="632" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A632" t="s">
         <v>1</v>
       </c>
       <c r="B632">
         <v>2025</v>
       </c>
       <c r="C632">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="D632" s="6">
-        <v>45843</v>
+        <v>45752</v>
       </c>
       <c r="E632" s="7">
-        <v>755</v>
+        <v>740</v>
       </c>
       <c r="F632" s="8">
-        <v>693</v>
+        <v>769</v>
       </c>
       <c r="G632" s="8">
-        <v>643</v>
+        <v>715</v>
       </c>
       <c r="H632" s="8">
-        <v>744</v>
+        <v>826</v>
       </c>
       <c r="I632" s="8">
-        <v>62</v>
+        <v>-29</v>
       </c>
       <c r="J632" s="9">
-        <v>9</v>
+        <v>-3.8</v>
       </c>
     </row>
     <row r="633" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A633" t="s">
         <v>1</v>
       </c>
       <c r="B633">
         <v>2025</v>
       </c>
       <c r="C633">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="D633" s="6">
-        <v>45850</v>
+        <v>45759</v>
       </c>
       <c r="E633" s="7">
-        <v>740</v>
+        <v>705</v>
       </c>
       <c r="F633" s="8">
-        <v>690</v>
+        <v>763</v>
       </c>
       <c r="G633" s="8">
-        <v>640</v>
+        <v>709</v>
       </c>
       <c r="H633" s="8">
-        <v>742</v>
+        <v>817</v>
       </c>
       <c r="I633" s="8">
-        <v>50</v>
+        <v>-58</v>
       </c>
       <c r="J633" s="9">
-        <v>7.2</v>
+        <v>-7.6</v>
       </c>
     </row>
     <row r="634" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A634" t="s">
         <v>1</v>
       </c>
       <c r="B634">
         <v>2025</v>
       </c>
       <c r="C634">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="D634" s="6">
-        <v>45857</v>
+        <v>45766</v>
       </c>
       <c r="E634" s="7">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="F634" s="8">
-        <v>687</v>
+        <v>756</v>
       </c>
       <c r="G634" s="8">
-        <v>638</v>
+        <v>703</v>
       </c>
       <c r="H634" s="8">
-        <v>740</v>
+        <v>811</v>
       </c>
       <c r="I634" s="8">
-        <v>28</v>
+        <v>-21</v>
       </c>
       <c r="J634" s="9">
-        <v>4</v>
+        <v>-2.7</v>
       </c>
     </row>
     <row r="635" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A635" t="s">
         <v>1</v>
       </c>
       <c r="B635">
         <v>2025</v>
       </c>
       <c r="C635">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D635" s="6">
-        <v>45864</v>
+        <v>45773</v>
       </c>
       <c r="E635" s="7">
-        <v>720</v>
+        <v>745</v>
       </c>
       <c r="F635" s="8">
-        <v>685</v>
+        <v>748</v>
       </c>
       <c r="G635" s="8">
-        <v>633</v>
+        <v>694</v>
       </c>
       <c r="H635" s="8">
-        <v>736</v>
+        <v>802</v>
       </c>
       <c r="I635" s="8">
-        <v>35</v>
+        <v>-3</v>
       </c>
       <c r="J635" s="9">
-        <v>5.2</v>
+        <v>-0.4</v>
       </c>
     </row>
     <row r="636" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A636" t="s">
         <v>1</v>
       </c>
       <c r="B636">
         <v>2025</v>
       </c>
       <c r="C636">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D636" s="6">
-        <v>45871</v>
+        <v>45780</v>
       </c>
       <c r="E636" s="7">
-        <v>665</v>
+        <v>785</v>
       </c>
       <c r="F636" s="8">
-        <v>682</v>
+        <v>739</v>
       </c>
       <c r="G636" s="8">
-        <v>631</v>
+        <v>686</v>
       </c>
       <c r="H636" s="8">
-        <v>733</v>
+        <v>794</v>
       </c>
       <c r="I636" s="8">
-        <v>-17</v>
+        <v>46</v>
       </c>
       <c r="J636" s="9">
-        <v>-2.5</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="637" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A637" t="s">
         <v>1</v>
       </c>
       <c r="B637">
         <v>2025</v>
       </c>
       <c r="C637">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="D637" s="6">
-        <v>45878</v>
+        <v>45787</v>
       </c>
       <c r="E637" s="7">
-        <v>735</v>
+        <v>705</v>
       </c>
       <c r="F637" s="8">
-        <v>680</v>
+        <v>730</v>
       </c>
       <c r="G637" s="8">
-        <v>629</v>
+        <v>679</v>
       </c>
       <c r="H637" s="8">
-        <v>733</v>
+        <v>784</v>
       </c>
       <c r="I637" s="8">
-        <v>55</v>
+        <v>-25</v>
       </c>
       <c r="J637" s="9">
-        <v>8.1</v>
+        <v>-3.5</v>
       </c>
     </row>
     <row r="638" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A638" t="s">
         <v>1</v>
       </c>
       <c r="B638">
         <v>2025</v>
       </c>
       <c r="C638">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="D638" s="6">
-        <v>45885</v>
+        <v>45794</v>
       </c>
       <c r="E638" s="7">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="F638" s="8">
-        <v>679</v>
+        <v>722</v>
       </c>
       <c r="G638" s="8">
-        <v>628</v>
+        <v>669</v>
       </c>
       <c r="H638" s="8">
-        <v>731</v>
+        <v>776</v>
       </c>
       <c r="I638" s="8">
-        <v>26</v>
+        <v>-12</v>
       </c>
       <c r="J638" s="9">
-        <v>3.9</v>
+        <v>-1.7</v>
       </c>
     </row>
     <row r="639" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A639" t="s">
         <v>1</v>
       </c>
       <c r="B639">
         <v>2025</v>
       </c>
       <c r="C639">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D639" s="6">
-        <v>45892</v>
+        <v>45801</v>
       </c>
       <c r="E639" s="7">
-        <v>690</v>
+        <v>675</v>
       </c>
       <c r="F639" s="8">
-        <v>678</v>
+        <v>715</v>
       </c>
       <c r="G639" s="8">
-        <v>628</v>
+        <v>665</v>
       </c>
       <c r="H639" s="8">
-        <v>730</v>
+        <v>767</v>
       </c>
       <c r="I639" s="8">
-        <v>12</v>
+        <v>-40</v>
       </c>
       <c r="J639" s="9">
-        <v>1.7</v>
+        <v>-5.5</v>
       </c>
     </row>
     <row r="640" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A640" t="s">
         <v>1</v>
       </c>
       <c r="B640">
         <v>2025</v>
       </c>
       <c r="C640">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="D640" s="6">
-        <v>45899</v>
+        <v>45808</v>
       </c>
       <c r="E640" s="7">
-        <v>680</v>
+        <v>765</v>
       </c>
       <c r="F640" s="8">
-        <v>680</v>
+        <v>708</v>
       </c>
       <c r="G640" s="8">
-        <v>629</v>
+        <v>657</v>
       </c>
       <c r="H640" s="8">
-        <v>732</v>
+        <v>762</v>
       </c>
       <c r="I640" s="8">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="J640" s="9">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="641" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A641" t="s">
         <v>1</v>
       </c>
       <c r="B641">
         <v>2025</v>
       </c>
       <c r="C641">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D641" s="6">
-        <v>45906</v>
+        <v>45815</v>
       </c>
       <c r="E641" s="7">
-        <v>680</v>
+        <v>720</v>
       </c>
       <c r="F641" s="8">
-        <v>684</v>
+        <v>704</v>
       </c>
       <c r="G641" s="8">
-        <v>633</v>
+        <v>652</v>
       </c>
       <c r="H641" s="8">
-        <v>736</v>
+        <v>757</v>
       </c>
       <c r="I641" s="8">
-        <v>-4</v>
+        <v>16</v>
       </c>
       <c r="J641" s="9">
-        <v>-0.6</v>
+        <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="642" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A642" t="s">
         <v>1</v>
       </c>
       <c r="B642">
         <v>2025</v>
       </c>
       <c r="C642">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D642" s="6">
-        <v>45913</v>
+        <v>45822</v>
       </c>
       <c r="E642" s="7">
-        <v>740</v>
+        <v>700</v>
       </c>
       <c r="F642" s="8">
-        <v>691</v>
+        <v>700</v>
       </c>
       <c r="G642" s="8">
-        <v>640</v>
+        <v>649</v>
       </c>
       <c r="H642" s="8">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="I642" s="8">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="J642" s="9">
-        <v>7.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="643" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A643" t="s">
         <v>1</v>
       </c>
       <c r="B643">
         <v>2025</v>
       </c>
       <c r="C643">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="D643" s="6">
-        <v>45920</v>
+        <v>45829</v>
       </c>
       <c r="E643" s="7">
-        <v>720</v>
+        <v>660</v>
       </c>
       <c r="F643" s="8">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="G643" s="8">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="H643" s="8">
-        <v>754</v>
+        <v>750</v>
       </c>
       <c r="I643" s="8">
-        <v>19</v>
+        <v>-38</v>
       </c>
       <c r="J643" s="9">
-        <v>2.7</v>
+        <v>-5.4</v>
       </c>
     </row>
     <row r="644" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A644" t="s">
         <v>1</v>
       </c>
       <c r="B644">
         <v>2025</v>
       </c>
       <c r="C644">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D644" s="6">
-        <v>45927</v>
+        <v>45836</v>
       </c>
       <c r="E644" s="7">
-        <v>750</v>
+        <v>710</v>
       </c>
       <c r="F644" s="8">
-        <v>714</v>
+        <v>695</v>
       </c>
       <c r="G644" s="8">
-        <v>661</v>
+        <v>643</v>
       </c>
       <c r="H644" s="8">
-        <v>767</v>
+        <v>749</v>
       </c>
       <c r="I644" s="8">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="J644" s="9">
-        <v>5.0999999999999996</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="645" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A645" t="s">
         <v>1</v>
       </c>
       <c r="B645">
         <v>2025</v>
       </c>
       <c r="C645">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D645" s="6">
-        <v>45934</v>
+        <v>45843</v>
       </c>
       <c r="E645" s="7">
-        <v>710</v>
+        <v>750</v>
       </c>
       <c r="F645" s="8">
-        <v>727</v>
+        <v>693</v>
       </c>
       <c r="G645" s="8">
-        <v>675</v>
+        <v>643</v>
       </c>
       <c r="H645" s="8">
-        <v>781</v>
+        <v>744</v>
       </c>
       <c r="I645" s="8">
-        <v>-17</v>
+        <v>57</v>
       </c>
       <c r="J645" s="9">
-        <v>-2.4</v>
+        <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="646" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A646" t="s">
         <v>1</v>
       </c>
       <c r="B646">
         <v>2025</v>
       </c>
       <c r="C646">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D646" s="6">
-        <v>45941</v>
+        <v>45850</v>
       </c>
       <c r="E646" s="7">
-        <v>760</v>
+        <v>735</v>
       </c>
       <c r="F646" s="8">
-        <v>740</v>
+        <v>690</v>
       </c>
       <c r="G646" s="8">
-        <v>687</v>
+        <v>640</v>
       </c>
       <c r="H646" s="8">
-        <v>793</v>
+        <v>742</v>
       </c>
       <c r="I646" s="8">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="J646" s="9">
-        <v>2.7</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="647" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A647" t="s">
         <v>1</v>
       </c>
       <c r="B647">
         <v>2025</v>
       </c>
       <c r="C647">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D647" s="6">
-        <v>45948</v>
+        <v>45857</v>
       </c>
       <c r="E647" s="7">
-        <v>725</v>
+        <v>720</v>
       </c>
       <c r="F647" s="8">
-        <v>749</v>
+        <v>687</v>
       </c>
       <c r="G647" s="8">
-        <v>696</v>
+        <v>638</v>
       </c>
       <c r="H647" s="8">
-        <v>803</v>
+        <v>740</v>
       </c>
       <c r="I647" s="8">
-        <v>-24</v>
+        <v>33</v>
       </c>
       <c r="J647" s="9">
-        <v>-3.2</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="648" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A648" t="s">
         <v>1</v>
       </c>
       <c r="B648">
         <v>2025</v>
       </c>
       <c r="C648">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="D648" s="6">
-        <v>45955</v>
+        <v>45864</v>
       </c>
       <c r="E648" s="7">
-        <v>755</v>
+        <v>715</v>
       </c>
       <c r="F648" s="8">
-        <v>752</v>
+        <v>685</v>
       </c>
       <c r="G648" s="8">
-        <v>699</v>
+        <v>633</v>
       </c>
       <c r="H648" s="8">
-        <v>807</v>
+        <v>736</v>
       </c>
       <c r="I648" s="8">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="J648" s="9">
-        <v>0.3</v>
+        <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="649" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A649" t="s">
         <v>1</v>
       </c>
       <c r="B649">
         <v>2025</v>
       </c>
       <c r="C649">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="D649" s="6">
-        <v>45962</v>
+        <v>45871</v>
       </c>
       <c r="E649" s="7">
-        <v>720</v>
+        <v>660</v>
       </c>
       <c r="F649" s="8">
-        <v>750</v>
+        <v>682</v>
       </c>
       <c r="G649" s="8">
-        <v>696</v>
+        <v>631</v>
       </c>
       <c r="H649" s="8">
-        <v>806</v>
+        <v>733</v>
       </c>
       <c r="I649" s="8">
-        <v>-30</v>
+        <v>-22</v>
       </c>
       <c r="J649" s="9">
-        <v>-4.0999999999999996</v>
+        <v>-3.2</v>
       </c>
     </row>
     <row r="650" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A650" t="s">
         <v>1</v>
       </c>
       <c r="B650">
         <v>2025</v>
       </c>
       <c r="C650">
+        <v>32</v>
+      </c>
+      <c r="D650" s="6">
+        <v>45878</v>
+      </c>
+      <c r="E650" s="7">
+        <v>725</v>
+      </c>
+      <c r="F650" s="8">
+        <v>680</v>
+      </c>
+      <c r="G650" s="8">
+        <v>629</v>
+      </c>
+      <c r="H650" s="8">
+        <v>733</v>
+      </c>
+      <c r="I650" s="8">
         <v>45</v>
       </c>
-      <c r="D650" s="6">
-[...16 lines deleted...]
-      </c>
       <c r="J650" s="9">
-        <v>3.2</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="651" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A651" t="s">
         <v>1</v>
       </c>
       <c r="B651">
         <v>2025</v>
       </c>
       <c r="C651">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="D651" s="6">
-        <v>45976</v>
+        <v>45885</v>
       </c>
       <c r="E651" s="7">
-        <v>825</v>
+        <v>690</v>
       </c>
       <c r="F651" s="8">
-        <v>742</v>
+        <v>679</v>
       </c>
       <c r="G651" s="8">
-        <v>689</v>
+        <v>628</v>
       </c>
       <c r="H651" s="8">
-        <v>797</v>
+        <v>731</v>
       </c>
       <c r="I651" s="8">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="J651" s="9">
-        <v>11.2</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="652" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A652" t="s">
         <v>1</v>
       </c>
       <c r="B652">
         <v>2025</v>
       </c>
       <c r="C652">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="D652" s="6">
-        <v>45983</v>
+        <v>45892</v>
       </c>
       <c r="E652" s="7">
-        <v>810</v>
+        <v>690</v>
       </c>
       <c r="F652" s="8">
-        <v>742</v>
+        <v>678</v>
       </c>
       <c r="G652" s="8">
-        <v>688</v>
+        <v>628</v>
       </c>
       <c r="H652" s="8">
-        <v>796</v>
+        <v>730</v>
       </c>
       <c r="I652" s="8">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="J652" s="9">
-        <v>9.1999999999999993</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="653" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A653" t="s">
         <v>1</v>
       </c>
       <c r="B653">
         <v>2025</v>
       </c>
       <c r="C653">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="D653" s="6">
-        <v>45990</v>
+        <v>45899</v>
       </c>
       <c r="E653" s="7">
-        <v>825</v>
+        <v>675</v>
       </c>
       <c r="F653" s="8">
-        <v>748</v>
+        <v>680</v>
       </c>
       <c r="G653" s="8">
-        <v>694</v>
+        <v>629</v>
       </c>
       <c r="H653" s="8">
-        <v>803</v>
+        <v>732</v>
       </c>
       <c r="I653" s="8">
-        <v>77</v>
+        <v>-5</v>
       </c>
       <c r="J653" s="9">
-        <v>10.199999999999999</v>
+        <v>-0.7</v>
       </c>
     </row>
     <row r="654" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A654" t="s">
         <v>1</v>
       </c>
       <c r="B654">
         <v>2025</v>
       </c>
       <c r="C654">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="D654" s="6">
-        <v>45997</v>
+        <v>45906</v>
       </c>
       <c r="E654" s="7">
-        <v>810</v>
+        <v>670</v>
       </c>
       <c r="F654" s="8">
-        <v>763</v>
+        <v>684</v>
       </c>
       <c r="G654" s="8">
-        <v>709</v>
+        <v>633</v>
       </c>
       <c r="H654" s="8">
-        <v>817</v>
+        <v>736</v>
       </c>
       <c r="I654" s="8">
-        <v>47</v>
+        <v>-14</v>
       </c>
       <c r="J654" s="9">
-        <v>6.1</v>
+        <v>-2</v>
       </c>
     </row>
     <row r="655" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A655" t="s">
         <v>1</v>
       </c>
       <c r="B655">
         <v>2025</v>
       </c>
       <c r="C655">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="D655" s="6">
-        <v>46004</v>
+        <v>45913</v>
       </c>
       <c r="E655" s="7">
-        <v>865</v>
+        <v>735</v>
       </c>
       <c r="F655" s="8">
-        <v>784</v>
+        <v>691</v>
       </c>
       <c r="G655" s="8">
-        <v>729</v>
+        <v>640</v>
       </c>
       <c r="H655" s="8">
-        <v>840</v>
+        <v>743</v>
       </c>
       <c r="I655" s="8">
-        <v>81</v>
+        <v>44</v>
       </c>
       <c r="J655" s="9">
-        <v>10.3</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="656" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A656" t="s">
         <v>1</v>
       </c>
       <c r="B656">
         <v>2025</v>
       </c>
       <c r="C656">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="D656" s="6">
-        <v>46011</v>
+        <v>45920</v>
       </c>
       <c r="E656" s="7">
-        <v>890</v>
+        <v>715</v>
       </c>
       <c r="F656" s="8">
-        <v>807</v>
+        <v>701</v>
       </c>
       <c r="G656" s="8">
-        <v>751</v>
+        <v>648</v>
       </c>
       <c r="H656" s="8">
-        <v>863</v>
+        <v>754</v>
       </c>
       <c r="I656" s="8">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="J656" s="9">
-        <v>10.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="657" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A657" t="s">
         <v>1</v>
       </c>
       <c r="B657">
         <v>2025</v>
       </c>
       <c r="C657">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="D657" s="6">
-        <v>46018</v>
+        <v>45927</v>
       </c>
       <c r="E657" s="7">
-        <v>900</v>
+        <v>750</v>
       </c>
       <c r="F657" s="8">
-        <v>829</v>
+        <v>714</v>
       </c>
       <c r="G657" s="8">
-        <v>773</v>
+        <v>661</v>
       </c>
       <c r="H657" s="8">
-        <v>887</v>
+        <v>767</v>
       </c>
       <c r="I657" s="8">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="J657" s="9">
-        <v>8.5</v>
+        <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="658" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A658" t="s">
         <v>1</v>
       </c>
       <c r="B658">
         <v>2025</v>
       </c>
       <c r="C658">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="D658" s="6">
-        <v>46025</v>
+        <v>45934</v>
       </c>
       <c r="E658" s="7">
-        <v>955</v>
+        <v>705</v>
       </c>
       <c r="F658" s="8">
-        <v>838</v>
+        <v>727</v>
       </c>
       <c r="G658" s="8">
+        <v>675</v>
+      </c>
+      <c r="H658" s="8">
         <v>781</v>
       </c>
-      <c r="H658" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="I658" s="8">
-        <v>117</v>
+        <v>-22</v>
       </c>
       <c r="J658" s="9">
-        <v>14</v>
+        <v>-3.1</v>
       </c>
     </row>
     <row r="659" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A659" t="s">
         <v>1</v>
       </c>
       <c r="B659">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C659">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="D659" s="6">
-        <v>46032</v>
+        <v>45941</v>
       </c>
       <c r="E659" s="7">
-        <v>980</v>
+        <v>755</v>
       </c>
       <c r="F659" s="8">
-        <v>846</v>
+        <v>740</v>
       </c>
       <c r="G659" s="8">
-        <v>789</v>
+        <v>687</v>
       </c>
       <c r="H659" s="8">
-        <v>905</v>
+        <v>793</v>
       </c>
       <c r="I659" s="8">
-        <v>134</v>
+        <v>15</v>
       </c>
       <c r="J659" s="9">
-        <v>15.8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="660" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A660" t="s">
         <v>1</v>
       </c>
       <c r="B660">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C660">
-        <v>2</v>
+        <v>42</v>
       </c>
       <c r="D660" s="6">
-        <v>46039</v>
+        <v>45948</v>
       </c>
       <c r="E660" s="7">
-        <v>880</v>
+        <v>720</v>
       </c>
       <c r="F660" s="8">
-        <v>855</v>
+        <v>749</v>
       </c>
       <c r="G660" s="8">
-        <v>798</v>
+        <v>696</v>
       </c>
       <c r="H660" s="8">
-        <v>912</v>
+        <v>803</v>
       </c>
       <c r="I660" s="8">
-        <v>25</v>
+        <v>-29</v>
       </c>
       <c r="J660" s="9">
-        <v>3</v>
+        <v>-3.9</v>
       </c>
     </row>
     <row r="661" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A661" t="s">
         <v>1</v>
       </c>
       <c r="B661">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C661">
-        <v>3</v>
+        <v>43</v>
       </c>
       <c r="D661" s="6">
-        <v>46046</v>
+        <v>45955</v>
       </c>
       <c r="E661" s="7">
-        <v>815</v>
+        <v>750</v>
       </c>
       <c r="F661" s="8">
-        <v>855</v>
+        <v>752</v>
       </c>
       <c r="G661" s="8">
-        <v>798</v>
+        <v>699</v>
       </c>
       <c r="H661" s="8">
-        <v>912</v>
+        <v>807</v>
       </c>
       <c r="I661" s="8">
-        <v>-40</v>
+        <v>-2</v>
       </c>
       <c r="J661" s="9">
-        <v>-4.7</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="662" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A662" t="s">
         <v>1</v>
       </c>
       <c r="B662">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C662">
-        <v>4</v>
+        <v>44</v>
       </c>
       <c r="D662" s="6">
-        <v>46053</v>
+        <v>45962</v>
       </c>
       <c r="E662" s="7">
-        <v>810</v>
+        <v>705</v>
       </c>
       <c r="F662" s="8">
-        <v>851</v>
+        <v>750</v>
       </c>
       <c r="G662" s="8">
-        <v>794</v>
+        <v>696</v>
       </c>
       <c r="H662" s="8">
-        <v>908</v>
+        <v>806</v>
       </c>
       <c r="I662" s="8">
-        <v>-41</v>
+        <v>-45</v>
       </c>
       <c r="J662" s="9">
-        <v>-4.8</v>
+        <v>-6.1</v>
       </c>
     </row>
     <row r="663" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A663" t="s">
         <v>1</v>
       </c>
       <c r="B663">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C663">
-        <v>5</v>
+        <v>45</v>
       </c>
       <c r="D663" s="6">
-        <v>46060</v>
+        <v>45969</v>
       </c>
       <c r="E663" s="7">
-        <v>795</v>
+        <v>760</v>
       </c>
       <c r="F663" s="8">
-        <v>842</v>
+        <v>746</v>
       </c>
       <c r="G663" s="8">
-        <v>786</v>
+        <v>693</v>
       </c>
       <c r="H663" s="8">
-        <v>900</v>
+        <v>802</v>
       </c>
       <c r="I663" s="8">
-        <v>-47</v>
+        <v>14</v>
       </c>
       <c r="J663" s="9">
-        <v>-5.6</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="664" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A664" t="s">
         <v>1</v>
       </c>
       <c r="B664">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C664">
-        <v>6</v>
+        <v>46</v>
       </c>
       <c r="D664" s="6">
-        <v>46067</v>
+        <v>45976</v>
       </c>
       <c r="E664" s="7">
-        <v>770</v>
+        <v>815</v>
       </c>
       <c r="F664" s="8">
-        <v>833</v>
+        <v>742</v>
       </c>
       <c r="G664" s="8">
-        <v>775</v>
+        <v>689</v>
       </c>
       <c r="H664" s="8">
-        <v>891</v>
+        <v>797</v>
       </c>
       <c r="I664" s="8">
-        <v>-63</v>
+        <v>73</v>
       </c>
       <c r="J664" s="9">
-        <v>-7.6</v>
+        <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="665" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A665" t="s">
         <v>1</v>
       </c>
       <c r="B665">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C665">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="D665" s="6">
-        <v>46074</v>
+        <v>45983</v>
       </c>
       <c r="E665" s="7">
-        <v>780</v>
+        <v>805</v>
       </c>
       <c r="F665" s="8">
-        <v>824</v>
+        <v>742</v>
       </c>
       <c r="G665" s="8">
-        <v>768</v>
+        <v>688</v>
       </c>
       <c r="H665" s="8">
-        <v>881</v>
+        <v>796</v>
       </c>
       <c r="I665" s="8">
-        <v>-44</v>
+        <v>63</v>
       </c>
       <c r="J665" s="9">
-        <v>-5.3</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="666" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A666" t="s">
         <v>1</v>
       </c>
       <c r="B666">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C666">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="D666" s="6">
-        <v>46081</v>
+        <v>45990</v>
       </c>
       <c r="E666" s="7">
-        <v>790</v>
+        <v>820</v>
       </c>
       <c r="F666" s="8">
-        <v>816</v>
+        <v>748</v>
       </c>
       <c r="G666" s="8">
-        <v>760</v>
+        <v>694</v>
       </c>
       <c r="H666" s="8">
-        <v>873</v>
+        <v>803</v>
       </c>
       <c r="I666" s="8">
-        <v>-26</v>
+        <v>72</v>
       </c>
       <c r="J666" s="9">
-        <v>-3.2</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="667" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A667" t="s">
         <v>1</v>
       </c>
       <c r="B667">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C667">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="D667" s="6">
-        <v>46088</v>
+        <v>45997</v>
       </c>
       <c r="E667" s="7">
-        <v>840</v>
+        <v>800</v>
       </c>
       <c r="F667" s="8">
-        <v>809</v>
+        <v>763</v>
       </c>
       <c r="G667" s="8">
-        <v>753</v>
+        <v>709</v>
       </c>
       <c r="H667" s="8">
-        <v>864</v>
+        <v>817</v>
       </c>
       <c r="I667" s="8">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="J667" s="9">
-        <v>3.9</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="668" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A668" t="s">
         <v>1</v>
       </c>
       <c r="B668">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C668">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D668" s="6">
-        <v>46095</v>
+        <v>46004</v>
       </c>
       <c r="E668" s="7">
-        <v>820</v>
+        <v>855</v>
       </c>
       <c r="F668" s="8">
-        <v>802</v>
+        <v>784</v>
       </c>
       <c r="G668" s="8">
-        <v>746</v>
+        <v>729</v>
       </c>
       <c r="H668" s="8">
-        <v>859</v>
+        <v>840</v>
       </c>
       <c r="I668" s="8">
-        <v>18</v>
+        <v>71</v>
       </c>
       <c r="J668" s="9">
-        <v>2.2000000000000002</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="669" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A669" t="s">
         <v>1</v>
       </c>
       <c r="B669">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C669">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="D669" s="6">
-        <v>46102</v>
+        <v>46011</v>
       </c>
       <c r="E669" s="7">
-        <v>810</v>
+        <v>890</v>
       </c>
       <c r="F669" s="8">
-        <v>796</v>
+        <v>807</v>
       </c>
       <c r="G669" s="8">
-        <v>741</v>
+        <v>751</v>
       </c>
       <c r="H669" s="8">
-        <v>854</v>
+        <v>863</v>
       </c>
       <c r="I669" s="8">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="J669" s="9">
-        <v>1.8</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="670" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A670" t="s">
         <v>1</v>
       </c>
       <c r="B670">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C670">
-        <v>12</v>
+        <v>52</v>
       </c>
       <c r="D670" s="6">
-        <v>46109</v>
+        <v>46018</v>
       </c>
       <c r="E670" s="7">
-        <v>740</v>
+        <v>900</v>
       </c>
       <c r="F670" s="8">
-        <v>790</v>
+        <v>829</v>
       </c>
       <c r="G670" s="8">
-        <v>734</v>
+        <v>773</v>
       </c>
       <c r="H670" s="8">
-        <v>845</v>
+        <v>887</v>
       </c>
       <c r="I670" s="8">
-        <v>-50</v>
+        <v>71</v>
       </c>
       <c r="J670" s="9">
-        <v>-6.3</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="671" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A671" t="s">
         <v>1</v>
       </c>
       <c r="B671">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C671">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="D671" s="6">
-        <v>46116</v>
+        <v>46025</v>
       </c>
       <c r="E671" s="7">
-        <v>735</v>
+        <v>950</v>
       </c>
       <c r="F671" s="8">
-        <v>784</v>
+        <v>838</v>
       </c>
       <c r="G671" s="8">
-        <v>727</v>
+        <v>781</v>
       </c>
       <c r="H671" s="8">
-        <v>840</v>
+        <v>896</v>
       </c>
       <c r="I671" s="8">
-        <v>-49</v>
+        <v>112</v>
       </c>
       <c r="J671" s="9">
-        <v>-6.2</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="672" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A672" t="s">
         <v>1</v>
       </c>
       <c r="B672">
         <v>2026</v>
       </c>
       <c r="C672">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D672" s="6">
-        <v>46123</v>
+        <v>46032</v>
       </c>
       <c r="E672" s="7">
-        <v>770</v>
+        <v>980</v>
       </c>
       <c r="F672" s="8">
-        <v>777</v>
+        <v>846</v>
       </c>
       <c r="G672" s="8">
-        <v>723</v>
+        <v>789</v>
       </c>
       <c r="H672" s="8">
-        <v>833</v>
+        <v>905</v>
       </c>
       <c r="I672" s="8">
-        <v>-7</v>
+        <v>134</v>
       </c>
       <c r="J672" s="9">
-        <v>-0.9</v>
+        <v>15.8</v>
       </c>
     </row>
     <row r="673" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A673" t="s">
         <v>1</v>
       </c>
       <c r="B673">
         <v>2026</v>
       </c>
       <c r="C673">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D673" s="6">
-        <v>46130</v>
+        <v>46039</v>
       </c>
       <c r="E673" s="7">
-        <v>725</v>
+        <v>875</v>
       </c>
       <c r="F673" s="8">
-        <v>770</v>
+        <v>855</v>
       </c>
       <c r="G673" s="8">
-        <v>715</v>
+        <v>798</v>
       </c>
       <c r="H673" s="8">
-        <v>827</v>
+        <v>912</v>
       </c>
       <c r="I673" s="8">
-        <v>-45</v>
+        <v>20</v>
       </c>
       <c r="J673" s="9">
-        <v>-5.9</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="674" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A674" t="s">
         <v>1</v>
       </c>
       <c r="B674">
         <v>2026</v>
       </c>
       <c r="C674">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="D674" s="6">
-        <v>46137</v>
+        <v>46046</v>
       </c>
       <c r="E674" s="7">
-        <v>750</v>
+        <v>815</v>
       </c>
       <c r="F674" s="8">
-        <v>763</v>
+        <v>855</v>
       </c>
       <c r="G674" s="8">
-        <v>709</v>
+        <v>798</v>
       </c>
       <c r="H674" s="8">
-        <v>818</v>
+        <v>912</v>
       </c>
       <c r="I674" s="8">
-        <v>-13</v>
+        <v>-40</v>
       </c>
       <c r="J674" s="9">
-        <v>-1.7</v>
+        <v>-4.7</v>
       </c>
     </row>
     <row r="675" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A675" t="s">
         <v>1</v>
       </c>
       <c r="B675">
         <v>2026</v>
       </c>
       <c r="C675">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="D675" s="6">
-        <v>46144</v>
+        <v>46053</v>
       </c>
       <c r="E675" s="7">
-        <v>825</v>
+        <v>800</v>
       </c>
       <c r="F675" s="8">
-        <v>755</v>
+        <v>851</v>
       </c>
       <c r="G675" s="8">
-        <v>701</v>
+        <v>794</v>
       </c>
       <c r="H675" s="8">
-        <v>809</v>
+        <v>908</v>
       </c>
       <c r="I675" s="8">
-        <v>70</v>
+        <v>-51</v>
       </c>
       <c r="J675" s="9">
-        <v>9.3000000000000007</v>
+        <v>-5.9</v>
       </c>
     </row>
     <row r="676" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A676" t="s">
         <v>1</v>
       </c>
       <c r="B676">
         <v>2026</v>
       </c>
       <c r="C676">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="D676" s="6">
-        <v>46151</v>
+        <v>46060</v>
       </c>
       <c r="E676" s="7">
-        <v>785</v>
+        <v>790</v>
       </c>
       <c r="F676" s="8">
-        <v>746</v>
+        <v>842</v>
       </c>
       <c r="G676" s="8">
-        <v>693</v>
+        <v>786</v>
       </c>
       <c r="H676" s="8">
-        <v>800</v>
+        <v>900</v>
       </c>
       <c r="I676" s="8">
-        <v>39</v>
+        <v>-52</v>
       </c>
       <c r="J676" s="9">
-        <v>5.2</v>
+        <v>-6.2</v>
       </c>
     </row>
     <row r="677" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A677" t="s">
         <v>1</v>
       </c>
       <c r="B677">
         <v>2026</v>
       </c>
       <c r="C677">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D677" s="6">
-        <v>46158</v>
+        <v>46067</v>
       </c>
       <c r="E677" s="7">
-        <v>755</v>
+        <v>765</v>
       </c>
       <c r="F677" s="8">
-        <v>737</v>
+        <v>833</v>
       </c>
       <c r="G677" s="8">
-        <v>683</v>
+        <v>775</v>
       </c>
       <c r="H677" s="8">
-        <v>792</v>
+        <v>891</v>
       </c>
       <c r="I677" s="8">
-        <v>18</v>
+        <v>-68</v>
       </c>
       <c r="J677" s="9">
-        <v>2.4</v>
+        <v>-8.1999999999999993</v>
       </c>
     </row>
     <row r="678" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A678" t="s">
         <v>1</v>
       </c>
       <c r="B678">
         <v>2026</v>
       </c>
       <c r="C678">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D678" s="6">
-        <v>46165</v>
+        <v>46074</v>
       </c>
       <c r="E678" s="7">
-        <v>740</v>
+        <v>775</v>
       </c>
       <c r="F678" s="8">
-        <v>729</v>
+        <v>824</v>
       </c>
       <c r="G678" s="8">
-        <v>676</v>
+        <v>768</v>
       </c>
       <c r="H678" s="8">
-        <v>783</v>
+        <v>881</v>
       </c>
       <c r="I678" s="8">
-        <v>11</v>
+        <v>-49</v>
       </c>
       <c r="J678" s="9">
-        <v>1.5</v>
+        <v>-5.9</v>
       </c>
     </row>
     <row r="679" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A679" t="s">
         <v>1</v>
       </c>
       <c r="B679">
         <v>2026</v>
       </c>
       <c r="C679">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D679" s="6">
-        <v>46172</v>
+        <v>46081</v>
       </c>
       <c r="E679" s="7">
-        <v>720</v>
+        <v>785</v>
       </c>
       <c r="F679" s="8">
-        <v>721</v>
+        <v>816</v>
       </c>
       <c r="G679" s="8">
-        <v>669</v>
+        <v>760</v>
       </c>
       <c r="H679" s="8">
-        <v>776</v>
+        <v>873</v>
       </c>
       <c r="I679" s="8">
-        <v>-1</v>
+        <v>-31</v>
       </c>
       <c r="J679" s="9">
-        <v>-0.2</v>
+        <v>-3.8</v>
       </c>
     </row>
     <row r="680" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A680" t="s">
         <v>1</v>
       </c>
       <c r="B680">
         <v>2026</v>
       </c>
       <c r="C680">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D680" s="6">
-        <v>46179</v>
+        <v>46088</v>
       </c>
       <c r="E680" s="7">
-        <v>805</v>
+        <v>830</v>
       </c>
       <c r="F680" s="8">
-        <v>715</v>
+        <v>809</v>
       </c>
       <c r="G680" s="8">
-        <v>662</v>
+        <v>753</v>
       </c>
       <c r="H680" s="8">
-        <v>769</v>
+        <v>864</v>
       </c>
       <c r="I680" s="8">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="J680" s="9">
-        <v>12.6</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="681" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A681" t="s">
         <v>1</v>
       </c>
       <c r="B681">
         <v>2026</v>
       </c>
       <c r="C681">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D681" s="6">
-        <v>46186</v>
+        <v>46095</v>
       </c>
       <c r="E681" s="7">
-        <v>730</v>
+        <v>820</v>
       </c>
       <c r="F681" s="8">
-        <v>710</v>
+        <v>802</v>
       </c>
       <c r="G681" s="8">
-        <v>659</v>
+        <v>746</v>
       </c>
       <c r="H681" s="8">
-        <v>762</v>
+        <v>859</v>
       </c>
       <c r="I681" s="8">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="J681" s="9">
-        <v>2.8</v>
+        <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="682" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A682" t="s">
         <v>1</v>
       </c>
       <c r="B682">
         <v>2026</v>
       </c>
       <c r="C682">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D682" s="6">
-        <v>46193</v>
+        <v>46102</v>
       </c>
       <c r="E682" s="7">
-        <v>690</v>
+        <v>800</v>
       </c>
       <c r="F682" s="8">
-        <v>707</v>
+        <v>796</v>
       </c>
       <c r="G682" s="8">
-        <v>655</v>
+        <v>741</v>
       </c>
       <c r="H682" s="8">
-        <v>760</v>
+        <v>854</v>
       </c>
       <c r="I682" s="8">
-        <v>-17</v>
+        <v>4</v>
       </c>
       <c r="J682" s="9">
-        <v>-2.4</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="683" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A683" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B683">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C683">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="D683" s="6">
-        <v>43834</v>
+        <v>46109</v>
       </c>
       <c r="E683" s="7">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="F683" s="8">
-        <v>746</v>
+        <v>790</v>
       </c>
       <c r="G683" s="8">
-        <v>693</v>
+        <v>734</v>
       </c>
       <c r="H683" s="8">
-        <v>801</v>
+        <v>845</v>
       </c>
       <c r="I683" s="8">
-        <v>-10</v>
+        <v>-50</v>
       </c>
       <c r="J683" s="9">
-        <v>-1.3</v>
+        <v>-6.3</v>
       </c>
     </row>
     <row r="684" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A684" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B684">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C684">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="D684" s="6">
-        <v>43841</v>
+        <v>46116</v>
       </c>
       <c r="E684" s="7">
-        <v>796</v>
+        <v>730</v>
       </c>
       <c r="F684" s="8">
-        <v>758</v>
+        <v>784</v>
       </c>
       <c r="G684" s="8">
-        <v>704</v>
+        <v>727</v>
       </c>
       <c r="H684" s="8">
-        <v>812</v>
+        <v>840</v>
       </c>
       <c r="I684" s="8">
-        <v>38</v>
+        <v>-54</v>
       </c>
       <c r="J684" s="9">
-        <v>5.0999999999999996</v>
+        <v>-6.8</v>
       </c>
     </row>
     <row r="685" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A685" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B685">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C685">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="D685" s="6">
-        <v>43848</v>
+        <v>46123</v>
       </c>
       <c r="E685" s="7">
-        <v>758</v>
+        <v>765</v>
       </c>
       <c r="F685" s="8">
-        <v>765</v>
+        <v>777</v>
       </c>
       <c r="G685" s="8">
-        <v>712</v>
+        <v>723</v>
       </c>
       <c r="H685" s="8">
-        <v>819</v>
+        <v>833</v>
       </c>
       <c r="I685" s="8">
-        <v>-7</v>
+        <v>-12</v>
       </c>
       <c r="J685" s="9">
-        <v>-0.9</v>
+        <v>-1.6</v>
       </c>
     </row>
     <row r="686" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A686" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B686">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C686">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="D686" s="6">
-        <v>43855</v>
+        <v>46130</v>
       </c>
       <c r="E686" s="7">
-        <v>745</v>
+        <v>715</v>
       </c>
       <c r="F686" s="8">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="G686" s="8">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="H686" s="8">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="I686" s="8">
-        <v>-23</v>
+        <v>-55</v>
       </c>
       <c r="J686" s="9">
-        <v>-3</v>
+        <v>-7.2</v>
       </c>
     </row>
     <row r="687" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A687" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B687">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C687">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="D687" s="6">
-        <v>43862</v>
+        <v>46137</v>
       </c>
       <c r="E687" s="7">
-        <v>706</v>
+        <v>740</v>
       </c>
       <c r="F687" s="8">
-        <v>767</v>
+        <v>763</v>
       </c>
       <c r="G687" s="8">
-        <v>714</v>
+        <v>709</v>
       </c>
       <c r="H687" s="8">
-        <v>822</v>
+        <v>818</v>
       </c>
       <c r="I687" s="8">
-        <v>-61</v>
+        <v>-23</v>
       </c>
       <c r="J687" s="9">
-        <v>-8</v>
+        <v>-3</v>
       </c>
     </row>
     <row r="688" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A688" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B688">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C688">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="D688" s="6">
-        <v>43869</v>
+        <v>46144</v>
       </c>
       <c r="E688" s="7">
-        <v>741</v>
+        <v>815</v>
       </c>
       <c r="F688" s="8">
-        <v>764</v>
+        <v>755</v>
       </c>
       <c r="G688" s="8">
-        <v>711</v>
+        <v>701</v>
       </c>
       <c r="H688" s="8">
-        <v>817</v>
+        <v>809</v>
       </c>
       <c r="I688" s="8">
-        <v>-23</v>
+        <v>60</v>
       </c>
       <c r="J688" s="9">
-        <v>-3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="689" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A689" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B689">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C689">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D689" s="6">
-        <v>43876</v>
+        <v>46151</v>
       </c>
       <c r="E689" s="7">
-        <v>718</v>
+        <v>775</v>
       </c>
       <c r="F689" s="8">
-        <v>758</v>
+        <v>746</v>
       </c>
       <c r="G689" s="8">
-        <v>704</v>
+        <v>693</v>
       </c>
       <c r="H689" s="8">
-        <v>813</v>
+        <v>800</v>
       </c>
       <c r="I689" s="8">
-        <v>-40</v>
+        <v>29</v>
       </c>
       <c r="J689" s="9">
-        <v>-5.3</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="690" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A690" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B690">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C690">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D690" s="6">
-        <v>43883</v>
+        <v>46158</v>
       </c>
       <c r="E690" s="7">
-        <v>702</v>
+        <v>750</v>
       </c>
       <c r="F690" s="8">
-        <v>751</v>
+        <v>737</v>
       </c>
       <c r="G690" s="8">
-        <v>698</v>
+        <v>683</v>
       </c>
       <c r="H690" s="8">
-        <v>806</v>
+        <v>792</v>
       </c>
       <c r="I690" s="8">
-        <v>-49</v>
+        <v>13</v>
       </c>
       <c r="J690" s="9">
-        <v>-6.6</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="691" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A691" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B691">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C691">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="D691" s="6">
-        <v>43890</v>
+        <v>46165</v>
       </c>
       <c r="E691" s="7">
-        <v>721</v>
+        <v>735</v>
       </c>
       <c r="F691" s="8">
-        <v>744</v>
+        <v>729</v>
       </c>
       <c r="G691" s="8">
-        <v>691</v>
+        <v>676</v>
       </c>
       <c r="H691" s="8">
-        <v>799</v>
+        <v>783</v>
       </c>
       <c r="I691" s="8">
-        <v>-23</v>
+        <v>6</v>
       </c>
       <c r="J691" s="9">
-        <v>-3.1</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="692" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A692" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B692">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C692">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D692" s="6">
-        <v>43897</v>
+        <v>46172</v>
       </c>
       <c r="E692" s="7">
-        <v>697</v>
+        <v>710</v>
       </c>
       <c r="F692" s="8">
-        <v>736</v>
+        <v>721</v>
       </c>
       <c r="G692" s="8">
-        <v>684</v>
+        <v>669</v>
       </c>
       <c r="H692" s="8">
-        <v>790</v>
+        <v>776</v>
       </c>
       <c r="I692" s="8">
-        <v>-39</v>
+        <v>-11</v>
       </c>
       <c r="J692" s="9">
-        <v>-5.3</v>
+        <v>-1.6</v>
       </c>
     </row>
     <row r="693" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A693" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B693">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C693">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D693" s="6">
-        <v>43904</v>
+        <v>46179</v>
       </c>
       <c r="E693" s="7">
-        <v>706</v>
+        <v>795</v>
       </c>
       <c r="F693" s="8">
-        <v>729</v>
+        <v>715</v>
       </c>
       <c r="G693" s="8">
-        <v>676</v>
+        <v>662</v>
       </c>
       <c r="H693" s="8">
-        <v>783</v>
+        <v>769</v>
       </c>
       <c r="I693" s="8">
-        <v>-23</v>
+        <v>80</v>
       </c>
       <c r="J693" s="9">
-        <v>-3.1</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="694" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A694" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B694">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C694">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D694" s="6">
-        <v>43911</v>
+        <v>46186</v>
       </c>
       <c r="E694" s="7">
-        <v>694</v>
+        <v>730</v>
       </c>
       <c r="F694" s="8">
-        <v>723</v>
+        <v>710</v>
       </c>
       <c r="G694" s="8">
-        <v>670</v>
+        <v>659</v>
       </c>
       <c r="H694" s="8">
-        <v>774</v>
+        <v>762</v>
       </c>
       <c r="I694" s="8">
-        <v>-29</v>
+        <v>20</v>
       </c>
       <c r="J694" s="9">
-        <v>-4</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="695" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A695" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B695">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C695">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D695" s="6">
-        <v>43918</v>
+        <v>46193</v>
       </c>
       <c r="E695" s="7">
-        <v>740</v>
+        <v>685</v>
       </c>
       <c r="F695" s="8">
-        <v>717</v>
+        <v>707</v>
       </c>
       <c r="G695" s="8">
-        <v>665</v>
+        <v>655</v>
       </c>
       <c r="H695" s="8">
-        <v>771</v>
+        <v>760</v>
       </c>
       <c r="I695" s="8">
-        <v>23</v>
+        <v>-22</v>
       </c>
       <c r="J695" s="9">
-        <v>3.2</v>
+        <v>-3.1</v>
       </c>
     </row>
     <row r="696" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A696" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B696">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C696">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="D696" s="6">
-        <v>43925</v>
+        <v>46200</v>
       </c>
       <c r="E696" s="7">
-        <v>769</v>
+        <v>705</v>
       </c>
       <c r="F696" s="8">
-        <v>712</v>
+        <v>704</v>
       </c>
       <c r="G696" s="8">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="H696" s="8">
-        <v>765</v>
+        <v>756</v>
       </c>
       <c r="I696" s="8">
-        <v>57</v>
+        <v>1</v>
       </c>
       <c r="J696" s="9">
-        <v>8.1</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="697" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A697" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B697">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C697">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D697" s="6">
-        <v>43932</v>
+        <v>46207</v>
       </c>
       <c r="E697" s="7">
-        <v>938</v>
+        <v>730</v>
       </c>
       <c r="F697" s="8">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="G697" s="8">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="H697" s="8">
-        <v>758</v>
+        <v>754</v>
       </c>
       <c r="I697" s="8">
-        <v>233</v>
+        <v>29</v>
       </c>
       <c r="J697" s="9">
-        <v>33</v>
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="698" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A698" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B698">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C698">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D698" s="6">
-        <v>43939</v>
+        <v>46214</v>
       </c>
       <c r="E698" s="7">
-        <v>990</v>
+        <v>710</v>
       </c>
       <c r="F698" s="8">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="G698" s="8">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="H698" s="8">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="I698" s="8">
-        <v>293</v>
+        <v>11</v>
       </c>
       <c r="J698" s="9">
-        <v>42.1</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="699" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A699" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B699">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C699">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="D699" s="6">
-        <v>43946</v>
+        <v>46221</v>
       </c>
       <c r="E699" s="7">
-        <v>1082</v>
+        <v>700</v>
       </c>
       <c r="F699" s="8">
-        <v>686</v>
+        <v>696</v>
       </c>
       <c r="G699" s="8">
-        <v>634</v>
+        <v>645</v>
       </c>
       <c r="H699" s="8">
-        <v>738</v>
+        <v>749</v>
       </c>
       <c r="I699" s="8">
-        <v>396</v>
+        <v>4</v>
       </c>
       <c r="J699" s="9">
-        <v>57.8</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="700" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A700" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B700">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C700">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="D700" s="6">
-        <v>43953</v>
+        <v>46228</v>
       </c>
       <c r="E700" s="7">
-        <v>1123</v>
+        <v>680</v>
       </c>
       <c r="F700" s="8">
-        <v>672</v>
+        <v>693</v>
       </c>
       <c r="G700" s="8">
-        <v>623</v>
+        <v>643</v>
       </c>
       <c r="H700" s="8">
-        <v>723</v>
+        <v>746</v>
       </c>
       <c r="I700" s="8">
-        <v>451</v>
+        <v>-13</v>
       </c>
       <c r="J700" s="9">
-        <v>67</v>
+        <v>-1.9</v>
       </c>
     </row>
     <row r="701" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A701" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B701">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C701">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="D701" s="6">
-        <v>43960</v>
+        <v>46235</v>
       </c>
       <c r="E701" s="7">
-        <v>981</v>
+        <v>675</v>
       </c>
       <c r="F701" s="8">
-        <v>658</v>
+        <v>690</v>
       </c>
       <c r="G701" s="8">
-        <v>608</v>
+        <v>640</v>
       </c>
       <c r="H701" s="8">
-        <v>709</v>
+        <v>742</v>
       </c>
       <c r="I701" s="8">
-        <v>323</v>
+        <v>-15</v>
       </c>
       <c r="J701" s="9">
-        <v>49.1</v>
+        <v>-2.2000000000000002</v>
       </c>
     </row>
     <row r="702" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A702" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B702">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C702">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="D702" s="6">
-        <v>43967</v>
+        <v>46242</v>
       </c>
       <c r="E702" s="7">
-        <v>900</v>
+        <v>690</v>
       </c>
       <c r="F702" s="8">
-        <v>644</v>
+        <v>688</v>
       </c>
       <c r="G702" s="8">
-        <v>595</v>
+        <v>636</v>
       </c>
       <c r="H702" s="8">
-        <v>695</v>
+        <v>740</v>
       </c>
       <c r="I702" s="8">
-        <v>256</v>
+        <v>2</v>
       </c>
       <c r="J702" s="9">
-        <v>39.799999999999997</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="703" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A703" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B703">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C703">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="D703" s="6">
-        <v>43974</v>
+        <v>46249</v>
       </c>
       <c r="E703" s="7">
-        <v>814</v>
+        <v>750</v>
       </c>
       <c r="F703" s="8">
-        <v>632</v>
+        <v>686</v>
       </c>
       <c r="G703" s="8">
-        <v>582</v>
+        <v>635</v>
       </c>
       <c r="H703" s="8">
-        <v>683</v>
+        <v>738</v>
       </c>
       <c r="I703" s="8">
-        <v>182</v>
+        <v>64</v>
       </c>
       <c r="J703" s="9">
-        <v>28.9</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="704" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A704" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B704">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C704">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="D704" s="6">
-        <v>43981</v>
+        <v>46256</v>
       </c>
       <c r="E704" s="7">
-        <v>871</v>
+        <v>750</v>
       </c>
       <c r="F704" s="8">
-        <v>622</v>
+        <v>684</v>
       </c>
       <c r="G704" s="8">
-        <v>573</v>
+        <v>633</v>
       </c>
       <c r="H704" s="8">
-        <v>671</v>
+        <v>737</v>
       </c>
       <c r="I704" s="8">
-        <v>249</v>
+        <v>66</v>
       </c>
       <c r="J704" s="9">
-        <v>40.1</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="705" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A705" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B705">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C705">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="D705" s="6">
-        <v>43988</v>
+        <v>46263</v>
       </c>
       <c r="E705" s="7">
-        <v>739</v>
+        <v>735</v>
       </c>
       <c r="F705" s="8">
-        <v>615</v>
+        <v>684</v>
       </c>
       <c r="G705" s="8">
-        <v>567</v>
+        <v>634</v>
       </c>
       <c r="H705" s="8">
-        <v>665</v>
+        <v>738</v>
       </c>
       <c r="I705" s="8">
-        <v>124</v>
+        <v>51</v>
       </c>
       <c r="J705" s="9">
-        <v>20.100000000000001</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="706" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A706" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B706">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C706">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="D706" s="6">
-        <v>43995</v>
+        <v>46270</v>
       </c>
       <c r="E706" s="7">
-        <v>606</v>
+        <v>690</v>
       </c>
       <c r="F706" s="8">
-        <v>611</v>
+        <v>686</v>
       </c>
       <c r="G706" s="8">
-        <v>562</v>
+        <v>635</v>
       </c>
       <c r="H706" s="8">
-        <v>660</v>
+        <v>737</v>
       </c>
       <c r="I706" s="8">
-        <v>-5</v>
+        <v>4</v>
       </c>
       <c r="J706" s="9">
-        <v>-0.9</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="707" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A707" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B707">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C707">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="D707" s="6">
-        <v>44002</v>
+        <v>46277</v>
       </c>
       <c r="E707" s="7">
-        <v>613</v>
+        <v>745</v>
       </c>
       <c r="F707" s="8">
-        <v>609</v>
+        <v>689</v>
       </c>
       <c r="G707" s="8">
-        <v>562</v>
+        <v>639</v>
       </c>
       <c r="H707" s="8">
-        <v>658</v>
+        <v>742</v>
       </c>
       <c r="I707" s="8">
-        <v>4</v>
+        <v>56</v>
       </c>
       <c r="J707" s="9">
-        <v>0.6</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="708" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A708" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B708">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C708">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D708" s="6">
-        <v>44009</v>
+        <v>46284</v>
       </c>
       <c r="E708" s="7">
-        <v>587</v>
+        <v>755</v>
       </c>
       <c r="F708" s="8">
-        <v>608</v>
+        <v>696</v>
       </c>
       <c r="G708" s="8">
-        <v>559</v>
+        <v>644</v>
       </c>
       <c r="H708" s="8">
-        <v>657</v>
+        <v>747</v>
       </c>
       <c r="I708" s="8">
-        <v>-21</v>
+        <v>59</v>
       </c>
       <c r="J708" s="9">
-        <v>-3.4</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="709" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A709" t="s">
         <v>0</v>
       </c>
       <c r="B709">
         <v>2020</v>
       </c>
       <c r="C709">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="D709" s="6">
-        <v>44016</v>
+        <v>43834</v>
       </c>
       <c r="E709" s="7">
-        <v>525</v>
+        <v>736</v>
       </c>
       <c r="F709" s="8">
-        <v>606</v>
+        <v>746</v>
       </c>
       <c r="G709" s="8">
-        <v>558</v>
+        <v>693</v>
       </c>
       <c r="H709" s="8">
-        <v>655</v>
+        <v>801</v>
       </c>
       <c r="I709" s="8">
-        <v>-81</v>
+        <v>-10</v>
       </c>
       <c r="J709" s="9">
-        <v>-13.4</v>
+        <v>-1.3</v>
       </c>
     </row>
     <row r="710" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A710" t="s">
         <v>0</v>
       </c>
       <c r="B710">
         <v>2020</v>
       </c>
       <c r="C710">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="D710" s="6">
-        <v>44023</v>
+        <v>43841</v>
       </c>
       <c r="E710" s="7">
-        <v>616</v>
+        <v>796</v>
       </c>
       <c r="F710" s="8">
-        <v>604</v>
+        <v>758</v>
       </c>
       <c r="G710" s="8">
-        <v>556</v>
+        <v>704</v>
       </c>
       <c r="H710" s="8">
-        <v>654</v>
+        <v>812</v>
       </c>
       <c r="I710" s="8">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="J710" s="9">
-        <v>2</v>
+        <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="711" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A711" t="s">
         <v>0</v>
       </c>
       <c r="B711">
         <v>2020</v>
       </c>
       <c r="C711">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="D711" s="6">
-        <v>44030</v>
+        <v>43848</v>
       </c>
       <c r="E711" s="7">
-        <v>590</v>
+        <v>758</v>
       </c>
       <c r="F711" s="8">
-        <v>601</v>
+        <v>765</v>
       </c>
       <c r="G711" s="8">
-        <v>554</v>
+        <v>712</v>
       </c>
       <c r="H711" s="8">
-        <v>650</v>
+        <v>819</v>
       </c>
       <c r="I711" s="8">
-        <v>-11</v>
+        <v>-7</v>
       </c>
       <c r="J711" s="9">
-        <v>-1.9</v>
+        <v>-0.9</v>
       </c>
     </row>
     <row r="712" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A712" t="s">
         <v>0</v>
       </c>
       <c r="B712">
         <v>2020</v>
       </c>
       <c r="C712">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="D712" s="6">
-        <v>44037</v>
+        <v>43855</v>
       </c>
       <c r="E712" s="7">
-        <v>554</v>
+        <v>745</v>
       </c>
       <c r="F712" s="8">
-        <v>599</v>
+        <v>768</v>
       </c>
       <c r="G712" s="8">
-        <v>550</v>
+        <v>713</v>
       </c>
       <c r="H712" s="8">
-        <v>648</v>
+        <v>823</v>
       </c>
       <c r="I712" s="8">
-        <v>-45</v>
+        <v>-23</v>
       </c>
       <c r="J712" s="9">
-        <v>-7.5</v>
+        <v>-3</v>
       </c>
     </row>
     <row r="713" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A713" t="s">
         <v>0</v>
       </c>
       <c r="B713">
         <v>2020</v>
       </c>
       <c r="C713">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="D713" s="6">
-        <v>44044</v>
+        <v>43862</v>
       </c>
       <c r="E713" s="7">
-        <v>541</v>
+        <v>706</v>
       </c>
       <c r="F713" s="8">
-        <v>596</v>
+        <v>767</v>
       </c>
       <c r="G713" s="8">
-        <v>548</v>
+        <v>714</v>
       </c>
       <c r="H713" s="8">
-        <v>645</v>
+        <v>822</v>
       </c>
       <c r="I713" s="8">
-        <v>-55</v>
+        <v>-61</v>
       </c>
       <c r="J713" s="9">
-        <v>-9.3000000000000007</v>
+        <v>-8</v>
       </c>
     </row>
     <row r="714" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A714" t="s">
         <v>0</v>
       </c>
       <c r="B714">
         <v>2020</v>
       </c>
       <c r="C714">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="D714" s="6">
-        <v>44051</v>
+        <v>43869</v>
       </c>
       <c r="E714" s="7">
-        <v>652</v>
+        <v>741</v>
       </c>
       <c r="F714" s="8">
-        <v>594</v>
+        <v>764</v>
       </c>
       <c r="G714" s="8">
-        <v>548</v>
+        <v>711</v>
       </c>
       <c r="H714" s="8">
-        <v>642</v>
+        <v>817</v>
       </c>
       <c r="I714" s="8">
-        <v>58</v>
+        <v>-23</v>
       </c>
       <c r="J714" s="9">
-        <v>9.6999999999999993</v>
+        <v>-3</v>
       </c>
     </row>
     <row r="715" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A715" t="s">
         <v>0</v>
       </c>
       <c r="B715">
         <v>2020</v>
       </c>
       <c r="C715">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="D715" s="6">
-        <v>44058</v>
+        <v>43876</v>
       </c>
       <c r="E715" s="7">
-        <v>610</v>
+        <v>718</v>
       </c>
       <c r="F715" s="8">
-        <v>594</v>
+        <v>758</v>
       </c>
       <c r="G715" s="8">
-        <v>546</v>
+        <v>704</v>
       </c>
       <c r="H715" s="8">
-        <v>642</v>
+        <v>813</v>
       </c>
       <c r="I715" s="8">
-        <v>16</v>
+        <v>-40</v>
       </c>
       <c r="J715" s="9">
-        <v>2.8</v>
+        <v>-5.3</v>
       </c>
     </row>
     <row r="716" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A716" t="s">
         <v>0</v>
       </c>
       <c r="B716">
         <v>2020</v>
       </c>
       <c r="C716">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="D716" s="6">
-        <v>44065</v>
+        <v>43883</v>
       </c>
       <c r="E716" s="7">
-        <v>554</v>
+        <v>702</v>
       </c>
       <c r="F716" s="8">
-        <v>594</v>
+        <v>751</v>
       </c>
       <c r="G716" s="8">
-        <v>547</v>
+        <v>698</v>
       </c>
       <c r="H716" s="8">
-        <v>642</v>
+        <v>806</v>
       </c>
       <c r="I716" s="8">
-        <v>-40</v>
+        <v>-49</v>
       </c>
       <c r="J716" s="9">
-        <v>-6.7</v>
+        <v>-6.6</v>
       </c>
     </row>
     <row r="717" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A717" t="s">
         <v>0</v>
       </c>
       <c r="B717">
         <v>2020</v>
       </c>
       <c r="C717">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D717" s="6">
-        <v>44072</v>
+        <v>43890</v>
       </c>
       <c r="E717" s="7">
-        <v>632</v>
+        <v>721</v>
       </c>
       <c r="F717" s="8">
-        <v>596</v>
+        <v>744</v>
       </c>
       <c r="G717" s="8">
-        <v>548</v>
+        <v>691</v>
       </c>
       <c r="H717" s="8">
-        <v>644</v>
+        <v>799</v>
       </c>
       <c r="I717" s="8">
-        <v>36</v>
+        <v>-23</v>
       </c>
       <c r="J717" s="9">
-        <v>6</v>
+        <v>-3.1</v>
       </c>
     </row>
     <row r="718" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A718" t="s">
         <v>0</v>
       </c>
       <c r="B718">
         <v>2020</v>
       </c>
       <c r="C718">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D718" s="6">
-        <v>44079</v>
+        <v>43897</v>
       </c>
       <c r="E718" s="7">
-        <v>557</v>
+        <v>697</v>
       </c>
       <c r="F718" s="8">
-        <v>600</v>
+        <v>736</v>
       </c>
       <c r="G718" s="8">
-        <v>553</v>
+        <v>684</v>
       </c>
       <c r="H718" s="8">
-        <v>649</v>
+        <v>790</v>
       </c>
       <c r="I718" s="8">
-        <v>-43</v>
+        <v>-39</v>
       </c>
       <c r="J718" s="9">
-        <v>-7.2</v>
+        <v>-5.3</v>
       </c>
     </row>
     <row r="719" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A719" t="s">
         <v>0</v>
       </c>
       <c r="B719">
         <v>2020</v>
       </c>
       <c r="C719">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D719" s="6">
-        <v>44086</v>
+        <v>43904</v>
       </c>
       <c r="E719" s="7">
-        <v>574</v>
+        <v>706</v>
       </c>
       <c r="F719" s="8">
-        <v>607</v>
+        <v>729</v>
       </c>
       <c r="G719" s="8">
-        <v>558</v>
+        <v>676</v>
       </c>
       <c r="H719" s="8">
-        <v>656</v>
+        <v>783</v>
       </c>
       <c r="I719" s="8">
-        <v>-33</v>
+        <v>-23</v>
       </c>
       <c r="J719" s="9">
-        <v>-5.5</v>
+        <v>-3.1</v>
       </c>
     </row>
     <row r="720" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A720" t="s">
         <v>0</v>
       </c>
       <c r="B720">
         <v>2020</v>
       </c>
       <c r="C720">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="D720" s="6">
-        <v>44093</v>
+        <v>43911</v>
       </c>
       <c r="E720" s="7">
-        <v>631</v>
+        <v>694</v>
       </c>
       <c r="F720" s="8">
-        <v>617</v>
+        <v>723</v>
       </c>
       <c r="G720" s="8">
-        <v>568</v>
+        <v>670</v>
       </c>
       <c r="H720" s="8">
-        <v>665</v>
+        <v>774</v>
       </c>
       <c r="I720" s="8">
-        <v>14</v>
+        <v>-29</v>
       </c>
       <c r="J720" s="9">
-        <v>2.2999999999999998</v>
+        <v>-4</v>
       </c>
     </row>
     <row r="721" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A721" t="s">
         <v>0</v>
       </c>
       <c r="B721">
         <v>2020</v>
       </c>
       <c r="C721">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="D721" s="6">
-        <v>44100</v>
+        <v>43918</v>
       </c>
       <c r="E721" s="7">
-        <v>639</v>
+        <v>740</v>
       </c>
       <c r="F721" s="8">
-        <v>629</v>
+        <v>717</v>
       </c>
       <c r="G721" s="8">
-        <v>580</v>
+        <v>665</v>
       </c>
       <c r="H721" s="8">
-        <v>678</v>
+        <v>771</v>
       </c>
       <c r="I721" s="8">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="J721" s="9">
-        <v>1.7</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="722" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A722" t="s">
         <v>0</v>
       </c>
       <c r="B722">
         <v>2020</v>
       </c>
       <c r="C722">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="D722" s="6">
-        <v>44107</v>
+        <v>43925</v>
       </c>
       <c r="E722" s="7">
-        <v>642</v>
+        <v>769</v>
       </c>
       <c r="F722" s="8">
-        <v>641</v>
+        <v>712</v>
       </c>
       <c r="G722" s="8">
-        <v>592</v>
+        <v>658</v>
       </c>
       <c r="H722" s="8">
-        <v>691</v>
+        <v>765</v>
       </c>
       <c r="I722" s="8">
-        <v>1</v>
+        <v>57</v>
       </c>
       <c r="J722" s="9">
-        <v>0.1</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="723" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A723" t="s">
         <v>0</v>
       </c>
       <c r="B723">
         <v>2020</v>
       </c>
       <c r="C723">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D723" s="6">
-        <v>44114</v>
+        <v>43932</v>
       </c>
       <c r="E723" s="7">
-        <v>724</v>
+        <v>938</v>
       </c>
       <c r="F723" s="8">
+        <v>705</v>
+      </c>
+      <c r="G723" s="8">
         <v>653</v>
       </c>
-      <c r="G723" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="H723" s="8">
-        <v>703</v>
+        <v>758</v>
       </c>
       <c r="I723" s="8">
-        <v>71</v>
+        <v>233</v>
       </c>
       <c r="J723" s="9">
-        <v>10.9</v>
+        <v>33</v>
       </c>
     </row>
     <row r="724" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A724" t="s">
         <v>0</v>
       </c>
       <c r="B724">
         <v>2020</v>
       </c>
       <c r="C724">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="D724" s="6">
-        <v>44121</v>
+        <v>43939</v>
       </c>
       <c r="E724" s="7">
-        <v>660</v>
+        <v>990</v>
       </c>
       <c r="F724" s="8">
-        <v>662</v>
+        <v>697</v>
       </c>
       <c r="G724" s="8">
-        <v>612</v>
+        <v>646</v>
       </c>
       <c r="H724" s="8">
-        <v>713</v>
+        <v>748</v>
       </c>
       <c r="I724" s="8">
-        <v>-2</v>
+        <v>293</v>
       </c>
       <c r="J724" s="9">
-        <v>-0.3</v>
+        <v>42.1</v>
       </c>
     </row>
     <row r="725" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A725" t="s">
         <v>0</v>
       </c>
       <c r="B725">
         <v>2020</v>
       </c>
       <c r="C725">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="D725" s="6">
-        <v>44128</v>
+        <v>43946</v>
       </c>
       <c r="E725" s="7">
-        <v>656</v>
+        <v>1082</v>
       </c>
       <c r="F725" s="8">
-        <v>667</v>
+        <v>686</v>
       </c>
       <c r="G725" s="8">
-        <v>616</v>
+        <v>634</v>
       </c>
       <c r="H725" s="8">
-        <v>719</v>
+        <v>738</v>
       </c>
       <c r="I725" s="8">
-        <v>-11</v>
+        <v>396</v>
       </c>
       <c r="J725" s="9">
-        <v>-1.6</v>
+        <v>57.8</v>
       </c>
     </row>
     <row r="726" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A726" t="s">
         <v>0</v>
       </c>
       <c r="B726">
         <v>2020</v>
       </c>
       <c r="C726">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="D726" s="6">
-        <v>44135</v>
+        <v>43953</v>
       </c>
       <c r="E726" s="7">
-        <v>670</v>
+        <v>1123</v>
       </c>
       <c r="F726" s="8">
-        <v>667</v>
+        <v>672</v>
       </c>
       <c r="G726" s="8">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="H726" s="8">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="I726" s="8">
-        <v>3</v>
+        <v>451</v>
       </c>
       <c r="J726" s="9">
-        <v>0.4</v>
+        <v>67</v>
       </c>
     </row>
     <row r="727" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A727" t="s">
         <v>0</v>
       </c>
       <c r="B727">
         <v>2020</v>
       </c>
       <c r="C727">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="D727" s="6">
-        <v>44142</v>
+        <v>43960</v>
       </c>
       <c r="E727" s="7">
-        <v>718</v>
+        <v>981</v>
       </c>
       <c r="F727" s="8">
-        <v>666</v>
+        <v>658</v>
       </c>
       <c r="G727" s="8">
-        <v>615</v>
+        <v>608</v>
       </c>
       <c r="H727" s="8">
-        <v>716</v>
+        <v>709</v>
       </c>
       <c r="I727" s="8">
-        <v>52</v>
+        <v>323</v>
       </c>
       <c r="J727" s="9">
-        <v>7.9</v>
+        <v>49.1</v>
       </c>
     </row>
     <row r="728" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A728" t="s">
         <v>0</v>
       </c>
       <c r="B728">
         <v>2020</v>
       </c>
       <c r="C728">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="D728" s="6">
-        <v>44149</v>
+        <v>43967</v>
       </c>
       <c r="E728" s="7">
-        <v>743</v>
+        <v>900</v>
       </c>
       <c r="F728" s="8">
-        <v>664</v>
+        <v>644</v>
       </c>
       <c r="G728" s="8">
-        <v>615</v>
+        <v>595</v>
       </c>
       <c r="H728" s="8">
-        <v>714</v>
+        <v>695</v>
       </c>
       <c r="I728" s="8">
-        <v>79</v>
+        <v>256</v>
       </c>
       <c r="J728" s="9">
-        <v>11.9</v>
+        <v>39.799999999999997</v>
       </c>
     </row>
     <row r="729" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A729" t="s">
         <v>0</v>
       </c>
       <c r="B729">
         <v>2020</v>
       </c>
       <c r="C729">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="D729" s="6">
-        <v>44156</v>
+        <v>43974</v>
       </c>
       <c r="E729" s="7">
-        <v>675</v>
+        <v>814</v>
       </c>
       <c r="F729" s="8">
-        <v>665</v>
+        <v>632</v>
       </c>
       <c r="G729" s="8">
-        <v>614</v>
+        <v>582</v>
       </c>
       <c r="H729" s="8">
-        <v>717</v>
+        <v>683</v>
       </c>
       <c r="I729" s="8">
-        <v>10</v>
+        <v>182</v>
       </c>
       <c r="J729" s="9">
-        <v>1.4</v>
+        <v>28.9</v>
       </c>
     </row>
     <row r="730" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A730" t="s">
         <v>0</v>
       </c>
       <c r="B730">
         <v>2020</v>
       </c>
       <c r="C730">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="D730" s="6">
-        <v>44163</v>
+        <v>43981</v>
       </c>
       <c r="E730" s="7">
-        <v>731</v>
+        <v>871</v>
       </c>
       <c r="F730" s="8">
+        <v>622</v>
+      </c>
+      <c r="G730" s="8">
+        <v>573</v>
+      </c>
+      <c r="H730" s="8">
         <v>671</v>
       </c>
-      <c r="G730" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="I730" s="8">
-        <v>60</v>
+        <v>249</v>
       </c>
       <c r="J730" s="9">
-        <v>8.9</v>
+        <v>40.1</v>
       </c>
     </row>
     <row r="731" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A731" t="s">
         <v>0</v>
       </c>
       <c r="B731">
         <v>2020</v>
       </c>
       <c r="C731">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D731" s="6">
-        <v>44170</v>
+        <v>43988</v>
       </c>
       <c r="E731" s="7">
-        <v>764</v>
+        <v>739</v>
       </c>
       <c r="F731" s="8">
-        <v>684</v>
+        <v>615</v>
       </c>
       <c r="G731" s="8">
-        <v>632</v>
+        <v>567</v>
       </c>
       <c r="H731" s="8">
-        <v>736</v>
+        <v>665</v>
       </c>
       <c r="I731" s="8">
-        <v>80</v>
+        <v>124</v>
       </c>
       <c r="J731" s="9">
-        <v>11.7</v>
+        <v>20.100000000000001</v>
       </c>
     </row>
     <row r="732" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A732" t="s">
         <v>0</v>
       </c>
       <c r="B732">
         <v>2020</v>
       </c>
       <c r="C732">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="D732" s="6">
-        <v>44177</v>
+        <v>43995</v>
       </c>
       <c r="E732" s="7">
-        <v>759</v>
+        <v>606</v>
       </c>
       <c r="F732" s="8">
-        <v>701</v>
+        <v>611</v>
       </c>
       <c r="G732" s="8">
-        <v>650</v>
+        <v>562</v>
       </c>
       <c r="H732" s="8">
-        <v>752</v>
+        <v>660</v>
       </c>
       <c r="I732" s="8">
-        <v>58</v>
+        <v>-5</v>
       </c>
       <c r="J732" s="9">
-        <v>8.3000000000000007</v>
+        <v>-0.9</v>
       </c>
     </row>
     <row r="733" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A733" t="s">
         <v>0</v>
       </c>
       <c r="B733">
         <v>2020</v>
       </c>
       <c r="C733">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="D733" s="6">
-        <v>44184</v>
+        <v>44002</v>
       </c>
       <c r="E733" s="7">
-        <v>761</v>
+        <v>613</v>
       </c>
       <c r="F733" s="8">
-        <v>720</v>
+        <v>609</v>
       </c>
       <c r="G733" s="8">
-        <v>667</v>
+        <v>562</v>
       </c>
       <c r="H733" s="8">
-        <v>774</v>
+        <v>658</v>
       </c>
       <c r="I733" s="8">
-        <v>41</v>
+        <v>4</v>
       </c>
       <c r="J733" s="9">
-        <v>5.7</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="734" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A734" t="s">
         <v>0</v>
       </c>
       <c r="B734">
         <v>2020</v>
       </c>
       <c r="C734">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="D734" s="6">
-        <v>44191</v>
+        <v>44009</v>
       </c>
       <c r="E734" s="7">
-        <v>815</v>
+        <v>587</v>
       </c>
       <c r="F734" s="8">
-        <v>739</v>
+        <v>608</v>
       </c>
       <c r="G734" s="8">
-        <v>686</v>
+        <v>559</v>
       </c>
       <c r="H734" s="8">
-        <v>792</v>
+        <v>657</v>
       </c>
       <c r="I734" s="8">
-        <v>76</v>
+        <v>-21</v>
       </c>
       <c r="J734" s="9">
-        <v>10.3</v>
+        <v>-3.4</v>
       </c>
     </row>
     <row r="735" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A735" t="s">
         <v>0</v>
       </c>
       <c r="B735">
         <v>2020</v>
       </c>
       <c r="C735">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="D735" s="6">
-        <v>44198</v>
+        <v>44016</v>
       </c>
       <c r="E735" s="7">
-        <v>759</v>
+        <v>525</v>
       </c>
       <c r="F735" s="8">
-        <v>748</v>
+        <v>606</v>
       </c>
       <c r="G735" s="8">
-        <v>695</v>
+        <v>558</v>
       </c>
       <c r="H735" s="8">
-        <v>802</v>
+        <v>655</v>
       </c>
       <c r="I735" s="8">
-        <v>11</v>
+        <v>-81</v>
       </c>
       <c r="J735" s="9">
-        <v>1.5</v>
+        <v>-13.4</v>
       </c>
     </row>
     <row r="736" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A736" t="s">
         <v>0</v>
       </c>
       <c r="B736">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C736">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="D736" s="6">
-        <v>44205</v>
+        <v>44023</v>
       </c>
       <c r="E736" s="7">
-        <v>842</v>
+        <v>616</v>
       </c>
       <c r="F736" s="8">
-        <v>756</v>
+        <v>604</v>
       </c>
       <c r="G736" s="8">
-        <v>703</v>
+        <v>556</v>
       </c>
       <c r="H736" s="8">
-        <v>811</v>
+        <v>654</v>
       </c>
       <c r="I736" s="8">
-        <v>86</v>
+        <v>12</v>
       </c>
       <c r="J736" s="9">
-        <v>11.4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="737" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A737" t="s">
         <v>0</v>
       </c>
       <c r="B737">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C737">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="D737" s="6">
-        <v>44212</v>
+        <v>44030</v>
       </c>
       <c r="E737" s="7">
-        <v>840</v>
+        <v>590</v>
       </c>
       <c r="F737" s="8">
-        <v>768</v>
+        <v>601</v>
       </c>
       <c r="G737" s="8">
-        <v>715</v>
+        <v>554</v>
       </c>
       <c r="H737" s="8">
-        <v>824</v>
+        <v>650</v>
       </c>
       <c r="I737" s="8">
-        <v>72</v>
+        <v>-11</v>
       </c>
       <c r="J737" s="9">
-        <v>9.4</v>
+        <v>-1.9</v>
       </c>
     </row>
     <row r="738" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A738" t="s">
         <v>0</v>
       </c>
       <c r="B738">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C738">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="D738" s="6">
-        <v>44219</v>
+        <v>44037</v>
       </c>
       <c r="E738" s="7">
-        <v>790</v>
+        <v>554</v>
       </c>
       <c r="F738" s="8">
-        <v>775</v>
+        <v>599</v>
       </c>
       <c r="G738" s="8">
-        <v>721</v>
+        <v>550</v>
       </c>
       <c r="H738" s="8">
-        <v>831</v>
+        <v>648</v>
       </c>
       <c r="I738" s="8">
-        <v>15</v>
+        <v>-45</v>
       </c>
       <c r="J738" s="9">
-        <v>1.9</v>
+        <v>-7.5</v>
       </c>
     </row>
     <row r="739" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A739" t="s">
         <v>0</v>
       </c>
       <c r="B739">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C739">
-        <v>4</v>
+        <v>31</v>
       </c>
       <c r="D739" s="6">
-        <v>44226</v>
+        <v>44044</v>
       </c>
       <c r="E739" s="7">
-        <v>707</v>
+        <v>541</v>
       </c>
       <c r="F739" s="8">
-        <v>778</v>
+        <v>596</v>
       </c>
       <c r="G739" s="8">
-        <v>724</v>
+        <v>548</v>
       </c>
       <c r="H739" s="8">
-        <v>833</v>
+        <v>645</v>
       </c>
       <c r="I739" s="8">
-        <v>-71</v>
+        <v>-55</v>
       </c>
       <c r="J739" s="9">
-        <v>-9.1999999999999993</v>
+        <v>-9.3000000000000007</v>
       </c>
     </row>
     <row r="740" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A740" t="s">
         <v>0</v>
       </c>
       <c r="B740">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C740">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="D740" s="6">
-        <v>44233</v>
+        <v>44051</v>
       </c>
       <c r="E740" s="7">
-        <v>802</v>
+        <v>652</v>
       </c>
       <c r="F740" s="8">
-        <v>778</v>
+        <v>594</v>
       </c>
       <c r="G740" s="8">
-        <v>723</v>
+        <v>548</v>
       </c>
       <c r="H740" s="8">
-        <v>833</v>
+        <v>642</v>
       </c>
       <c r="I740" s="8">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="J740" s="9">
-        <v>3.1</v>
+        <v>9.6999999999999993</v>
       </c>
     </row>
     <row r="741" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A741" t="s">
         <v>0</v>
       </c>
       <c r="B741">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C741">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="D741" s="6">
-        <v>44240</v>
+        <v>44058</v>
       </c>
       <c r="E741" s="7">
-        <v>667</v>
+        <v>610</v>
       </c>
       <c r="F741" s="8">
-        <v>774</v>
+        <v>594</v>
       </c>
       <c r="G741" s="8">
-        <v>720</v>
+        <v>546</v>
       </c>
       <c r="H741" s="8">
-        <v>829</v>
+        <v>642</v>
       </c>
       <c r="I741" s="8">
-        <v>-107</v>
+        <v>16</v>
       </c>
       <c r="J741" s="9">
-        <v>-13.8</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="742" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A742" t="s">
         <v>0</v>
       </c>
       <c r="B742">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C742">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="D742" s="6">
-        <v>44247</v>
+        <v>44065</v>
       </c>
       <c r="E742" s="7">
-        <v>669</v>
+        <v>554</v>
       </c>
       <c r="F742" s="8">
-        <v>769</v>
+        <v>594</v>
       </c>
       <c r="G742" s="8">
-        <v>713</v>
+        <v>547</v>
       </c>
       <c r="H742" s="8">
-        <v>821</v>
+        <v>642</v>
       </c>
       <c r="I742" s="8">
-        <v>-100</v>
+        <v>-40</v>
       </c>
       <c r="J742" s="9">
-        <v>-13</v>
+        <v>-6.7</v>
       </c>
     </row>
     <row r="743" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A743" t="s">
         <v>0</v>
       </c>
       <c r="B743">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C743">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D743" s="6">
-        <v>44254</v>
+        <v>44072</v>
       </c>
       <c r="E743" s="7">
-        <v>680</v>
+        <v>632</v>
       </c>
       <c r="F743" s="8">
-        <v>762</v>
+        <v>596</v>
       </c>
       <c r="G743" s="8">
-        <v>708</v>
+        <v>548</v>
       </c>
       <c r="H743" s="8">
-        <v>815</v>
+        <v>644</v>
       </c>
       <c r="I743" s="8">
-        <v>-82</v>
+        <v>36</v>
       </c>
       <c r="J743" s="9">
-        <v>-10.7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="744" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A744" t="s">
         <v>0</v>
       </c>
       <c r="B744">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C744">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="D744" s="6">
-        <v>44261</v>
+        <v>44079</v>
       </c>
       <c r="E744" s="7">
-        <v>632</v>
+        <v>557</v>
       </c>
       <c r="F744" s="8">
-        <v>754</v>
+        <v>600</v>
       </c>
       <c r="G744" s="8">
-        <v>701</v>
+        <v>553</v>
       </c>
       <c r="H744" s="8">
-        <v>809</v>
+        <v>649</v>
       </c>
       <c r="I744" s="8">
-        <v>-122</v>
+        <v>-43</v>
       </c>
       <c r="J744" s="9">
-        <v>-16.2</v>
+        <v>-7.2</v>
       </c>
     </row>
     <row r="745" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A745" t="s">
         <v>0</v>
       </c>
       <c r="B745">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C745">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D745" s="6">
-        <v>44268</v>
+        <v>44086</v>
       </c>
       <c r="E745" s="7">
-        <v>658</v>
+        <v>574</v>
       </c>
       <c r="F745" s="8">
-        <v>746</v>
+        <v>607</v>
       </c>
       <c r="G745" s="8">
-        <v>693</v>
+        <v>558</v>
       </c>
       <c r="H745" s="8">
-        <v>799</v>
+        <v>656</v>
       </c>
       <c r="I745" s="8">
-        <v>-88</v>
+        <v>-33</v>
       </c>
       <c r="J745" s="9">
-        <v>-11.8</v>
+        <v>-5.5</v>
       </c>
     </row>
     <row r="746" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A746" t="s">
         <v>0</v>
       </c>
       <c r="B746">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C746">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D746" s="6">
-        <v>44275</v>
+        <v>44093</v>
       </c>
       <c r="E746" s="7">
-        <v>668</v>
+        <v>631</v>
       </c>
       <c r="F746" s="8">
-        <v>738</v>
+        <v>617</v>
       </c>
       <c r="G746" s="8">
-        <v>686</v>
+        <v>568</v>
       </c>
       <c r="H746" s="8">
-        <v>792</v>
+        <v>665</v>
       </c>
       <c r="I746" s="8">
-        <v>-70</v>
+        <v>14</v>
       </c>
       <c r="J746" s="9">
-        <v>-9.5</v>
+        <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="747" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A747" t="s">
         <v>0</v>
       </c>
       <c r="B747">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C747">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="D747" s="6">
-        <v>44282</v>
+        <v>44100</v>
       </c>
       <c r="E747" s="7">
-        <v>654</v>
+        <v>639</v>
       </c>
       <c r="F747" s="8">
-        <v>732</v>
+        <v>629</v>
       </c>
       <c r="G747" s="8">
+        <v>580</v>
+      </c>
+      <c r="H747" s="8">
         <v>678</v>
       </c>
-      <c r="H747" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="I747" s="8">
-        <v>-78</v>
+        <v>10</v>
       </c>
       <c r="J747" s="9">
-        <v>-10.7</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="748" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A748" t="s">
         <v>0</v>
       </c>
       <c r="B748">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C748">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="D748" s="6">
-        <v>44289</v>
+        <v>44107</v>
       </c>
       <c r="E748" s="7">
-        <v>608</v>
+        <v>642</v>
       </c>
       <c r="F748" s="8">
-        <v>727</v>
+        <v>641</v>
       </c>
       <c r="G748" s="8">
-        <v>673</v>
+        <v>592</v>
       </c>
       <c r="H748" s="8">
-        <v>780</v>
+        <v>691</v>
       </c>
       <c r="I748" s="8">
-        <v>-119</v>
+        <v>1</v>
       </c>
       <c r="J748" s="9">
-        <v>-16.3</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="749" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A749" t="s">
         <v>0</v>
       </c>
       <c r="B749">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C749">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="D749" s="6">
-        <v>44296</v>
+        <v>44114</v>
       </c>
       <c r="E749" s="7">
-        <v>639</v>
+        <v>724</v>
       </c>
       <c r="F749" s="8">
-        <v>721</v>
+        <v>653</v>
       </c>
       <c r="G749" s="8">
-        <v>668</v>
+        <v>602</v>
       </c>
       <c r="H749" s="8">
-        <v>774</v>
+        <v>703</v>
       </c>
       <c r="I749" s="8">
-        <v>-82</v>
+        <v>71</v>
       </c>
       <c r="J749" s="9">
-        <v>-11.4</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="750" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A750" t="s">
         <v>0</v>
       </c>
       <c r="B750">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C750">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="D750" s="6">
-        <v>44303</v>
+        <v>44121</v>
       </c>
       <c r="E750" s="7">
-        <v>630</v>
+        <v>660</v>
       </c>
       <c r="F750" s="8">
-        <v>714</v>
+        <v>662</v>
       </c>
       <c r="G750" s="8">
-        <v>662</v>
+        <v>612</v>
       </c>
       <c r="H750" s="8">
-        <v>767</v>
+        <v>713</v>
       </c>
       <c r="I750" s="8">
-        <v>-84</v>
+        <v>-2</v>
       </c>
       <c r="J750" s="9">
-        <v>-11.8</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="751" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A751" t="s">
         <v>0</v>
       </c>
       <c r="B751">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C751">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="D751" s="6">
-        <v>44310</v>
+        <v>44128</v>
       </c>
       <c r="E751" s="7">
-        <v>597</v>
+        <v>656</v>
       </c>
       <c r="F751" s="8">
-        <v>706</v>
+        <v>667</v>
       </c>
       <c r="G751" s="8">
-        <v>655</v>
+        <v>616</v>
       </c>
       <c r="H751" s="8">
-        <v>759</v>
+        <v>719</v>
       </c>
       <c r="I751" s="8">
-        <v>-109</v>
+        <v>-11</v>
       </c>
       <c r="J751" s="9">
-        <v>-15.4</v>
+        <v>-1.6</v>
       </c>
     </row>
     <row r="752" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A752" t="s">
         <v>0</v>
       </c>
       <c r="B752">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C752">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D752" s="6">
-        <v>44317</v>
+        <v>44135</v>
       </c>
       <c r="E752" s="7">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="F752" s="8">
-        <v>694</v>
+        <v>667</v>
       </c>
       <c r="G752" s="8">
-        <v>644</v>
+        <v>617</v>
       </c>
       <c r="H752" s="8">
-        <v>749</v>
+        <v>719</v>
       </c>
       <c r="I752" s="8">
-        <v>-32</v>
+        <v>3</v>
       </c>
       <c r="J752" s="9">
-        <v>-4.7</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="753" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A753" t="s">
         <v>0</v>
       </c>
       <c r="B753">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C753">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="D753" s="6">
-        <v>44324</v>
+        <v>44142</v>
       </c>
       <c r="E753" s="7">
-        <v>618</v>
+        <v>718</v>
       </c>
       <c r="F753" s="8">
-        <v>681</v>
+        <v>666</v>
       </c>
       <c r="G753" s="8">
-        <v>629</v>
+        <v>615</v>
       </c>
       <c r="H753" s="8">
-        <v>732</v>
+        <v>716</v>
       </c>
       <c r="I753" s="8">
-        <v>-63</v>
+        <v>52</v>
       </c>
       <c r="J753" s="9">
-        <v>-9.1999999999999993</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="754" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A754" t="s">
         <v>0</v>
       </c>
       <c r="B754">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C754">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="D754" s="6">
-        <v>44331</v>
+        <v>44149</v>
       </c>
       <c r="E754" s="7">
-        <v>602</v>
+        <v>743</v>
       </c>
       <c r="F754" s="8">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="G754" s="8">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="H754" s="8">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="I754" s="8">
-        <v>-64</v>
+        <v>79</v>
       </c>
       <c r="J754" s="9">
-        <v>-9.6999999999999993</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="755" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A755" t="s">
         <v>0</v>
       </c>
       <c r="B755">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C755">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="D755" s="6">
-        <v>44338</v>
+        <v>44156</v>
       </c>
       <c r="E755" s="7">
-        <v>647</v>
+        <v>675</v>
       </c>
       <c r="F755" s="8">
-        <v>652</v>
+        <v>665</v>
       </c>
       <c r="G755" s="8">
-        <v>602</v>
+        <v>614</v>
       </c>
       <c r="H755" s="8">
-        <v>703</v>
+        <v>717</v>
       </c>
       <c r="I755" s="8">
-        <v>-5</v>
+        <v>10</v>
       </c>
       <c r="J755" s="9">
-        <v>-0.8</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="756" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A756" t="s">
         <v>0</v>
       </c>
       <c r="B756">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C756">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="D756" s="6">
-        <v>44345</v>
+        <v>44163</v>
       </c>
       <c r="E756" s="7">
-        <v>572</v>
+        <v>731</v>
       </c>
       <c r="F756" s="8">
-        <v>640</v>
+        <v>671</v>
       </c>
       <c r="G756" s="8">
-        <v>591</v>
+        <v>620</v>
       </c>
       <c r="H756" s="8">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="I756" s="8">
-        <v>-68</v>
+        <v>60</v>
       </c>
       <c r="J756" s="9">
-        <v>-10.6</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="757" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A757" t="s">
         <v>0</v>
       </c>
       <c r="B757">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C757">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="D757" s="6">
-        <v>44352</v>
+        <v>44170</v>
       </c>
       <c r="E757" s="7">
-        <v>603</v>
+        <v>764</v>
       </c>
       <c r="F757" s="8">
-        <v>630</v>
+        <v>684</v>
       </c>
       <c r="G757" s="8">
-        <v>581</v>
+        <v>632</v>
       </c>
       <c r="H757" s="8">
-        <v>679</v>
+        <v>736</v>
       </c>
       <c r="I757" s="8">
-        <v>-27</v>
+        <v>80</v>
       </c>
       <c r="J757" s="9">
-        <v>-4.3</v>
+        <v>11.7</v>
       </c>
     </row>
     <row r="758" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A758" t="s">
         <v>0</v>
       </c>
       <c r="B758">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C758">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D758" s="6">
-        <v>44359</v>
+        <v>44177</v>
       </c>
       <c r="E758" s="7">
-        <v>565</v>
+        <v>759</v>
       </c>
       <c r="F758" s="8">
-        <v>623</v>
+        <v>701</v>
       </c>
       <c r="G758" s="8">
-        <v>575</v>
+        <v>650</v>
       </c>
       <c r="H758" s="8">
-        <v>672</v>
+        <v>752</v>
       </c>
       <c r="I758" s="8">
-        <v>-58</v>
+        <v>58</v>
       </c>
       <c r="J758" s="9">
-        <v>-9.3000000000000007</v>
+        <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="759" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A759" t="s">
         <v>0</v>
       </c>
       <c r="B759">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C759">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="D759" s="6">
-        <v>44366</v>
+        <v>44184</v>
       </c>
       <c r="E759" s="7">
-        <v>600</v>
+        <v>761</v>
       </c>
       <c r="F759" s="8">
-        <v>619</v>
+        <v>720</v>
       </c>
       <c r="G759" s="8">
-        <v>570</v>
+        <v>667</v>
       </c>
       <c r="H759" s="8">
-        <v>669</v>
+        <v>774</v>
       </c>
       <c r="I759" s="8">
-        <v>-19</v>
+        <v>41</v>
       </c>
       <c r="J759" s="9">
-        <v>-3.1</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="760" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A760" t="s">
         <v>0</v>
       </c>
       <c r="B760">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C760">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="D760" s="6">
-        <v>44373</v>
+        <v>44191</v>
       </c>
       <c r="E760" s="7">
-        <v>575</v>
+        <v>815</v>
       </c>
       <c r="F760" s="8">
-        <v>617</v>
+        <v>739</v>
       </c>
       <c r="G760" s="8">
-        <v>569</v>
+        <v>686</v>
       </c>
       <c r="H760" s="8">
-        <v>666</v>
+        <v>792</v>
       </c>
       <c r="I760" s="8">
-        <v>-42</v>
+        <v>76</v>
       </c>
       <c r="J760" s="9">
-        <v>-6.8</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="761" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A761" t="s">
         <v>0</v>
       </c>
       <c r="B761">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C761">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D761" s="6">
-        <v>44380</v>
+        <v>44198</v>
       </c>
       <c r="E761" s="7">
-        <v>561</v>
+        <v>759</v>
       </c>
       <c r="F761" s="8">
-        <v>615</v>
+        <v>748</v>
       </c>
       <c r="G761" s="8">
-        <v>567</v>
+        <v>695</v>
       </c>
       <c r="H761" s="8">
-        <v>664</v>
+        <v>802</v>
       </c>
       <c r="I761" s="8">
-        <v>-54</v>
+        <v>11</v>
       </c>
       <c r="J761" s="9">
-        <v>-8.8000000000000007</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="762" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A762" t="s">
         <v>0</v>
       </c>
       <c r="B762">
         <v>2021</v>
       </c>
       <c r="C762">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="D762" s="6">
-        <v>44387</v>
+        <v>44205</v>
       </c>
       <c r="E762" s="7">
-        <v>579</v>
+        <v>842</v>
       </c>
       <c r="F762" s="8">
-        <v>614</v>
+        <v>756</v>
       </c>
       <c r="G762" s="8">
-        <v>567</v>
+        <v>703</v>
       </c>
       <c r="H762" s="8">
-        <v>662</v>
+        <v>811</v>
       </c>
       <c r="I762" s="8">
-        <v>-35</v>
+        <v>86</v>
       </c>
       <c r="J762" s="9">
-        <v>-5.7</v>
+        <v>11.4</v>
       </c>
     </row>
     <row r="763" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A763" t="s">
         <v>0</v>
       </c>
       <c r="B763">
         <v>2021</v>
       </c>
       <c r="C763">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="D763" s="6">
-        <v>44394</v>
+        <v>44212</v>
       </c>
       <c r="E763" s="7">
-        <v>637</v>
+        <v>840</v>
       </c>
       <c r="F763" s="8">
-        <v>612</v>
+        <v>768</v>
       </c>
       <c r="G763" s="8">
-        <v>564</v>
+        <v>715</v>
       </c>
       <c r="H763" s="8">
-        <v>661</v>
+        <v>824</v>
       </c>
       <c r="I763" s="8">
-        <v>25</v>
+        <v>72</v>
       </c>
       <c r="J763" s="9">
-        <v>4.0999999999999996</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="764" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A764" t="s">
         <v>0</v>
       </c>
       <c r="B764">
         <v>2021</v>
       </c>
       <c r="C764">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="D764" s="6">
-        <v>44401</v>
+        <v>44219</v>
       </c>
       <c r="E764" s="7">
-        <v>610</v>
+        <v>790</v>
       </c>
       <c r="F764" s="8">
-        <v>609</v>
+        <v>775</v>
       </c>
       <c r="G764" s="8">
-        <v>561</v>
+        <v>721</v>
       </c>
       <c r="H764" s="8">
-        <v>659</v>
+        <v>831</v>
       </c>
       <c r="I764" s="8">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="J764" s="9">
-        <v>0.2</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="765" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A765" t="s">
         <v>0</v>
       </c>
       <c r="B765">
         <v>2021</v>
       </c>
       <c r="C765">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="D765" s="6">
-        <v>44408</v>
+        <v>44226</v>
       </c>
       <c r="E765" s="7">
-        <v>634</v>
+        <v>707</v>
       </c>
       <c r="F765" s="8">
-        <v>606</v>
+        <v>778</v>
       </c>
       <c r="G765" s="8">
-        <v>558</v>
+        <v>724</v>
       </c>
       <c r="H765" s="8">
-        <v>656</v>
+        <v>833</v>
       </c>
       <c r="I765" s="8">
-        <v>28</v>
+        <v>-71</v>
       </c>
       <c r="J765" s="9">
-        <v>4.5999999999999996</v>
+        <v>-9.1999999999999993</v>
       </c>
     </row>
     <row r="766" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A766" t="s">
         <v>0</v>
       </c>
       <c r="B766">
         <v>2021</v>
       </c>
       <c r="C766">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="D766" s="6">
-        <v>44415</v>
+        <v>44233</v>
       </c>
       <c r="E766" s="7">
-        <v>650</v>
+        <v>802</v>
       </c>
       <c r="F766" s="8">
-        <v>604</v>
+        <v>778</v>
       </c>
       <c r="G766" s="8">
-        <v>557</v>
+        <v>723</v>
       </c>
       <c r="H766" s="8">
-        <v>651</v>
+        <v>833</v>
       </c>
       <c r="I766" s="8">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="J766" s="9">
-        <v>7.6</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="767" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A767" t="s">
         <v>0</v>
       </c>
       <c r="B767">
         <v>2021</v>
       </c>
       <c r="C767">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="D767" s="6">
-        <v>44422</v>
+        <v>44240</v>
       </c>
       <c r="E767" s="7">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="F767" s="8">
-        <v>602</v>
+        <v>774</v>
       </c>
       <c r="G767" s="8">
-        <v>555</v>
+        <v>720</v>
       </c>
       <c r="H767" s="8">
-        <v>650</v>
+        <v>829</v>
       </c>
       <c r="I767" s="8">
-        <v>-28</v>
+        <v>-107</v>
       </c>
       <c r="J767" s="9">
-        <v>-4.7</v>
+        <v>-13.8</v>
       </c>
     </row>
     <row r="768" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A768" t="s">
         <v>0</v>
       </c>
       <c r="B768">
         <v>2021</v>
       </c>
       <c r="C768">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="D768" s="6">
-        <v>44429</v>
+        <v>44247</v>
       </c>
       <c r="E768" s="7">
-        <v>683</v>
+        <v>669</v>
       </c>
       <c r="F768" s="8">
-        <v>601</v>
+        <v>769</v>
       </c>
       <c r="G768" s="8">
-        <v>554</v>
+        <v>713</v>
       </c>
       <c r="H768" s="8">
-        <v>650</v>
+        <v>821</v>
       </c>
       <c r="I768" s="8">
-        <v>82</v>
+        <v>-100</v>
       </c>
       <c r="J768" s="9">
-        <v>13.6</v>
+        <v>-13</v>
       </c>
     </row>
     <row r="769" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A769" t="s">
         <v>0</v>
       </c>
       <c r="B769">
         <v>2021</v>
       </c>
       <c r="C769">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="D769" s="6">
-        <v>44436</v>
+        <v>44254</v>
       </c>
       <c r="E769" s="7">
-        <v>553</v>
+        <v>680</v>
       </c>
       <c r="F769" s="8">
-        <v>602</v>
+        <v>762</v>
       </c>
       <c r="G769" s="8">
-        <v>555</v>
+        <v>708</v>
       </c>
       <c r="H769" s="8">
-        <v>651</v>
+        <v>815</v>
       </c>
       <c r="I769" s="8">
-        <v>-49</v>
+        <v>-82</v>
       </c>
       <c r="J769" s="9">
-        <v>-8.1</v>
+        <v>-10.7</v>
       </c>
     </row>
     <row r="770" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A770" t="s">
         <v>0</v>
       </c>
       <c r="B770">
         <v>2021</v>
       </c>
       <c r="C770">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D770" s="6">
-        <v>44443</v>
+        <v>44261</v>
       </c>
       <c r="E770" s="7">
-        <v>652</v>
+        <v>632</v>
       </c>
       <c r="F770" s="8">
-        <v>604</v>
+        <v>754</v>
       </c>
       <c r="G770" s="8">
-        <v>555</v>
+        <v>701</v>
       </c>
       <c r="H770" s="8">
-        <v>653</v>
+        <v>809</v>
       </c>
       <c r="I770" s="8">
-        <v>48</v>
+        <v>-122</v>
       </c>
       <c r="J770" s="9">
-        <v>7.9</v>
+        <v>-16.2</v>
       </c>
     </row>
     <row r="771" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A771" t="s">
         <v>0</v>
       </c>
       <c r="B771">
         <v>2021</v>
       </c>
       <c r="C771">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D771" s="6">
-        <v>44450</v>
+        <v>44268</v>
       </c>
       <c r="E771" s="7">
-        <v>664</v>
+        <v>658</v>
       </c>
       <c r="F771" s="8">
-        <v>609</v>
+        <v>746</v>
       </c>
       <c r="G771" s="8">
-        <v>560</v>
+        <v>693</v>
       </c>
       <c r="H771" s="8">
-        <v>659</v>
+        <v>799</v>
       </c>
       <c r="I771" s="8">
-        <v>55</v>
+        <v>-88</v>
       </c>
       <c r="J771" s="9">
-        <v>9.1</v>
+        <v>-11.8</v>
       </c>
     </row>
     <row r="772" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A772" t="s">
         <v>0</v>
       </c>
       <c r="B772">
         <v>2021</v>
       </c>
       <c r="C772">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D772" s="6">
-        <v>44457</v>
+        <v>44275</v>
       </c>
       <c r="E772" s="7">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="F772" s="8">
-        <v>615</v>
+        <v>738</v>
       </c>
       <c r="G772" s="8">
-        <v>567</v>
+        <v>686</v>
       </c>
       <c r="H772" s="8">
-        <v>665</v>
+        <v>792</v>
       </c>
       <c r="I772" s="8">
-        <v>48</v>
+        <v>-70</v>
       </c>
       <c r="J772" s="9">
-        <v>7.7</v>
+        <v>-9.5</v>
       </c>
     </row>
     <row r="773" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A773" t="s">
         <v>0</v>
       </c>
       <c r="B773">
         <v>2021</v>
       </c>
       <c r="C773">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="D773" s="6">
-        <v>44464</v>
+        <v>44282</v>
       </c>
       <c r="E773" s="7">
-        <v>626</v>
+        <v>654</v>
       </c>
       <c r="F773" s="8">
-        <v>625</v>
+        <v>732</v>
       </c>
       <c r="G773" s="8">
-        <v>576</v>
+        <v>678</v>
       </c>
       <c r="H773" s="8">
-        <v>676</v>
+        <v>787</v>
       </c>
       <c r="I773" s="8">
-        <v>1</v>
+        <v>-78</v>
       </c>
       <c r="J773" s="9">
-        <v>0.1</v>
+        <v>-10.7</v>
       </c>
     </row>
     <row r="774" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A774" t="s">
         <v>0</v>
       </c>
       <c r="B774">
         <v>2021</v>
       </c>
       <c r="C774">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="D774" s="6">
-        <v>44471</v>
+        <v>44289</v>
       </c>
       <c r="E774" s="7">
-        <v>615</v>
+        <v>608</v>
       </c>
       <c r="F774" s="8">
-        <v>637</v>
+        <v>727</v>
       </c>
       <c r="G774" s="8">
-        <v>588</v>
+        <v>673</v>
       </c>
       <c r="H774" s="8">
-        <v>688</v>
+        <v>780</v>
       </c>
       <c r="I774" s="8">
-        <v>-22</v>
+        <v>-119</v>
       </c>
       <c r="J774" s="9">
-        <v>-3.5</v>
+        <v>-16.3</v>
       </c>
     </row>
     <row r="775" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A775" t="s">
         <v>0</v>
       </c>
       <c r="B775">
         <v>2021</v>
       </c>
       <c r="C775">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="D775" s="6">
-        <v>44478</v>
+        <v>44296</v>
       </c>
       <c r="E775" s="7">
-        <v>667</v>
+        <v>639</v>
       </c>
       <c r="F775" s="8">
-        <v>650</v>
+        <v>721</v>
       </c>
       <c r="G775" s="8">
-        <v>601</v>
+        <v>668</v>
       </c>
       <c r="H775" s="8">
-        <v>701</v>
+        <v>774</v>
       </c>
       <c r="I775" s="8">
-        <v>17</v>
+        <v>-82</v>
       </c>
       <c r="J775" s="9">
-        <v>2.6</v>
+        <v>-11.4</v>
       </c>
     </row>
     <row r="776" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A776" t="s">
         <v>0</v>
       </c>
       <c r="B776">
         <v>2021</v>
       </c>
       <c r="C776">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D776" s="6">
-        <v>44485</v>
+        <v>44303</v>
       </c>
       <c r="E776" s="7">
-        <v>697</v>
+        <v>630</v>
       </c>
       <c r="F776" s="8">
+        <v>714</v>
+      </c>
+      <c r="G776" s="8">
         <v>662</v>
       </c>
-      <c r="G776" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="H776" s="8">
-        <v>712</v>
+        <v>767</v>
       </c>
       <c r="I776" s="8">
-        <v>35</v>
+        <v>-84</v>
       </c>
       <c r="J776" s="9">
-        <v>5.3</v>
+        <v>-11.8</v>
       </c>
     </row>
     <row r="777" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A777" t="s">
         <v>0</v>
       </c>
       <c r="B777">
         <v>2021</v>
       </c>
       <c r="C777">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="D777" s="6">
-        <v>44492</v>
+        <v>44310</v>
       </c>
       <c r="E777" s="7">
-        <v>665</v>
+        <v>597</v>
       </c>
       <c r="F777" s="8">
-        <v>672</v>
+        <v>706</v>
       </c>
       <c r="G777" s="8">
-        <v>620</v>
+        <v>655</v>
       </c>
       <c r="H777" s="8">
-        <v>722</v>
+        <v>759</v>
       </c>
       <c r="I777" s="8">
-        <v>-7</v>
+        <v>-109</v>
       </c>
       <c r="J777" s="9">
-        <v>-1</v>
+        <v>-15.4</v>
       </c>
     </row>
     <row r="778" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A778" t="s">
         <v>0</v>
       </c>
       <c r="B778">
         <v>2021</v>
       </c>
       <c r="C778">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="D778" s="6">
-        <v>44499</v>
+        <v>44317</v>
       </c>
       <c r="E778" s="7">
-        <v>673</v>
+        <v>662</v>
       </c>
       <c r="F778" s="8">
-        <v>677</v>
+        <v>694</v>
       </c>
       <c r="G778" s="8">
-        <v>625</v>
+        <v>644</v>
       </c>
       <c r="H778" s="8">
-        <v>728</v>
+        <v>749</v>
       </c>
       <c r="I778" s="8">
-        <v>-4</v>
+        <v>-32</v>
       </c>
       <c r="J778" s="9">
-        <v>-0.5</v>
+        <v>-4.7</v>
       </c>
     </row>
     <row r="779" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A779" t="s">
         <v>0</v>
       </c>
       <c r="B779">
         <v>2021</v>
       </c>
       <c r="C779">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="D779" s="6">
-        <v>44506</v>
+        <v>44324</v>
       </c>
       <c r="E779" s="7">
-        <v>753</v>
+        <v>618</v>
       </c>
       <c r="F779" s="8">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="G779" s="8">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="H779" s="8">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="I779" s="8">
-        <v>76</v>
+        <v>-63</v>
       </c>
       <c r="J779" s="9">
-        <v>11.2</v>
+        <v>-9.1999999999999993</v>
       </c>
     </row>
     <row r="780" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A780" t="s">
         <v>0</v>
       </c>
       <c r="B780">
         <v>2021</v>
       </c>
       <c r="C780">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="D780" s="6">
-        <v>44513</v>
+        <v>44331</v>
       </c>
       <c r="E780" s="7">
-        <v>732</v>
+        <v>602</v>
       </c>
       <c r="F780" s="8">
-        <v>676</v>
+        <v>666</v>
       </c>
       <c r="G780" s="8">
-        <v>626</v>
+        <v>616</v>
       </c>
       <c r="H780" s="8">
-        <v>727</v>
+        <v>717</v>
       </c>
       <c r="I780" s="8">
-        <v>56</v>
+        <v>-64</v>
       </c>
       <c r="J780" s="9">
-        <v>8.3000000000000007</v>
+        <v>-9.6999999999999993</v>
       </c>
     </row>
     <row r="781" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A781" t="s">
         <v>0</v>
       </c>
       <c r="B781">
         <v>2021</v>
       </c>
       <c r="C781">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="D781" s="6">
-        <v>44520</v>
+        <v>44338</v>
       </c>
       <c r="E781" s="7">
-        <v>711</v>
+        <v>647</v>
       </c>
       <c r="F781" s="8">
-        <v>674</v>
+        <v>652</v>
       </c>
       <c r="G781" s="8">
-        <v>624</v>
+        <v>602</v>
       </c>
       <c r="H781" s="8">
-        <v>726</v>
+        <v>703</v>
       </c>
       <c r="I781" s="8">
-        <v>37</v>
+        <v>-5</v>
       </c>
       <c r="J781" s="9">
-        <v>5.4</v>
+        <v>-0.8</v>
       </c>
     </row>
     <row r="782" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A782" t="s">
         <v>0</v>
       </c>
       <c r="B782">
         <v>2021</v>
       </c>
       <c r="C782">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="D782" s="6">
-        <v>44527</v>
+        <v>44345</v>
       </c>
       <c r="E782" s="7">
-        <v>710</v>
+        <v>572</v>
       </c>
       <c r="F782" s="8">
-        <v>676</v>
+        <v>640</v>
       </c>
       <c r="G782" s="8">
-        <v>625</v>
+        <v>591</v>
       </c>
       <c r="H782" s="8">
-        <v>727</v>
+        <v>689</v>
       </c>
       <c r="I782" s="8">
-        <v>34</v>
+        <v>-68</v>
       </c>
       <c r="J782" s="9">
-        <v>5.0999999999999996</v>
+        <v>-10.6</v>
       </c>
     </row>
     <row r="783" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A783" t="s">
         <v>0</v>
       </c>
       <c r="B783">
         <v>2021</v>
       </c>
       <c r="C783">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="D783" s="6">
-        <v>44534</v>
+        <v>44352</v>
       </c>
       <c r="E783" s="7">
-        <v>688</v>
+        <v>603</v>
       </c>
       <c r="F783" s="8">
-        <v>682</v>
+        <v>630</v>
       </c>
       <c r="G783" s="8">
-        <v>631</v>
+        <v>581</v>
       </c>
       <c r="H783" s="8">
-        <v>733</v>
+        <v>679</v>
       </c>
       <c r="I783" s="8">
-        <v>6</v>
+        <v>-27</v>
       </c>
       <c r="J783" s="9">
-        <v>0.9</v>
+        <v>-4.3</v>
       </c>
     </row>
     <row r="784" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A784" t="s">
         <v>0</v>
       </c>
       <c r="B784">
         <v>2021</v>
       </c>
       <c r="C784">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D784" s="6">
-        <v>44541</v>
+        <v>44359</v>
       </c>
       <c r="E784" s="7">
-        <v>703</v>
+        <v>565</v>
       </c>
       <c r="F784" s="8">
-        <v>694</v>
+        <v>623</v>
       </c>
       <c r="G784" s="8">
-        <v>643</v>
+        <v>575</v>
       </c>
       <c r="H784" s="8">
-        <v>746</v>
+        <v>672</v>
       </c>
       <c r="I784" s="8">
-        <v>9</v>
+        <v>-58</v>
       </c>
       <c r="J784" s="9">
-        <v>1.2</v>
+        <v>-9.3000000000000007</v>
       </c>
     </row>
     <row r="785" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A785" t="s">
         <v>0</v>
       </c>
       <c r="B785">
         <v>2021</v>
       </c>
       <c r="C785">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="D785" s="6">
-        <v>44548</v>
+        <v>44366</v>
       </c>
       <c r="E785" s="7">
-        <v>766</v>
+        <v>600</v>
       </c>
       <c r="F785" s="8">
-        <v>712</v>
+        <v>619</v>
       </c>
       <c r="G785" s="8">
-        <v>660</v>
+        <v>570</v>
       </c>
       <c r="H785" s="8">
-        <v>764</v>
+        <v>669</v>
       </c>
       <c r="I785" s="8">
-        <v>54</v>
+        <v>-19</v>
       </c>
       <c r="J785" s="9">
-        <v>7.6</v>
+        <v>-3.1</v>
       </c>
     </row>
     <row r="786" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A786" t="s">
         <v>0</v>
       </c>
       <c r="B786">
         <v>2021</v>
       </c>
       <c r="C786">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="D786" s="6">
-        <v>44555</v>
+        <v>44373</v>
       </c>
       <c r="E786" s="7">
-        <v>735</v>
+        <v>575</v>
       </c>
       <c r="F786" s="8">
-        <v>731</v>
+        <v>617</v>
       </c>
       <c r="G786" s="8">
-        <v>679</v>
+        <v>569</v>
       </c>
       <c r="H786" s="8">
-        <v>784</v>
+        <v>666</v>
       </c>
       <c r="I786" s="8">
-        <v>4</v>
+        <v>-42</v>
       </c>
       <c r="J786" s="9">
-        <v>0.5</v>
+        <v>-6.8</v>
       </c>
     </row>
     <row r="787" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A787" t="s">
         <v>0</v>
       </c>
       <c r="B787">
         <v>2021</v>
       </c>
       <c r="C787">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="D787" s="6">
-        <v>44562</v>
+        <v>44380</v>
       </c>
       <c r="E787" s="7">
-        <v>766</v>
+        <v>561</v>
       </c>
       <c r="F787" s="8">
-        <v>751</v>
+        <v>615</v>
       </c>
       <c r="G787" s="8">
-        <v>696</v>
+        <v>567</v>
       </c>
       <c r="H787" s="8">
-        <v>806</v>
+        <v>664</v>
       </c>
       <c r="I787" s="8">
-        <v>15</v>
+        <v>-54</v>
       </c>
       <c r="J787" s="9">
-        <v>2</v>
+        <v>-8.8000000000000007</v>
       </c>
     </row>
     <row r="788" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A788" t="s">
         <v>0</v>
       </c>
       <c r="B788">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C788">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="D788" s="6">
-        <v>44569</v>
+        <v>44387</v>
       </c>
       <c r="E788" s="7">
-        <v>898</v>
+        <v>579</v>
       </c>
       <c r="F788" s="8">
-        <v>768</v>
+        <v>614</v>
       </c>
       <c r="G788" s="8">
-        <v>715</v>
+        <v>567</v>
       </c>
       <c r="H788" s="8">
-        <v>824</v>
+        <v>662</v>
       </c>
       <c r="I788" s="8">
-        <v>130</v>
+        <v>-35</v>
       </c>
       <c r="J788" s="9">
-        <v>16.899999999999999</v>
+        <v>-5.7</v>
       </c>
     </row>
     <row r="789" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A789" t="s">
         <v>0</v>
       </c>
       <c r="B789">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C789">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="D789" s="6">
-        <v>44576</v>
+        <v>44394</v>
       </c>
       <c r="E789" s="7">
-        <v>937</v>
+        <v>637</v>
       </c>
       <c r="F789" s="8">
-        <v>781</v>
+        <v>612</v>
       </c>
       <c r="G789" s="8">
-        <v>726</v>
+        <v>564</v>
       </c>
       <c r="H789" s="8">
-        <v>835</v>
+        <v>661</v>
       </c>
       <c r="I789" s="8">
-        <v>156</v>
+        <v>25</v>
       </c>
       <c r="J789" s="9">
-        <v>20</v>
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="790" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A790" t="s">
         <v>0</v>
       </c>
       <c r="B790">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C790">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="D790" s="6">
-        <v>44583</v>
+        <v>44401</v>
       </c>
       <c r="E790" s="7">
-        <v>1006</v>
+        <v>610</v>
       </c>
       <c r="F790" s="8">
-        <v>788</v>
+        <v>609</v>
       </c>
       <c r="G790" s="8">
-        <v>732</v>
+        <v>561</v>
       </c>
       <c r="H790" s="8">
-        <v>843</v>
+        <v>659</v>
       </c>
       <c r="I790" s="8">
-        <v>218</v>
+        <v>1</v>
       </c>
       <c r="J790" s="9">
-        <v>27.6</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="791" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A791" t="s">
         <v>0</v>
       </c>
       <c r="B791">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C791">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="D791" s="6">
-        <v>44590</v>
+        <v>44408</v>
       </c>
       <c r="E791" s="7">
-        <v>896</v>
+        <v>634</v>
       </c>
       <c r="F791" s="8">
-        <v>791</v>
+        <v>606</v>
       </c>
       <c r="G791" s="8">
-        <v>737</v>
+        <v>558</v>
       </c>
       <c r="H791" s="8">
-        <v>848</v>
+        <v>656</v>
       </c>
       <c r="I791" s="8">
-        <v>105</v>
+        <v>28</v>
       </c>
       <c r="J791" s="9">
-        <v>13.2</v>
+        <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="792" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A792" t="s">
         <v>0</v>
       </c>
       <c r="B792">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C792">
-        <v>5</v>
+        <v>31</v>
       </c>
       <c r="D792" s="6">
-        <v>44597</v>
+        <v>44415</v>
       </c>
       <c r="E792" s="7">
-        <v>877</v>
+        <v>650</v>
       </c>
       <c r="F792" s="8">
-        <v>791</v>
+        <v>604</v>
       </c>
       <c r="G792" s="8">
-        <v>737</v>
+        <v>557</v>
       </c>
       <c r="H792" s="8">
-        <v>847</v>
+        <v>651</v>
       </c>
       <c r="I792" s="8">
-        <v>86</v>
+        <v>46</v>
       </c>
       <c r="J792" s="9">
-        <v>10.9</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="793" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A793" t="s">
         <v>0</v>
       </c>
       <c r="B793">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C793">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="D793" s="6">
-        <v>44604</v>
+        <v>44422</v>
       </c>
       <c r="E793" s="7">
-        <v>773</v>
+        <v>574</v>
       </c>
       <c r="F793" s="8">
-        <v>787</v>
+        <v>602</v>
       </c>
       <c r="G793" s="8">
-        <v>733</v>
+        <v>555</v>
       </c>
       <c r="H793" s="8">
-        <v>843</v>
+        <v>650</v>
       </c>
       <c r="I793" s="8">
-        <v>-14</v>
+        <v>-28</v>
       </c>
       <c r="J793" s="9">
-        <v>-1.8</v>
+        <v>-4.7</v>
       </c>
     </row>
     <row r="794" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A794" t="s">
         <v>0</v>
       </c>
       <c r="B794">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C794">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="D794" s="6">
-        <v>44611</v>
+        <v>44429</v>
       </c>
       <c r="E794" s="7">
-        <v>732</v>
+        <v>683</v>
       </c>
       <c r="F794" s="8">
-        <v>782</v>
+        <v>601</v>
       </c>
       <c r="G794" s="8">
-        <v>728</v>
+        <v>554</v>
       </c>
       <c r="H794" s="8">
-        <v>837</v>
+        <v>650</v>
       </c>
       <c r="I794" s="8">
-        <v>-50</v>
+        <v>82</v>
       </c>
       <c r="J794" s="9">
-        <v>-6.4</v>
+        <v>13.6</v>
       </c>
     </row>
     <row r="795" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A795" t="s">
         <v>0</v>
       </c>
       <c r="B795">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C795">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="D795" s="6">
-        <v>44618</v>
+        <v>44436</v>
       </c>
       <c r="E795" s="7">
-        <v>718</v>
+        <v>553</v>
       </c>
       <c r="F795" s="8">
-        <v>775</v>
+        <v>602</v>
       </c>
       <c r="G795" s="8">
-        <v>720</v>
+        <v>555</v>
       </c>
       <c r="H795" s="8">
-        <v>829</v>
+        <v>651</v>
       </c>
       <c r="I795" s="8">
-        <v>-57</v>
+        <v>-49</v>
       </c>
       <c r="J795" s="9">
-        <v>-7.3</v>
+        <v>-8.1</v>
       </c>
     </row>
     <row r="796" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A796" t="s">
         <v>0</v>
       </c>
       <c r="B796">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C796">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="D796" s="6">
-        <v>44625</v>
+        <v>44443</v>
       </c>
       <c r="E796" s="7">
-        <v>687</v>
+        <v>652</v>
       </c>
       <c r="F796" s="8">
-        <v>767</v>
+        <v>604</v>
       </c>
       <c r="G796" s="8">
-        <v>713</v>
+        <v>555</v>
       </c>
       <c r="H796" s="8">
-        <v>823</v>
+        <v>653</v>
       </c>
       <c r="I796" s="8">
-        <v>-80</v>
+        <v>48</v>
       </c>
       <c r="J796" s="9">
-        <v>-10.5</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="797" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A797" t="s">
         <v>0</v>
       </c>
       <c r="B797">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C797">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D797" s="6">
-        <v>44632</v>
+        <v>44450</v>
       </c>
       <c r="E797" s="7">
-        <v>689</v>
+        <v>664</v>
       </c>
       <c r="F797" s="8">
-        <v>759</v>
+        <v>609</v>
       </c>
       <c r="G797" s="8">
-        <v>706</v>
+        <v>560</v>
       </c>
       <c r="H797" s="8">
-        <v>814</v>
+        <v>659</v>
       </c>
       <c r="I797" s="8">
-        <v>-70</v>
+        <v>55</v>
       </c>
       <c r="J797" s="9">
-        <v>-9.3000000000000007</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="798" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A798" t="s">
         <v>0</v>
       </c>
       <c r="B798">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C798">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D798" s="6">
-        <v>44639</v>
+        <v>44457</v>
       </c>
       <c r="E798" s="7">
-        <v>675</v>
+        <v>663</v>
       </c>
       <c r="F798" s="8">
-        <v>752</v>
+        <v>615</v>
       </c>
       <c r="G798" s="8">
-        <v>699</v>
+        <v>567</v>
       </c>
       <c r="H798" s="8">
-        <v>808</v>
+        <v>665</v>
       </c>
       <c r="I798" s="8">
-        <v>-77</v>
+        <v>48</v>
       </c>
       <c r="J798" s="9">
-        <v>-10.199999999999999</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="799" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A799" t="s">
         <v>0</v>
       </c>
       <c r="B799">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C799">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="D799" s="6">
-        <v>44646</v>
+        <v>44464</v>
       </c>
       <c r="E799" s="7">
-        <v>709</v>
+        <v>626</v>
       </c>
       <c r="F799" s="8">
-        <v>746</v>
+        <v>625</v>
       </c>
       <c r="G799" s="8">
-        <v>692</v>
+        <v>576</v>
       </c>
       <c r="H799" s="8">
-        <v>800</v>
+        <v>676</v>
       </c>
       <c r="I799" s="8">
-        <v>-37</v>
+        <v>1</v>
       </c>
       <c r="J799" s="9">
-        <v>-4.9000000000000004</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="800" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A800" t="s">
         <v>0</v>
       </c>
       <c r="B800">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C800">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D800" s="6">
-        <v>44653</v>
+        <v>44471</v>
       </c>
       <c r="E800" s="7">
-        <v>680</v>
+        <v>615</v>
       </c>
       <c r="F800" s="8">
-        <v>740</v>
+        <v>637</v>
       </c>
       <c r="G800" s="8">
-        <v>687</v>
+        <v>588</v>
       </c>
       <c r="H800" s="8">
-        <v>793</v>
+        <v>688</v>
       </c>
       <c r="I800" s="8">
-        <v>-60</v>
+        <v>-22</v>
       </c>
       <c r="J800" s="9">
-        <v>-8.1</v>
+        <v>-3.5</v>
       </c>
     </row>
     <row r="801" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A801" t="s">
         <v>0</v>
       </c>
       <c r="B801">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C801">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="D801" s="6">
-        <v>44660</v>
+        <v>44478</v>
       </c>
       <c r="E801" s="7">
-        <v>732</v>
+        <v>667</v>
       </c>
       <c r="F801" s="8">
-        <v>734</v>
+        <v>650</v>
       </c>
       <c r="G801" s="8">
-        <v>682</v>
+        <v>601</v>
       </c>
       <c r="H801" s="8">
-        <v>788</v>
+        <v>701</v>
       </c>
       <c r="I801" s="8">
-        <v>-2</v>
+        <v>17</v>
       </c>
       <c r="J801" s="9">
-        <v>-0.3</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="802" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A802" t="s">
         <v>0</v>
       </c>
       <c r="B802">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C802">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="D802" s="6">
-        <v>44667</v>
+        <v>44485</v>
       </c>
       <c r="E802" s="7">
-        <v>729</v>
+        <v>697</v>
       </c>
       <c r="F802" s="8">
-        <v>728</v>
+        <v>662</v>
       </c>
       <c r="G802" s="8">
-        <v>675</v>
+        <v>612</v>
       </c>
       <c r="H802" s="8">
-        <v>781</v>
+        <v>712</v>
       </c>
       <c r="I802" s="8">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="J802" s="9">
-        <v>0.2</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="803" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A803" t="s">
         <v>0</v>
       </c>
       <c r="B803">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C803">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="D803" s="6">
-        <v>44674</v>
+        <v>44492</v>
       </c>
       <c r="E803" s="7">
-        <v>712</v>
+        <v>665</v>
       </c>
       <c r="F803" s="8">
-        <v>719</v>
+        <v>672</v>
       </c>
       <c r="G803" s="8">
-        <v>668</v>
+        <v>620</v>
       </c>
       <c r="H803" s="8">
-        <v>772</v>
+        <v>722</v>
       </c>
       <c r="I803" s="8">
         <v>-7</v>
       </c>
       <c r="J803" s="9">
         <v>-1</v>
       </c>
     </row>
     <row r="804" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A804" t="s">
         <v>0</v>
       </c>
       <c r="B804">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C804">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="D804" s="6">
-        <v>44681</v>
+        <v>44499</v>
       </c>
       <c r="E804" s="7">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="F804" s="8">
-        <v>708</v>
+        <v>677</v>
       </c>
       <c r="G804" s="8">
-        <v>657</v>
+        <v>625</v>
       </c>
       <c r="H804" s="8">
-        <v>761</v>
+        <v>728</v>
       </c>
       <c r="I804" s="8">
-        <v>-15</v>
+        <v>-4</v>
       </c>
       <c r="J804" s="9">
-        <v>-2.1</v>
+        <v>-0.5</v>
       </c>
     </row>
     <row r="805" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A805" t="s">
         <v>0</v>
       </c>
       <c r="B805">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C805">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="D805" s="6">
-        <v>44688</v>
+        <v>44506</v>
       </c>
       <c r="E805" s="7">
-        <v>747</v>
+        <v>753</v>
       </c>
       <c r="F805" s="8">
-        <v>694</v>
+        <v>677</v>
       </c>
       <c r="G805" s="8">
-        <v>643</v>
+        <v>626</v>
       </c>
       <c r="H805" s="8">
-        <v>746</v>
+        <v>729</v>
       </c>
       <c r="I805" s="8">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="J805" s="9">
-        <v>7.6</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="806" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A806" t="s">
         <v>0</v>
       </c>
       <c r="B806">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C806">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="D806" s="6">
-        <v>44695</v>
+        <v>44513</v>
       </c>
       <c r="E806" s="7">
-        <v>788</v>
+        <v>732</v>
       </c>
       <c r="F806" s="8">
-        <v>680</v>
+        <v>676</v>
       </c>
       <c r="G806" s="8">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="H806" s="8">
-        <v>731</v>
+        <v>727</v>
       </c>
       <c r="I806" s="8">
-        <v>108</v>
+        <v>56</v>
       </c>
       <c r="J806" s="9">
-        <v>16</v>
+        <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="807" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A807" t="s">
         <v>0</v>
       </c>
       <c r="B807">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C807">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="D807" s="6">
-        <v>44702</v>
+        <v>44520</v>
       </c>
       <c r="E807" s="7">
-        <v>717</v>
+        <v>711</v>
       </c>
       <c r="F807" s="8">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="G807" s="8">
-        <v>616</v>
+        <v>624</v>
       </c>
       <c r="H807" s="8">
-        <v>717</v>
+        <v>726</v>
       </c>
       <c r="I807" s="8">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="J807" s="9">
-        <v>7.8</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="808" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A808" t="s">
         <v>0</v>
       </c>
       <c r="B808">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C808">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="D808" s="6">
-        <v>44709</v>
+        <v>44527</v>
       </c>
       <c r="E808" s="7">
-        <v>690</v>
+        <v>710</v>
       </c>
       <c r="F808" s="8">
-        <v>652</v>
+        <v>676</v>
       </c>
       <c r="G808" s="8">
-        <v>602</v>
+        <v>625</v>
       </c>
       <c r="H808" s="8">
-        <v>704</v>
+        <v>727</v>
       </c>
       <c r="I808" s="8">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="J808" s="9">
-        <v>5.8</v>
+        <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="809" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A809" t="s">
         <v>0</v>
       </c>
       <c r="B809">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C809">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="D809" s="6">
-        <v>44716</v>
+        <v>44534</v>
       </c>
       <c r="E809" s="7">
-        <v>653</v>
+        <v>688</v>
       </c>
       <c r="F809" s="8">
-        <v>643</v>
+        <v>682</v>
       </c>
       <c r="G809" s="8">
-        <v>594</v>
+        <v>631</v>
       </c>
       <c r="H809" s="8">
-        <v>692</v>
+        <v>733</v>
       </c>
       <c r="I809" s="8">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="J809" s="9">
-        <v>1.6</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="810" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A810" t="s">
         <v>0</v>
       </c>
       <c r="B810">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C810">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="D810" s="6">
-        <v>44723</v>
+        <v>44541</v>
       </c>
       <c r="E810" s="7">
-        <v>688</v>
+        <v>703</v>
       </c>
       <c r="F810" s="8">
-        <v>636</v>
+        <v>694</v>
       </c>
       <c r="G810" s="8">
-        <v>588</v>
+        <v>643</v>
       </c>
       <c r="H810" s="8">
-        <v>687</v>
+        <v>746</v>
       </c>
       <c r="I810" s="8">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="J810" s="9">
-        <v>8.1999999999999993</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="811" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A811" t="s">
         <v>0</v>
       </c>
       <c r="B811">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C811">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="D811" s="6">
-        <v>44730</v>
+        <v>44548</v>
       </c>
       <c r="E811" s="7">
-        <v>631</v>
+        <v>766</v>
       </c>
       <c r="F811" s="8">
-        <v>632</v>
+        <v>712</v>
       </c>
       <c r="G811" s="8">
-        <v>583</v>
+        <v>660</v>
       </c>
       <c r="H811" s="8">
-        <v>683</v>
+        <v>764</v>
       </c>
       <c r="I811" s="8">
-        <v>-1</v>
+        <v>54</v>
       </c>
       <c r="J811" s="9">
-        <v>-0.2</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="812" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A812" t="s">
         <v>0</v>
       </c>
       <c r="B812">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C812">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="D812" s="6">
-        <v>44737</v>
+        <v>44555</v>
       </c>
       <c r="E812" s="7">
-        <v>676</v>
+        <v>735</v>
       </c>
       <c r="F812" s="8">
-        <v>630</v>
+        <v>731</v>
       </c>
       <c r="G812" s="8">
-        <v>580</v>
+        <v>679</v>
       </c>
       <c r="H812" s="8">
-        <v>679</v>
+        <v>784</v>
       </c>
       <c r="I812" s="8">
-        <v>46</v>
+        <v>4</v>
       </c>
       <c r="J812" s="9">
-        <v>7.3</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="813" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A813" t="s">
         <v>0</v>
       </c>
       <c r="B813">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C813">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="D813" s="6">
-        <v>44744</v>
+        <v>44562</v>
       </c>
       <c r="E813" s="7">
-        <v>698</v>
+        <v>766</v>
       </c>
       <c r="F813" s="8">
-        <v>628</v>
+        <v>751</v>
       </c>
       <c r="G813" s="8">
-        <v>579</v>
+        <v>696</v>
       </c>
       <c r="H813" s="8">
-        <v>679</v>
+        <v>806</v>
       </c>
       <c r="I813" s="8">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="J813" s="9">
-        <v>11.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="814" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A814" t="s">
         <v>0</v>
       </c>
       <c r="B814">
         <v>2022</v>
       </c>
       <c r="C814">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="D814" s="6">
-        <v>44751</v>
+        <v>44569</v>
       </c>
       <c r="E814" s="7">
-        <v>656</v>
+        <v>898</v>
       </c>
       <c r="F814" s="8">
-        <v>627</v>
+        <v>768</v>
       </c>
       <c r="G814" s="8">
-        <v>578</v>
+        <v>715</v>
       </c>
       <c r="H814" s="8">
-        <v>676</v>
+        <v>824</v>
       </c>
       <c r="I814" s="8">
-        <v>29</v>
+        <v>130</v>
       </c>
       <c r="J814" s="9">
-        <v>4.7</v>
+        <v>16.899999999999999</v>
       </c>
     </row>
     <row r="815" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A815" t="s">
         <v>0</v>
       </c>
       <c r="B815">
         <v>2022</v>
       </c>
       <c r="C815">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="D815" s="6">
-        <v>44758</v>
+        <v>44576</v>
       </c>
       <c r="E815" s="7">
-        <v>774</v>
+        <v>937</v>
       </c>
       <c r="F815" s="8">
-        <v>625</v>
+        <v>781</v>
       </c>
       <c r="G815" s="8">
-        <v>575</v>
+        <v>726</v>
       </c>
       <c r="H815" s="8">
-        <v>674</v>
+        <v>835</v>
       </c>
       <c r="I815" s="8">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="J815" s="9">
-        <v>23.9</v>
+        <v>20</v>
       </c>
     </row>
     <row r="816" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A816" t="s">
         <v>0</v>
       </c>
       <c r="B816">
         <v>2022</v>
       </c>
       <c r="C816">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="D816" s="6">
-        <v>44765</v>
+        <v>44583</v>
       </c>
       <c r="E816" s="7">
-        <v>737</v>
+        <v>1006</v>
       </c>
       <c r="F816" s="8">
-        <v>622</v>
+        <v>788</v>
       </c>
       <c r="G816" s="8">
-        <v>573</v>
+        <v>732</v>
       </c>
       <c r="H816" s="8">
-        <v>671</v>
+        <v>843</v>
       </c>
       <c r="I816" s="8">
-        <v>115</v>
+        <v>218</v>
       </c>
       <c r="J816" s="9">
-        <v>18.5</v>
+        <v>27.6</v>
       </c>
     </row>
     <row r="817" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A817" t="s">
         <v>0</v>
       </c>
       <c r="B817">
         <v>2022</v>
       </c>
       <c r="C817">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="D817" s="6">
-        <v>44772</v>
+        <v>44590</v>
       </c>
       <c r="E817" s="7">
-        <v>695</v>
+        <v>896</v>
       </c>
       <c r="F817" s="8">
-        <v>619</v>
+        <v>791</v>
       </c>
       <c r="G817" s="8">
-        <v>570</v>
+        <v>737</v>
       </c>
       <c r="H817" s="8">
-        <v>669</v>
+        <v>848</v>
       </c>
       <c r="I817" s="8">
-        <v>76</v>
+        <v>105</v>
       </c>
       <c r="J817" s="9">
-        <v>12.2</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="818" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A818" t="s">
         <v>0</v>
       </c>
       <c r="B818">
         <v>2022</v>
       </c>
       <c r="C818">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="D818" s="6">
-        <v>44779</v>
+        <v>44597</v>
       </c>
       <c r="E818" s="7">
-        <v>733</v>
+        <v>877</v>
       </c>
       <c r="F818" s="8">
-        <v>617</v>
+        <v>791</v>
       </c>
       <c r="G818" s="8">
-        <v>569</v>
+        <v>737</v>
       </c>
       <c r="H818" s="8">
-        <v>667</v>
+        <v>847</v>
       </c>
       <c r="I818" s="8">
-        <v>116</v>
+        <v>86</v>
       </c>
       <c r="J818" s="9">
-        <v>18.8</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="819" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A819" t="s">
         <v>0</v>
       </c>
       <c r="B819">
         <v>2022</v>
       </c>
       <c r="C819">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="D819" s="6">
-        <v>44786</v>
+        <v>44604</v>
       </c>
       <c r="E819" s="7">
-        <v>685</v>
+        <v>773</v>
       </c>
       <c r="F819" s="8">
-        <v>615</v>
+        <v>787</v>
       </c>
       <c r="G819" s="8">
-        <v>568</v>
+        <v>733</v>
       </c>
       <c r="H819" s="8">
-        <v>666</v>
+        <v>843</v>
       </c>
       <c r="I819" s="8">
-        <v>70</v>
+        <v>-14</v>
       </c>
       <c r="J819" s="9">
-        <v>11.3</v>
+        <v>-1.8</v>
       </c>
     </row>
     <row r="820" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A820" t="s">
         <v>0</v>
       </c>
       <c r="B820">
         <v>2022</v>
       </c>
       <c r="C820">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="D820" s="6">
-        <v>44793</v>
+        <v>44611</v>
       </c>
       <c r="E820" s="7">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="F820" s="8">
-        <v>615</v>
+        <v>782</v>
       </c>
       <c r="G820" s="8">
-        <v>567</v>
+        <v>728</v>
       </c>
       <c r="H820" s="8">
-        <v>664</v>
+        <v>837</v>
       </c>
       <c r="I820" s="8">
-        <v>119</v>
+        <v>-50</v>
       </c>
       <c r="J820" s="9">
-        <v>19.399999999999999</v>
+        <v>-6.4</v>
       </c>
     </row>
     <row r="821" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A821" t="s">
         <v>0</v>
       </c>
       <c r="B821">
         <v>2022</v>
       </c>
       <c r="C821">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="D821" s="6">
-        <v>44800</v>
+        <v>44618</v>
       </c>
       <c r="E821" s="7">
-        <v>680</v>
+        <v>718</v>
       </c>
       <c r="F821" s="8">
-        <v>615</v>
+        <v>775</v>
       </c>
       <c r="G821" s="8">
-        <v>568</v>
+        <v>720</v>
       </c>
       <c r="H821" s="8">
-        <v>665</v>
+        <v>829</v>
       </c>
       <c r="I821" s="8">
-        <v>65</v>
+        <v>-57</v>
       </c>
       <c r="J821" s="9">
-        <v>10.5</v>
+        <v>-7.3</v>
       </c>
     </row>
     <row r="822" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A822" t="s">
         <v>0</v>
       </c>
       <c r="B822">
         <v>2022</v>
       </c>
       <c r="C822">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D822" s="6">
-        <v>44807</v>
+        <v>44625</v>
       </c>
       <c r="E822" s="7">
-        <v>710</v>
+        <v>687</v>
       </c>
       <c r="F822" s="8">
-        <v>618</v>
+        <v>767</v>
       </c>
       <c r="G822" s="8">
-        <v>570</v>
+        <v>713</v>
       </c>
       <c r="H822" s="8">
-        <v>667</v>
+        <v>823</v>
       </c>
       <c r="I822" s="8">
-        <v>92</v>
+        <v>-80</v>
       </c>
       <c r="J822" s="9">
-        <v>15</v>
+        <v>-10.5</v>
       </c>
     </row>
     <row r="823" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A823" t="s">
         <v>0</v>
       </c>
       <c r="B823">
         <v>2022</v>
       </c>
       <c r="C823">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D823" s="6">
-        <v>44814</v>
+        <v>44632</v>
       </c>
       <c r="E823" s="7">
-        <v>717</v>
+        <v>689</v>
       </c>
       <c r="F823" s="8">
-        <v>622</v>
+        <v>759</v>
       </c>
       <c r="G823" s="8">
-        <v>573</v>
+        <v>706</v>
       </c>
       <c r="H823" s="8">
-        <v>672</v>
+        <v>814</v>
       </c>
       <c r="I823" s="8">
-        <v>95</v>
+        <v>-70</v>
       </c>
       <c r="J823" s="9">
-        <v>15.2</v>
+        <v>-9.3000000000000007</v>
       </c>
     </row>
     <row r="824" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A824" t="s">
         <v>0</v>
       </c>
       <c r="B824">
         <v>2022</v>
       </c>
       <c r="C824">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D824" s="6">
-        <v>44821</v>
+        <v>44639</v>
       </c>
       <c r="E824" s="7">
-        <v>648</v>
+        <v>675</v>
       </c>
       <c r="F824" s="8">
-        <v>629</v>
+        <v>752</v>
       </c>
       <c r="G824" s="8">
-        <v>581</v>
+        <v>699</v>
       </c>
       <c r="H824" s="8">
-        <v>679</v>
+        <v>808</v>
       </c>
       <c r="I824" s="8">
-        <v>19</v>
+        <v>-77</v>
       </c>
       <c r="J824" s="9">
-        <v>3</v>
+        <v>-10.199999999999999</v>
       </c>
     </row>
     <row r="825" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A825" t="s">
         <v>0</v>
       </c>
       <c r="B825">
         <v>2022</v>
       </c>
       <c r="C825">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="D825" s="6">
-        <v>44828</v>
+        <v>44646</v>
       </c>
       <c r="E825" s="7">
-        <v>742</v>
+        <v>709</v>
       </c>
       <c r="F825" s="8">
-        <v>639</v>
+        <v>746</v>
       </c>
       <c r="G825" s="8">
-        <v>590</v>
+        <v>692</v>
       </c>
       <c r="H825" s="8">
-        <v>689</v>
+        <v>800</v>
       </c>
       <c r="I825" s="8">
-        <v>103</v>
+        <v>-37</v>
       </c>
       <c r="J825" s="9">
-        <v>16.100000000000001</v>
+        <v>-4.9000000000000004</v>
       </c>
     </row>
     <row r="826" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A826" t="s">
         <v>0</v>
       </c>
       <c r="B826">
         <v>2022</v>
       </c>
       <c r="C826">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="D826" s="6">
-        <v>44835</v>
+        <v>44653</v>
       </c>
       <c r="E826" s="7">
-        <v>792</v>
+        <v>680</v>
       </c>
       <c r="F826" s="8">
-        <v>652</v>
+        <v>740</v>
       </c>
       <c r="G826" s="8">
-        <v>601</v>
+        <v>687</v>
       </c>
       <c r="H826" s="8">
-        <v>703</v>
+        <v>793</v>
       </c>
       <c r="I826" s="8">
-        <v>140</v>
+        <v>-60</v>
       </c>
       <c r="J826" s="9">
-        <v>21.5</v>
+        <v>-8.1</v>
       </c>
     </row>
     <row r="827" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A827" t="s">
         <v>0</v>
       </c>
       <c r="B827">
         <v>2022</v>
       </c>
       <c r="C827">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="D827" s="6">
-        <v>44842</v>
+        <v>44660</v>
       </c>
       <c r="E827" s="7">
-        <v>746</v>
+        <v>732</v>
       </c>
       <c r="F827" s="8">
-        <v>665</v>
+        <v>734</v>
       </c>
       <c r="G827" s="8">
-        <v>616</v>
+        <v>682</v>
       </c>
       <c r="H827" s="8">
-        <v>717</v>
+        <v>788</v>
       </c>
       <c r="I827" s="8">
-        <v>81</v>
+        <v>-2</v>
       </c>
       <c r="J827" s="9">
-        <v>12.2</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="828" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A828" t="s">
         <v>0</v>
       </c>
       <c r="B828">
         <v>2022</v>
       </c>
       <c r="C828">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D828" s="6">
-        <v>44849</v>
+        <v>44667</v>
       </c>
       <c r="E828" s="7">
-        <v>799</v>
+        <v>729</v>
       </c>
       <c r="F828" s="8">
-        <v>677</v>
+        <v>728</v>
       </c>
       <c r="G828" s="8">
-        <v>626</v>
+        <v>675</v>
       </c>
       <c r="H828" s="8">
-        <v>729</v>
+        <v>781</v>
       </c>
       <c r="I828" s="8">
-        <v>122</v>
+        <v>1</v>
       </c>
       <c r="J828" s="9">
-        <v>18</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="829" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A829" t="s">
         <v>0</v>
       </c>
       <c r="B829">
         <v>2022</v>
       </c>
       <c r="C829">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="D829" s="6">
-        <v>44856</v>
+        <v>44674</v>
       </c>
       <c r="E829" s="7">
-        <v>805</v>
+        <v>712</v>
       </c>
       <c r="F829" s="8">
-        <v>687</v>
+        <v>719</v>
       </c>
       <c r="G829" s="8">
-        <v>635</v>
+        <v>668</v>
       </c>
       <c r="H829" s="8">
-        <v>739</v>
+        <v>772</v>
       </c>
       <c r="I829" s="8">
-        <v>118</v>
+        <v>-7</v>
       </c>
       <c r="J829" s="9">
-        <v>17.2</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="830" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A830" t="s">
         <v>0</v>
       </c>
       <c r="B830">
         <v>2022</v>
       </c>
       <c r="C830">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="D830" s="6">
-        <v>44863</v>
+        <v>44681</v>
       </c>
       <c r="E830" s="7">
-        <v>765</v>
+        <v>693</v>
       </c>
       <c r="F830" s="8">
-        <v>692</v>
+        <v>708</v>
       </c>
       <c r="G830" s="8">
-        <v>640</v>
+        <v>657</v>
       </c>
       <c r="H830" s="8">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="I830" s="8">
-        <v>73</v>
+        <v>-15</v>
       </c>
       <c r="J830" s="9">
-        <v>10.5</v>
+        <v>-2.1</v>
       </c>
     </row>
     <row r="831" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A831" t="s">
         <v>0</v>
       </c>
       <c r="B831">
         <v>2022</v>
       </c>
       <c r="C831">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="D831" s="6">
-        <v>44870</v>
+        <v>44688</v>
       </c>
       <c r="E831" s="7">
-        <v>809</v>
+        <v>747</v>
       </c>
       <c r="F831" s="8">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="G831" s="8">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="H831" s="8">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="I831" s="8">
-        <v>116</v>
+        <v>53</v>
       </c>
       <c r="J831" s="9">
-        <v>16.8</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="832" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A832" t="s">
         <v>0</v>
       </c>
       <c r="B832">
         <v>2022</v>
       </c>
       <c r="C832">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="D832" s="6">
-        <v>44877</v>
+        <v>44695</v>
       </c>
       <c r="E832" s="7">
-        <v>777</v>
+        <v>788</v>
       </c>
       <c r="F832" s="8">
-        <v>691</v>
+        <v>680</v>
       </c>
       <c r="G832" s="8">
-        <v>640</v>
+        <v>629</v>
       </c>
       <c r="H832" s="8">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="I832" s="8">
-        <v>86</v>
+        <v>108</v>
       </c>
       <c r="J832" s="9">
-        <v>12.4</v>
+        <v>16</v>
       </c>
     </row>
     <row r="833" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A833" t="s">
         <v>0</v>
       </c>
       <c r="B833">
         <v>2022</v>
       </c>
       <c r="C833">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="D833" s="6">
-        <v>44884</v>
+        <v>44702</v>
       </c>
       <c r="E833" s="7">
-        <v>788</v>
+        <v>717</v>
       </c>
       <c r="F833" s="8">
-        <v>690</v>
+        <v>665</v>
       </c>
       <c r="G833" s="8">
-        <v>639</v>
+        <v>616</v>
       </c>
       <c r="H833" s="8">
-        <v>743</v>
+        <v>717</v>
       </c>
       <c r="I833" s="8">
-        <v>98</v>
+        <v>52</v>
       </c>
       <c r="J833" s="9">
-        <v>14.2</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="834" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A834" t="s">
         <v>0</v>
       </c>
       <c r="B834">
         <v>2022</v>
       </c>
       <c r="C834">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="D834" s="6">
-        <v>44891</v>
+        <v>44709</v>
       </c>
       <c r="E834" s="7">
-        <v>810</v>
+        <v>690</v>
       </c>
       <c r="F834" s="8">
-        <v>691</v>
+        <v>652</v>
       </c>
       <c r="G834" s="8">
-        <v>640</v>
+        <v>602</v>
       </c>
       <c r="H834" s="8">
-        <v>744</v>
+        <v>704</v>
       </c>
       <c r="I834" s="8">
-        <v>119</v>
+        <v>38</v>
       </c>
       <c r="J834" s="9">
-        <v>17.2</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="835" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A835" t="s">
         <v>0</v>
       </c>
       <c r="B835">
         <v>2022</v>
       </c>
       <c r="C835">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="D835" s="6">
-        <v>44898</v>
+        <v>44716</v>
       </c>
       <c r="E835" s="7">
-        <v>878</v>
+        <v>653</v>
       </c>
       <c r="F835" s="8">
-        <v>698</v>
+        <v>643</v>
       </c>
       <c r="G835" s="8">
-        <v>647</v>
+        <v>594</v>
       </c>
       <c r="H835" s="8">
-        <v>751</v>
+        <v>692</v>
       </c>
       <c r="I835" s="8">
-        <v>180</v>
+        <v>10</v>
       </c>
       <c r="J835" s="9">
-        <v>25.8</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="836" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A836" t="s">
         <v>0</v>
       </c>
       <c r="B836">
         <v>2022</v>
       </c>
       <c r="C836">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D836" s="6">
-        <v>44905</v>
+        <v>44723</v>
       </c>
       <c r="E836" s="7">
-        <v>921</v>
+        <v>688</v>
       </c>
       <c r="F836" s="8">
-        <v>711</v>
+        <v>636</v>
       </c>
       <c r="G836" s="8">
-        <v>659</v>
+        <v>588</v>
       </c>
       <c r="H836" s="8">
-        <v>763</v>
+        <v>687</v>
       </c>
       <c r="I836" s="8">
-        <v>210</v>
+        <v>52</v>
       </c>
       <c r="J836" s="9">
-        <v>29.6</v>
+        <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="837" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A837" t="s">
         <v>0</v>
       </c>
       <c r="B837">
         <v>2022</v>
       </c>
       <c r="C837">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="D837" s="6">
-        <v>44912</v>
+        <v>44730</v>
       </c>
       <c r="E837" s="7">
-        <v>894</v>
+        <v>631</v>
       </c>
       <c r="F837" s="8">
-        <v>728</v>
+        <v>632</v>
       </c>
       <c r="G837" s="8">
-        <v>676</v>
+        <v>583</v>
       </c>
       <c r="H837" s="8">
-        <v>782</v>
+        <v>683</v>
       </c>
       <c r="I837" s="8">
-        <v>166</v>
+        <v>-1</v>
       </c>
       <c r="J837" s="9">
-        <v>22.7</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="838" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A838" t="s">
         <v>0</v>
       </c>
       <c r="B838">
         <v>2022</v>
       </c>
       <c r="C838">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="D838" s="6">
-        <v>44919</v>
+        <v>44737</v>
       </c>
       <c r="E838" s="7">
-        <v>885</v>
+        <v>676</v>
       </c>
       <c r="F838" s="8">
-        <v>749</v>
+        <v>630</v>
       </c>
       <c r="G838" s="8">
-        <v>696</v>
+        <v>580</v>
       </c>
       <c r="H838" s="8">
-        <v>803</v>
+        <v>679</v>
       </c>
       <c r="I838" s="8">
-        <v>136</v>
+        <v>46</v>
       </c>
       <c r="J838" s="9">
-        <v>18.2</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="839" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A839" t="s">
         <v>0</v>
       </c>
       <c r="B839">
         <v>2022</v>
       </c>
       <c r="C839">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="D839" s="6">
-        <v>44926</v>
+        <v>44744</v>
       </c>
       <c r="E839" s="7">
-        <v>935</v>
+        <v>698</v>
       </c>
       <c r="F839" s="8">
-        <v>769</v>
+        <v>628</v>
       </c>
       <c r="G839" s="8">
-        <v>714</v>
+        <v>579</v>
       </c>
       <c r="H839" s="8">
-        <v>823</v>
+        <v>679</v>
       </c>
       <c r="I839" s="8">
-        <v>166</v>
+        <v>70</v>
       </c>
       <c r="J839" s="9">
-        <v>21.6</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="840" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A840" t="s">
         <v>0</v>
       </c>
       <c r="B840">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C840">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="D840" s="6">
-        <v>44933</v>
+        <v>44751</v>
       </c>
       <c r="E840" s="7">
-        <v>861</v>
+        <v>656</v>
       </c>
       <c r="F840" s="8">
-        <v>787</v>
+        <v>627</v>
       </c>
       <c r="G840" s="8">
-        <v>732</v>
+        <v>578</v>
       </c>
       <c r="H840" s="8">
-        <v>842</v>
+        <v>676</v>
       </c>
       <c r="I840" s="8">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="J840" s="9">
-        <v>9.5</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="841" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A841" t="s">
         <v>0</v>
       </c>
       <c r="B841">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C841">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="D841" s="6">
-        <v>44940</v>
+        <v>44758</v>
       </c>
       <c r="E841" s="7">
-        <v>878</v>
+        <v>774</v>
       </c>
       <c r="F841" s="8">
-        <v>799</v>
+        <v>625</v>
       </c>
       <c r="G841" s="8">
-        <v>745</v>
+        <v>575</v>
       </c>
       <c r="H841" s="8">
-        <v>856</v>
+        <v>674</v>
       </c>
       <c r="I841" s="8">
-        <v>79</v>
+        <v>149</v>
       </c>
       <c r="J841" s="9">
-        <v>9.8000000000000007</v>
+        <v>23.9</v>
       </c>
     </row>
     <row r="842" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A842" t="s">
         <v>0</v>
       </c>
       <c r="B842">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C842">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="D842" s="6">
-        <v>44947</v>
+        <v>44765</v>
       </c>
       <c r="E842" s="7">
-        <v>850</v>
+        <v>737</v>
       </c>
       <c r="F842" s="8">
-        <v>807</v>
+        <v>622</v>
       </c>
       <c r="G842" s="8">
-        <v>752</v>
+        <v>573</v>
       </c>
       <c r="H842" s="8">
-        <v>863</v>
+        <v>671</v>
       </c>
       <c r="I842" s="8">
-        <v>43</v>
+        <v>115</v>
       </c>
       <c r="J842" s="9">
-        <v>5.3</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="843" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A843" t="s">
         <v>0</v>
       </c>
       <c r="B843">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C843">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="D843" s="6">
-        <v>44954</v>
+        <v>44772</v>
       </c>
       <c r="E843" s="7">
-        <v>812</v>
+        <v>695</v>
       </c>
       <c r="F843" s="8">
-        <v>810</v>
+        <v>619</v>
       </c>
       <c r="G843" s="8">
-        <v>755</v>
+        <v>570</v>
       </c>
       <c r="H843" s="8">
-        <v>866</v>
+        <v>669</v>
       </c>
       <c r="I843" s="8">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J843" s="9">
-        <v>0.2</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="844" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A844" t="s">
         <v>0</v>
       </c>
       <c r="B844">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C844">
-        <v>5</v>
+        <v>31</v>
       </c>
       <c r="D844" s="6">
-        <v>44961</v>
+        <v>44779</v>
       </c>
       <c r="E844" s="7">
-        <v>765</v>
+        <v>733</v>
       </c>
       <c r="F844" s="8">
-        <v>810</v>
+        <v>617</v>
       </c>
       <c r="G844" s="8">
-        <v>754</v>
+        <v>569</v>
       </c>
       <c r="H844" s="8">
-        <v>866</v>
+        <v>667</v>
       </c>
       <c r="I844" s="8">
-        <v>-45</v>
+        <v>116</v>
       </c>
       <c r="J844" s="9">
-        <v>-5.5</v>
+        <v>18.8</v>
       </c>
     </row>
     <row r="845" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A845" t="s">
         <v>0</v>
       </c>
       <c r="B845">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C845">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="D845" s="6">
-        <v>44968</v>
+        <v>44786</v>
       </c>
       <c r="E845" s="7">
-        <v>828</v>
+        <v>685</v>
       </c>
       <c r="F845" s="8">
-        <v>806</v>
+        <v>615</v>
       </c>
       <c r="G845" s="8">
-        <v>751</v>
+        <v>568</v>
       </c>
       <c r="H845" s="8">
-        <v>864</v>
+        <v>666</v>
       </c>
       <c r="I845" s="8">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="J845" s="9">
-        <v>2.7</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="846" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A846" t="s">
         <v>0</v>
       </c>
       <c r="B846">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C846">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="D846" s="6">
-        <v>44975</v>
+        <v>44793</v>
       </c>
       <c r="E846" s="7">
-        <v>773</v>
+        <v>734</v>
       </c>
       <c r="F846" s="8">
-        <v>801</v>
+        <v>615</v>
       </c>
       <c r="G846" s="8">
-        <v>747</v>
+        <v>567</v>
       </c>
       <c r="H846" s="8">
-        <v>857</v>
+        <v>664</v>
       </c>
       <c r="I846" s="8">
-        <v>-28</v>
+        <v>119</v>
       </c>
       <c r="J846" s="9">
-        <v>-3.5</v>
+        <v>19.399999999999999</v>
       </c>
     </row>
     <row r="847" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A847" t="s">
         <v>0</v>
       </c>
       <c r="B847">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C847">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="D847" s="6">
-        <v>44982</v>
+        <v>44800</v>
       </c>
       <c r="E847" s="7">
-        <v>766</v>
+        <v>680</v>
       </c>
       <c r="F847" s="8">
-        <v>794</v>
+        <v>615</v>
       </c>
       <c r="G847" s="8">
-        <v>740</v>
+        <v>568</v>
       </c>
       <c r="H847" s="8">
-        <v>849</v>
+        <v>665</v>
       </c>
       <c r="I847" s="8">
-        <v>-28</v>
+        <v>65</v>
       </c>
       <c r="J847" s="9">
-        <v>-3.5</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="848" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A848" t="s">
         <v>0</v>
       </c>
       <c r="B848">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C848">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="D848" s="6">
-        <v>44989</v>
+        <v>44807</v>
       </c>
       <c r="E848" s="7">
-        <v>738</v>
+        <v>710</v>
       </c>
       <c r="F848" s="8">
-        <v>786</v>
+        <v>618</v>
       </c>
       <c r="G848" s="8">
-        <v>731</v>
+        <v>570</v>
       </c>
       <c r="H848" s="8">
-        <v>840</v>
+        <v>667</v>
       </c>
       <c r="I848" s="8">
-        <v>-48</v>
+        <v>92</v>
       </c>
       <c r="J848" s="9">
-        <v>-6.1</v>
+        <v>15</v>
       </c>
     </row>
     <row r="849" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A849" t="s">
         <v>0</v>
       </c>
       <c r="B849">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C849">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D849" s="6">
-        <v>44996</v>
+        <v>44814</v>
       </c>
       <c r="E849" s="7">
-        <v>797</v>
+        <v>717</v>
       </c>
       <c r="F849" s="8">
-        <v>778</v>
+        <v>622</v>
       </c>
       <c r="G849" s="8">
-        <v>723</v>
+        <v>573</v>
       </c>
       <c r="H849" s="8">
-        <v>833</v>
+        <v>672</v>
       </c>
       <c r="I849" s="8">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="J849" s="9">
-        <v>2.5</v>
+        <v>15.2</v>
       </c>
     </row>
     <row r="850" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A850" t="s">
         <v>0</v>
       </c>
       <c r="B850">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C850">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D850" s="6">
-        <v>45003</v>
+        <v>44821</v>
       </c>
       <c r="E850" s="7">
-        <v>799</v>
+        <v>648</v>
       </c>
       <c r="F850" s="8">
-        <v>770</v>
+        <v>629</v>
       </c>
       <c r="G850" s="8">
-        <v>716</v>
+        <v>581</v>
       </c>
       <c r="H850" s="8">
-        <v>825</v>
+        <v>679</v>
       </c>
       <c r="I850" s="8">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="J850" s="9">
-        <v>3.7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="851" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A851" t="s">
         <v>0</v>
       </c>
       <c r="B851">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C851">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="D851" s="6">
-        <v>45010</v>
+        <v>44828</v>
       </c>
       <c r="E851" s="7">
-        <v>720</v>
+        <v>742</v>
       </c>
       <c r="F851" s="8">
-        <v>764</v>
+        <v>639</v>
       </c>
       <c r="G851" s="8">
-        <v>710</v>
+        <v>590</v>
       </c>
       <c r="H851" s="8">
-        <v>819</v>
+        <v>689</v>
       </c>
       <c r="I851" s="8">
-        <v>-44</v>
+        <v>103</v>
       </c>
       <c r="J851" s="9">
-        <v>-5.7</v>
+        <v>16.100000000000001</v>
       </c>
     </row>
     <row r="852" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A852" t="s">
         <v>0</v>
       </c>
       <c r="B852">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C852">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D852" s="6">
-        <v>45017</v>
+        <v>44835</v>
       </c>
       <c r="E852" s="7">
-        <v>749</v>
+        <v>792</v>
       </c>
       <c r="F852" s="8">
-        <v>758</v>
+        <v>652</v>
       </c>
       <c r="G852" s="8">
-        <v>705</v>
+        <v>601</v>
       </c>
       <c r="H852" s="8">
-        <v>813</v>
+        <v>703</v>
       </c>
       <c r="I852" s="8">
-        <v>-9</v>
+        <v>140</v>
       </c>
       <c r="J852" s="9">
-        <v>-1.2</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="853" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A853" t="s">
         <v>0</v>
       </c>
       <c r="B853">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C853">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="D853" s="6">
-        <v>45024</v>
+        <v>44842</v>
       </c>
       <c r="E853" s="7">
-        <v>714</v>
+        <v>746</v>
       </c>
       <c r="F853" s="8">
-        <v>752</v>
+        <v>665</v>
       </c>
       <c r="G853" s="8">
-        <v>698</v>
+        <v>616</v>
       </c>
       <c r="H853" s="8">
-        <v>807</v>
+        <v>717</v>
       </c>
       <c r="I853" s="8">
-        <v>-38</v>
+        <v>81</v>
       </c>
       <c r="J853" s="9">
-        <v>-5.0999999999999996</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="854" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A854" t="s">
         <v>0</v>
       </c>
       <c r="B854">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C854">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="D854" s="6">
-        <v>45031</v>
+        <v>44849</v>
       </c>
       <c r="E854" s="7">
-        <v>704</v>
+        <v>799</v>
       </c>
       <c r="F854" s="8">
-        <v>746</v>
+        <v>677</v>
       </c>
       <c r="G854" s="8">
-        <v>691</v>
+        <v>626</v>
       </c>
       <c r="H854" s="8">
-        <v>801</v>
+        <v>729</v>
       </c>
       <c r="I854" s="8">
-        <v>-42</v>
+        <v>122</v>
       </c>
       <c r="J854" s="9">
-        <v>-5.6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="855" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A855" t="s">
         <v>0</v>
       </c>
       <c r="B855">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C855">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="D855" s="6">
-        <v>45038</v>
+        <v>44856</v>
       </c>
       <c r="E855" s="7">
-        <v>754</v>
+        <v>805</v>
       </c>
       <c r="F855" s="8">
-        <v>737</v>
+        <v>687</v>
       </c>
       <c r="G855" s="8">
-        <v>684</v>
+        <v>635</v>
       </c>
       <c r="H855" s="8">
-        <v>792</v>
+        <v>739</v>
       </c>
       <c r="I855" s="8">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="J855" s="9">
-        <v>2.2999999999999998</v>
+        <v>17.2</v>
       </c>
     </row>
     <row r="856" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A856" t="s">
         <v>0</v>
       </c>
       <c r="B856">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C856">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="D856" s="6">
-        <v>45045</v>
+        <v>44863</v>
       </c>
       <c r="E856" s="7">
-        <v>743</v>
+        <v>765</v>
       </c>
       <c r="F856" s="8">
-        <v>725</v>
+        <v>692</v>
       </c>
       <c r="G856" s="8">
-        <v>673</v>
+        <v>640</v>
       </c>
       <c r="H856" s="8">
-        <v>778</v>
+        <v>745</v>
       </c>
       <c r="I856" s="8">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="J856" s="9">
-        <v>2.4</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="857" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A857" t="s">
         <v>0</v>
       </c>
       <c r="B857">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C857">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="D857" s="6">
-        <v>45052</v>
+        <v>44870</v>
       </c>
       <c r="E857" s="7">
-        <v>726</v>
+        <v>809</v>
       </c>
       <c r="F857" s="8">
-        <v>711</v>
+        <v>693</v>
       </c>
       <c r="G857" s="8">
-        <v>659</v>
+        <v>642</v>
       </c>
       <c r="H857" s="8">
-        <v>764</v>
+        <v>745</v>
       </c>
       <c r="I857" s="8">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="J857" s="9">
-        <v>2</v>
+        <v>16.8</v>
       </c>
     </row>
     <row r="858" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A858" t="s">
         <v>0</v>
       </c>
       <c r="B858">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C858">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="D858" s="6">
-        <v>45059</v>
+        <v>44877</v>
       </c>
       <c r="E858" s="7">
-        <v>766</v>
+        <v>777</v>
       </c>
       <c r="F858" s="8">
-        <v>696</v>
+        <v>691</v>
       </c>
       <c r="G858" s="8">
-        <v>645</v>
+        <v>640</v>
       </c>
       <c r="H858" s="8">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="I858" s="8">
-        <v>70</v>
+        <v>86</v>
       </c>
       <c r="J858" s="9">
-        <v>10</v>
+        <v>12.4</v>
       </c>
     </row>
     <row r="859" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A859" t="s">
         <v>0</v>
       </c>
       <c r="B859">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C859">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="D859" s="6">
-        <v>45066</v>
+        <v>44884</v>
       </c>
       <c r="E859" s="7">
-        <v>704</v>
+        <v>788</v>
       </c>
       <c r="F859" s="8">
-        <v>682</v>
+        <v>690</v>
       </c>
       <c r="G859" s="8">
-        <v>630</v>
+        <v>639</v>
       </c>
       <c r="H859" s="8">
-        <v>733</v>
+        <v>743</v>
       </c>
       <c r="I859" s="8">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="J859" s="9">
-        <v>3.3</v>
+        <v>14.2</v>
       </c>
     </row>
     <row r="860" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A860" t="s">
         <v>0</v>
       </c>
       <c r="B860">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C860">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="D860" s="6">
-        <v>45073</v>
+        <v>44891</v>
       </c>
       <c r="E860" s="7">
-        <v>690</v>
+        <v>810</v>
       </c>
       <c r="F860" s="8">
-        <v>669</v>
+        <v>691</v>
       </c>
       <c r="G860" s="8">
-        <v>618</v>
+        <v>640</v>
       </c>
       <c r="H860" s="8">
-        <v>720</v>
+        <v>744</v>
       </c>
       <c r="I860" s="8">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="J860" s="9">
-        <v>3.2</v>
+        <v>17.2</v>
       </c>
     </row>
     <row r="861" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A861" t="s">
         <v>0</v>
       </c>
       <c r="B861">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C861">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="D861" s="6">
-        <v>45080</v>
+        <v>44898</v>
       </c>
       <c r="E861" s="7">
-        <v>710</v>
+        <v>878</v>
       </c>
       <c r="F861" s="8">
-        <v>659</v>
+        <v>698</v>
       </c>
       <c r="G861" s="8">
-        <v>610</v>
+        <v>647</v>
       </c>
       <c r="H861" s="8">
-        <v>710</v>
+        <v>751</v>
       </c>
       <c r="I861" s="8">
-        <v>51</v>
+        <v>180</v>
       </c>
       <c r="J861" s="9">
-        <v>7.8</v>
+        <v>25.8</v>
       </c>
     </row>
     <row r="862" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A862" t="s">
         <v>0</v>
       </c>
       <c r="B862">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C862">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="D862" s="6">
-        <v>45087</v>
+        <v>44905</v>
       </c>
       <c r="E862" s="7">
-        <v>649</v>
+        <v>921</v>
       </c>
       <c r="F862" s="8">
-        <v>652</v>
+        <v>711</v>
       </c>
       <c r="G862" s="8">
-        <v>602</v>
+        <v>659</v>
       </c>
       <c r="H862" s="8">
-        <v>704</v>
+        <v>763</v>
       </c>
       <c r="I862" s="8">
-        <v>-3</v>
+        <v>210</v>
       </c>
       <c r="J862" s="9">
-        <v>-0.4</v>
+        <v>29.6</v>
       </c>
     </row>
     <row r="863" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A863" t="s">
         <v>0</v>
       </c>
       <c r="B863">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C863">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="D863" s="6">
-        <v>45094</v>
+        <v>44912</v>
       </c>
       <c r="E863" s="7">
-        <v>655</v>
+        <v>894</v>
       </c>
       <c r="F863" s="8">
-        <v>648</v>
+        <v>728</v>
       </c>
       <c r="G863" s="8">
-        <v>597</v>
+        <v>676</v>
       </c>
       <c r="H863" s="8">
-        <v>697</v>
+        <v>782</v>
       </c>
       <c r="I863" s="8">
-        <v>7</v>
+        <v>166</v>
       </c>
       <c r="J863" s="9">
-        <v>1.1000000000000001</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="864" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A864" t="s">
         <v>0</v>
       </c>
       <c r="B864">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C864">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="D864" s="6">
-        <v>45101</v>
+        <v>44919</v>
       </c>
       <c r="E864" s="7">
-        <v>695</v>
+        <v>885</v>
       </c>
       <c r="F864" s="8">
-        <v>646</v>
+        <v>749</v>
       </c>
       <c r="G864" s="8">
-        <v>595</v>
+        <v>696</v>
       </c>
       <c r="H864" s="8">
-        <v>695</v>
+        <v>803</v>
       </c>
       <c r="I864" s="8">
-        <v>49</v>
+        <v>136</v>
       </c>
       <c r="J864" s="9">
-        <v>7.7</v>
+        <v>18.2</v>
       </c>
     </row>
     <row r="865" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A865" t="s">
         <v>0</v>
       </c>
       <c r="B865">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C865">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="D865" s="6">
-        <v>45108</v>
+        <v>44926</v>
       </c>
       <c r="E865" s="7">
-        <v>653</v>
+        <v>935</v>
       </c>
       <c r="F865" s="8">
-        <v>644</v>
+        <v>769</v>
       </c>
       <c r="G865" s="8">
-        <v>595</v>
+        <v>714</v>
       </c>
       <c r="H865" s="8">
-        <v>694</v>
+        <v>823</v>
       </c>
       <c r="I865" s="8">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="J865" s="9">
-        <v>1.4</v>
+        <v>21.6</v>
       </c>
     </row>
     <row r="866" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A866" t="s">
         <v>0</v>
       </c>
       <c r="B866">
         <v>2023</v>
       </c>
       <c r="C866">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="D866" s="6">
-        <v>45115</v>
+        <v>44933</v>
       </c>
       <c r="E866" s="7">
-        <v>656</v>
+        <v>861</v>
       </c>
       <c r="F866" s="8">
-        <v>643</v>
+        <v>787</v>
       </c>
       <c r="G866" s="8">
-        <v>593</v>
+        <v>732</v>
       </c>
       <c r="H866" s="8">
-        <v>693</v>
+        <v>842</v>
       </c>
       <c r="I866" s="8">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="J866" s="9">
-        <v>2.1</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="867" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A867" t="s">
         <v>0</v>
       </c>
       <c r="B867">
         <v>2023</v>
       </c>
       <c r="C867">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="D867" s="6">
-        <v>45122</v>
+        <v>44940</v>
       </c>
       <c r="E867" s="7">
-        <v>662</v>
+        <v>878</v>
       </c>
       <c r="F867" s="8">
-        <v>641</v>
+        <v>799</v>
       </c>
       <c r="G867" s="8">
-        <v>592</v>
+        <v>745</v>
       </c>
       <c r="H867" s="8">
-        <v>691</v>
+        <v>856</v>
       </c>
       <c r="I867" s="8">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="J867" s="9">
-        <v>3.4</v>
+        <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="868" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A868" t="s">
         <v>0</v>
       </c>
       <c r="B868">
         <v>2023</v>
       </c>
       <c r="C868">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="D868" s="6">
-        <v>45129</v>
+        <v>44947</v>
       </c>
       <c r="E868" s="7">
-        <v>689</v>
+        <v>850</v>
       </c>
       <c r="F868" s="8">
-        <v>638</v>
+        <v>807</v>
       </c>
       <c r="G868" s="8">
-        <v>587</v>
+        <v>752</v>
       </c>
       <c r="H868" s="8">
-        <v>687</v>
+        <v>863</v>
       </c>
       <c r="I868" s="8">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="J868" s="9">
-        <v>8</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="869" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A869" t="s">
         <v>0</v>
       </c>
       <c r="B869">
         <v>2023</v>
       </c>
       <c r="C869">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="D869" s="6">
-        <v>45136</v>
+        <v>44954</v>
       </c>
       <c r="E869" s="7">
-        <v>687</v>
+        <v>812</v>
       </c>
       <c r="F869" s="8">
-        <v>635</v>
+        <v>810</v>
       </c>
       <c r="G869" s="8">
-        <v>587</v>
+        <v>755</v>
       </c>
       <c r="H869" s="8">
-        <v>686</v>
+        <v>866</v>
       </c>
       <c r="I869" s="8">
-        <v>52</v>
+        <v>2</v>
       </c>
       <c r="J869" s="9">
-        <v>8.1</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="870" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A870" t="s">
         <v>0</v>
       </c>
       <c r="B870">
         <v>2023</v>
       </c>
       <c r="C870">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="D870" s="6">
-        <v>45143</v>
+        <v>44961</v>
       </c>
       <c r="E870" s="7">
-        <v>698</v>
+        <v>765</v>
       </c>
       <c r="F870" s="8">
-        <v>633</v>
+        <v>810</v>
       </c>
       <c r="G870" s="8">
-        <v>583</v>
+        <v>754</v>
       </c>
       <c r="H870" s="8">
-        <v>684</v>
+        <v>866</v>
       </c>
       <c r="I870" s="8">
-        <v>65</v>
+        <v>-45</v>
       </c>
       <c r="J870" s="9">
-        <v>10.3</v>
+        <v>-5.5</v>
       </c>
     </row>
     <row r="871" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A871" t="s">
         <v>0</v>
       </c>
       <c r="B871">
         <v>2023</v>
       </c>
       <c r="C871">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="D871" s="6">
-        <v>45150</v>
+        <v>44968</v>
       </c>
       <c r="E871" s="7">
-        <v>711</v>
+        <v>828</v>
       </c>
       <c r="F871" s="8">
-        <v>631</v>
+        <v>806</v>
       </c>
       <c r="G871" s="8">
-        <v>582</v>
+        <v>751</v>
       </c>
       <c r="H871" s="8">
-        <v>680</v>
+        <v>864</v>
       </c>
       <c r="I871" s="8">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="J871" s="9">
-        <v>12.7</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="872" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A872" t="s">
         <v>0</v>
       </c>
       <c r="B872">
         <v>2023</v>
       </c>
       <c r="C872">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="D872" s="6">
-        <v>45157</v>
+        <v>44975</v>
       </c>
       <c r="E872" s="7">
-        <v>697</v>
+        <v>773</v>
       </c>
       <c r="F872" s="8">
-        <v>630</v>
+        <v>801</v>
       </c>
       <c r="G872" s="8">
-        <v>582</v>
+        <v>747</v>
       </c>
       <c r="H872" s="8">
-        <v>681</v>
+        <v>857</v>
       </c>
       <c r="I872" s="8">
-        <v>67</v>
+        <v>-28</v>
       </c>
       <c r="J872" s="9">
-        <v>10.6</v>
+        <v>-3.5</v>
       </c>
     </row>
     <row r="873" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A873" t="s">
         <v>0</v>
       </c>
       <c r="B873">
         <v>2023</v>
       </c>
       <c r="C873">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="D873" s="6">
-        <v>45164</v>
+        <v>44982</v>
       </c>
       <c r="E873" s="7">
-        <v>680</v>
+        <v>766</v>
       </c>
       <c r="F873" s="8">
-        <v>631</v>
+        <v>794</v>
       </c>
       <c r="G873" s="8">
-        <v>582</v>
+        <v>740</v>
       </c>
       <c r="H873" s="8">
-        <v>681</v>
+        <v>849</v>
       </c>
       <c r="I873" s="8">
-        <v>49</v>
+        <v>-28</v>
       </c>
       <c r="J873" s="9">
-        <v>7.7</v>
+        <v>-3.5</v>
       </c>
     </row>
     <row r="874" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A874" t="s">
         <v>0</v>
       </c>
       <c r="B874">
         <v>2023</v>
       </c>
       <c r="C874">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D874" s="6">
-        <v>45171</v>
+        <v>44989</v>
       </c>
       <c r="E874" s="7">
-        <v>703</v>
+        <v>738</v>
       </c>
       <c r="F874" s="8">
-        <v>634</v>
+        <v>786</v>
       </c>
       <c r="G874" s="8">
-        <v>585</v>
+        <v>731</v>
       </c>
       <c r="H874" s="8">
-        <v>685</v>
+        <v>840</v>
       </c>
       <c r="I874" s="8">
-        <v>69</v>
+        <v>-48</v>
       </c>
       <c r="J874" s="9">
-        <v>10.9</v>
+        <v>-6.1</v>
       </c>
     </row>
     <row r="875" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A875" t="s">
         <v>0</v>
       </c>
       <c r="B875">
         <v>2023</v>
       </c>
       <c r="C875">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D875" s="6">
-        <v>45178</v>
+        <v>44996</v>
       </c>
       <c r="E875" s="7">
-        <v>696</v>
+        <v>797</v>
       </c>
       <c r="F875" s="8">
-        <v>638</v>
+        <v>778</v>
       </c>
       <c r="G875" s="8">
-        <v>590</v>
+        <v>723</v>
       </c>
       <c r="H875" s="8">
-        <v>688</v>
+        <v>833</v>
       </c>
       <c r="I875" s="8">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="J875" s="9">
-        <v>9</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="876" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A876" t="s">
         <v>0</v>
       </c>
       <c r="B876">
         <v>2023</v>
       </c>
       <c r="C876">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D876" s="6">
-        <v>45185</v>
+        <v>45003</v>
       </c>
       <c r="E876" s="7">
-        <v>673</v>
+        <v>799</v>
       </c>
       <c r="F876" s="8">
-        <v>646</v>
+        <v>770</v>
       </c>
       <c r="G876" s="8">
-        <v>597</v>
+        <v>716</v>
       </c>
       <c r="H876" s="8">
-        <v>696</v>
+        <v>825</v>
       </c>
       <c r="I876" s="8">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="J876" s="9">
-        <v>4.2</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="877" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A877" t="s">
         <v>0</v>
       </c>
       <c r="B877">
         <v>2023</v>
       </c>
       <c r="C877">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="D877" s="6">
-        <v>45192</v>
+        <v>45010</v>
       </c>
       <c r="E877" s="7">
-        <v>681</v>
+        <v>720</v>
       </c>
       <c r="F877" s="8">
-        <v>656</v>
+        <v>764</v>
       </c>
       <c r="G877" s="8">
-        <v>606</v>
+        <v>710</v>
       </c>
       <c r="H877" s="8">
-        <v>707</v>
+        <v>819</v>
       </c>
       <c r="I877" s="8">
-        <v>25</v>
+        <v>-44</v>
       </c>
       <c r="J877" s="9">
-        <v>3.8</v>
+        <v>-5.7</v>
       </c>
     </row>
     <row r="878" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A878" t="s">
         <v>0</v>
       </c>
       <c r="B878">
         <v>2023</v>
       </c>
       <c r="C878">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="D878" s="6">
-        <v>45199</v>
+        <v>45017</v>
       </c>
       <c r="E878" s="7">
-        <v>715</v>
+        <v>749</v>
       </c>
       <c r="F878" s="8">
-        <v>669</v>
+        <v>758</v>
       </c>
       <c r="G878" s="8">
-        <v>619</v>
+        <v>705</v>
       </c>
       <c r="H878" s="8">
-        <v>720</v>
+        <v>813</v>
       </c>
       <c r="I878" s="8">
-        <v>46</v>
+        <v>-9</v>
       </c>
       <c r="J878" s="9">
-        <v>6.9</v>
+        <v>-1.2</v>
       </c>
     </row>
     <row r="879" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A879" t="s">
         <v>0</v>
       </c>
       <c r="B879">
         <v>2023</v>
       </c>
       <c r="C879">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="D879" s="6">
-        <v>45206</v>
+        <v>45024</v>
       </c>
       <c r="E879" s="7">
-        <v>809</v>
+        <v>714</v>
       </c>
       <c r="F879" s="8">
-        <v>682</v>
+        <v>752</v>
       </c>
       <c r="G879" s="8">
-        <v>632</v>
+        <v>698</v>
       </c>
       <c r="H879" s="8">
-        <v>733</v>
+        <v>807</v>
       </c>
       <c r="I879" s="8">
-        <v>127</v>
+        <v>-38</v>
       </c>
       <c r="J879" s="9">
-        <v>18.5</v>
+        <v>-5.0999999999999996</v>
       </c>
     </row>
     <row r="880" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A880" t="s">
         <v>0</v>
       </c>
       <c r="B880">
         <v>2023</v>
       </c>
       <c r="C880">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D880" s="6">
-        <v>45213</v>
+        <v>45031</v>
       </c>
       <c r="E880" s="7">
-        <v>745</v>
+        <v>704</v>
       </c>
       <c r="F880" s="8">
-        <v>695</v>
+        <v>746</v>
       </c>
       <c r="G880" s="8">
-        <v>643</v>
+        <v>691</v>
       </c>
       <c r="H880" s="8">
-        <v>747</v>
+        <v>801</v>
       </c>
       <c r="I880" s="8">
-        <v>50</v>
+        <v>-42</v>
       </c>
       <c r="J880" s="9">
-        <v>7.2</v>
+        <v>-5.6</v>
       </c>
     </row>
     <row r="881" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A881" t="s">
         <v>0</v>
       </c>
       <c r="B881">
         <v>2023</v>
       </c>
       <c r="C881">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="D881" s="6">
-        <v>45220</v>
+        <v>45038</v>
       </c>
       <c r="E881" s="7">
-        <v>731</v>
+        <v>754</v>
       </c>
       <c r="F881" s="8">
-        <v>705</v>
+        <v>737</v>
       </c>
       <c r="G881" s="8">
-        <v>654</v>
+        <v>684</v>
       </c>
       <c r="H881" s="8">
-        <v>758</v>
+        <v>792</v>
       </c>
       <c r="I881" s="8">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="J881" s="9">
-        <v>3.7</v>
+        <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="882" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A882" t="s">
         <v>0</v>
       </c>
       <c r="B882">
         <v>2023</v>
       </c>
       <c r="C882">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="D882" s="6">
-        <v>45227</v>
+        <v>45045</v>
       </c>
       <c r="E882" s="7">
-        <v>776</v>
+        <v>743</v>
       </c>
       <c r="F882" s="8">
-        <v>711</v>
+        <v>725</v>
       </c>
       <c r="G882" s="8">
-        <v>658</v>
+        <v>673</v>
       </c>
       <c r="H882" s="8">
-        <v>763</v>
+        <v>778</v>
       </c>
       <c r="I882" s="8">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="J882" s="9">
-        <v>9.1999999999999993</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="883" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A883" t="s">
         <v>0</v>
       </c>
       <c r="B883">
         <v>2023</v>
       </c>
       <c r="C883">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="D883" s="6">
-        <v>45234</v>
+        <v>45052</v>
       </c>
       <c r="E883" s="7">
-        <v>794</v>
+        <v>726</v>
       </c>
       <c r="F883" s="8">
         <v>711</v>
       </c>
       <c r="G883" s="8">
         <v>659</v>
       </c>
       <c r="H883" s="8">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="I883" s="8">
-        <v>83</v>
+        <v>15</v>
       </c>
       <c r="J883" s="9">
-        <v>11.6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="884" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A884" t="s">
         <v>0</v>
       </c>
       <c r="B884">
         <v>2023</v>
       </c>
       <c r="C884">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="D884" s="6">
-        <v>45241</v>
+        <v>45059</v>
       </c>
       <c r="E884" s="7">
-        <v>809</v>
+        <v>766</v>
       </c>
       <c r="F884" s="8">
-        <v>710</v>
+        <v>696</v>
       </c>
       <c r="G884" s="8">
-        <v>657</v>
+        <v>645</v>
       </c>
       <c r="H884" s="8">
-        <v>763</v>
+        <v>748</v>
       </c>
       <c r="I884" s="8">
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="J884" s="9">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="885" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A885" t="s">
         <v>0</v>
       </c>
       <c r="B885">
         <v>2023</v>
       </c>
       <c r="C885">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="D885" s="6">
-        <v>45248</v>
+        <v>45066</v>
       </c>
       <c r="E885" s="7">
-        <v>778</v>
+        <v>704</v>
       </c>
       <c r="F885" s="8">
-        <v>708</v>
+        <v>682</v>
       </c>
       <c r="G885" s="8">
-        <v>657</v>
+        <v>630</v>
       </c>
       <c r="H885" s="8">
-        <v>762</v>
+        <v>733</v>
       </c>
       <c r="I885" s="8">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="J885" s="9">
-        <v>9.8000000000000007</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="886" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A886" t="s">
         <v>0</v>
       </c>
       <c r="B886">
         <v>2023</v>
       </c>
       <c r="C886">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="D886" s="6">
-        <v>45255</v>
+        <v>45073</v>
       </c>
       <c r="E886" s="7">
-        <v>837</v>
+        <v>690</v>
       </c>
       <c r="F886" s="8">
-        <v>710</v>
+        <v>669</v>
       </c>
       <c r="G886" s="8">
-        <v>657</v>
+        <v>618</v>
       </c>
       <c r="H886" s="8">
-        <v>763</v>
+        <v>720</v>
       </c>
       <c r="I886" s="8">
-        <v>127</v>
+        <v>21</v>
       </c>
       <c r="J886" s="9">
-        <v>17.899999999999999</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="887" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A887" t="s">
         <v>0</v>
       </c>
       <c r="B887">
         <v>2023</v>
       </c>
       <c r="C887">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="D887" s="6">
-        <v>45262</v>
+        <v>45080</v>
       </c>
       <c r="E887" s="7">
-        <v>764</v>
+        <v>710</v>
       </c>
       <c r="F887" s="8">
-        <v>717</v>
+        <v>659</v>
       </c>
       <c r="G887" s="8">
-        <v>666</v>
+        <v>610</v>
       </c>
       <c r="H887" s="8">
-        <v>771</v>
+        <v>710</v>
       </c>
       <c r="I887" s="8">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="J887" s="9">
-        <v>6.6</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="888" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A888" t="s">
         <v>0</v>
       </c>
       <c r="B888">
         <v>2023</v>
       </c>
       <c r="C888">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D888" s="6">
-        <v>45269</v>
+        <v>45087</v>
       </c>
       <c r="E888" s="7">
-        <v>812</v>
+        <v>649</v>
       </c>
       <c r="F888" s="8">
-        <v>730</v>
+        <v>652</v>
       </c>
       <c r="G888" s="8">
-        <v>677</v>
+        <v>602</v>
       </c>
       <c r="H888" s="8">
-        <v>784</v>
+        <v>704</v>
       </c>
       <c r="I888" s="8">
-        <v>82</v>
+        <v>-3</v>
       </c>
       <c r="J888" s="9">
-        <v>11.2</v>
+        <v>-0.4</v>
       </c>
     </row>
     <row r="889" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A889" t="s">
         <v>0</v>
       </c>
       <c r="B889">
         <v>2023</v>
       </c>
       <c r="C889">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="D889" s="6">
-        <v>45276</v>
+        <v>45094</v>
       </c>
       <c r="E889" s="7">
-        <v>853</v>
+        <v>655</v>
       </c>
       <c r="F889" s="8">
-        <v>748</v>
+        <v>648</v>
       </c>
       <c r="G889" s="8">
-        <v>694</v>
+        <v>597</v>
       </c>
       <c r="H889" s="8">
-        <v>803</v>
+        <v>697</v>
       </c>
       <c r="I889" s="8">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="J889" s="9">
-        <v>14</v>
+        <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="890" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A890" t="s">
         <v>0</v>
       </c>
       <c r="B890">
         <v>2023</v>
       </c>
       <c r="C890">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="D890" s="6">
-        <v>45283</v>
+        <v>45101</v>
       </c>
       <c r="E890" s="7">
-        <v>822</v>
+        <v>695</v>
       </c>
       <c r="F890" s="8">
-        <v>769</v>
+        <v>646</v>
       </c>
       <c r="G890" s="8">
-        <v>715</v>
+        <v>595</v>
       </c>
       <c r="H890" s="8">
-        <v>823</v>
+        <v>695</v>
       </c>
       <c r="I890" s="8">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="J890" s="9">
-        <v>6.9</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="891" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A891" t="s">
         <v>0</v>
       </c>
       <c r="B891">
         <v>2023</v>
       </c>
       <c r="C891">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="D891" s="6">
-        <v>45290</v>
+        <v>45108</v>
       </c>
       <c r="E891" s="7">
-        <v>872</v>
+        <v>653</v>
       </c>
       <c r="F891" s="8">
-        <v>790</v>
+        <v>644</v>
       </c>
       <c r="G891" s="8">
-        <v>734</v>
+        <v>595</v>
       </c>
       <c r="H891" s="8">
-        <v>846</v>
+        <v>694</v>
       </c>
       <c r="I891" s="8">
-        <v>82</v>
+        <v>9</v>
       </c>
       <c r="J891" s="9">
-        <v>10.4</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="892" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A892" t="s">
         <v>0</v>
       </c>
       <c r="B892">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C892">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="D892" s="6">
-        <v>45297</v>
+        <v>45115</v>
       </c>
       <c r="E892" s="7">
-        <v>935</v>
+        <v>656</v>
       </c>
       <c r="F892" s="8">
-        <v>808</v>
+        <v>643</v>
       </c>
       <c r="G892" s="8">
-        <v>751</v>
+        <v>593</v>
       </c>
       <c r="H892" s="8">
-        <v>864</v>
+        <v>693</v>
       </c>
       <c r="I892" s="8">
-        <v>127</v>
+        <v>13</v>
       </c>
       <c r="J892" s="9">
-        <v>15.7</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="893" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A893" t="s">
         <v>0</v>
       </c>
       <c r="B893">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C893">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="D893" s="6">
-        <v>45304</v>
+        <v>45122</v>
       </c>
       <c r="E893" s="7">
-        <v>905</v>
+        <v>662</v>
       </c>
       <c r="F893" s="8">
-        <v>821</v>
+        <v>641</v>
       </c>
       <c r="G893" s="8">
-        <v>765</v>
+        <v>592</v>
       </c>
       <c r="H893" s="8">
-        <v>879</v>
+        <v>691</v>
       </c>
       <c r="I893" s="8">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="J893" s="9">
-        <v>10.199999999999999</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="894" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A894" t="s">
         <v>0</v>
       </c>
       <c r="B894">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C894">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="D894" s="6">
-        <v>45311</v>
+        <v>45129</v>
       </c>
       <c r="E894" s="7">
-        <v>870</v>
+        <v>689</v>
       </c>
       <c r="F894" s="8">
-        <v>829</v>
+        <v>638</v>
       </c>
       <c r="G894" s="8">
-        <v>774</v>
+        <v>587</v>
       </c>
       <c r="H894" s="8">
-        <v>888</v>
+        <v>687</v>
       </c>
       <c r="I894" s="8">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="J894" s="9">
-        <v>4.9000000000000004</v>
+        <v>8</v>
       </c>
     </row>
     <row r="895" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A895" t="s">
         <v>0</v>
       </c>
       <c r="B895">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C895">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="D895" s="6">
-        <v>45318</v>
+        <v>45136</v>
       </c>
       <c r="E895" s="7">
-        <v>865</v>
+        <v>687</v>
       </c>
       <c r="F895" s="8">
-        <v>833</v>
+        <v>635</v>
       </c>
       <c r="G895" s="8">
-        <v>777</v>
+        <v>587</v>
       </c>
       <c r="H895" s="8">
-        <v>889</v>
+        <v>686</v>
       </c>
       <c r="I895" s="8">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="J895" s="9">
-        <v>3.9</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="896" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A896" t="s">
         <v>0</v>
       </c>
       <c r="B896">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C896">
-        <v>5</v>
+        <v>31</v>
       </c>
       <c r="D896" s="6">
-        <v>45325</v>
+        <v>45143</v>
       </c>
       <c r="E896" s="7">
-        <v>810</v>
+        <v>698</v>
       </c>
       <c r="F896" s="8">
-        <v>832</v>
+        <v>633</v>
       </c>
       <c r="G896" s="8">
-        <v>775</v>
+        <v>583</v>
       </c>
       <c r="H896" s="8">
-        <v>891</v>
+        <v>684</v>
       </c>
       <c r="I896" s="8">
-        <v>-22</v>
+        <v>65</v>
       </c>
       <c r="J896" s="9">
-        <v>-2.7</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="897" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A897" t="s">
         <v>0</v>
       </c>
       <c r="B897">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C897">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="D897" s="6">
-        <v>45332</v>
+        <v>45150</v>
       </c>
       <c r="E897" s="7">
-        <v>830</v>
+        <v>711</v>
       </c>
       <c r="F897" s="8">
-        <v>829</v>
+        <v>631</v>
       </c>
       <c r="G897" s="8">
-        <v>772</v>
+        <v>582</v>
       </c>
       <c r="H897" s="8">
-        <v>886</v>
+        <v>680</v>
       </c>
       <c r="I897" s="8">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="J897" s="9">
-        <v>0.2</v>
+        <v>12.7</v>
       </c>
     </row>
     <row r="898" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A898" t="s">
         <v>0</v>
       </c>
       <c r="B898">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C898">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="D898" s="6">
-        <v>45339</v>
+        <v>45157</v>
       </c>
       <c r="E898" s="7">
-        <v>780</v>
+        <v>697</v>
       </c>
       <c r="F898" s="8">
-        <v>823</v>
+        <v>630</v>
       </c>
       <c r="G898" s="8">
-        <v>767</v>
+        <v>582</v>
       </c>
       <c r="H898" s="8">
-        <v>879</v>
+        <v>681</v>
       </c>
       <c r="I898" s="8">
-        <v>-43</v>
+        <v>67</v>
       </c>
       <c r="J898" s="9">
-        <v>-5.2</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="899" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A899" t="s">
         <v>0</v>
       </c>
       <c r="B899">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C899">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="D899" s="6">
-        <v>45346</v>
+        <v>45164</v>
       </c>
       <c r="E899" s="7">
-        <v>830</v>
+        <v>680</v>
       </c>
       <c r="F899" s="8">
-        <v>816</v>
+        <v>631</v>
       </c>
       <c r="G899" s="8">
-        <v>760</v>
+        <v>582</v>
       </c>
       <c r="H899" s="8">
-        <v>874</v>
+        <v>681</v>
       </c>
       <c r="I899" s="8">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="J899" s="9">
-        <v>1.8</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="900" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A900" t="s">
         <v>0</v>
       </c>
       <c r="B900">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C900">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="D900" s="6">
-        <v>45353</v>
+        <v>45171</v>
       </c>
       <c r="E900" s="7">
-        <v>755</v>
+        <v>703</v>
       </c>
       <c r="F900" s="8">
-        <v>807</v>
+        <v>634</v>
       </c>
       <c r="G900" s="8">
-        <v>752</v>
+        <v>585</v>
       </c>
       <c r="H900" s="8">
-        <v>865</v>
+        <v>685</v>
       </c>
       <c r="I900" s="8">
-        <v>-52</v>
+        <v>69</v>
       </c>
       <c r="J900" s="9">
-        <v>-6.5</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="901" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A901" t="s">
         <v>0</v>
       </c>
       <c r="B901">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C901">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D901" s="6">
-        <v>45360</v>
+        <v>45178</v>
       </c>
       <c r="E901" s="7">
-        <v>765</v>
+        <v>696</v>
       </c>
       <c r="F901" s="8">
-        <v>799</v>
+        <v>638</v>
       </c>
       <c r="G901" s="8">
-        <v>743</v>
+        <v>590</v>
       </c>
       <c r="H901" s="8">
-        <v>857</v>
+        <v>688</v>
       </c>
       <c r="I901" s="8">
-        <v>-34</v>
+        <v>58</v>
       </c>
       <c r="J901" s="9">
-        <v>-4.3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="902" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A902" t="s">
         <v>0</v>
       </c>
       <c r="B902">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C902">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D902" s="6">
-        <v>45367</v>
+        <v>45185</v>
       </c>
       <c r="E902" s="7">
-        <v>760</v>
+        <v>673</v>
       </c>
       <c r="F902" s="8">
-        <v>792</v>
+        <v>646</v>
       </c>
       <c r="G902" s="8">
-        <v>736</v>
+        <v>597</v>
       </c>
       <c r="H902" s="8">
-        <v>848</v>
+        <v>696</v>
       </c>
       <c r="I902" s="8">
-        <v>-32</v>
+        <v>27</v>
       </c>
       <c r="J902" s="9">
-        <v>-4</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="903" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A903" t="s">
         <v>0</v>
       </c>
       <c r="B903">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C903">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="D903" s="6">
-        <v>45374</v>
+        <v>45192</v>
       </c>
       <c r="E903" s="7">
-        <v>760</v>
+        <v>681</v>
       </c>
       <c r="F903" s="8">
-        <v>785</v>
+        <v>656</v>
       </c>
       <c r="G903" s="8">
-        <v>730</v>
+        <v>606</v>
       </c>
       <c r="H903" s="8">
-        <v>841</v>
+        <v>707</v>
       </c>
       <c r="I903" s="8">
-        <v>-25</v>
+        <v>25</v>
       </c>
       <c r="J903" s="9">
-        <v>-3.2</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="904" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A904" t="s">
         <v>0</v>
       </c>
       <c r="B904">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C904">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D904" s="6">
-        <v>45381</v>
+        <v>45199</v>
       </c>
       <c r="E904" s="7">
-        <v>805</v>
+        <v>715</v>
       </c>
       <c r="F904" s="8">
-        <v>779</v>
+        <v>669</v>
       </c>
       <c r="G904" s="8">
-        <v>725</v>
+        <v>619</v>
       </c>
       <c r="H904" s="8">
-        <v>835</v>
+        <v>720</v>
       </c>
       <c r="I904" s="8">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="J904" s="9">
-        <v>3.3</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="905" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A905" t="s">
         <v>0</v>
       </c>
       <c r="B905">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C905">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="D905" s="6">
-        <v>45388</v>
+        <v>45206</v>
       </c>
       <c r="E905" s="7">
-        <v>775</v>
+        <v>809</v>
       </c>
       <c r="F905" s="8">
-        <v>773</v>
+        <v>682</v>
       </c>
       <c r="G905" s="8">
-        <v>720</v>
+        <v>632</v>
       </c>
       <c r="H905" s="8">
-        <v>830</v>
+        <v>733</v>
       </c>
       <c r="I905" s="8">
-        <v>2</v>
+        <v>127</v>
       </c>
       <c r="J905" s="9">
-        <v>0.2</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="906" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A906" t="s">
         <v>0</v>
       </c>
       <c r="B906">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C906">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="D906" s="6">
-        <v>45395</v>
+        <v>45213</v>
       </c>
       <c r="E906" s="7">
-        <v>815</v>
+        <v>745</v>
       </c>
       <c r="F906" s="8">
-        <v>766</v>
+        <v>695</v>
       </c>
       <c r="G906" s="8">
-        <v>712</v>
+        <v>643</v>
       </c>
       <c r="H906" s="8">
-        <v>821</v>
+        <v>747</v>
       </c>
       <c r="I906" s="8">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="J906" s="9">
-        <v>6.4</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="907" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A907" t="s">
         <v>0</v>
       </c>
       <c r="B907">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C907">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="D907" s="6">
-        <v>45402</v>
+        <v>45220</v>
       </c>
       <c r="E907" s="7">
-        <v>750</v>
+        <v>731</v>
       </c>
       <c r="F907" s="8">
-        <v>757</v>
+        <v>705</v>
       </c>
       <c r="G907" s="8">
-        <v>702</v>
+        <v>654</v>
       </c>
       <c r="H907" s="8">
-        <v>813</v>
+        <v>758</v>
       </c>
       <c r="I907" s="8">
-        <v>-7</v>
+        <v>26</v>
       </c>
       <c r="J907" s="9">
-        <v>-1</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="908" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A908" t="s">
         <v>0</v>
       </c>
       <c r="B908">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C908">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="D908" s="6">
-        <v>45409</v>
+        <v>45227</v>
       </c>
       <c r="E908" s="7">
-        <v>730</v>
+        <v>776</v>
       </c>
       <c r="F908" s="8">
-        <v>745</v>
+        <v>711</v>
       </c>
       <c r="G908" s="8">
-        <v>692</v>
+        <v>658</v>
       </c>
       <c r="H908" s="8">
-        <v>800</v>
+        <v>763</v>
       </c>
       <c r="I908" s="8">
-        <v>-15</v>
+        <v>65</v>
       </c>
       <c r="J908" s="9">
-        <v>-2.1</v>
+        <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="909" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A909" t="s">
         <v>0</v>
       </c>
       <c r="B909">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C909">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="D909" s="6">
-        <v>45416</v>
+        <v>45234</v>
       </c>
       <c r="E909" s="7">
-        <v>730</v>
+        <v>794</v>
       </c>
       <c r="F909" s="8">
-        <v>731</v>
+        <v>711</v>
       </c>
       <c r="G909" s="8">
-        <v>679</v>
+        <v>659</v>
       </c>
       <c r="H909" s="8">
-        <v>785</v>
+        <v>763</v>
       </c>
       <c r="I909" s="8">
-        <v>-1</v>
+        <v>83</v>
       </c>
       <c r="J909" s="9">
-        <v>-0.1</v>
+        <v>11.6</v>
       </c>
     </row>
     <row r="910" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A910" t="s">
         <v>0</v>
       </c>
       <c r="B910">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C910">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="D910" s="6">
-        <v>45423</v>
+        <v>45241</v>
       </c>
       <c r="E910" s="7">
-        <v>785</v>
+        <v>809</v>
       </c>
       <c r="F910" s="8">
-        <v>716</v>
+        <v>710</v>
       </c>
       <c r="G910" s="8">
-        <v>663</v>
+        <v>657</v>
       </c>
       <c r="H910" s="8">
-        <v>768</v>
+        <v>763</v>
       </c>
       <c r="I910" s="8">
-        <v>69</v>
+        <v>99</v>
       </c>
       <c r="J910" s="9">
-        <v>9.6999999999999993</v>
+        <v>14</v>
       </c>
     </row>
     <row r="911" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A911" t="s">
         <v>0</v>
       </c>
       <c r="B911">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C911">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="D911" s="6">
-        <v>45430</v>
+        <v>45248</v>
       </c>
       <c r="E911" s="7">
-        <v>710</v>
+        <v>778</v>
       </c>
       <c r="F911" s="8">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="G911" s="8">
-        <v>650</v>
+        <v>657</v>
       </c>
       <c r="H911" s="8">
-        <v>754</v>
+        <v>762</v>
       </c>
       <c r="I911" s="8">
-        <v>9</v>
+        <v>70</v>
       </c>
       <c r="J911" s="9">
-        <v>1.4</v>
+        <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="912" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A912" t="s">
         <v>0</v>
       </c>
       <c r="B912">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C912">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="D912" s="6">
-        <v>45437</v>
+        <v>45255</v>
       </c>
       <c r="E912" s="7">
+        <v>837</v>
+      </c>
+      <c r="F912" s="8">
         <v>710</v>
       </c>
-      <c r="F912" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="G912" s="8">
-        <v>637</v>
+        <v>657</v>
       </c>
       <c r="H912" s="8">
-        <v>739</v>
+        <v>763</v>
       </c>
       <c r="I912" s="8">
-        <v>23</v>
+        <v>127</v>
       </c>
       <c r="J912" s="9">
-        <v>3.3</v>
+        <v>17.899999999999999</v>
       </c>
     </row>
     <row r="913" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A913" t="s">
         <v>0</v>
       </c>
       <c r="B913">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C913">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="D913" s="6">
-        <v>45444</v>
+        <v>45262</v>
       </c>
       <c r="E913" s="7">
-        <v>685</v>
+        <v>764</v>
       </c>
       <c r="F913" s="8">
-        <v>677</v>
+        <v>717</v>
       </c>
       <c r="G913" s="8">
-        <v>625</v>
+        <v>666</v>
       </c>
       <c r="H913" s="8">
-        <v>729</v>
+        <v>771</v>
       </c>
       <c r="I913" s="8">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="J913" s="9">
-        <v>1.2</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="914" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A914" t="s">
         <v>0</v>
       </c>
       <c r="B914">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C914">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="D914" s="6">
-        <v>45451</v>
+        <v>45269</v>
       </c>
       <c r="E914" s="7">
-        <v>725</v>
+        <v>812</v>
       </c>
       <c r="F914" s="8">
-        <v>670</v>
+        <v>730</v>
       </c>
       <c r="G914" s="8">
-        <v>619</v>
+        <v>677</v>
       </c>
       <c r="H914" s="8">
-        <v>721</v>
+        <v>784</v>
       </c>
       <c r="I914" s="8">
-        <v>55</v>
+        <v>82</v>
       </c>
       <c r="J914" s="9">
-        <v>8.1999999999999993</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="915" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A915" t="s">
         <v>0</v>
       </c>
       <c r="B915">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C915">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="D915" s="6">
-        <v>45458</v>
+        <v>45276</v>
       </c>
       <c r="E915" s="7">
-        <v>685</v>
+        <v>853</v>
       </c>
       <c r="F915" s="8">
-        <v>666</v>
+        <v>748</v>
       </c>
       <c r="G915" s="8">
-        <v>615</v>
+        <v>694</v>
       </c>
       <c r="H915" s="8">
-        <v>717</v>
+        <v>803</v>
       </c>
       <c r="I915" s="8">
-        <v>19</v>
+        <v>105</v>
       </c>
       <c r="J915" s="9">
-        <v>2.9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="916" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A916" t="s">
         <v>0</v>
       </c>
       <c r="B916">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C916">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="D916" s="6">
-        <v>45465</v>
+        <v>45283</v>
       </c>
       <c r="E916" s="7">
-        <v>720</v>
+        <v>822</v>
       </c>
       <c r="F916" s="8">
-        <v>663</v>
+        <v>769</v>
       </c>
       <c r="G916" s="8">
-        <v>613</v>
+        <v>715</v>
       </c>
       <c r="H916" s="8">
-        <v>714</v>
+        <v>823</v>
       </c>
       <c r="I916" s="8">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="J916" s="9">
-        <v>8.6</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="917" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A917" t="s">
         <v>0</v>
       </c>
       <c r="B917">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C917">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="D917" s="6">
-        <v>45472</v>
+        <v>45290</v>
       </c>
       <c r="E917" s="7">
-        <v>660</v>
+        <v>872</v>
       </c>
       <c r="F917" s="8">
-        <v>662</v>
+        <v>790</v>
       </c>
       <c r="G917" s="8">
-        <v>612</v>
+        <v>734</v>
       </c>
       <c r="H917" s="8">
-        <v>713</v>
+        <v>846</v>
       </c>
       <c r="I917" s="8">
-        <v>-2</v>
+        <v>82</v>
       </c>
       <c r="J917" s="9">
-        <v>-0.3</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="918" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A918" t="s">
         <v>0</v>
       </c>
       <c r="B918">
         <v>2024</v>
       </c>
       <c r="C918">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="D918" s="6">
-        <v>45479</v>
+        <v>45297</v>
       </c>
       <c r="E918" s="7">
-        <v>680</v>
+        <v>935</v>
       </c>
       <c r="F918" s="8">
-        <v>660</v>
+        <v>808</v>
       </c>
       <c r="G918" s="8">
-        <v>608</v>
+        <v>751</v>
       </c>
       <c r="H918" s="8">
-        <v>711</v>
+        <v>864</v>
       </c>
       <c r="I918" s="8">
-        <v>20</v>
+        <v>127</v>
       </c>
       <c r="J918" s="9">
-        <v>3</v>
+        <v>15.7</v>
       </c>
     </row>
     <row r="919" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A919" t="s">
         <v>0</v>
       </c>
       <c r="B919">
         <v>2024</v>
       </c>
       <c r="C919">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="D919" s="6">
-        <v>45486</v>
+        <v>45304</v>
       </c>
       <c r="E919" s="7">
-        <v>695</v>
+        <v>905</v>
       </c>
       <c r="F919" s="8">
-        <v>658</v>
+        <v>821</v>
       </c>
       <c r="G919" s="8">
-        <v>609</v>
+        <v>765</v>
       </c>
       <c r="H919" s="8">
-        <v>709</v>
+        <v>879</v>
       </c>
       <c r="I919" s="8">
-        <v>37</v>
+        <v>84</v>
       </c>
       <c r="J919" s="9">
-        <v>5.6</v>
+        <v>10.199999999999999</v>
       </c>
     </row>
     <row r="920" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A920" t="s">
         <v>0</v>
       </c>
       <c r="B920">
         <v>2024</v>
       </c>
       <c r="C920">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="D920" s="6">
-        <v>45493</v>
+        <v>45311</v>
       </c>
       <c r="E920" s="7">
-        <v>660</v>
+        <v>870</v>
       </c>
       <c r="F920" s="8">
-        <v>655</v>
+        <v>829</v>
       </c>
       <c r="G920" s="8">
-        <v>605</v>
+        <v>774</v>
       </c>
       <c r="H920" s="8">
-        <v>706</v>
+        <v>888</v>
       </c>
       <c r="I920" s="8">
-        <v>5</v>
+        <v>41</v>
       </c>
       <c r="J920" s="9">
-        <v>0.7</v>
+        <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="921" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A921" t="s">
         <v>0</v>
       </c>
       <c r="B921">
         <v>2024</v>
       </c>
       <c r="C921">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="D921" s="6">
-        <v>45500</v>
+        <v>45318</v>
       </c>
       <c r="E921" s="7">
-        <v>610</v>
+        <v>865</v>
       </c>
       <c r="F921" s="8">
-        <v>652</v>
+        <v>833</v>
       </c>
       <c r="G921" s="8">
-        <v>603</v>
+        <v>777</v>
       </c>
       <c r="H921" s="8">
-        <v>703</v>
+        <v>889</v>
       </c>
       <c r="I921" s="8">
-        <v>-42</v>
+        <v>32</v>
       </c>
       <c r="J921" s="9">
-        <v>-6.5</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="922" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A922" t="s">
         <v>0</v>
       </c>
       <c r="B922">
         <v>2024</v>
       </c>
       <c r="C922">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="D922" s="6">
-        <v>45507</v>
+        <v>45325</v>
       </c>
       <c r="E922" s="7">
-        <v>720</v>
+        <v>810</v>
       </c>
       <c r="F922" s="8">
-        <v>650</v>
+        <v>832</v>
       </c>
       <c r="G922" s="8">
-        <v>599</v>
+        <v>775</v>
       </c>
       <c r="H922" s="8">
-        <v>700</v>
+        <v>891</v>
       </c>
       <c r="I922" s="8">
-        <v>70</v>
+        <v>-22</v>
       </c>
       <c r="J922" s="9">
-        <v>10.8</v>
+        <v>-2.7</v>
       </c>
     </row>
     <row r="923" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A923" t="s">
         <v>0</v>
       </c>
       <c r="B923">
         <v>2024</v>
       </c>
       <c r="C923">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="D923" s="6">
-        <v>45514</v>
+        <v>45332</v>
       </c>
       <c r="E923" s="7">
-        <v>720</v>
+        <v>830</v>
       </c>
       <c r="F923" s="8">
-        <v>648</v>
+        <v>829</v>
       </c>
       <c r="G923" s="8">
-        <v>598</v>
+        <v>772</v>
       </c>
       <c r="H923" s="8">
-        <v>699</v>
+        <v>886</v>
       </c>
       <c r="I923" s="8">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="J923" s="9">
-        <v>11.1</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="924" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A924" t="s">
         <v>0</v>
       </c>
       <c r="B924">
         <v>2024</v>
       </c>
       <c r="C924">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="D924" s="6">
-        <v>45521</v>
+        <v>45339</v>
       </c>
       <c r="E924" s="7">
-        <v>740</v>
+        <v>780</v>
       </c>
       <c r="F924" s="8">
-        <v>647</v>
+        <v>823</v>
       </c>
       <c r="G924" s="8">
-        <v>597</v>
+        <v>767</v>
       </c>
       <c r="H924" s="8">
-        <v>698</v>
+        <v>879</v>
       </c>
       <c r="I924" s="8">
-        <v>93</v>
+        <v>-43</v>
       </c>
       <c r="J924" s="9">
-        <v>14.3</v>
+        <v>-5.2</v>
       </c>
     </row>
     <row r="925" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A925" t="s">
         <v>0</v>
       </c>
       <c r="B925">
         <v>2024</v>
       </c>
       <c r="C925">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="D925" s="6">
-        <v>45528</v>
+        <v>45346</v>
       </c>
       <c r="E925" s="7">
-        <v>650</v>
+        <v>830</v>
       </c>
       <c r="F925" s="8">
-        <v>648</v>
+        <v>816</v>
       </c>
       <c r="G925" s="8">
-        <v>598</v>
+        <v>760</v>
       </c>
       <c r="H925" s="8">
-        <v>699</v>
+        <v>874</v>
       </c>
       <c r="I925" s="8">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="J925" s="9">
-        <v>0.3</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="926" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A926" t="s">
         <v>0</v>
       </c>
       <c r="B926">
         <v>2024</v>
       </c>
       <c r="C926">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D926" s="6">
-        <v>45535</v>
+        <v>45353</v>
       </c>
       <c r="E926" s="7">
-        <v>685</v>
+        <v>755</v>
       </c>
       <c r="F926" s="8">
-        <v>650</v>
+        <v>807</v>
       </c>
       <c r="G926" s="8">
-        <v>601</v>
+        <v>752</v>
       </c>
       <c r="H926" s="8">
-        <v>702</v>
+        <v>865</v>
       </c>
       <c r="I926" s="8">
-        <v>35</v>
+        <v>-52</v>
       </c>
       <c r="J926" s="9">
-        <v>5.3</v>
+        <v>-6.5</v>
       </c>
     </row>
     <row r="927" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A927" t="s">
         <v>0</v>
       </c>
       <c r="B927">
         <v>2024</v>
       </c>
       <c r="C927">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D927" s="6">
-        <v>45542</v>
+        <v>45360</v>
       </c>
       <c r="E927" s="7">
-        <v>700</v>
+        <v>765</v>
       </c>
       <c r="F927" s="8">
-        <v>655</v>
+        <v>799</v>
       </c>
       <c r="G927" s="8">
-        <v>606</v>
+        <v>743</v>
       </c>
       <c r="H927" s="8">
-        <v>705</v>
+        <v>857</v>
       </c>
       <c r="I927" s="8">
-        <v>45</v>
+        <v>-34</v>
       </c>
       <c r="J927" s="9">
-        <v>6.9</v>
+        <v>-4.3</v>
       </c>
     </row>
     <row r="928" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A928" t="s">
         <v>0</v>
       </c>
       <c r="B928">
         <v>2024</v>
       </c>
       <c r="C928">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D928" s="6">
-        <v>45549</v>
+        <v>45367</v>
       </c>
       <c r="E928" s="7">
-        <v>735</v>
+        <v>760</v>
       </c>
       <c r="F928" s="8">
-        <v>662</v>
+        <v>792</v>
       </c>
       <c r="G928" s="8">
-        <v>612</v>
+        <v>736</v>
       </c>
       <c r="H928" s="8">
-        <v>712</v>
+        <v>848</v>
       </c>
       <c r="I928" s="8">
-        <v>73</v>
+        <v>-32</v>
       </c>
       <c r="J928" s="9">
-        <v>10.9</v>
+        <v>-4</v>
       </c>
     </row>
     <row r="929" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A929" t="s">
         <v>0</v>
       </c>
       <c r="B929">
         <v>2024</v>
       </c>
       <c r="C929">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="D929" s="6">
-        <v>45556</v>
+        <v>45374</v>
       </c>
       <c r="E929" s="7">
-        <v>685</v>
+        <v>760</v>
       </c>
       <c r="F929" s="8">
-        <v>673</v>
+        <v>785</v>
       </c>
       <c r="G929" s="8">
-        <v>622</v>
+        <v>730</v>
       </c>
       <c r="H929" s="8">
-        <v>725</v>
+        <v>841</v>
       </c>
       <c r="I929" s="8">
-        <v>12</v>
+        <v>-25</v>
       </c>
       <c r="J929" s="9">
-        <v>1.8</v>
+        <v>-3.2</v>
       </c>
     </row>
     <row r="930" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A930" t="s">
         <v>0</v>
       </c>
       <c r="B930">
         <v>2024</v>
       </c>
       <c r="C930">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="D930" s="6">
-        <v>45563</v>
+        <v>45381</v>
       </c>
       <c r="E930" s="7">
-        <v>705</v>
+        <v>805</v>
       </c>
       <c r="F930" s="8">
-        <v>686</v>
+        <v>779</v>
       </c>
       <c r="G930" s="8">
-        <v>635</v>
+        <v>725</v>
       </c>
       <c r="H930" s="8">
-        <v>739</v>
+        <v>835</v>
       </c>
       <c r="I930" s="8">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="J930" s="9">
-        <v>2.8</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="931" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A931" t="s">
         <v>0</v>
       </c>
       <c r="B931">
         <v>2024</v>
       </c>
       <c r="C931">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="D931" s="6">
-        <v>45570</v>
+        <v>45388</v>
       </c>
       <c r="E931" s="7">
-        <v>750</v>
+        <v>775</v>
       </c>
       <c r="F931" s="8">
-        <v>700</v>
+        <v>773</v>
       </c>
       <c r="G931" s="8">
-        <v>648</v>
+        <v>720</v>
       </c>
       <c r="H931" s="8">
-        <v>752</v>
+        <v>830</v>
       </c>
       <c r="I931" s="8">
-        <v>50</v>
+        <v>2</v>
       </c>
       <c r="J931" s="9">
-        <v>7.2</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="932" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A932" t="s">
         <v>0</v>
       </c>
       <c r="B932">
         <v>2024</v>
       </c>
       <c r="C932">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D932" s="6">
-        <v>45577</v>
+        <v>45395</v>
       </c>
       <c r="E932" s="7">
-        <v>780</v>
+        <v>815</v>
       </c>
       <c r="F932" s="8">
-        <v>713</v>
+        <v>766</v>
       </c>
       <c r="G932" s="8">
-        <v>661</v>
+        <v>712</v>
       </c>
       <c r="H932" s="8">
-        <v>767</v>
+        <v>821</v>
       </c>
       <c r="I932" s="8">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="J932" s="9">
-        <v>9.4</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="933" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A933" t="s">
         <v>0</v>
       </c>
       <c r="B933">
         <v>2024</v>
       </c>
       <c r="C933">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="D933" s="6">
-        <v>45584</v>
+        <v>45402</v>
       </c>
       <c r="E933" s="7">
-        <v>775</v>
+        <v>750</v>
       </c>
       <c r="F933" s="8">
-        <v>723</v>
+        <v>757</v>
       </c>
       <c r="G933" s="8">
-        <v>671</v>
+        <v>702</v>
       </c>
       <c r="H933" s="8">
-        <v>776</v>
+        <v>813</v>
       </c>
       <c r="I933" s="8">
-        <v>52</v>
+        <v>-7</v>
       </c>
       <c r="J933" s="9">
-        <v>7.2</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="934" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A934" t="s">
         <v>0</v>
       </c>
       <c r="B934">
         <v>2024</v>
       </c>
       <c r="C934">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="D934" s="6">
-        <v>45591</v>
+        <v>45409</v>
       </c>
       <c r="E934" s="7">
-        <v>790</v>
+        <v>730</v>
       </c>
       <c r="F934" s="8">
-        <v>728</v>
+        <v>745</v>
       </c>
       <c r="G934" s="8">
-        <v>676</v>
+        <v>692</v>
       </c>
       <c r="H934" s="8">
-        <v>783</v>
+        <v>800</v>
       </c>
       <c r="I934" s="8">
-        <v>62</v>
+        <v>-15</v>
       </c>
       <c r="J934" s="9">
-        <v>8.5</v>
+        <v>-2.1</v>
       </c>
     </row>
     <row r="935" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A935" t="s">
         <v>0</v>
       </c>
       <c r="B935">
         <v>2024</v>
       </c>
       <c r="C935">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="D935" s="6">
-        <v>45598</v>
+        <v>45416</v>
       </c>
       <c r="E935" s="7">
-        <v>775</v>
+        <v>730</v>
       </c>
       <c r="F935" s="8">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="G935" s="8">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="H935" s="8">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="I935" s="8">
-        <v>46</v>
+        <v>-1</v>
       </c>
       <c r="J935" s="9">
-        <v>6.3</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="936" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A936" t="s">
         <v>0</v>
       </c>
       <c r="B936">
         <v>2024</v>
       </c>
       <c r="C936">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="D936" s="6">
-        <v>45605</v>
+        <v>45423</v>
       </c>
       <c r="E936" s="7">
-        <v>790</v>
+        <v>785</v>
       </c>
       <c r="F936" s="8">
-        <v>727</v>
+        <v>716</v>
       </c>
       <c r="G936" s="8">
-        <v>674</v>
+        <v>663</v>
       </c>
       <c r="H936" s="8">
-        <v>781</v>
+        <v>768</v>
       </c>
       <c r="I936" s="8">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="J936" s="9">
-        <v>8.6</v>
+        <v>9.6999999999999993</v>
       </c>
     </row>
     <row r="937" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A937" t="s">
         <v>0</v>
       </c>
       <c r="B937">
         <v>2024</v>
       </c>
       <c r="C937">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="D937" s="6">
-        <v>45612</v>
+        <v>45430</v>
       </c>
       <c r="E937" s="7">
-        <v>675</v>
+        <v>710</v>
       </c>
       <c r="F937" s="8">
-        <v>726</v>
+        <v>701</v>
       </c>
       <c r="G937" s="8">
-        <v>674</v>
+        <v>650</v>
       </c>
       <c r="H937" s="8">
-        <v>781</v>
+        <v>754</v>
       </c>
       <c r="I937" s="8">
-        <v>-51</v>
+        <v>9</v>
       </c>
       <c r="J937" s="9">
-        <v>-7</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="938" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A938" t="s">
         <v>0</v>
       </c>
       <c r="B938">
         <v>2024</v>
       </c>
       <c r="C938">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="D938" s="6">
-        <v>45619</v>
+        <v>45437</v>
       </c>
       <c r="E938" s="7">
-        <v>745</v>
+        <v>710</v>
       </c>
       <c r="F938" s="8">
-        <v>727</v>
+        <v>687</v>
       </c>
       <c r="G938" s="8">
-        <v>674</v>
+        <v>637</v>
       </c>
       <c r="H938" s="8">
-        <v>780</v>
+        <v>739</v>
       </c>
       <c r="I938" s="8">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="J938" s="9">
-        <v>2.5</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="939" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A939" t="s">
         <v>0</v>
       </c>
       <c r="B939">
         <v>2024</v>
       </c>
       <c r="C939">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="D939" s="6">
-        <v>45626</v>
+        <v>45444</v>
       </c>
       <c r="E939" s="7">
-        <v>735</v>
+        <v>685</v>
       </c>
       <c r="F939" s="8">
-        <v>734</v>
+        <v>677</v>
       </c>
       <c r="G939" s="8">
-        <v>681</v>
+        <v>625</v>
       </c>
       <c r="H939" s="8">
-        <v>787</v>
+        <v>729</v>
       </c>
       <c r="I939" s="8">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J939" s="9">
-        <v>0.2</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="940" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A940" t="s">
         <v>0</v>
       </c>
       <c r="B940">
         <v>2024</v>
       </c>
       <c r="C940">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D940" s="6">
-        <v>45633</v>
+        <v>45451</v>
       </c>
       <c r="E940" s="7">
-        <v>760</v>
+        <v>725</v>
       </c>
       <c r="F940" s="8">
-        <v>747</v>
+        <v>670</v>
       </c>
       <c r="G940" s="8">
-        <v>695</v>
+        <v>619</v>
       </c>
       <c r="H940" s="8">
-        <v>802</v>
+        <v>721</v>
       </c>
       <c r="I940" s="8">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="J940" s="9">
-        <v>1.7</v>
+        <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="941" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A941" t="s">
         <v>0</v>
       </c>
       <c r="B941">
         <v>2024</v>
       </c>
       <c r="C941">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="D941" s="6">
-        <v>45640</v>
+        <v>45458</v>
       </c>
       <c r="E941" s="7">
-        <v>795</v>
+        <v>685</v>
       </c>
       <c r="F941" s="8">
-        <v>766</v>
+        <v>666</v>
       </c>
       <c r="G941" s="8">
-        <v>712</v>
+        <v>615</v>
       </c>
       <c r="H941" s="8">
-        <v>821</v>
+        <v>717</v>
       </c>
       <c r="I941" s="8">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="J941" s="9">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="942" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A942" t="s">
         <v>0</v>
       </c>
       <c r="B942">
         <v>2024</v>
       </c>
       <c r="C942">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="D942" s="6">
-        <v>45647</v>
+        <v>45465</v>
       </c>
       <c r="E942" s="7">
-        <v>820</v>
+        <v>720</v>
       </c>
       <c r="F942" s="8">
-        <v>787</v>
+        <v>663</v>
       </c>
       <c r="G942" s="8">
-        <v>732</v>
+        <v>613</v>
       </c>
       <c r="H942" s="8">
-        <v>843</v>
+        <v>714</v>
       </c>
       <c r="I942" s="8">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="J942" s="9">
-        <v>4.2</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="943" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A943" t="s">
         <v>0</v>
       </c>
       <c r="B943">
         <v>2024</v>
       </c>
       <c r="C943">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="D943" s="6">
-        <v>45654</v>
+        <v>45472</v>
       </c>
       <c r="E943" s="7">
-        <v>785</v>
+        <v>660</v>
       </c>
       <c r="F943" s="8">
-        <v>808</v>
+        <v>662</v>
       </c>
       <c r="G943" s="8">
-        <v>753</v>
+        <v>612</v>
       </c>
       <c r="H943" s="8">
-        <v>864</v>
+        <v>713</v>
       </c>
       <c r="I943" s="8">
-        <v>-23</v>
+        <v>-2</v>
       </c>
       <c r="J943" s="9">
-        <v>-2.9</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="944" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A944" t="s">
         <v>0</v>
       </c>
       <c r="B944">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C944">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="D944" s="6">
-        <v>45661</v>
+        <v>45479</v>
       </c>
       <c r="E944" s="7">
-        <v>865</v>
+        <v>680</v>
       </c>
       <c r="F944" s="8">
-        <v>827</v>
+        <v>660</v>
       </c>
       <c r="G944" s="8">
-        <v>770</v>
+        <v>608</v>
       </c>
       <c r="H944" s="8">
-        <v>883</v>
+        <v>711</v>
       </c>
       <c r="I944" s="8">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="J944" s="9">
-        <v>4.7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="945" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A945" t="s">
         <v>0</v>
       </c>
       <c r="B945">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C945">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="D945" s="6">
-        <v>45668</v>
+        <v>45486</v>
       </c>
       <c r="E945" s="7">
-        <v>920</v>
+        <v>695</v>
       </c>
       <c r="F945" s="8">
-        <v>840</v>
+        <v>658</v>
       </c>
       <c r="G945" s="8">
-        <v>784</v>
+        <v>609</v>
       </c>
       <c r="H945" s="8">
-        <v>897</v>
+        <v>709</v>
       </c>
       <c r="I945" s="8">
-        <v>80</v>
+        <v>37</v>
       </c>
       <c r="J945" s="9">
-        <v>9.5</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="946" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A946" t="s">
         <v>0</v>
       </c>
       <c r="B946">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C946">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="D946" s="6">
-        <v>45675</v>
+        <v>45493</v>
       </c>
       <c r="E946" s="7">
-        <v>865</v>
+        <v>660</v>
       </c>
       <c r="F946" s="8">
-        <v>848</v>
+        <v>655</v>
       </c>
       <c r="G946" s="8">
-        <v>789</v>
+        <v>605</v>
       </c>
       <c r="H946" s="8">
-        <v>904</v>
+        <v>706</v>
       </c>
       <c r="I946" s="8">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="J946" s="9">
-        <v>2</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="947" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A947" t="s">
         <v>0</v>
       </c>
       <c r="B947">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C947">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="D947" s="6">
-        <v>45682</v>
+        <v>45500</v>
       </c>
       <c r="E947" s="7">
-        <v>830</v>
+        <v>610</v>
       </c>
       <c r="F947" s="8">
-        <v>851</v>
+        <v>652</v>
       </c>
       <c r="G947" s="8">
-        <v>794</v>
+        <v>603</v>
       </c>
       <c r="H947" s="8">
-        <v>908</v>
+        <v>703</v>
       </c>
       <c r="I947" s="8">
-        <v>-21</v>
+        <v>-42</v>
       </c>
       <c r="J947" s="9">
-        <v>-2.5</v>
+        <v>-6.5</v>
       </c>
     </row>
     <row r="948" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A948" t="s">
         <v>0</v>
       </c>
       <c r="B948">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C948">
-        <v>5</v>
+        <v>31</v>
       </c>
       <c r="D948" s="6">
-        <v>45689</v>
+        <v>45507</v>
       </c>
       <c r="E948" s="7">
-        <v>870</v>
+        <v>720</v>
       </c>
       <c r="F948" s="8">
-        <v>850</v>
+        <v>650</v>
       </c>
       <c r="G948" s="8">
-        <v>793</v>
+        <v>599</v>
       </c>
       <c r="H948" s="8">
-        <v>908</v>
+        <v>700</v>
       </c>
       <c r="I948" s="8">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="J948" s="9">
-        <v>2.2999999999999998</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="949" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A949" t="s">
         <v>0</v>
       </c>
       <c r="B949">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C949">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="D949" s="6">
-        <v>45696</v>
+        <v>45514</v>
       </c>
       <c r="E949" s="7">
-        <v>875</v>
+        <v>720</v>
       </c>
       <c r="F949" s="8">
-        <v>847</v>
+        <v>648</v>
       </c>
       <c r="G949" s="8">
-        <v>790</v>
+        <v>598</v>
       </c>
       <c r="H949" s="8">
-        <v>904</v>
+        <v>699</v>
       </c>
       <c r="I949" s="8">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="J949" s="9">
-        <v>3.3</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="950" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A950" t="s">
         <v>0</v>
       </c>
       <c r="B950">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C950">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="D950" s="6">
-        <v>45703</v>
+        <v>45521</v>
       </c>
       <c r="E950" s="7">
-        <v>895</v>
+        <v>740</v>
       </c>
       <c r="F950" s="8">
-        <v>841</v>
+        <v>647</v>
       </c>
       <c r="G950" s="8">
-        <v>783</v>
+        <v>597</v>
       </c>
       <c r="H950" s="8">
-        <v>899</v>
+        <v>698</v>
       </c>
       <c r="I950" s="8">
-        <v>54</v>
+        <v>93</v>
       </c>
       <c r="J950" s="9">
-        <v>6.5</v>
+        <v>14.3</v>
       </c>
     </row>
     <row r="951" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A951" t="s">
         <v>0</v>
       </c>
       <c r="B951">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C951">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="D951" s="6">
-        <v>45710</v>
+        <v>45528</v>
       </c>
       <c r="E951" s="7">
-        <v>950</v>
+        <v>650</v>
       </c>
       <c r="F951" s="8">
-        <v>833</v>
+        <v>648</v>
       </c>
       <c r="G951" s="8">
-        <v>776</v>
+        <v>598</v>
       </c>
       <c r="H951" s="8">
-        <v>890</v>
+        <v>699</v>
       </c>
       <c r="I951" s="8">
-        <v>117</v>
+        <v>2</v>
       </c>
       <c r="J951" s="9">
-        <v>14</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="952" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A952" t="s">
         <v>0</v>
       </c>
       <c r="B952">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C952">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="D952" s="6">
-        <v>45717</v>
+        <v>45535</v>
       </c>
       <c r="E952" s="7">
-        <v>925</v>
+        <v>685</v>
       </c>
       <c r="F952" s="8">
-        <v>825</v>
+        <v>650</v>
       </c>
       <c r="G952" s="8">
-        <v>767</v>
+        <v>601</v>
       </c>
       <c r="H952" s="8">
-        <v>883</v>
+        <v>702</v>
       </c>
       <c r="I952" s="8">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="J952" s="9">
-        <v>12.2</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="953" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A953" t="s">
         <v>0</v>
       </c>
       <c r="B953">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C953">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D953" s="6">
-        <v>45724</v>
+        <v>45542</v>
       </c>
       <c r="E953" s="7">
-        <v>970</v>
+        <v>700</v>
       </c>
       <c r="F953" s="8">
-        <v>816</v>
+        <v>655</v>
       </c>
       <c r="G953" s="8">
-        <v>761</v>
+        <v>606</v>
       </c>
       <c r="H953" s="8">
-        <v>872</v>
+        <v>705</v>
       </c>
       <c r="I953" s="8">
-        <v>154</v>
+        <v>45</v>
       </c>
       <c r="J953" s="9">
-        <v>18.899999999999999</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="954" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A954" t="s">
         <v>0</v>
       </c>
       <c r="B954">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C954">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D954" s="6">
-        <v>45731</v>
+        <v>45549</v>
       </c>
       <c r="E954" s="7">
-        <v>905</v>
+        <v>735</v>
       </c>
       <c r="F954" s="8">
-        <v>808</v>
+        <v>662</v>
       </c>
       <c r="G954" s="8">
-        <v>752</v>
+        <v>612</v>
       </c>
       <c r="H954" s="8">
-        <v>865</v>
+        <v>712</v>
       </c>
       <c r="I954" s="8">
-        <v>97</v>
+        <v>73</v>
       </c>
       <c r="J954" s="9">
-        <v>12</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="955" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A955" t="s">
         <v>0</v>
       </c>
       <c r="B955">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C955">
+        <v>38</v>
+      </c>
+      <c r="D955" s="6">
+        <v>45556</v>
+      </c>
+      <c r="E955" s="7">
+        <v>685</v>
+      </c>
+      <c r="F955" s="8">
+        <v>673</v>
+      </c>
+      <c r="G955" s="8">
+        <v>622</v>
+      </c>
+      <c r="H955" s="8">
+        <v>725</v>
+      </c>
+      <c r="I955" s="8">
         <v>12</v>
       </c>
-      <c r="D955" s="6">
-[...16 lines deleted...]
-      </c>
       <c r="J955" s="9">
-        <v>8</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="956" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A956" t="s">
         <v>0</v>
       </c>
       <c r="B956">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C956">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D956" s="6">
-        <v>45745</v>
+        <v>45563</v>
       </c>
       <c r="E956" s="7">
-        <v>795</v>
+        <v>705</v>
       </c>
       <c r="F956" s="8">
-        <v>795</v>
+        <v>686</v>
       </c>
       <c r="G956" s="8">
-        <v>741</v>
+        <v>635</v>
       </c>
       <c r="H956" s="8">
-        <v>851</v>
+        <v>739</v>
       </c>
       <c r="I956" s="8">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="J956" s="9">
-        <v>0</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="957" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A957" t="s">
         <v>0</v>
       </c>
       <c r="B957">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C957">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="D957" s="6">
-        <v>45752</v>
+        <v>45570</v>
       </c>
       <c r="E957" s="7">
         <v>750</v>
       </c>
       <c r="F957" s="8">
-        <v>789</v>
+        <v>700</v>
       </c>
       <c r="G957" s="8">
-        <v>734</v>
+        <v>648</v>
       </c>
       <c r="H957" s="8">
-        <v>846</v>
+        <v>752</v>
       </c>
       <c r="I957" s="8">
-        <v>-39</v>
+        <v>50</v>
       </c>
       <c r="J957" s="9">
-        <v>-4.9000000000000004</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="958" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A958" t="s">
         <v>0</v>
       </c>
       <c r="B958">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C958">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="D958" s="6">
-        <v>45759</v>
+        <v>45577</v>
       </c>
       <c r="E958" s="7">
-        <v>715</v>
+        <v>780</v>
       </c>
       <c r="F958" s="8">
-        <v>781</v>
+        <v>713</v>
       </c>
       <c r="G958" s="8">
-        <v>727</v>
+        <v>661</v>
       </c>
       <c r="H958" s="8">
-        <v>839</v>
+        <v>767</v>
       </c>
       <c r="I958" s="8">
-        <v>-66</v>
+        <v>67</v>
       </c>
       <c r="J958" s="9">
-        <v>-8.5</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="959" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A959" t="s">
         <v>0</v>
       </c>
       <c r="B959">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C959">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="D959" s="6">
-        <v>45766</v>
+        <v>45584</v>
       </c>
       <c r="E959" s="7">
-        <v>795</v>
+        <v>775</v>
       </c>
       <c r="F959" s="8">
-        <v>772</v>
+        <v>723</v>
       </c>
       <c r="G959" s="8">
-        <v>719</v>
+        <v>671</v>
       </c>
       <c r="H959" s="8">
-        <v>827</v>
+        <v>776</v>
       </c>
       <c r="I959" s="8">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="J959" s="9">
-        <v>3</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="960" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A960" t="s">
         <v>0</v>
       </c>
       <c r="B960">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C960">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="D960" s="6">
-        <v>45773</v>
+        <v>45591</v>
       </c>
       <c r="E960" s="7">
-        <v>725</v>
+        <v>790</v>
       </c>
       <c r="F960" s="8">
-        <v>760</v>
+        <v>728</v>
       </c>
       <c r="G960" s="8">
-        <v>704</v>
+        <v>676</v>
       </c>
       <c r="H960" s="8">
-        <v>815</v>
+        <v>783</v>
       </c>
       <c r="I960" s="8">
-        <v>-35</v>
+        <v>62</v>
       </c>
       <c r="J960" s="9">
-        <v>-4.5999999999999996</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="961" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A961" t="s">
         <v>0</v>
       </c>
       <c r="B961">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C961">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="D961" s="6">
-        <v>45780</v>
+        <v>45598</v>
       </c>
       <c r="E961" s="7">
-        <v>770</v>
+        <v>775</v>
       </c>
       <c r="F961" s="8">
-        <v>745</v>
+        <v>729</v>
       </c>
       <c r="G961" s="8">
-        <v>691</v>
+        <v>676</v>
       </c>
       <c r="H961" s="8">
-        <v>798</v>
+        <v>783</v>
       </c>
       <c r="I961" s="8">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="J961" s="9">
-        <v>3.3</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="962" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A962" t="s">
         <v>0</v>
       </c>
       <c r="B962">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C962">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="D962" s="6">
-        <v>45787</v>
+        <v>45605</v>
       </c>
       <c r="E962" s="7">
-        <v>675</v>
+        <v>790</v>
       </c>
       <c r="F962" s="8">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="G962" s="8">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="H962" s="8">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="I962" s="8">
-        <v>-54</v>
+        <v>63</v>
       </c>
       <c r="J962" s="9">
-        <v>-7.4</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="963" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A963" t="s">
         <v>0</v>
       </c>
       <c r="B963">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C963">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="D963" s="6">
-        <v>45794</v>
+        <v>45612</v>
       </c>
       <c r="E963" s="7">
-        <v>695</v>
+        <v>675</v>
       </c>
       <c r="F963" s="8">
-        <v>714</v>
+        <v>726</v>
       </c>
       <c r="G963" s="8">
-        <v>663</v>
+        <v>674</v>
       </c>
       <c r="H963" s="8">
-        <v>768</v>
+        <v>781</v>
       </c>
       <c r="I963" s="8">
-        <v>-19</v>
+        <v>-51</v>
       </c>
       <c r="J963" s="9">
-        <v>-2.6</v>
+        <v>-7</v>
       </c>
     </row>
     <row r="964" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A964" t="s">
         <v>0</v>
       </c>
       <c r="B964">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C964">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="D964" s="6">
-        <v>45801</v>
+        <v>45619</v>
       </c>
       <c r="E964" s="7">
-        <v>670</v>
+        <v>745</v>
       </c>
       <c r="F964" s="8">
-        <v>700</v>
+        <v>727</v>
       </c>
       <c r="G964" s="8">
-        <v>647</v>
+        <v>674</v>
       </c>
       <c r="H964" s="8">
-        <v>752</v>
+        <v>780</v>
       </c>
       <c r="I964" s="8">
-        <v>-30</v>
+        <v>18</v>
       </c>
       <c r="J964" s="9">
-        <v>-4.3</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="965" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A965" t="s">
         <v>0</v>
       </c>
       <c r="B965">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C965">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="D965" s="6">
-        <v>45808</v>
+        <v>45626</v>
       </c>
       <c r="E965" s="7">
-        <v>695</v>
+        <v>735</v>
       </c>
       <c r="F965" s="8">
-        <v>689</v>
+        <v>734</v>
       </c>
       <c r="G965" s="8">
-        <v>637</v>
+        <v>681</v>
       </c>
       <c r="H965" s="8">
-        <v>741</v>
+        <v>787</v>
       </c>
       <c r="I965" s="8">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J965" s="9">
-        <v>0.9</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="966" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A966" t="s">
         <v>0</v>
       </c>
       <c r="B966">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C966">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="D966" s="6">
-        <v>45815</v>
+        <v>45633</v>
       </c>
       <c r="E966" s="7">
-        <v>700</v>
+        <v>760</v>
       </c>
       <c r="F966" s="8">
-        <v>682</v>
+        <v>747</v>
       </c>
       <c r="G966" s="8">
-        <v>632</v>
+        <v>695</v>
       </c>
       <c r="H966" s="8">
-        <v>734</v>
+        <v>802</v>
       </c>
       <c r="I966" s="8">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="J966" s="9">
-        <v>2.7</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="967" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A967" t="s">
         <v>0</v>
       </c>
       <c r="B967">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C967">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="D967" s="6">
-        <v>45822</v>
+        <v>45640</v>
       </c>
       <c r="E967" s="7">
-        <v>670</v>
+        <v>795</v>
       </c>
       <c r="F967" s="8">
-        <v>677</v>
+        <v>766</v>
       </c>
       <c r="G967" s="8">
-        <v>626</v>
+        <v>712</v>
       </c>
       <c r="H967" s="8">
-        <v>729</v>
+        <v>821</v>
       </c>
       <c r="I967" s="8">
-        <v>-7</v>
+        <v>29</v>
       </c>
       <c r="J967" s="9">
-        <v>-1.1000000000000001</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="968" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A968" t="s">
         <v>0</v>
       </c>
       <c r="B968">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C968">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="D968" s="6">
-        <v>45829</v>
+        <v>45647</v>
       </c>
       <c r="E968" s="7">
-        <v>720</v>
+        <v>820</v>
       </c>
       <c r="F968" s="8">
-        <v>675</v>
+        <v>787</v>
       </c>
       <c r="G968" s="8">
-        <v>625</v>
+        <v>732</v>
       </c>
       <c r="H968" s="8">
-        <v>726</v>
+        <v>843</v>
       </c>
       <c r="I968" s="8">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="J968" s="9">
-        <v>6.7</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="969" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A969" t="s">
         <v>0</v>
       </c>
       <c r="B969">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C969">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="D969" s="6">
-        <v>45836</v>
+        <v>45654</v>
       </c>
       <c r="E969" s="7">
-        <v>685</v>
+        <v>785</v>
       </c>
       <c r="F969" s="8">
-        <v>673</v>
+        <v>808</v>
       </c>
       <c r="G969" s="8">
-        <v>622</v>
+        <v>753</v>
       </c>
       <c r="H969" s="8">
-        <v>726</v>
+        <v>864</v>
       </c>
       <c r="I969" s="8">
-        <v>12</v>
+        <v>-23</v>
       </c>
       <c r="J969" s="9">
-        <v>1.8</v>
+        <v>-2.9</v>
       </c>
     </row>
     <row r="970" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A970" t="s">
         <v>0</v>
       </c>
       <c r="B970">
         <v>2025</v>
       </c>
       <c r="C970">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="D970" s="6">
-        <v>45843</v>
+        <v>45661</v>
       </c>
       <c r="E970" s="7">
-        <v>710</v>
+        <v>870</v>
       </c>
       <c r="F970" s="8">
-        <v>671</v>
+        <v>827</v>
       </c>
       <c r="G970" s="8">
-        <v>620</v>
+        <v>770</v>
       </c>
       <c r="H970" s="8">
-        <v>724</v>
+        <v>883</v>
       </c>
       <c r="I970" s="8">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="J970" s="9">
-        <v>5.7</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="971" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A971" t="s">
         <v>0</v>
       </c>
       <c r="B971">
         <v>2025</v>
       </c>
       <c r="C971">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="D971" s="6">
-        <v>45850</v>
+        <v>45668</v>
       </c>
       <c r="E971" s="7">
-        <v>675</v>
+        <v>920</v>
       </c>
       <c r="F971" s="8">
-        <v>669</v>
+        <v>840</v>
       </c>
       <c r="G971" s="8">
-        <v>618</v>
+        <v>784</v>
       </c>
       <c r="H971" s="8">
-        <v>720</v>
+        <v>897</v>
       </c>
       <c r="I971" s="8">
-        <v>6</v>
+        <v>80</v>
       </c>
       <c r="J971" s="9">
-        <v>0.9</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="972" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A972" t="s">
         <v>0</v>
       </c>
       <c r="B972">
         <v>2025</v>
       </c>
       <c r="C972">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="D972" s="6">
-        <v>45857</v>
+        <v>45675</v>
       </c>
       <c r="E972" s="7">
-        <v>745</v>
+        <v>870</v>
       </c>
       <c r="F972" s="8">
-        <v>666</v>
+        <v>848</v>
       </c>
       <c r="G972" s="8">
-        <v>617</v>
+        <v>789</v>
       </c>
       <c r="H972" s="8">
-        <v>718</v>
+        <v>904</v>
       </c>
       <c r="I972" s="8">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="J972" s="9">
-        <v>11.8</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="973" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A973" t="s">
         <v>0</v>
       </c>
       <c r="B973">
         <v>2025</v>
       </c>
       <c r="C973">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="D973" s="6">
-        <v>45864</v>
+        <v>45682</v>
       </c>
       <c r="E973" s="7">
-        <v>690</v>
+        <v>830</v>
       </c>
       <c r="F973" s="8">
-        <v>663</v>
+        <v>851</v>
       </c>
       <c r="G973" s="8">
-        <v>614</v>
+        <v>794</v>
       </c>
       <c r="H973" s="8">
-        <v>715</v>
+        <v>908</v>
       </c>
       <c r="I973" s="8">
-        <v>27</v>
+        <v>-21</v>
       </c>
       <c r="J973" s="9">
-        <v>4.0999999999999996</v>
+        <v>-2.5</v>
       </c>
     </row>
     <row r="974" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A974" t="s">
         <v>0</v>
       </c>
       <c r="B974">
         <v>2025</v>
       </c>
       <c r="C974">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="D974" s="6">
-        <v>45871</v>
+        <v>45689</v>
       </c>
       <c r="E974" s="7">
-        <v>685</v>
+        <v>870</v>
       </c>
       <c r="F974" s="8">
-        <v>660</v>
+        <v>850</v>
       </c>
       <c r="G974" s="8">
-        <v>610</v>
+        <v>793</v>
       </c>
       <c r="H974" s="8">
-        <v>712</v>
+        <v>908</v>
       </c>
       <c r="I974" s="8">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J974" s="9">
-        <v>3.7</v>
+        <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="975" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A975" t="s">
         <v>0</v>
       </c>
       <c r="B975">
         <v>2025</v>
       </c>
       <c r="C975">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="D975" s="6">
-        <v>45878</v>
+        <v>45696</v>
       </c>
       <c r="E975" s="7">
-        <v>710</v>
+        <v>880</v>
       </c>
       <c r="F975" s="8">
-        <v>658</v>
+        <v>847</v>
       </c>
       <c r="G975" s="8">
-        <v>607</v>
+        <v>790</v>
       </c>
       <c r="H975" s="8">
-        <v>710</v>
+        <v>904</v>
       </c>
       <c r="I975" s="8">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="J975" s="9">
-        <v>7.8</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="976" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A976" t="s">
         <v>0</v>
       </c>
       <c r="B976">
         <v>2025</v>
       </c>
       <c r="C976">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="D976" s="6">
-        <v>45885</v>
+        <v>45703</v>
       </c>
       <c r="E976" s="7">
-        <v>695</v>
+        <v>895</v>
       </c>
       <c r="F976" s="8">
-        <v>657</v>
+        <v>841</v>
       </c>
       <c r="G976" s="8">
-        <v>608</v>
+        <v>783</v>
       </c>
       <c r="H976" s="8">
-        <v>710</v>
+        <v>899</v>
       </c>
       <c r="I976" s="8">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="J976" s="9">
-        <v>5.7</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="977" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A977" t="s">
         <v>0</v>
       </c>
       <c r="B977">
         <v>2025</v>
       </c>
       <c r="C977">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="D977" s="6">
-        <v>45892</v>
+        <v>45710</v>
       </c>
       <c r="E977" s="7">
-        <v>680</v>
+        <v>950</v>
       </c>
       <c r="F977" s="8">
-        <v>658</v>
+        <v>833</v>
       </c>
       <c r="G977" s="8">
-        <v>608</v>
+        <v>776</v>
       </c>
       <c r="H977" s="8">
-        <v>710</v>
+        <v>890</v>
       </c>
       <c r="I977" s="8">
-        <v>22</v>
+        <v>117</v>
       </c>
       <c r="J977" s="9">
-        <v>3.3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="978" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A978" t="s">
         <v>0</v>
       </c>
       <c r="B978">
         <v>2025</v>
       </c>
       <c r="C978">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D978" s="6">
-        <v>45899</v>
+        <v>45717</v>
       </c>
       <c r="E978" s="7">
-        <v>710</v>
+        <v>925</v>
       </c>
       <c r="F978" s="8">
-        <v>660</v>
+        <v>825</v>
       </c>
       <c r="G978" s="8">
-        <v>610</v>
+        <v>767</v>
       </c>
       <c r="H978" s="8">
-        <v>711</v>
+        <v>883</v>
       </c>
       <c r="I978" s="8">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="J978" s="9">
-        <v>7.5</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="979" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A979" t="s">
         <v>0</v>
       </c>
       <c r="B979">
         <v>2025</v>
       </c>
       <c r="C979">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D979" s="6">
-        <v>45906</v>
+        <v>45724</v>
       </c>
       <c r="E979" s="7">
-        <v>705</v>
+        <v>975</v>
       </c>
       <c r="F979" s="8">
-        <v>665</v>
+        <v>816</v>
       </c>
       <c r="G979" s="8">
-        <v>614</v>
+        <v>761</v>
       </c>
       <c r="H979" s="8">
-        <v>718</v>
+        <v>872</v>
       </c>
       <c r="I979" s="8">
-        <v>40</v>
+        <v>159</v>
       </c>
       <c r="J979" s="9">
-        <v>6</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="980" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A980" t="s">
         <v>0</v>
       </c>
       <c r="B980">
         <v>2025</v>
       </c>
       <c r="C980">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D980" s="6">
-        <v>45913</v>
+        <v>45731</v>
       </c>
       <c r="E980" s="7">
-        <v>680</v>
+        <v>900</v>
       </c>
       <c r="F980" s="8">
-        <v>673</v>
+        <v>808</v>
       </c>
       <c r="G980" s="8">
-        <v>621</v>
+        <v>752</v>
       </c>
       <c r="H980" s="8">
-        <v>724</v>
+        <v>865</v>
       </c>
       <c r="I980" s="8">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="J980" s="9">
-        <v>1.1000000000000001</v>
+        <v>11.4</v>
       </c>
     </row>
     <row r="981" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A981" t="s">
         <v>0</v>
       </c>
       <c r="B981">
         <v>2025</v>
       </c>
       <c r="C981">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="D981" s="6">
-        <v>45920</v>
+        <v>45738</v>
       </c>
       <c r="E981" s="7">
-        <v>700</v>
+        <v>860</v>
       </c>
       <c r="F981" s="8">
-        <v>683</v>
+        <v>801</v>
       </c>
       <c r="G981" s="8">
-        <v>633</v>
+        <v>745</v>
       </c>
       <c r="H981" s="8">
-        <v>735</v>
+        <v>858</v>
       </c>
       <c r="I981" s="8">
-        <v>17</v>
+        <v>59</v>
       </c>
       <c r="J981" s="9">
-        <v>2.5</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="982" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A982" t="s">
         <v>0</v>
       </c>
       <c r="B982">
         <v>2025</v>
       </c>
       <c r="C982">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="D982" s="6">
-        <v>45927</v>
+        <v>45745</v>
       </c>
       <c r="E982" s="7">
-        <v>670</v>
+        <v>800</v>
       </c>
       <c r="F982" s="8">
-        <v>696</v>
+        <v>795</v>
       </c>
       <c r="G982" s="8">
-        <v>645</v>
+        <v>741</v>
       </c>
       <c r="H982" s="8">
-        <v>749</v>
+        <v>851</v>
       </c>
       <c r="I982" s="8">
-        <v>-26</v>
+        <v>5</v>
       </c>
       <c r="J982" s="9">
-        <v>-3.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="983" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A983" t="s">
         <v>0</v>
       </c>
       <c r="B983">
         <v>2025</v>
       </c>
       <c r="C983">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="D983" s="6">
-        <v>45934</v>
+        <v>45752</v>
       </c>
       <c r="E983" s="7">
-        <v>710</v>
+        <v>755</v>
       </c>
       <c r="F983" s="8">
-        <v>710</v>
+        <v>789</v>
       </c>
       <c r="G983" s="8">
-        <v>658</v>
+        <v>734</v>
       </c>
       <c r="H983" s="8">
-        <v>762</v>
+        <v>846</v>
       </c>
       <c r="I983" s="8">
-        <v>0</v>
+        <v>-34</v>
       </c>
       <c r="J983" s="9">
-        <v>0</v>
+        <v>-4.3</v>
       </c>
     </row>
     <row r="984" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A984" t="s">
         <v>0</v>
       </c>
       <c r="B984">
         <v>2025</v>
       </c>
       <c r="C984">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D984" s="6">
-        <v>45941</v>
+        <v>45759</v>
       </c>
       <c r="E984" s="7">
-        <v>775</v>
+        <v>715</v>
       </c>
       <c r="F984" s="8">
-        <v>723</v>
+        <v>781</v>
       </c>
       <c r="G984" s="8">
-        <v>670</v>
+        <v>727</v>
       </c>
       <c r="H984" s="8">
-        <v>777</v>
+        <v>839</v>
       </c>
       <c r="I984" s="8">
-        <v>52</v>
+        <v>-66</v>
       </c>
       <c r="J984" s="9">
-        <v>7.2</v>
+        <v>-8.5</v>
       </c>
     </row>
     <row r="985" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A985" t="s">
         <v>0</v>
       </c>
       <c r="B985">
         <v>2025</v>
       </c>
       <c r="C985">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="D985" s="6">
-        <v>45948</v>
+        <v>45766</v>
       </c>
       <c r="E985" s="7">
-        <v>765</v>
+        <v>800</v>
       </c>
       <c r="F985" s="8">
-        <v>733</v>
+        <v>772</v>
       </c>
       <c r="G985" s="8">
-        <v>680</v>
+        <v>719</v>
       </c>
       <c r="H985" s="8">
-        <v>788</v>
+        <v>827</v>
       </c>
       <c r="I985" s="8">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="J985" s="9">
-        <v>4.3</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="986" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A986" t="s">
         <v>0</v>
       </c>
       <c r="B986">
         <v>2025</v>
       </c>
       <c r="C986">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="D986" s="6">
-        <v>45955</v>
+        <v>45773</v>
       </c>
       <c r="E986" s="7">
-        <v>740</v>
+        <v>720</v>
       </c>
       <c r="F986" s="8">
-        <v>739</v>
+        <v>760</v>
       </c>
       <c r="G986" s="8">
-        <v>686</v>
+        <v>704</v>
       </c>
       <c r="H986" s="8">
-        <v>792</v>
+        <v>815</v>
       </c>
       <c r="I986" s="8">
-        <v>1</v>
+        <v>-40</v>
       </c>
       <c r="J986" s="9">
-        <v>0.2</v>
+        <v>-5.2</v>
       </c>
     </row>
     <row r="987" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A987" t="s">
         <v>0</v>
       </c>
       <c r="B987">
         <v>2025</v>
       </c>
       <c r="C987">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="D987" s="6">
-        <v>45962</v>
+        <v>45780</v>
       </c>
       <c r="E987" s="7">
-        <v>730</v>
+        <v>770</v>
       </c>
       <c r="F987" s="8">
-        <v>739</v>
+        <v>745</v>
       </c>
       <c r="G987" s="8">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="H987" s="8">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="I987" s="8">
-        <v>-9</v>
+        <v>25</v>
       </c>
       <c r="J987" s="9">
-        <v>-1.2</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="988" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A988" t="s">
         <v>0</v>
       </c>
       <c r="B988">
         <v>2025</v>
       </c>
       <c r="C988">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="D988" s="6">
-        <v>45969</v>
+        <v>45787</v>
       </c>
       <c r="E988" s="7">
-        <v>815</v>
+        <v>670</v>
       </c>
       <c r="F988" s="8">
-        <v>737</v>
+        <v>729</v>
       </c>
       <c r="G988" s="8">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="H988" s="8">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="I988" s="8">
-        <v>78</v>
+        <v>-59</v>
       </c>
       <c r="J988" s="9">
-        <v>10.5</v>
+        <v>-8.1</v>
       </c>
     </row>
     <row r="989" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A989" t="s">
         <v>0</v>
       </c>
       <c r="B989">
         <v>2025</v>
       </c>
       <c r="C989">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="D989" s="6">
-        <v>45976</v>
+        <v>45794</v>
       </c>
       <c r="E989" s="7">
-        <v>750</v>
+        <v>695</v>
       </c>
       <c r="F989" s="8">
-        <v>736</v>
+        <v>714</v>
       </c>
       <c r="G989" s="8">
-        <v>682</v>
+        <v>663</v>
       </c>
       <c r="H989" s="8">
-        <v>789</v>
+        <v>768</v>
       </c>
       <c r="I989" s="8">
-        <v>14</v>
+        <v>-19</v>
       </c>
       <c r="J989" s="9">
-        <v>2</v>
+        <v>-2.6</v>
       </c>
     </row>
     <row r="990" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A990" t="s">
         <v>0</v>
       </c>
       <c r="B990">
         <v>2025</v>
       </c>
       <c r="C990">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="D990" s="6">
-        <v>45983</v>
+        <v>45801</v>
       </c>
       <c r="E990" s="7">
-        <v>740</v>
+        <v>685</v>
       </c>
       <c r="F990" s="8">
-        <v>737</v>
+        <v>700</v>
       </c>
       <c r="G990" s="8">
-        <v>684</v>
+        <v>647</v>
       </c>
       <c r="H990" s="8">
-        <v>790</v>
+        <v>752</v>
       </c>
       <c r="I990" s="8">
-        <v>3</v>
+        <v>-15</v>
       </c>
       <c r="J990" s="9">
-        <v>0.4</v>
+        <v>-2.1</v>
       </c>
     </row>
     <row r="991" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A991" t="s">
         <v>0</v>
       </c>
       <c r="B991">
         <v>2025</v>
       </c>
       <c r="C991">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="D991" s="6">
-        <v>45990</v>
+        <v>45808</v>
       </c>
       <c r="E991" s="7">
-        <v>780</v>
+        <v>695</v>
       </c>
       <c r="F991" s="8">
-        <v>744</v>
+        <v>689</v>
       </c>
       <c r="G991" s="8">
-        <v>689</v>
+        <v>637</v>
       </c>
       <c r="H991" s="8">
-        <v>799</v>
+        <v>741</v>
       </c>
       <c r="I991" s="8">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="J991" s="9">
-        <v>4.9000000000000004</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="992" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A992" t="s">
         <v>0</v>
       </c>
       <c r="B992">
         <v>2025</v>
       </c>
       <c r="C992">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D992" s="6">
-        <v>45997</v>
+        <v>45815</v>
       </c>
       <c r="E992" s="7">
-        <v>795</v>
+        <v>700</v>
       </c>
       <c r="F992" s="8">
-        <v>757</v>
+        <v>682</v>
       </c>
       <c r="G992" s="8">
-        <v>704</v>
+        <v>632</v>
       </c>
       <c r="H992" s="8">
-        <v>812</v>
+        <v>734</v>
       </c>
       <c r="I992" s="8">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="J992" s="9">
-        <v>5</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="993" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A993" t="s">
         <v>0</v>
       </c>
       <c r="B993">
         <v>2025</v>
       </c>
       <c r="C993">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="D993" s="6">
-        <v>46004</v>
+        <v>45822</v>
       </c>
       <c r="E993" s="7">
-        <v>810</v>
+        <v>670</v>
       </c>
       <c r="F993" s="8">
-        <v>776</v>
+        <v>677</v>
       </c>
       <c r="G993" s="8">
-        <v>721</v>
+        <v>626</v>
       </c>
       <c r="H993" s="8">
-        <v>832</v>
+        <v>729</v>
       </c>
       <c r="I993" s="8">
-        <v>34</v>
+        <v>-7</v>
       </c>
       <c r="J993" s="9">
-        <v>4.4000000000000004</v>
+        <v>-1.1000000000000001</v>
       </c>
     </row>
     <row r="994" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A994" t="s">
         <v>0</v>
       </c>
       <c r="B994">
         <v>2025</v>
       </c>
       <c r="C994">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="D994" s="6">
-        <v>46011</v>
+        <v>45829</v>
       </c>
       <c r="E994" s="7">
-        <v>880</v>
+        <v>725</v>
       </c>
       <c r="F994" s="8">
-        <v>797</v>
+        <v>675</v>
       </c>
       <c r="G994" s="8">
-        <v>740</v>
+        <v>625</v>
       </c>
       <c r="H994" s="8">
-        <v>852</v>
+        <v>726</v>
       </c>
       <c r="I994" s="8">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="J994" s="9">
-        <v>10.4</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="995" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A995" t="s">
         <v>0</v>
       </c>
       <c r="B995">
         <v>2025</v>
       </c>
       <c r="C995">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="D995" s="6">
-        <v>46018</v>
+        <v>45836</v>
       </c>
       <c r="E995" s="7">
-        <v>920</v>
+        <v>690</v>
       </c>
       <c r="F995" s="8">
-        <v>818</v>
+        <v>673</v>
       </c>
       <c r="G995" s="8">
-        <v>763</v>
+        <v>622</v>
       </c>
       <c r="H995" s="8">
-        <v>875</v>
+        <v>726</v>
       </c>
       <c r="I995" s="8">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="J995" s="9">
-        <v>12.4</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="996" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A996" t="s">
         <v>0</v>
       </c>
       <c r="B996">
         <v>2025</v>
       </c>
       <c r="C996">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="D996" s="6">
-        <v>46025</v>
+        <v>45843</v>
       </c>
       <c r="E996" s="7">
-        <v>955</v>
+        <v>705</v>
       </c>
       <c r="F996" s="8">
-        <v>828</v>
+        <v>671</v>
       </c>
       <c r="G996" s="8">
-        <v>771</v>
+        <v>620</v>
       </c>
       <c r="H996" s="8">
-        <v>886</v>
+        <v>724</v>
       </c>
       <c r="I996" s="8">
-        <v>127</v>
+        <v>34</v>
       </c>
       <c r="J996" s="9">
-        <v>15.4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="997" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A997" t="s">
         <v>0</v>
       </c>
       <c r="B997">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C997">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="D997" s="6">
-        <v>46032</v>
+        <v>45850</v>
       </c>
       <c r="E997" s="7">
-        <v>1005</v>
+        <v>670</v>
       </c>
       <c r="F997" s="8">
-        <v>837</v>
+        <v>669</v>
       </c>
       <c r="G997" s="8">
-        <v>779</v>
+        <v>618</v>
       </c>
       <c r="H997" s="8">
-        <v>896</v>
+        <v>720</v>
       </c>
       <c r="I997" s="8">
-        <v>168</v>
+        <v>1</v>
       </c>
       <c r="J997" s="9">
-        <v>20.100000000000001</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="998" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A998" t="s">
         <v>0</v>
       </c>
       <c r="B998">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C998">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="D998" s="6">
-        <v>46039</v>
+        <v>45857</v>
       </c>
       <c r="E998" s="7">
-        <v>865</v>
+        <v>745</v>
       </c>
       <c r="F998" s="8">
-        <v>850</v>
+        <v>666</v>
       </c>
       <c r="G998" s="8">
-        <v>792</v>
+        <v>617</v>
       </c>
       <c r="H998" s="8">
-        <v>909</v>
+        <v>718</v>
       </c>
       <c r="I998" s="8">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="J998" s="9">
-        <v>1.7</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="999" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A999" t="s">
         <v>0</v>
       </c>
       <c r="B999">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C999">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="D999" s="6">
-        <v>46046</v>
+        <v>45864</v>
       </c>
       <c r="E999" s="7">
-        <v>820</v>
+        <v>690</v>
       </c>
       <c r="F999" s="8">
-        <v>858</v>
+        <v>663</v>
       </c>
       <c r="G999" s="8">
-        <v>800</v>
+        <v>614</v>
       </c>
       <c r="H999" s="8">
-        <v>916</v>
+        <v>715</v>
       </c>
       <c r="I999" s="8">
-        <v>-38</v>
+        <v>27</v>
       </c>
       <c r="J999" s="9">
-        <v>-4.5</v>
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="1000" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1000" t="s">
         <v>0</v>
       </c>
       <c r="B1000">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C1000">
-        <v>4</v>
+        <v>31</v>
       </c>
       <c r="D1000" s="6">
-        <v>46053</v>
+        <v>45871</v>
       </c>
       <c r="E1000" s="7">
-        <v>840</v>
+        <v>680</v>
       </c>
       <c r="F1000" s="8">
-        <v>862</v>
+        <v>660</v>
       </c>
       <c r="G1000" s="8">
-        <v>804</v>
+        <v>610</v>
       </c>
       <c r="H1000" s="8">
-        <v>920</v>
+        <v>712</v>
       </c>
       <c r="I1000" s="8">
-        <v>-22</v>
+        <v>20</v>
       </c>
       <c r="J1000" s="9">
-        <v>-2.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1001" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1001" t="s">
         <v>0</v>
       </c>
       <c r="B1001">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C1001">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="D1001" s="6">
-        <v>46060</v>
+        <v>45878</v>
       </c>
       <c r="E1001" s="7">
-        <v>785</v>
+        <v>710</v>
       </c>
       <c r="F1001" s="8">
-        <v>861</v>
+        <v>658</v>
       </c>
       <c r="G1001" s="8">
-        <v>802</v>
+        <v>607</v>
       </c>
       <c r="H1001" s="8">
-        <v>920</v>
+        <v>710</v>
       </c>
       <c r="I1001" s="8">
-        <v>-76</v>
+        <v>52</v>
       </c>
       <c r="J1001" s="9">
-        <v>-8.8000000000000007</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="1002" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1002" t="s">
         <v>0</v>
       </c>
       <c r="B1002">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C1002">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="D1002" s="6">
-        <v>46067</v>
+        <v>45885</v>
       </c>
       <c r="E1002" s="7">
-        <v>845</v>
+        <v>690</v>
       </c>
       <c r="F1002" s="8">
-        <v>857</v>
+        <v>657</v>
       </c>
       <c r="G1002" s="8">
-        <v>800</v>
+        <v>608</v>
       </c>
       <c r="H1002" s="8">
-        <v>916</v>
+        <v>710</v>
       </c>
       <c r="I1002" s="8">
-        <v>-12</v>
+        <v>33</v>
       </c>
       <c r="J1002" s="9">
-        <v>-1.4</v>
+        <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="1003" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1003" t="s">
         <v>0</v>
       </c>
       <c r="B1003">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C1003">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="D1003" s="6">
-        <v>46074</v>
+        <v>45892</v>
       </c>
       <c r="E1003" s="7">
-        <v>890</v>
+        <v>675</v>
       </c>
       <c r="F1003" s="8">
-        <v>851</v>
+        <v>658</v>
       </c>
       <c r="G1003" s="8">
-        <v>793</v>
+        <v>608</v>
       </c>
       <c r="H1003" s="8">
-        <v>908</v>
+        <v>710</v>
       </c>
       <c r="I1003" s="8">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="J1003" s="9">
-        <v>4.5999999999999996</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="1004" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1004" t="s">
         <v>0</v>
       </c>
       <c r="B1004">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C1004">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D1004" s="6">
-        <v>46081</v>
+        <v>45899</v>
       </c>
       <c r="E1004" s="7">
-        <v>840</v>
+        <v>705</v>
       </c>
       <c r="F1004" s="8">
-        <v>843</v>
+        <v>660</v>
       </c>
       <c r="G1004" s="8">
-        <v>787</v>
+        <v>610</v>
       </c>
       <c r="H1004" s="8">
-        <v>899</v>
+        <v>711</v>
       </c>
       <c r="I1004" s="8">
-        <v>-3</v>
+        <v>45</v>
       </c>
       <c r="J1004" s="9">
-        <v>-0.3</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="1005" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1005" t="s">
         <v>0</v>
       </c>
       <c r="B1005">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C1005">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="D1005" s="6">
-        <v>46088</v>
+        <v>45906</v>
       </c>
       <c r="E1005" s="7">
-        <v>775</v>
+        <v>695</v>
       </c>
       <c r="F1005" s="8">
-        <v>834</v>
+        <v>665</v>
       </c>
       <c r="G1005" s="8">
-        <v>778</v>
+        <v>614</v>
       </c>
       <c r="H1005" s="8">
-        <v>894</v>
+        <v>718</v>
       </c>
       <c r="I1005" s="8">
-        <v>-59</v>
+        <v>30</v>
       </c>
       <c r="J1005" s="9">
-        <v>-7.1</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="1006" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1006" t="s">
         <v>0</v>
       </c>
       <c r="B1006">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C1006">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D1006" s="6">
-        <v>46095</v>
+        <v>45913</v>
       </c>
       <c r="E1006" s="7">
-        <v>835</v>
+        <v>675</v>
       </c>
       <c r="F1006" s="8">
-        <v>825</v>
+        <v>673</v>
       </c>
       <c r="G1006" s="8">
-        <v>769</v>
+        <v>621</v>
       </c>
       <c r="H1006" s="8">
-        <v>882</v>
+        <v>724</v>
       </c>
       <c r="I1006" s="8">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J1006" s="9">
-        <v>1.2</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="1007" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1007" t="s">
         <v>0</v>
       </c>
       <c r="B1007">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C1007">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D1007" s="6">
-        <v>46102</v>
+        <v>45920</v>
       </c>
       <c r="E1007" s="7">
-        <v>720</v>
+        <v>700</v>
       </c>
       <c r="F1007" s="8">
-        <v>817</v>
+        <v>683</v>
       </c>
       <c r="G1007" s="8">
-        <v>762</v>
+        <v>633</v>
       </c>
       <c r="H1007" s="8">
-        <v>875</v>
+        <v>735</v>
       </c>
       <c r="I1007" s="8">
-        <v>-97</v>
+        <v>17</v>
       </c>
       <c r="J1007" s="9">
-        <v>-11.9</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="1008" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1008" t="s">
         <v>0</v>
       </c>
       <c r="B1008">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C1008">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="D1008" s="6">
-        <v>46109</v>
+        <v>45927</v>
       </c>
       <c r="E1008" s="7">
-        <v>805</v>
+        <v>670</v>
       </c>
       <c r="F1008" s="8">
-        <v>810</v>
+        <v>696</v>
       </c>
       <c r="G1008" s="8">
-        <v>754</v>
+        <v>645</v>
       </c>
       <c r="H1008" s="8">
-        <v>866</v>
+        <v>749</v>
       </c>
       <c r="I1008" s="8">
-        <v>-5</v>
+        <v>-26</v>
       </c>
       <c r="J1008" s="9">
-        <v>-0.6</v>
+        <v>-3.8</v>
       </c>
     </row>
     <row r="1009" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1009" t="s">
         <v>0</v>
       </c>
       <c r="B1009">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C1009">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="D1009" s="6">
-        <v>46116</v>
+        <v>45934</v>
       </c>
       <c r="E1009" s="7">
-        <v>755</v>
+        <v>720</v>
       </c>
       <c r="F1009" s="8">
-        <v>804</v>
+        <v>710</v>
       </c>
       <c r="G1009" s="8">
-        <v>749</v>
+        <v>658</v>
       </c>
       <c r="H1009" s="8">
-        <v>860</v>
+        <v>762</v>
       </c>
       <c r="I1009" s="8">
-        <v>-49</v>
+        <v>10</v>
       </c>
       <c r="J1009" s="9">
-        <v>-6.1</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="1010" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1010" t="s">
         <v>0</v>
       </c>
       <c r="B1010">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C1010">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="D1010" s="6">
-        <v>46123</v>
+        <v>45941</v>
       </c>
       <c r="E1010" s="7">
-        <v>750</v>
+        <v>775</v>
       </c>
       <c r="F1010" s="8">
-        <v>798</v>
+        <v>723</v>
       </c>
       <c r="G1010" s="8">
-        <v>742</v>
+        <v>670</v>
       </c>
       <c r="H1010" s="8">
-        <v>854</v>
+        <v>777</v>
       </c>
       <c r="I1010" s="8">
-        <v>-48</v>
+        <v>52</v>
       </c>
       <c r="J1010" s="9">
-        <v>-6</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="1011" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1011" t="s">
         <v>0</v>
       </c>
       <c r="B1011">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C1011">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="D1011" s="6">
-        <v>46130</v>
+        <v>45948</v>
       </c>
       <c r="E1011" s="7">
-        <v>770</v>
+        <v>765</v>
       </c>
       <c r="F1011" s="8">
-        <v>790</v>
+        <v>733</v>
       </c>
       <c r="G1011" s="8">
-        <v>735</v>
+        <v>680</v>
       </c>
       <c r="H1011" s="8">
-        <v>846</v>
+        <v>788</v>
       </c>
       <c r="I1011" s="8">
-        <v>-20</v>
+        <v>32</v>
       </c>
       <c r="J1011" s="9">
-        <v>-2.5</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="1012" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1012" t="s">
         <v>0</v>
       </c>
       <c r="B1012">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C1012">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="D1012" s="6">
-        <v>46137</v>
+        <v>45955</v>
       </c>
       <c r="E1012" s="7">
-        <v>755</v>
+        <v>735</v>
       </c>
       <c r="F1012" s="8">
-        <v>781</v>
+        <v>739</v>
       </c>
       <c r="G1012" s="8">
-        <v>725</v>
+        <v>686</v>
       </c>
       <c r="H1012" s="8">
-        <v>836</v>
+        <v>792</v>
       </c>
       <c r="I1012" s="8">
-        <v>-26</v>
+        <v>-4</v>
       </c>
       <c r="J1012" s="9">
-        <v>-3.3</v>
+        <v>-0.5</v>
       </c>
     </row>
     <row r="1013" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1013" t="s">
         <v>0</v>
       </c>
       <c r="B1013">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C1013">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D1013" s="6">
-        <v>46144</v>
+        <v>45962</v>
       </c>
       <c r="E1013" s="7">
-        <v>770</v>
+        <v>725</v>
       </c>
       <c r="F1013" s="8">
-        <v>768</v>
+        <v>739</v>
       </c>
       <c r="G1013" s="8">
-        <v>714</v>
+        <v>685</v>
       </c>
       <c r="H1013" s="8">
-        <v>824</v>
+        <v>792</v>
       </c>
       <c r="I1013" s="8">
-        <v>2</v>
+        <v>-14</v>
       </c>
       <c r="J1013" s="9">
-        <v>0.2</v>
+        <v>-1.9</v>
       </c>
     </row>
     <row r="1014" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1014" t="s">
         <v>0</v>
       </c>
       <c r="B1014">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C1014">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="D1014" s="6">
-        <v>46151</v>
+        <v>45969</v>
       </c>
       <c r="E1014" s="7">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="F1014" s="8">
-        <v>753</v>
+        <v>737</v>
       </c>
       <c r="G1014" s="8">
-        <v>699</v>
+        <v>684</v>
       </c>
       <c r="H1014" s="8">
-        <v>808</v>
+        <v>792</v>
       </c>
       <c r="I1014" s="8">
-        <v>32</v>
+        <v>68</v>
       </c>
       <c r="J1014" s="9">
-        <v>4.2</v>
+        <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="1015" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1015" t="s">
         <v>0</v>
       </c>
       <c r="B1015">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C1015">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="D1015" s="6">
-        <v>46158</v>
+        <v>45976</v>
       </c>
       <c r="E1015" s="7">
-        <v>710</v>
+        <v>745</v>
       </c>
       <c r="F1015" s="8">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="G1015" s="8">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="H1015" s="8">
-        <v>790</v>
+        <v>789</v>
       </c>
       <c r="I1015" s="8">
-        <v>-27</v>
+        <v>9</v>
       </c>
       <c r="J1015" s="9">
-        <v>-3.7</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="1016" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1016" t="s">
         <v>0</v>
       </c>
       <c r="B1016">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C1016">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="D1016" s="6">
-        <v>46165</v>
+        <v>45983</v>
       </c>
       <c r="E1016" s="7">
-        <v>730</v>
+        <v>740</v>
       </c>
       <c r="F1016" s="8">
-        <v>721</v>
+        <v>737</v>
       </c>
       <c r="G1016" s="8">
-        <v>669</v>
+        <v>684</v>
       </c>
       <c r="H1016" s="8">
-        <v>774</v>
+        <v>790</v>
       </c>
       <c r="I1016" s="8">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J1016" s="9">
-        <v>1.2</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="1017" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1017" t="s">
         <v>0</v>
       </c>
       <c r="B1017">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C1017">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="D1017" s="6">
-        <v>46172</v>
+        <v>45990</v>
       </c>
       <c r="E1017" s="7">
-        <v>735</v>
+        <v>775</v>
       </c>
       <c r="F1017" s="8">
-        <v>707</v>
+        <v>744</v>
       </c>
       <c r="G1017" s="8">
-        <v>656</v>
+        <v>689</v>
       </c>
       <c r="H1017" s="8">
-        <v>760</v>
+        <v>799</v>
       </c>
       <c r="I1017" s="8">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="J1017" s="9">
-        <v>3.9</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="1018" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1018" t="s">
         <v>0</v>
       </c>
       <c r="B1018">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C1018">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="D1018" s="6">
-        <v>46179</v>
+        <v>45997</v>
       </c>
       <c r="E1018" s="7">
-        <v>670</v>
+        <v>790</v>
       </c>
       <c r="F1018" s="8">
-        <v>696</v>
+        <v>757</v>
       </c>
       <c r="G1018" s="8">
-        <v>644</v>
+        <v>704</v>
       </c>
       <c r="H1018" s="8">
-        <v>750</v>
+        <v>812</v>
       </c>
       <c r="I1018" s="8">
-        <v>-26</v>
+        <v>33</v>
       </c>
       <c r="J1018" s="9">
-        <v>-3.8</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="1019" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1019" t="s">
         <v>0</v>
       </c>
       <c r="B1019">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C1019">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D1019" s="6">
-        <v>46186</v>
+        <v>46004</v>
       </c>
       <c r="E1019" s="7">
-        <v>735</v>
+        <v>800</v>
       </c>
       <c r="F1019" s="8">
-        <v>689</v>
+        <v>776</v>
       </c>
       <c r="G1019" s="8">
-        <v>638</v>
+        <v>721</v>
       </c>
       <c r="H1019" s="8">
-        <v>743</v>
+        <v>832</v>
       </c>
       <c r="I1019" s="8">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="J1019" s="9">
-        <v>6.7</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="1020" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1020" t="s">
         <v>0</v>
       </c>
       <c r="B1020">
+        <v>2025</v>
+      </c>
+      <c r="C1020">
+        <v>51</v>
+      </c>
+      <c r="D1020" s="6">
+        <v>46011</v>
+      </c>
+      <c r="E1020" s="7">
+        <v>875</v>
+      </c>
+      <c r="F1020" s="8">
+        <v>797</v>
+      </c>
+      <c r="G1020" s="8">
+        <v>740</v>
+      </c>
+      <c r="H1020" s="8">
+        <v>852</v>
+      </c>
+      <c r="I1020" s="8">
+        <v>78</v>
+      </c>
+      <c r="J1020" s="9">
+        <v>9.8000000000000007</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1021" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1021">
+        <v>2025</v>
+      </c>
+      <c r="C1021">
+        <v>52</v>
+      </c>
+      <c r="D1021" s="6">
+        <v>46018</v>
+      </c>
+      <c r="E1021" s="7">
+        <v>920</v>
+      </c>
+      <c r="F1021" s="8">
+        <v>818</v>
+      </c>
+      <c r="G1021" s="8">
+        <v>763</v>
+      </c>
+      <c r="H1021" s="8">
+        <v>875</v>
+      </c>
+      <c r="I1021" s="8">
+        <v>102</v>
+      </c>
+      <c r="J1021" s="9">
+        <v>12.4</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1022" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1022">
+        <v>2025</v>
+      </c>
+      <c r="C1022">
+        <v>53</v>
+      </c>
+      <c r="D1022" s="6">
+        <v>46025</v>
+      </c>
+      <c r="E1022" s="7">
+        <v>950</v>
+      </c>
+      <c r="F1022" s="8">
+        <v>828</v>
+      </c>
+      <c r="G1022" s="8">
+        <v>771</v>
+      </c>
+      <c r="H1022" s="8">
+        <v>886</v>
+      </c>
+      <c r="I1022" s="8">
+        <v>122</v>
+      </c>
+      <c r="J1022" s="9">
+        <v>14.8</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1023" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1023">
         <v>2026</v>
       </c>
-      <c r="C1020">
+      <c r="C1023">
+        <v>1</v>
+      </c>
+      <c r="D1023" s="6">
+        <v>46032</v>
+      </c>
+      <c r="E1023" s="7">
+        <v>1000</v>
+      </c>
+      <c r="F1023" s="8">
+        <v>837</v>
+      </c>
+      <c r="G1023" s="8">
+        <v>779</v>
+      </c>
+      <c r="H1023" s="8">
+        <v>896</v>
+      </c>
+      <c r="I1023" s="8">
+        <v>163</v>
+      </c>
+      <c r="J1023" s="9">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1024" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1024">
+        <v>2026</v>
+      </c>
+      <c r="C1024">
+        <v>2</v>
+      </c>
+      <c r="D1024" s="6">
+        <v>46039</v>
+      </c>
+      <c r="E1024" s="7">
+        <v>865</v>
+      </c>
+      <c r="F1024" s="8">
+        <v>850</v>
+      </c>
+      <c r="G1024" s="8">
+        <v>792</v>
+      </c>
+      <c r="H1024" s="8">
+        <v>909</v>
+      </c>
+      <c r="I1024" s="8">
+        <v>15</v>
+      </c>
+      <c r="J1024" s="9">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1025" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1025">
+        <v>2026</v>
+      </c>
+      <c r="C1025">
+        <v>3</v>
+      </c>
+      <c r="D1025" s="6">
+        <v>46046</v>
+      </c>
+      <c r="E1025" s="7">
+        <v>815</v>
+      </c>
+      <c r="F1025" s="8">
+        <v>858</v>
+      </c>
+      <c r="G1025" s="8">
+        <v>800</v>
+      </c>
+      <c r="H1025" s="8">
+        <v>916</v>
+      </c>
+      <c r="I1025" s="8">
+        <v>-43</v>
+      </c>
+      <c r="J1025" s="9">
+        <v>-5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1026" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1026">
+        <v>2026</v>
+      </c>
+      <c r="C1026">
+        <v>4</v>
+      </c>
+      <c r="D1026" s="6">
+        <v>46053</v>
+      </c>
+      <c r="E1026" s="7">
+        <v>840</v>
+      </c>
+      <c r="F1026" s="8">
+        <v>862</v>
+      </c>
+      <c r="G1026" s="8">
+        <v>804</v>
+      </c>
+      <c r="H1026" s="8">
+        <v>920</v>
+      </c>
+      <c r="I1026" s="8">
+        <v>-22</v>
+      </c>
+      <c r="J1026" s="9">
+        <v>-2.5</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1027" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1027">
+        <v>2026</v>
+      </c>
+      <c r="C1027">
+        <v>5</v>
+      </c>
+      <c r="D1027" s="6">
+        <v>46060</v>
+      </c>
+      <c r="E1027" s="7">
+        <v>780</v>
+      </c>
+      <c r="F1027" s="8">
+        <v>861</v>
+      </c>
+      <c r="G1027" s="8">
+        <v>802</v>
+      </c>
+      <c r="H1027" s="8">
+        <v>920</v>
+      </c>
+      <c r="I1027" s="8">
+        <v>-81</v>
+      </c>
+      <c r="J1027" s="9">
+        <v>-9.4</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1028" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1028">
+        <v>2026</v>
+      </c>
+      <c r="C1028">
+        <v>6</v>
+      </c>
+      <c r="D1028" s="6">
+        <v>46067</v>
+      </c>
+      <c r="E1028" s="7">
+        <v>835</v>
+      </c>
+      <c r="F1028" s="8">
+        <v>857</v>
+      </c>
+      <c r="G1028" s="8">
+        <v>800</v>
+      </c>
+      <c r="H1028" s="8">
+        <v>916</v>
+      </c>
+      <c r="I1028" s="8">
+        <v>-22</v>
+      </c>
+      <c r="J1028" s="9">
+        <v>-2.6</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1029" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1029">
+        <v>2026</v>
+      </c>
+      <c r="C1029">
+        <v>7</v>
+      </c>
+      <c r="D1029" s="6">
+        <v>46074</v>
+      </c>
+      <c r="E1029" s="7">
+        <v>885</v>
+      </c>
+      <c r="F1029" s="8">
+        <v>851</v>
+      </c>
+      <c r="G1029" s="8">
+        <v>793</v>
+      </c>
+      <c r="H1029" s="8">
+        <v>908</v>
+      </c>
+      <c r="I1029" s="8">
+        <v>34</v>
+      </c>
+      <c r="J1029" s="9">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1030" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1030">
+        <v>2026</v>
+      </c>
+      <c r="C1030">
+        <v>8</v>
+      </c>
+      <c r="D1030" s="6">
+        <v>46081</v>
+      </c>
+      <c r="E1030" s="7">
+        <v>835</v>
+      </c>
+      <c r="F1030" s="8">
+        <v>843</v>
+      </c>
+      <c r="G1030" s="8">
+        <v>787</v>
+      </c>
+      <c r="H1030" s="8">
+        <v>899</v>
+      </c>
+      <c r="I1030" s="8">
+        <v>-8</v>
+      </c>
+      <c r="J1030" s="9">
+        <v>-0.9</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1031" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1031">
+        <v>2026</v>
+      </c>
+      <c r="C1031">
+        <v>9</v>
+      </c>
+      <c r="D1031" s="6">
+        <v>46088</v>
+      </c>
+      <c r="E1031" s="7">
+        <v>765</v>
+      </c>
+      <c r="F1031" s="8">
+        <v>834</v>
+      </c>
+      <c r="G1031" s="8">
+        <v>778</v>
+      </c>
+      <c r="H1031" s="8">
+        <v>894</v>
+      </c>
+      <c r="I1031" s="8">
+        <v>-69</v>
+      </c>
+      <c r="J1031" s="9">
+        <v>-8.3000000000000007</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1032" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1032">
+        <v>2026</v>
+      </c>
+      <c r="C1032">
+        <v>10</v>
+      </c>
+      <c r="D1032" s="6">
+        <v>46095</v>
+      </c>
+      <c r="E1032" s="7">
+        <v>830</v>
+      </c>
+      <c r="F1032" s="8">
+        <v>825</v>
+      </c>
+      <c r="G1032" s="8">
+        <v>769</v>
+      </c>
+      <c r="H1032" s="8">
+        <v>882</v>
+      </c>
+      <c r="I1032" s="8">
+        <v>5</v>
+      </c>
+      <c r="J1032" s="9">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1033" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1033">
+        <v>2026</v>
+      </c>
+      <c r="C1033">
+        <v>11</v>
+      </c>
+      <c r="D1033" s="6">
+        <v>46102</v>
+      </c>
+      <c r="E1033" s="7">
+        <v>715</v>
+      </c>
+      <c r="F1033" s="8">
+        <v>817</v>
+      </c>
+      <c r="G1033" s="8">
+        <v>762</v>
+      </c>
+      <c r="H1033" s="8">
+        <v>875</v>
+      </c>
+      <c r="I1033" s="8">
+        <v>-102</v>
+      </c>
+      <c r="J1033" s="9">
+        <v>-12.5</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1034" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1034">
+        <v>2026</v>
+      </c>
+      <c r="C1034">
+        <v>12</v>
+      </c>
+      <c r="D1034" s="6">
+        <v>46109</v>
+      </c>
+      <c r="E1034" s="7">
+        <v>800</v>
+      </c>
+      <c r="F1034" s="8">
+        <v>810</v>
+      </c>
+      <c r="G1034" s="8">
+        <v>754</v>
+      </c>
+      <c r="H1034" s="8">
+        <v>866</v>
+      </c>
+      <c r="I1034" s="8">
+        <v>-10</v>
+      </c>
+      <c r="J1034" s="9">
+        <v>-1.3</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1035" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1035">
+        <v>2026</v>
+      </c>
+      <c r="C1035">
+        <v>13</v>
+      </c>
+      <c r="D1035" s="6">
+        <v>46116</v>
+      </c>
+      <c r="E1035" s="7">
+        <v>750</v>
+      </c>
+      <c r="F1035" s="8">
+        <v>804</v>
+      </c>
+      <c r="G1035" s="8">
+        <v>749</v>
+      </c>
+      <c r="H1035" s="8">
+        <v>860</v>
+      </c>
+      <c r="I1035" s="8">
+        <v>-54</v>
+      </c>
+      <c r="J1035" s="9">
+        <v>-6.7</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1036" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1036">
+        <v>2026</v>
+      </c>
+      <c r="C1036">
+        <v>14</v>
+      </c>
+      <c r="D1036" s="6">
+        <v>46123</v>
+      </c>
+      <c r="E1036" s="7">
+        <v>745</v>
+      </c>
+      <c r="F1036" s="8">
+        <v>798</v>
+      </c>
+      <c r="G1036" s="8">
+        <v>742</v>
+      </c>
+      <c r="H1036" s="8">
+        <v>854</v>
+      </c>
+      <c r="I1036" s="8">
+        <v>-53</v>
+      </c>
+      <c r="J1036" s="9">
+        <v>-6.6</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1037" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1037">
+        <v>2026</v>
+      </c>
+      <c r="C1037">
+        <v>15</v>
+      </c>
+      <c r="D1037" s="6">
+        <v>46130</v>
+      </c>
+      <c r="E1037" s="7">
+        <v>765</v>
+      </c>
+      <c r="F1037" s="8">
+        <v>790</v>
+      </c>
+      <c r="G1037" s="8">
+        <v>735</v>
+      </c>
+      <c r="H1037" s="8">
+        <v>846</v>
+      </c>
+      <c r="I1037" s="8">
+        <v>-25</v>
+      </c>
+      <c r="J1037" s="9">
+        <v>-3.2</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1038" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1038">
+        <v>2026</v>
+      </c>
+      <c r="C1038">
+        <v>16</v>
+      </c>
+      <c r="D1038" s="6">
+        <v>46137</v>
+      </c>
+      <c r="E1038" s="7">
+        <v>750</v>
+      </c>
+      <c r="F1038" s="8">
+        <v>781</v>
+      </c>
+      <c r="G1038" s="8">
+        <v>725</v>
+      </c>
+      <c r="H1038" s="8">
+        <v>836</v>
+      </c>
+      <c r="I1038" s="8">
+        <v>-31</v>
+      </c>
+      <c r="J1038" s="9">
+        <v>-3.9</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1039" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1039">
+        <v>2026</v>
+      </c>
+      <c r="C1039">
+        <v>17</v>
+      </c>
+      <c r="D1039" s="6">
+        <v>46144</v>
+      </c>
+      <c r="E1039" s="7">
+        <v>760</v>
+      </c>
+      <c r="F1039" s="8">
+        <v>768</v>
+      </c>
+      <c r="G1039" s="8">
+        <v>714</v>
+      </c>
+      <c r="H1039" s="8">
+        <v>824</v>
+      </c>
+      <c r="I1039" s="8">
+        <v>-8</v>
+      </c>
+      <c r="J1039" s="9">
+        <v>-1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1040" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1040">
+        <v>2026</v>
+      </c>
+      <c r="C1040">
+        <v>18</v>
+      </c>
+      <c r="D1040" s="6">
+        <v>46151</v>
+      </c>
+      <c r="E1040" s="7">
+        <v>775</v>
+      </c>
+      <c r="F1040" s="8">
+        <v>753</v>
+      </c>
+      <c r="G1040" s="8">
+        <v>699</v>
+      </c>
+      <c r="H1040" s="8">
+        <v>808</v>
+      </c>
+      <c r="I1040" s="8">
+        <v>22</v>
+      </c>
+      <c r="J1040" s="9">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1041" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1041">
+        <v>2026</v>
+      </c>
+      <c r="C1041">
+        <v>19</v>
+      </c>
+      <c r="D1041" s="6">
+        <v>46158</v>
+      </c>
+      <c r="E1041" s="7">
+        <v>700</v>
+      </c>
+      <c r="F1041" s="8">
+        <v>737</v>
+      </c>
+      <c r="G1041" s="8">
+        <v>684</v>
+      </c>
+      <c r="H1041" s="8">
+        <v>790</v>
+      </c>
+      <c r="I1041" s="8">
+        <v>-37</v>
+      </c>
+      <c r="J1041" s="9">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1042" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1042">
+        <v>2026</v>
+      </c>
+      <c r="C1042">
+        <v>20</v>
+      </c>
+      <c r="D1042" s="6">
+        <v>46165</v>
+      </c>
+      <c r="E1042" s="7">
+        <v>720</v>
+      </c>
+      <c r="F1042" s="8">
+        <v>721</v>
+      </c>
+      <c r="G1042" s="8">
+        <v>669</v>
+      </c>
+      <c r="H1042" s="8">
+        <v>774</v>
+      </c>
+      <c r="I1042" s="8">
+        <v>-1</v>
+      </c>
+      <c r="J1042" s="9">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1043" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1043">
+        <v>2026</v>
+      </c>
+      <c r="C1043">
+        <v>21</v>
+      </c>
+      <c r="D1043" s="6">
+        <v>46172</v>
+      </c>
+      <c r="E1043" s="7">
+        <v>725</v>
+      </c>
+      <c r="F1043" s="8">
+        <v>707</v>
+      </c>
+      <c r="G1043" s="8">
+        <v>656</v>
+      </c>
+      <c r="H1043" s="8">
+        <v>760</v>
+      </c>
+      <c r="I1043" s="8">
+        <v>18</v>
+      </c>
+      <c r="J1043" s="9">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1044" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1044">
+        <v>2026</v>
+      </c>
+      <c r="C1044">
+        <v>22</v>
+      </c>
+      <c r="D1044" s="6">
+        <v>46179</v>
+      </c>
+      <c r="E1044" s="7">
+        <v>665</v>
+      </c>
+      <c r="F1044" s="8">
+        <v>696</v>
+      </c>
+      <c r="G1044" s="8">
+        <v>644</v>
+      </c>
+      <c r="H1044" s="8">
+        <v>750</v>
+      </c>
+      <c r="I1044" s="8">
+        <v>-31</v>
+      </c>
+      <c r="J1044" s="9">
+        <v>-4.5</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1045" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1045">
+        <v>2026</v>
+      </c>
+      <c r="C1045">
+        <v>23</v>
+      </c>
+      <c r="D1045" s="6">
+        <v>46186</v>
+      </c>
+      <c r="E1045" s="7">
+        <v>730</v>
+      </c>
+      <c r="F1045" s="8">
+        <v>689</v>
+      </c>
+      <c r="G1045" s="8">
+        <v>638</v>
+      </c>
+      <c r="H1045" s="8">
+        <v>743</v>
+      </c>
+      <c r="I1045" s="8">
+        <v>41</v>
+      </c>
+      <c r="J1045" s="9">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1046" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1046">
+        <v>2026</v>
+      </c>
+      <c r="C1046">
         <v>24</v>
       </c>
-      <c r="D1020" s="6">
+      <c r="D1046" s="6">
         <v>46193</v>
       </c>
-      <c r="E1020" s="7">
+      <c r="E1046" s="7">
         <v>700</v>
       </c>
-      <c r="F1020" s="8">
+      <c r="F1046" s="8">
         <v>684</v>
       </c>
-      <c r="G1020" s="8">
+      <c r="G1046" s="8">
         <v>634</v>
       </c>
-      <c r="H1020" s="8">
+      <c r="H1046" s="8">
         <v>737</v>
       </c>
-      <c r="I1020" s="8">
+      <c r="I1046" s="8">
         <v>16</v>
       </c>
-      <c r="J1020" s="9">
+      <c r="J1046" s="9">
         <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1047" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1047">
+        <v>2026</v>
+      </c>
+      <c r="C1047">
+        <v>25</v>
+      </c>
+      <c r="D1047" s="6">
+        <v>46200</v>
+      </c>
+      <c r="E1047" s="7">
+        <v>700</v>
+      </c>
+      <c r="F1047" s="8">
+        <v>682</v>
+      </c>
+      <c r="G1047" s="8">
+        <v>631</v>
+      </c>
+      <c r="H1047" s="8">
+        <v>733</v>
+      </c>
+      <c r="I1047" s="8">
+        <v>18</v>
+      </c>
+      <c r="J1047" s="9">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1048" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1048">
+        <v>2026</v>
+      </c>
+      <c r="C1048">
+        <v>26</v>
+      </c>
+      <c r="D1048" s="6">
+        <v>46207</v>
+      </c>
+      <c r="E1048" s="7">
+        <v>700</v>
+      </c>
+      <c r="F1048" s="8">
+        <v>680</v>
+      </c>
+      <c r="G1048" s="8">
+        <v>631</v>
+      </c>
+      <c r="H1048" s="8">
+        <v>732</v>
+      </c>
+      <c r="I1048" s="8">
+        <v>20</v>
+      </c>
+      <c r="J1048" s="9">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1049" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1049">
+        <v>2026</v>
+      </c>
+      <c r="C1049">
+        <v>27</v>
+      </c>
+      <c r="D1049" s="6">
+        <v>46214</v>
+      </c>
+      <c r="E1049" s="7">
+        <v>700</v>
+      </c>
+      <c r="F1049" s="8">
+        <v>678</v>
+      </c>
+      <c r="G1049" s="8">
+        <v>628</v>
+      </c>
+      <c r="H1049" s="8">
+        <v>732</v>
+      </c>
+      <c r="I1049" s="8">
+        <v>22</v>
+      </c>
+      <c r="J1049" s="9">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1050" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1050">
+        <v>2026</v>
+      </c>
+      <c r="C1050">
+        <v>28</v>
+      </c>
+      <c r="D1050" s="6">
+        <v>46221</v>
+      </c>
+      <c r="E1050" s="7">
+        <v>640</v>
+      </c>
+      <c r="F1050" s="8">
+        <v>676</v>
+      </c>
+      <c r="G1050" s="8">
+        <v>625</v>
+      </c>
+      <c r="H1050" s="8">
+        <v>727</v>
+      </c>
+      <c r="I1050" s="8">
+        <v>-36</v>
+      </c>
+      <c r="J1050" s="9">
+        <v>-5.3</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1051" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1051">
+        <v>2026</v>
+      </c>
+      <c r="C1051">
+        <v>29</v>
+      </c>
+      <c r="D1051" s="6">
+        <v>46228</v>
+      </c>
+      <c r="E1051" s="7">
+        <v>685</v>
+      </c>
+      <c r="F1051" s="8">
+        <v>673</v>
+      </c>
+      <c r="G1051" s="8">
+        <v>622</v>
+      </c>
+      <c r="H1051" s="8">
+        <v>724</v>
+      </c>
+      <c r="I1051" s="8">
+        <v>12</v>
+      </c>
+      <c r="J1051" s="9">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1052" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1052">
+        <v>2026</v>
+      </c>
+      <c r="C1052">
+        <v>30</v>
+      </c>
+      <c r="D1052" s="6">
+        <v>46235</v>
+      </c>
+      <c r="E1052" s="7">
+        <v>705</v>
+      </c>
+      <c r="F1052" s="8">
+        <v>670</v>
+      </c>
+      <c r="G1052" s="8">
+        <v>619</v>
+      </c>
+      <c r="H1052" s="8">
+        <v>722</v>
+      </c>
+      <c r="I1052" s="8">
+        <v>35</v>
+      </c>
+      <c r="J1052" s="9">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1053" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1053">
+        <v>2026</v>
+      </c>
+      <c r="C1053">
+        <v>31</v>
+      </c>
+      <c r="D1053" s="6">
+        <v>46242</v>
+      </c>
+      <c r="E1053" s="7">
+        <v>715</v>
+      </c>
+      <c r="F1053" s="8">
+        <v>667</v>
+      </c>
+      <c r="G1053" s="8">
+        <v>617</v>
+      </c>
+      <c r="H1053" s="8">
+        <v>719</v>
+      </c>
+      <c r="I1053" s="8">
+        <v>48</v>
+      </c>
+      <c r="J1053" s="9">
+        <v>7.2</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1054" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1054">
+        <v>2026</v>
+      </c>
+      <c r="C1054">
+        <v>32</v>
+      </c>
+      <c r="D1054" s="6">
+        <v>46249</v>
+      </c>
+      <c r="E1054" s="7">
+        <v>680</v>
+      </c>
+      <c r="F1054" s="8">
+        <v>665</v>
+      </c>
+      <c r="G1054" s="8">
+        <v>614</v>
+      </c>
+      <c r="H1054" s="8">
+        <v>716</v>
+      </c>
+      <c r="I1054" s="8">
+        <v>15</v>
+      </c>
+      <c r="J1054" s="9">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1055" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1055">
+        <v>2026</v>
+      </c>
+      <c r="C1055">
+        <v>33</v>
+      </c>
+      <c r="D1055" s="6">
+        <v>46256</v>
+      </c>
+      <c r="E1055" s="7">
+        <v>630</v>
+      </c>
+      <c r="F1055" s="8">
+        <v>664</v>
+      </c>
+      <c r="G1055" s="8">
+        <v>613</v>
+      </c>
+      <c r="H1055" s="8">
+        <v>715</v>
+      </c>
+      <c r="I1055" s="8">
+        <v>-34</v>
+      </c>
+      <c r="J1055" s="9">
+        <v>-5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1056" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1056">
+        <v>2026</v>
+      </c>
+      <c r="C1056">
+        <v>34</v>
+      </c>
+      <c r="D1056" s="6">
+        <v>46263</v>
+      </c>
+      <c r="E1056" s="7">
+        <v>745</v>
+      </c>
+      <c r="F1056" s="8">
+        <v>664</v>
+      </c>
+      <c r="G1056" s="8">
+        <v>614</v>
+      </c>
+      <c r="H1056" s="8">
+        <v>715</v>
+      </c>
+      <c r="I1056" s="8">
+        <v>81</v>
+      </c>
+      <c r="J1056" s="9">
+        <v>12.1</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1057" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1057">
+        <v>2026</v>
+      </c>
+      <c r="C1057">
+        <v>35</v>
+      </c>
+      <c r="D1057" s="6">
+        <v>46270</v>
+      </c>
+      <c r="E1057" s="7">
+        <v>660</v>
+      </c>
+      <c r="F1057" s="8">
+        <v>667</v>
+      </c>
+      <c r="G1057" s="8">
+        <v>616</v>
+      </c>
+      <c r="H1057" s="8">
+        <v>719</v>
+      </c>
+      <c r="I1057" s="8">
+        <v>-7</v>
+      </c>
+      <c r="J1057" s="9">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1058" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1058">
+        <v>2026</v>
+      </c>
+      <c r="C1058">
+        <v>36</v>
+      </c>
+      <c r="D1058" s="6">
+        <v>46277</v>
+      </c>
+      <c r="E1058" s="7">
+        <v>690</v>
+      </c>
+      <c r="F1058" s="8">
+        <v>671</v>
+      </c>
+      <c r="G1058" s="8">
+        <v>621</v>
+      </c>
+      <c r="H1058" s="8">
+        <v>723</v>
+      </c>
+      <c r="I1058" s="8">
+        <v>19</v>
+      </c>
+      <c r="J1058" s="9">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1059" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1059">
+        <v>2026</v>
+      </c>
+      <c r="C1059">
+        <v>37</v>
+      </c>
+      <c r="D1059" s="6">
+        <v>46284</v>
+      </c>
+      <c r="E1059" s="7">
+        <v>680</v>
+      </c>
+      <c r="F1059" s="8">
+        <v>679</v>
+      </c>
+      <c r="G1059" s="8">
+        <v>628</v>
+      </c>
+      <c r="H1059" s="8">
+        <v>731</v>
+      </c>
+      <c r="I1059" s="8">
+        <v>1</v>
+      </c>
+      <c r="J1059" s="9">
+        <v>0.2</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:D6" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <phoneticPr fontId="18" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>