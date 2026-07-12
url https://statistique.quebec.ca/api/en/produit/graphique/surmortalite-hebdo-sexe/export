--- v0 (2026-04-12)
+++ v1 (2026-07-12)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\DEM_250Z\HA5_Bilan démo\300 décès\Décès hebdo\Intégration du 2026-04-XX (Révision baseline)\Pour Web &amp; Entrepot\SM\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\DEM_250Z\HA5_Bilan démo\300 décès\Décès hebdo\Intégration du 2026-07-02\Pour Web &amp; Entrepot\SM\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C24BC412-1843-464C-B1C4-EC09A09D8275}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C6A0E724-C0D1-4559-8AC1-69DE342C612C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Web-Sexe" sheetId="8" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Web-Sexe'!$A$6:$D$981</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Web-Sexe'!$A$6:$D$6</definedName>
   </definedNames>
-  <calcPr calcId="191029" concurrentCalc="0"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="994" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1033" uniqueCount="18">
   <si>
     <t>Femmes</t>
   </si>
   <si>
     <t>Hommes</t>
   </si>
   <si>
     <t>Sexe</t>
   </si>
   <si>
     <t>Total (sexes réunis)</t>
   </si>
   <si>
     <t>Décès estimés</t>
   </si>
   <si>
     <t>Décès attendus</t>
   </si>
   <si>
     <t>Surmortalité (N)</t>
   </si>
   <si>
     <t>Surmortalité (%)</t>
   </si>
   <si>
@@ -86,51 +86,51 @@
     <t>Année CDC</t>
   </si>
   <si>
     <t>n</t>
   </si>
   <si>
     <t> %</t>
   </si>
   <si>
     <t>Dernier jour
 de la semaine</t>
   </si>
   <si>
     <t>Note : La surmortalité est calculée par rapport au nombre de décès projetés en fonction de la tendance prépandémique (janvier 2013 à février 2020).</t>
   </si>
   <si>
     <t>Seuil inférieur de l'intervalle de prévision à 95 %</t>
   </si>
   <si>
     <t>Seuil supérieur de l'intervalle de prévision à 95 %</t>
   </si>
   <si>
     <t>Estimations de surmortalité hebdomadaire selon le sexe, Québec, 2020-2026</t>
   </si>
   <si>
-    <t>Source : Institut de la statistique du Québec, fichier des décès du Registre des événements démographiques du Québec. Données extraites le 26 mars 2026.</t>
+    <t>Source : Institut de la statistique du Québec, fichier des décès du Registre des événements démographiques du Québec. Données extraites le 25 juin 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -619,80 +619,77 @@
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="34" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="34" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="34" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="34" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20 % - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
@@ -994,122 +991,122 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J981"/>
+  <dimension ref="A1:J1020"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
     <col min="3" max="3" width="8.5" customWidth="1"/>
     <col min="4" max="4" width="15.83203125" customWidth="1"/>
     <col min="5" max="5" width="10.33203125" customWidth="1"/>
     <col min="7" max="7" width="18.6640625" customWidth="1"/>
     <col min="8" max="8" width="19" customWidth="1"/>
     <col min="9" max="10" width="16.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="A1" s="15" t="s">
+      <c r="A1" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="11"/>
-[...10 lines deleted...]
-      <c r="A2" s="13" t="s">
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A2" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="12"/>
-[...7 lines deleted...]
-      <c r="J2" s="12"/>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+      <c r="J2" s="11"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A3" s="14" t="s">
+      <c r="A3" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="12"/>
-[...7 lines deleted...]
-      <c r="J3" s="12"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
+      <c r="H3" s="11"/>
+      <c r="I3" s="11"/>
+      <c r="J3" s="11"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A4" s="12"/>
-[...8 lines deleted...]
-      <c r="J4" s="12"/>
+      <c r="A4" s="11"/>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="11"/>
+      <c r="H4" s="11"/>
+      <c r="I4" s="11"/>
+      <c r="J4" s="11"/>
     </row>
     <row r="5" spans="1:10" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>15</v>
@@ -1140,31235 +1137,32483 @@
       </c>
       <c r="I6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" t="s">
         <v>3</v>
       </c>
       <c r="B7">
         <v>2020</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
       <c r="D7" s="6">
         <v>43834</v>
       </c>
       <c r="E7" s="7">
         <v>1472</v>
       </c>
       <c r="F7" s="8">
-        <v>1486.3146699317649</v>
+        <v>1486</v>
       </c>
       <c r="G7" s="8">
-        <v>1411.4272358430831</v>
+        <v>1411</v>
       </c>
       <c r="H7" s="8">
-        <v>1563.5206879813463</v>
+        <v>1564</v>
       </c>
       <c r="I7" s="8">
-        <v>-14.314669931764911</v>
+        <v>-14</v>
       </c>
       <c r="J7" s="9">
-        <v>-0.96309820668204793</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" t="s">
         <v>3</v>
       </c>
       <c r="B8">
         <v>2020</v>
       </c>
       <c r="C8">
         <v>2</v>
       </c>
       <c r="D8" s="6">
         <v>43841</v>
       </c>
       <c r="E8" s="7">
         <v>1501</v>
       </c>
       <c r="F8" s="8">
-        <v>1505.8279445332159</v>
+        <v>1506</v>
       </c>
       <c r="G8" s="8">
-        <v>1430.4621223994952</v>
+        <v>1430</v>
       </c>
       <c r="H8" s="8">
-        <v>1582.6389439313566</v>
+        <v>1583</v>
       </c>
       <c r="I8" s="8">
-        <v>-4.8279445332159412</v>
+        <v>-5</v>
       </c>
       <c r="J8" s="9">
-        <v>-0.3206172757480914</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" t="s">
         <v>3</v>
       </c>
       <c r="B9">
         <v>2020</v>
       </c>
       <c r="C9">
         <v>3</v>
       </c>
       <c r="D9" s="6">
         <v>43848</v>
       </c>
       <c r="E9" s="7">
         <v>1475</v>
       </c>
       <c r="F9" s="8">
-        <v>1513.893514075741</v>
+        <v>1514</v>
       </c>
       <c r="G9" s="8">
-        <v>1436.720287131878</v>
+        <v>1437</v>
       </c>
       <c r="H9" s="8">
-        <v>1589.7137732792075</v>
+        <v>1590</v>
       </c>
       <c r="I9" s="8">
-        <v>-38.893514075740995</v>
+        <v>-39</v>
       </c>
       <c r="J9" s="9">
-        <v>-2.5691050073284885</v>
+        <v>-2.6</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" t="s">
         <v>3</v>
       </c>
       <c r="B10">
         <v>2020</v>
       </c>
       <c r="C10">
         <v>4</v>
       </c>
       <c r="D10" s="6">
         <v>43855</v>
       </c>
       <c r="E10" s="7">
         <v>1509</v>
       </c>
       <c r="F10" s="8">
-        <v>1512.8755377738848</v>
+        <v>1513</v>
       </c>
       <c r="G10" s="8">
-        <v>1436.2537394732344</v>
+        <v>1436</v>
       </c>
       <c r="H10" s="8">
-        <v>1589.8853850748753</v>
+        <v>1590</v>
       </c>
       <c r="I10" s="8">
-        <v>-3.8755377738848438</v>
+        <v>-4</v>
       </c>
       <c r="J10" s="9">
-        <v>-0.25617029802647551</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" t="s">
         <v>3</v>
       </c>
       <c r="B11">
         <v>2020</v>
       </c>
       <c r="C11">
         <v>5</v>
       </c>
       <c r="D11" s="6">
         <v>43862</v>
       </c>
       <c r="E11" s="7">
         <v>1433</v>
       </c>
       <c r="F11" s="8">
-        <v>1505.311073505193</v>
+        <v>1505</v>
       </c>
       <c r="G11" s="8">
-        <v>1429.068901059733</v>
+        <v>1429</v>
       </c>
       <c r="H11" s="8">
-        <v>1581.2476063206777</v>
+        <v>1581</v>
       </c>
       <c r="I11" s="8">
-        <v>-72.311073505193008</v>
+        <v>-72</v>
       </c>
       <c r="J11" s="9">
-        <v>-4.8037295930344044</v>
+        <v>-4.8</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" t="s">
         <v>3</v>
       </c>
       <c r="B12">
         <v>2020</v>
       </c>
       <c r="C12">
         <v>6</v>
       </c>
       <c r="D12" s="6">
         <v>43869</v>
       </c>
       <c r="E12" s="7">
         <v>1487</v>
       </c>
       <c r="F12" s="8">
-        <v>1493.778437511769</v>
+        <v>1494</v>
       </c>
       <c r="G12" s="8">
-        <v>1417.1813313071734</v>
+        <v>1417</v>
       </c>
       <c r="H12" s="8">
-        <v>1571.9656752939143</v>
+        <v>1572</v>
       </c>
       <c r="I12" s="8">
-        <v>-6.7784375117689706</v>
+        <v>-7</v>
       </c>
       <c r="J12" s="9">
-        <v>-0.45377797279361687</v>
+        <v>-0.5</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" t="s">
         <v>3</v>
       </c>
       <c r="B13">
         <v>2020</v>
       </c>
       <c r="C13">
         <v>7</v>
       </c>
       <c r="D13" s="6">
         <v>43876</v>
       </c>
       <c r="E13" s="7">
         <v>1395</v>
       </c>
       <c r="F13" s="8">
-        <v>1480.6452020694139</v>
+        <v>1481</v>
       </c>
       <c r="G13" s="8">
-        <v>1404.4512280425145</v>
+        <v>1404</v>
       </c>
       <c r="H13" s="8">
-        <v>1556.9345042299874</v>
+        <v>1557</v>
       </c>
       <c r="I13" s="8">
-        <v>-85.645202069413926</v>
+        <v>-86</v>
       </c>
       <c r="J13" s="9">
-        <v>-5.7843163203252601</v>
+        <v>-5.8</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" t="s">
         <v>3</v>
       </c>
       <c r="B14">
         <v>2020</v>
       </c>
       <c r="C14">
         <v>8</v>
       </c>
       <c r="D14" s="6">
         <v>43883</v>
       </c>
       <c r="E14" s="7">
         <v>1368</v>
       </c>
       <c r="F14" s="8">
-        <v>1466.961391305143</v>
+        <v>1467</v>
       </c>
       <c r="G14" s="8">
-        <v>1390.8721821964152</v>
+        <v>1391</v>
       </c>
       <c r="H14" s="8">
-        <v>1541.1825765259991</v>
+        <v>1541</v>
       </c>
       <c r="I14" s="8">
-        <v>-98.961391305143025</v>
+        <v>-99</v>
       </c>
       <c r="J14" s="9">
-        <v>-6.7460119872069697</v>
+        <v>-6.7</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" t="s">
         <v>3</v>
       </c>
       <c r="B15">
         <v>2020</v>
       </c>
       <c r="C15">
         <v>9</v>
       </c>
       <c r="D15" s="6">
         <v>43890</v>
       </c>
       <c r="E15" s="7">
         <v>1482</v>
       </c>
       <c r="F15" s="8">
-        <v>1453.195519087551</v>
+        <v>1453</v>
       </c>
       <c r="G15" s="8">
-        <v>1379.0892007999917</v>
+        <v>1379</v>
       </c>
       <c r="H15" s="8">
-        <v>1528.3152653745733</v>
+        <v>1528</v>
       </c>
       <c r="I15" s="8">
-        <v>28.80448091244898</v>
+        <v>29</v>
       </c>
       <c r="J15" s="9">
-        <v>1.982147655570472</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" t="s">
         <v>3</v>
       </c>
       <c r="B16">
         <v>2020</v>
       </c>
       <c r="C16">
         <v>10</v>
       </c>
       <c r="D16" s="6">
         <v>43897</v>
       </c>
       <c r="E16" s="7">
         <v>1394</v>
       </c>
       <c r="F16" s="8">
-        <v>1439.800168881349</v>
+        <v>1440</v>
       </c>
       <c r="G16" s="8">
-        <v>1365.7469988965333</v>
+        <v>1366</v>
       </c>
       <c r="H16" s="8">
-        <v>1515.9391175435128</v>
+        <v>1516</v>
       </c>
       <c r="I16" s="8">
-        <v>-45.800168881349009</v>
+        <v>-46</v>
       </c>
       <c r="J16" s="9">
-        <v>-3.1810087171286625</v>
+        <v>-3.2</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" t="s">
         <v>3</v>
       </c>
       <c r="B17">
         <v>2020</v>
       </c>
       <c r="C17">
         <v>11</v>
       </c>
       <c r="D17" s="6">
         <v>43904</v>
       </c>
       <c r="E17" s="7">
         <v>1374</v>
       </c>
       <c r="F17" s="8">
-        <v>1427.209627333177</v>
+        <v>1427</v>
       </c>
       <c r="G17" s="8">
-        <v>1352.5092095622563</v>
+        <v>1353</v>
       </c>
       <c r="H17" s="8">
-        <v>1501.6756582852586</v>
+        <v>1502</v>
       </c>
       <c r="I17" s="8">
-        <v>-53.209627333176968</v>
+        <v>-53</v>
       </c>
       <c r="J17" s="9">
-        <v>-3.7282278870695507</v>
+        <v>-3.7</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" t="s">
         <v>3</v>
       </c>
       <c r="B18">
         <v>2020</v>
       </c>
       <c r="C18">
         <v>12</v>
       </c>
       <c r="D18" s="6">
         <v>43911</v>
       </c>
       <c r="E18" s="7">
         <v>1365</v>
       </c>
       <c r="F18" s="8">
-        <v>1415.786432687107</v>
+        <v>1416</v>
       </c>
       <c r="G18" s="8">
-        <v>1342.0638696999927</v>
+        <v>1342</v>
       </c>
       <c r="H18" s="8">
-        <v>1491.1820774444363</v>
+        <v>1491</v>
       </c>
       <c r="I18" s="8">
-        <v>-50.786432687106981</v>
+        <v>-51</v>
       </c>
       <c r="J18" s="9">
-        <v>-3.5871535080835883</v>
+        <v>-3.6</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" t="s">
         <v>3</v>
       </c>
       <c r="B19">
         <v>2020</v>
       </c>
       <c r="C19">
         <v>13</v>
       </c>
       <c r="D19" s="6">
         <v>43918</v>
       </c>
       <c r="E19" s="7">
         <v>1492</v>
       </c>
       <c r="F19" s="8">
-        <v>1405.0797563479969</v>
+        <v>1405</v>
       </c>
       <c r="G19" s="8">
-        <v>1331.3408957169538</v>
+        <v>1331</v>
       </c>
       <c r="H19" s="8">
-        <v>1478.3785453566175</v>
+        <v>1478</v>
       </c>
       <c r="I19" s="8">
-        <v>86.920243652003137</v>
+        <v>87</v>
       </c>
       <c r="J19" s="9">
-        <v>6.1861430469912477</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" t="s">
         <v>3</v>
       </c>
       <c r="B20">
         <v>2020</v>
       </c>
       <c r="C20">
         <v>14</v>
       </c>
       <c r="D20" s="6">
         <v>43925</v>
       </c>
       <c r="E20" s="7">
         <v>1519</v>
       </c>
       <c r="F20" s="8">
-        <v>1394.0414516315959</v>
+        <v>1394</v>
       </c>
       <c r="G20" s="8">
-        <v>1320.4600198429173</v>
+        <v>1320</v>
       </c>
       <c r="H20" s="8">
-        <v>1467.3999312107514</v>
+        <v>1467</v>
       </c>
       <c r="I20" s="8">
-        <v>124.95854836840408</v>
+        <v>125</v>
       </c>
       <c r="J20" s="9">
-        <v>8.9637613158598555</v>
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" t="s">
         <v>3</v>
       </c>
       <c r="B21">
         <v>2020</v>
       </c>
       <c r="C21">
         <v>15</v>
       </c>
       <c r="D21" s="6">
         <v>43932</v>
       </c>
       <c r="E21" s="7">
         <v>1773</v>
       </c>
       <c r="F21" s="8">
-        <v>1381.641165922216</v>
+        <v>1382</v>
       </c>
       <c r="G21" s="8">
-        <v>1308.5433183624239</v>
+        <v>1309</v>
       </c>
       <c r="H21" s="8">
-        <v>1455.3798586672151</v>
+        <v>1455</v>
       </c>
       <c r="I21" s="8">
-        <v>391.35883407778397</v>
+        <v>391</v>
       </c>
       <c r="J21" s="9">
-        <v>28.325649505134749</v>
+        <v>28.3</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A22" t="s">
         <v>3</v>
       </c>
       <c r="B22">
         <v>2020</v>
       </c>
       <c r="C22">
         <v>16</v>
       </c>
       <c r="D22" s="6">
         <v>43939</v>
       </c>
       <c r="E22" s="7">
         <v>1849</v>
       </c>
       <c r="F22" s="8">
-        <v>1366.8899896774869</v>
+        <v>1367</v>
       </c>
       <c r="G22" s="8">
-        <v>1295.7112396767277</v>
+        <v>1296</v>
       </c>
       <c r="H22" s="8">
-        <v>1439.4573248180595</v>
+        <v>1439</v>
       </c>
       <c r="I22" s="8">
-        <v>482.11001032251306</v>
+        <v>482</v>
       </c>
       <c r="J22" s="9">
-        <v>35.270578756397612</v>
+        <v>35.299999999999997</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A23" t="s">
         <v>3</v>
       </c>
       <c r="B23">
         <v>2020</v>
       </c>
       <c r="C23">
         <v>17</v>
       </c>
       <c r="D23" s="6">
         <v>43946</v>
       </c>
       <c r="E23" s="7">
         <v>2038</v>
       </c>
       <c r="F23" s="8">
-        <v>1348.8884519897802</v>
+        <v>1349</v>
       </c>
       <c r="G23" s="8">
-        <v>1276.0972514858822</v>
+        <v>1276</v>
       </c>
       <c r="H23" s="8">
-        <v>1422.7636283181141</v>
+        <v>1423</v>
       </c>
       <c r="I23" s="8">
-        <v>689.11154801021985</v>
+        <v>689</v>
       </c>
       <c r="J23" s="9">
-        <v>51.08736359879822</v>
+        <v>51.1</v>
       </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A24" t="s">
         <v>3</v>
       </c>
       <c r="B24">
         <v>2020</v>
       </c>
       <c r="C24">
         <v>18</v>
       </c>
       <c r="D24" s="6">
         <v>43953</v>
       </c>
       <c r="E24" s="7">
         <v>2077</v>
       </c>
       <c r="F24" s="8">
-        <v>1327.9691977756588</v>
+        <v>1328</v>
       </c>
       <c r="G24" s="8">
-        <v>1257.7279153424399</v>
+        <v>1258</v>
       </c>
       <c r="H24" s="8">
-        <v>1401.3820425116503</v>
+        <v>1401</v>
       </c>
       <c r="I24" s="8">
-        <v>749.03080222434119</v>
+        <v>749</v>
       </c>
       <c r="J24" s="9">
-        <v>56.404230119114487</v>
+        <v>56.4</v>
       </c>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A25" t="s">
         <v>3</v>
       </c>
       <c r="B25">
         <v>2020</v>
       </c>
       <c r="C25">
         <v>19</v>
       </c>
       <c r="D25" s="6">
         <v>43960</v>
       </c>
       <c r="E25" s="7">
         <v>1893</v>
       </c>
       <c r="F25" s="8">
-        <v>1305.9421888797151</v>
+        <v>1306</v>
       </c>
       <c r="G25" s="8">
-        <v>1234.6789987596405</v>
+        <v>1235</v>
       </c>
       <c r="H25" s="8">
-        <v>1376.2980761617964</v>
+        <v>1376</v>
       </c>
       <c r="I25" s="8">
-        <v>587.0578111202849</v>
+        <v>587</v>
       </c>
       <c r="J25" s="9">
-        <v>44.952817675940508</v>
+        <v>45</v>
       </c>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A26" t="s">
         <v>3</v>
       </c>
       <c r="B26">
         <v>2020</v>
       </c>
       <c r="C26">
         <v>20</v>
       </c>
       <c r="D26" s="6">
         <v>43967</v>
       </c>
       <c r="E26" s="7">
         <v>1701</v>
       </c>
       <c r="F26" s="8">
-        <v>1284.597609567425</v>
+        <v>1285</v>
       </c>
       <c r="G26" s="8">
-        <v>1213.8015736703044</v>
+        <v>1214</v>
       </c>
       <c r="H26" s="8">
-        <v>1355.4562243414564</v>
+        <v>1355</v>
       </c>
       <c r="I26" s="8">
-        <v>416.40239043257498</v>
+        <v>416</v>
       </c>
       <c r="J26" s="9">
-        <v>32.415005861080033</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A27" t="s">
         <v>3</v>
       </c>
       <c r="B27">
         <v>2020</v>
       </c>
       <c r="C27">
         <v>21</v>
       </c>
       <c r="D27" s="6">
         <v>43974</v>
       </c>
       <c r="E27" s="7">
         <v>1616</v>
       </c>
       <c r="F27" s="8">
-        <v>1265.5967083909281</v>
+        <v>1266</v>
       </c>
       <c r="G27" s="8">
-        <v>1196.1486387259354</v>
+        <v>1196</v>
       </c>
       <c r="H27" s="8">
-        <v>1336.8133243475841</v>
+        <v>1337</v>
       </c>
       <c r="I27" s="8">
-        <v>350.40329160907186</v>
+        <v>350</v>
       </c>
       <c r="J27" s="9">
-        <v>27.686804910750155</v>
+        <v>27.7</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A28" t="s">
         <v>3</v>
       </c>
       <c r="B28">
         <v>2020</v>
       </c>
       <c r="C28">
         <v>22</v>
       </c>
       <c r="D28" s="6">
         <v>43981</v>
       </c>
       <c r="E28" s="7">
         <v>1701</v>
       </c>
       <c r="F28" s="8">
-        <v>1250.4901156412861</v>
+        <v>1250</v>
       </c>
       <c r="G28" s="8">
-        <v>1180.5948936461414</v>
+        <v>1181</v>
       </c>
       <c r="H28" s="8">
-        <v>1320.3102656752706</v>
+        <v>1320</v>
       </c>
       <c r="I28" s="8">
-        <v>450.50988435871386</v>
+        <v>451</v>
       </c>
       <c r="J28" s="9">
-        <v>36.026664963095669</v>
+        <v>36</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A29" t="s">
         <v>3</v>
       </c>
       <c r="B29">
         <v>2020</v>
       </c>
       <c r="C29">
         <v>23</v>
       </c>
       <c r="D29" s="6">
         <v>43988</v>
       </c>
       <c r="E29" s="7">
         <v>1380</v>
       </c>
       <c r="F29" s="8">
-        <v>1239.972298331365</v>
+        <v>1240</v>
       </c>
       <c r="G29" s="8">
-        <v>1170.1037811315268</v>
+        <v>1170</v>
       </c>
       <c r="H29" s="8">
-        <v>1310.8756524110024</v>
+        <v>1311</v>
       </c>
       <c r="I29" s="8">
-        <v>140.02770166863502</v>
+        <v>140</v>
       </c>
       <c r="J29" s="9">
-        <v>11.292808868155419</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A30" t="s">
         <v>3</v>
       </c>
       <c r="B30">
         <v>2020</v>
       </c>
       <c r="C30">
         <v>24</v>
       </c>
       <c r="D30" s="6">
         <v>43995</v>
       </c>
       <c r="E30" s="7">
         <v>1234</v>
       </c>
       <c r="F30" s="8">
-        <v>1232.9906944079062</v>
+        <v>1233</v>
       </c>
       <c r="G30" s="8">
-        <v>1163.6303320419668</v>
+        <v>1164</v>
       </c>
       <c r="H30" s="8">
-        <v>1302.4669124315233</v>
+        <v>1302</v>
       </c>
       <c r="I30" s="8">
-        <v>1.0093055920938241</v>
+        <v>1</v>
       </c>
       <c r="J30" s="9">
-        <v>8.1858330048348193E-2</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A31" t="s">
         <v>3</v>
       </c>
       <c r="B31">
         <v>2020</v>
       </c>
       <c r="C31">
         <v>25</v>
       </c>
       <c r="D31" s="6">
         <v>44002</v>
       </c>
       <c r="E31" s="7">
         <v>1243</v>
       </c>
       <c r="F31" s="8">
-        <v>1228.3197359237051</v>
+        <v>1228</v>
       </c>
       <c r="G31" s="8">
-        <v>1160.1369159124959</v>
+        <v>1160</v>
       </c>
       <c r="H31" s="8">
-        <v>1298.0343271062291</v>
+        <v>1298</v>
       </c>
       <c r="I31" s="8">
-        <v>14.680264076294861</v>
+        <v>15</v>
       </c>
       <c r="J31" s="9">
-        <v>1.1951500612546369</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A32" t="s">
         <v>3</v>
       </c>
       <c r="B32">
         <v>2020</v>
       </c>
       <c r="C32">
         <v>26</v>
       </c>
       <c r="D32" s="6">
         <v>44009</v>
       </c>
       <c r="E32" s="7">
         <v>1228</v>
       </c>
       <c r="F32" s="8">
-        <v>1224.773420808066</v>
+        <v>1225</v>
       </c>
       <c r="G32" s="8">
-        <v>1157.5882372841411</v>
+        <v>1158</v>
       </c>
       <c r="H32" s="8">
-        <v>1293.5398782777881</v>
+        <v>1294</v>
       </c>
       <c r="I32" s="8">
-        <v>3.226579191933979</v>
+        <v>3</v>
       </c>
       <c r="J32" s="9">
-        <v>0.26344294684359681</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A33" t="s">
         <v>3</v>
       </c>
       <c r="B33">
         <v>2020</v>
       </c>
       <c r="C33">
         <v>27</v>
       </c>
       <c r="D33" s="6">
         <v>44016</v>
       </c>
       <c r="E33" s="7">
         <v>1124</v>
       </c>
       <c r="F33" s="8">
-        <v>1221.1859592762189</v>
+        <v>1221</v>
       </c>
       <c r="G33" s="8">
-        <v>1151.9465268231111</v>
+        <v>1152</v>
       </c>
       <c r="H33" s="8">
-        <v>1290.9400747644411</v>
+        <v>1291</v>
       </c>
       <c r="I33" s="8">
-        <v>-97.18595927621891</v>
+        <v>-97</v>
       </c>
       <c r="J33" s="9">
-        <v>-7.9583259648530316</v>
+        <v>-8</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A34" t="s">
         <v>3</v>
       </c>
       <c r="B34">
         <v>2020</v>
       </c>
       <c r="C34">
         <v>28</v>
       </c>
       <c r="D34" s="6">
         <v>44023</v>
       </c>
       <c r="E34" s="7">
         <v>1248</v>
       </c>
       <c r="F34" s="8">
-        <v>1216.6914859063882</v>
+        <v>1217</v>
       </c>
       <c r="G34" s="8">
-        <v>1149.1756407573216</v>
+        <v>1149</v>
       </c>
       <c r="H34" s="8">
-        <v>1285.1964302638453</v>
+        <v>1285</v>
       </c>
       <c r="I34" s="8">
-        <v>31.308514093611848</v>
+        <v>31</v>
       </c>
       <c r="J34" s="9">
-        <v>2.5732500355493357</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A35" t="s">
         <v>3</v>
       </c>
       <c r="B35">
         <v>2020</v>
       </c>
       <c r="C35">
         <v>29</v>
       </c>
       <c r="D35" s="6">
         <v>44030</v>
       </c>
       <c r="E35" s="7">
         <v>1169</v>
       </c>
       <c r="F35" s="8">
-        <v>1211.5764963975951</v>
+        <v>1212</v>
       </c>
       <c r="G35" s="8">
-        <v>1144.2571101551866</v>
+        <v>1144</v>
       </c>
       <c r="H35" s="8">
-        <v>1279.2874509514718</v>
+        <v>1279</v>
       </c>
       <c r="I35" s="8">
-        <v>-42.576496397595065</v>
+        <v>-43</v>
       </c>
       <c r="J35" s="9">
-        <v>-3.5141401739129634</v>
+        <v>-3.5</v>
       </c>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A36" t="s">
         <v>3</v>
       </c>
       <c r="B36">
         <v>2020</v>
       </c>
       <c r="C36">
         <v>30</v>
       </c>
       <c r="D36" s="6">
         <v>44037</v>
       </c>
       <c r="E36" s="7">
         <v>1149</v>
       </c>
       <c r="F36" s="8">
-        <v>1206.4077532259739</v>
+        <v>1206</v>
       </c>
       <c r="G36" s="8">
-        <v>1139.1769300393391</v>
+        <v>1139</v>
       </c>
       <c r="H36" s="8">
-        <v>1275.1980560141856</v>
+        <v>1275</v>
       </c>
       <c r="I36" s="8">
-        <v>-57.40775322597392</v>
+        <v>-57</v>
       </c>
       <c r="J36" s="9">
-        <v>-4.7585696521316123</v>
+        <v>-4.8</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A37" t="s">
         <v>3</v>
       </c>
       <c r="B37">
         <v>2020</v>
       </c>
       <c r="C37">
         <v>31</v>
       </c>
       <c r="D37" s="6">
         <v>44044</v>
       </c>
       <c r="E37" s="7">
         <v>1148</v>
       </c>
       <c r="F37" s="8">
-        <v>1201.7427161702619</v>
+        <v>1202</v>
       </c>
       <c r="G37" s="8">
-        <v>1134.8964279109605</v>
+        <v>1135</v>
       </c>
       <c r="H37" s="8">
-        <v>1270.9120111674979</v>
+        <v>1271</v>
       </c>
       <c r="I37" s="8">
-        <v>-53.742716170261929</v>
+        <v>-54</v>
       </c>
       <c r="J37" s="9">
-        <v>-4.4720650641037594</v>
+        <v>-4.5</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A38" t="s">
         <v>3</v>
       </c>
       <c r="B38">
         <v>2020</v>
       </c>
       <c r="C38">
         <v>32</v>
       </c>
       <c r="D38" s="6">
         <v>44051</v>
       </c>
       <c r="E38" s="7">
         <v>1219</v>
       </c>
       <c r="F38" s="8">
-        <v>1198.1305201549731</v>
+        <v>1198</v>
       </c>
       <c r="G38" s="8">
-        <v>1131.4760892340532</v>
+        <v>1131</v>
       </c>
       <c r="H38" s="8">
-        <v>1266.4136087098459</v>
+        <v>1266</v>
       </c>
       <c r="I38" s="8">
-        <v>20.869479845026945</v>
+        <v>21</v>
       </c>
       <c r="J38" s="9">
-        <v>1.7418369279440071</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A39" t="s">
         <v>3</v>
       </c>
       <c r="B39">
         <v>2020</v>
       </c>
       <c r="C39">
         <v>33</v>
       </c>
       <c r="D39" s="6">
         <v>44058</v>
       </c>
       <c r="E39" s="7">
         <v>1194</v>
       </c>
       <c r="F39" s="8">
-        <v>1196.1403112184148</v>
+        <v>1196</v>
       </c>
       <c r="G39" s="8">
-        <v>1126.8446442660907</v>
+        <v>1127</v>
       </c>
       <c r="H39" s="8">
-        <v>1266.7012490508894</v>
+        <v>1267</v>
       </c>
       <c r="I39" s="8">
-        <v>-2.1403112184148085</v>
+        <v>-2</v>
       </c>
       <c r="J39" s="9">
-        <v>-0.17893479538655299</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A40" t="s">
         <v>3</v>
       </c>
       <c r="B40">
         <v>2020</v>
       </c>
       <c r="C40">
         <v>34</v>
       </c>
       <c r="D40" s="6">
         <v>44065</v>
       </c>
       <c r="E40" s="7">
         <v>1149</v>
       </c>
       <c r="F40" s="8">
-        <v>1196.5248518765129</v>
+        <v>1197</v>
       </c>
       <c r="G40" s="8">
-        <v>1129.14290614114</v>
+        <v>1129</v>
       </c>
       <c r="H40" s="8">
-        <v>1265.9179531272905</v>
+        <v>1266</v>
       </c>
       <c r="I40" s="8">
-        <v>-47.524851876512912</v>
+        <v>-48</v>
       </c>
       <c r="J40" s="9">
-        <v>-3.9719067934092323</v>
+        <v>-4</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A41" t="s">
         <v>3</v>
       </c>
       <c r="B41">
         <v>2020</v>
       </c>
       <c r="C41">
         <v>35</v>
       </c>
       <c r="D41" s="6">
         <v>44072</v>
       </c>
       <c r="E41" s="7">
         <v>1247</v>
       </c>
       <c r="F41" s="8">
-        <v>1200.131339266205</v>
+        <v>1200</v>
       </c>
       <c r="G41" s="8">
-        <v>1132.5536224413304</v>
+        <v>1133</v>
       </c>
       <c r="H41" s="8">
-        <v>1270.2561774165758</v>
+        <v>1270</v>
       </c>
       <c r="I41" s="8">
-        <v>46.868660733794968</v>
+        <v>47</v>
       </c>
       <c r="J41" s="9">
-        <v>3.9052942957436443</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A42" t="s">
         <v>3</v>
       </c>
       <c r="B42">
         <v>2020</v>
       </c>
       <c r="C42">
         <v>36</v>
       </c>
       <c r="D42" s="6">
         <v>44079</v>
       </c>
       <c r="E42" s="7">
         <v>1213</v>
       </c>
       <c r="F42" s="8">
-        <v>1207.839459813358</v>
+        <v>1208</v>
       </c>
       <c r="G42" s="8">
-        <v>1140.2272239353977</v>
+        <v>1140</v>
       </c>
       <c r="H42" s="8">
-        <v>1275.9252121991938</v>
+        <v>1276</v>
       </c>
       <c r="I42" s="8">
-        <v>5.160540186642038</v>
+        <v>5</v>
       </c>
       <c r="J42" s="9">
-        <v>0.42725381628446257</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A43" t="s">
         <v>3</v>
       </c>
       <c r="B43">
         <v>2020</v>
       </c>
       <c r="C43">
         <v>37</v>
       </c>
       <c r="D43" s="6">
         <v>44086</v>
       </c>
       <c r="E43" s="7">
         <v>1179</v>
       </c>
       <c r="F43" s="8">
-        <v>1220.5873200234419</v>
+        <v>1221</v>
       </c>
       <c r="G43" s="8">
-        <v>1152.4268821830738</v>
+        <v>1152</v>
       </c>
       <c r="H43" s="8">
-        <v>1292.1149891143555</v>
+        <v>1292</v>
       </c>
       <c r="I43" s="8">
-        <v>-41.587320023441862</v>
+        <v>-42</v>
       </c>
       <c r="J43" s="9">
-        <v>-3.4071564845228153</v>
+        <v>-3.4</v>
       </c>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A44" t="s">
         <v>3</v>
       </c>
       <c r="B44">
         <v>2020</v>
       </c>
       <c r="C44">
         <v>38</v>
       </c>
       <c r="D44" s="6">
         <v>44093</v>
       </c>
       <c r="E44" s="7">
         <v>1262</v>
       </c>
       <c r="F44" s="8">
-        <v>1239.255364958691</v>
+        <v>1239</v>
       </c>
       <c r="G44" s="8">
-        <v>1171.2566972109244</v>
+        <v>1171</v>
       </c>
       <c r="H44" s="8">
-        <v>1310.0501165735147</v>
+        <v>1310</v>
       </c>
       <c r="I44" s="8">
-        <v>22.744635041309039</v>
+        <v>23</v>
       </c>
       <c r="J44" s="9">
-        <v>1.8353469094779484</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A45" t="s">
         <v>3</v>
       </c>
       <c r="B45">
         <v>2020</v>
       </c>
       <c r="C45">
         <v>39</v>
       </c>
       <c r="D45" s="6">
         <v>44100</v>
       </c>
       <c r="E45" s="7">
         <v>1335</v>
       </c>
       <c r="F45" s="8">
-        <v>1262.5570367644582</v>
+        <v>1263</v>
       </c>
       <c r="G45" s="8">
-        <v>1191.5979319711048</v>
+        <v>1192</v>
       </c>
       <c r="H45" s="8">
-        <v>1331.5507092160331</v>
+        <v>1332</v>
       </c>
       <c r="I45" s="8">
-        <v>72.442963235541811</v>
+        <v>72</v>
       </c>
       <c r="J45" s="9">
-        <v>5.7377972737921397</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="46" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A46" t="s">
         <v>3</v>
       </c>
       <c r="B46">
         <v>2020</v>
       </c>
       <c r="C46">
         <v>40</v>
       </c>
       <c r="D46" s="6">
         <v>44107</v>
       </c>
       <c r="E46" s="7">
         <v>1316</v>
       </c>
       <c r="F46" s="8">
-        <v>1287.3585217820591</v>
+        <v>1287</v>
       </c>
       <c r="G46" s="8">
-        <v>1218.009940548091</v>
+        <v>1218</v>
       </c>
       <c r="H46" s="8">
-        <v>1358.1261210548557</v>
+        <v>1358</v>
       </c>
       <c r="I46" s="8">
-        <v>28.641478217940858</v>
+        <v>29</v>
       </c>
       <c r="J46" s="9">
-        <v>2.2248253096031902</v>
+        <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="47" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A47" t="s">
         <v>3</v>
       </c>
       <c r="B47">
         <v>2020</v>
       </c>
       <c r="C47">
         <v>41</v>
       </c>
       <c r="D47" s="6">
         <v>44114</v>
       </c>
       <c r="E47" s="7">
         <v>1421</v>
       </c>
       <c r="F47" s="8">
-        <v>1310.240123406096</v>
+        <v>1310</v>
       </c>
       <c r="G47" s="8">
-        <v>1239.0026284328972</v>
+        <v>1239</v>
       </c>
       <c r="H47" s="8">
-        <v>1383.2357557524908</v>
+        <v>1383</v>
       </c>
       <c r="I47" s="8">
-        <v>110.75987659390398</v>
+        <v>111</v>
       </c>
       <c r="J47" s="9">
-        <v>8.4534029003762186</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="48" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A48" t="s">
         <v>3</v>
       </c>
       <c r="B48">
         <v>2020</v>
       </c>
       <c r="C48">
         <v>42</v>
       </c>
       <c r="D48" s="6">
         <v>44121</v>
       </c>
       <c r="E48" s="7">
         <v>1332</v>
       </c>
       <c r="F48" s="8">
-        <v>1327.546917065391</v>
+        <v>1328</v>
       </c>
       <c r="G48" s="8">
-        <v>1257.0493608236623</v>
+        <v>1257</v>
       </c>
       <c r="H48" s="8">
-        <v>1400.2828736505815</v>
+        <v>1400</v>
       </c>
       <c r="I48" s="8">
-        <v>4.4530829346090286</v>
+        <v>4</v>
       </c>
       <c r="J48" s="9">
-        <v>0.33543695347904645</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A49" t="s">
         <v>3</v>
       </c>
       <c r="B49">
         <v>2020</v>
       </c>
       <c r="C49">
         <v>43</v>
       </c>
       <c r="D49" s="6">
         <v>44128</v>
       </c>
       <c r="E49" s="7">
         <v>1305</v>
       </c>
       <c r="F49" s="8">
-        <v>1335.5857070380889</v>
+        <v>1336</v>
       </c>
       <c r="G49" s="8">
-        <v>1263.6179634611422</v>
+        <v>1264</v>
       </c>
       <c r="H49" s="8">
-        <v>1407.6884201027926</v>
+        <v>1408</v>
       </c>
       <c r="I49" s="8">
-        <v>-30.585707038088913</v>
+        <v>-31</v>
       </c>
       <c r="J49" s="9">
-        <v>-2.2900594755478778</v>
+        <v>-2.2999999999999998</v>
       </c>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A50" t="s">
         <v>3</v>
       </c>
       <c r="B50">
         <v>2020</v>
       </c>
       <c r="C50">
         <v>44</v>
       </c>
       <c r="D50" s="6">
         <v>44135</v>
       </c>
       <c r="E50" s="7">
         <v>1393</v>
       </c>
       <c r="F50" s="8">
-        <v>1334.3485853058451</v>
+        <v>1334</v>
       </c>
       <c r="G50" s="8">
-        <v>1264.8331579298856</v>
+        <v>1265</v>
       </c>
       <c r="H50" s="8">
-        <v>1406.5903074374182</v>
+        <v>1407</v>
       </c>
       <c r="I50" s="8">
-        <v>58.651414694154937</v>
+        <v>59</v>
       </c>
       <c r="J50" s="9">
-        <v>4.3955091900300829</v>
+        <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A51" t="s">
         <v>3</v>
       </c>
       <c r="B51">
         <v>2020</v>
       </c>
       <c r="C51">
         <v>45</v>
       </c>
       <c r="D51" s="6">
         <v>44142</v>
       </c>
       <c r="E51" s="7">
         <v>1441</v>
       </c>
       <c r="F51" s="8">
-        <v>1328.691013551902</v>
+        <v>1329</v>
       </c>
       <c r="G51" s="8">
-        <v>1257.6429119054183</v>
+        <v>1258</v>
       </c>
       <c r="H51" s="8">
-        <v>1401.032127514587</v>
+        <v>1401</v>
       </c>
       <c r="I51" s="8">
-        <v>112.30898644809804</v>
+        <v>112</v>
       </c>
       <c r="J51" s="9">
-        <v>8.452603750805082</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A52" t="s">
         <v>3</v>
       </c>
       <c r="B52">
         <v>2020</v>
       </c>
       <c r="C52">
         <v>46</v>
       </c>
       <c r="D52" s="6">
         <v>44149</v>
       </c>
       <c r="E52" s="7">
         <v>1484</v>
       </c>
       <c r="F52" s="8">
-        <v>1323.7887225120021</v>
+        <v>1324</v>
       </c>
       <c r="G52" s="8">
-        <v>1253.9896066490655</v>
+        <v>1254</v>
       </c>
       <c r="H52" s="8">
-        <v>1396.0819313327554</v>
+        <v>1396</v>
       </c>
       <c r="I52" s="8">
-        <v>160.2112774879979</v>
+        <v>160</v>
       </c>
       <c r="J52" s="9">
-        <v>12.102480914324715</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="53" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A53" t="s">
         <v>3</v>
       </c>
       <c r="B53">
         <v>2020</v>
       </c>
       <c r="C53">
         <v>47</v>
       </c>
       <c r="D53" s="6">
         <v>44156</v>
       </c>
       <c r="E53" s="7">
         <v>1390</v>
       </c>
       <c r="F53" s="8">
-        <v>1324.7544131547238</v>
+        <v>1325</v>
       </c>
       <c r="G53" s="8">
-        <v>1253.8078486413769</v>
+        <v>1254</v>
       </c>
       <c r="H53" s="8">
-        <v>1395.7670904115409</v>
+        <v>1396</v>
       </c>
       <c r="I53" s="8">
-        <v>65.245586845276193</v>
+        <v>65</v>
       </c>
       <c r="J53" s="9">
-        <v>4.9251080953112307</v>
+        <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="54" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A54" t="s">
         <v>3</v>
       </c>
       <c r="B54">
         <v>2020</v>
       </c>
       <c r="C54">
         <v>48</v>
       </c>
       <c r="D54" s="6">
         <v>44163</v>
       </c>
       <c r="E54" s="7">
         <v>1488</v>
       </c>
       <c r="F54" s="8">
-        <v>1336.7535229461182</v>
+        <v>1337</v>
       </c>
       <c r="G54" s="8">
-        <v>1264.9972055606006</v>
+        <v>1265</v>
       </c>
       <c r="H54" s="8">
-        <v>1409.0856539551701</v>
+        <v>1409</v>
       </c>
       <c r="I54" s="8">
-        <v>151.24647705388179</v>
+        <v>151</v>
       </c>
       <c r="J54" s="9">
-        <v>11.314462573515002</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A55" t="s">
         <v>3</v>
       </c>
       <c r="B55">
         <v>2020</v>
       </c>
       <c r="C55">
         <v>49</v>
       </c>
       <c r="D55" s="6">
         <v>44170</v>
       </c>
       <c r="E55" s="7">
         <v>1525</v>
       </c>
       <c r="F55" s="8">
-        <v>1362.3167084642869</v>
+        <v>1362</v>
       </c>
       <c r="G55" s="8">
-        <v>1289.9854625936312</v>
+        <v>1290</v>
       </c>
       <c r="H55" s="8">
-        <v>1435.5325086049681</v>
+        <v>1436</v>
       </c>
       <c r="I55" s="8">
-        <v>162.68329153571312</v>
+        <v>163</v>
       </c>
       <c r="J55" s="9">
-        <v>11.941664557509753</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A56" t="s">
         <v>3</v>
       </c>
       <c r="B56">
         <v>2020</v>
       </c>
       <c r="C56">
         <v>50</v>
       </c>
       <c r="D56" s="6">
         <v>44177</v>
       </c>
       <c r="E56" s="7">
         <v>1503</v>
       </c>
       <c r="F56" s="8">
-        <v>1397.563648520174</v>
+        <v>1398</v>
       </c>
       <c r="G56" s="8">
-        <v>1324.9383788127118</v>
+        <v>1325</v>
       </c>
       <c r="H56" s="8">
-        <v>1472.1537542363465</v>
+        <v>1472</v>
       </c>
       <c r="I56" s="8">
-        <v>105.43635147982604</v>
+        <v>105</v>
       </c>
       <c r="J56" s="9">
-        <v>7.5442969335578027</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A57" t="s">
         <v>3</v>
       </c>
       <c r="B57">
         <v>2020</v>
       </c>
       <c r="C57">
         <v>51</v>
       </c>
       <c r="D57" s="6">
         <v>44184</v>
       </c>
       <c r="E57" s="7">
         <v>1549</v>
       </c>
       <c r="F57" s="8">
-        <v>1437.458741485317</v>
+        <v>1437</v>
       </c>
       <c r="G57" s="8">
-        <v>1365.7268418511183</v>
+        <v>1366</v>
       </c>
       <c r="H57" s="8">
-        <v>1513.7000830111697</v>
+        <v>1514</v>
       </c>
       <c r="I57" s="8">
-        <v>111.54125851468302</v>
+        <v>112</v>
       </c>
       <c r="J57" s="9">
-        <v>7.7596146098376551</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A58" t="s">
         <v>3</v>
       </c>
       <c r="B58">
         <v>2020</v>
       </c>
       <c r="C58">
         <v>52</v>
       </c>
       <c r="D58" s="6">
         <v>44191</v>
       </c>
       <c r="E58" s="7">
         <v>1596</v>
       </c>
       <c r="F58" s="8">
-        <v>1476.4269639750019</v>
+        <v>1476</v>
       </c>
       <c r="G58" s="8">
-        <v>1400.0474095132224</v>
+        <v>1400</v>
       </c>
       <c r="H58" s="8">
-        <v>1552.6879574096097</v>
+        <v>1553</v>
       </c>
       <c r="I58" s="8">
-        <v>119.57303602499815</v>
+        <v>120</v>
       </c>
       <c r="J58" s="9">
-        <v>8.0988114510635967</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="59" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A59" t="s">
         <v>3</v>
       </c>
       <c r="B59">
         <v>2020</v>
       </c>
       <c r="C59">
         <v>53</v>
       </c>
       <c r="D59" s="6">
         <v>44198</v>
       </c>
       <c r="E59" s="7">
         <v>1536</v>
       </c>
       <c r="F59" s="8">
-        <v>1492.5289798830099</v>
+        <v>1493</v>
       </c>
       <c r="G59" s="8">
-        <v>1416.7120939708243</v>
+        <v>1417</v>
       </c>
       <c r="H59" s="8">
-        <v>1570.0738355007438</v>
+        <v>1570</v>
       </c>
       <c r="I59" s="8">
-        <v>43.471020116990076</v>
+        <v>43</v>
       </c>
       <c r="J59" s="9">
-        <v>2.9125746101357208</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="60" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A60" t="s">
         <v>3</v>
       </c>
       <c r="B60">
         <v>2021</v>
       </c>
       <c r="C60">
         <v>1</v>
       </c>
       <c r="D60" s="6">
         <v>44205</v>
       </c>
       <c r="E60" s="7">
         <v>1701</v>
       </c>
       <c r="F60" s="8">
-        <v>1508.630995791018</v>
+        <v>1509</v>
       </c>
       <c r="G60" s="8">
-        <v>1433.3767784284264</v>
+        <v>1433</v>
       </c>
       <c r="H60" s="8">
-        <v>1587.4597135918782</v>
+        <v>1587</v>
       </c>
       <c r="I60" s="8">
-        <v>192.36900420898201</v>
+        <v>192</v>
       </c>
       <c r="J60" s="9">
-        <v>12.751229740452047</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A61" t="s">
         <v>3</v>
       </c>
       <c r="B61">
         <v>2021</v>
       </c>
       <c r="C61">
         <v>2</v>
       </c>
       <c r="D61" s="6">
         <v>44212</v>
       </c>
       <c r="E61" s="7">
         <v>1649</v>
       </c>
       <c r="F61" s="8">
-        <v>1528.2274453270761</v>
+        <v>1528</v>
       </c>
       <c r="G61" s="8">
-        <v>1452.4156444318044</v>
+        <v>1452</v>
       </c>
       <c r="H61" s="8">
-        <v>1605.5684114075043</v>
+        <v>1606</v>
       </c>
       <c r="I61" s="8">
-        <v>120.77255467292389</v>
+        <v>121</v>
       </c>
       <c r="J61" s="9">
-        <v>7.9027866592904701</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A62" t="s">
         <v>3</v>
       </c>
       <c r="B62">
         <v>2021</v>
       </c>
       <c r="C62">
         <v>3</v>
       </c>
       <c r="D62" s="6">
         <v>44219</v>
       </c>
       <c r="E62" s="7">
         <v>1575</v>
       </c>
       <c r="F62" s="8">
-        <v>1536.2062411186689</v>
+        <v>1536</v>
       </c>
       <c r="G62" s="8">
-        <v>1460.6644525374729</v>
+        <v>1461</v>
       </c>
       <c r="H62" s="8">
-        <v>1613.6189132400793</v>
+        <v>1614</v>
       </c>
       <c r="I62" s="8">
-        <v>38.793758881331087</v>
+        <v>39</v>
       </c>
       <c r="J62" s="9">
-        <v>2.5252962683631068</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="63" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A63" t="s">
         <v>3</v>
       </c>
       <c r="B63">
         <v>2021</v>
       </c>
       <c r="C63">
         <v>4</v>
       </c>
       <c r="D63" s="6">
         <v>44226</v>
       </c>
       <c r="E63" s="7">
         <v>1515</v>
       </c>
       <c r="F63" s="8">
-        <v>1534.9722489198721</v>
+        <v>1535</v>
       </c>
       <c r="G63" s="8">
-        <v>1457.1021892139895</v>
+        <v>1457</v>
       </c>
       <c r="H63" s="8">
-        <v>1614.7359905436583</v>
+        <v>1615</v>
       </c>
       <c r="I63" s="8">
-        <v>-19.972248919872072</v>
+        <v>-20</v>
       </c>
       <c r="J63" s="9">
-        <v>-1.3011472314190797</v>
+        <v>-1.3</v>
       </c>
     </row>
     <row r="64" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A64" t="s">
         <v>3</v>
       </c>
       <c r="B64">
         <v>2021</v>
       </c>
       <c r="C64">
         <v>5</v>
       </c>
       <c r="D64" s="6">
         <v>44233</v>
       </c>
       <c r="E64" s="7">
         <v>1589</v>
       </c>
       <c r="F64" s="8">
-        <v>1527.1041929185499</v>
+        <v>1527</v>
       </c>
       <c r="G64" s="8">
-        <v>1451.8681695308937</v>
+        <v>1452</v>
       </c>
       <c r="H64" s="8">
-        <v>1605.0145690927923</v>
+        <v>1605</v>
       </c>
       <c r="I64" s="8">
-        <v>61.89580708145013</v>
+        <v>62</v>
       </c>
       <c r="J64" s="9">
-        <v>4.0531489186181204</v>
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="65" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A65" t="s">
         <v>3</v>
       </c>
       <c r="B65">
         <v>2021</v>
       </c>
       <c r="C65">
         <v>6</v>
       </c>
       <c r="D65" s="6">
         <v>44240</v>
       </c>
       <c r="E65" s="7">
         <v>1400</v>
       </c>
       <c r="F65" s="8">
-        <v>1515.221049529086</v>
+        <v>1515</v>
       </c>
       <c r="G65" s="8">
-        <v>1438.9132362427024</v>
+        <v>1439</v>
       </c>
       <c r="H65" s="8">
-        <v>1593.6566987995293</v>
+        <v>1594</v>
       </c>
       <c r="I65" s="8">
-        <v>-115.22104952908603</v>
+        <v>-115</v>
       </c>
       <c r="J65" s="9">
-        <v>-7.604240289883478</v>
+        <v>-7.6</v>
       </c>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A66" t="s">
         <v>3</v>
       </c>
       <c r="B66">
         <v>2021</v>
       </c>
       <c r="C66">
         <v>7</v>
       </c>
       <c r="D66" s="6">
         <v>44247</v>
       </c>
       <c r="E66" s="7">
         <v>1390</v>
       </c>
       <c r="F66" s="8">
-        <v>1501.7263969876631</v>
+        <v>1502</v>
       </c>
       <c r="G66" s="8">
-        <v>1427.1460159391693</v>
+        <v>1427</v>
       </c>
       <c r="H66" s="8">
-        <v>1579.5888792018211</v>
+        <v>1580</v>
       </c>
       <c r="I66" s="8">
-        <v>-111.72639698766307</v>
+        <v>-112</v>
       </c>
       <c r="J66" s="9">
-        <v>-7.4398636936646341</v>
+        <v>-7.4</v>
       </c>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A67" t="s">
         <v>3</v>
       </c>
       <c r="B67">
         <v>2021</v>
       </c>
       <c r="C67">
         <v>8</v>
       </c>
       <c r="D67" s="6">
         <v>44254</v>
       </c>
       <c r="E67" s="7">
         <v>1360</v>
       </c>
       <c r="F67" s="8">
-        <v>1487.6854804686309</v>
+        <v>1488</v>
       </c>
       <c r="G67" s="8">
-        <v>1411.5417653025265</v>
+        <v>1412</v>
       </c>
       <c r="H67" s="8">
-        <v>1562.8392068247508</v>
+        <v>1563</v>
       </c>
       <c r="I67" s="8">
-        <v>-127.68548046863089</v>
+        <v>-128</v>
       </c>
       <c r="J67" s="9">
-        <v>-8.5828276302333109</v>
+        <v>-8.6</v>
       </c>
     </row>
     <row r="68" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A68" t="s">
         <v>3</v>
       </c>
       <c r="B68">
         <v>2021</v>
       </c>
       <c r="C68">
         <v>9</v>
       </c>
       <c r="D68" s="6">
         <v>44261</v>
       </c>
       <c r="E68" s="7">
         <v>1326</v>
       </c>
       <c r="F68" s="8">
-        <v>1473.5730176919578</v>
+        <v>1474</v>
       </c>
       <c r="G68" s="8">
-        <v>1396.7478509680584</v>
+        <v>1397</v>
       </c>
       <c r="H68" s="8">
-        <v>1548.9382978118899</v>
+        <v>1549</v>
       </c>
       <c r="I68" s="8">
-        <v>-147.57301769195783</v>
+        <v>-148</v>
       </c>
       <c r="J68" s="9">
-        <v>-10.014638970731156</v>
+        <v>-10</v>
       </c>
     </row>
     <row r="69" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A69" t="s">
         <v>3</v>
       </c>
       <c r="B69">
         <v>2021</v>
       </c>
       <c r="C69">
         <v>10</v>
       </c>
       <c r="D69" s="6">
         <v>44268</v>
       </c>
       <c r="E69" s="7">
         <v>1291</v>
       </c>
       <c r="F69" s="8">
-        <v>1459.8474334304829</v>
+        <v>1460</v>
       </c>
       <c r="G69" s="8">
-        <v>1386.4096270611099</v>
+        <v>1386</v>
       </c>
       <c r="H69" s="8">
-        <v>1536.5622942518439</v>
+        <v>1537</v>
       </c>
       <c r="I69" s="8">
-        <v>-168.84743343048285</v>
+        <v>-169</v>
       </c>
       <c r="J69" s="9">
-        <v>-11.566101331130866</v>
+        <v>-11.6</v>
       </c>
     </row>
     <row r="70" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A70" t="s">
         <v>3</v>
       </c>
       <c r="B70">
         <v>2021</v>
       </c>
       <c r="C70">
         <v>11</v>
       </c>
       <c r="D70" s="6">
         <v>44275</v>
       </c>
       <c r="E70" s="7">
         <v>1325</v>
       </c>
       <c r="F70" s="8">
-        <v>1446.9484920604741</v>
+        <v>1447</v>
       </c>
       <c r="G70" s="8">
-        <v>1371.1716617897766</v>
+        <v>1371</v>
       </c>
       <c r="H70" s="8">
-        <v>1521.2999459273433</v>
+        <v>1521</v>
       </c>
       <c r="I70" s="8">
-        <v>-121.94849206047411</v>
+        <v>-122</v>
       </c>
       <c r="J70" s="9">
-        <v>-8.4279774110561334</v>
+        <v>-8.4</v>
       </c>
     </row>
     <row r="71" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A71" t="s">
         <v>3</v>
       </c>
       <c r="B71">
         <v>2021</v>
       </c>
       <c r="C71">
         <v>12</v>
       </c>
       <c r="D71" s="6">
         <v>44282</v>
       </c>
       <c r="E71" s="7">
         <v>1263</v>
       </c>
       <c r="F71" s="8">
-        <v>1435.2431748475331</v>
+        <v>1435</v>
       </c>
       <c r="G71" s="8">
-        <v>1360.7237913451825</v>
+        <v>1361</v>
       </c>
       <c r="H71" s="8">
-        <v>1511.8041534724784</v>
+        <v>1512</v>
       </c>
       <c r="I71" s="8">
-        <v>-172.24317484753306</v>
+        <v>-172</v>
       </c>
       <c r="J71" s="9">
-        <v>-12.000975017061521</v>
+        <v>-12</v>
       </c>
     </row>
     <row r="72" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A72" t="s">
         <v>3</v>
       </c>
       <c r="B72">
         <v>2021</v>
       </c>
       <c r="C72">
         <v>13</v>
       </c>
       <c r="D72" s="6">
         <v>44289</v>
       </c>
       <c r="E72" s="7">
         <v>1292</v>
       </c>
       <c r="F72" s="8">
-        <v>1424.2744501552961</v>
+        <v>1424</v>
       </c>
       <c r="G72" s="8">
-        <v>1349.9937882709598</v>
+        <v>1350</v>
       </c>
       <c r="H72" s="8">
-        <v>1497.9931072814059</v>
+        <v>1498</v>
       </c>
       <c r="I72" s="8">
-        <v>-132.27445015529611</v>
+        <v>-132</v>
       </c>
       <c r="J72" s="9">
-        <v>-9.2871461775413877</v>
+        <v>-9.3000000000000007</v>
       </c>
     </row>
     <row r="73" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A73" t="s">
         <v>3</v>
       </c>
       <c r="B73">
         <v>2021</v>
       </c>
       <c r="C73">
         <v>14</v>
       </c>
       <c r="D73" s="6">
         <v>44296</v>
       </c>
       <c r="E73" s="7">
         <v>1352</v>
       </c>
       <c r="F73" s="8">
-        <v>1412.9803918342259</v>
+        <v>1413</v>
       </c>
       <c r="G73" s="8">
-        <v>1339.1034355342745</v>
+        <v>1339</v>
       </c>
       <c r="H73" s="8">
-        <v>1488.0037429183094</v>
+        <v>1488</v>
       </c>
       <c r="I73" s="8">
-        <v>-60.980391834225884</v>
+        <v>-61</v>
       </c>
       <c r="J73" s="9">
-        <v>-4.31572810115685</v>
+        <v>-4.3</v>
       </c>
     </row>
     <row r="74" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A74" t="s">
         <v>3</v>
       </c>
       <c r="B74">
         <v>2021</v>
       </c>
       <c r="C74">
         <v>15</v>
       </c>
       <c r="D74" s="6">
         <v>44303</v>
       </c>
       <c r="E74" s="7">
         <v>1323</v>
       </c>
       <c r="F74" s="8">
-        <v>1400.317366619362</v>
+        <v>1400</v>
       </c>
       <c r="G74" s="8">
-        <v>1328.175772122823</v>
+        <v>1328</v>
       </c>
       <c r="H74" s="8">
-        <v>1473.9755185363058</v>
+        <v>1474</v>
       </c>
       <c r="I74" s="8">
-        <v>-77.317366619362019</v>
+        <v>-77</v>
       </c>
       <c r="J74" s="9">
-        <v>-5.5214173916889422</v>
+        <v>-5.5</v>
       </c>
     </row>
     <row r="75" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A75" t="s">
         <v>3</v>
       </c>
       <c r="B75">
         <v>2021</v>
       </c>
       <c r="C75">
         <v>16</v>
       </c>
       <c r="D75" s="6">
         <v>44310</v>
       </c>
       <c r="E75" s="7">
         <v>1294</v>
       </c>
       <c r="F75" s="8">
-        <v>1385.2839140502031</v>
+        <v>1385</v>
       </c>
       <c r="G75" s="8">
-        <v>1311.3434647870026</v>
+        <v>1311</v>
       </c>
       <c r="H75" s="8">
-        <v>1459.0442507751886</v>
+        <v>1459</v>
       </c>
       <c r="I75" s="8">
-        <v>-91.283914050203066</v>
+        <v>-91</v>
       </c>
       <c r="J75" s="9">
-        <v>-6.5895455165802872</v>
+        <v>-6.6</v>
       </c>
     </row>
     <row r="76" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A76" t="s">
         <v>3</v>
       </c>
       <c r="B76">
         <v>2021</v>
       </c>
       <c r="C76">
         <v>17</v>
       </c>
       <c r="D76" s="6">
         <v>44317</v>
       </c>
       <c r="E76" s="7">
         <v>1301</v>
       </c>
       <c r="F76" s="8">
-        <v>1366.969284040204</v>
+        <v>1367</v>
       </c>
       <c r="G76" s="8">
-        <v>1295.7187208697019</v>
+        <v>1296</v>
       </c>
       <c r="H76" s="8">
-        <v>1442.3473982891371</v>
+        <v>1442</v>
       </c>
       <c r="I76" s="8">
-        <v>-65.969284040204002</v>
+        <v>-66</v>
       </c>
       <c r="J76" s="9">
-        <v>-4.8259521856428051</v>
+        <v>-4.8</v>
       </c>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A77" t="s">
         <v>3</v>
       </c>
       <c r="B77">
         <v>2021</v>
       </c>
       <c r="C77">
         <v>18</v>
       </c>
       <c r="D77" s="6">
         <v>44324</v>
       </c>
       <c r="E77" s="7">
         <v>1291</v>
       </c>
       <c r="F77" s="8">
-        <v>1345.710917340004</v>
+        <v>1346</v>
       </c>
       <c r="G77" s="8">
-        <v>1275.3818745934975</v>
+        <v>1275</v>
       </c>
       <c r="H77" s="8">
-        <v>1419.9966176450394</v>
+        <v>1420</v>
       </c>
       <c r="I77" s="8">
-        <v>-54.710917340004016</v>
+        <v>-55</v>
       </c>
       <c r="J77" s="9">
-        <v>-4.0655772822403975</v>
+        <v>-4.0999999999999996</v>
       </c>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A78" t="s">
         <v>3</v>
       </c>
       <c r="B78">
         <v>2021</v>
       </c>
       <c r="C78">
         <v>19</v>
       </c>
       <c r="D78" s="6">
         <v>44331</v>
       </c>
       <c r="E78" s="7">
         <v>1261</v>
       </c>
       <c r="F78" s="8">
-        <v>1323.342575065557</v>
+        <v>1323</v>
       </c>
       <c r="G78" s="8">
-        <v>1251.3185562464134</v>
+        <v>1251</v>
       </c>
       <c r="H78" s="8">
-        <v>1393.8990769979969</v>
+        <v>1394</v>
       </c>
       <c r="I78" s="8">
-        <v>-62.342575065556957</v>
+        <v>-62</v>
       </c>
       <c r="J78" s="9">
-        <v>-4.7109929235420083</v>
+        <v>-4.7</v>
       </c>
     </row>
     <row r="79" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A79" t="s">
         <v>3</v>
       </c>
       <c r="B79">
         <v>2021</v>
       </c>
       <c r="C79">
         <v>20</v>
       </c>
       <c r="D79" s="6">
         <v>44338</v>
       </c>
       <c r="E79" s="7">
         <v>1309</v>
       </c>
       <c r="F79" s="8">
-        <v>1301.677658360647</v>
+        <v>1302</v>
       </c>
       <c r="G79" s="8">
-        <v>1231.4732890899827</v>
+        <v>1231</v>
       </c>
       <c r="H79" s="8">
-        <v>1372.0706443626043</v>
+        <v>1372</v>
       </c>
       <c r="I79" s="8">
-        <v>7.3223416393529988</v>
+        <v>7</v>
       </c>
       <c r="J79" s="9">
-        <v>0.5625310991797221</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="80" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A80" t="s">
         <v>3</v>
       </c>
       <c r="B80">
         <v>2021</v>
       </c>
       <c r="C80">
         <v>21</v>
       </c>
       <c r="D80" s="6">
         <v>44345</v>
       </c>
       <c r="E80" s="7">
         <v>1175</v>
       </c>
       <c r="F80" s="8">
-        <v>1282.3987770050921</v>
+        <v>1282</v>
       </c>
       <c r="G80" s="8">
-        <v>1211.8122418625956</v>
+        <v>1212</v>
       </c>
       <c r="H80" s="8">
-        <v>1351.4449281677505</v>
+        <v>1351</v>
       </c>
       <c r="I80" s="8">
-        <v>-107.39877700509214</v>
+        <v>-107</v>
       </c>
       <c r="J80" s="9">
-        <v>-8.3748346404314873</v>
+        <v>-8.4</v>
       </c>
     </row>
     <row r="81" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A81" t="s">
         <v>3</v>
       </c>
       <c r="B81">
         <v>2021</v>
       </c>
       <c r="C81">
         <v>22</v>
       </c>
       <c r="D81" s="6">
         <v>44352</v>
       </c>
       <c r="E81" s="7">
         <v>1213</v>
       </c>
       <c r="F81" s="8">
-        <v>1267.0764529873632</v>
+        <v>1267</v>
       </c>
       <c r="G81" s="8">
-        <v>1199.2631812141351</v>
+        <v>1199</v>
       </c>
       <c r="H81" s="8">
-        <v>1338.9444169628696</v>
+        <v>1339</v>
       </c>
       <c r="I81" s="8">
-        <v>-54.076452987363155</v>
+        <v>-54</v>
       </c>
       <c r="J81" s="9">
-        <v>-4.2678129531858957</v>
+        <v>-4.3</v>
       </c>
     </row>
     <row r="82" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A82" t="s">
         <v>3</v>
       </c>
       <c r="B82">
         <v>2021</v>
       </c>
       <c r="C82">
         <v>23</v>
       </c>
       <c r="D82" s="6">
         <v>44359</v>
       </c>
       <c r="E82" s="7">
         <v>1191</v>
       </c>
       <c r="F82" s="8">
-        <v>1256.414005164208</v>
+        <v>1256</v>
       </c>
       <c r="G82" s="8">
-        <v>1186.7873916842327</v>
+        <v>1187</v>
       </c>
       <c r="H82" s="8">
-        <v>1327.5250049958197</v>
+        <v>1328</v>
       </c>
       <c r="I82" s="8">
-        <v>-65.414005164207992</v>
+        <v>-65</v>
       </c>
       <c r="J82" s="9">
-        <v>-5.2064052848295574</v>
+        <v>-5.2</v>
       </c>
     </row>
     <row r="83" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A83" t="s">
         <v>3</v>
       </c>
       <c r="B83">
         <v>2021</v>
       </c>
       <c r="C83">
         <v>24</v>
       </c>
       <c r="D83" s="6">
         <v>44366</v>
       </c>
       <c r="E83" s="7">
         <v>1246</v>
       </c>
       <c r="F83" s="8">
-        <v>1249.34517303852</v>
+        <v>1249</v>
       </c>
       <c r="G83" s="8">
-        <v>1180.3234237755596</v>
+        <v>1180</v>
       </c>
       <c r="H83" s="8">
-        <v>1318.1276813737215</v>
+        <v>1318</v>
       </c>
       <c r="I83" s="8">
-        <v>-3.345173038519988</v>
+        <v>-3</v>
       </c>
       <c r="J83" s="9">
-        <v>-0.26775410916938824</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A84" t="s">
         <v>3</v>
       </c>
       <c r="B84">
         <v>2021</v>
       </c>
       <c r="C84">
         <v>25</v>
       </c>
       <c r="D84" s="6">
         <v>44373</v>
       </c>
       <c r="E84" s="7">
         <v>1205</v>
       </c>
       <c r="F84" s="8">
-        <v>1244.6285905353629</v>
+        <v>1245</v>
       </c>
       <c r="G84" s="8">
-        <v>1176.8381106614329</v>
+        <v>1177</v>
       </c>
       <c r="H84" s="8">
-        <v>1315.7010116647768</v>
+        <v>1316</v>
       </c>
       <c r="I84" s="8">
-        <v>-39.628590535362946</v>
+        <v>-40</v>
       </c>
       <c r="J84" s="9">
-        <v>-3.1839691645133286</v>
+        <v>-3.2</v>
       </c>
     </row>
     <row r="85" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A85" t="s">
         <v>3</v>
       </c>
       <c r="B85">
         <v>2021</v>
       </c>
       <c r="C85">
         <v>26</v>
       </c>
       <c r="D85" s="6">
         <v>44380</v>
       </c>
       <c r="E85" s="7">
         <v>1205</v>
       </c>
       <c r="F85" s="8">
-        <v>1241.063030505703</v>
+        <v>1241</v>
       </c>
       <c r="G85" s="8">
-        <v>1171.2981170226783</v>
+        <v>1171</v>
       </c>
       <c r="H85" s="8">
-        <v>1312.2136754699459</v>
+        <v>1312</v>
       </c>
       <c r="I85" s="8">
-        <v>-36.063030505702955</v>
+        <v>-36</v>
       </c>
       <c r="J85" s="9">
-        <v>-2.9058178045162038</v>
+        <v>-2.9</v>
       </c>
     </row>
     <row r="86" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A86" t="s">
         <v>3</v>
       </c>
       <c r="B86">
         <v>2021</v>
       </c>
       <c r="C86">
         <v>27</v>
       </c>
       <c r="D86" s="6">
         <v>44387</v>
       </c>
       <c r="E86" s="7">
         <v>1176</v>
       </c>
       <c r="F86" s="8">
-        <v>1237.4676982890451</v>
+        <v>1237</v>
       </c>
       <c r="G86" s="8">
-        <v>1168.6609194969758</v>
+        <v>1169</v>
       </c>
       <c r="H86" s="8">
-        <v>1307.6206011138104</v>
+        <v>1308</v>
       </c>
       <c r="I86" s="8">
-        <v>-61.467698289045074</v>
+        <v>-61</v>
       </c>
       <c r="J86" s="9">
-        <v>-4.9672163866605956</v>
+        <v>-5</v>
       </c>
     </row>
     <row r="87" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A87" t="s">
         <v>3</v>
       </c>
       <c r="B87">
         <v>2021</v>
       </c>
       <c r="C87">
         <v>28</v>
       </c>
       <c r="D87" s="6">
         <v>44394</v>
       </c>
       <c r="E87" s="7">
         <v>1238</v>
       </c>
       <c r="F87" s="8">
-        <v>1232.965420360795</v>
+        <v>1233</v>
       </c>
       <c r="G87" s="8">
-        <v>1163.8941308542312</v>
+        <v>1164</v>
       </c>
       <c r="H87" s="8">
-        <v>1301.8815793575679</v>
+        <v>1302</v>
       </c>
       <c r="I87" s="8">
-        <v>5.0345796392050488</v>
+        <v>5</v>
       </c>
       <c r="J87" s="9">
-        <v>0.40833096825471671</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="88" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A88" t="s">
         <v>3</v>
       </c>
       <c r="B88">
         <v>2021</v>
       </c>
       <c r="C88">
         <v>29</v>
       </c>
       <c r="D88" s="6">
         <v>44401</v>
       </c>
       <c r="E88" s="7">
         <v>1227</v>
       </c>
       <c r="F88" s="8">
-        <v>1227.846022114187</v>
+        <v>1228</v>
       </c>
       <c r="G88" s="8">
-        <v>1159.9778498568562</v>
+        <v>1160</v>
       </c>
       <c r="H88" s="8">
-        <v>1296.9752338485712</v>
+        <v>1297</v>
       </c>
       <c r="I88" s="8">
-        <v>-0.8460221141870079</v>
+        <v>-1</v>
       </c>
       <c r="J88" s="9">
-        <v>-6.890294865559099E-2</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="89" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A89" t="s">
         <v>3</v>
       </c>
       <c r="B89">
         <v>2021</v>
       </c>
       <c r="C89">
         <v>30</v>
       </c>
       <c r="D89" s="6">
         <v>44408</v>
       </c>
       <c r="E89" s="7">
         <v>1253</v>
       </c>
       <c r="F89" s="8">
-        <v>1222.6832437947892</v>
+        <v>1223</v>
       </c>
       <c r="G89" s="8">
-        <v>1154.8728524548351</v>
+        <v>1155</v>
       </c>
       <c r="H89" s="8">
-        <v>1291.8857337792135</v>
+        <v>1292</v>
       </c>
       <c r="I89" s="8">
-        <v>30.316756205210822</v>
+        <v>30</v>
       </c>
       <c r="J89" s="9">
-        <v>2.4795265952216852</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="90" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A90" t="s">
         <v>3</v>
       </c>
       <c r="B90">
         <v>2021</v>
       </c>
       <c r="C90">
         <v>31</v>
       </c>
       <c r="D90" s="6">
         <v>44415</v>
       </c>
       <c r="E90" s="7">
         <v>1276</v>
       </c>
       <c r="F90" s="8">
-        <v>1218.0415358576699</v>
+        <v>1218</v>
       </c>
       <c r="G90" s="8">
-        <v>1149.6401449808218</v>
+        <v>1150</v>
       </c>
       <c r="H90" s="8">
-        <v>1285.5975882133364</v>
+        <v>1286</v>
       </c>
       <c r="I90" s="8">
-        <v>57.958464142330058</v>
+        <v>58</v>
       </c>
       <c r="J90" s="9">
-        <v>4.7583323257953936</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="91" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A91" t="s">
         <v>3</v>
       </c>
       <c r="B91">
         <v>2021</v>
       </c>
       <c r="C91">
         <v>32</v>
       </c>
       <c r="D91" s="6">
         <v>44422</v>
       </c>
       <c r="E91" s="7">
         <v>1219</v>
       </c>
       <c r="F91" s="8">
-        <v>1214.477098112968</v>
+        <v>1214</v>
       </c>
       <c r="G91" s="8">
-        <v>1147.1889994912387</v>
+        <v>1147</v>
       </c>
       <c r="H91" s="8">
-        <v>1284.0922163294788</v>
+        <v>1284</v>
       </c>
       <c r="I91" s="8">
-        <v>4.5229018870320488</v>
+        <v>5</v>
       </c>
       <c r="J91" s="9">
-        <v>0.37241557655221413</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="92" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A92" t="s">
         <v>3</v>
       </c>
       <c r="B92">
         <v>2021</v>
       </c>
       <c r="C92">
         <v>33</v>
       </c>
       <c r="D92" s="6">
         <v>44429</v>
       </c>
       <c r="E92" s="7">
         <v>1328</v>
       </c>
       <c r="F92" s="8">
-        <v>1212.566659122667</v>
+        <v>1213</v>
       </c>
       <c r="G92" s="8">
-        <v>1146.5194883629438</v>
+        <v>1147</v>
       </c>
       <c r="H92" s="8">
-        <v>1281.3732908553384</v>
+        <v>1281</v>
       </c>
       <c r="I92" s="8">
-        <v>115.43334087733297</v>
+        <v>115</v>
       </c>
       <c r="J92" s="9">
-        <v>9.5197521727055374</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="93" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A93" t="s">
         <v>3</v>
       </c>
       <c r="B93">
         <v>2021</v>
       </c>
       <c r="C93">
         <v>34</v>
       </c>
       <c r="D93" s="6">
         <v>44436</v>
       </c>
       <c r="E93" s="7">
         <v>1174</v>
       </c>
       <c r="F93" s="8">
-        <v>1213.0734657281168</v>
+        <v>1213</v>
       </c>
       <c r="G93" s="8">
-        <v>1144.8370586137055</v>
+        <v>1145</v>
       </c>
       <c r="H93" s="8">
-        <v>1281.6036653761669</v>
+        <v>1282</v>
       </c>
       <c r="I93" s="8">
-        <v>-39.073465728116844</v>
+        <v>-39</v>
       </c>
       <c r="J93" s="9">
-        <v>-3.2210304513308188</v>
+        <v>-3.2</v>
       </c>
     </row>
     <row r="94" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A94" t="s">
         <v>3</v>
       </c>
       <c r="B94">
         <v>2021</v>
       </c>
       <c r="C94">
         <v>35</v>
       </c>
       <c r="D94" s="6">
         <v>44443</v>
       </c>
       <c r="E94" s="7">
         <v>1297</v>
       </c>
       <c r="F94" s="8">
-        <v>1216.8569513515431</v>
+        <v>1217</v>
       </c>
       <c r="G94" s="8">
-        <v>1148.2383771497439</v>
+        <v>1148</v>
       </c>
       <c r="H94" s="8">
-        <v>1284.9096696514946</v>
+        <v>1285</v>
       </c>
       <c r="I94" s="8">
-        <v>80.143048648456897</v>
+        <v>80</v>
       </c>
       <c r="J94" s="9">
-        <v>6.5860698383194034</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="95" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A95" t="s">
         <v>3</v>
       </c>
       <c r="B95">
         <v>2021</v>
       </c>
       <c r="C95">
         <v>36</v>
       </c>
       <c r="D95" s="6">
         <v>44450</v>
       </c>
       <c r="E95" s="7">
         <v>1335</v>
       </c>
       <c r="F95" s="8">
-        <v>1224.809993898308</v>
+        <v>1225</v>
       </c>
       <c r="G95" s="8">
-        <v>1156.9280447997237</v>
+        <v>1157</v>
       </c>
       <c r="H95" s="8">
-        <v>1295.5599398231388</v>
+        <v>1296</v>
       </c>
       <c r="I95" s="8">
-        <v>110.19000610169201</v>
+        <v>110</v>
       </c>
       <c r="J95" s="9">
-        <v>8.9964979589185674</v>
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A96" t="s">
         <v>3</v>
       </c>
       <c r="B96">
         <v>2021</v>
       </c>
       <c r="C96">
         <v>37</v>
       </c>
       <c r="D96" s="6">
         <v>44457</v>
       </c>
       <c r="E96" s="7">
         <v>1341</v>
       </c>
       <c r="F96" s="8">
-        <v>1237.88529397917</v>
+        <v>1238</v>
       </c>
       <c r="G96" s="8">
-        <v>1169.1024480996266</v>
+        <v>1169</v>
       </c>
       <c r="H96" s="8">
-        <v>1306.7612687802994</v>
+        <v>1307</v>
       </c>
       <c r="I96" s="8">
-        <v>103.11470602083</v>
+        <v>103</v>
       </c>
       <c r="J96" s="9">
-        <v>8.3299079908582456</v>
+        <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="97" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A97" t="s">
         <v>3</v>
       </c>
       <c r="B97">
         <v>2021</v>
       </c>
       <c r="C97">
         <v>38</v>
       </c>
       <c r="D97" s="6">
         <v>44464</v>
       </c>
       <c r="E97" s="7">
         <v>1265</v>
       </c>
       <c r="F97" s="8">
-        <v>1256.977724978422</v>
+        <v>1257</v>
       </c>
       <c r="G97" s="8">
-        <v>1186.9417354785714</v>
+        <v>1187</v>
       </c>
       <c r="H97" s="8">
-        <v>1327.6976519650968</v>
+        <v>1328</v>
       </c>
       <c r="I97" s="8">
-        <v>8.0222750215780252</v>
+        <v>8</v>
       </c>
       <c r="J97" s="9">
-        <v>0.63821934646580303</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="98" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A98" t="s">
         <v>3</v>
       </c>
       <c r="B98">
         <v>2021</v>
       </c>
       <c r="C98">
         <v>39</v>
       </c>
       <c r="D98" s="6">
         <v>44471</v>
       </c>
       <c r="E98" s="7">
         <v>1279</v>
       </c>
       <c r="F98" s="8">
-        <v>1280.784489170476</v>
+        <v>1281</v>
       </c>
       <c r="G98" s="8">
-        <v>1211.2938421533822</v>
+        <v>1211</v>
       </c>
       <c r="H98" s="8">
-        <v>1350.2128554036462</v>
+        <v>1350</v>
       </c>
       <c r="I98" s="8">
-        <v>-1.7844891704760357</v>
+        <v>-2</v>
       </c>
       <c r="J98" s="9">
-        <v>-0.13932782490454088</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="99" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A99" t="s">
         <v>3</v>
       </c>
       <c r="B99">
         <v>2021</v>
       </c>
       <c r="C99">
         <v>40</v>
       </c>
       <c r="D99" s="6">
         <v>44478</v>
       </c>
       <c r="E99" s="7">
         <v>1327</v>
       </c>
       <c r="F99" s="8">
-        <v>1306.1280352985668</v>
+        <v>1306</v>
       </c>
       <c r="G99" s="8">
-        <v>1234.7207544916082</v>
+        <v>1235</v>
       </c>
       <c r="H99" s="8">
-        <v>1377.8042779051414</v>
+        <v>1378</v>
       </c>
       <c r="I99" s="8">
-        <v>20.871964701433171</v>
+        <v>21</v>
       </c>
       <c r="J99" s="9">
-        <v>1.5980029627541228</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="100" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A100" t="s">
         <v>3</v>
       </c>
       <c r="B100">
         <v>2021</v>
       </c>
       <c r="C100">
         <v>41</v>
       </c>
       <c r="D100" s="6">
         <v>44485</v>
       </c>
       <c r="E100" s="7">
         <v>1464</v>
       </c>
       <c r="F100" s="8">
-        <v>1329.538997857944</v>
+        <v>1330</v>
       </c>
       <c r="G100" s="8">
-        <v>1259.7268975296952</v>
+        <v>1260</v>
       </c>
       <c r="H100" s="8">
-        <v>1401.9218255497403</v>
+        <v>1402</v>
       </c>
       <c r="I100" s="8">
-        <v>134.46100214205603</v>
+        <v>134</v>
       </c>
       <c r="J100" s="9">
-        <v>10.113355257626139</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="101" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A101" t="s">
         <v>3</v>
       </c>
       <c r="B101">
         <v>2021</v>
       </c>
       <c r="C101">
         <v>42</v>
       </c>
       <c r="D101" s="6">
         <v>44492</v>
       </c>
       <c r="E101" s="7">
         <v>1333</v>
       </c>
       <c r="F101" s="8">
-        <v>1347.3071759187251</v>
+        <v>1347</v>
       </c>
       <c r="G101" s="8">
-        <v>1273.7634721943862</v>
+        <v>1274</v>
       </c>
       <c r="H101" s="8">
-        <v>1420.9672696885486</v>
+        <v>1421</v>
       </c>
       <c r="I101" s="8">
-        <v>-14.307175918725079</v>
+        <v>-14</v>
       </c>
       <c r="J101" s="9">
-        <v>-1.0619089821865657</v>
+        <v>-1.1000000000000001</v>
       </c>
     </row>
     <row r="102" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A102" t="s">
         <v>3</v>
       </c>
       <c r="B102">
         <v>2021</v>
       </c>
       <c r="C102">
         <v>43</v>
       </c>
       <c r="D102" s="6">
         <v>44499</v>
       </c>
       <c r="E102" s="7">
         <v>1322</v>
       </c>
       <c r="F102" s="8">
-        <v>1355.6810622827379</v>
+        <v>1356</v>
       </c>
       <c r="G102" s="8">
-        <v>1283.3110180526819</v>
+        <v>1283</v>
       </c>
       <c r="H102" s="8">
-        <v>1430.3466530127318</v>
+        <v>1430</v>
       </c>
       <c r="I102" s="8">
-        <v>-33.681062282737912</v>
+        <v>-34</v>
       </c>
       <c r="J102" s="9">
-        <v>-2.4844385025209874</v>
+        <v>-2.5</v>
       </c>
     </row>
     <row r="103" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A103" t="s">
         <v>3</v>
       </c>
       <c r="B103">
         <v>2021</v>
       </c>
       <c r="C103">
         <v>44</v>
       </c>
       <c r="D103" s="6">
         <v>44506</v>
       </c>
       <c r="E103" s="7">
         <v>1435</v>
       </c>
       <c r="F103" s="8">
-        <v>1354.6479380932369</v>
+        <v>1355</v>
       </c>
       <c r="G103" s="8">
-        <v>1284.4560158970851</v>
+        <v>1284</v>
       </c>
       <c r="H103" s="8">
-        <v>1429.1971598241037</v>
+        <v>1429</v>
       </c>
       <c r="I103" s="8">
-        <v>80.352061906763083</v>
+        <v>80</v>
       </c>
       <c r="J103" s="9">
-        <v>5.931582638354314</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="104" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A104" t="s">
         <v>3</v>
       </c>
       <c r="B104">
         <v>2021</v>
       </c>
       <c r="C104">
         <v>45</v>
       </c>
       <c r="D104" s="6">
         <v>44513</v>
       </c>
       <c r="E104" s="7">
         <v>1434</v>
       </c>
       <c r="F104" s="8">
-        <v>1349.133114337013</v>
+        <v>1349</v>
       </c>
       <c r="G104" s="8">
-        <v>1277.2408601218988</v>
+        <v>1277</v>
       </c>
       <c r="H104" s="8">
-        <v>1420.5944718581059</v>
+        <v>1421</v>
       </c>
       <c r="I104" s="8">
-        <v>84.866885662986988</v>
+        <v>85</v>
       </c>
       <c r="J104" s="9">
-        <v>6.2904753253122863</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="105" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A105" t="s">
         <v>3</v>
       </c>
       <c r="B105">
         <v>2021</v>
       </c>
       <c r="C105">
         <v>46</v>
       </c>
       <c r="D105" s="6">
         <v>44520</v>
       </c>
       <c r="E105" s="7">
         <v>1430</v>
       </c>
       <c r="F105" s="8">
-        <v>1344.39032222628</v>
+        <v>1344</v>
       </c>
       <c r="G105" s="8">
-        <v>1272.5520470437709</v>
+        <v>1273</v>
       </c>
       <c r="H105" s="8">
-        <v>1416.5957994413875</v>
+        <v>1417</v>
       </c>
       <c r="I105" s="8">
-        <v>85.609677773720023</v>
+        <v>86</v>
       </c>
       <c r="J105" s="9">
-        <v>6.3679183313334278</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="106" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A106" t="s">
         <v>3</v>
       </c>
       <c r="B106">
         <v>2021</v>
       </c>
       <c r="C106">
         <v>47</v>
       </c>
       <c r="D106" s="6">
         <v>44527</v>
       </c>
       <c r="E106" s="7">
         <v>1385</v>
       </c>
       <c r="F106" s="8">
-        <v>1345.612925249796</v>
+        <v>1346</v>
       </c>
       <c r="G106" s="8">
-        <v>1274.3370141330381</v>
+        <v>1274</v>
       </c>
       <c r="H106" s="8">
-        <v>1416.2608404733999</v>
+        <v>1416</v>
       </c>
       <c r="I106" s="8">
-        <v>39.387074750203965</v>
+        <v>39</v>
       </c>
       <c r="J106" s="9">
-        <v>2.9270731583447258</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="107" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A107" t="s">
         <v>3</v>
       </c>
       <c r="B107">
         <v>2021</v>
       </c>
       <c r="C107">
         <v>48</v>
       </c>
       <c r="D107" s="6">
         <v>44534</v>
       </c>
       <c r="E107" s="7">
         <v>1411</v>
       </c>
       <c r="F107" s="8">
-        <v>1358.0517374535639</v>
+        <v>1358</v>
       </c>
       <c r="G107" s="8">
-        <v>1284.5508542853584</v>
+        <v>1285</v>
       </c>
       <c r="H107" s="8">
-        <v>1432.5772094968961</v>
+        <v>1433</v>
       </c>
       <c r="I107" s="8">
-        <v>52.948262546436126</v>
+        <v>53</v>
       </c>
       <c r="J107" s="9">
-        <v>3.8988398664190527</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="108" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A108" t="s">
         <v>3</v>
       </c>
       <c r="B108">
         <v>2021</v>
       </c>
       <c r="C108">
         <v>49</v>
       </c>
       <c r="D108" s="6">
         <v>44541</v>
       </c>
       <c r="E108" s="7">
         <v>1444</v>
       </c>
       <c r="F108" s="8">
-        <v>1384.284297466015</v>
+        <v>1384</v>
       </c>
       <c r="G108" s="8">
-        <v>1311.5654381308598</v>
+        <v>1312</v>
       </c>
       <c r="H108" s="8">
-        <v>1458.0977875608944</v>
+        <v>1458</v>
       </c>
       <c r="I108" s="8">
-        <v>59.715702533984995</v>
+        <v>60</v>
       </c>
       <c r="J108" s="9">
-        <v>4.3138322556498565</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="109" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A109" t="s">
         <v>3</v>
       </c>
       <c r="B109">
         <v>2021</v>
       </c>
       <c r="C109">
         <v>50</v>
       </c>
       <c r="D109" s="6">
         <v>44548</v>
       </c>
       <c r="E109" s="7">
         <v>1495</v>
       </c>
       <c r="F109" s="8">
-        <v>1420.374417298453</v>
+        <v>1420</v>
       </c>
       <c r="G109" s="8">
-        <v>1348.6382700570753</v>
+        <v>1349</v>
       </c>
       <c r="H109" s="8">
-        <v>1495.8170567670902</v>
+        <v>1496</v>
       </c>
       <c r="I109" s="8">
-        <v>74.625582701547046</v>
+        <v>75</v>
       </c>
       <c r="J109" s="9">
-        <v>5.2539373979633126</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="110" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A110" t="s">
         <v>3</v>
       </c>
       <c r="B110">
         <v>2021</v>
       </c>
       <c r="C110">
         <v>51</v>
       </c>
       <c r="D110" s="6">
         <v>44555</v>
       </c>
       <c r="E110" s="7">
         <v>1487</v>
       </c>
       <c r="F110" s="8">
-        <v>1461.2086307521711</v>
+        <v>1461</v>
       </c>
       <c r="G110" s="8">
-        <v>1384.5310758819705</v>
+        <v>1385</v>
       </c>
       <c r="H110" s="8">
-        <v>1538.4796620810559</v>
+        <v>1538</v>
       </c>
       <c r="I110" s="8">
-        <v>25.791369247828925</v>
+        <v>26</v>
       </c>
       <c r="J110" s="9">
-        <v>1.7650709628338745</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="111" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A111" t="s">
         <v>3</v>
       </c>
       <c r="B111">
         <v>2021</v>
       </c>
       <c r="C111">
         <v>52</v>
       </c>
       <c r="D111" s="6">
         <v>44562</v>
       </c>
       <c r="E111" s="7">
         <v>1547</v>
       </c>
       <c r="F111" s="8">
-        <v>1501.12101995439</v>
+        <v>1501</v>
       </c>
       <c r="G111" s="8">
-        <v>1424.9657129894867</v>
+        <v>1425</v>
       </c>
       <c r="H111" s="8">
-        <v>1578.579038077715</v>
+        <v>1579</v>
       </c>
       <c r="I111" s="8">
-        <v>45.878980045609978</v>
+        <v>46</v>
       </c>
       <c r="J111" s="9">
-        <v>3.0563145433140306</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="112" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A112" t="s">
         <v>3</v>
       </c>
       <c r="B112">
         <v>2022</v>
       </c>
       <c r="C112">
         <v>1</v>
       </c>
       <c r="D112" s="6">
         <v>44569</v>
       </c>
       <c r="E112" s="7">
         <v>1769</v>
       </c>
       <c r="F112" s="8">
-        <v>1533.8250174733789</v>
+        <v>1534</v>
       </c>
       <c r="G112" s="8">
-        <v>1457.3502844012478</v>
+        <v>1457</v>
       </c>
       <c r="H112" s="8">
-        <v>1611.3956552141751</v>
+        <v>1611</v>
       </c>
       <c r="I112" s="8">
-        <v>235.17498252662108</v>
+        <v>235</v>
       </c>
       <c r="J112" s="9">
-        <v>15.332582259873234</v>
+        <v>15.3</v>
       </c>
     </row>
     <row r="113" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A113" t="s">
         <v>3</v>
       </c>
       <c r="B113">
         <v>2022</v>
       </c>
       <c r="C113">
         <v>2</v>
       </c>
       <c r="D113" s="6">
         <v>44576</v>
       </c>
       <c r="E113" s="7">
         <v>1958</v>
       </c>
       <c r="F113" s="8">
-        <v>1554.06503473096</v>
+        <v>1554</v>
       </c>
       <c r="G113" s="8">
-        <v>1477.4094958433689</v>
+        <v>1477</v>
       </c>
       <c r="H113" s="8">
-        <v>1633.5667109153515</v>
+        <v>1634</v>
       </c>
       <c r="I113" s="8">
-        <v>403.93496526904005</v>
+        <v>404</v>
       </c>
       <c r="J113" s="9">
-        <v>25.992153239518018</v>
+        <v>26</v>
       </c>
     </row>
     <row r="114" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A114" t="s">
         <v>3</v>
       </c>
       <c r="B114">
         <v>2022</v>
       </c>
       <c r="C114">
         <v>3</v>
       </c>
       <c r="D114" s="6">
         <v>44583</v>
       </c>
       <c r="E114" s="7">
         <v>2012</v>
       </c>
       <c r="F114" s="8">
-        <v>1562.4993047454379</v>
+        <v>1562</v>
       </c>
       <c r="G114" s="8">
-        <v>1483.5946573670815</v>
+        <v>1484</v>
       </c>
       <c r="H114" s="8">
-        <v>1641.5747027932007</v>
+        <v>1642</v>
       </c>
       <c r="I114" s="8">
-        <v>449.50069525456206</v>
+        <v>450</v>
       </c>
       <c r="J114" s="9">
-        <v>28.768057297010756</v>
+        <v>28.8</v>
       </c>
     </row>
     <row r="115" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A115" t="s">
         <v>3</v>
       </c>
       <c r="B115">
         <v>2022</v>
       </c>
       <c r="C115">
         <v>4</v>
       </c>
       <c r="D115" s="6">
         <v>44590</v>
       </c>
       <c r="E115" s="7">
         <v>1865</v>
       </c>
       <c r="F115" s="8">
-        <v>1561.567269246962</v>
+        <v>1562</v>
       </c>
       <c r="G115" s="8">
-        <v>1484.0133922008058</v>
+        <v>1484</v>
       </c>
       <c r="H115" s="8">
-        <v>1640.5975145909522</v>
+        <v>1641</v>
       </c>
       <c r="I115" s="8">
-        <v>303.43273075303796</v>
+        <v>303</v>
       </c>
       <c r="J115" s="9">
-        <v>19.431294234244746</v>
+        <v>19.399999999999999</v>
       </c>
     </row>
     <row r="116" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A116" t="s">
         <v>3</v>
       </c>
       <c r="B116">
         <v>2022</v>
       </c>
       <c r="C116">
         <v>5</v>
       </c>
       <c r="D116" s="6">
         <v>44597</v>
       </c>
       <c r="E116" s="7">
         <v>1749</v>
       </c>
       <c r="F116" s="8">
-        <v>1553.887249668609</v>
+        <v>1554</v>
       </c>
       <c r="G116" s="8">
-        <v>1476.6830658616918</v>
+        <v>1477</v>
       </c>
       <c r="H116" s="8">
-        <v>1632.8125851035488</v>
+        <v>1633</v>
       </c>
       <c r="I116" s="8">
-        <v>195.112750331391</v>
+        <v>195</v>
       </c>
       <c r="J116" s="9">
-        <v>12.556429069934239</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="117" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A117" t="s">
         <v>3</v>
       </c>
       <c r="B117">
         <v>2022</v>
       </c>
       <c r="C117">
         <v>6</v>
       </c>
       <c r="D117" s="6">
         <v>44604</v>
       </c>
       <c r="E117" s="7">
         <v>1628</v>
       </c>
       <c r="F117" s="8">
-        <v>1542.120698300728</v>
+        <v>1542</v>
       </c>
       <c r="G117" s="8">
-        <v>1463.6603541017716</v>
+        <v>1464</v>
       </c>
       <c r="H117" s="8">
-        <v>1619.3689024104708</v>
+        <v>1619</v>
       </c>
       <c r="I117" s="8">
-        <v>85.879301699271991</v>
+        <v>86</v>
       </c>
       <c r="J117" s="9">
-        <v>5.5689092166328464</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="118" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A118" t="s">
         <v>3</v>
       </c>
       <c r="B118">
         <v>2022</v>
       </c>
       <c r="C118">
         <v>7</v>
       </c>
       <c r="D118" s="6">
         <v>44611</v>
       </c>
       <c r="E118" s="7">
         <v>1516</v>
       </c>
       <c r="F118" s="8">
-        <v>1528.7119477291048</v>
+        <v>1529</v>
       </c>
       <c r="G118" s="8">
-        <v>1451.8213189334429</v>
+        <v>1452</v>
       </c>
       <c r="H118" s="8">
-        <v>1605.2528058926723</v>
+        <v>1605</v>
       </c>
       <c r="I118" s="8">
-        <v>-12.71194772910485</v>
+        <v>-13</v>
       </c>
       <c r="J118" s="9">
-        <v>-0.8315463058942214</v>
+        <v>-0.8</v>
       </c>
     </row>
     <row r="119" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A119" t="s">
         <v>3</v>
       </c>
       <c r="B119">
         <v>2022</v>
       </c>
       <c r="C119">
         <v>8</v>
       </c>
       <c r="D119" s="6">
         <v>44618</v>
       </c>
       <c r="E119" s="7">
         <v>1460</v>
       </c>
       <c r="F119" s="8">
-        <v>1514.7440164378781</v>
+        <v>1515</v>
       </c>
       <c r="G119" s="8">
-        <v>1437.2192752306273</v>
+        <v>1437</v>
       </c>
       <c r="H119" s="8">
-        <v>1591.4824800162703</v>
+        <v>1591</v>
       </c>
       <c r="I119" s="8">
-        <v>-54.744016437878145</v>
+        <v>-55</v>
       </c>
       <c r="J119" s="9">
-        <v>-3.6140770878643877</v>
+        <v>-3.6</v>
       </c>
     </row>
     <row r="120" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A120" t="s">
         <v>3</v>
       </c>
       <c r="B120">
         <v>2022</v>
       </c>
       <c r="C120">
         <v>9</v>
       </c>
       <c r="D120" s="6">
         <v>44625</v>
       </c>
       <c r="E120" s="7">
         <v>1448</v>
       </c>
       <c r="F120" s="8">
-        <v>1500.699115577009</v>
+        <v>1501</v>
       </c>
       <c r="G120" s="8">
-        <v>1424.4169918789544</v>
+        <v>1424</v>
       </c>
       <c r="H120" s="8">
-        <v>1577.5693458898329</v>
+        <v>1578</v>
       </c>
       <c r="I120" s="8">
-        <v>-52.699115577009024</v>
+        <v>-53</v>
       </c>
       <c r="J120" s="9">
-        <v>-3.5116376780662364</v>
+        <v>-3.5</v>
       </c>
     </row>
     <row r="121" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A121" t="s">
         <v>3</v>
       </c>
       <c r="B121">
         <v>2022</v>
       </c>
       <c r="C121">
         <v>10</v>
       </c>
       <c r="D121" s="6">
         <v>44632</v>
       </c>
       <c r="E121" s="7">
         <v>1429</v>
       </c>
       <c r="F121" s="8">
-        <v>1487.043260789043</v>
+        <v>1487</v>
       </c>
       <c r="G121" s="8">
-        <v>1412.0738870700302</v>
+        <v>1412</v>
       </c>
       <c r="H121" s="8">
-        <v>1564.1895715736762</v>
+        <v>1564</v>
       </c>
       <c r="I121" s="8">
-        <v>-58.043260789042961</v>
+        <v>-58</v>
       </c>
       <c r="J121" s="9">
-        <v>-3.9032664562996331</v>
+        <v>-3.9</v>
       </c>
     </row>
     <row r="122" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A122" t="s">
         <v>3</v>
       </c>
       <c r="B122">
         <v>2022</v>
       </c>
       <c r="C122">
         <v>11</v>
       </c>
       <c r="D122" s="6">
         <v>44639</v>
       </c>
       <c r="E122" s="7">
         <v>1384</v>
       </c>
       <c r="F122" s="8">
-        <v>1474.2238441098571</v>
+        <v>1474</v>
       </c>
       <c r="G122" s="8">
-        <v>1399.8379106499385</v>
+        <v>1400</v>
       </c>
       <c r="H122" s="8">
-        <v>1549.9277509626554</v>
+        <v>1550</v>
       </c>
       <c r="I122" s="8">
-        <v>-90.223844109857055</v>
+        <v>-90</v>
       </c>
       <c r="J122" s="9">
-        <v>-6.1200912242967149</v>
+        <v>-6.1</v>
       </c>
     </row>
     <row r="123" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A123" t="s">
         <v>3</v>
       </c>
       <c r="B123">
         <v>2022</v>
       </c>
       <c r="C123">
         <v>12</v>
       </c>
       <c r="D123" s="6">
         <v>44646</v>
       </c>
       <c r="E123" s="7">
         <v>1358</v>
       </c>
       <c r="F123" s="8">
-        <v>1462.614490057993</v>
+        <v>1463</v>
       </c>
       <c r="G123" s="8">
-        <v>1388.3830593362338</v>
+        <v>1388</v>
       </c>
       <c r="H123" s="8">
-        <v>1537.4241802592155</v>
+        <v>1537</v>
       </c>
       <c r="I123" s="8">
-        <v>-104.61449005799295</v>
+        <v>-105</v>
       </c>
       <c r="J123" s="9">
-        <v>-7.1525675951593257</v>
+        <v>-7.2</v>
       </c>
     </row>
     <row r="124" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A124" t="s">
         <v>3</v>
       </c>
       <c r="B124">
         <v>2022</v>
       </c>
       <c r="C124">
         <v>13</v>
       </c>
       <c r="D124" s="6">
         <v>44653</v>
       </c>
       <c r="E124" s="7">
         <v>1408</v>
       </c>
       <c r="F124" s="8">
-        <v>1451.7497672586389</v>
+        <v>1452</v>
       </c>
       <c r="G124" s="8">
-        <v>1376.6405162522419</v>
+        <v>1377</v>
       </c>
       <c r="H124" s="8">
-        <v>1528.6008346765998</v>
+        <v>1529</v>
       </c>
       <c r="I124" s="8">
-        <v>-43.74976725863894</v>
+        <v>-44</v>
       </c>
       <c r="J124" s="9">
-        <v>-3.013588722060021</v>
+        <v>-3</v>
       </c>
     </row>
     <row r="125" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A125" t="s">
         <v>3</v>
       </c>
       <c r="B125">
         <v>2022</v>
       </c>
       <c r="C125">
         <v>14</v>
       </c>
       <c r="D125" s="6">
         <v>44660</v>
       </c>
       <c r="E125" s="7">
         <v>1477</v>
       </c>
       <c r="F125" s="8">
-        <v>1440.5475951131962</v>
+        <v>1441</v>
       </c>
       <c r="G125" s="8">
-        <v>1365.7344262746556</v>
+        <v>1366</v>
       </c>
       <c r="H125" s="8">
-        <v>1516.5946299085058</v>
+        <v>1517</v>
       </c>
       <c r="I125" s="8">
-        <v>36.452404886803834</v>
+        <v>36</v>
       </c>
       <c r="J125" s="9">
-        <v>2.5304547389105636</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="126" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A126" t="s">
         <v>3</v>
       </c>
       <c r="B126">
         <v>2022</v>
       </c>
       <c r="C126">
         <v>15</v>
       </c>
       <c r="D126" s="6">
         <v>44667</v>
       </c>
       <c r="E126" s="7">
         <v>1468</v>
       </c>
       <c r="F126" s="8">
-        <v>1427.943677742883</v>
+        <v>1428</v>
       </c>
       <c r="G126" s="8">
-        <v>1354.7904262504214</v>
+        <v>1355</v>
       </c>
       <c r="H126" s="8">
-        <v>1502.5494410514989</v>
+        <v>1503</v>
       </c>
       <c r="I126" s="8">
-        <v>40.056322257117017</v>
+        <v>40</v>
       </c>
       <c r="J126" s="9">
-        <v>2.8051752237478382</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="127" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A127" t="s">
         <v>3</v>
       </c>
       <c r="B127">
         <v>2022</v>
       </c>
       <c r="C127">
         <v>16</v>
       </c>
       <c r="D127" s="6">
         <v>44674</v>
       </c>
       <c r="E127" s="7">
         <v>1483</v>
       </c>
       <c r="F127" s="8">
-        <v>1412.9158782792701</v>
+        <v>1413</v>
       </c>
       <c r="G127" s="8">
-        <v>1339.9410993729755</v>
+        <v>1340</v>
       </c>
       <c r="H127" s="8">
-        <v>1488.6017276727321</v>
+        <v>1489</v>
       </c>
       <c r="I127" s="8">
-        <v>70.084121720729854</v>
+        <v>70</v>
       </c>
       <c r="J127" s="9">
-        <v>4.9602473012110551</v>
+        <v>5</v>
       </c>
     </row>
     <row r="128" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A128" t="s">
         <v>3</v>
       </c>
       <c r="B128">
         <v>2022</v>
       </c>
       <c r="C128">
         <v>17</v>
       </c>
       <c r="D128" s="6">
         <v>44681</v>
       </c>
       <c r="E128" s="7">
         <v>1415</v>
       </c>
       <c r="F128" s="8">
-        <v>1394.5337733281699</v>
+        <v>1395</v>
       </c>
       <c r="G128" s="8">
-        <v>1323.3107736782415</v>
+        <v>1323</v>
       </c>
       <c r="H128" s="8">
-        <v>1468.904875379088</v>
+        <v>1469</v>
       </c>
       <c r="I128" s="8">
-        <v>20.4662266718301</v>
+        <v>20</v>
       </c>
       <c r="J128" s="9">
-        <v>1.4676035147564619</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="129" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A129" t="s">
         <v>3</v>
       </c>
       <c r="B129">
         <v>2022</v>
       </c>
       <c r="C129">
         <v>18</v>
       </c>
       <c r="D129" s="6">
         <v>44688</v>
       </c>
       <c r="E129" s="7">
         <v>1412</v>
       </c>
       <c r="F129" s="8">
-        <v>1373.139319817622</v>
+        <v>1373</v>
       </c>
       <c r="G129" s="8">
-        <v>1301.9526154427865</v>
+        <v>1302</v>
       </c>
       <c r="H129" s="8">
-        <v>1446.5309404908082</v>
+        <v>1447</v>
       </c>
       <c r="I129" s="8">
-        <v>38.860680182378019</v>
+        <v>39</v>
       </c>
       <c r="J129" s="9">
-        <v>2.8300609866404045</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="130" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A130" t="s">
         <v>3</v>
       </c>
       <c r="B130">
         <v>2022</v>
       </c>
       <c r="C130">
         <v>19</v>
       </c>
       <c r="D130" s="6">
         <v>44695</v>
       </c>
       <c r="E130" s="7">
         <v>1597</v>
       </c>
       <c r="F130" s="8">
-        <v>1350.6012621801378</v>
+        <v>1351</v>
       </c>
       <c r="G130" s="8">
-        <v>1278.9191114950549</v>
+        <v>1279</v>
       </c>
       <c r="H130" s="8">
-        <v>1424.4547235591845</v>
+        <v>1424</v>
       </c>
       <c r="I130" s="8">
-        <v>246.39873781986216</v>
+        <v>246</v>
       </c>
       <c r="J130" s="9">
-        <v>18.243633018832355</v>
+        <v>18.2</v>
       </c>
     </row>
     <row r="131" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A131" t="s">
         <v>3</v>
       </c>
       <c r="B131">
         <v>2022</v>
       </c>
       <c r="C131">
         <v>20</v>
       </c>
       <c r="D131" s="6">
         <v>44702</v>
       </c>
       <c r="E131" s="7">
         <v>1433</v>
       </c>
       <c r="F131" s="8">
-        <v>1328.769100702435</v>
+        <v>1329</v>
       </c>
       <c r="G131" s="8">
-        <v>1258.0892671842328</v>
+        <v>1258</v>
       </c>
       <c r="H131" s="8">
-        <v>1399.6492322715237</v>
+        <v>1400</v>
       </c>
       <c r="I131" s="8">
-        <v>104.23089929756497</v>
+        <v>104</v>
       </c>
       <c r="J131" s="9">
-        <v>7.8441694077973949</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="132" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A132" t="s">
         <v>3</v>
       </c>
       <c r="B132">
         <v>2022</v>
       </c>
       <c r="C132">
         <v>21</v>
       </c>
       <c r="D132" s="6">
         <v>44709</v>
       </c>
       <c r="E132" s="7">
         <v>1388</v>
       </c>
       <c r="F132" s="8">
-        <v>1309.36033368317</v>
+        <v>1309</v>
       </c>
       <c r="G132" s="8">
-        <v>1238.4442004553393</v>
+        <v>1238</v>
       </c>
       <c r="H132" s="8">
-        <v>1382.0319338414656</v>
+        <v>1382</v>
       </c>
       <c r="I132" s="8">
-        <v>78.639666316830017</v>
+        <v>79</v>
       </c>
       <c r="J132" s="9">
-        <v>6.0059606430584438</v>
+        <v>6</v>
       </c>
     </row>
     <row r="133" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A133" t="s">
         <v>3</v>
       </c>
       <c r="B133">
         <v>2022</v>
       </c>
       <c r="C133">
         <v>22</v>
       </c>
       <c r="D133" s="6">
         <v>44716</v>
       </c>
       <c r="E133" s="7">
         <v>1343</v>
       </c>
       <c r="F133" s="8">
-        <v>1293.9793683253019</v>
+        <v>1294</v>
       </c>
       <c r="G133" s="8">
-        <v>1222.9189728186893</v>
+        <v>1223</v>
       </c>
       <c r="H133" s="8">
-        <v>1365.5596034166279</v>
+        <v>1366</v>
       </c>
       <c r="I133" s="8">
-        <v>49.020631674698052</v>
+        <v>49</v>
       </c>
       <c r="J133" s="9">
-        <v>3.7883626953141913</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="134" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A134" t="s">
         <v>3</v>
       </c>
       <c r="B134">
         <v>2022</v>
       </c>
       <c r="C134">
         <v>23</v>
       </c>
       <c r="D134" s="6">
         <v>44723</v>
       </c>
       <c r="E134" s="7">
         <v>1335</v>
       </c>
       <c r="F134" s="8">
-        <v>1283.3463660016519</v>
+        <v>1283</v>
       </c>
       <c r="G134" s="8">
-        <v>1214.4252348134394</v>
+        <v>1214</v>
       </c>
       <c r="H134" s="8">
-        <v>1355.1547639652833</v>
+        <v>1355</v>
       </c>
       <c r="I134" s="8">
-        <v>51.653633998348141</v>
+        <v>52</v>
       </c>
       <c r="J134" s="9">
-        <v>4.0249176190273914</v>
+        <v>4</v>
       </c>
     </row>
     <row r="135" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A135" t="s">
         <v>3</v>
       </c>
       <c r="B135">
         <v>2022</v>
       </c>
       <c r="C135">
         <v>24</v>
       </c>
       <c r="D135" s="6">
         <v>44730</v>
       </c>
       <c r="E135" s="7">
         <v>1322</v>
       </c>
       <c r="F135" s="8">
-        <v>1276.3748510244011</v>
+        <v>1276</v>
       </c>
       <c r="G135" s="8">
-        <v>1206.0046447699908</v>
+        <v>1206</v>
       </c>
       <c r="H135" s="8">
-        <v>1347.7700914234169</v>
+        <v>1348</v>
       </c>
       <c r="I135" s="8">
-        <v>45.625148975598904</v>
+        <v>46</v>
       </c>
       <c r="J135" s="9">
-        <v>3.5745885261669628</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="136" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A136" t="s">
         <v>3</v>
       </c>
       <c r="B136">
         <v>2022</v>
       </c>
       <c r="C136">
         <v>25</v>
       </c>
       <c r="D136" s="6">
         <v>44737</v>
       </c>
       <c r="E136" s="7">
         <v>1379</v>
       </c>
       <c r="F136" s="8">
-        <v>1271.798611979217</v>
+        <v>1272</v>
       </c>
       <c r="G136" s="8">
-        <v>1202.5067565680329</v>
+        <v>1203</v>
       </c>
       <c r="H136" s="8">
-        <v>1343.3597770584975</v>
+        <v>1343</v>
       </c>
       <c r="I136" s="8">
-        <v>107.20138802078304</v>
+        <v>107</v>
       </c>
       <c r="J136" s="9">
-        <v>8.4291166078529329</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="137" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A137" t="s">
         <v>3</v>
       </c>
       <c r="B137">
         <v>2022</v>
       </c>
       <c r="C137">
         <v>26</v>
       </c>
       <c r="D137" s="6">
         <v>44744</v>
       </c>
       <c r="E137" s="7">
         <v>1439</v>
       </c>
       <c r="F137" s="8">
-        <v>1268.3914686620151</v>
+        <v>1268</v>
       </c>
       <c r="G137" s="8">
-        <v>1196.0037961451412</v>
+        <v>1196</v>
       </c>
       <c r="H137" s="8">
-        <v>1339.8839520723764</v>
+        <v>1340</v>
       </c>
       <c r="I137" s="8">
-        <v>170.60853133798491</v>
+        <v>171</v>
       </c>
       <c r="J137" s="9">
-        <v>13.450778844953476</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="138" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A138" t="s">
         <v>3</v>
       </c>
       <c r="B138">
         <v>2022</v>
       </c>
       <c r="C138">
         <v>27</v>
       </c>
       <c r="D138" s="6">
         <v>44751</v>
       </c>
       <c r="E138" s="7">
         <v>1287</v>
       </c>
       <c r="F138" s="8">
-        <v>1264.9472234662171</v>
+        <v>1265</v>
       </c>
       <c r="G138" s="8">
-        <v>1195.3487231604313</v>
+        <v>1195</v>
       </c>
       <c r="H138" s="8">
-        <v>1334.3009221925006</v>
+        <v>1334</v>
       </c>
       <c r="I138" s="8">
-        <v>22.05277653378289</v>
+        <v>22</v>
       </c>
       <c r="J138" s="9">
-        <v>1.7433752274149299</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="139" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A139" t="s">
         <v>3</v>
       </c>
       <c r="B139">
         <v>2022</v>
       </c>
       <c r="C139">
         <v>28</v>
       </c>
       <c r="D139" s="6">
         <v>44758</v>
       </c>
       <c r="E139" s="7">
         <v>1504</v>
       </c>
       <c r="F139" s="8">
-        <v>1260.569229062862</v>
+        <v>1261</v>
       </c>
       <c r="G139" s="8">
-        <v>1189.6138928310759</v>
+        <v>1190</v>
       </c>
       <c r="H139" s="8">
-        <v>1331.5678195386495</v>
+        <v>1332</v>
       </c>
       <c r="I139" s="8">
-        <v>243.43077093713805</v>
+        <v>243</v>
       </c>
       <c r="J139" s="9">
-        <v>19.311178261753255</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="140" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A140" t="s">
         <v>3</v>
       </c>
       <c r="B140">
         <v>2022</v>
       </c>
       <c r="C140">
         <v>29</v>
       </c>
       <c r="D140" s="6">
         <v>44765</v>
       </c>
       <c r="E140" s="7">
         <v>1460</v>
       </c>
       <c r="F140" s="8">
-        <v>1255.553440781471</v>
+        <v>1256</v>
       </c>
       <c r="G140" s="8">
-        <v>1185.7008544171504</v>
+        <v>1186</v>
       </c>
       <c r="H140" s="8">
-        <v>1326.6652898917018</v>
+        <v>1327</v>
       </c>
       <c r="I140" s="8">
-        <v>204.44655921852905</v>
+        <v>204</v>
       </c>
       <c r="J140" s="9">
-        <v>16.283381700684842</v>
+        <v>16.3</v>
       </c>
     </row>
     <row r="141" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A141" t="s">
         <v>3</v>
       </c>
       <c r="B141">
         <v>2022</v>
       </c>
       <c r="C141">
         <v>30</v>
       </c>
       <c r="D141" s="6">
         <v>44772</v>
       </c>
       <c r="E141" s="7">
         <v>1390</v>
       </c>
       <c r="F141" s="8">
-        <v>1250.4863615340992</v>
+        <v>1250</v>
       </c>
       <c r="G141" s="8">
-        <v>1181.620524645828</v>
+        <v>1182</v>
       </c>
       <c r="H141" s="8">
-        <v>1322.5752572812441</v>
+        <v>1323</v>
       </c>
       <c r="I141" s="8">
-        <v>139.51363846590084</v>
+        <v>140</v>
       </c>
       <c r="J141" s="9">
-        <v>11.156750105994377</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="142" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A142" t="s">
         <v>3</v>
       </c>
       <c r="B142">
         <v>2022</v>
       </c>
       <c r="C142">
         <v>31</v>
       </c>
       <c r="D142" s="6">
         <v>44779</v>
       </c>
       <c r="E142" s="7">
         <v>1432</v>
       </c>
       <c r="F142" s="8">
-        <v>1245.945376389443</v>
+        <v>1246</v>
       </c>
       <c r="G142" s="8">
-        <v>1177.3580271452684</v>
+        <v>1177</v>
       </c>
       <c r="H142" s="8">
-        <v>1316.282276528284</v>
+        <v>1316</v>
       </c>
       <c r="I142" s="8">
-        <v>186.05462361055697</v>
+        <v>186</v>
       </c>
       <c r="J142" s="9">
-        <v>14.932807419673139</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="143" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A143" t="s">
         <v>3</v>
       </c>
       <c r="B143">
         <v>2022</v>
       </c>
       <c r="C143">
         <v>32</v>
       </c>
       <c r="D143" s="6">
         <v>44786</v>
       </c>
       <c r="E143" s="7">
         <v>1417</v>
       </c>
       <c r="F143" s="8">
-        <v>1242.49978313923</v>
+        <v>1242</v>
       </c>
       <c r="G143" s="8">
-        <v>1171.899631478977</v>
+        <v>1172</v>
       </c>
       <c r="H143" s="8">
-        <v>1313.79140058452</v>
+        <v>1314</v>
       </c>
       <c r="I143" s="8">
-        <v>174.50021686077002</v>
+        <v>175</v>
       </c>
       <c r="J143" s="9">
-        <v>14.044285498375501</v>
+        <v>14</v>
       </c>
     </row>
     <row r="144" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A144" t="s">
         <v>3</v>
       </c>
       <c r="B144">
         <v>2022</v>
       </c>
       <c r="C144">
         <v>33</v>
       </c>
       <c r="D144" s="6">
         <v>44793</v>
       </c>
       <c r="E144" s="7">
         <v>1446</v>
       </c>
       <c r="F144" s="8">
-        <v>1240.7402388344431</v>
+        <v>1241</v>
       </c>
       <c r="G144" s="8">
-        <v>1172.2397031491041</v>
+        <v>1172</v>
       </c>
       <c r="H144" s="8">
-        <v>1311.0562489159731</v>
+        <v>1311</v>
       </c>
       <c r="I144" s="8">
-        <v>205.25976116555694</v>
+        <v>205</v>
       </c>
       <c r="J144" s="9">
-        <v>16.543330726371778</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="145" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A145" t="s">
         <v>3</v>
       </c>
       <c r="B145">
         <v>2022</v>
       </c>
       <c r="C145">
         <v>34</v>
       </c>
       <c r="D145" s="6">
         <v>44800</v>
       </c>
       <c r="E145" s="7">
         <v>1415</v>
       </c>
       <c r="F145" s="8">
-        <v>1241.4488243724932</v>
+        <v>1241</v>
       </c>
       <c r="G145" s="8">
-        <v>1172.5120371172363</v>
+        <v>1173</v>
       </c>
       <c r="H145" s="8">
-        <v>1311.2177164017435</v>
+        <v>1311</v>
       </c>
       <c r="I145" s="8">
-        <v>173.55117562750684</v>
+        <v>174</v>
       </c>
       <c r="J145" s="9">
-        <v>13.979728541386365</v>
+        <v>14</v>
       </c>
     </row>
     <row r="146" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A146" t="s">
         <v>3</v>
       </c>
       <c r="B146">
         <v>2022</v>
       </c>
       <c r="C146">
         <v>35</v>
       </c>
       <c r="D146" s="6">
         <v>44807</v>
       </c>
       <c r="E146" s="7">
         <v>1427</v>
       </c>
       <c r="F146" s="8">
-        <v>1245.506606200486</v>
+        <v>1246</v>
       </c>
       <c r="G146" s="8">
-        <v>1176.8700071292296</v>
+        <v>1177</v>
       </c>
       <c r="H146" s="8">
-        <v>1315.5291759600448</v>
+        <v>1316</v>
       </c>
       <c r="I146" s="8">
-        <v>181.49339379951402</v>
+        <v>181</v>
       </c>
       <c r="J146" s="9">
-        <v>14.571853163683613</v>
+        <v>14.6</v>
       </c>
     </row>
     <row r="147" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A147" t="s">
         <v>3</v>
       </c>
       <c r="B147">
         <v>2022</v>
       </c>
       <c r="C147">
         <v>36</v>
       </c>
       <c r="D147" s="6">
         <v>44814</v>
       </c>
       <c r="E147" s="7">
         <v>1446</v>
       </c>
       <c r="F147" s="8">
-        <v>1253.8293612719981</v>
+        <v>1254</v>
       </c>
       <c r="G147" s="8">
-        <v>1184.5775213224381</v>
+        <v>1185</v>
       </c>
       <c r="H147" s="8">
-        <v>1325.1713180450506</v>
+        <v>1325</v>
       </c>
       <c r="I147" s="8">
-        <v>192.1706387280019</v>
+        <v>192</v>
       </c>
       <c r="J147" s="9">
-        <v>15.326697927463329</v>
+        <v>15.3</v>
       </c>
     </row>
     <row r="148" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A148" t="s">
         <v>3</v>
       </c>
       <c r="B148">
         <v>2022</v>
       </c>
       <c r="C148">
         <v>37</v>
       </c>
       <c r="D148" s="6">
         <v>44821</v>
       </c>
       <c r="E148" s="7">
         <v>1421</v>
       </c>
       <c r="F148" s="8">
-        <v>1267.3945848269332</v>
+        <v>1267</v>
       </c>
       <c r="G148" s="8">
-        <v>1196.7533195352876</v>
+        <v>1197</v>
       </c>
       <c r="H148" s="8">
-        <v>1335.3772457147916</v>
+        <v>1335</v>
       </c>
       <c r="I148" s="8">
-        <v>153.60541517306683</v>
+        <v>154</v>
       </c>
       <c r="J148" s="9">
-        <v>12.119778403033195</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="149" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A149" t="s">
         <v>3</v>
       </c>
       <c r="B149">
         <v>2022</v>
       </c>
       <c r="C149">
         <v>38</v>
       </c>
       <c r="D149" s="6">
         <v>44828</v>
       </c>
       <c r="E149" s="7">
         <v>1473</v>
       </c>
       <c r="F149" s="8">
-        <v>1287.1210269192061</v>
+        <v>1287</v>
       </c>
       <c r="G149" s="8">
-        <v>1217.602799523363</v>
+        <v>1218</v>
       </c>
       <c r="H149" s="8">
-        <v>1361.319851270383</v>
+        <v>1361</v>
       </c>
       <c r="I149" s="8">
-        <v>185.87897308079391</v>
+        <v>186</v>
       </c>
       <c r="J149" s="9">
-        <v>14.441452605720002</v>
+        <v>14.4</v>
       </c>
     </row>
     <row r="150" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A150" t="s">
         <v>3</v>
       </c>
       <c r="B150">
         <v>2022</v>
       </c>
       <c r="C150">
         <v>39</v>
       </c>
       <c r="D150" s="6">
         <v>44835</v>
       </c>
       <c r="E150" s="7">
         <v>1542</v>
       </c>
       <c r="F150" s="8">
-        <v>1311.6769485854961</v>
+        <v>1312</v>
       </c>
       <c r="G150" s="8">
-        <v>1241.9844599017429</v>
+        <v>1242</v>
       </c>
       <c r="H150" s="8">
-        <v>1382.8692618696798</v>
+        <v>1383</v>
       </c>
       <c r="I150" s="8">
-        <v>230.32305141450388</v>
+        <v>230</v>
       </c>
       <c r="J150" s="9">
-        <v>17.559434254210444</v>
+        <v>17.600000000000001</v>
       </c>
     </row>
     <row r="151" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A151" t="s">
         <v>3</v>
       </c>
       <c r="B151">
         <v>2022</v>
       </c>
       <c r="C151">
         <v>40</v>
       </c>
       <c r="D151" s="6">
         <v>44842</v>
       </c>
       <c r="E151" s="7">
         <v>1535</v>
       </c>
       <c r="F151" s="8">
-        <v>1337.80936443625</v>
+        <v>1338</v>
       </c>
       <c r="G151" s="8">
-        <v>1266.4419729638885</v>
+        <v>1266</v>
       </c>
       <c r="H151" s="8">
-        <v>1410.4922447702074</v>
+        <v>1410</v>
       </c>
       <c r="I151" s="8">
-        <v>197.19063556374999</v>
+        <v>197</v>
       </c>
       <c r="J151" s="9">
-        <v>14.739815761930004</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="152" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A152" t="s">
         <v>3</v>
       </c>
       <c r="B152">
         <v>2022</v>
       </c>
       <c r="C152">
         <v>41</v>
       </c>
       <c r="D152" s="6">
         <v>44849</v>
       </c>
       <c r="E152" s="7">
         <v>1530</v>
       </c>
       <c r="F152" s="8">
-        <v>1361.964539711541</v>
+        <v>1362</v>
       </c>
       <c r="G152" s="8">
-        <v>1289.4644266834425</v>
+        <v>1289</v>
       </c>
       <c r="H152" s="8">
-        <v>1434.6292883830536</v>
+        <v>1435</v>
       </c>
       <c r="I152" s="8">
-        <v>168.03546028845903</v>
+        <v>168</v>
       </c>
       <c r="J152" s="9">
-        <v>12.337726525835109</v>
+        <v>12.3</v>
       </c>
     </row>
     <row r="153" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A153" t="s">
         <v>3</v>
       </c>
       <c r="B153">
         <v>2022</v>
       </c>
       <c r="C153">
         <v>42</v>
       </c>
       <c r="D153" s="6">
         <v>44856</v>
       </c>
       <c r="E153" s="7">
         <v>1608</v>
       </c>
       <c r="F153" s="8">
-        <v>1380.3401355534429</v>
+        <v>1380</v>
       </c>
       <c r="G153" s="8">
-        <v>1307.5012610097094</v>
+        <v>1308</v>
       </c>
       <c r="H153" s="8">
-        <v>1455.6713885973336</v>
+        <v>1456</v>
       </c>
       <c r="I153" s="8">
-        <v>227.65986444655709</v>
+        <v>228</v>
       </c>
       <c r="J153" s="9">
-        <v>16.493026507215021</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="154" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A154" t="s">
         <v>3</v>
       </c>
       <c r="B154">
         <v>2022</v>
       </c>
       <c r="C154">
         <v>43</v>
       </c>
       <c r="D154" s="6">
         <v>44863</v>
       </c>
       <c r="E154" s="7">
         <v>1525</v>
       </c>
       <c r="F154" s="8">
-        <v>1389.0896337603881</v>
+        <v>1389</v>
       </c>
       <c r="G154" s="8">
-        <v>1315.0051999261502</v>
+        <v>1315</v>
       </c>
       <c r="H154" s="8">
-        <v>1463.0057851649869</v>
+        <v>1463</v>
       </c>
       <c r="I154" s="8">
-        <v>135.9103662396119</v>
+        <v>136</v>
       </c>
       <c r="J154" s="9">
-        <v>9.7841322069109822</v>
+        <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="155" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A155" t="s">
         <v>3</v>
       </c>
       <c r="B155">
         <v>2022</v>
       </c>
       <c r="C155">
         <v>44</v>
       </c>
       <c r="D155" s="6">
         <v>44870</v>
       </c>
       <c r="E155" s="7">
         <v>1617</v>
       </c>
       <c r="F155" s="8">
-        <v>1388.196579630333</v>
+        <v>1388</v>
       </c>
       <c r="G155" s="8">
-        <v>1315.1032942270349</v>
+        <v>1315</v>
       </c>
       <c r="H155" s="8">
-        <v>1464.773623615544</v>
+        <v>1465</v>
       </c>
       <c r="I155" s="8">
-        <v>228.80342036966704</v>
+        <v>229</v>
       </c>
       <c r="J155" s="9">
-        <v>16.482061959164014</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="156" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A156" t="s">
         <v>3</v>
       </c>
       <c r="B156">
         <v>2022</v>
       </c>
       <c r="C156">
         <v>45</v>
       </c>
       <c r="D156" s="6">
         <v>44877</v>
       </c>
       <c r="E156" s="7">
         <v>1548</v>
       </c>
       <c r="F156" s="8">
-        <v>1382.7061969997048</v>
+        <v>1383</v>
       </c>
       <c r="G156" s="8">
-        <v>1309.7732898120469</v>
+        <v>1310</v>
       </c>
       <c r="H156" s="8">
-        <v>1455.0824845784289</v>
+        <v>1455</v>
       </c>
       <c r="I156" s="8">
-        <v>165.29380300029516</v>
+        <v>165</v>
       </c>
       <c r="J156" s="9">
-        <v>11.954369146457978</v>
+        <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A157" t="s">
         <v>3</v>
       </c>
       <c r="B157">
         <v>2022</v>
       </c>
       <c r="C157">
         <v>46</v>
       </c>
       <c r="D157" s="6">
         <v>44884</v>
       </c>
       <c r="E157" s="7">
         <v>1576</v>
       </c>
       <c r="F157" s="8">
-        <v>1378.0028979579201</v>
+        <v>1378</v>
       </c>
       <c r="G157" s="8">
-        <v>1305.0127766447281</v>
+        <v>1305</v>
       </c>
       <c r="H157" s="8">
-        <v>1452.0005170887309</v>
+        <v>1452</v>
       </c>
       <c r="I157" s="8">
-        <v>197.99710204207986</v>
+        <v>198</v>
       </c>
       <c r="J157" s="9">
-        <v>14.368409698955944</v>
+        <v>14.4</v>
       </c>
     </row>
     <row r="158" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A158" t="s">
         <v>3</v>
       </c>
       <c r="B158">
         <v>2022</v>
       </c>
       <c r="C158">
         <v>47</v>
       </c>
       <c r="D158" s="6">
         <v>44891</v>
       </c>
       <c r="E158" s="7">
         <v>1634</v>
       </c>
       <c r="F158" s="8">
-        <v>1379.4117480098921</v>
+        <v>1379</v>
       </c>
       <c r="G158" s="8">
-        <v>1307.7565645686777</v>
+        <v>1308</v>
       </c>
       <c r="H158" s="8">
-        <v>1450.6622088873453</v>
+        <v>1451</v>
       </c>
       <c r="I158" s="8">
-        <v>254.58825199010789</v>
+        <v>255</v>
       </c>
       <c r="J158" s="9">
-        <v>18.456291412437807</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="159" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A159" t="s">
         <v>3</v>
       </c>
       <c r="B159">
         <v>2022</v>
       </c>
       <c r="C159">
         <v>48</v>
       </c>
       <c r="D159" s="6">
         <v>44898</v>
       </c>
       <c r="E159" s="7">
         <v>1741</v>
       </c>
       <c r="F159" s="8">
-        <v>1392.319148785539</v>
+        <v>1392</v>
       </c>
       <c r="G159" s="8">
-        <v>1320.9808919332165</v>
+        <v>1321</v>
       </c>
       <c r="H159" s="8">
-        <v>1465.0224361833029</v>
+        <v>1465</v>
       </c>
       <c r="I159" s="8">
-        <v>348.68085121446097</v>
+        <v>349</v>
       </c>
       <c r="J159" s="9">
-        <v>25.043169988619368</v>
+        <v>25</v>
       </c>
     </row>
     <row r="160" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A160" t="s">
         <v>3</v>
       </c>
       <c r="B160">
         <v>2022</v>
       </c>
       <c r="C160">
         <v>49</v>
       </c>
       <c r="D160" s="6">
         <v>44905</v>
       </c>
       <c r="E160" s="7">
         <v>1769</v>
       </c>
       <c r="F160" s="8">
-        <v>1419.372268179304</v>
+        <v>1419</v>
       </c>
       <c r="G160" s="8">
-        <v>1347.1369809172811</v>
+        <v>1347</v>
       </c>
       <c r="H160" s="8">
-        <v>1492.6118324068691</v>
+        <v>1493</v>
       </c>
       <c r="I160" s="8">
-        <v>349.627731820696</v>
+        <v>350</v>
       </c>
       <c r="J160" s="9">
-        <v>24.632560439494839</v>
+        <v>24.6</v>
       </c>
     </row>
     <row r="161" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A161" t="s">
         <v>3</v>
       </c>
       <c r="B161">
         <v>2022</v>
       </c>
       <c r="C161">
         <v>50</v>
       </c>
       <c r="D161" s="6">
         <v>44912</v>
       </c>
       <c r="E161" s="7">
         <v>1757</v>
       </c>
       <c r="F161" s="8">
-        <v>1456.5383153888788</v>
+        <v>1457</v>
       </c>
       <c r="G161" s="8">
-        <v>1381.3403348759014</v>
+        <v>1381</v>
       </c>
       <c r="H161" s="8">
-        <v>1533.4879659636817</v>
+        <v>1533</v>
       </c>
       <c r="I161" s="8">
-        <v>300.4616846111212</v>
+        <v>300</v>
       </c>
       <c r="J161" s="9">
-        <v>20.628477907970549</v>
+        <v>20.6</v>
       </c>
     </row>
     <row r="162" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A162" t="s">
         <v>3</v>
       </c>
       <c r="B162">
         <v>2022</v>
       </c>
       <c r="C162">
         <v>51</v>
       </c>
       <c r="D162" s="6">
         <v>44919</v>
       </c>
       <c r="E162" s="7">
         <v>1780</v>
       </c>
       <c r="F162" s="8">
-        <v>1498.5748142028779</v>
+        <v>1499</v>
       </c>
       <c r="G162" s="8">
-        <v>1421.4154156211421</v>
+        <v>1421</v>
       </c>
       <c r="H162" s="8">
-        <v>1575.3266389686544</v>
+        <v>1575</v>
       </c>
       <c r="I162" s="8">
-        <v>281.42518579712214</v>
+        <v>281</v>
       </c>
       <c r="J162" s="9">
-        <v>18.779521925091075</v>
+        <v>18.8</v>
       </c>
     </row>
     <row r="163" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A163" t="s">
         <v>3</v>
       </c>
       <c r="B163">
         <v>2022</v>
       </c>
       <c r="C163">
         <v>52</v>
       </c>
       <c r="D163" s="6">
         <v>44926</v>
       </c>
       <c r="E163" s="7">
         <v>1739</v>
       </c>
       <c r="F163" s="8">
-        <v>1539.6699965554831</v>
+        <v>1540</v>
       </c>
       <c r="G163" s="8">
-        <v>1463.0146471358632</v>
+        <v>1463</v>
       </c>
       <c r="H163" s="8">
-        <v>1618.6115087787657</v>
+        <v>1619</v>
       </c>
       <c r="I163" s="8">
-        <v>199.33000344451693</v>
+        <v>199</v>
       </c>
       <c r="J163" s="9">
-        <v>12.946280949193905</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="164" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A164" t="s">
         <v>3</v>
       </c>
       <c r="B164">
         <v>2023</v>
       </c>
       <c r="C164">
         <v>1</v>
       </c>
       <c r="D164" s="6">
         <v>44933</v>
       </c>
       <c r="E164" s="7">
         <v>1691</v>
       </c>
       <c r="F164" s="8">
-        <v>1573.372656094285</v>
+        <v>1573</v>
       </c>
       <c r="G164" s="8">
-        <v>1494.4828065750783</v>
+        <v>1494</v>
       </c>
       <c r="H164" s="8">
-        <v>1651.5301523507644</v>
+        <v>1652</v>
       </c>
       <c r="I164" s="8">
-        <v>117.62734390571495</v>
+        <v>118</v>
       </c>
       <c r="J164" s="9">
-        <v>7.4761273783485791</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="165" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A165" t="s">
         <v>3</v>
       </c>
       <c r="B165">
         <v>2023</v>
       </c>
       <c r="C165">
         <v>2</v>
       </c>
       <c r="D165" s="6">
         <v>44940</v>
       </c>
       <c r="E165" s="7">
         <v>1743</v>
       </c>
       <c r="F165" s="8">
-        <v>1594.287196061412</v>
+        <v>1594</v>
       </c>
       <c r="G165" s="8">
-        <v>1516.5760569457152</v>
+        <v>1517</v>
       </c>
       <c r="H165" s="8">
-        <v>1672.6941804548328</v>
+        <v>1673</v>
       </c>
       <c r="I165" s="8">
-        <v>148.71280393858797</v>
+        <v>149</v>
       </c>
       <c r="J165" s="9">
-        <v>9.3278553767460295</v>
+        <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="166" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A166" t="s">
         <v>3</v>
       </c>
       <c r="B166">
         <v>2023</v>
       </c>
       <c r="C166">
         <v>3</v>
       </c>
       <c r="D166" s="6">
         <v>44947</v>
       </c>
       <c r="E166" s="7">
         <v>1684</v>
       </c>
       <c r="F166" s="8">
-        <v>1603.086537263327</v>
+        <v>1603</v>
       </c>
       <c r="G166" s="8">
-        <v>1524.719959392907</v>
+        <v>1525</v>
       </c>
       <c r="H166" s="8">
-        <v>1682.6590786925706</v>
+        <v>1683</v>
       </c>
       <c r="I166" s="8">
-        <v>80.913462736672955</v>
+        <v>81</v>
       </c>
       <c r="J166" s="9">
-        <v>5.0473546409292709</v>
+        <v>5</v>
       </c>
     </row>
     <row r="167" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A167" t="s">
         <v>3</v>
       </c>
       <c r="B167">
         <v>2023</v>
       </c>
       <c r="C167">
         <v>4</v>
       </c>
       <c r="D167" s="6">
         <v>44954</v>
       </c>
       <c r="E167" s="7">
         <v>1568</v>
       </c>
       <c r="F167" s="8">
-        <v>1602.2727549785891</v>
+        <v>1602</v>
       </c>
       <c r="G167" s="8">
-        <v>1523.0019513751188</v>
+        <v>1523</v>
       </c>
       <c r="H167" s="8">
-        <v>1682.5737738666762</v>
+        <v>1683</v>
       </c>
       <c r="I167" s="8">
-        <v>-34.272754978589091</v>
+        <v>-34</v>
       </c>
       <c r="J167" s="9">
-        <v>-2.1390087843718675</v>
+        <v>-2.1</v>
       </c>
     </row>
     <row r="168" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A168" t="s">
         <v>3</v>
       </c>
       <c r="B168">
         <v>2023</v>
       </c>
       <c r="C168">
         <v>5</v>
       </c>
       <c r="D168" s="6">
         <v>44961</v>
       </c>
       <c r="E168" s="7">
         <v>1509</v>
       </c>
       <c r="F168" s="8">
-        <v>1594.5327647189549</v>
+        <v>1595</v>
       </c>
       <c r="G168" s="8">
-        <v>1515.5442383010572</v>
+        <v>1516</v>
       </c>
       <c r="H168" s="8">
-        <v>1673.644202030802</v>
+        <v>1674</v>
       </c>
       <c r="I168" s="8">
-        <v>-85.532764718954923</v>
+        <v>-86</v>
       </c>
       <c r="J168" s="9">
-        <v>-5.3641271356396771</v>
+        <v>-5.4</v>
       </c>
     </row>
     <row r="169" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A169" t="s">
         <v>3</v>
       </c>
       <c r="B169">
         <v>2023</v>
       </c>
       <c r="C169">
         <v>6</v>
       </c>
       <c r="D169" s="6">
         <v>44968</v>
       </c>
       <c r="E169" s="7">
         <v>1633</v>
       </c>
       <c r="F169" s="8">
-        <v>1582.598906871528</v>
+        <v>1583</v>
       </c>
       <c r="G169" s="8">
-        <v>1504.415771676589</v>
+        <v>1504</v>
       </c>
       <c r="H169" s="8">
-        <v>1662.0881856640551</v>
+        <v>1662</v>
       </c>
       <c r="I169" s="8">
-        <v>50.401093128471985</v>
+        <v>50</v>
       </c>
       <c r="J169" s="9">
-        <v>3.184704154011115</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="170" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A170" t="s">
         <v>3</v>
       </c>
       <c r="B170">
         <v>2023</v>
       </c>
       <c r="C170">
         <v>7</v>
       </c>
       <c r="D170" s="6">
         <v>44975</v>
       </c>
       <c r="E170" s="7">
         <v>1580</v>
       </c>
       <c r="F170" s="8">
-        <v>1568.981372086781</v>
+        <v>1569</v>
       </c>
       <c r="G170" s="8">
-        <v>1490.5151129536148</v>
+        <v>1491</v>
       </c>
       <c r="H170" s="8">
-        <v>1649.8909723750169</v>
+        <v>1650</v>
       </c>
       <c r="I170" s="8">
-        <v>11.018627913219007</v>
+        <v>11</v>
       </c>
       <c r="J170" s="9">
-        <v>0.70227907795769795</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="171" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A171" t="s">
         <v>3</v>
       </c>
       <c r="B171">
         <v>2023</v>
       </c>
       <c r="C171">
         <v>8</v>
       </c>
       <c r="D171" s="6">
         <v>44982</v>
       </c>
       <c r="E171" s="7">
         <v>1466</v>
       </c>
       <c r="F171" s="8">
-        <v>1554.7911498642261</v>
+        <v>1555</v>
       </c>
       <c r="G171" s="8">
-        <v>1477.8495202038093</v>
+        <v>1478</v>
       </c>
       <c r="H171" s="8">
-        <v>1635.046251011396</v>
+        <v>1635</v>
       </c>
       <c r="I171" s="8">
-        <v>-88.791149864226099</v>
+        <v>-89</v>
       </c>
       <c r="J171" s="9">
-        <v>-5.7108088036119824</v>
+        <v>-5.7</v>
       </c>
     </row>
     <row r="172" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A172" t="s">
         <v>3</v>
       </c>
       <c r="B172">
         <v>2023</v>
       </c>
       <c r="C172">
         <v>9</v>
       </c>
       <c r="D172" s="6">
         <v>44989</v>
       </c>
       <c r="E172" s="7">
         <v>1493</v>
       </c>
       <c r="F172" s="8">
-        <v>1540.5215536638079</v>
+        <v>1541</v>
       </c>
       <c r="G172" s="8">
-        <v>1465.0296860335259</v>
+        <v>1465</v>
       </c>
       <c r="H172" s="8">
-        <v>1619.1380000015333</v>
+        <v>1619</v>
       </c>
       <c r="I172" s="8">
-        <v>-47.521553663807936</v>
+        <v>-48</v>
       </c>
       <c r="J172" s="9">
-        <v>-3.0847704500328348</v>
+        <v>-3.1</v>
       </c>
     </row>
     <row r="173" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A173" t="s">
         <v>3</v>
       </c>
       <c r="B173">
         <v>2023</v>
       </c>
       <c r="C173">
         <v>10</v>
       </c>
       <c r="D173" s="6">
         <v>44996</v>
       </c>
       <c r="E173" s="7">
         <v>1524</v>
       </c>
       <c r="F173" s="8">
-        <v>1526.649372179578</v>
+        <v>1527</v>
       </c>
       <c r="G173" s="8">
-        <v>1451.6829334442825</v>
+        <v>1452</v>
       </c>
       <c r="H173" s="8">
-        <v>1604.7549450342035</v>
+        <v>1605</v>
       </c>
       <c r="I173" s="8">
-        <v>-2.6493721795779948</v>
+        <v>-3</v>
       </c>
       <c r="J173" s="9">
-        <v>-0.17354162834361375</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="174" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A174" t="s">
         <v>3</v>
       </c>
       <c r="B174">
         <v>2023</v>
       </c>
       <c r="C174">
         <v>11</v>
       </c>
       <c r="D174" s="6">
         <v>45003</v>
       </c>
       <c r="E174" s="7">
         <v>1540</v>
       </c>
       <c r="F174" s="8">
-        <v>1513.6323836870861</v>
+        <v>1514</v>
       </c>
       <c r="G174" s="8">
-        <v>1437.4460265071</v>
+        <v>1437</v>
       </c>
       <c r="H174" s="8">
-        <v>1590.5185235191034</v>
+        <v>1591</v>
       </c>
       <c r="I174" s="8">
-        <v>26.367616312913924</v>
+        <v>26</v>
       </c>
       <c r="J174" s="9">
-        <v>1.7420092617656877</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="175" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A175" t="s">
         <v>3</v>
       </c>
       <c r="B175">
         <v>2023</v>
       </c>
       <c r="C175">
         <v>12</v>
       </c>
       <c r="D175" s="6">
         <v>45010</v>
       </c>
       <c r="E175" s="7">
         <v>1449</v>
       </c>
       <c r="F175" s="8">
-        <v>1501.8528569696221</v>
+        <v>1502</v>
       </c>
       <c r="G175" s="8">
-        <v>1425.9828978898565</v>
+        <v>1426</v>
       </c>
       <c r="H175" s="8">
-        <v>1580.981038964841</v>
+        <v>1581</v>
       </c>
       <c r="I175" s="8">
-        <v>-52.852856969622053</v>
+        <v>-53</v>
       </c>
       <c r="J175" s="9">
-        <v>-3.5191767771622011</v>
+        <v>-3.5</v>
       </c>
     </row>
     <row r="176" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A176" t="s">
         <v>3</v>
       </c>
       <c r="B176">
         <v>2023</v>
       </c>
       <c r="C176">
         <v>13</v>
       </c>
       <c r="D176" s="6">
         <v>45017</v>
       </c>
       <c r="E176" s="7">
         <v>1505</v>
       </c>
       <c r="F176" s="8">
-        <v>1490.833504448558</v>
+        <v>1491</v>
       </c>
       <c r="G176" s="8">
-        <v>1415.2216650571784</v>
+        <v>1415</v>
       </c>
       <c r="H176" s="8">
-        <v>1568.1375653070006</v>
+        <v>1568</v>
       </c>
       <c r="I176" s="8">
-        <v>14.16649555144204</v>
+        <v>14</v>
       </c>
       <c r="J176" s="9">
-        <v>0.95023995028083164</v>
+        <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A177" t="s">
         <v>3</v>
       </c>
       <c r="B177">
         <v>2023</v>
       </c>
       <c r="C177">
         <v>14</v>
       </c>
       <c r="D177" s="6">
         <v>45024</v>
       </c>
       <c r="E177" s="7">
         <v>1470</v>
       </c>
       <c r="F177" s="8">
-        <v>1479.465117863477</v>
+        <v>1479</v>
       </c>
       <c r="G177" s="8">
-        <v>1402.2939285989626</v>
+        <v>1402</v>
       </c>
       <c r="H177" s="8">
-        <v>1555.10801056167</v>
+        <v>1555</v>
       </c>
       <c r="I177" s="8">
-        <v>-9.4651178634769622</v>
+        <v>-9</v>
       </c>
       <c r="J177" s="9">
-        <v>-0.63976620666431927</v>
+        <v>-0.6</v>
       </c>
     </row>
     <row r="178" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A178" t="s">
         <v>3</v>
       </c>
       <c r="B178">
         <v>2023</v>
       </c>
       <c r="C178">
         <v>15</v>
       </c>
       <c r="D178" s="6">
         <v>45031</v>
       </c>
       <c r="E178" s="7">
         <v>1461</v>
       </c>
       <c r="F178" s="8">
-        <v>1466.6564404628041</v>
+        <v>1467</v>
       </c>
       <c r="G178" s="8">
-        <v>1392.3254260417627</v>
+        <v>1392</v>
       </c>
       <c r="H178" s="8">
-        <v>1542.0378374441027</v>
+        <v>1542</v>
       </c>
       <c r="I178" s="8">
-        <v>-5.6564404628040847</v>
+        <v>-6</v>
       </c>
       <c r="J178" s="9">
-        <v>-0.38566908423483426</v>
+        <v>-0.4</v>
       </c>
     </row>
     <row r="179" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A179" t="s">
         <v>3</v>
       </c>
       <c r="B179">
         <v>2023</v>
       </c>
       <c r="C179">
         <v>16</v>
       </c>
       <c r="D179" s="6">
         <v>45038</v>
       </c>
       <c r="E179" s="7">
         <v>1464</v>
       </c>
       <c r="F179" s="8">
-        <v>1451.3591508445791</v>
+        <v>1451</v>
       </c>
       <c r="G179" s="8">
-        <v>1376.4618346639354</v>
+        <v>1376</v>
       </c>
       <c r="H179" s="8">
-        <v>1527.0746875873081</v>
+        <v>1527</v>
       </c>
       <c r="I179" s="8">
-        <v>12.640849155420938</v>
+        <v>13</v>
       </c>
       <c r="J179" s="9">
-        <v>0.87096630410638909</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="180" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A180" t="s">
         <v>3</v>
       </c>
       <c r="B180">
         <v>2023</v>
       </c>
       <c r="C180">
         <v>17</v>
       </c>
       <c r="D180" s="6">
         <v>45045</v>
       </c>
       <c r="E180" s="7">
         <v>1489</v>
       </c>
       <c r="F180" s="8">
-        <v>1432.6186922450549</v>
+        <v>1433</v>
       </c>
       <c r="G180" s="8">
-        <v>1357.8324257075381</v>
+        <v>1358</v>
       </c>
       <c r="H180" s="8">
-        <v>1507.3734417546236</v>
+        <v>1507</v>
       </c>
       <c r="I180" s="8">
-        <v>56.381307754945055</v>
+        <v>56</v>
       </c>
       <c r="J180" s="9">
-        <v>3.9355418200351693</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="181" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A181" t="s">
         <v>3</v>
       </c>
       <c r="B181">
         <v>2023</v>
       </c>
       <c r="C181">
         <v>18</v>
       </c>
       <c r="D181" s="6">
         <v>45052</v>
       </c>
       <c r="E181" s="7">
         <v>1500</v>
       </c>
       <c r="F181" s="8">
-        <v>1410.7855615959791</v>
+        <v>1411</v>
       </c>
       <c r="G181" s="8">
-        <v>1337.5050644025405</v>
+        <v>1338</v>
       </c>
       <c r="H181" s="8">
-        <v>1486.0059992728673</v>
+        <v>1486</v>
       </c>
       <c r="I181" s="8">
-        <v>89.214438404020939</v>
+        <v>89</v>
       </c>
       <c r="J181" s="9">
-        <v>6.3237419514766913</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="182" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A182" t="s">
         <v>3</v>
       </c>
       <c r="B182">
         <v>2023</v>
       </c>
       <c r="C182">
         <v>19</v>
       </c>
       <c r="D182" s="6">
         <v>45059</v>
       </c>
       <c r="E182" s="7">
         <v>1501</v>
       </c>
       <c r="F182" s="8">
-        <v>1387.776831892591</v>
+        <v>1388</v>
       </c>
       <c r="G182" s="8">
-        <v>1314.4410904720539</v>
+        <v>1314</v>
       </c>
       <c r="H182" s="8">
-        <v>1461.9572620576607</v>
+        <v>1462</v>
       </c>
       <c r="I182" s="8">
-        <v>113.22316810740904</v>
+        <v>113</v>
       </c>
       <c r="J182" s="9">
-        <v>8.1586005404773942</v>
+        <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="183" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A183" t="s">
         <v>3</v>
       </c>
       <c r="B183">
         <v>2023</v>
       </c>
       <c r="C183">
         <v>20</v>
       </c>
       <c r="D183" s="6">
         <v>45066</v>
       </c>
       <c r="E183" s="7">
         <v>1375</v>
       </c>
       <c r="F183" s="8">
-        <v>1365.4904202262428</v>
+        <v>1365</v>
       </c>
       <c r="G183" s="8">
-        <v>1291.6687010591957</v>
+        <v>1292</v>
       </c>
       <c r="H183" s="8">
-        <v>1439.1740774147211</v>
+        <v>1439</v>
       </c>
       <c r="I183" s="8">
-        <v>9.5095797737571957</v>
+        <v>10</v>
       </c>
       <c r="J183" s="9">
-        <v>0.69642229875049111</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="184" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A184" t="s">
         <v>3</v>
       </c>
       <c r="B184">
         <v>2023</v>
       </c>
       <c r="C184">
         <v>21</v>
       </c>
       <c r="D184" s="6">
         <v>45073</v>
       </c>
       <c r="E184" s="7">
         <v>1346</v>
       </c>
       <c r="F184" s="8">
-        <v>1345.6894014127761</v>
+        <v>1346</v>
       </c>
       <c r="G184" s="8">
-        <v>1274.0462973533631</v>
+        <v>1274</v>
       </c>
       <c r="H184" s="8">
-        <v>1418.5977160671641</v>
+        <v>1419</v>
       </c>
       <c r="I184" s="8">
-        <v>0.31059858722392164</v>
+        <v>0</v>
       </c>
       <c r="J184" s="9">
-        <v>2.3081001224937836E-2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A185" t="s">
         <v>3</v>
       </c>
       <c r="B185">
         <v>2023</v>
       </c>
       <c r="C185">
         <v>22</v>
       </c>
       <c r="D185" s="6">
         <v>45080</v>
       </c>
       <c r="E185" s="7">
         <v>1437</v>
       </c>
       <c r="F185" s="8">
-        <v>1330.021376008923</v>
+        <v>1330</v>
       </c>
       <c r="G185" s="8">
-        <v>1257.5523273415174</v>
+        <v>1258</v>
       </c>
       <c r="H185" s="8">
-        <v>1401.1586200752038</v>
+        <v>1401</v>
       </c>
       <c r="I185" s="8">
-        <v>106.97862399107703</v>
+        <v>107</v>
       </c>
       <c r="J185" s="9">
-        <v>8.0433762885897551</v>
+        <v>8</v>
       </c>
     </row>
     <row r="186" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A186" t="s">
         <v>3</v>
       </c>
       <c r="B186">
         <v>2023</v>
       </c>
       <c r="C186">
         <v>23</v>
       </c>
       <c r="D186" s="6">
         <v>45087</v>
       </c>
       <c r="E186" s="7">
         <v>1271</v>
       </c>
       <c r="F186" s="8">
-        <v>1319.2267107254579</v>
+        <v>1319</v>
       </c>
       <c r="G186" s="8">
-        <v>1249.1073793809319</v>
+        <v>1249</v>
       </c>
       <c r="H186" s="8">
-        <v>1391.7769922015973</v>
+        <v>1392</v>
       </c>
       <c r="I186" s="8">
-        <v>-48.226710725457906</v>
+        <v>-48</v>
       </c>
       <c r="J186" s="9">
-        <v>-3.6556802809835034</v>
+        <v>-3.7</v>
       </c>
     </row>
     <row r="187" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A187" t="s">
         <v>3</v>
       </c>
       <c r="B187">
         <v>2023</v>
       </c>
       <c r="C187">
         <v>24</v>
       </c>
       <c r="D187" s="6">
         <v>45094</v>
       </c>
       <c r="E187" s="7">
         <v>1364</v>
       </c>
       <c r="F187" s="8">
-        <v>1312.1910893295449</v>
+        <v>1312</v>
       </c>
       <c r="G187" s="8">
-        <v>1242.6787313872169</v>
+        <v>1243</v>
       </c>
       <c r="H187" s="8">
-        <v>1383.4158407250461</v>
+        <v>1383</v>
       </c>
       <c r="I187" s="8">
-        <v>51.808910670455134</v>
+        <v>52</v>
       </c>
       <c r="J187" s="9">
-        <v>3.9482748428757048</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="188" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A188" t="s">
         <v>3</v>
       </c>
       <c r="B188">
         <v>2023</v>
       </c>
       <c r="C188">
         <v>25</v>
       </c>
       <c r="D188" s="6">
         <v>45101</v>
       </c>
       <c r="E188" s="7">
         <v>1334</v>
       </c>
       <c r="F188" s="8">
-        <v>1307.615257744982</v>
+        <v>1308</v>
       </c>
       <c r="G188" s="8">
-        <v>1236.2273405967014</v>
+        <v>1236</v>
       </c>
       <c r="H188" s="8">
-        <v>1381.0197189379951</v>
+        <v>1381</v>
       </c>
       <c r="I188" s="8">
-        <v>26.384742255017954</v>
+        <v>26</v>
       </c>
       <c r="J188" s="9">
-        <v>2.0177756491247294</v>
+        <v>2</v>
       </c>
     </row>
     <row r="189" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A189" t="s">
         <v>3</v>
       </c>
       <c r="B189">
         <v>2023</v>
       </c>
       <c r="C189">
         <v>26</v>
       </c>
       <c r="D189" s="6">
         <v>45108</v>
       </c>
       <c r="E189" s="7">
         <v>1338</v>
       </c>
       <c r="F189" s="8">
-        <v>1304.240635435197</v>
+        <v>1304</v>
       </c>
       <c r="G189" s="8">
-        <v>1234.7077650083904</v>
+        <v>1235</v>
       </c>
       <c r="H189" s="8">
-        <v>1374.5613953491468</v>
+        <v>1375</v>
       </c>
       <c r="I189" s="8">
-        <v>33.759364564803036</v>
+        <v>34</v>
       </c>
       <c r="J189" s="9">
-        <v>2.5884306659053209</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="190" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A190" t="s">
         <v>3</v>
       </c>
       <c r="B190">
         <v>2023</v>
       </c>
       <c r="C190">
         <v>27</v>
       </c>
       <c r="D190" s="6">
         <v>45115</v>
       </c>
       <c r="E190" s="7">
         <v>1346</v>
       </c>
       <c r="F190" s="8">
-        <v>1300.828743171249</v>
+        <v>1301</v>
       </c>
       <c r="G190" s="8">
-        <v>1231.0909737670981</v>
+        <v>1231</v>
       </c>
       <c r="H190" s="8">
-        <v>1372.9861996396046</v>
+        <v>1373</v>
       </c>
       <c r="I190" s="8">
-        <v>45.171256828750984</v>
+        <v>45</v>
       </c>
       <c r="J190" s="9">
-        <v>3.4724983642834673</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="191" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A191" t="s">
         <v>3</v>
       </c>
       <c r="B191">
         <v>2023</v>
       </c>
       <c r="C191">
         <v>28</v>
       </c>
       <c r="D191" s="6">
         <v>45122</v>
       </c>
       <c r="E191" s="7">
         <v>1361</v>
       </c>
       <c r="F191" s="8">
-        <v>1296.4586152316081</v>
+        <v>1296</v>
       </c>
       <c r="G191" s="8">
-        <v>1226.3389287701386</v>
+        <v>1226</v>
       </c>
       <c r="H191" s="8">
-        <v>1368.2624233792337</v>
+        <v>1368</v>
       </c>
       <c r="I191" s="8">
-        <v>64.541384768391936</v>
+        <v>65</v>
       </c>
       <c r="J191" s="9">
-        <v>4.9782834569587635</v>
+        <v>5</v>
       </c>
     </row>
     <row r="192" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A192" t="s">
         <v>3</v>
       </c>
       <c r="B192">
         <v>2023</v>
       </c>
       <c r="C192">
         <v>29</v>
       </c>
       <c r="D192" s="6">
         <v>45129</v>
       </c>
       <c r="E192" s="7">
         <v>1315</v>
       </c>
       <c r="F192" s="8">
-        <v>1291.4339899228421</v>
+        <v>1291</v>
       </c>
       <c r="G192" s="8">
-        <v>1219.4315546185981</v>
+        <v>1219</v>
       </c>
       <c r="H192" s="8">
-        <v>1361.3653913037135</v>
+        <v>1361</v>
       </c>
       <c r="I192" s="8">
-        <v>23.566010077157898</v>
+        <v>24</v>
       </c>
       <c r="J192" s="9">
-        <v>1.8247940089114252</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="193" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A193" t="s">
         <v>3</v>
       </c>
       <c r="B193">
         <v>2023</v>
       </c>
       <c r="C193">
         <v>30</v>
       </c>
       <c r="D193" s="6">
         <v>45136</v>
       </c>
       <c r="E193" s="7">
         <v>1359</v>
       </c>
       <c r="F193" s="8">
-        <v>1286.357192508528</v>
+        <v>1286</v>
       </c>
       <c r="G193" s="8">
-        <v>1215.3508896271965</v>
+        <v>1215</v>
       </c>
       <c r="H193" s="8">
-        <v>1357.2750889093197</v>
+        <v>1357</v>
       </c>
       <c r="I193" s="8">
-        <v>72.642807491472013</v>
+        <v>73</v>
       </c>
       <c r="J193" s="9">
-        <v>5.6471723339775508</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="194" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A194" t="s">
         <v>3</v>
       </c>
       <c r="B194">
         <v>2023</v>
       </c>
       <c r="C194">
         <v>31</v>
       </c>
       <c r="D194" s="6">
         <v>45143</v>
       </c>
       <c r="E194" s="7">
         <v>1369</v>
       </c>
       <c r="F194" s="8">
-        <v>1281.82140914296</v>
+        <v>1282</v>
       </c>
       <c r="G194" s="8">
-        <v>1213.0811987939701</v>
+        <v>1213</v>
       </c>
       <c r="H194" s="8">
-        <v>1351.9759983263934</v>
+        <v>1352</v>
       </c>
       <c r="I194" s="8">
-        <v>87.178590857040035</v>
+        <v>87</v>
       </c>
       <c r="J194" s="9">
-        <v>6.801149538868188</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="195" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A195" t="s">
         <v>3</v>
       </c>
       <c r="B195">
         <v>2023</v>
       </c>
       <c r="C195">
         <v>32</v>
       </c>
       <c r="D195" s="6">
         <v>45150</v>
       </c>
       <c r="E195" s="7">
         <v>1389</v>
       </c>
       <c r="F195" s="8">
-        <v>1278.411748157459</v>
+        <v>1278</v>
       </c>
       <c r="G195" s="8">
-        <v>1208.6090808525807</v>
+        <v>1209</v>
       </c>
       <c r="H195" s="8">
-        <v>1349.4719698007091</v>
+        <v>1349</v>
       </c>
       <c r="I195" s="8">
-        <v>110.58825184254101</v>
+        <v>111</v>
       </c>
       <c r="J195" s="9">
-        <v>8.6504408303450759</v>
+        <v>8.6999999999999993</v>
       </c>
     </row>
     <row r="196" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A196" t="s">
         <v>3</v>
       </c>
       <c r="B196">
         <v>2023</v>
       </c>
       <c r="C196">
         <v>33</v>
       </c>
       <c r="D196" s="6">
         <v>45157</v>
       </c>
       <c r="E196" s="7">
         <v>1396</v>
       </c>
       <c r="F196" s="8">
-        <v>1276.7356143729498</v>
+        <v>1277</v>
       </c>
       <c r="G196" s="8">
-        <v>1207.9293994624309</v>
+        <v>1208</v>
       </c>
       <c r="H196" s="8">
-        <v>1346.6915370866275</v>
+        <v>1347</v>
       </c>
       <c r="I196" s="8">
-        <v>119.26438562705016</v>
+        <v>119</v>
       </c>
       <c r="J196" s="9">
-        <v>9.3413533925444057</v>
+        <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="197" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A197" t="s">
         <v>3</v>
       </c>
       <c r="B197">
         <v>2023</v>
       </c>
       <c r="C197">
         <v>34</v>
       </c>
       <c r="D197" s="6">
         <v>45164</v>
       </c>
       <c r="E197" s="7">
         <v>1346</v>
       </c>
       <c r="F197" s="8">
-        <v>1277.5982447098661</v>
+        <v>1278</v>
       </c>
       <c r="G197" s="8">
-        <v>1208.1778603028199</v>
+        <v>1208</v>
       </c>
       <c r="H197" s="8">
-        <v>1346.8539317991799</v>
+        <v>1347</v>
       </c>
       <c r="I197" s="8">
-        <v>68.401755290133906</v>
+        <v>68</v>
       </c>
       <c r="J197" s="9">
-        <v>5.353933098559267</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="198" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A198" t="s">
         <v>3</v>
       </c>
       <c r="B198">
         <v>2023</v>
       </c>
       <c r="C198">
         <v>35</v>
       </c>
       <c r="D198" s="6">
         <v>45171</v>
       </c>
       <c r="E198" s="7">
         <v>1393</v>
       </c>
       <c r="F198" s="8">
-        <v>1281.9073579226852</v>
+        <v>1282</v>
       </c>
       <c r="G198" s="8">
-        <v>1212.5391684646365</v>
+        <v>1213</v>
       </c>
       <c r="H198" s="8">
-        <v>1353.137871386934</v>
+        <v>1353</v>
       </c>
       <c r="I198" s="8">
-        <v>111.09264207731485</v>
+        <v>111</v>
       </c>
       <c r="J198" s="9">
-        <v>8.6661989566343607</v>
+        <v>8.6999999999999993</v>
       </c>
     </row>
     <row r="199" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A199" t="s">
         <v>3</v>
       </c>
       <c r="B199">
         <v>2023</v>
       </c>
       <c r="C199">
         <v>36</v>
       </c>
       <c r="D199" s="6">
         <v>45178</v>
       </c>
       <c r="E199" s="7">
         <v>1395</v>
       </c>
       <c r="F199" s="8">
-        <v>1290.6067853718719</v>
+        <v>1291</v>
       </c>
       <c r="G199" s="8">
-        <v>1220.2087362417474</v>
+        <v>1220</v>
       </c>
       <c r="H199" s="8">
-        <v>1360.7719975244977</v>
+        <v>1361</v>
       </c>
       <c r="I199" s="8">
-        <v>104.39321462812813</v>
+        <v>104</v>
       </c>
       <c r="J199" s="9">
-        <v>8.0886925290764253</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="200" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A200" t="s">
         <v>3</v>
       </c>
       <c r="B200">
         <v>2023</v>
       </c>
       <c r="C200">
         <v>37</v>
       </c>
       <c r="D200" s="6">
         <v>45185</v>
       </c>
       <c r="E200" s="7">
         <v>1364</v>
       </c>
       <c r="F200" s="8">
-        <v>1304.7042892960001</v>
+        <v>1305</v>
       </c>
       <c r="G200" s="8">
-        <v>1235.3772168477992</v>
+        <v>1235</v>
       </c>
       <c r="H200" s="8">
-        <v>1375.9649388619555</v>
+        <v>1376</v>
       </c>
       <c r="I200" s="8">
-        <v>59.29571070399993</v>
+        <v>59</v>
       </c>
       <c r="J200" s="9">
-        <v>4.544762456172748</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="201" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A201" t="s">
         <v>3</v>
       </c>
       <c r="B201">
         <v>2023</v>
       </c>
       <c r="C201">
         <v>38</v>
       </c>
       <c r="D201" s="6">
         <v>45192</v>
       </c>
       <c r="E201" s="7">
         <v>1406</v>
       </c>
       <c r="F201" s="8">
-        <v>1325.1475360825179</v>
+        <v>1325</v>
       </c>
       <c r="G201" s="8">
-        <v>1253.2558917449305</v>
+        <v>1253</v>
       </c>
       <c r="H201" s="8">
-        <v>1396.9412806074067</v>
+        <v>1397</v>
       </c>
       <c r="I201" s="8">
-        <v>80.852463917482055</v>
+        <v>81</v>
       </c>
       <c r="J201" s="9">
-        <v>6.1013933706206842</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="202" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A202" t="s">
         <v>3</v>
       </c>
       <c r="B202">
         <v>2023</v>
       </c>
       <c r="C202">
         <v>39</v>
       </c>
       <c r="D202" s="6">
         <v>45199</v>
       </c>
       <c r="E202" s="7">
         <v>1481</v>
       </c>
       <c r="F202" s="8">
-        <v>1350.566796266015</v>
+        <v>1351</v>
       </c>
       <c r="G202" s="8">
-        <v>1279.6701651324522</v>
+        <v>1280</v>
       </c>
       <c r="H202" s="8">
-        <v>1422.5217136210865</v>
+        <v>1423</v>
       </c>
       <c r="I202" s="8">
-        <v>130.43320373398501</v>
+        <v>130</v>
       </c>
       <c r="J202" s="9">
-        <v>9.6576640336931661</v>
+        <v>9.6999999999999993</v>
       </c>
     </row>
     <row r="203" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A203" t="s">
         <v>3</v>
       </c>
       <c r="B203">
         <v>2023</v>
       </c>
       <c r="C203">
         <v>40</v>
       </c>
       <c r="D203" s="6">
         <v>45206</v>
       </c>
       <c r="E203" s="7">
         <v>1616</v>
       </c>
       <c r="F203" s="8">
-        <v>1377.612859221784</v>
+        <v>1378</v>
       </c>
       <c r="G203" s="8">
-        <v>1304.1651575313924</v>
+        <v>1304</v>
       </c>
       <c r="H203" s="8">
-        <v>1450.18364909549</v>
+        <v>1450</v>
       </c>
       <c r="I203" s="8">
-        <v>238.38714077821601</v>
+        <v>238</v>
       </c>
       <c r="J203" s="9">
-        <v>17.304363790047759</v>
+        <v>17.3</v>
       </c>
     </row>
     <row r="204" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A204" t="s">
         <v>3</v>
       </c>
       <c r="B204">
         <v>2023</v>
       </c>
       <c r="C204">
         <v>41</v>
       </c>
       <c r="D204" s="6">
         <v>45213</v>
       </c>
       <c r="E204" s="7">
         <v>1538</v>
       </c>
       <c r="F204" s="8">
-        <v>1402.625319715906</v>
+        <v>1403</v>
       </c>
       <c r="G204" s="8">
-        <v>1329.2120560441442</v>
+        <v>1329</v>
       </c>
       <c r="H204" s="8">
-        <v>1477.3471345791845</v>
+        <v>1477</v>
       </c>
       <c r="I204" s="8">
-        <v>135.37468028409398</v>
+        <v>135</v>
       </c>
       <c r="J204" s="9">
-        <v>9.6515212139128863</v>
+        <v>9.6999999999999993</v>
       </c>
     </row>
     <row r="205" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A205" t="s">
         <v>3</v>
       </c>
       <c r="B205">
         <v>2023</v>
       </c>
       <c r="C205">
         <v>42</v>
       </c>
       <c r="D205" s="6">
         <v>45220</v>
       </c>
       <c r="E205" s="7">
         <v>1488</v>
       </c>
       <c r="F205" s="8">
-        <v>1421.6862020389999</v>
+        <v>1422</v>
       </c>
       <c r="G205" s="8">
-        <v>1347.2417052706517</v>
+        <v>1347</v>
       </c>
       <c r="H205" s="8">
-        <v>1496.3791600145796</v>
+        <v>1496</v>
       </c>
       <c r="I205" s="8">
-        <v>66.313797961000091</v>
+        <v>66</v>
       </c>
       <c r="J205" s="9">
-        <v>4.6644468987524732</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="206" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A206" t="s">
         <v>3</v>
       </c>
       <c r="B206">
         <v>2023</v>
       </c>
       <c r="C206">
         <v>43</v>
       </c>
       <c r="D206" s="6">
         <v>45227</v>
       </c>
       <c r="E206" s="7">
         <v>1484</v>
       </c>
       <c r="F206" s="8">
-        <v>1430.830544790223</v>
+        <v>1431</v>
       </c>
       <c r="G206" s="8">
-        <v>1355.6921652643832</v>
+        <v>1356</v>
       </c>
       <c r="H206" s="8">
-        <v>1506.6578857326147</v>
+        <v>1507</v>
       </c>
       <c r="I206" s="8">
-        <v>53.16945520977697</v>
+        <v>53</v>
       </c>
       <c r="J206" s="9">
-        <v>3.7159854745463434</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="207" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A207" t="s">
         <v>3</v>
       </c>
       <c r="B207">
         <v>2023</v>
       </c>
       <c r="C207">
         <v>44</v>
       </c>
       <c r="D207" s="6">
         <v>45234</v>
       </c>
       <c r="E207" s="7">
         <v>1594</v>
       </c>
       <c r="F207" s="8">
-        <v>1430.0384766796128</v>
+        <v>1430</v>
       </c>
       <c r="G207" s="8">
-        <v>1355.6923915638815</v>
+        <v>1356</v>
       </c>
       <c r="H207" s="8">
-        <v>1504.3297472246752</v>
+        <v>1504</v>
       </c>
       <c r="I207" s="8">
-        <v>163.96152332038719</v>
+        <v>164</v>
       </c>
       <c r="J207" s="9">
-        <v>11.465532291207097</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="208" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A208" t="s">
         <v>3</v>
       </c>
       <c r="B208">
         <v>2023</v>
       </c>
       <c r="C208">
         <v>45</v>
       </c>
       <c r="D208" s="6">
         <v>45241</v>
       </c>
       <c r="E208" s="7">
         <v>1609</v>
       </c>
       <c r="F208" s="8">
-        <v>1424.5062336809381</v>
+        <v>1425</v>
       </c>
       <c r="G208" s="8">
-        <v>1349.2567331676153</v>
+        <v>1349</v>
       </c>
       <c r="H208" s="8">
-        <v>1499.5058236604691</v>
+        <v>1500</v>
       </c>
       <c r="I208" s="8">
-        <v>184.49376631906193</v>
+        <v>184</v>
       </c>
       <c r="J208" s="9">
-        <v>12.951418671038624</v>
+        <v>13</v>
       </c>
     </row>
     <row r="209" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A209" t="s">
         <v>3</v>
       </c>
       <c r="B209">
         <v>2023</v>
       </c>
       <c r="C209">
         <v>46</v>
       </c>
       <c r="D209" s="6">
         <v>45248</v>
       </c>
       <c r="E209" s="7">
         <v>1578</v>
       </c>
       <c r="F209" s="8">
-        <v>1419.781541957213</v>
+        <v>1420</v>
       </c>
       <c r="G209" s="8">
-        <v>1345.3990106264102</v>
+        <v>1345</v>
       </c>
       <c r="H209" s="8">
-        <v>1494.3361704743525</v>
+        <v>1494</v>
       </c>
       <c r="I209" s="8">
-        <v>158.21845804278701</v>
+        <v>158</v>
       </c>
       <c r="J209" s="9">
-        <v>11.143859345056555</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="210" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A210" t="s">
         <v>3</v>
       </c>
       <c r="B210">
         <v>2023</v>
       </c>
       <c r="C210">
         <v>47</v>
       </c>
       <c r="D210" s="6">
         <v>45255</v>
       </c>
       <c r="E210" s="7">
         <v>1629</v>
       </c>
       <c r="F210" s="8">
-        <v>1421.3528980774531</v>
+        <v>1421</v>
       </c>
       <c r="G210" s="8">
-        <v>1348.0994402758895</v>
+        <v>1348</v>
       </c>
       <c r="H210" s="8">
-        <v>1496.89628798846</v>
+        <v>1497</v>
       </c>
       <c r="I210" s="8">
-        <v>207.64710192254688</v>
+        <v>208</v>
       </c>
       <c r="J210" s="9">
-        <v>14.609116582054597</v>
+        <v>14.6</v>
       </c>
     </row>
     <row r="211" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A211" t="s">
         <v>3</v>
       </c>
       <c r="B211">
         <v>2023</v>
       </c>
       <c r="C211">
         <v>48</v>
       </c>
       <c r="D211" s="6">
         <v>45262</v>
       </c>
       <c r="E211" s="7">
         <v>1631</v>
       </c>
       <c r="F211" s="8">
-        <v>1434.77385821704</v>
+        <v>1435</v>
       </c>
       <c r="G211" s="8">
-        <v>1359.3747197593395</v>
+        <v>1359</v>
       </c>
       <c r="H211" s="8">
-        <v>1508.3200871544461</v>
+        <v>1508</v>
       </c>
       <c r="I211" s="8">
-        <v>196.22614178295998</v>
+        <v>196</v>
       </c>
       <c r="J211" s="9">
-        <v>13.676450867790805</v>
+        <v>13.7</v>
       </c>
     </row>
     <row r="212" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A212" t="s">
         <v>3</v>
       </c>
       <c r="B212">
         <v>2023</v>
       </c>
       <c r="C212">
         <v>49</v>
       </c>
       <c r="D212" s="6">
         <v>45269</v>
       </c>
       <c r="E212" s="7">
         <v>1649</v>
       </c>
       <c r="F212" s="8">
-        <v>1462.775586450196</v>
+        <v>1463</v>
       </c>
       <c r="G212" s="8">
-        <v>1389.6371260019259</v>
+        <v>1390</v>
       </c>
       <c r="H212" s="8">
-        <v>1539.0604728838534</v>
+        <v>1539</v>
       </c>
       <c r="I212" s="8">
-        <v>186.22441354980401</v>
+        <v>186</v>
       </c>
       <c r="J212" s="9">
-        <v>12.73089428582314</v>
+        <v>12.7</v>
       </c>
     </row>
     <row r="213" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A213" t="s">
         <v>3</v>
       </c>
       <c r="B213">
         <v>2023</v>
       </c>
       <c r="C213">
         <v>50</v>
       </c>
       <c r="D213" s="6">
         <v>45276</v>
       </c>
       <c r="E213" s="7">
         <v>1715</v>
       </c>
       <c r="F213" s="8">
-        <v>1501.2023054620381</v>
+        <v>1501</v>
       </c>
       <c r="G213" s="8">
-        <v>1426.0361107845331</v>
+        <v>1426</v>
       </c>
       <c r="H213" s="8">
-        <v>1578.1466292682167</v>
+        <v>1578</v>
       </c>
       <c r="I213" s="8">
-        <v>213.79769453796189</v>
+        <v>214</v>
       </c>
       <c r="J213" s="9">
-        <v>14.241764335164646</v>
+        <v>14.2</v>
       </c>
     </row>
     <row r="214" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A214" t="s">
         <v>3</v>
       </c>
       <c r="B214">
         <v>2023</v>
       </c>
       <c r="C214">
         <v>51</v>
       </c>
       <c r="D214" s="6">
         <v>45283</v>
       </c>
       <c r="E214" s="7">
         <v>1667</v>
       </c>
       <c r="F214" s="8">
-        <v>1544.6491259639479</v>
+        <v>1545</v>
       </c>
       <c r="G214" s="8">
-        <v>1468.3425920594859</v>
+        <v>1468</v>
       </c>
       <c r="H214" s="8">
-        <v>1624.2282782027876</v>
+        <v>1624</v>
       </c>
       <c r="I214" s="8">
-        <v>122.35087403605212</v>
+        <v>122</v>
       </c>
       <c r="J214" s="9">
-        <v>7.9209492938856556</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="215" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A215" t="s">
         <v>3</v>
       </c>
       <c r="B215">
         <v>2023</v>
       </c>
       <c r="C215">
         <v>52</v>
       </c>
       <c r="D215" s="6">
         <v>45290</v>
       </c>
       <c r="E215" s="7">
         <v>1692</v>
       </c>
       <c r="F215" s="8">
-        <v>1587.1220525119211</v>
+        <v>1587</v>
       </c>
       <c r="G215" s="8">
-        <v>1506.1001357306454</v>
+        <v>1506</v>
       </c>
       <c r="H215" s="8">
-        <v>1666.7104117743561</v>
+        <v>1667</v>
       </c>
       <c r="I215" s="8">
-        <v>104.87794748807892</v>
+        <v>105</v>
       </c>
       <c r="J215" s="9">
-        <v>6.6080581088322532</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="216" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A216" t="s">
         <v>3</v>
       </c>
       <c r="B216">
         <v>2024</v>
       </c>
       <c r="C216">
         <v>1</v>
       </c>
       <c r="D216" s="6">
         <v>45297</v>
       </c>
       <c r="E216" s="7">
         <v>1825</v>
       </c>
       <c r="F216" s="8">
-        <v>1621.9657267682239</v>
+        <v>1622</v>
       </c>
       <c r="G216" s="8">
-        <v>1543.7290920939527</v>
+        <v>1544</v>
       </c>
       <c r="H216" s="8">
-        <v>1699.750597308783</v>
+        <v>1700</v>
       </c>
       <c r="I216" s="8">
-        <v>203.03427323177607</v>
+        <v>203</v>
       </c>
       <c r="J216" s="9">
-        <v>12.517790596988945</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="217" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A217" t="s">
         <v>3</v>
       </c>
       <c r="B217">
         <v>2024</v>
       </c>
       <c r="C217">
         <v>2</v>
       </c>
       <c r="D217" s="6">
         <v>45304</v>
       </c>
       <c r="E217" s="7">
         <v>1840</v>
       </c>
       <c r="F217" s="8">
-        <v>1643.6126354419689</v>
+        <v>1644</v>
       </c>
       <c r="G217" s="8">
-        <v>1563.8257746823094</v>
+        <v>1564</v>
       </c>
       <c r="H217" s="8">
-        <v>1722.9447938819999</v>
+        <v>1723</v>
       </c>
       <c r="I217" s="8">
-        <v>196.38736455803109</v>
+        <v>196</v>
       </c>
       <c r="J217" s="9">
-        <v>11.948518788626998</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="218" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A218" t="s">
         <v>3</v>
       </c>
       <c r="B218">
         <v>2024</v>
       </c>
       <c r="C218">
         <v>3</v>
       </c>
       <c r="D218" s="6">
         <v>45311</v>
       </c>
       <c r="E218" s="7">
         <v>1780</v>
       </c>
       <c r="F218" s="8">
-        <v>1652.7565083422419</v>
+        <v>1653</v>
       </c>
       <c r="G218" s="8">
-        <v>1573.9063663428356</v>
+        <v>1574</v>
       </c>
       <c r="H218" s="8">
-        <v>1732.8152406295399</v>
+        <v>1733</v>
       </c>
       <c r="I218" s="8">
-        <v>127.24349165775811</v>
+        <v>127</v>
       </c>
       <c r="J218" s="9">
-        <v>7.6988649577539121</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="219" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A219" t="s">
         <v>3</v>
       </c>
       <c r="B219">
         <v>2024</v>
       </c>
       <c r="C219">
         <v>4</v>
       </c>
       <c r="D219" s="6">
         <v>45318</v>
       </c>
       <c r="E219" s="7">
         <v>1705</v>
       </c>
       <c r="F219" s="8">
-        <v>1651.979252946071</v>
+        <v>1652</v>
       </c>
       <c r="G219" s="8">
-        <v>1572.0410435948147</v>
+        <v>1572</v>
       </c>
       <c r="H219" s="8">
-        <v>1733.5866871241471</v>
+        <v>1734</v>
       </c>
       <c r="I219" s="8">
-        <v>53.020747053928972</v>
+        <v>53</v>
       </c>
       <c r="J219" s="9">
-        <v>3.2095286281213191</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="220" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A220" t="s">
         <v>3</v>
       </c>
       <c r="B220">
         <v>2024</v>
       </c>
       <c r="C220">
         <v>5</v>
       </c>
       <c r="D220" s="6">
         <v>45325</v>
       </c>
       <c r="E220" s="7">
         <v>1675</v>
       </c>
       <c r="F220" s="8">
-        <v>1644.0542473801702</v>
+        <v>1644</v>
       </c>
       <c r="G220" s="8">
-        <v>1564.4167018359744</v>
+        <v>1564</v>
       </c>
       <c r="H220" s="8">
-        <v>1724.5076709540349</v>
+        <v>1725</v>
       </c>
       <c r="I220" s="8">
-        <v>30.945752619829818</v>
+        <v>31</v>
       </c>
       <c r="J220" s="9">
-        <v>1.8822829398203993</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="221" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A221" t="s">
         <v>3</v>
       </c>
       <c r="B221">
         <v>2024</v>
       </c>
       <c r="C221">
         <v>6</v>
       </c>
       <c r="D221" s="6">
         <v>45332</v>
       </c>
       <c r="E221" s="7">
         <v>1640</v>
       </c>
       <c r="F221" s="8">
-        <v>1631.8022557761219</v>
+        <v>1632</v>
       </c>
       <c r="G221" s="8">
-        <v>1553.1393819052221</v>
+        <v>1553</v>
       </c>
       <c r="H221" s="8">
-        <v>1711.7664163855227</v>
+        <v>1712</v>
       </c>
       <c r="I221" s="8">
-        <v>8.1977442238780895</v>
+        <v>8</v>
       </c>
       <c r="J221" s="9">
-        <v>0.50237362982312561</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="222" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A222" t="s">
         <v>3</v>
       </c>
       <c r="B222">
         <v>2024</v>
       </c>
       <c r="C222">
         <v>7</v>
       </c>
       <c r="D222" s="6">
         <v>45339</v>
       </c>
       <c r="E222" s="7">
         <v>1605</v>
       </c>
       <c r="F222" s="8">
-        <v>1617.814662575664</v>
+        <v>1618</v>
       </c>
       <c r="G222" s="8">
-        <v>1537.1355451150473</v>
+        <v>1537</v>
       </c>
       <c r="H222" s="8">
-        <v>1698.4646342698859</v>
+        <v>1698</v>
       </c>
       <c r="I222" s="8">
-        <v>-12.814662575663988</v>
+        <v>-13</v>
       </c>
       <c r="J222" s="9">
-        <v>-0.7920970721863938</v>
+        <v>-0.8</v>
       </c>
     </row>
     <row r="223" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A223" t="s">
         <v>3</v>
       </c>
       <c r="B223">
         <v>2024</v>
       </c>
       <c r="C223">
         <v>8</v>
       </c>
       <c r="D223" s="6">
         <v>45346</v>
       </c>
       <c r="E223" s="7">
         <v>1630</v>
       </c>
       <c r="F223" s="8">
-        <v>1603.2356057133579</v>
+        <v>1603</v>
       </c>
       <c r="G223" s="8">
-        <v>1523.4197396825061</v>
+        <v>1523</v>
       </c>
       <c r="H223" s="8">
-        <v>1682.5680567715458</v>
+        <v>1683</v>
       </c>
       <c r="I223" s="8">
-        <v>26.764394286642073</v>
+        <v>27</v>
       </c>
       <c r="J223" s="9">
-        <v>1.6693986954420978</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="224" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A224" t="s">
         <v>3</v>
       </c>
       <c r="B224">
         <v>2024</v>
       </c>
       <c r="C224">
         <v>9</v>
       </c>
       <c r="D224" s="6">
         <v>45353</v>
       </c>
       <c r="E224" s="7">
         <v>1530</v>
       </c>
       <c r="F224" s="8">
-        <v>1588.5703871076971</v>
+        <v>1589</v>
       </c>
       <c r="G224" s="8">
-        <v>1510.5828890447494</v>
+        <v>1511</v>
       </c>
       <c r="H224" s="8">
-        <v>1668.6438800838689</v>
+        <v>1669</v>
       </c>
       <c r="I224" s="8">
-        <v>-58.570387107697115</v>
+        <v>-59</v>
       </c>
       <c r="J224" s="9">
-        <v>-3.6869872171252069</v>
+        <v>-3.7</v>
       </c>
     </row>
     <row r="225" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A225" t="s">
         <v>3</v>
       </c>
       <c r="B225">
         <v>2024</v>
       </c>
       <c r="C225">
         <v>10</v>
       </c>
       <c r="D225" s="6">
         <v>45360</v>
       </c>
       <c r="E225" s="7">
         <v>1550</v>
       </c>
       <c r="F225" s="8">
-        <v>1574.307435019173</v>
+        <v>1574</v>
       </c>
       <c r="G225" s="8">
-        <v>1496.2360133615539</v>
+        <v>1496</v>
       </c>
       <c r="H225" s="8">
-        <v>1652.2606243805394</v>
+        <v>1652</v>
       </c>
       <c r="I225" s="8">
-        <v>-24.307435019172999</v>
+        <v>-24</v>
       </c>
       <c r="J225" s="9">
-        <v>-1.5440081446910625</v>
+        <v>-1.5</v>
       </c>
     </row>
     <row r="226" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A226" t="s">
         <v>3</v>
       </c>
       <c r="B226">
         <v>2024</v>
       </c>
       <c r="C226">
         <v>11</v>
       </c>
       <c r="D226" s="6">
         <v>45367</v>
       </c>
       <c r="E226" s="7">
         <v>1515</v>
       </c>
       <c r="F226" s="8">
-        <v>1560.9157407330249</v>
+        <v>1561</v>
       </c>
       <c r="G226" s="8">
-        <v>1485.0023130487714</v>
+        <v>1485</v>
       </c>
       <c r="H226" s="8">
-        <v>1640.0025544781045</v>
+        <v>1640</v>
       </c>
       <c r="I226" s="8">
-        <v>-45.915740733024904</v>
+        <v>-46</v>
       </c>
       <c r="J226" s="9">
-        <v>-2.9415899612532712</v>
+        <v>-2.9</v>
       </c>
     </row>
     <row r="227" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A227" t="s">
         <v>3</v>
       </c>
       <c r="B227">
         <v>2024</v>
       </c>
       <c r="C227">
         <v>12</v>
       </c>
       <c r="D227" s="6">
         <v>45374</v>
       </c>
       <c r="E227" s="7">
         <v>1520</v>
       </c>
       <c r="F227" s="8">
-        <v>1548.7867680242971</v>
+        <v>1549</v>
       </c>
       <c r="G227" s="8">
-        <v>1469.5313732609404</v>
+        <v>1470</v>
       </c>
       <c r="H227" s="8">
-        <v>1625.4816414437341</v>
+        <v>1625</v>
       </c>
       <c r="I227" s="8">
-        <v>-28.786768024297089</v>
+        <v>-29</v>
       </c>
       <c r="J227" s="9">
-        <v>-1.8586656742308492</v>
+        <v>-1.9</v>
       </c>
     </row>
     <row r="228" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A228" t="s">
         <v>3</v>
       </c>
       <c r="B228">
         <v>2024</v>
       </c>
       <c r="C228">
         <v>13</v>
       </c>
       <c r="D228" s="6">
         <v>45381</v>
       </c>
-      <c r="E228" s="10">
+      <c r="E228" s="7">
         <v>1615</v>
       </c>
       <c r="F228" s="8">
-        <v>1537.428658125202</v>
+        <v>1537</v>
       </c>
       <c r="G228" s="8">
-        <v>1461.7472860841206</v>
+        <v>1462</v>
       </c>
       <c r="H228" s="8">
-        <v>1616.6145651976126</v>
+        <v>1617</v>
       </c>
       <c r="I228" s="8">
-        <v>77.571341874798009</v>
+        <v>78</v>
       </c>
       <c r="J228" s="9">
-        <v>5.0455246469381763</v>
+        <v>5</v>
       </c>
     </row>
     <row r="229" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A229" t="s">
         <v>3</v>
       </c>
       <c r="B229">
         <v>2024</v>
       </c>
       <c r="C229">
         <v>14</v>
       </c>
       <c r="D229" s="6">
         <v>45388</v>
       </c>
-      <c r="E229" s="10">
+      <c r="E229" s="7">
         <v>1515</v>
       </c>
       <c r="F229" s="8">
-        <v>1525.7001315010061</v>
+        <v>1526</v>
       </c>
       <c r="G229" s="8">
-        <v>1448.7920583394671</v>
+        <v>1449</v>
       </c>
       <c r="H229" s="8">
-        <v>1604.5546779817528</v>
+        <v>1605</v>
       </c>
       <c r="I229" s="8">
-        <v>-10.700131501006126</v>
+        <v>-11</v>
       </c>
       <c r="J229" s="9">
-        <v>-0.70132598667859725</v>
+        <v>-0.7</v>
       </c>
     </row>
     <row r="230" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A230" t="s">
         <v>3</v>
       </c>
       <c r="B230">
         <v>2024</v>
       </c>
       <c r="C230">
         <v>15</v>
       </c>
       <c r="D230" s="6">
         <v>45395</v>
       </c>
-      <c r="E230" s="10">
+      <c r="E230" s="7">
         <v>1555</v>
       </c>
       <c r="F230" s="8">
-        <v>1512.478398293641</v>
+        <v>1512</v>
       </c>
       <c r="G230" s="8">
-        <v>1435.8023528375313</v>
+        <v>1436</v>
       </c>
       <c r="H230" s="8">
-        <v>1588.4623667250521</v>
+        <v>1588</v>
       </c>
       <c r="I230" s="8">
-        <v>42.521601706358979</v>
+        <v>43</v>
       </c>
       <c r="J230" s="9">
-        <v>2.8113857199105325</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="231" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A231" t="s">
         <v>3</v>
       </c>
       <c r="B231">
         <v>2024</v>
       </c>
       <c r="C231">
         <v>16</v>
       </c>
       <c r="D231" s="6">
         <v>45402</v>
       </c>
-      <c r="E231" s="10">
+      <c r="E231" s="7">
         <v>1450</v>
       </c>
       <c r="F231" s="8">
-        <v>1496.6849048785439</v>
+        <v>1497</v>
       </c>
       <c r="G231" s="8">
-        <v>1419.921849578149</v>
+        <v>1420</v>
       </c>
       <c r="H231" s="8">
-        <v>1573.4808136476961</v>
+        <v>1573</v>
       </c>
       <c r="I231" s="8">
-        <v>-46.684904878543875</v>
+        <v>-47</v>
       </c>
       <c r="J231" s="9">
-        <v>-3.1192206673810432</v>
+        <v>-3.1</v>
       </c>
     </row>
     <row r="232" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A232" t="s">
         <v>3</v>
       </c>
       <c r="B232">
         <v>2024</v>
       </c>
       <c r="C232">
         <v>17</v>
       </c>
       <c r="D232" s="6">
         <v>45409</v>
       </c>
-      <c r="E232" s="10">
+      <c r="E232" s="7">
         <v>1435</v>
       </c>
       <c r="F232" s="8">
-        <v>1477.3376941416959</v>
+        <v>1477</v>
       </c>
       <c r="G232" s="8">
-        <v>1402.2863644741433</v>
+        <v>1402</v>
       </c>
       <c r="H232" s="8">
-        <v>1553.777144431549</v>
+        <v>1554</v>
       </c>
       <c r="I232" s="8">
-        <v>-42.33769414169592</v>
+        <v>-42</v>
       </c>
       <c r="J232" s="9">
-        <v>-2.865810187446229</v>
+        <v>-2.9</v>
       </c>
     </row>
     <row r="233" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A233" t="s">
         <v>3</v>
       </c>
       <c r="B233">
         <v>2024</v>
       </c>
       <c r="C233">
         <v>18</v>
       </c>
       <c r="D233" s="6">
         <v>45416</v>
       </c>
-      <c r="E233" s="10">
+      <c r="E233" s="7">
         <v>1465</v>
       </c>
       <c r="F233" s="8">
-        <v>1454.7981317884692</v>
+        <v>1455</v>
       </c>
       <c r="G233" s="8">
-        <v>1380.9755641773122</v>
+        <v>1381</v>
       </c>
       <c r="H233" s="8">
-        <v>1531.4281689325605</v>
+        <v>1531</v>
       </c>
       <c r="I233" s="8">
-        <v>10.201868211530837</v>
+        <v>10</v>
       </c>
       <c r="J233" s="9">
-        <v>0.70125662032498326</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="234" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A234" t="s">
         <v>3</v>
       </c>
       <c r="B234">
         <v>2024</v>
       </c>
       <c r="C234">
         <v>19</v>
       </c>
       <c r="D234" s="6">
         <v>45423</v>
       </c>
-      <c r="E234" s="10">
+      <c r="E234" s="7">
         <v>1525</v>
       </c>
       <c r="F234" s="8">
-        <v>1431.039984213053</v>
+        <v>1431</v>
       </c>
       <c r="G234" s="8">
-        <v>1356.9660592626017</v>
+        <v>1357</v>
       </c>
       <c r="H234" s="8">
-        <v>1504.419052486438</v>
+        <v>1504</v>
       </c>
       <c r="I234" s="8">
-        <v>93.960015786946997</v>
+        <v>94</v>
       </c>
       <c r="J234" s="9">
-        <v>6.5658553795487933</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="235" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A235" t="s">
         <v>3</v>
       </c>
       <c r="B235">
         <v>2024</v>
       </c>
       <c r="C235">
         <v>20</v>
       </c>
       <c r="D235" s="6">
         <v>45430</v>
       </c>
-      <c r="E235" s="10">
+      <c r="E235" s="7">
         <v>1430</v>
       </c>
       <c r="F235" s="8">
-        <v>1408.0172000338089</v>
+        <v>1408</v>
       </c>
       <c r="G235" s="8">
-        <v>1334.2022589809169</v>
+        <v>1334</v>
       </c>
       <c r="H235" s="8">
-        <v>1482.6683804059778</v>
+        <v>1483</v>
       </c>
       <c r="I235" s="8">
-        <v>21.982799966191124</v>
+        <v>22</v>
       </c>
       <c r="J235" s="9">
-        <v>1.5612593344501278</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="236" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A236" t="s">
         <v>3</v>
       </c>
       <c r="B236">
         <v>2024</v>
       </c>
       <c r="C236">
         <v>21</v>
       </c>
       <c r="D236" s="6">
         <v>45437</v>
       </c>
-      <c r="E236" s="10">
+      <c r="E236" s="7">
         <v>1450</v>
       </c>
       <c r="F236" s="8">
-        <v>1387.5447399511559</v>
+        <v>1388</v>
       </c>
       <c r="G236" s="8">
-        <v>1315.618861805744</v>
+        <v>1316</v>
       </c>
       <c r="H236" s="8">
-        <v>1462.1309623250199</v>
+        <v>1462</v>
       </c>
       <c r="I236" s="8">
-        <v>62.455260048844139</v>
+        <v>62</v>
       </c>
       <c r="J236" s="9">
-        <v>4.5011348643823084</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="237" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A237" t="s">
         <v>3</v>
       </c>
       <c r="B237">
         <v>2024</v>
       </c>
       <c r="C237">
         <v>22</v>
       </c>
       <c r="D237" s="6">
         <v>45444</v>
       </c>
-      <c r="E237" s="10">
+      <c r="E237" s="7">
         <v>1375</v>
       </c>
       <c r="F237" s="8">
-        <v>1371.3183882125441</v>
+        <v>1371</v>
       </c>
       <c r="G237" s="8">
-        <v>1297.1648440699466</v>
+        <v>1297</v>
       </c>
       <c r="H237" s="8">
-        <v>1443.7315097719313</v>
+        <v>1444</v>
       </c>
       <c r="I237" s="8">
-        <v>3.6816117874559495</v>
+        <v>4</v>
       </c>
       <c r="J237" s="9">
-        <v>0.26847242909467184</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="238" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A238" t="s">
         <v>3</v>
       </c>
       <c r="B238">
         <v>2024</v>
       </c>
       <c r="C238">
         <v>23</v>
       </c>
       <c r="D238" s="6">
         <v>45451</v>
       </c>
-      <c r="E238" s="10">
+      <c r="E238" s="7">
         <v>1435</v>
       </c>
       <c r="F238" s="8">
-        <v>1360.099564450609</v>
+        <v>1360</v>
       </c>
       <c r="G238" s="8">
-        <v>1287.7496063390734</v>
+        <v>1288</v>
       </c>
       <c r="H238" s="8">
-        <v>1433.3820172805952</v>
+        <v>1433</v>
       </c>
       <c r="I238" s="8">
-        <v>74.900435549390977</v>
+        <v>75</v>
       </c>
       <c r="J238" s="9">
-        <v>5.5069818053831767</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="239" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A239" t="s">
         <v>3</v>
       </c>
       <c r="B239">
         <v>2024</v>
       </c>
       <c r="C239">
         <v>24</v>
       </c>
       <c r="D239" s="6">
         <v>45458</v>
       </c>
-      <c r="E239" s="10">
+      <c r="E239" s="7">
         <v>1345</v>
       </c>
       <c r="F239" s="8">
-        <v>1352.7402004610199</v>
+        <v>1353</v>
       </c>
       <c r="G239" s="8">
-        <v>1280.3449174285906</v>
+        <v>1280</v>
       </c>
       <c r="H239" s="8">
-        <v>1426.0427802069028</v>
+        <v>1426</v>
       </c>
       <c r="I239" s="8">
-        <v>-7.7402004610198674</v>
+        <v>-8</v>
       </c>
       <c r="J239" s="9">
-        <v>-0.57218677011165653</v>
+        <v>-0.6</v>
       </c>
     </row>
     <row r="240" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A240" t="s">
         <v>3</v>
       </c>
       <c r="B240">
         <v>2024</v>
       </c>
       <c r="C240">
         <v>25</v>
       </c>
       <c r="D240" s="6">
         <v>45465</v>
       </c>
-      <c r="E240" s="10">
+      <c r="E240" s="7">
         <v>1445</v>
       </c>
       <c r="F240" s="8">
-        <v>1347.9019638469181</v>
+        <v>1348</v>
       </c>
       <c r="G240" s="8">
-        <v>1274.909352702758</v>
+        <v>1275</v>
       </c>
       <c r="H240" s="8">
-        <v>1420.6703280313427</v>
+        <v>1421</v>
       </c>
       <c r="I240" s="8">
-        <v>97.098036153081921</v>
+        <v>97</v>
       </c>
       <c r="J240" s="9">
-        <v>7.2036423091159918</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="241" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A241" t="s">
         <v>3</v>
       </c>
       <c r="B241">
         <v>2024</v>
       </c>
       <c r="C241">
         <v>26</v>
       </c>
       <c r="D241" s="6">
         <v>45472</v>
       </c>
-      <c r="E241" s="10">
+      <c r="E241" s="7">
         <v>1380</v>
       </c>
       <c r="F241" s="8">
-        <v>1344.2886440652569</v>
+        <v>1344</v>
       </c>
       <c r="G241" s="8">
-        <v>1272.4043747422877</v>
+        <v>1272</v>
       </c>
       <c r="H241" s="8">
-        <v>1415.2252739480548</v>
+        <v>1415</v>
       </c>
       <c r="I241" s="8">
-        <v>35.711355934743096</v>
+        <v>36</v>
       </c>
       <c r="J241" s="9">
-        <v>2.6565244073436958</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="242" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A242" t="s">
         <v>3</v>
       </c>
       <c r="B242">
         <v>2024</v>
       </c>
       <c r="C242">
         <v>27</v>
       </c>
       <c r="D242" s="6">
         <v>45479</v>
       </c>
-      <c r="E242" s="10">
+      <c r="E242" s="7">
         <v>1380</v>
       </c>
       <c r="F242" s="8">
-        <v>1340.6250885850809</v>
+        <v>1341</v>
       </c>
       <c r="G242" s="8">
-        <v>1268.7979179611973</v>
+        <v>1269</v>
       </c>
       <c r="H242" s="8">
-        <v>1413.6606723740899</v>
+        <v>1414</v>
       </c>
       <c r="I242" s="8">
-        <v>39.374911414919097</v>
+        <v>39</v>
       </c>
       <c r="J242" s="9">
-        <v>2.9370561352448021</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="243" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A243" t="s">
         <v>3</v>
       </c>
       <c r="B243">
         <v>2024</v>
       </c>
       <c r="C243">
         <v>28</v>
       </c>
       <c r="D243" s="6">
         <v>45486</v>
       </c>
-      <c r="E243" s="10">
+      <c r="E243" s="7">
         <v>1375</v>
       </c>
       <c r="F243" s="8">
-        <v>1335.963522834837</v>
+        <v>1336</v>
       </c>
       <c r="G243" s="8">
-        <v>1265.0527418366296</v>
+        <v>1265</v>
       </c>
       <c r="H243" s="8">
-        <v>1407.9457450614623</v>
+        <v>1408</v>
       </c>
       <c r="I243" s="8">
-        <v>39.036477165162978</v>
+        <v>39</v>
       </c>
       <c r="J243" s="9">
-        <v>2.9219717827571969</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="244" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A244" t="s">
         <v>3</v>
       </c>
       <c r="B244">
         <v>2024</v>
       </c>
       <c r="C244">
         <v>29</v>
       </c>
       <c r="D244" s="6">
         <v>45493</v>
       </c>
-      <c r="E244" s="10">
+      <c r="E244" s="7">
         <v>1360</v>
       </c>
       <c r="F244" s="8">
-        <v>1330.617392128381</v>
+        <v>1331</v>
       </c>
       <c r="G244" s="8">
-        <v>1258.1496556440936</v>
+        <v>1258</v>
       </c>
       <c r="H244" s="8">
-        <v>1403.0517208294737</v>
+        <v>1403</v>
       </c>
       <c r="I244" s="8">
-        <v>29.38260787161903</v>
+        <v>29</v>
       </c>
       <c r="J244" s="9">
-        <v>2.2081935833275281</v>
+        <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="245" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A245" t="s">
         <v>3</v>
       </c>
       <c r="B245">
         <v>2024</v>
       </c>
       <c r="C245">
         <v>30</v>
       </c>
       <c r="D245" s="6">
         <v>45500</v>
       </c>
-      <c r="E245" s="10">
+      <c r="E245" s="7">
         <v>1280</v>
       </c>
       <c r="F245" s="8">
-        <v>1325.207372942818</v>
+        <v>1325</v>
       </c>
       <c r="G245" s="8">
-        <v>1254.0675768814692</v>
+        <v>1254</v>
       </c>
       <c r="H245" s="8">
-        <v>1398.9598467203641</v>
+        <v>1399</v>
       </c>
       <c r="I245" s="8">
-        <v>-45.207372942817983</v>
+        <v>-45</v>
       </c>
       <c r="J245" s="9">
-        <v>-3.4113433011188476</v>
+        <v>-3.4</v>
       </c>
     </row>
     <row r="246" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A246" t="s">
         <v>3</v>
       </c>
       <c r="B246">
         <v>2024</v>
       </c>
       <c r="C246">
         <v>31</v>
       </c>
       <c r="D246" s="6">
         <v>45507</v>
       </c>
-      <c r="E246" s="10">
+      <c r="E246" s="7">
         <v>1465</v>
       </c>
       <c r="F246" s="8">
-        <v>1320.34443214113</v>
+        <v>1320</v>
       </c>
       <c r="G246" s="8">
-        <v>1249.7918171787296</v>
+        <v>1250</v>
       </c>
       <c r="H246" s="8">
-        <v>1393.6527457748425</v>
+        <v>1394</v>
       </c>
       <c r="I246" s="8">
-        <v>144.65556785886997</v>
+        <v>145</v>
       </c>
       <c r="J246" s="9">
-        <v>10.95589638108973</v>
+        <v>11</v>
       </c>
     </row>
     <row r="247" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A247" t="s">
         <v>3</v>
       </c>
       <c r="B247">
         <v>2024</v>
       </c>
       <c r="C247">
         <v>32</v>
       </c>
       <c r="D247" s="6">
         <v>45514</v>
       </c>
-      <c r="E247" s="10">
+      <c r="E247" s="7">
         <v>1410</v>
       </c>
       <c r="F247" s="8">
-        <v>1316.6308752759169</v>
+        <v>1317</v>
       </c>
       <c r="G247" s="8">
-        <v>1247.3029510525953</v>
+        <v>1247</v>
       </c>
       <c r="H247" s="8">
-        <v>1389.1100119408807</v>
+        <v>1389</v>
       </c>
       <c r="I247" s="8">
-        <v>93.369124724083122</v>
+        <v>93</v>
       </c>
       <c r="J247" s="9">
-        <v>7.0915186995380566</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="248" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A248" t="s">
         <v>3</v>
       </c>
       <c r="B248">
         <v>2024</v>
       </c>
       <c r="C248">
         <v>33</v>
       </c>
       <c r="D248" s="6">
         <v>45521</v>
       </c>
-      <c r="E248" s="10">
+      <c r="E248" s="7">
         <v>1455</v>
       </c>
       <c r="F248" s="8">
-        <v>1314.6916571830091</v>
+        <v>1315</v>
       </c>
       <c r="G248" s="8">
-        <v>1243.6057715406084</v>
+        <v>1244</v>
       </c>
       <c r="H248" s="8">
-        <v>1385.332914043631</v>
+        <v>1385</v>
       </c>
       <c r="I248" s="8">
-        <v>140.30834281699094</v>
+        <v>140</v>
       </c>
       <c r="J248" s="9">
-        <v>10.672338418700392</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="249" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A249" t="s">
         <v>3</v>
       </c>
       <c r="B249">
         <v>2024</v>
       </c>
       <c r="C249">
         <v>34</v>
       </c>
       <c r="D249" s="6">
         <v>45528</v>
       </c>
-      <c r="E249" s="10">
+      <c r="E249" s="7">
         <v>1355</v>
       </c>
       <c r="F249" s="8">
-        <v>1315.355528004927</v>
+        <v>1315</v>
       </c>
       <c r="G249" s="8">
-        <v>1242.8320496842318</v>
+        <v>1243</v>
       </c>
       <c r="H249" s="8">
-        <v>1387.463387729347</v>
+        <v>1387</v>
       </c>
       <c r="I249" s="8">
-        <v>39.64447199507299</v>
+        <v>40</v>
       </c>
       <c r="J249" s="9">
-        <v>3.0139738763407991</v>
+        <v>3</v>
       </c>
     </row>
     <row r="250" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A250" t="s">
         <v>3</v>
       </c>
       <c r="B250">
         <v>2024</v>
       </c>
       <c r="C250">
         <v>35</v>
       </c>
       <c r="D250" s="6">
         <v>45535</v>
       </c>
-      <c r="E250" s="10">
+      <c r="E250" s="7">
         <v>1435</v>
       </c>
       <c r="F250" s="8">
-        <v>1319.556294865052</v>
+        <v>1320</v>
       </c>
       <c r="G250" s="8">
-        <v>1247.1715140130148</v>
+        <v>1247</v>
       </c>
       <c r="H250" s="8">
-        <v>1391.7277646380244</v>
+        <v>1392</v>
       </c>
       <c r="I250" s="8">
-        <v>115.443705134948</v>
+        <v>115</v>
       </c>
       <c r="J250" s="9">
-        <v>8.7486760196732831</v>
+        <v>8.6999999999999993</v>
       </c>
     </row>
     <row r="251" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A251" t="s">
         <v>3</v>
       </c>
       <c r="B251">
         <v>2024</v>
       </c>
       <c r="C251">
         <v>36</v>
       </c>
       <c r="D251" s="6">
         <v>45542</v>
       </c>
-      <c r="E251" s="10">
+      <c r="E251" s="7">
         <v>1420</v>
       </c>
       <c r="F251" s="8">
-        <v>1328.2640949453162</v>
+        <v>1328</v>
       </c>
       <c r="G251" s="8">
-        <v>1256.8210323656131</v>
+        <v>1257</v>
       </c>
       <c r="H251" s="8">
-        <v>1400.3438148086329</v>
+        <v>1400</v>
       </c>
       <c r="I251" s="8">
-        <v>91.735905054683826</v>
+        <v>92</v>
       </c>
       <c r="J251" s="9">
-        <v>6.9064507129104129</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="252" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A252" t="s">
         <v>3</v>
       </c>
       <c r="B252">
         <v>2024</v>
       </c>
       <c r="C252">
         <v>37</v>
       </c>
       <c r="D252" s="6">
         <v>45549</v>
       </c>
-      <c r="E252" s="10">
+      <c r="E252" s="7">
         <v>1470</v>
       </c>
       <c r="F252" s="8">
-        <v>1342.5139319376481</v>
+        <v>1343</v>
       </c>
       <c r="G252" s="8">
-        <v>1269.9961907839033</v>
+        <v>1270</v>
       </c>
       <c r="H252" s="8">
-        <v>1414.5404982122125</v>
+        <v>1415</v>
       </c>
       <c r="I252" s="8">
-        <v>127.48606806235193</v>
+        <v>127</v>
       </c>
       <c r="J252" s="9">
-        <v>9.4960703967035442</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="253" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A253" t="s">
         <v>3</v>
       </c>
       <c r="B253">
         <v>2024</v>
       </c>
       <c r="C253">
         <v>38</v>
       </c>
       <c r="D253" s="6">
         <v>45556</v>
       </c>
-      <c r="E253" s="10">
+      <c r="E253" s="7">
         <v>1415</v>
       </c>
       <c r="F253" s="8">
-        <v>1363.2779379570989</v>
+        <v>1363</v>
       </c>
       <c r="G253" s="8">
-        <v>1289.8898522039485</v>
+        <v>1290</v>
       </c>
       <c r="H253" s="8">
-        <v>1436.5362623153023</v>
+        <v>1437</v>
       </c>
       <c r="I253" s="8">
-        <v>51.722062042901143</v>
+        <v>52</v>
       </c>
       <c r="J253" s="9">
-        <v>3.7939484387466678</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="254" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A254" t="s">
         <v>3</v>
       </c>
       <c r="B254">
         <v>2024</v>
       </c>
       <c r="C254">
         <v>39</v>
       </c>
       <c r="D254" s="6">
         <v>45563</v>
       </c>
-      <c r="E254" s="10">
+      <c r="E254" s="7">
         <v>1445</v>
       </c>
       <c r="F254" s="8">
-        <v>1389.1431549286849</v>
+        <v>1389</v>
       </c>
       <c r="G254" s="8">
-        <v>1317.3377187176552</v>
+        <v>1317</v>
       </c>
       <c r="H254" s="8">
-        <v>1463.1537209411408</v>
+        <v>1463</v>
       </c>
       <c r="I254" s="8">
-        <v>55.856845071315092</v>
+        <v>56</v>
       </c>
       <c r="J254" s="9">
-        <v>4.0209567223604523</v>
+        <v>4</v>
       </c>
     </row>
     <row r="255" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A255" t="s">
         <v>3</v>
       </c>
       <c r="B255">
         <v>2024</v>
       </c>
       <c r="C255">
         <v>40</v>
       </c>
       <c r="D255" s="6">
         <v>45570</v>
       </c>
-      <c r="E255" s="10">
+      <c r="E255" s="7">
         <v>1465</v>
       </c>
       <c r="F255" s="8">
-        <v>1416.661620664403</v>
+        <v>1417</v>
       </c>
       <c r="G255" s="8">
-        <v>1341.8697084367627</v>
+        <v>1342</v>
       </c>
       <c r="H255" s="8">
-        <v>1491.8551452963115</v>
+        <v>1492</v>
       </c>
       <c r="I255" s="8">
-        <v>48.338379335596983</v>
+        <v>48</v>
       </c>
       <c r="J255" s="9">
-        <v>3.4121330478993741</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="256" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A256" t="s">
         <v>3</v>
       </c>
       <c r="B256">
         <v>2024</v>
       </c>
       <c r="C256">
         <v>41</v>
       </c>
       <c r="D256" s="6">
         <v>45577</v>
       </c>
-      <c r="E256" s="10">
+      <c r="E256" s="7">
         <v>1515</v>
       </c>
       <c r="F256" s="8">
-        <v>1442.0682555279391</v>
+        <v>1442</v>
       </c>
       <c r="G256" s="8">
-        <v>1366.9134511193586</v>
+        <v>1367</v>
       </c>
       <c r="H256" s="8">
-        <v>1517.0415211822674</v>
+        <v>1517</v>
       </c>
       <c r="I256" s="8">
-        <v>72.931744472060927</v>
+        <v>73</v>
       </c>
       <c r="J256" s="9">
-        <v>5.0574405332402677</v>
+        <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="257" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A257" t="s">
         <v>3</v>
       </c>
       <c r="B257">
         <v>2024</v>
       </c>
       <c r="C257">
         <v>42</v>
       </c>
       <c r="D257" s="6">
         <v>45584</v>
       </c>
-      <c r="E257" s="10">
+      <c r="E257" s="7">
         <v>1565</v>
       </c>
       <c r="F257" s="8">
-        <v>1461.3365760761601</v>
+        <v>1461</v>
       </c>
       <c r="G257" s="8">
-        <v>1384.9609582744663</v>
+        <v>1385</v>
       </c>
       <c r="H257" s="8">
-        <v>1538.0671913785077</v>
+        <v>1538</v>
       </c>
       <c r="I257" s="8">
-        <v>103.6634239238399</v>
+        <v>104</v>
       </c>
       <c r="J257" s="9">
-        <v>7.09374045794344</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="258" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A258" t="s">
         <v>3</v>
       </c>
       <c r="B258">
         <v>2024</v>
       </c>
       <c r="C258">
         <v>43</v>
       </c>
       <c r="D258" s="6">
         <v>45591</v>
       </c>
-      <c r="E258" s="10">
+      <c r="E258" s="7">
         <v>1580</v>
       </c>
       <c r="F258" s="8">
-        <v>1470.3956784754769</v>
+        <v>1470</v>
       </c>
       <c r="G258" s="8">
-        <v>1395.3599541063179</v>
+        <v>1395</v>
       </c>
       <c r="H258" s="8">
-        <v>1547.3152528334047</v>
+        <v>1547</v>
       </c>
       <c r="I258" s="8">
-        <v>109.60432152452313</v>
+        <v>110</v>
       </c>
       <c r="J258" s="9">
-        <v>7.4540698894165729</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="259" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A259" t="s">
         <v>3</v>
       </c>
       <c r="B259">
         <v>2024</v>
       </c>
       <c r="C259">
         <v>44</v>
       </c>
       <c r="D259" s="6">
         <v>45598</v>
       </c>
-      <c r="E259" s="10">
+      <c r="E259" s="7">
         <v>1520</v>
       </c>
       <c r="F259" s="8">
-        <v>1469.232739511511</v>
+        <v>1469</v>
       </c>
       <c r="G259" s="8">
-        <v>1391.2764828981917</v>
+        <v>1391</v>
       </c>
       <c r="H259" s="8">
-        <v>1544.8654279636551</v>
+        <v>1545</v>
       </c>
       <c r="I259" s="8">
-        <v>50.767260488489001</v>
+        <v>51</v>
       </c>
       <c r="J259" s="9">
-        <v>3.4553586455858607</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="260" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A260" t="s">
         <v>3</v>
       </c>
       <c r="B260">
         <v>2024</v>
       </c>
       <c r="C260">
         <v>45</v>
       </c>
       <c r="D260" s="6">
         <v>45605</v>
       </c>
-      <c r="E260" s="10">
+      <c r="E260" s="7">
         <v>1545</v>
       </c>
       <c r="F260" s="8">
-        <v>1463.1939782241229</v>
+        <v>1463</v>
       </c>
       <c r="G260" s="8">
-        <v>1387.7292159538465</v>
+        <v>1388</v>
       </c>
       <c r="H260" s="8">
-        <v>1540.926563091404</v>
+        <v>1541</v>
       </c>
       <c r="I260" s="8">
-        <v>81.80602177587707</v>
+        <v>82</v>
       </c>
       <c r="J260" s="9">
-        <v>5.5909211624261275</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="261" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A261" t="s">
         <v>3</v>
       </c>
       <c r="B261">
         <v>2024</v>
       </c>
       <c r="C261">
         <v>46</v>
       </c>
       <c r="D261" s="6">
         <v>45612</v>
       </c>
-      <c r="E261" s="10">
+      <c r="E261" s="7">
         <v>1365</v>
       </c>
       <c r="F261" s="8">
-        <v>1457.981539160068</v>
+        <v>1458</v>
       </c>
       <c r="G261" s="8">
-        <v>1382.7923297032703</v>
+        <v>1383</v>
       </c>
       <c r="H261" s="8">
-        <v>1533.6784992042733</v>
+        <v>1534</v>
       </c>
       <c r="I261" s="8">
-        <v>-92.981539160067996</v>
+        <v>-93</v>
       </c>
       <c r="J261" s="9">
-        <v>-6.3774153967432312</v>
+        <v>-6.4</v>
       </c>
     </row>
     <row r="262" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A262" t="s">
         <v>3</v>
       </c>
       <c r="B262">
         <v>2024</v>
       </c>
       <c r="C262">
         <v>47</v>
       </c>
       <c r="D262" s="6">
         <v>45619</v>
       </c>
-      <c r="E262" s="10">
+      <c r="E262" s="7">
         <v>1505</v>
       </c>
       <c r="F262" s="8">
-        <v>1459.2310495917131</v>
+        <v>1459</v>
       </c>
       <c r="G262" s="8">
-        <v>1384.4618308147649</v>
+        <v>1384</v>
       </c>
       <c r="H262" s="8">
-        <v>1534.2137910246713</v>
+        <v>1534</v>
       </c>
       <c r="I262" s="8">
-        <v>45.768950408286855</v>
+        <v>46</v>
       </c>
       <c r="J262" s="9">
-        <v>3.1365115497708871</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="263" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A263" t="s">
         <v>3</v>
       </c>
       <c r="B263">
         <v>2024</v>
       </c>
       <c r="C263">
         <v>48</v>
       </c>
       <c r="D263" s="6">
         <v>45626</v>
       </c>
-      <c r="E263" s="10">
+      <c r="E263" s="7">
         <v>1515</v>
       </c>
       <c r="F263" s="8">
-        <v>1472.6390983195379</v>
+        <v>1473</v>
       </c>
       <c r="G263" s="8">
-        <v>1396.7636252235168</v>
+        <v>1397</v>
       </c>
       <c r="H263" s="8">
-        <v>1547.6577766335911</v>
+        <v>1548</v>
       </c>
       <c r="I263" s="8">
-        <v>42.360901680462121</v>
+        <v>42</v>
       </c>
       <c r="J263" s="9">
-        <v>2.8765297436962811</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="264" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A264" t="s">
         <v>3</v>
       </c>
       <c r="B264">
         <v>2024</v>
       </c>
       <c r="C264">
         <v>49</v>
       </c>
       <c r="D264" s="6">
         <v>45633</v>
       </c>
-      <c r="E264" s="10">
+      <c r="E264" s="7">
         <v>1525</v>
       </c>
       <c r="F264" s="8">
-        <v>1500.999309905606</v>
+        <v>1501</v>
       </c>
       <c r="G264" s="8">
-        <v>1424.1548374793861</v>
+        <v>1424</v>
       </c>
       <c r="H264" s="8">
-        <v>1578.5212709124664</v>
+        <v>1579</v>
       </c>
       <c r="I264" s="8">
-        <v>24.000690094394031</v>
+        <v>24</v>
       </c>
       <c r="J264" s="9">
-        <v>1.5989807547548622</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="265" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A265" t="s">
         <v>3</v>
       </c>
       <c r="B265">
         <v>2024</v>
       </c>
       <c r="C265">
         <v>50</v>
       </c>
       <c r="D265" s="6">
         <v>45640</v>
       </c>
-      <c r="E265" s="10">
+      <c r="E265" s="7">
         <v>1590</v>
       </c>
       <c r="F265" s="8">
-        <v>1540.0352505228871</v>
+        <v>1540</v>
       </c>
       <c r="G265" s="8">
-        <v>1464.7109996154768</v>
+        <v>1465</v>
       </c>
       <c r="H265" s="8">
-        <v>1618.785790558635</v>
+        <v>1619</v>
       </c>
       <c r="I265" s="8">
-        <v>49.964749477112946</v>
+        <v>50</v>
       </c>
       <c r="J265" s="9">
-        <v>3.2443899878362288</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="266" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A266" t="s">
         <v>3</v>
       </c>
       <c r="B266">
         <v>2024</v>
       </c>
       <c r="C266">
         <v>51</v>
       </c>
       <c r="D266" s="6">
         <v>45647</v>
       </c>
-      <c r="E266" s="10">
+      <c r="E266" s="7">
         <v>1540</v>
       </c>
       <c r="F266" s="8">
-        <v>1584.1933524611591</v>
+        <v>1584</v>
       </c>
       <c r="G266" s="8">
-        <v>1507.2051571644754</v>
+        <v>1507</v>
       </c>
       <c r="H266" s="8">
-        <v>1663.0535890260455</v>
+        <v>1663</v>
       </c>
       <c r="I266" s="8">
-        <v>-44.193352461159066</v>
+        <v>-44</v>
       </c>
       <c r="J266" s="9">
-        <v>-2.7896438520273676</v>
+        <v>-2.8</v>
       </c>
     </row>
     <row r="267" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A267" t="s">
         <v>3</v>
       </c>
       <c r="B267">
         <v>2024</v>
       </c>
       <c r="C267">
         <v>52</v>
       </c>
       <c r="D267" s="6">
         <v>45654</v>
       </c>
-      <c r="E267" s="10">
+      <c r="E267" s="7">
         <v>1595</v>
       </c>
       <c r="F267" s="8">
-        <v>1627.3216878406879</v>
+        <v>1627</v>
       </c>
       <c r="G267" s="8">
-        <v>1548.1309408424524</v>
+        <v>1548</v>
       </c>
       <c r="H267" s="8">
-        <v>1706.7083873016486</v>
+        <v>1707</v>
       </c>
       <c r="I267" s="8">
-        <v>-32.3216878406879</v>
+        <v>-32</v>
       </c>
       <c r="J267" s="9">
-        <v>-1.9861892139823851</v>
+        <v>-2</v>
       </c>
     </row>
     <row r="268" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A268" t="s">
         <v>3</v>
       </c>
       <c r="B268">
         <v>2025</v>
       </c>
       <c r="C268">
         <v>1</v>
       </c>
       <c r="D268" s="6">
         <v>45661</v>
       </c>
-      <c r="E268" s="10">
+      <c r="E268" s="7">
         <v>1705</v>
       </c>
       <c r="F268" s="8">
-        <v>1662.596974630201</v>
+        <v>1663</v>
       </c>
       <c r="G268" s="8">
-        <v>1582.8786214618908</v>
+        <v>1583</v>
       </c>
       <c r="H268" s="8">
-        <v>1744.9135411252962</v>
+        <v>1745</v>
       </c>
       <c r="I268" s="8">
-        <v>42.403025369799025</v>
+        <v>42</v>
       </c>
       <c r="J268" s="9">
-        <v>2.5504091500726105</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="269" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A269" t="s">
         <v>3</v>
       </c>
       <c r="B269">
         <v>2025</v>
       </c>
       <c r="C269">
         <v>2</v>
       </c>
       <c r="D269" s="6">
         <v>45668</v>
       </c>
-      <c r="E269" s="10">
+      <c r="E269" s="7">
         <v>1795</v>
       </c>
       <c r="F269" s="8">
-        <v>1684.3191812564401</v>
+        <v>1684</v>
       </c>
       <c r="G269" s="8">
-        <v>1602.9568562249535</v>
+        <v>1603</v>
       </c>
       <c r="H269" s="8">
-        <v>1768.1161277576132</v>
+        <v>1768</v>
       </c>
       <c r="I269" s="8">
-        <v>110.68081874355994</v>
+        <v>111</v>
       </c>
       <c r="J269" s="9">
-        <v>6.5712496761448875</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="270" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A270" t="s">
         <v>3</v>
       </c>
       <c r="B270">
         <v>2025</v>
       </c>
       <c r="C270">
         <v>3</v>
       </c>
       <c r="D270" s="6">
         <v>45675</v>
       </c>
-      <c r="E270" s="10">
+      <c r="E270" s="7">
         <v>1740</v>
       </c>
       <c r="F270" s="8">
-        <v>1693.2125511655331</v>
+        <v>1693</v>
       </c>
       <c r="G270" s="8">
-        <v>1610.946517951948</v>
+        <v>1611</v>
       </c>
       <c r="H270" s="8">
-        <v>1775.8863938477818</v>
+        <v>1776</v>
       </c>
       <c r="I270" s="8">
-        <v>46.787448834466886</v>
+        <v>47</v>
       </c>
       <c r="J270" s="9">
-        <v>2.7632354131948915</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="271" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A271" t="s">
         <v>3</v>
       </c>
       <c r="B271">
         <v>2025</v>
       </c>
       <c r="C271">
         <v>4</v>
       </c>
       <c r="D271" s="6">
         <v>45682</v>
       </c>
-      <c r="E271" s="10">
+      <c r="E271" s="7">
         <v>1680</v>
       </c>
       <c r="F271" s="8">
-        <v>1691.9353061082561</v>
+        <v>1692</v>
       </c>
       <c r="G271" s="8">
-        <v>1612.0043708787873</v>
+        <v>1612</v>
       </c>
       <c r="H271" s="8">
-        <v>1772.4982312230122</v>
+        <v>1772</v>
       </c>
       <c r="I271" s="8">
-        <v>-11.9353061082561</v>
+        <v>-12</v>
       </c>
       <c r="J271" s="9">
-        <v>-0.70542331406922187</v>
+        <v>-0.7</v>
       </c>
     </row>
     <row r="272" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A272" t="s">
         <v>3</v>
       </c>
       <c r="B272">
         <v>2025</v>
       </c>
       <c r="C272">
         <v>5</v>
       </c>
       <c r="D272" s="6">
         <v>45689</v>
       </c>
-      <c r="E272" s="10">
+      <c r="E272" s="7">
         <v>1705</v>
       </c>
       <c r="F272" s="8">
-        <v>1683.3386058663391</v>
+        <v>1683</v>
       </c>
       <c r="G272" s="8">
-        <v>1601.2330902714452</v>
+        <v>1601</v>
       </c>
       <c r="H272" s="8">
-        <v>1765.2814835550689</v>
+        <v>1765</v>
       </c>
       <c r="I272" s="8">
-        <v>21.661394133660906</v>
+        <v>22</v>
       </c>
       <c r="J272" s="9">
-        <v>1.2868114625406974</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="273" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A273" t="s">
         <v>3</v>
       </c>
       <c r="B273">
         <v>2025</v>
       </c>
       <c r="C273">
         <v>6</v>
       </c>
       <c r="D273" s="6">
         <v>45696</v>
       </c>
-      <c r="E273" s="10">
+      <c r="E273" s="7">
         <v>1780</v>
       </c>
       <c r="F273" s="8">
-        <v>1670.31858699093</v>
+        <v>1670</v>
       </c>
       <c r="G273" s="8">
-        <v>1590.8536838144801</v>
+        <v>1591</v>
       </c>
       <c r="H273" s="8">
-        <v>1751.4445919597904</v>
+        <v>1751</v>
       </c>
       <c r="I273" s="8">
-        <v>109.68141300906996</v>
+        <v>110</v>
       </c>
       <c r="J273" s="9">
-        <v>6.5664965871367258</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="274" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A274" t="s">
         <v>3</v>
       </c>
       <c r="B274">
         <v>2025</v>
       </c>
       <c r="C274">
         <v>7</v>
       </c>
       <c r="D274" s="6">
         <v>45703</v>
       </c>
-      <c r="E274" s="10">
+      <c r="E274" s="7">
         <v>1815</v>
       </c>
       <c r="F274" s="8">
-        <v>1655.532688950354</v>
+        <v>1656</v>
       </c>
       <c r="G274" s="8">
-        <v>1575.7802805930473</v>
+        <v>1576</v>
       </c>
       <c r="H274" s="8">
-        <v>1735.0863575932442</v>
+        <v>1735</v>
       </c>
       <c r="I274" s="8">
-        <v>159.46731104964601</v>
+        <v>159</v>
       </c>
       <c r="J274" s="9">
-        <v>9.6323867305061697</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="275" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A275" t="s">
         <v>3</v>
       </c>
       <c r="B275">
         <v>2025</v>
       </c>
       <c r="C275">
         <v>8</v>
       </c>
       <c r="D275" s="6">
         <v>45710</v>
       </c>
-      <c r="E275" s="10">
+      <c r="E275" s="7">
         <v>1855</v>
       </c>
       <c r="F275" s="8">
-        <v>1640.1523085130361</v>
+        <v>1640</v>
       </c>
       <c r="G275" s="8">
-        <v>1562.0264015262876</v>
+        <v>1562</v>
       </c>
       <c r="H275" s="8">
-        <v>1723.1322635671156</v>
+        <v>1723</v>
       </c>
       <c r="I275" s="8">
-        <v>214.84769148696387</v>
+        <v>215</v>
       </c>
       <c r="J275" s="9">
-        <v>13.099252451849736</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="276" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A276" t="s">
         <v>3</v>
       </c>
       <c r="B276">
         <v>2025</v>
       </c>
       <c r="C276">
         <v>9</v>
       </c>
       <c r="D276" s="6">
         <v>45717</v>
       </c>
-      <c r="E276" s="10">
+      <c r="E276" s="7">
         <v>1855</v>
       </c>
       <c r="F276" s="8">
-        <v>1624.6933270650279</v>
+        <v>1625</v>
       </c>
       <c r="G276" s="8">
-        <v>1545.1751054905915</v>
+        <v>1545</v>
       </c>
       <c r="H276" s="8">
-        <v>1705.1932393925297</v>
+        <v>1705</v>
       </c>
       <c r="I276" s="8">
-        <v>230.30667293497208</v>
+        <v>230</v>
       </c>
       <c r="J276" s="9">
-        <v>14.175393540331456</v>
+        <v>14.2</v>
       </c>
     </row>
     <row r="277" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A277" t="s">
         <v>3</v>
       </c>
       <c r="B277">
         <v>2025</v>
       </c>
       <c r="C277">
         <v>10</v>
       </c>
       <c r="D277" s="6">
         <v>45724</v>
       </c>
-      <c r="E277" s="10">
+      <c r="E277" s="7">
         <v>1815</v>
       </c>
       <c r="F277" s="8">
-        <v>1609.6540433089631</v>
+        <v>1610</v>
       </c>
       <c r="G277" s="8">
-        <v>1530.8287483415659</v>
+        <v>1531</v>
       </c>
       <c r="H277" s="8">
-        <v>1689.8109632248506</v>
+        <v>1690</v>
       </c>
       <c r="I277" s="8">
-        <v>205.34595669103692</v>
+        <v>205</v>
       </c>
       <c r="J277" s="9">
-        <v>12.75714850309744</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="278" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A278" t="s">
         <v>3</v>
       </c>
       <c r="B278">
         <v>2025</v>
       </c>
       <c r="C278">
         <v>11</v>
       </c>
       <c r="D278" s="6">
         <v>45731</v>
       </c>
-      <c r="E278" s="10">
+      <c r="E278" s="7">
         <v>1770</v>
       </c>
       <c r="F278" s="8">
-        <v>1595.512572288028</v>
+        <v>1596</v>
       </c>
       <c r="G278" s="8">
-        <v>1517.5972726650782</v>
+        <v>1518</v>
       </c>
       <c r="H278" s="8">
-        <v>1674.555620364958</v>
+        <v>1675</v>
       </c>
       <c r="I278" s="8">
-        <v>174.48742771197203</v>
+        <v>174</v>
       </c>
       <c r="J278" s="9">
-        <v>10.936136182352357</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="279" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A279" t="s">
         <v>3</v>
       </c>
       <c r="B279">
         <v>2025</v>
       </c>
       <c r="C279">
         <v>12</v>
       </c>
       <c r="D279" s="6">
         <v>45738</v>
       </c>
-      <c r="E279" s="10">
+      <c r="E279" s="7">
         <v>1665</v>
       </c>
       <c r="F279" s="8">
-        <v>1582.6675750702291</v>
+        <v>1583</v>
       </c>
       <c r="G279" s="8">
-        <v>1506.1202296278518</v>
+        <v>1506</v>
       </c>
       <c r="H279" s="8">
-        <v>1661.0297422969409</v>
+        <v>1661</v>
       </c>
       <c r="I279" s="8">
-        <v>82.332424929770923</v>
+        <v>82</v>
       </c>
       <c r="J279" s="9">
-        <v>5.2021300130646466</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="280" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A280" t="s">
         <v>3</v>
       </c>
       <c r="B280">
         <v>2025</v>
       </c>
       <c r="C280">
         <v>13</v>
       </c>
       <c r="D280" s="6">
         <v>45745</v>
       </c>
-      <c r="E280" s="10">
+      <c r="E280" s="7">
         <v>1595</v>
       </c>
       <c r="F280" s="8">
-        <v>1570.6161932869409</v>
+        <v>1571</v>
       </c>
       <c r="G280" s="8">
-        <v>1491.3276859302503</v>
+        <v>1491</v>
       </c>
       <c r="H280" s="8">
-        <v>1649.1507096254809</v>
+        <v>1649</v>
       </c>
       <c r="I280" s="8">
-        <v>24.38380671305913</v>
+        <v>24</v>
       </c>
       <c r="J280" s="9">
-        <v>1.5524993831898257</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="281" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A281" t="s">
         <v>3</v>
       </c>
       <c r="B281">
         <v>2025</v>
       </c>
       <c r="C281">
         <v>14</v>
       </c>
       <c r="D281" s="6">
         <v>45752</v>
       </c>
-      <c r="E281" s="10">
+      <c r="E281" s="7">
         <v>1500</v>
       </c>
       <c r="F281" s="8">
-        <v>1558.1936604710781</v>
+        <v>1558</v>
       </c>
       <c r="G281" s="8">
-        <v>1480.3537425512868</v>
+        <v>1480</v>
       </c>
       <c r="H281" s="8">
-        <v>1636.0753769666617</v>
+        <v>1636</v>
       </c>
       <c r="I281" s="8">
-        <v>-58.193660471078147</v>
+        <v>-58</v>
       </c>
       <c r="J281" s="9">
-        <v>-3.73468728229102</v>
+        <v>-3.7</v>
       </c>
     </row>
     <row r="282" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A282" t="s">
         <v>3</v>
       </c>
       <c r="B282">
         <v>2025</v>
       </c>
       <c r="C282">
         <v>15</v>
       </c>
       <c r="D282" s="6">
         <v>45759</v>
       </c>
-      <c r="E282" s="10">
+      <c r="E282" s="7">
         <v>1420</v>
       </c>
       <c r="F282" s="8">
-        <v>1544.255205909147</v>
+        <v>1544</v>
       </c>
       <c r="G282" s="8">
-        <v>1466.349663282738</v>
+        <v>1466</v>
       </c>
       <c r="H282" s="8">
-        <v>1620.9647638329589</v>
+        <v>1621</v>
       </c>
       <c r="I282" s="8">
-        <v>-124.25520590914698</v>
+        <v>-124</v>
       </c>
       <c r="J282" s="9">
-        <v>-8.0462870018945125</v>
+        <v>-8</v>
       </c>
     </row>
     <row r="283" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A283" t="s">
         <v>3</v>
       </c>
       <c r="B283">
         <v>2025</v>
       </c>
       <c r="C283">
         <v>16</v>
       </c>
       <c r="D283" s="6">
         <v>45766</v>
       </c>
-      <c r="E283" s="10">
+      <c r="E283" s="7">
         <v>1530</v>
       </c>
       <c r="F283" s="8">
-        <v>1527.702277748419</v>
+        <v>1528</v>
       </c>
       <c r="G283" s="8">
-        <v>1451.4538536836637</v>
+        <v>1451</v>
       </c>
       <c r="H283" s="8">
-        <v>1605.9698889315812</v>
+        <v>1606</v>
       </c>
       <c r="I283" s="8">
-        <v>2.2977222515810354</v>
+        <v>2</v>
       </c>
       <c r="J283" s="9">
-        <v>0.15040379824316119</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="284" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A284" t="s">
         <v>3</v>
       </c>
       <c r="B284">
         <v>2025</v>
       </c>
       <c r="C284">
         <v>17</v>
       </c>
       <c r="D284" s="6">
         <v>45773</v>
       </c>
-      <c r="E284" s="10">
+      <c r="E284" s="7">
         <v>1475</v>
       </c>
       <c r="F284" s="8">
-        <v>1507.5358709903071</v>
+        <v>1508</v>
       </c>
       <c r="G284" s="8">
-        <v>1428.8308492078227</v>
+        <v>1429</v>
       </c>
       <c r="H284" s="8">
-        <v>1585.2649101043557</v>
+        <v>1585</v>
       </c>
       <c r="I284" s="8">
-        <v>-32.535870990307103</v>
+        <v>-33</v>
       </c>
       <c r="J284" s="9">
-        <v>-2.1582153775839572</v>
+        <v>-2.2000000000000002</v>
       </c>
     </row>
     <row r="285" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A285" t="s">
         <v>3</v>
       </c>
       <c r="B285">
         <v>2025</v>
       </c>
       <c r="C285">
         <v>18</v>
       </c>
       <c r="D285" s="6">
         <v>45780</v>
       </c>
-      <c r="E285" s="10">
+      <c r="E285" s="7">
         <v>1555</v>
       </c>
       <c r="F285" s="8">
-        <v>1484.1275400090199</v>
+        <v>1484</v>
       </c>
       <c r="G285" s="8">
-        <v>1408.5211179025964</v>
+        <v>1409</v>
       </c>
       <c r="H285" s="8">
-        <v>1559.9321574508247</v>
+        <v>1560</v>
       </c>
       <c r="I285" s="8">
-        <v>70.872459990980133</v>
+        <v>71</v>
       </c>
       <c r="J285" s="9">
-        <v>4.7753618257464296</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="286" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A286" t="s">
         <v>3</v>
       </c>
       <c r="B286">
         <v>2025</v>
       </c>
       <c r="C286">
         <v>19</v>
       </c>
       <c r="D286" s="6">
         <v>45787</v>
       </c>
-      <c r="E286" s="10">
+      <c r="E286" s="7">
         <v>1395</v>
       </c>
       <c r="F286" s="8">
-        <v>1459.4919882895852</v>
+        <v>1459</v>
       </c>
       <c r="G286" s="8">
-        <v>1386.5150112241777</v>
+        <v>1387</v>
       </c>
       <c r="H286" s="8">
-        <v>1533.9318371301965</v>
+        <v>1534</v>
       </c>
       <c r="I286" s="8">
-        <v>-64.491988289585152</v>
+        <v>-64</v>
       </c>
       <c r="J286" s="9">
-        <v>-4.4187970065642475</v>
+        <v>-4.4000000000000004</v>
       </c>
     </row>
     <row r="287" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A287" t="s">
         <v>3</v>
       </c>
       <c r="B287">
         <v>2025</v>
       </c>
       <c r="C287">
         <v>20</v>
       </c>
       <c r="D287" s="6">
         <v>45794</v>
       </c>
-      <c r="E287" s="10">
+      <c r="E287" s="7">
         <v>1415</v>
       </c>
       <c r="F287" s="8">
-        <v>1435.6216875804771</v>
+        <v>1436</v>
       </c>
       <c r="G287" s="8">
-        <v>1361.7744326731545</v>
+        <v>1362</v>
       </c>
       <c r="H287" s="8">
-        <v>1512.1972119955001</v>
+        <v>1512</v>
       </c>
       <c r="I287" s="8">
-        <v>-20.621687580477101</v>
+        <v>-21</v>
       </c>
       <c r="J287" s="9">
-        <v>-1.4364290926275913</v>
+        <v>-1.4</v>
       </c>
     </row>
     <row r="288" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A288" t="s">
         <v>3</v>
       </c>
       <c r="B288">
         <v>2025</v>
       </c>
       <c r="C288">
         <v>21</v>
       </c>
       <c r="D288" s="6">
         <v>45801</v>
       </c>
-      <c r="E288" s="10">
+      <c r="E288" s="7">
         <v>1350</v>
       </c>
       <c r="F288" s="8">
-        <v>1414.3655164272159</v>
+        <v>1414</v>
       </c>
       <c r="G288" s="8">
-        <v>1340.2187837290005</v>
+        <v>1340</v>
       </c>
       <c r="H288" s="8">
-        <v>1488.6891173911722</v>
+        <v>1489</v>
       </c>
       <c r="I288" s="8">
-        <v>-64.36551642721588</v>
+        <v>-64</v>
       </c>
       <c r="J288" s="9">
-        <v>-4.5508403365070507</v>
+        <v>-4.5999999999999996</v>
       </c>
     </row>
     <row r="289" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A289" t="s">
         <v>3</v>
       </c>
       <c r="B289">
         <v>2025</v>
       </c>
       <c r="C289">
         <v>22</v>
       </c>
       <c r="D289" s="6">
         <v>45808</v>
       </c>
-      <c r="E289" s="10">
+      <c r="E289" s="7">
         <v>1460</v>
       </c>
       <c r="F289" s="8">
-        <v>1397.4491413694918</v>
+        <v>1397</v>
       </c>
       <c r="G289" s="8">
-        <v>1324.7721828180172</v>
+        <v>1325</v>
       </c>
       <c r="H289" s="8">
-        <v>1468.3140897599244</v>
+        <v>1468</v>
       </c>
       <c r="I289" s="8">
-        <v>62.550858630508174</v>
+        <v>63</v>
       </c>
       <c r="J289" s="9">
-        <v>4.4760740680128492</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="290" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A290" t="s">
         <v>3</v>
       </c>
       <c r="B290">
         <v>2025</v>
       </c>
       <c r="C290">
         <v>23</v>
       </c>
       <c r="D290" s="6">
         <v>45815</v>
       </c>
-      <c r="E290" s="10">
+      <c r="E290" s="7">
         <v>1430</v>
       </c>
       <c r="F290" s="8">
-        <v>1385.644974257503</v>
+        <v>1386</v>
       </c>
       <c r="G290" s="8">
-        <v>1311.3835765937865</v>
+        <v>1311</v>
       </c>
       <c r="H290" s="8">
-        <v>1458.9765570773457</v>
+        <v>1459</v>
       </c>
       <c r="I290" s="8">
-        <v>44.355025742496991</v>
+        <v>44</v>
       </c>
       <c r="J290" s="9">
-        <v>3.2010382577445426</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="291" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A291" t="s">
         <v>3</v>
       </c>
       <c r="B291">
         <v>2025</v>
       </c>
       <c r="C291">
         <v>24</v>
       </c>
       <c r="D291" s="6">
         <v>45822</v>
       </c>
-      <c r="E291" s="10">
+      <c r="E291" s="7">
         <v>1375</v>
       </c>
       <c r="F291" s="8">
-        <v>1377.780502345307</v>
+        <v>1378</v>
       </c>
       <c r="G291" s="8">
-        <v>1304.9891215682312</v>
+        <v>1305</v>
       </c>
       <c r="H291" s="8">
-        <v>1451.6507430288809</v>
+        <v>1452</v>
       </c>
       <c r="I291" s="8">
-        <v>-2.7805023453070135</v>
+        <v>-3</v>
       </c>
       <c r="J291" s="9">
-        <v>-0.20181025501332783</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="292" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A292" t="s">
         <v>3</v>
       </c>
       <c r="B292">
         <v>2025</v>
       </c>
       <c r="C292">
         <v>25</v>
       </c>
       <c r="D292" s="6">
         <v>45829</v>
       </c>
       <c r="E292" s="7">
         <v>1385</v>
       </c>
       <c r="F292" s="8">
-        <v>1372.4907297392979</v>
+        <v>1372</v>
       </c>
       <c r="G292" s="8">
-        <v>1300.5630552771556</v>
+        <v>1301</v>
       </c>
       <c r="H292" s="8">
-        <v>1445.2918680286427</v>
+        <v>1445</v>
       </c>
       <c r="I292" s="8">
-        <v>12.509270260702124</v>
+        <v>13</v>
       </c>
       <c r="J292" s="9">
-        <v>0.91142839726707336</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="293" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A293" t="s">
         <v>3</v>
       </c>
       <c r="B293">
         <v>2025</v>
       </c>
       <c r="C293">
         <v>26</v>
       </c>
       <c r="D293" s="6">
         <v>45836</v>
       </c>
       <c r="E293" s="7">
         <v>1400</v>
       </c>
       <c r="F293" s="8">
-        <v>1368.4548922787799</v>
+        <v>1368</v>
       </c>
       <c r="G293" s="8">
-        <v>1296.0706325624335</v>
+        <v>1296</v>
       </c>
       <c r="H293" s="8">
-        <v>1442.8521294705056</v>
+        <v>1443</v>
       </c>
       <c r="I293" s="8">
-        <v>31.54510772122012</v>
+        <v>32</v>
       </c>
       <c r="J293" s="9">
-        <v>2.3051624060980629</v>
+        <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="294" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A294" t="s">
         <v>3</v>
       </c>
       <c r="B294">
         <v>2025</v>
       </c>
       <c r="C294">
         <v>27</v>
       </c>
       <c r="D294" s="6">
         <v>45843</v>
       </c>
       <c r="E294" s="7">
         <v>1465</v>
       </c>
       <c r="F294" s="8">
-        <v>1364.3749450262401</v>
+        <v>1364</v>
       </c>
       <c r="G294" s="8">
-        <v>1290.4737760046794</v>
+        <v>1290</v>
       </c>
       <c r="H294" s="8">
-        <v>1438.3239158600143</v>
+        <v>1438</v>
       </c>
       <c r="I294" s="8">
-        <v>100.62505497375992</v>
+        <v>101</v>
       </c>
       <c r="J294" s="9">
-        <v>7.375176108340554</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="295" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A295" t="s">
         <v>3</v>
       </c>
       <c r="B295">
         <v>2025</v>
       </c>
       <c r="C295">
         <v>28</v>
       </c>
       <c r="D295" s="6">
         <v>45850</v>
       </c>
       <c r="E295" s="7">
         <v>1415</v>
       </c>
       <c r="F295" s="8">
-        <v>1359.2870480148231</v>
+        <v>1359</v>
       </c>
       <c r="G295" s="8">
-        <v>1286.7331447582717</v>
+        <v>1287</v>
       </c>
       <c r="H295" s="8">
-        <v>1433.5885580187266</v>
+        <v>1434</v>
       </c>
       <c r="I295" s="8">
-        <v>55.712951985176915</v>
+        <v>56</v>
       </c>
       <c r="J295" s="9">
-        <v>4.0986892405502857</v>
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="296" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A296" t="s">
         <v>3</v>
       </c>
       <c r="B296">
         <v>2025</v>
       </c>
       <c r="C296">
         <v>29</v>
       </c>
       <c r="D296" s="6">
         <v>45857</v>
       </c>
       <c r="E296" s="7">
         <v>1465</v>
       </c>
       <c r="F296" s="8">
-        <v>1353.5107019843649</v>
+        <v>1354</v>
       </c>
       <c r="G296" s="8">
-        <v>1280.8318506804733</v>
+        <v>1281</v>
       </c>
       <c r="H296" s="8">
-        <v>1426.698816514599</v>
+        <v>1427</v>
       </c>
       <c r="I296" s="8">
-        <v>111.48929801563509</v>
+        <v>111</v>
       </c>
       <c r="J296" s="9">
-        <v>8.2370459171236661</v>
+        <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="297" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A297" t="s">
         <v>3</v>
       </c>
       <c r="B297">
         <v>2025</v>
       </c>
       <c r="C297">
         <v>30</v>
       </c>
       <c r="D297" s="6">
         <v>45864</v>
       </c>
       <c r="E297" s="7">
         <v>1410</v>
       </c>
       <c r="F297" s="8">
-        <v>1347.6774170453291</v>
+        <v>1348</v>
       </c>
       <c r="G297" s="8">
-        <v>1276.7487169467122</v>
+        <v>1277</v>
       </c>
       <c r="H297" s="8">
-        <v>1420.6077273069052</v>
+        <v>1421</v>
       </c>
       <c r="I297" s="8">
-        <v>62.322582954670906</v>
+        <v>62</v>
       </c>
       <c r="J297" s="9">
-        <v>4.624443666297239</v>
+        <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="298" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A298" t="s">
         <v>3</v>
       </c>
       <c r="B298">
         <v>2025</v>
       </c>
       <c r="C298">
         <v>31</v>
       </c>
       <c r="D298" s="6">
         <v>45871</v>
       </c>
       <c r="E298" s="7">
         <v>1350</v>
       </c>
       <c r="F298" s="8">
-        <v>1342.4082413352701</v>
+        <v>1342</v>
       </c>
       <c r="G298" s="8">
-        <v>1270.4707644977598</v>
+        <v>1270</v>
       </c>
       <c r="H298" s="8">
-        <v>1414.297643497506</v>
+        <v>1414</v>
       </c>
       <c r="I298" s="8">
-        <v>7.5917586647299231</v>
+        <v>8</v>
       </c>
       <c r="J298" s="9">
-        <v>0.56553278138240159</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="299" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A299" t="s">
         <v>3</v>
       </c>
       <c r="B299">
         <v>2025</v>
       </c>
       <c r="C299">
         <v>32</v>
       </c>
       <c r="D299" s="6">
         <v>45878</v>
       </c>
       <c r="E299" s="7">
         <v>1445</v>
       </c>
       <c r="F299" s="8">
-        <v>1338.314860063369</v>
+        <v>1338</v>
       </c>
       <c r="G299" s="8">
-        <v>1266.9752792137856</v>
+        <v>1267</v>
       </c>
       <c r="H299" s="8">
-        <v>1410.7455236635769</v>
+        <v>1411</v>
       </c>
       <c r="I299" s="8">
-        <v>106.685139936631</v>
+        <v>107</v>
       </c>
       <c r="J299" s="9">
-        <v>7.9716024322990364</v>
+        <v>8</v>
       </c>
     </row>
     <row r="300" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A300" t="s">
         <v>3</v>
       </c>
       <c r="B300">
         <v>2025</v>
       </c>
       <c r="C300">
         <v>33</v>
       </c>
       <c r="D300" s="6">
         <v>45885</v>
       </c>
       <c r="E300" s="7">
         <v>1400</v>
       </c>
       <c r="F300" s="8">
-        <v>1336.031453118313</v>
+        <v>1336</v>
       </c>
       <c r="G300" s="8">
-        <v>1264.2649255427586</v>
+        <v>1264</v>
       </c>
       <c r="H300" s="8">
-        <v>1406.9562312670005</v>
+        <v>1407</v>
       </c>
       <c r="I300" s="8">
-        <v>63.968546881686962</v>
+        <v>64</v>
       </c>
       <c r="J300" s="9">
-        <v>4.7879521647775221</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="301" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A301" t="s">
         <v>3</v>
       </c>
       <c r="B301">
         <v>2025</v>
       </c>
       <c r="C301">
         <v>34</v>
       </c>
       <c r="D301" s="6">
         <v>45892</v>
       </c>
       <c r="E301" s="7">
         <v>1375</v>
       </c>
       <c r="F301" s="8">
-        <v>1336.3987704445199</v>
+        <v>1336</v>
       </c>
       <c r="G301" s="8">
-        <v>1266.4693357548517</v>
+        <v>1266</v>
       </c>
       <c r="H301" s="8">
-        <v>1411.0662284197758</v>
+        <v>1411</v>
       </c>
       <c r="I301" s="8">
-        <v>38.601229555480131</v>
+        <v>39</v>
       </c>
       <c r="J301" s="9">
-        <v>2.888451441977935</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="302" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A302" t="s">
         <v>3</v>
       </c>
       <c r="B302">
         <v>2025</v>
       </c>
       <c r="C302">
         <v>35</v>
       </c>
       <c r="D302" s="6">
         <v>45899</v>
       </c>
       <c r="E302" s="7">
         <v>1395</v>
       </c>
       <c r="F302" s="8">
-        <v>1340.3635645975789</v>
+        <v>1340</v>
       </c>
       <c r="G302" s="8">
-        <v>1269.7979859320612</v>
+        <v>1270</v>
       </c>
       <c r="H302" s="8">
-        <v>1414.319734723387</v>
+        <v>1414</v>
       </c>
       <c r="I302" s="8">
-        <v>54.636435402421057</v>
+        <v>55</v>
       </c>
       <c r="J302" s="9">
-        <v>4.0762399729079988</v>
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="303" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A303" t="s">
         <v>3</v>
       </c>
       <c r="B303">
         <v>2025</v>
       </c>
       <c r="C303">
         <v>36</v>
       </c>
       <c r="D303" s="6">
         <v>45906</v>
       </c>
       <c r="E303" s="7">
         <v>1380</v>
       </c>
       <c r="F303" s="8">
-        <v>1348.9086786011972</v>
+        <v>1349</v>
       </c>
       <c r="G303" s="8">
-        <v>1278.4423275726454</v>
+        <v>1278</v>
       </c>
       <c r="H303" s="8">
-        <v>1421.9307883446336</v>
+        <v>1422</v>
       </c>
       <c r="I303" s="8">
-        <v>31.091321398802847</v>
+        <v>31</v>
       </c>
       <c r="J303" s="9">
-        <v>2.3049241132501379</v>
+        <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="304" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A304" t="s">
         <v>3</v>
       </c>
       <c r="B304">
         <v>2025</v>
       </c>
       <c r="C304">
         <v>37</v>
       </c>
       <c r="D304" s="6">
         <v>45913</v>
       </c>
       <c r="E304" s="7">
         <v>1420</v>
       </c>
       <c r="F304" s="8">
-        <v>1363.0820171131941</v>
+        <v>1363</v>
       </c>
       <c r="G304" s="8">
-        <v>1290.6209726437403</v>
+        <v>1291</v>
       </c>
       <c r="H304" s="8">
-        <v>1437.1238938627594</v>
+        <v>1437</v>
       </c>
       <c r="I304" s="8">
-        <v>56.91798288680593</v>
+        <v>57</v>
       </c>
       <c r="J304" s="9">
-        <v>4.1756829135894264</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="305" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A305" t="s">
         <v>3</v>
       </c>
       <c r="B305">
         <v>2025</v>
       </c>
       <c r="C305">
         <v>38</v>
       </c>
       <c r="D305" s="6">
         <v>45920</v>
       </c>
       <c r="E305" s="7">
         <v>1425</v>
       </c>
       <c r="F305" s="8">
-        <v>1383.8668456187099</v>
+        <v>1384</v>
       </c>
       <c r="G305" s="8">
-        <v>1311.5222744016567</v>
+        <v>1312</v>
       </c>
       <c r="H305" s="8">
-        <v>1455.1414436137013</v>
+        <v>1455</v>
       </c>
       <c r="I305" s="8">
-        <v>41.133154381290069</v>
+        <v>41</v>
       </c>
       <c r="J305" s="9">
-        <v>2.9723346947371851</v>
+        <v>3</v>
       </c>
     </row>
     <row r="306" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A306" t="s">
         <v>3</v>
       </c>
       <c r="B306">
         <v>2025</v>
       </c>
       <c r="C306">
         <v>39</v>
       </c>
       <c r="D306" s="6">
         <v>45927</v>
       </c>
       <c r="E306" s="7">
         <v>1420</v>
       </c>
       <c r="F306" s="8">
-        <v>1409.82509453226</v>
+        <v>1410</v>
       </c>
       <c r="G306" s="8">
-        <v>1335.9928686081705</v>
+        <v>1336</v>
       </c>
       <c r="H306" s="8">
-        <v>1482.7723541727453</v>
+        <v>1483</v>
       </c>
       <c r="I306" s="8">
-        <v>10.174905467740018</v>
+        <v>10</v>
       </c>
       <c r="J306" s="9">
-        <v>0.72171402730745626</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="307" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A307" t="s">
         <v>3</v>
       </c>
       <c r="B307">
         <v>2025</v>
       </c>
       <c r="C307">
         <v>40</v>
       </c>
       <c r="D307" s="6">
         <v>45934</v>
       </c>
       <c r="E307" s="7">
         <v>1420</v>
       </c>
       <c r="F307" s="8">
-        <v>1437.455159590445</v>
+        <v>1437</v>
       </c>
       <c r="G307" s="8">
-        <v>1363.5147169558518</v>
+        <v>1364</v>
       </c>
       <c r="H307" s="8">
-        <v>1511.4897648690394</v>
+        <v>1511</v>
       </c>
       <c r="I307" s="8">
-        <v>-17.455159590444964</v>
+        <v>-17</v>
       </c>
       <c r="J307" s="9">
-        <v>-1.2143098498751215</v>
+        <v>-1.2</v>
       </c>
     </row>
     <row r="308" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A308" t="s">
         <v>3</v>
       </c>
       <c r="B308">
         <v>2025</v>
       </c>
       <c r="C308">
         <v>41</v>
       </c>
       <c r="D308" s="6">
         <v>45941</v>
       </c>
       <c r="E308" s="7">
         <v>1535</v>
       </c>
       <c r="F308" s="8">
-        <v>1462.9367194999841</v>
+        <v>1463</v>
       </c>
       <c r="G308" s="8">
-        <v>1384.6175960404803</v>
+        <v>1385</v>
       </c>
       <c r="H308" s="8">
-        <v>1540.6872094670084</v>
+        <v>1541</v>
       </c>
       <c r="I308" s="8">
-        <v>72.063280500015935</v>
+        <v>72</v>
       </c>
       <c r="J308" s="9">
-        <v>4.9259328540640013</v>
+        <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="309" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A309" t="s">
         <v>3</v>
       </c>
       <c r="B309">
         <v>2025</v>
       </c>
       <c r="C309">
         <v>42</v>
       </c>
       <c r="D309" s="6">
         <v>45948</v>
       </c>
       <c r="E309" s="7">
         <v>1495</v>
       </c>
       <c r="F309" s="8">
-        <v>1482.187436028674</v>
+        <v>1482</v>
       </c>
       <c r="G309" s="8">
-        <v>1408.6383567662376</v>
+        <v>1409</v>
       </c>
       <c r="H309" s="8">
-        <v>1558.7063635240045</v>
+        <v>1559</v>
       </c>
       <c r="I309" s="8">
-        <v>12.812563971325972</v>
+        <v>13</v>
       </c>
       <c r="J309" s="9">
-        <v>0.86443614753986253</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="310" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A310" t="s">
         <v>3</v>
       </c>
       <c r="B310">
         <v>2025</v>
       </c>
       <c r="C310">
         <v>43</v>
       </c>
       <c r="D310" s="6">
         <v>45955</v>
       </c>
       <c r="E310" s="7">
         <v>1490</v>
       </c>
       <c r="F310" s="8">
-        <v>1491.0831073997228</v>
+        <v>1491</v>
       </c>
       <c r="G310" s="8">
-        <v>1414.0105494778743</v>
+        <v>1414</v>
       </c>
       <c r="H310" s="8">
-        <v>1568.9021644383481</v>
+        <v>1569</v>
       </c>
       <c r="I310" s="8">
-        <v>-1.0831073997228486</v>
+        <v>-1</v>
       </c>
       <c r="J310" s="9">
-        <v>-7.2638969239719131E-2</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="311" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A311" t="s">
         <v>3</v>
       </c>
       <c r="B311">
         <v>2025</v>
       </c>
       <c r="C311">
         <v>44</v>
       </c>
       <c r="D311" s="6">
         <v>45962</v>
       </c>
       <c r="E311" s="7">
         <v>1445</v>
       </c>
       <c r="F311" s="8">
-        <v>1489.616952524877</v>
+        <v>1490</v>
       </c>
       <c r="G311" s="8">
-        <v>1413.8744539267932</v>
+        <v>1414</v>
       </c>
       <c r="H311" s="8">
-        <v>1565.4322233180997</v>
+        <v>1565</v>
       </c>
       <c r="I311" s="8">
-        <v>-44.616952524876979</v>
+        <v>-45</v>
       </c>
       <c r="J311" s="9">
-        <v>-2.9951963455606432</v>
+        <v>-3</v>
       </c>
     </row>
     <row r="312" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A312" t="s">
         <v>3</v>
       </c>
       <c r="B312">
         <v>2025</v>
       </c>
       <c r="C312">
         <v>45</v>
       </c>
       <c r="D312" s="6">
         <v>45969</v>
       </c>
       <c r="E312" s="7">
         <v>1585</v>
       </c>
       <c r="F312" s="8">
-        <v>1483.214281765989</v>
+        <v>1483</v>
       </c>
       <c r="G312" s="8">
-        <v>1407.2860974824816</v>
+        <v>1407</v>
       </c>
       <c r="H312" s="8">
-        <v>1558.4574662579851</v>
+        <v>1558</v>
       </c>
       <c r="I312" s="8">
-        <v>101.78571823401103</v>
+        <v>102</v>
       </c>
       <c r="J312" s="9">
-        <v>6.8625093140837237</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="313" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A313" t="s">
         <v>3</v>
       </c>
       <c r="B313">
         <v>2025</v>
       </c>
       <c r="C313">
         <v>46</v>
       </c>
       <c r="D313" s="6">
         <v>45976</v>
       </c>
       <c r="E313" s="7">
         <v>1575</v>
       </c>
       <c r="F313" s="8">
-        <v>1477.6568339293731</v>
+        <v>1478</v>
       </c>
       <c r="G313" s="8">
-        <v>1404.2932228587958</v>
+        <v>1404</v>
       </c>
       <c r="H313" s="8">
-        <v>1554.1506621886037</v>
+        <v>1554</v>
       </c>
       <c r="I313" s="8">
-        <v>97.343166070626921</v>
+        <v>97</v>
       </c>
       <c r="J313" s="9">
-        <v>6.5876706847944462</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="314" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A314" t="s">
         <v>3</v>
       </c>
       <c r="B314">
         <v>2025</v>
       </c>
       <c r="C314">
         <v>47</v>
       </c>
       <c r="D314" s="6">
         <v>45983</v>
       </c>
       <c r="E314" s="7">
         <v>1550</v>
       </c>
       <c r="F314" s="8">
-        <v>1478.654590292934</v>
+        <v>1479</v>
       </c>
       <c r="G314" s="8">
-        <v>1402.9674634418739</v>
+        <v>1403</v>
       </c>
       <c r="H314" s="8">
-        <v>1554.6664188529032</v>
+        <v>1555</v>
       </c>
       <c r="I314" s="8">
-        <v>71.345409707065983</v>
+        <v>71</v>
       </c>
       <c r="J314" s="9">
-        <v>4.8250220285003707</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="315" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A315" t="s">
         <v>3</v>
       </c>
       <c r="B315">
         <v>2025</v>
       </c>
       <c r="C315">
         <v>48</v>
       </c>
       <c r="D315" s="6">
         <v>45990</v>
       </c>
       <c r="E315" s="7">
         <v>1605</v>
       </c>
       <c r="F315" s="8">
-        <v>1491.975198392674</v>
+        <v>1492</v>
       </c>
       <c r="G315" s="8">
-        <v>1416.2776703789598</v>
+        <v>1416</v>
       </c>
       <c r="H315" s="8">
-        <v>1568.128044287846</v>
+        <v>1568</v>
       </c>
       <c r="I315" s="8">
-        <v>113.02480160732603</v>
+        <v>113</v>
       </c>
       <c r="J315" s="9">
-        <v>7.5755147759218175</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="316" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A316" t="s">
         <v>3</v>
       </c>
       <c r="B316">
         <v>2025</v>
       </c>
       <c r="C316">
         <v>49</v>
       </c>
       <c r="D316" s="6">
         <v>45997</v>
       </c>
       <c r="E316" s="7">
         <v>1605</v>
       </c>
       <c r="F316" s="8">
-        <v>1520.4418781441959</v>
+        <v>1520</v>
       </c>
       <c r="G316" s="8">
-        <v>1443.7258379579807</v>
+        <v>1444</v>
       </c>
       <c r="H316" s="8">
-        <v>1598.0551516707303</v>
+        <v>1598</v>
       </c>
       <c r="I316" s="8">
-        <v>84.558121855804075</v>
+        <v>85</v>
       </c>
       <c r="J316" s="9">
-        <v>5.5614175767779557</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="317" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A317" t="s">
         <v>3</v>
       </c>
       <c r="B317">
         <v>2025</v>
       </c>
       <c r="C317">
         <v>50</v>
       </c>
       <c r="D317" s="6">
         <v>46004</v>
       </c>
       <c r="E317" s="7">
         <v>1675</v>
       </c>
       <c r="F317" s="8">
-        <v>1559.71595506159</v>
+        <v>1560</v>
       </c>
       <c r="G317" s="8">
-        <v>1482.3627852527932</v>
+        <v>1482</v>
       </c>
       <c r="H317" s="8">
-        <v>1639.4012179685074</v>
+        <v>1639</v>
       </c>
       <c r="I317" s="8">
-        <v>115.28404493841003</v>
+        <v>115</v>
       </c>
       <c r="J317" s="9">
-        <v>7.3913486980940633</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="318" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A318" t="s">
         <v>3</v>
       </c>
       <c r="B318">
         <v>2025</v>
       </c>
       <c r="C318">
         <v>51</v>
       </c>
       <c r="D318" s="6">
         <v>46011</v>
       </c>
       <c r="E318" s="7">
         <v>1770</v>
       </c>
       <c r="F318" s="8">
-        <v>1604.168862658388</v>
+        <v>1604</v>
       </c>
       <c r="G318" s="8">
-        <v>1524.9360397581715</v>
+        <v>1525</v>
       </c>
       <c r="H318" s="8">
-        <v>1684.7678329826601</v>
+        <v>1685</v>
       </c>
       <c r="I318" s="8">
-        <v>165.83113734161202</v>
+        <v>166</v>
       </c>
       <c r="J318" s="9">
-        <v>10.337511293343567</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="319" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A319" t="s">
         <v>3</v>
       </c>
       <c r="B319">
         <v>2025</v>
       </c>
       <c r="C319">
         <v>52</v>
       </c>
       <c r="D319" s="6">
         <v>46018</v>
       </c>
       <c r="E319" s="7">
         <v>1825</v>
       </c>
       <c r="F319" s="8">
-        <v>1647.5702672299981</v>
+        <v>1648</v>
       </c>
       <c r="G319" s="8">
-        <v>1568.9853748931632</v>
+        <v>1569</v>
       </c>
       <c r="H319" s="8">
-        <v>1728.5089844382853</v>
+        <v>1729</v>
       </c>
       <c r="I319" s="8">
-        <v>177.42973277000192</v>
+        <v>177</v>
       </c>
       <c r="J319" s="9">
-        <v>10.769175451819009</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="320" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A320" t="s">
         <v>3</v>
       </c>
       <c r="B320">
         <v>2025</v>
       </c>
       <c r="C320">
         <v>53</v>
       </c>
       <c r="D320" s="6">
         <v>46025</v>
       </c>
       <c r="E320" s="7">
-        <v>1905</v>
+        <v>1910</v>
       </c>
       <c r="F320" s="8">
-        <v>1665.4350232655056</v>
+        <v>1665</v>
       </c>
       <c r="G320" s="8">
-        <v>1585.8624235253806</v>
+        <v>1586</v>
       </c>
       <c r="H320" s="8">
-        <v>1745.6219873275386</v>
+        <v>1746</v>
       </c>
       <c r="I320" s="8">
-        <v>239.56497673449439</v>
+        <v>245</v>
       </c>
       <c r="J320" s="9">
-        <v>14.384528569884807</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="321" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A321" t="s">
         <v>3</v>
       </c>
       <c r="B321">
         <v>2026</v>
       </c>
       <c r="C321">
         <v>1</v>
       </c>
       <c r="D321" s="6">
         <v>46032</v>
       </c>
       <c r="E321" s="7">
-        <v>1980</v>
+        <v>1985</v>
       </c>
       <c r="F321" s="8">
-        <v>1683.2997793010129</v>
+        <v>1683</v>
       </c>
       <c r="G321" s="8">
-        <v>1602.7394721575977</v>
+        <v>1603</v>
       </c>
       <c r="H321" s="8">
-        <v>1762.7349902167921</v>
+        <v>1763</v>
       </c>
       <c r="I321" s="8">
-        <v>296.7002206989871</v>
+        <v>302</v>
       </c>
       <c r="J321" s="9">
-        <v>17.626107027839751</v>
+        <v>17.899999999999999</v>
       </c>
     </row>
     <row r="322" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A322" t="s">
         <v>3</v>
       </c>
       <c r="B322">
         <v>2026</v>
       </c>
       <c r="C322">
         <v>2</v>
       </c>
       <c r="D322" s="6">
         <v>46039</v>
       </c>
       <c r="E322" s="7">
-        <v>1745</v>
+        <v>1750</v>
       </c>
       <c r="F322" s="8">
-        <v>1705.0236636095101</v>
+        <v>1705</v>
       </c>
       <c r="G322" s="8">
-        <v>1622.8249374198356</v>
+        <v>1623</v>
       </c>
       <c r="H322" s="8">
-        <v>1786.9308299679087</v>
+        <v>1787</v>
       </c>
       <c r="I322" s="8">
-        <v>39.976336390489905</v>
+        <v>45</v>
       </c>
       <c r="J322" s="9">
-        <v>2.3446206198605211</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="323" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A323" t="s">
         <v>3</v>
       </c>
       <c r="B323">
         <v>2026</v>
       </c>
       <c r="C323">
         <v>3</v>
       </c>
       <c r="D323" s="6">
         <v>46046</v>
       </c>
       <c r="E323" s="7">
-        <v>1635</v>
+        <v>1640</v>
       </c>
       <c r="F323" s="8">
-        <v>1713.7631527363001</v>
+        <v>1714</v>
       </c>
       <c r="G323" s="8">
-        <v>1631.7999023057298</v>
+        <v>1632</v>
       </c>
       <c r="H323" s="8">
-        <v>1796.6997064444984</v>
+        <v>1797</v>
       </c>
       <c r="I323" s="8">
-        <v>-78.763152736300071</v>
+        <v>-74</v>
       </c>
       <c r="J323" s="9">
-        <v>-4.5959182055316177</v>
+        <v>-4.3</v>
       </c>
     </row>
     <row r="324" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A324" t="s">
         <v>3</v>
       </c>
       <c r="B324">
         <v>2026</v>
       </c>
       <c r="C324">
         <v>4</v>
       </c>
       <c r="D324" s="6">
         <v>46053</v>
       </c>
       <c r="E324" s="7">
-        <v>1640</v>
+        <v>1650</v>
       </c>
       <c r="F324" s="8">
-        <v>1712.2140173793641</v>
+        <v>1712</v>
       </c>
       <c r="G324" s="8">
-        <v>1631.7988184163112</v>
+        <v>1632</v>
       </c>
       <c r="H324" s="8">
-        <v>1794.2722938430436</v>
+        <v>1794</v>
       </c>
       <c r="I324" s="8">
-        <v>-72.214017379364122</v>
+        <v>-62</v>
       </c>
       <c r="J324" s="9">
-        <v>-4.2175812513141011</v>
+        <v>-3.6</v>
       </c>
     </row>
     <row r="325" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A325" t="s">
         <v>3</v>
       </c>
       <c r="B325">
         <v>2026</v>
       </c>
       <c r="C325">
         <v>5</v>
       </c>
       <c r="D325" s="6">
         <v>46060</v>
       </c>
       <c r="E325" s="7">
         <v>1580</v>
       </c>
       <c r="F325" s="8">
-        <v>1703.2652707990128</v>
+        <v>1703</v>
       </c>
       <c r="G325" s="8">
-        <v>1621.9802287539001</v>
+        <v>1622</v>
       </c>
       <c r="H325" s="8">
-        <v>1785.9893958053181</v>
+        <v>1786</v>
       </c>
       <c r="I325" s="8">
-        <v>-123.2652707990128</v>
+        <v>-123</v>
       </c>
       <c r="J325" s="9">
-        <v>-7.236997836584095</v>
+        <v>-7.2</v>
       </c>
     </row>
     <row r="326" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A326" t="s">
         <v>3</v>
       </c>
       <c r="B326">
         <v>2026</v>
       </c>
       <c r="C326">
         <v>6</v>
       </c>
       <c r="D326" s="6">
         <v>46067</v>
       </c>
       <c r="E326" s="7">
-        <v>1605</v>
+        <v>1610</v>
       </c>
       <c r="F326" s="8">
-        <v>1689.8494738042891</v>
+        <v>1690</v>
       </c>
       <c r="G326" s="8">
-        <v>1609.5415929768069</v>
+        <v>1610</v>
       </c>
       <c r="H326" s="8">
-        <v>1773.104734906495</v>
+        <v>1773</v>
       </c>
       <c r="I326" s="8">
-        <v>-84.849473804289119</v>
+        <v>-80</v>
       </c>
       <c r="J326" s="9">
-        <v>-5.0211261487847736</v>
+        <v>-4.7</v>
       </c>
     </row>
     <row r="327" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A327" t="s">
         <v>3</v>
       </c>
       <c r="B327">
         <v>2026</v>
       </c>
       <c r="C327">
         <v>7</v>
       </c>
       <c r="D327" s="6">
         <v>46074</v>
       </c>
       <c r="E327" s="7">
-        <v>1665</v>
+        <v>1670</v>
       </c>
       <c r="F327" s="8">
-        <v>1674.6559613631489</v>
+        <v>1675</v>
       </c>
       <c r="G327" s="8">
-        <v>1594.4368777118586</v>
+        <v>1594</v>
       </c>
       <c r="H327" s="8">
-        <v>1754.6817900447088</v>
+        <v>1755</v>
       </c>
       <c r="I327" s="8">
-        <v>-9.6559613631488901</v>
+        <v>-5</v>
       </c>
       <c r="J327" s="9">
-        <v>-0.57659373542546177</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="328" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A328" t="s">
         <v>3</v>
       </c>
       <c r="B328">
         <v>2026</v>
       </c>
       <c r="C328">
         <v>8</v>
       </c>
       <c r="D328" s="6">
         <v>46081</v>
       </c>
       <c r="E328" s="7">
-        <v>1620</v>
+        <v>1630</v>
       </c>
       <c r="F328" s="8">
-        <v>1658.8700736647329</v>
+        <v>1659</v>
       </c>
       <c r="G328" s="8">
-        <v>1578.6650019899027</v>
+        <v>1579</v>
       </c>
       <c r="H328" s="8">
-        <v>1740.7332721561663</v>
+        <v>1741</v>
       </c>
       <c r="I328" s="8">
-        <v>-38.870073664732899</v>
+        <v>-29</v>
       </c>
       <c r="J328" s="9">
-        <v>-2.3431656452070513</v>
+        <v>-1.7</v>
       </c>
     </row>
     <row r="329" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A329" t="s">
         <v>3</v>
       </c>
       <c r="B329">
         <v>2026</v>
       </c>
       <c r="C329">
         <v>9</v>
       </c>
       <c r="D329" s="6">
         <v>46088</v>
       </c>
       <c r="E329" s="7">
-        <v>1605</v>
+        <v>1615</v>
       </c>
       <c r="F329" s="8">
-        <v>1643.013883699763</v>
+        <v>1643</v>
       </c>
       <c r="G329" s="8">
-        <v>1562.7832717761876</v>
+        <v>1563</v>
       </c>
       <c r="H329" s="8">
-        <v>1723.7885190371871</v>
+        <v>1724</v>
       </c>
       <c r="I329" s="8">
-        <v>-38.013883699763028</v>
+        <v>-28</v>
       </c>
       <c r="J329" s="9">
-        <v>-2.3136678318361419</v>
+        <v>-1.7</v>
       </c>
     </row>
     <row r="330" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A330" t="s">
         <v>3</v>
       </c>
       <c r="B330">
         <v>2026</v>
       </c>
       <c r="C330">
         <v>10</v>
       </c>
       <c r="D330" s="6">
         <v>46095</v>
       </c>
       <c r="E330" s="7">
-        <v>1640</v>
+        <v>1655</v>
       </c>
       <c r="F330" s="8">
-        <v>1627.591454272804</v>
+        <v>1628</v>
       </c>
       <c r="G330" s="8">
-        <v>1548.4608229692037</v>
+        <v>1548</v>
       </c>
       <c r="H330" s="8">
-        <v>1705.406174296618</v>
+        <v>1705</v>
       </c>
       <c r="I330" s="8">
-        <v>12.408545727196042</v>
+        <v>27</v>
       </c>
       <c r="J330" s="9">
-        <v>0.76238700409865601</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="331" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A331" t="s">
         <v>3</v>
       </c>
       <c r="B331">
         <v>2026</v>
       </c>
       <c r="C331">
         <v>11</v>
       </c>
       <c r="D331" s="6">
         <v>46102</v>
       </c>
       <c r="E331" s="7">
-        <v>1515</v>
+        <v>1530</v>
       </c>
       <c r="F331" s="8">
-        <v>1613.086226279923</v>
+        <v>1613</v>
       </c>
       <c r="G331" s="8">
-        <v>1533.230297184364</v>
+        <v>1533</v>
       </c>
       <c r="H331" s="8">
-        <v>1693.1750027299495</v>
+        <v>1693</v>
       </c>
       <c r="I331" s="8">
-        <v>-98.086226279923039</v>
+        <v>-83</v>
       </c>
       <c r="J331" s="9">
-        <v>-6.0806561163272761</v>
+        <v>-5.2</v>
       </c>
     </row>
     <row r="332" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A332" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B332">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C332">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="D332" s="6">
-        <v>43834</v>
+        <v>46109</v>
       </c>
       <c r="E332" s="7">
-        <v>736</v>
+        <v>1545</v>
       </c>
       <c r="F332" s="8">
-        <v>740.78587037954298</v>
+        <v>1600</v>
       </c>
       <c r="G332" s="8">
-        <v>687</v>
+        <v>1521</v>
       </c>
       <c r="H332" s="8">
-        <v>794</v>
+        <v>1679</v>
       </c>
       <c r="I332" s="8">
-        <v>-4.7858703795429847</v>
+        <v>-55</v>
       </c>
       <c r="J332" s="9">
-        <v>-0.64605314044273143</v>
+        <v>-3.4</v>
       </c>
     </row>
     <row r="333" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A333" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B333">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C333">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="D333" s="6">
-        <v>43841</v>
+        <v>46116</v>
       </c>
       <c r="E333" s="7">
-        <v>705</v>
+        <v>1495</v>
       </c>
       <c r="F333" s="8">
-        <v>748.32384595127996</v>
+        <v>1588</v>
       </c>
       <c r="G333" s="8">
-        <v>695</v>
+        <v>1507</v>
       </c>
       <c r="H333" s="8">
-        <v>804</v>
+        <v>1668</v>
       </c>
       <c r="I333" s="8">
-        <v>-43.323845951279964</v>
+        <v>-93</v>
       </c>
       <c r="J333" s="9">
-        <v>-5.7894514768811121</v>
+        <v>-5.8</v>
       </c>
     </row>
     <row r="334" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A334" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B334">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C334">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="D334" s="6">
-        <v>43848</v>
+        <v>46123</v>
       </c>
       <c r="E334" s="7">
-        <v>717</v>
+        <v>1525</v>
       </c>
       <c r="F334" s="8">
-        <v>749.186952532178</v>
+        <v>1575</v>
       </c>
       <c r="G334" s="8">
-        <v>697</v>
+        <v>1496</v>
       </c>
       <c r="H334" s="8">
-        <v>805</v>
+        <v>1653</v>
       </c>
       <c r="I334" s="8">
-        <v>-32.186952532177997</v>
+        <v>-50</v>
       </c>
       <c r="J334" s="9">
-        <v>-4.2962510790383135</v>
+        <v>-3.2</v>
       </c>
     </row>
     <row r="335" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A335" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B335">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C335">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="D335" s="6">
-        <v>43855</v>
+        <v>46130</v>
       </c>
       <c r="E335" s="7">
-        <v>764</v>
+        <v>1495</v>
       </c>
       <c r="F335" s="8">
-        <v>745.16760249767299</v>
+        <v>1561</v>
       </c>
       <c r="G335" s="8">
-        <v>692</v>
+        <v>1482</v>
       </c>
       <c r="H335" s="8">
-        <v>798</v>
+        <v>1637</v>
       </c>
       <c r="I335" s="8">
-        <v>18.832397502327012</v>
+        <v>-66</v>
       </c>
       <c r="J335" s="9">
-        <v>2.5272700314941403</v>
+        <v>-4.2</v>
       </c>
     </row>
     <row r="336" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A336" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B336">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C336">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="D336" s="6">
-        <v>43862</v>
+        <v>46137</v>
       </c>
       <c r="E336" s="7">
-        <v>727</v>
+        <v>1505</v>
       </c>
       <c r="F336" s="8">
-        <v>738.14260981700704</v>
+        <v>1544</v>
       </c>
       <c r="G336" s="8">
-        <v>686</v>
+        <v>1466</v>
       </c>
       <c r="H336" s="8">
-        <v>792</v>
+        <v>1621</v>
       </c>
       <c r="I336" s="8">
-        <v>-11.142609817007042</v>
+        <v>-39</v>
       </c>
       <c r="J336" s="9">
-        <v>-1.5095470263895834</v>
+        <v>-2.5</v>
       </c>
     </row>
     <row r="337" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A337" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B337">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C337">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="D337" s="6">
-        <v>43869</v>
+        <v>46144</v>
       </c>
       <c r="E337" s="7">
-        <v>746</v>
+        <v>1595</v>
       </c>
       <c r="F337" s="8">
-        <v>729.975948918315</v>
+        <v>1523</v>
       </c>
       <c r="G337" s="8">
-        <v>677</v>
+        <v>1444</v>
       </c>
       <c r="H337" s="8">
-        <v>784</v>
+        <v>1601</v>
       </c>
       <c r="I337" s="8">
-        <v>16.024051081685002</v>
+        <v>72</v>
       </c>
       <c r="J337" s="9">
-        <v>2.1951478134902374</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="338" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A338" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B338">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C338">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D338" s="6">
-        <v>43876</v>
+        <v>46151</v>
       </c>
       <c r="E338" s="7">
-        <v>677</v>
+        <v>1570</v>
       </c>
       <c r="F338" s="8">
-        <v>722.30240106142696</v>
+        <v>1499</v>
       </c>
       <c r="G338" s="8">
-        <v>670</v>
+        <v>1422</v>
       </c>
       <c r="H338" s="8">
-        <v>776</v>
+        <v>1576</v>
       </c>
       <c r="I338" s="8">
-        <v>-45.302401061426963</v>
+        <v>71</v>
       </c>
       <c r="J338" s="9">
-        <v>-6.271943855489738</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="339" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A339" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B339">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C339">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D339" s="6">
-        <v>43883</v>
+        <v>46158</v>
       </c>
       <c r="E339" s="7">
-        <v>666</v>
+        <v>1460</v>
       </c>
       <c r="F339" s="8">
-        <v>715.48300472025096</v>
+        <v>1474</v>
       </c>
       <c r="G339" s="8">
-        <v>664</v>
+        <v>1398</v>
       </c>
       <c r="H339" s="8">
-        <v>768.02499999999998</v>
+        <v>1551</v>
       </c>
       <c r="I339" s="8">
-        <v>-49.48300472025096</v>
+        <v>-14</v>
       </c>
       <c r="J339" s="9">
-        <v>-6.9160279690498641</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="340" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A340" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B340">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C340">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="D340" s="6">
-        <v>43890</v>
+        <v>46165</v>
       </c>
       <c r="E340" s="7">
-        <v>761</v>
+        <v>1470</v>
       </c>
       <c r="F340" s="8">
-        <v>709.33019768453698</v>
+        <v>1450</v>
       </c>
       <c r="G340" s="8">
-        <v>658</v>
+        <v>1374</v>
       </c>
       <c r="H340" s="8">
-        <v>763</v>
+        <v>1526</v>
       </c>
       <c r="I340" s="8">
-        <v>51.669802315463016</v>
+        <v>20</v>
       </c>
       <c r="J340" s="9">
-        <v>7.2843088429237213</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="341" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A341" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B341">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C341">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D341" s="6">
-        <v>43897</v>
+        <v>46172</v>
       </c>
       <c r="E341" s="7">
-        <v>697</v>
+        <v>1455</v>
       </c>
       <c r="F341" s="8">
-        <v>703.66183568843405</v>
+        <v>1428</v>
       </c>
       <c r="G341" s="8">
-        <v>653</v>
+        <v>1355</v>
       </c>
       <c r="H341" s="8">
-        <v>756</v>
+        <v>1504</v>
       </c>
       <c r="I341" s="8">
-        <v>-6.6618356884340528</v>
+        <v>27</v>
       </c>
       <c r="J341" s="9">
-        <v>-0.94673824137646534</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="342" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A342" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B342">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C342">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D342" s="6">
-        <v>43904</v>
+        <v>46179</v>
       </c>
       <c r="E342" s="7">
-        <v>668</v>
+        <v>1475</v>
       </c>
       <c r="F342" s="8">
-        <v>698.30238208502897</v>
+        <v>1411</v>
       </c>
       <c r="G342" s="8">
-        <v>648</v>
+        <v>1336</v>
       </c>
       <c r="H342" s="8">
-        <v>750</v>
+        <v>1487</v>
       </c>
       <c r="I342" s="8">
-        <v>-30.302382085028967</v>
+        <v>64</v>
       </c>
       <c r="J342" s="9">
-        <v>-4.3394355887130871</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="343" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A343" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B343">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C343">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D343" s="6">
-        <v>43911</v>
+        <v>46186</v>
       </c>
       <c r="E343" s="7">
-        <v>671</v>
+        <v>1465</v>
       </c>
       <c r="F343" s="8">
-        <v>693.08156335956699</v>
+        <v>1399</v>
       </c>
       <c r="G343" s="8">
-        <v>642</v>
+        <v>1325</v>
       </c>
       <c r="H343" s="8">
-        <v>745</v>
+        <v>1475</v>
       </c>
       <c r="I343" s="8">
-        <v>-22.081563359566985</v>
+        <v>66</v>
       </c>
       <c r="J343" s="9">
-        <v>-3.1859977998161213</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="344" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A344" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B344">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C344">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D344" s="6">
-        <v>43918</v>
+        <v>46193</v>
       </c>
       <c r="E344" s="7">
-        <v>752</v>
+        <v>1395</v>
       </c>
       <c r="F344" s="8">
-        <v>687.82853573785496</v>
+        <v>1391</v>
       </c>
       <c r="G344" s="8">
-        <v>638</v>
+        <v>1317</v>
       </c>
       <c r="H344" s="8">
-        <v>741</v>
+        <v>1464</v>
       </c>
       <c r="I344" s="8">
-        <v>64.171464262145037</v>
+        <v>4</v>
       </c>
       <c r="J344" s="9">
-        <v>9.329572840897967</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="345" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A345" t="s">
         <v>1</v>
       </c>
       <c r="B345">
         <v>2020</v>
       </c>
       <c r="C345">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D345" s="6">
-        <v>43925</v>
+        <v>43834</v>
       </c>
       <c r="E345" s="7">
-        <v>750</v>
+        <v>736</v>
       </c>
       <c r="F345" s="8">
-        <v>682.37327573192795</v>
+        <v>741</v>
       </c>
       <c r="G345" s="8">
-        <v>632</v>
+        <v>687</v>
       </c>
       <c r="H345" s="8">
-        <v>734</v>
+        <v>794</v>
       </c>
       <c r="I345" s="8">
-        <v>67.626724268072053</v>
+        <v>-5</v>
       </c>
       <c r="J345" s="9">
-        <v>9.910517699500204</v>
+        <v>-0.6</v>
       </c>
     </row>
     <row r="346" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A346" t="s">
         <v>1</v>
       </c>
       <c r="B346">
         <v>2020</v>
       </c>
       <c r="C346">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D346" s="6">
-        <v>43932</v>
+        <v>43841</v>
       </c>
       <c r="E346" s="7">
-        <v>835</v>
+        <v>705</v>
       </c>
       <c r="F346" s="8">
-        <v>676.55124021238601</v>
+        <v>748</v>
       </c>
       <c r="G346" s="8">
-        <v>626</v>
+        <v>695</v>
       </c>
       <c r="H346" s="8">
-        <v>728</v>
+        <v>804</v>
       </c>
       <c r="I346" s="8">
-        <v>158.44875978761399</v>
+        <v>-43</v>
       </c>
       <c r="J346" s="9">
-        <v>23.420067892843278</v>
+        <v>-5.8</v>
       </c>
     </row>
     <row r="347" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A347" t="s">
         <v>1</v>
       </c>
       <c r="B347">
         <v>2020</v>
       </c>
       <c r="C347">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="D347" s="6">
-        <v>43939</v>
+        <v>43848</v>
       </c>
       <c r="E347" s="7">
-        <v>859</v>
+        <v>717</v>
       </c>
       <c r="F347" s="8">
-        <v>670.20417577122805</v>
+        <v>749</v>
       </c>
       <c r="G347" s="8">
-        <v>621</v>
+        <v>697</v>
       </c>
       <c r="H347" s="8">
-        <v>721</v>
+        <v>805</v>
       </c>
       <c r="I347" s="8">
-        <v>188.79582422877195</v>
+        <v>-32</v>
       </c>
       <c r="J347" s="9">
-        <v>28.169896735053584</v>
+        <v>-4.3</v>
       </c>
     </row>
     <row r="348" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A348" t="s">
         <v>1</v>
       </c>
       <c r="B348">
         <v>2020</v>
       </c>
       <c r="C348">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="D348" s="6">
-        <v>43946</v>
+        <v>43855</v>
       </c>
       <c r="E348" s="7">
-        <v>956</v>
+        <v>764</v>
       </c>
       <c r="F348" s="8">
-        <v>663.18782040057602</v>
+        <v>745</v>
       </c>
       <c r="G348" s="8">
-        <v>614</v>
+        <v>692</v>
       </c>
       <c r="H348" s="8">
-        <v>714</v>
+        <v>798</v>
       </c>
       <c r="I348" s="8">
-        <v>292.81217959942398</v>
+        <v>19</v>
       </c>
       <c r="J348" s="9">
-        <v>44.152225145293045</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="349" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A349" t="s">
         <v>1</v>
       </c>
       <c r="B349">
         <v>2020</v>
       </c>
       <c r="C349">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="D349" s="6">
-        <v>43953</v>
+        <v>43862</v>
       </c>
       <c r="E349" s="7">
-        <v>954</v>
+        <v>727</v>
       </c>
       <c r="F349" s="8">
-        <v>655.62107063927795</v>
+        <v>738</v>
       </c>
       <c r="G349" s="8">
-        <v>607</v>
+        <v>686</v>
       </c>
       <c r="H349" s="8">
-        <v>706</v>
+        <v>792</v>
       </c>
       <c r="I349" s="8">
-        <v>298.37892936072205</v>
+        <v>-11</v>
       </c>
       <c r="J349" s="9">
-        <v>45.510881624012029</v>
+        <v>-1.5</v>
       </c>
     </row>
     <row r="350" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A350" t="s">
         <v>1</v>
       </c>
       <c r="B350">
         <v>2020</v>
       </c>
       <c r="C350">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D350" s="6">
-        <v>43960</v>
+        <v>43869</v>
       </c>
       <c r="E350" s="7">
-        <v>912</v>
+        <v>746</v>
       </c>
       <c r="F350" s="8">
-        <v>647.94685842435695</v>
+        <v>730</v>
       </c>
       <c r="G350" s="8">
-        <v>600</v>
+        <v>677</v>
       </c>
       <c r="H350" s="8">
-        <v>700</v>
+        <v>784</v>
       </c>
       <c r="I350" s="8">
-        <v>264.05314157564305</v>
+        <v>16</v>
       </c>
       <c r="J350" s="9">
-        <v>40.752283639086329</v>
+        <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="351" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A351" t="s">
         <v>1</v>
       </c>
       <c r="B351">
         <v>2020</v>
       </c>
       <c r="C351">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D351" s="6">
-        <v>43967</v>
+        <v>43876</v>
       </c>
       <c r="E351" s="7">
-        <v>801</v>
+        <v>677</v>
       </c>
       <c r="F351" s="8">
-        <v>640.61016445999405</v>
+        <v>722</v>
       </c>
       <c r="G351" s="8">
-        <v>590</v>
+        <v>670</v>
       </c>
       <c r="H351" s="8">
-        <v>691</v>
+        <v>776</v>
       </c>
       <c r="I351" s="8">
-        <v>160.38983554000595</v>
+        <v>-45</v>
       </c>
       <c r="J351" s="9">
-        <v>25.037041938790878</v>
+        <v>-6.3</v>
       </c>
     </row>
     <row r="352" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A352" t="s">
         <v>1</v>
       </c>
       <c r="B352">
         <v>2020</v>
       </c>
       <c r="C352">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D352" s="6">
-        <v>43974</v>
+        <v>43883</v>
       </c>
       <c r="E352" s="7">
-        <v>802</v>
+        <v>666</v>
       </c>
       <c r="F352" s="8">
-        <v>634.03617729950804</v>
+        <v>715</v>
       </c>
       <c r="G352" s="8">
-        <v>584</v>
+        <v>664</v>
       </c>
       <c r="H352" s="8">
-        <v>683</v>
+        <v>768</v>
       </c>
       <c r="I352" s="8">
-        <v>167.96382270049196</v>
+        <v>-49</v>
       </c>
       <c r="J352" s="9">
-        <v>26.491204873495519</v>
+        <v>-6.9</v>
       </c>
     </row>
     <row r="353" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A353" t="s">
         <v>1</v>
       </c>
       <c r="B353">
         <v>2020</v>
       </c>
       <c r="C353">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D353" s="6">
-        <v>43981</v>
+        <v>43890</v>
       </c>
       <c r="E353" s="7">
-        <v>830</v>
+        <v>761</v>
       </c>
       <c r="F353" s="8">
-        <v>628.632936419879</v>
+        <v>709</v>
       </c>
       <c r="G353" s="8">
-        <v>579</v>
+        <v>658</v>
       </c>
       <c r="H353" s="8">
-        <v>679</v>
+        <v>763</v>
       </c>
       <c r="I353" s="8">
-        <v>201.367063580121</v>
+        <v>52</v>
       </c>
       <c r="J353" s="9">
-        <v>32.032534713647749</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="354" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A354" t="s">
         <v>1</v>
       </c>
       <c r="B354">
         <v>2020</v>
       </c>
       <c r="C354">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D354" s="6">
-        <v>43988</v>
+        <v>43897</v>
       </c>
       <c r="E354" s="7">
-        <v>641</v>
+        <v>697</v>
       </c>
       <c r="F354" s="8">
-        <v>624.57811782219903</v>
+        <v>704</v>
       </c>
       <c r="G354" s="8">
-        <v>575</v>
+        <v>653</v>
       </c>
       <c r="H354" s="8">
-        <v>675</v>
+        <v>756</v>
       </c>
       <c r="I354" s="8">
-        <v>16.421882177800967</v>
+        <v>-7</v>
       </c>
       <c r="J354" s="9">
-        <v>2.6292759399034509</v>
+        <v>-0.9</v>
       </c>
     </row>
     <row r="355" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A355" t="s">
         <v>1</v>
       </c>
       <c r="B355">
         <v>2020</v>
       </c>
       <c r="C355">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D355" s="6">
-        <v>43995</v>
+        <v>43904</v>
       </c>
       <c r="E355" s="7">
-        <v>628</v>
+        <v>668</v>
       </c>
       <c r="F355" s="8">
-        <v>621.56170891492104</v>
+        <v>698</v>
       </c>
       <c r="G355" s="8">
-        <v>573</v>
+        <v>648</v>
       </c>
       <c r="H355" s="8">
-        <v>671</v>
+        <v>750</v>
       </c>
       <c r="I355" s="8">
-        <v>6.4382910850789585</v>
+        <v>-30</v>
       </c>
       <c r="J355" s="9">
-        <v>1.0358249217633499</v>
+        <v>-4.3</v>
       </c>
     </row>
     <row r="356" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A356" t="s">
         <v>1</v>
       </c>
       <c r="B356">
         <v>2020</v>
       </c>
       <c r="C356">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D356" s="6">
-        <v>44002</v>
+        <v>43911</v>
       </c>
       <c r="E356" s="7">
-        <v>630</v>
+        <v>671</v>
       </c>
       <c r="F356" s="8">
-        <v>619.21944573159499</v>
+        <v>693</v>
       </c>
       <c r="G356" s="8">
-        <v>571</v>
+        <v>642</v>
       </c>
       <c r="H356" s="8">
-        <v>669</v>
+        <v>745</v>
       </c>
       <c r="I356" s="8">
-        <v>10.780554268405012</v>
+        <v>-22</v>
       </c>
       <c r="J356" s="9">
-        <v>1.740990910850357</v>
+        <v>-3.2</v>
       </c>
     </row>
     <row r="357" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A357" t="s">
         <v>1</v>
       </c>
       <c r="B357">
         <v>2020</v>
       </c>
       <c r="C357">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="D357" s="6">
-        <v>44009</v>
+        <v>43918</v>
       </c>
       <c r="E357" s="7">
-        <v>641</v>
+        <v>752</v>
       </c>
       <c r="F357" s="8">
-        <v>617.19551236558902</v>
+        <v>688</v>
       </c>
       <c r="G357" s="8">
-        <v>569</v>
+        <v>638</v>
       </c>
       <c r="H357" s="8">
-        <v>666</v>
+        <v>741</v>
       </c>
       <c r="I357" s="8">
-        <v>23.804487634410975</v>
+        <v>64</v>
       </c>
       <c r="J357" s="9">
-        <v>3.8568795717864219</v>
+        <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="358" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A358" t="s">
         <v>1</v>
       </c>
       <c r="B358">
         <v>2020</v>
       </c>
       <c r="C358">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="D358" s="6">
-        <v>44016</v>
+        <v>43925</v>
       </c>
       <c r="E358" s="7">
-        <v>599</v>
+        <v>750</v>
       </c>
       <c r="F358" s="8">
-        <v>615.13971113015805</v>
+        <v>682</v>
       </c>
       <c r="G358" s="8">
-        <v>567</v>
+        <v>632</v>
       </c>
       <c r="H358" s="8">
-        <v>664</v>
+        <v>734</v>
       </c>
       <c r="I358" s="8">
-        <v>-16.139711130158048</v>
+        <v>68</v>
       </c>
       <c r="J358" s="9">
-        <v>-2.6237472297968765</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="359" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A359" t="s">
         <v>1</v>
       </c>
       <c r="B359">
         <v>2020</v>
       </c>
       <c r="C359">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="D359" s="6">
-        <v>44023</v>
+        <v>43932</v>
       </c>
       <c r="E359" s="7">
-        <v>632</v>
+        <v>835</v>
       </c>
       <c r="F359" s="8">
-        <v>612.79823170091902</v>
+        <v>677</v>
       </c>
       <c r="G359" s="8">
-        <v>565</v>
+        <v>626</v>
       </c>
       <c r="H359" s="8">
-        <v>663</v>
+        <v>728</v>
       </c>
       <c r="I359" s="8">
-        <v>19.201768299080982</v>
+        <v>158</v>
       </c>
       <c r="J359" s="9">
-        <v>3.1334568714050306</v>
+        <v>23.4</v>
       </c>
     </row>
     <row r="360" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A360" t="s">
         <v>1</v>
       </c>
       <c r="B360">
         <v>2020</v>
       </c>
       <c r="C360">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="D360" s="6">
-        <v>44030</v>
+        <v>43939</v>
       </c>
       <c r="E360" s="7">
-        <v>579</v>
+        <v>859</v>
       </c>
       <c r="F360" s="8">
-        <v>610.28616174110402</v>
+        <v>670</v>
       </c>
       <c r="G360" s="8">
-        <v>563</v>
+        <v>621</v>
       </c>
       <c r="H360" s="8">
-        <v>660</v>
+        <v>721</v>
       </c>
       <c r="I360" s="8">
-        <v>-31.286161741104024</v>
+        <v>189</v>
       </c>
       <c r="J360" s="9">
-        <v>-5.1264740547035785</v>
+        <v>28.2</v>
       </c>
     </row>
     <row r="361" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A361" t="s">
         <v>1</v>
       </c>
       <c r="B361">
         <v>2020</v>
       </c>
       <c r="C361">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D361" s="6">
-        <v>44037</v>
+        <v>43946</v>
       </c>
       <c r="E361" s="7">
-        <v>595</v>
+        <v>956</v>
       </c>
       <c r="F361" s="8">
-        <v>607.80781194979204</v>
+        <v>663</v>
       </c>
       <c r="G361" s="8">
-        <v>561</v>
+        <v>614</v>
       </c>
       <c r="H361" s="8">
-        <v>657</v>
+        <v>714</v>
       </c>
       <c r="I361" s="8">
-        <v>-12.80781194979204</v>
+        <v>293</v>
       </c>
       <c r="J361" s="9">
-        <v>-2.1072141058381249</v>
+        <v>44.2</v>
       </c>
     </row>
     <row r="362" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A362" t="s">
         <v>1</v>
       </c>
       <c r="B362">
         <v>2020</v>
       </c>
       <c r="C362">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D362" s="6">
-        <v>44044</v>
+        <v>43953</v>
       </c>
       <c r="E362" s="7">
+        <v>954</v>
+      </c>
+      <c r="F362" s="8">
+        <v>656</v>
+      </c>
+      <c r="G362" s="8">
         <v>607</v>
       </c>
-      <c r="F362" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="H362" s="8">
-        <v>655</v>
+        <v>706</v>
       </c>
       <c r="I362" s="8">
-        <v>1.4357543410940252</v>
+        <v>298</v>
       </c>
       <c r="J362" s="9">
-        <v>0.2370936447101144</v>
+        <v>45.5</v>
       </c>
     </row>
     <row r="363" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A363" t="s">
         <v>1</v>
       </c>
       <c r="B363">
         <v>2020</v>
       </c>
       <c r="C363">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="D363" s="6">
-        <v>44051</v>
+        <v>43960</v>
       </c>
       <c r="E363" s="7">
-        <v>567</v>
+        <v>912</v>
       </c>
       <c r="F363" s="8">
-        <v>603.75372226327499</v>
+        <v>648</v>
       </c>
       <c r="G363" s="8">
-        <v>556</v>
+        <v>600</v>
       </c>
       <c r="H363" s="8">
-        <v>653</v>
+        <v>700</v>
       </c>
       <c r="I363" s="8">
-        <v>-36.753722263274994</v>
+        <v>264</v>
       </c>
       <c r="J363" s="9">
-        <v>-6.0875355145633421</v>
+        <v>40.799999999999997</v>
       </c>
     </row>
     <row r="364" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A364" t="s">
         <v>1</v>
       </c>
       <c r="B364">
         <v>2020</v>
       </c>
       <c r="C364">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="D364" s="6">
-        <v>44058</v>
+        <v>43967</v>
       </c>
       <c r="E364" s="7">
-        <v>584</v>
+        <v>801</v>
       </c>
       <c r="F364" s="8">
-        <v>602.59701445261896</v>
+        <v>641</v>
       </c>
       <c r="G364" s="8">
-        <v>556</v>
+        <v>590</v>
       </c>
       <c r="H364" s="8">
-        <v>650</v>
+        <v>691</v>
       </c>
       <c r="I364" s="8">
-        <v>-18.597014452618964</v>
+        <v>160</v>
       </c>
       <c r="J364" s="9">
-        <v>-3.0861444724401679</v>
+        <v>25</v>
       </c>
     </row>
     <row r="365" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A365" t="s">
         <v>1</v>
       </c>
       <c r="B365">
         <v>2020</v>
       </c>
       <c r="C365">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D365" s="6">
-        <v>44065</v>
+        <v>43974</v>
       </c>
       <c r="E365" s="7">
-        <v>595</v>
+        <v>802</v>
       </c>
       <c r="F365" s="8">
-        <v>602.49381290375402</v>
+        <v>634</v>
       </c>
       <c r="G365" s="8">
-        <v>554</v>
+        <v>584</v>
       </c>
       <c r="H365" s="8">
-        <v>651</v>
+        <v>683</v>
       </c>
       <c r="I365" s="8">
-        <v>-7.4938129037540193</v>
+        <v>168</v>
       </c>
       <c r="J365" s="9">
-        <v>-1.2437991466895113</v>
+        <v>26.5</v>
       </c>
     </row>
     <row r="366" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A366" t="s">
         <v>1</v>
       </c>
       <c r="B366">
         <v>2020</v>
       </c>
       <c r="C366">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="D366" s="6">
-        <v>44072</v>
+        <v>43981</v>
       </c>
       <c r="E366" s="7">
-        <v>615</v>
+        <v>830</v>
       </c>
       <c r="F366" s="8">
-        <v>603.92830827004104</v>
+        <v>629</v>
       </c>
       <c r="G366" s="8">
-        <v>557</v>
+        <v>579</v>
       </c>
       <c r="H366" s="8">
-        <v>653</v>
+        <v>679</v>
       </c>
       <c r="I366" s="8">
-        <v>11.071691729958957</v>
+        <v>201</v>
       </c>
       <c r="J366" s="9">
-        <v>1.8332791456114848</v>
+        <v>32</v>
       </c>
     </row>
     <row r="367" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A367" t="s">
         <v>1</v>
       </c>
       <c r="B367">
         <v>2020</v>
       </c>
       <c r="C367">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D367" s="6">
-        <v>44079</v>
+        <v>43988</v>
       </c>
       <c r="E367" s="7">
-        <v>656</v>
+        <v>641</v>
       </c>
       <c r="F367" s="8">
-        <v>607.39939277670396</v>
+        <v>625</v>
       </c>
       <c r="G367" s="8">
-        <v>558</v>
+        <v>575</v>
       </c>
       <c r="H367" s="8">
-        <v>656</v>
+        <v>675</v>
       </c>
       <c r="I367" s="8">
-        <v>48.600607223296038</v>
+        <v>16</v>
       </c>
       <c r="J367" s="9">
-        <v>8.0014250592382155</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="368" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A368" t="s">
         <v>1</v>
       </c>
       <c r="B368">
         <v>2020</v>
       </c>
       <c r="C368">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D368" s="6">
-        <v>44086</v>
+        <v>43995</v>
       </c>
       <c r="E368" s="7">
-        <v>605</v>
+        <v>628</v>
       </c>
       <c r="F368" s="8">
-        <v>613.43490153407197</v>
+        <v>622</v>
       </c>
       <c r="G368" s="8">
-        <v>566</v>
+        <v>573</v>
       </c>
       <c r="H368" s="8">
-        <v>664</v>
+        <v>671</v>
       </c>
       <c r="I368" s="8">
-        <v>-8.4349015340719689</v>
+        <v>6</v>
       </c>
       <c r="J368" s="9">
-        <v>-1.3750279798195493</v>
+        <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A369" t="s">
         <v>1</v>
       </c>
       <c r="B369">
         <v>2020</v>
       </c>
       <c r="C369">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="D369" s="6">
-        <v>44093</v>
+        <v>44002</v>
       </c>
       <c r="E369" s="7">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F369" s="8">
-        <v>622.53019563218595</v>
+        <v>619</v>
       </c>
       <c r="G369" s="8">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="H369" s="8">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="I369" s="8">
-        <v>8.4698043678140493</v>
+        <v>11</v>
       </c>
       <c r="J369" s="9">
-        <v>1.3605451474065262</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="370" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A370" t="s">
         <v>1</v>
       </c>
       <c r="B370">
         <v>2020</v>
       </c>
       <c r="C370">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D370" s="6">
-        <v>44100</v>
+        <v>44009</v>
       </c>
       <c r="E370" s="7">
-        <v>696</v>
+        <v>641</v>
       </c>
       <c r="F370" s="8">
-        <v>634.01538052856904</v>
+        <v>617</v>
       </c>
       <c r="G370" s="8">
-        <v>584</v>
+        <v>569</v>
       </c>
       <c r="H370" s="8">
-        <v>685</v>
+        <v>666</v>
       </c>
       <c r="I370" s="8">
-        <v>61.98461947143096</v>
+        <v>24</v>
       </c>
       <c r="J370" s="9">
-        <v>9.776516686354725</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="371" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A371" t="s">
         <v>1</v>
       </c>
       <c r="B371">
         <v>2020</v>
       </c>
       <c r="C371">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D371" s="6">
-        <v>44107</v>
+        <v>44016</v>
       </c>
       <c r="E371" s="7">
-        <v>674</v>
+        <v>599</v>
       </c>
       <c r="F371" s="8">
-        <v>646.23020288428802</v>
+        <v>615</v>
       </c>
       <c r="G371" s="8">
-        <v>598</v>
+        <v>567</v>
       </c>
       <c r="H371" s="8">
-        <v>697</v>
+        <v>664</v>
       </c>
       <c r="I371" s="8">
-        <v>27.769797115711981</v>
+        <v>-16</v>
       </c>
       <c r="J371" s="9">
-        <v>4.2971988916284545</v>
+        <v>-2.6</v>
       </c>
     </row>
     <row r="372" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A372" t="s">
         <v>1</v>
       </c>
       <c r="B372">
         <v>2020</v>
       </c>
       <c r="C372">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D372" s="6">
-        <v>44114</v>
+        <v>44023</v>
       </c>
       <c r="E372" s="7">
-        <v>697</v>
+        <v>632</v>
       </c>
       <c r="F372" s="8">
-        <v>657.365272172049</v>
+        <v>613</v>
       </c>
       <c r="G372" s="8">
-        <v>608</v>
+        <v>565</v>
       </c>
       <c r="H372" s="8">
-        <v>709</v>
+        <v>663</v>
       </c>
       <c r="I372" s="8">
-        <v>39.634727827950996</v>
+        <v>19</v>
       </c>
       <c r="J372" s="9">
-        <v>6.0293309527883991</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="373" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A373" t="s">
         <v>1</v>
       </c>
       <c r="B373">
         <v>2020</v>
       </c>
       <c r="C373">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D373" s="6">
-        <v>44121</v>
+        <v>44030</v>
       </c>
       <c r="E373" s="7">
-        <v>672</v>
+        <v>579</v>
       </c>
       <c r="F373" s="8">
-        <v>665.49112805260904</v>
+        <v>610</v>
       </c>
       <c r="G373" s="8">
-        <v>616</v>
+        <v>563</v>
       </c>
       <c r="H373" s="8">
-        <v>717</v>
+        <v>660</v>
       </c>
       <c r="I373" s="8">
-        <v>6.5088719473909578</v>
+        <v>-31</v>
       </c>
       <c r="J373" s="9">
-        <v>0.97805540495146204</v>
+        <v>-5.0999999999999996</v>
       </c>
     </row>
     <row r="374" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A374" t="s">
         <v>1</v>
       </c>
       <c r="B374">
         <v>2020</v>
       </c>
       <c r="C374">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="D374" s="6">
-        <v>44128</v>
+        <v>44037</v>
       </c>
       <c r="E374" s="7">
-        <v>649</v>
+        <v>595</v>
       </c>
       <c r="F374" s="8">
-        <v>668.66740266453201</v>
+        <v>608</v>
       </c>
       <c r="G374" s="8">
-        <v>618</v>
+        <v>561</v>
       </c>
       <c r="H374" s="8">
-        <v>720.02499999999998</v>
+        <v>657</v>
       </c>
       <c r="I374" s="8">
-        <v>-19.667402664532005</v>
+        <v>-13</v>
       </c>
       <c r="J374" s="9">
-        <v>-2.9412833026046314</v>
+        <v>-2.1</v>
       </c>
     </row>
     <row r="375" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A375" t="s">
         <v>1</v>
       </c>
       <c r="B375">
         <v>2020</v>
       </c>
       <c r="C375">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="D375" s="6">
-        <v>44135</v>
+        <v>44044</v>
       </c>
       <c r="E375" s="7">
-        <v>723</v>
+        <v>607</v>
       </c>
       <c r="F375" s="8">
-        <v>666.93934058435798</v>
+        <v>606</v>
       </c>
       <c r="G375" s="8">
-        <v>616</v>
+        <v>558</v>
       </c>
       <c r="H375" s="8">
-        <v>719</v>
+        <v>655</v>
       </c>
       <c r="I375" s="8">
-        <v>56.060659415642021</v>
+        <v>1</v>
       </c>
       <c r="J375" s="9">
-        <v>8.4056609056114269</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="376" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A376" t="s">
         <v>1</v>
       </c>
       <c r="B376">
         <v>2020</v>
       </c>
       <c r="C376">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="D376" s="6">
-        <v>44142</v>
+        <v>44051</v>
       </c>
       <c r="E376" s="7">
-        <v>723</v>
+        <v>567</v>
       </c>
       <c r="F376" s="8">
-        <v>662.95337024758499</v>
+        <v>604</v>
       </c>
       <c r="G376" s="8">
-        <v>613</v>
+        <v>556</v>
       </c>
       <c r="H376" s="8">
-        <v>714</v>
+        <v>653</v>
       </c>
       <c r="I376" s="8">
-        <v>60.046629752415015</v>
+        <v>-37</v>
       </c>
       <c r="J376" s="9">
-        <v>9.0574439239957627</v>
+        <v>-6.1</v>
       </c>
     </row>
     <row r="377" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A377" t="s">
         <v>1</v>
       </c>
       <c r="B377">
         <v>2020</v>
       </c>
       <c r="C377">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="D377" s="6">
-        <v>44149</v>
+        <v>44058</v>
       </c>
       <c r="E377" s="7">
-        <v>741</v>
+        <v>584</v>
       </c>
       <c r="F377" s="8">
-        <v>659.51033564577597</v>
+        <v>603</v>
       </c>
       <c r="G377" s="8">
-        <v>610.97500000000002</v>
+        <v>556</v>
       </c>
       <c r="H377" s="8">
-        <v>712</v>
+        <v>650</v>
       </c>
       <c r="I377" s="8">
-        <v>81.489664354224033</v>
+        <v>-19</v>
       </c>
       <c r="J377" s="9">
-        <v>12.356086015609051</v>
+        <v>-3.1</v>
       </c>
     </row>
     <row r="378" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A378" t="s">
         <v>1</v>
       </c>
       <c r="B378">
         <v>2020</v>
       </c>
       <c r="C378">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="D378" s="6">
-        <v>44156</v>
+        <v>44065</v>
       </c>
       <c r="E378" s="7">
-        <v>715</v>
+        <v>595</v>
       </c>
       <c r="F378" s="8">
-        <v>659.36170292530096</v>
+        <v>602</v>
       </c>
       <c r="G378" s="8">
-        <v>610</v>
+        <v>554</v>
       </c>
       <c r="H378" s="8">
-        <v>710</v>
+        <v>651</v>
       </c>
       <c r="I378" s="8">
-        <v>55.63829707469904</v>
+        <v>-7</v>
       </c>
       <c r="J378" s="9">
-        <v>8.4382057416826086</v>
+        <v>-1.2</v>
       </c>
     </row>
     <row r="379" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A379" t="s">
         <v>1</v>
       </c>
       <c r="B379">
         <v>2020</v>
       </c>
       <c r="C379">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="D379" s="6">
-        <v>44163</v>
+        <v>44072</v>
       </c>
       <c r="E379" s="7">
-        <v>757</v>
+        <v>615</v>
       </c>
       <c r="F379" s="8">
-        <v>665.28194867529305</v>
+        <v>604</v>
       </c>
       <c r="G379" s="8">
-        <v>615</v>
+        <v>557</v>
       </c>
       <c r="H379" s="8">
-        <v>717</v>
+        <v>653</v>
       </c>
       <c r="I379" s="8">
-        <v>91.718051324706948</v>
+        <v>11</v>
       </c>
       <c r="J379" s="9">
-        <v>13.786342994475589</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="380" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A380" t="s">
         <v>1</v>
       </c>
       <c r="B380">
         <v>2020</v>
       </c>
       <c r="C380">
+        <v>36</v>
+      </c>
+      <c r="D380" s="6">
+        <v>44079</v>
+      </c>
+      <c r="E380" s="7">
+        <v>656</v>
+      </c>
+      <c r="F380" s="8">
+        <v>607</v>
+      </c>
+      <c r="G380" s="8">
+        <v>558</v>
+      </c>
+      <c r="H380" s="8">
+        <v>656</v>
+      </c>
+      <c r="I380" s="8">
         <v>49</v>
       </c>
-      <c r="D380" s="6">
-[...16 lines deleted...]
-      </c>
       <c r="J380" s="9">
-        <v>12.145174512484999</v>
+        <v>8</v>
       </c>
     </row>
     <row r="381" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A381" t="s">
         <v>1</v>
       </c>
       <c r="B381">
         <v>2020</v>
       </c>
       <c r="C381">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="D381" s="6">
-        <v>44177</v>
+        <v>44086</v>
       </c>
       <c r="E381" s="7">
-        <v>744</v>
+        <v>605</v>
       </c>
       <c r="F381" s="8">
-        <v>697.02029281346995</v>
+        <v>613</v>
       </c>
       <c r="G381" s="8">
-        <v>646</v>
+        <v>566</v>
       </c>
       <c r="H381" s="8">
-        <v>750</v>
+        <v>664</v>
       </c>
       <c r="I381" s="8">
-        <v>46.97970718653005</v>
+        <v>-8</v>
       </c>
       <c r="J381" s="9">
-        <v>6.7400773938589396</v>
+        <v>-1.4</v>
       </c>
     </row>
     <row r="382" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A382" t="s">
         <v>1</v>
       </c>
       <c r="B382">
         <v>2020</v>
       </c>
       <c r="C382">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="D382" s="6">
-        <v>44184</v>
+        <v>44093</v>
       </c>
       <c r="E382" s="7">
-        <v>788</v>
+        <v>631</v>
       </c>
       <c r="F382" s="8">
-        <v>717.67941635708701</v>
+        <v>623</v>
       </c>
       <c r="G382" s="8">
-        <v>665</v>
+        <v>573</v>
       </c>
       <c r="H382" s="8">
-        <v>771</v>
+        <v>673</v>
       </c>
       <c r="I382" s="8">
-        <v>70.320583642912993</v>
+        <v>8</v>
       </c>
       <c r="J382" s="9">
-        <v>9.7983280612752708</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="383" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A383" t="s">
         <v>1</v>
       </c>
       <c r="B383">
         <v>2020</v>
       </c>
       <c r="C383">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="D383" s="6">
-        <v>44191</v>
+        <v>44100</v>
       </c>
       <c r="E383" s="7">
-        <v>781</v>
+        <v>696</v>
       </c>
       <c r="F383" s="8">
-        <v>737.32668467463395</v>
+        <v>634</v>
       </c>
       <c r="G383" s="8">
-        <v>684</v>
+        <v>584</v>
       </c>
       <c r="H383" s="8">
-        <v>791</v>
+        <v>685</v>
       </c>
       <c r="I383" s="8">
-        <v>43.673315325366048</v>
+        <v>62</v>
       </c>
       <c r="J383" s="9">
-        <v>5.9231974419369067</v>
+        <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="384" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A384" t="s">
         <v>1</v>
       </c>
       <c r="B384">
         <v>2020</v>
       </c>
       <c r="C384">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="D384" s="6">
-        <v>44198</v>
+        <v>44107</v>
       </c>
       <c r="E384" s="7">
-        <v>777</v>
+        <v>674</v>
       </c>
       <c r="F384" s="8">
-        <v>744.93953802459396</v>
+        <v>646</v>
       </c>
       <c r="G384" s="8">
-        <v>691.5</v>
+        <v>598</v>
       </c>
       <c r="H384" s="8">
-        <v>799.5</v>
+        <v>697</v>
       </c>
       <c r="I384" s="8">
-        <v>32.060461975406042</v>
+        <v>28</v>
       </c>
       <c r="J384" s="9">
-        <v>4.3037669956977851</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="385" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A385" t="s">
         <v>1</v>
       </c>
       <c r="B385">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C385">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="D385" s="6">
-        <v>44205</v>
+        <v>44114</v>
       </c>
       <c r="E385" s="7">
-        <v>859</v>
+        <v>697</v>
       </c>
       <c r="F385" s="8">
-        <v>752.55239137455396</v>
+        <v>657</v>
       </c>
       <c r="G385" s="8">
-        <v>699</v>
+        <v>608</v>
       </c>
       <c r="H385" s="8">
-        <v>808</v>
+        <v>709</v>
       </c>
       <c r="I385" s="8">
-        <v>106.44760862544604</v>
+        <v>40</v>
       </c>
       <c r="J385" s="9">
-        <v>14.144876801336977</v>
+        <v>6</v>
       </c>
     </row>
     <row r="386" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A386" t="s">
         <v>1</v>
       </c>
       <c r="B386">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C386">
-        <v>2</v>
+        <v>42</v>
       </c>
       <c r="D386" s="6">
-        <v>44212</v>
+        <v>44121</v>
       </c>
       <c r="E386" s="7">
-        <v>809</v>
+        <v>672</v>
       </c>
       <c r="F386" s="8">
-        <v>760.09369504567701</v>
+        <v>665</v>
       </c>
       <c r="G386" s="8">
-        <v>707</v>
+        <v>616</v>
       </c>
       <c r="H386" s="8">
-        <v>815</v>
+        <v>717</v>
       </c>
       <c r="I386" s="8">
-        <v>48.906304954322991</v>
+        <v>7</v>
       </c>
       <c r="J386" s="9">
-        <v>6.4342468925997309</v>
+        <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A387" t="s">
         <v>1</v>
       </c>
       <c r="B387">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C387">
-        <v>3</v>
+        <v>43</v>
       </c>
       <c r="D387" s="6">
-        <v>44219</v>
+        <v>44128</v>
       </c>
       <c r="E387" s="7">
-        <v>785</v>
+        <v>649</v>
       </c>
       <c r="F387" s="8">
-        <v>760.85674631481504</v>
+        <v>669</v>
       </c>
       <c r="G387" s="8">
-        <v>706</v>
+        <v>618</v>
       </c>
       <c r="H387" s="8">
-        <v>816.02499999999998</v>
+        <v>720</v>
       </c>
       <c r="I387" s="8">
-        <v>24.143253685184959</v>
+        <v>-20</v>
       </c>
       <c r="J387" s="9">
-        <v>3.173166802045472</v>
+        <v>-2.9</v>
       </c>
     </row>
     <row r="388" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A388" t="s">
         <v>1</v>
       </c>
       <c r="B388">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C388">
-        <v>4</v>
+        <v>44</v>
       </c>
       <c r="D388" s="6">
-        <v>44226</v>
+        <v>44135</v>
       </c>
       <c r="E388" s="7">
-        <v>808</v>
+        <v>723</v>
       </c>
       <c r="F388" s="8">
-        <v>756.66486738539697</v>
+        <v>667</v>
       </c>
       <c r="G388" s="8">
-        <v>705</v>
+        <v>616</v>
       </c>
       <c r="H388" s="8">
-        <v>811</v>
+        <v>719</v>
       </c>
       <c r="I388" s="8">
-        <v>51.335132614603026</v>
+        <v>56</v>
       </c>
       <c r="J388" s="9">
-        <v>6.7843948922840838</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="389" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A389" t="s">
         <v>1</v>
       </c>
       <c r="B389">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C389">
-        <v>5</v>
+        <v>45</v>
       </c>
       <c r="D389" s="6">
-        <v>44233</v>
+        <v>44142</v>
       </c>
       <c r="E389" s="7">
-        <v>787</v>
+        <v>723</v>
       </c>
       <c r="F389" s="8">
-        <v>749.42587695329996</v>
+        <v>663</v>
       </c>
       <c r="G389" s="8">
-        <v>698</v>
+        <v>613</v>
       </c>
       <c r="H389" s="8">
-        <v>803</v>
+        <v>714</v>
       </c>
       <c r="I389" s="8">
-        <v>37.574123046700038</v>
+        <v>60</v>
       </c>
       <c r="J389" s="9">
-        <v>5.0137210633095748</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="390" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A390" t="s">
         <v>1</v>
       </c>
       <c r="B390">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C390">
-        <v>6</v>
+        <v>46</v>
       </c>
       <c r="D390" s="6">
-        <v>44240</v>
+        <v>44149</v>
       </c>
       <c r="E390" s="7">
-        <v>733</v>
+        <v>741</v>
       </c>
       <c r="F390" s="8">
-        <v>741.03338366912806</v>
+        <v>660</v>
       </c>
       <c r="G390" s="8">
-        <v>687</v>
+        <v>611</v>
       </c>
       <c r="H390" s="8">
-        <v>795</v>
+        <v>712</v>
       </c>
       <c r="I390" s="8">
-        <v>-8.0333836691280567</v>
+        <v>81</v>
       </c>
       <c r="J390" s="9">
-        <v>-1.0840785106538391</v>
+        <v>12.4</v>
       </c>
     </row>
     <row r="391" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A391" t="s">
         <v>1</v>
       </c>
       <c r="B391">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C391">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="D391" s="6">
-        <v>44247</v>
+        <v>44156</v>
       </c>
       <c r="E391" s="7">
-        <v>721</v>
+        <v>715</v>
       </c>
       <c r="F391" s="8">
-        <v>733.14727284508399</v>
+        <v>659</v>
       </c>
       <c r="G391" s="8">
-        <v>681.97500000000002</v>
+        <v>610</v>
       </c>
       <c r="H391" s="8">
-        <v>787</v>
+        <v>710</v>
       </c>
       <c r="I391" s="8">
-        <v>-12.14727284508399</v>
+        <v>56</v>
       </c>
       <c r="J391" s="9">
-        <v>-1.6568666753604191</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="392" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A392" t="s">
         <v>1</v>
       </c>
       <c r="B392">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C392">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="D392" s="6">
-        <v>44254</v>
+        <v>44163</v>
       </c>
       <c r="E392" s="7">
-        <v>680</v>
+        <v>757</v>
       </c>
       <c r="F392" s="8">
-        <v>726.13384417305303</v>
+        <v>665</v>
       </c>
       <c r="G392" s="8">
-        <v>673</v>
+        <v>615</v>
       </c>
       <c r="H392" s="8">
-        <v>779</v>
+        <v>717</v>
       </c>
       <c r="I392" s="8">
-        <v>-46.133844173053035</v>
+        <v>92</v>
       </c>
       <c r="J392" s="9">
-        <v>-6.3533526970626042</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="393" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A393" t="s">
         <v>1</v>
       </c>
       <c r="B393">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C393">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="D393" s="6">
-        <v>44261</v>
+        <v>44170</v>
       </c>
       <c r="E393" s="7">
-        <v>694</v>
+        <v>761</v>
       </c>
       <c r="F393" s="8">
-        <v>719.80252758757194</v>
+        <v>679</v>
       </c>
       <c r="G393" s="8">
-        <v>669</v>
+        <v>628</v>
       </c>
       <c r="H393" s="8">
-        <v>774</v>
+        <v>730</v>
       </c>
       <c r="I393" s="8">
-        <v>-25.802527587571944</v>
+        <v>82</v>
       </c>
       <c r="J393" s="9">
-        <v>-3.5846675440345308</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="394" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A394" t="s">
         <v>1</v>
       </c>
       <c r="B394">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C394">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D394" s="6">
-        <v>44268</v>
+        <v>44177</v>
       </c>
       <c r="E394" s="7">
-        <v>633</v>
+        <v>744</v>
       </c>
       <c r="F394" s="8">
-        <v>713.96835915117299</v>
+        <v>697</v>
       </c>
       <c r="G394" s="8">
-        <v>661</v>
+        <v>646</v>
       </c>
       <c r="H394" s="8">
-        <v>768</v>
+        <v>750</v>
       </c>
       <c r="I394" s="8">
-        <v>-80.96835915117299</v>
+        <v>47</v>
       </c>
       <c r="J394" s="9">
-        <v>-11.34060888180467</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="395" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A395" t="s">
         <v>1</v>
       </c>
       <c r="B395">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C395">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="D395" s="6">
-        <v>44275</v>
+        <v>44184</v>
       </c>
       <c r="E395" s="7">
-        <v>657</v>
+        <v>788</v>
       </c>
       <c r="F395" s="8">
-        <v>708.45317595786105</v>
+        <v>718</v>
       </c>
       <c r="G395" s="8">
-        <v>657</v>
+        <v>665</v>
       </c>
       <c r="H395" s="8">
-        <v>762</v>
+        <v>771</v>
       </c>
       <c r="I395" s="8">
-        <v>-51.453175957861049</v>
+        <v>70</v>
       </c>
       <c r="J395" s="9">
-        <v>-7.2627490007782143</v>
+        <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="396" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A396" t="s">
         <v>1</v>
       </c>
       <c r="B396">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C396">
-        <v>12</v>
+        <v>52</v>
       </c>
       <c r="D396" s="6">
-        <v>44282</v>
+        <v>44191</v>
       </c>
       <c r="E396" s="7">
-        <v>609</v>
+        <v>781</v>
       </c>
       <c r="F396" s="8">
-        <v>703.08423903311405</v>
+        <v>737</v>
       </c>
       <c r="G396" s="8">
-        <v>652</v>
+        <v>684</v>
       </c>
       <c r="H396" s="8">
-        <v>757</v>
+        <v>791</v>
       </c>
       <c r="I396" s="8">
-        <v>-94.084239033114045</v>
+        <v>44</v>
       </c>
       <c r="J396" s="9">
-        <v>-13.381645300782068</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="397" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A397" t="s">
         <v>1</v>
       </c>
       <c r="B397">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C397">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="D397" s="6">
-        <v>44289</v>
+        <v>44198</v>
       </c>
       <c r="E397" s="7">
-        <v>684</v>
+        <v>777</v>
       </c>
       <c r="F397" s="8">
-        <v>697.68830341662999</v>
+        <v>745</v>
       </c>
       <c r="G397" s="8">
-        <v>646</v>
+        <v>692</v>
       </c>
       <c r="H397" s="8">
-        <v>749</v>
+        <v>800</v>
       </c>
       <c r="I397" s="8">
-        <v>-13.688303416629992</v>
+        <v>32</v>
       </c>
       <c r="J397" s="9">
-        <v>-1.9619511104883571</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="398" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A398" t="s">
         <v>1</v>
       </c>
       <c r="B398">
         <v>2021</v>
       </c>
       <c r="C398">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D398" s="6">
-        <v>44296</v>
+        <v>44205</v>
       </c>
       <c r="E398" s="7">
-        <v>713</v>
+        <v>859</v>
       </c>
       <c r="F398" s="8">
-        <v>692.09301782361297</v>
+        <v>753</v>
       </c>
       <c r="G398" s="8">
-        <v>642</v>
+        <v>699</v>
       </c>
       <c r="H398" s="8">
-        <v>744</v>
+        <v>808</v>
       </c>
       <c r="I398" s="8">
-        <v>20.906982176387032</v>
+        <v>106</v>
       </c>
       <c r="J398" s="9">
-        <v>3.0208341419383231</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="399" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A399" t="s">
         <v>1</v>
       </c>
       <c r="B399">
         <v>2021</v>
       </c>
       <c r="C399">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D399" s="6">
-        <v>44303</v>
+        <v>44212</v>
       </c>
       <c r="E399" s="7">
-        <v>693</v>
+        <v>809</v>
       </c>
       <c r="F399" s="8">
-        <v>686.13163842755398</v>
+        <v>760</v>
       </c>
       <c r="G399" s="8">
-        <v>637</v>
+        <v>707</v>
       </c>
       <c r="H399" s="8">
-        <v>738</v>
+        <v>815</v>
       </c>
       <c r="I399" s="8">
-        <v>6.8683615724460196</v>
+        <v>49</v>
       </c>
       <c r="J399" s="9">
-        <v>1.0010267983249719</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="400" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A400" t="s">
         <v>1</v>
       </c>
       <c r="B400">
         <v>2021</v>
       </c>
       <c r="C400">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="D400" s="6">
-        <v>44310</v>
+        <v>44219</v>
       </c>
       <c r="E400" s="7">
-        <v>697</v>
+        <v>785</v>
       </c>
       <c r="F400" s="8">
-        <v>679.64383471825704</v>
+        <v>761</v>
       </c>
       <c r="G400" s="8">
-        <v>628</v>
+        <v>706</v>
       </c>
       <c r="H400" s="8">
-        <v>731</v>
+        <v>816</v>
       </c>
       <c r="I400" s="8">
-        <v>17.35616528174296</v>
+        <v>24</v>
       </c>
       <c r="J400" s="9">
-        <v>2.5537148128383933</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="401" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A401" t="s">
         <v>1</v>
       </c>
       <c r="B401">
         <v>2021</v>
       </c>
       <c r="C401">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="D401" s="6">
-        <v>44317</v>
+        <v>44226</v>
       </c>
       <c r="E401" s="7">
-        <v>639</v>
+        <v>808</v>
       </c>
       <c r="F401" s="8">
-        <v>672.48348364646597</v>
+        <v>757</v>
       </c>
       <c r="G401" s="8">
-        <v>621</v>
+        <v>705</v>
       </c>
       <c r="H401" s="8">
-        <v>723</v>
+        <v>811</v>
       </c>
       <c r="I401" s="8">
-        <v>-33.48348364646597</v>
+        <v>51</v>
       </c>
       <c r="J401" s="9">
-        <v>-4.9790789604088843</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="402" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A402" t="s">
         <v>1</v>
       </c>
       <c r="B402">
         <v>2021</v>
       </c>
       <c r="C402">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="D402" s="6">
-        <v>44324</v>
+        <v>44233</v>
       </c>
       <c r="E402" s="7">
-        <v>673</v>
+        <v>787</v>
       </c>
       <c r="F402" s="8">
-        <v>664.771296337546</v>
+        <v>749</v>
       </c>
       <c r="G402" s="8">
-        <v>615</v>
+        <v>698</v>
       </c>
       <c r="H402" s="8">
-        <v>717</v>
+        <v>803</v>
       </c>
       <c r="I402" s="8">
-        <v>8.2287036624539951</v>
+        <v>38</v>
       </c>
       <c r="J402" s="9">
-        <v>1.2378247538346869</v>
+        <v>5</v>
       </c>
     </row>
     <row r="403" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A403" t="s">
         <v>1</v>
       </c>
       <c r="B403">
         <v>2021</v>
       </c>
       <c r="C403">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D403" s="6">
-        <v>44331</v>
+        <v>44240</v>
       </c>
       <c r="E403" s="7">
-        <v>659</v>
+        <v>733</v>
       </c>
       <c r="F403" s="8">
-        <v>656.95645989391403</v>
+        <v>741</v>
       </c>
       <c r="G403" s="8">
-        <v>606</v>
+        <v>687</v>
       </c>
       <c r="H403" s="8">
-        <v>708</v>
+        <v>795</v>
       </c>
       <c r="I403" s="8">
-        <v>2.0435401060859704</v>
+        <v>-8</v>
       </c>
       <c r="J403" s="9">
-        <v>0.31106172643708874</v>
+        <v>-1.1000000000000001</v>
       </c>
     </row>
     <row r="404" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A404" t="s">
         <v>1</v>
       </c>
       <c r="B404">
         <v>2021</v>
       </c>
       <c r="C404">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D404" s="6">
-        <v>44338</v>
+        <v>44247</v>
       </c>
       <c r="E404" s="7">
-        <v>662</v>
+        <v>721</v>
       </c>
       <c r="F404" s="8">
-        <v>649.490125994344</v>
+        <v>733</v>
       </c>
       <c r="G404" s="8">
-        <v>599</v>
+        <v>682</v>
       </c>
       <c r="H404" s="8">
-        <v>701</v>
+        <v>787</v>
       </c>
       <c r="I404" s="8">
-        <v>12.509874005656002</v>
+        <v>-12</v>
       </c>
       <c r="J404" s="9">
-        <v>1.9261068806094386</v>
+        <v>-1.7</v>
       </c>
     </row>
     <row r="405" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A405" t="s">
         <v>1</v>
       </c>
       <c r="B405">
         <v>2021</v>
       </c>
       <c r="C405">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D405" s="6">
-        <v>44345</v>
+        <v>44254</v>
       </c>
       <c r="E405" s="7">
-        <v>603</v>
+        <v>680</v>
       </c>
       <c r="F405" s="8">
-        <v>642.80330546034304</v>
+        <v>726</v>
       </c>
       <c r="G405" s="8">
-        <v>593</v>
+        <v>673</v>
       </c>
       <c r="H405" s="8">
-        <v>693</v>
+        <v>779</v>
       </c>
       <c r="I405" s="8">
-        <v>-39.80330546034304</v>
+        <v>-46</v>
       </c>
       <c r="J405" s="9">
-        <v>-6.1921438676856013</v>
+        <v>-6.4</v>
       </c>
     </row>
     <row r="406" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A406" t="s">
         <v>1</v>
       </c>
       <c r="B406">
         <v>2021</v>
       </c>
       <c r="C406">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D406" s="6">
-        <v>44352</v>
+        <v>44261</v>
       </c>
       <c r="E406" s="7">
-        <v>610</v>
+        <v>694</v>
       </c>
       <c r="F406" s="8">
-        <v>637.309590782285</v>
+        <v>720</v>
       </c>
       <c r="G406" s="8">
-        <v>589</v>
+        <v>669</v>
       </c>
       <c r="H406" s="8">
-        <v>688</v>
+        <v>774</v>
       </c>
       <c r="I406" s="8">
-        <v>-27.309590782284999</v>
+        <v>-26</v>
       </c>
       <c r="J406" s="9">
-        <v>-4.2851372672366352</v>
+        <v>-3.6</v>
       </c>
     </row>
     <row r="407" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A407" t="s">
         <v>1</v>
       </c>
       <c r="B407">
         <v>2021</v>
       </c>
       <c r="C407">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D407" s="6">
-        <v>44359</v>
+        <v>44268</v>
       </c>
       <c r="E407" s="7">
-        <v>626</v>
+        <v>633</v>
       </c>
       <c r="F407" s="8">
-        <v>633.18904461353895</v>
+        <v>714</v>
       </c>
       <c r="G407" s="8">
-        <v>584</v>
+        <v>661</v>
       </c>
       <c r="H407" s="8">
-        <v>683</v>
+        <v>768</v>
       </c>
       <c r="I407" s="8">
-        <v>-7.1890446135389539</v>
+        <v>-81</v>
       </c>
       <c r="J407" s="9">
-        <v>-1.1353709724915859</v>
+        <v>-11.3</v>
       </c>
     </row>
     <row r="408" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A408" t="s">
         <v>1</v>
       </c>
       <c r="B408">
         <v>2021</v>
       </c>
       <c r="C408">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D408" s="6">
-        <v>44366</v>
+        <v>44275</v>
       </c>
       <c r="E408" s="7">
-        <v>646</v>
+        <v>657</v>
       </c>
       <c r="F408" s="8">
-        <v>630.12737708647103</v>
+        <v>708</v>
       </c>
       <c r="G408" s="8">
-        <v>581</v>
+        <v>657</v>
       </c>
       <c r="H408" s="8">
-        <v>680</v>
+        <v>762</v>
       </c>
       <c r="I408" s="8">
-        <v>15.872622913528971</v>
+        <v>-51</v>
       </c>
       <c r="J408" s="9">
-        <v>2.5189546575359714</v>
+        <v>-7.3</v>
       </c>
     </row>
     <row r="409" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A409" t="s">
         <v>1</v>
       </c>
       <c r="B409">
         <v>2021</v>
       </c>
       <c r="C409">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D409" s="6">
-        <v>44373</v>
+        <v>44282</v>
       </c>
       <c r="E409" s="7">
-        <v>630</v>
+        <v>609</v>
       </c>
       <c r="F409" s="8">
-        <v>627.75536900719896</v>
+        <v>703</v>
       </c>
       <c r="G409" s="8">
-        <v>579</v>
+        <v>652</v>
       </c>
       <c r="H409" s="8">
-        <v>678</v>
+        <v>757</v>
       </c>
       <c r="I409" s="8">
-        <v>2.2446309928010351</v>
+        <v>-94</v>
       </c>
       <c r="J409" s="9">
-        <v>0.35756460296802572</v>
+        <v>-13.4</v>
       </c>
     </row>
     <row r="410" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A410" t="s">
         <v>1</v>
       </c>
       <c r="B410">
         <v>2021</v>
       </c>
       <c r="C410">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="D410" s="6">
-        <v>44380</v>
+        <v>44289</v>
       </c>
       <c r="E410" s="7">
-        <v>644</v>
+        <v>684</v>
       </c>
       <c r="F410" s="8">
-        <v>625.71240450559503</v>
+        <v>698</v>
       </c>
       <c r="G410" s="8">
-        <v>577</v>
+        <v>646</v>
       </c>
       <c r="H410" s="8">
-        <v>676</v>
+        <v>749</v>
       </c>
       <c r="I410" s="8">
-        <v>18.287595494404968</v>
+        <v>-14</v>
       </c>
       <c r="J410" s="9">
-        <v>2.9226838660574259</v>
+        <v>-2</v>
       </c>
     </row>
     <row r="411" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A411" t="s">
         <v>1</v>
       </c>
       <c r="B411">
         <v>2021</v>
       </c>
       <c r="C411">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="D411" s="6">
-        <v>44387</v>
+        <v>44296</v>
       </c>
       <c r="E411" s="7">
-        <v>597</v>
+        <v>713</v>
       </c>
       <c r="F411" s="8">
-        <v>623.64356757764301</v>
+        <v>692</v>
       </c>
       <c r="G411" s="8">
-        <v>575</v>
+        <v>642</v>
       </c>
       <c r="H411" s="8">
-        <v>674</v>
+        <v>744</v>
       </c>
       <c r="I411" s="8">
-        <v>-26.643567577643012</v>
+        <v>21</v>
       </c>
       <c r="J411" s="9">
-        <v>-4.2722428263201664</v>
+        <v>3</v>
       </c>
     </row>
     <row r="412" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A412" t="s">
         <v>1</v>
       </c>
       <c r="B412">
         <v>2021</v>
       </c>
       <c r="C412">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="D412" s="6">
-        <v>44394</v>
+        <v>44303</v>
       </c>
       <c r="E412" s="7">
-        <v>601</v>
+        <v>693</v>
       </c>
       <c r="F412" s="8">
-        <v>621.29157680190394</v>
+        <v>686</v>
       </c>
       <c r="G412" s="8">
-        <v>573</v>
+        <v>637</v>
       </c>
       <c r="H412" s="8">
-        <v>671</v>
+        <v>738</v>
       </c>
       <c r="I412" s="8">
-        <v>-20.291576801903943</v>
+        <v>7</v>
       </c>
       <c r="J412" s="9">
-        <v>-3.2660312097509347</v>
+        <v>1</v>
       </c>
     </row>
     <row r="413" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A413" t="s">
         <v>1</v>
       </c>
       <c r="B413">
         <v>2021</v>
       </c>
       <c r="C413">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="D413" s="6">
-        <v>44401</v>
+        <v>44310</v>
       </c>
       <c r="E413" s="7">
-        <v>617</v>
+        <v>697</v>
       </c>
       <c r="F413" s="8">
-        <v>618.77290170949504</v>
+        <v>680</v>
       </c>
       <c r="G413" s="8">
-        <v>571</v>
+        <v>628</v>
       </c>
       <c r="H413" s="8">
-        <v>668</v>
+        <v>731</v>
       </c>
       <c r="I413" s="8">
-        <v>-1.772901709495045</v>
+        <v>17</v>
       </c>
       <c r="J413" s="9">
-        <v>-0.28651896432391766</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="414" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A414" t="s">
         <v>1</v>
       </c>
       <c r="B414">
         <v>2021</v>
       </c>
       <c r="C414">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D414" s="6">
-        <v>44408</v>
+        <v>44317</v>
       </c>
       <c r="E414" s="7">
-        <v>619</v>
+        <v>639</v>
       </c>
       <c r="F414" s="8">
-        <v>616.29443429209903</v>
+        <v>672</v>
       </c>
       <c r="G414" s="8">
-        <v>569</v>
+        <v>621</v>
       </c>
       <c r="H414" s="8">
-        <v>667</v>
+        <v>723</v>
       </c>
       <c r="I414" s="8">
-        <v>2.7055657079009734</v>
+        <v>-33</v>
       </c>
       <c r="J414" s="9">
-        <v>0.43900537752034552</v>
+        <v>-5</v>
       </c>
     </row>
     <row r="415" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A415" t="s">
         <v>1</v>
       </c>
       <c r="B415">
         <v>2021</v>
       </c>
       <c r="C415">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D415" s="6">
-        <v>44415</v>
+        <v>44324</v>
       </c>
       <c r="E415" s="7">
-        <v>626</v>
+        <v>673</v>
       </c>
       <c r="F415" s="8">
-        <v>614.05982051262299</v>
+        <v>665</v>
       </c>
       <c r="G415" s="8">
-        <v>565</v>
+        <v>615</v>
       </c>
       <c r="H415" s="8">
-        <v>662</v>
+        <v>717</v>
       </c>
       <c r="I415" s="8">
-        <v>11.940179487377009</v>
+        <v>8</v>
       </c>
       <c r="J415" s="9">
-        <v>1.9444651951676661</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="416" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A416" t="s">
         <v>1</v>
       </c>
       <c r="B416">
         <v>2021</v>
       </c>
       <c r="C416">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="D416" s="6">
-        <v>44422</v>
+        <v>44331</v>
       </c>
       <c r="E416" s="7">
-        <v>645</v>
+        <v>659</v>
       </c>
       <c r="F416" s="8">
-        <v>612.26992907737599</v>
+        <v>657</v>
       </c>
       <c r="G416" s="8">
-        <v>564</v>
+        <v>606</v>
       </c>
       <c r="H416" s="8">
-        <v>660</v>
+        <v>708</v>
       </c>
       <c r="I416" s="8">
-        <v>32.730070922624009</v>
+        <v>2</v>
       </c>
       <c r="J416" s="9">
-        <v>5.3456930298609677</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="417" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A417" t="s">
         <v>1</v>
       </c>
       <c r="B417">
         <v>2021</v>
       </c>
       <c r="C417">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="D417" s="6">
-        <v>44429</v>
+        <v>44338</v>
       </c>
       <c r="E417" s="7">
-        <v>645</v>
+        <v>662</v>
       </c>
       <c r="F417" s="8">
-        <v>611.14854563772701</v>
+        <v>649</v>
       </c>
       <c r="G417" s="8">
-        <v>562</v>
+        <v>599</v>
       </c>
       <c r="H417" s="8">
-        <v>660</v>
+        <v>701</v>
       </c>
       <c r="I417" s="8">
-        <v>33.851454362272989</v>
+        <v>13</v>
       </c>
       <c r="J417" s="9">
-        <v>5.5389895965389826</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="418" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A418" t="s">
         <v>1</v>
       </c>
       <c r="B418">
         <v>2021</v>
       </c>
       <c r="C418">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D418" s="6">
-        <v>44436</v>
+        <v>44345</v>
       </c>
       <c r="E418" s="7">
-        <v>621</v>
+        <v>603</v>
       </c>
       <c r="F418" s="8">
-        <v>611.10104008537996</v>
+        <v>643</v>
       </c>
       <c r="G418" s="8">
-        <v>563</v>
+        <v>593</v>
       </c>
       <c r="H418" s="8">
-        <v>661</v>
+        <v>693</v>
       </c>
       <c r="I418" s="8">
-        <v>9.8989599146200362</v>
+        <v>-40</v>
       </c>
       <c r="J418" s="9">
-        <v>1.6198564992193383</v>
+        <v>-6.2</v>
       </c>
     </row>
     <row r="419" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A419" t="s">
         <v>1</v>
       </c>
       <c r="B419">
         <v>2021</v>
       </c>
       <c r="C419">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="D419" s="6">
-        <v>44443</v>
+        <v>44352</v>
       </c>
       <c r="E419" s="7">
-        <v>645</v>
+        <v>610</v>
       </c>
       <c r="F419" s="8">
-        <v>612.61870116257705</v>
+        <v>637</v>
       </c>
       <c r="G419" s="8">
-        <v>564</v>
+        <v>589</v>
       </c>
       <c r="H419" s="8">
-        <v>661</v>
+        <v>688</v>
       </c>
       <c r="I419" s="8">
-        <v>32.381298837422946</v>
+        <v>-27</v>
       </c>
       <c r="J419" s="9">
-        <v>5.2857183066681586</v>
+        <v>-4.3</v>
       </c>
     </row>
     <row r="420" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A420" t="s">
         <v>1</v>
       </c>
       <c r="B420">
         <v>2021</v>
       </c>
       <c r="C420">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D420" s="6">
-        <v>44450</v>
+        <v>44359</v>
       </c>
       <c r="E420" s="7">
-        <v>671</v>
+        <v>626</v>
       </c>
       <c r="F420" s="8">
-        <v>616.20800597628204</v>
+        <v>633</v>
       </c>
       <c r="G420" s="8">
-        <v>567</v>
+        <v>584</v>
       </c>
       <c r="H420" s="8">
-        <v>666</v>
+        <v>683</v>
       </c>
       <c r="I420" s="8">
-        <v>54.791994023717962</v>
+        <v>-7</v>
       </c>
       <c r="J420" s="9">
-        <v>8.8918017118114108</v>
+        <v>-1.1000000000000001</v>
       </c>
     </row>
     <row r="421" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A421" t="s">
         <v>1</v>
       </c>
       <c r="B421">
         <v>2021</v>
       </c>
       <c r="C421">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D421" s="6">
-        <v>44457</v>
+        <v>44366</v>
       </c>
       <c r="E421" s="7">
-        <v>678</v>
+        <v>646</v>
       </c>
       <c r="F421" s="8">
-        <v>622.40511595332998</v>
+        <v>630</v>
       </c>
       <c r="G421" s="8">
-        <v>572</v>
+        <v>581</v>
       </c>
       <c r="H421" s="8">
-        <v>672</v>
+        <v>680</v>
       </c>
       <c r="I421" s="8">
-        <v>55.594884046670018</v>
+        <v>16</v>
       </c>
       <c r="J421" s="9">
-        <v>8.9322665610670668</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="422" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A422" t="s">
         <v>1</v>
       </c>
       <c r="B422">
         <v>2021</v>
       </c>
       <c r="C422">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="D422" s="6">
-        <v>44464</v>
+        <v>44373</v>
       </c>
       <c r="E422" s="7">
-        <v>639</v>
+        <v>630</v>
       </c>
       <c r="F422" s="8">
-        <v>631.71360861167</v>
+        <v>628</v>
       </c>
       <c r="G422" s="8">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="H422" s="8">
-        <v>682</v>
+        <v>678</v>
       </c>
       <c r="I422" s="8">
-        <v>7.2863913883300029</v>
+        <v>2</v>
       </c>
       <c r="J422" s="9">
-        <v>1.1534327089048162</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="423" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A423" t="s">
         <v>1</v>
       </c>
       <c r="B423">
         <v>2021</v>
       </c>
       <c r="C423">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D423" s="6">
-        <v>44471</v>
+        <v>44380</v>
       </c>
       <c r="E423" s="7">
-        <v>664</v>
+        <v>644</v>
       </c>
       <c r="F423" s="8">
-        <v>643.454844033477</v>
+        <v>626</v>
       </c>
       <c r="G423" s="8">
-        <v>594</v>
+        <v>577</v>
       </c>
       <c r="H423" s="8">
-        <v>694</v>
+        <v>676</v>
       </c>
       <c r="I423" s="8">
-        <v>20.545155966522998</v>
+        <v>18</v>
       </c>
       <c r="J423" s="9">
-        <v>3.1929444866303669</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="424" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A424" t="s">
         <v>1</v>
       </c>
       <c r="B424">
         <v>2021</v>
       </c>
       <c r="C424">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D424" s="6">
-        <v>44478</v>
+        <v>44387</v>
       </c>
       <c r="E424" s="7">
-        <v>660</v>
+        <v>597</v>
       </c>
       <c r="F424" s="8">
-        <v>655.94468118017596</v>
+        <v>624</v>
       </c>
       <c r="G424" s="8">
-        <v>608</v>
+        <v>575</v>
       </c>
       <c r="H424" s="8">
-        <v>708</v>
+        <v>674</v>
       </c>
       <c r="I424" s="8">
-        <v>4.0553188198240377</v>
+        <v>-27</v>
       </c>
       <c r="J424" s="9">
-        <v>0.61824097918253074</v>
+        <v>-4.3</v>
       </c>
     </row>
     <row r="425" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A425" t="s">
         <v>1</v>
       </c>
       <c r="B425">
         <v>2021</v>
       </c>
       <c r="C425">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D425" s="6">
-        <v>44485</v>
+        <v>44394</v>
       </c>
       <c r="E425" s="7">
-        <v>767</v>
+        <v>601</v>
       </c>
       <c r="F425" s="8">
-        <v>667.346665843761</v>
+        <v>621</v>
       </c>
       <c r="G425" s="8">
-        <v>617</v>
+        <v>573</v>
       </c>
       <c r="H425" s="8">
-        <v>719</v>
+        <v>671</v>
       </c>
       <c r="I425" s="8">
-        <v>99.653334156238998</v>
+        <v>-20</v>
       </c>
       <c r="J425" s="9">
-        <v>14.932768717776113</v>
+        <v>-3.3</v>
       </c>
     </row>
     <row r="426" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A426" t="s">
         <v>1</v>
       </c>
       <c r="B426">
         <v>2021</v>
       </c>
       <c r="C426">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D426" s="6">
-        <v>44492</v>
+        <v>44401</v>
       </c>
       <c r="E426" s="7">
+        <v>617</v>
+      </c>
+      <c r="F426" s="8">
+        <v>619</v>
+      </c>
+      <c r="G426" s="8">
+        <v>571</v>
+      </c>
+      <c r="H426" s="8">
         <v>668</v>
       </c>
-      <c r="F426" s="8">
-[...7 lines deleted...]
-      </c>
       <c r="I426" s="8">
-        <v>-7.7013034920850032</v>
+        <v>-2</v>
       </c>
       <c r="J426" s="9">
-        <v>-1.1397496870709034</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="427" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A427" t="s">
         <v>1</v>
       </c>
       <c r="B427">
         <v>2021</v>
       </c>
       <c r="C427">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="D427" s="6">
-        <v>44499</v>
+        <v>44408</v>
       </c>
       <c r="E427" s="7">
-        <v>649</v>
+        <v>619</v>
       </c>
       <c r="F427" s="8">
-        <v>679.03669202480398</v>
+        <v>616</v>
       </c>
       <c r="G427" s="8">
-        <v>629</v>
+        <v>569</v>
       </c>
       <c r="H427" s="8">
-        <v>731</v>
+        <v>667</v>
       </c>
       <c r="I427" s="8">
-        <v>-30.036692024803983</v>
+        <v>3</v>
       </c>
       <c r="J427" s="9">
-        <v>-4.4234269484375375</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="428" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A428" t="s">
         <v>1</v>
       </c>
       <c r="B428">
         <v>2021</v>
       </c>
       <c r="C428">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="D428" s="6">
-        <v>44506</v>
+        <v>44415</v>
       </c>
       <c r="E428" s="7">
-        <v>682</v>
+        <v>626</v>
       </c>
       <c r="F428" s="8">
-        <v>677.39621460007595</v>
+        <v>614</v>
       </c>
       <c r="G428" s="8">
-        <v>626</v>
+        <v>565</v>
       </c>
       <c r="H428" s="8">
-        <v>730</v>
+        <v>662</v>
       </c>
       <c r="I428" s="8">
-        <v>4.6037853999240497</v>
+        <v>12</v>
       </c>
       <c r="J428" s="9">
-        <v>0.67962963191962444</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="429" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A429" t="s">
         <v>1</v>
       </c>
       <c r="B429">
         <v>2021</v>
       </c>
       <c r="C429">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="D429" s="6">
-        <v>44513</v>
+        <v>44422</v>
       </c>
       <c r="E429" s="7">
-        <v>702</v>
+        <v>645</v>
       </c>
       <c r="F429" s="8">
-        <v>673.46552458235396</v>
+        <v>612</v>
       </c>
       <c r="G429" s="8">
-        <v>623</v>
+        <v>564</v>
       </c>
       <c r="H429" s="8">
-        <v>725.02499999999998</v>
+        <v>660</v>
       </c>
       <c r="I429" s="8">
-        <v>28.534475417646036</v>
+        <v>33</v>
       </c>
       <c r="J429" s="9">
-        <v>4.2369615631537414</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="430" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A430" t="s">
         <v>1</v>
       </c>
       <c r="B430">
         <v>2021</v>
       </c>
       <c r="C430">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="D430" s="6">
-        <v>44520</v>
+        <v>44429</v>
       </c>
       <c r="E430" s="7">
-        <v>719</v>
+        <v>645</v>
       </c>
       <c r="F430" s="8">
-        <v>670.08893409860798</v>
+        <v>611</v>
       </c>
       <c r="G430" s="8">
-        <v>620</v>
+        <v>562</v>
       </c>
       <c r="H430" s="8">
-        <v>722</v>
+        <v>660</v>
       </c>
       <c r="I430" s="8">
-        <v>48.911065901392021</v>
+        <v>34</v>
       </c>
       <c r="J430" s="9">
-        <v>7.299190213786531</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="431" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A431" t="s">
         <v>1</v>
       </c>
       <c r="B431">
         <v>2021</v>
       </c>
       <c r="C431">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="D431" s="6">
-        <v>44527</v>
+        <v>44436</v>
       </c>
       <c r="E431" s="7">
-        <v>675</v>
+        <v>621</v>
       </c>
       <c r="F431" s="8">
-        <v>670.06262092903103</v>
+        <v>611</v>
       </c>
       <c r="G431" s="8">
-        <v>620</v>
+        <v>563</v>
       </c>
       <c r="H431" s="8">
-        <v>721</v>
+        <v>661</v>
       </c>
       <c r="I431" s="8">
-        <v>4.9373790709689729</v>
+        <v>10</v>
       </c>
       <c r="J431" s="9">
-        <v>0.73685338008012025</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="432" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A432" t="s">
         <v>1</v>
       </c>
       <c r="B432">
         <v>2021</v>
       </c>
       <c r="C432">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="D432" s="6">
-        <v>44534</v>
+        <v>44443</v>
       </c>
       <c r="E432" s="7">
-        <v>723</v>
+        <v>645</v>
       </c>
       <c r="F432" s="8">
-        <v>676.20831299865301</v>
+        <v>613</v>
       </c>
       <c r="G432" s="8">
-        <v>625</v>
+        <v>564</v>
       </c>
       <c r="H432" s="8">
-        <v>727</v>
+        <v>661</v>
       </c>
       <c r="I432" s="8">
-        <v>46.791687001346986</v>
+        <v>32</v>
       </c>
       <c r="J432" s="9">
-        <v>6.919714842582863</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="433" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A433" t="s">
         <v>1</v>
       </c>
       <c r="B433">
         <v>2021</v>
       </c>
       <c r="C433">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="D433" s="6">
-        <v>44541</v>
+        <v>44450</v>
       </c>
       <c r="E433" s="7">
-        <v>741</v>
+        <v>671</v>
       </c>
       <c r="F433" s="8">
-        <v>689.86492597285098</v>
+        <v>616</v>
       </c>
       <c r="G433" s="8">
-        <v>638</v>
+        <v>567</v>
       </c>
       <c r="H433" s="8">
-        <v>741</v>
+        <v>666</v>
       </c>
       <c r="I433" s="8">
-        <v>51.135074027149017</v>
+        <v>55</v>
       </c>
       <c r="J433" s="9">
-        <v>7.412331327765088</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="434" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A434" t="s">
         <v>1</v>
       </c>
       <c r="B434">
         <v>2021</v>
       </c>
       <c r="C434">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="D434" s="6">
-        <v>44548</v>
+        <v>44457</v>
       </c>
       <c r="E434" s="7">
-        <v>729</v>
+        <v>678</v>
       </c>
       <c r="F434" s="8">
-        <v>708.74935613710102</v>
+        <v>622</v>
       </c>
       <c r="G434" s="8">
-        <v>657</v>
+        <v>572</v>
       </c>
       <c r="H434" s="8">
-        <v>762</v>
+        <v>672</v>
       </c>
       <c r="I434" s="8">
-        <v>20.250643862898983</v>
+        <v>56</v>
       </c>
       <c r="J434" s="9">
-        <v>2.8572362976484413</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="435" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A435" t="s">
         <v>1</v>
       </c>
       <c r="B435">
         <v>2021</v>
       </c>
       <c r="C435">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="D435" s="6">
-        <v>44555</v>
+        <v>44464</v>
       </c>
       <c r="E435" s="7">
-        <v>752</v>
+        <v>639</v>
       </c>
       <c r="F435" s="8">
-        <v>729.90595076292504</v>
+        <v>632</v>
       </c>
       <c r="G435" s="8">
-        <v>677</v>
+        <v>582</v>
       </c>
       <c r="H435" s="8">
-        <v>783</v>
+        <v>682</v>
       </c>
       <c r="I435" s="8">
-        <v>22.094049237074955</v>
+        <v>7</v>
       </c>
       <c r="J435" s="9">
-        <v>3.0269720659191108</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="436" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A436" t="s">
         <v>1</v>
       </c>
       <c r="B436">
         <v>2021</v>
       </c>
       <c r="C436">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="D436" s="6">
-        <v>44562</v>
+        <v>44471</v>
       </c>
       <c r="E436" s="7">
-        <v>781</v>
+        <v>664</v>
       </c>
       <c r="F436" s="8">
-        <v>750.04497958603304</v>
+        <v>643</v>
       </c>
       <c r="G436" s="8">
-        <v>696</v>
+        <v>594</v>
       </c>
       <c r="H436" s="8">
-        <v>804.02499999999998</v>
+        <v>694</v>
       </c>
       <c r="I436" s="8">
-        <v>30.955020413966963</v>
+        <v>21</v>
       </c>
       <c r="J436" s="9">
-        <v>4.1270885422167254</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="437" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A437" t="s">
         <v>1</v>
       </c>
       <c r="B437">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C437">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="D437" s="6">
-        <v>44569</v>
+        <v>44478</v>
       </c>
       <c r="E437" s="7">
-        <v>871</v>
+        <v>660</v>
       </c>
       <c r="F437" s="8">
-        <v>765.51631661144495</v>
+        <v>656</v>
       </c>
       <c r="G437" s="8">
-        <v>710</v>
+        <v>608</v>
       </c>
       <c r="H437" s="8">
-        <v>821</v>
+        <v>708</v>
       </c>
       <c r="I437" s="8">
-        <v>105.48368338855505</v>
+        <v>4</v>
       </c>
       <c r="J437" s="9">
-        <v>13.779416728238814</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="438" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A438" t="s">
         <v>1</v>
       </c>
       <c r="B438">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C438">
-        <v>2</v>
+        <v>41</v>
       </c>
       <c r="D438" s="6">
-        <v>44576</v>
+        <v>44485</v>
       </c>
       <c r="E438" s="7">
-        <v>1021</v>
+        <v>767</v>
       </c>
       <c r="F438" s="8">
-        <v>773.35465786573798</v>
+        <v>667</v>
       </c>
       <c r="G438" s="8">
+        <v>617</v>
+      </c>
+      <c r="H438" s="8">
         <v>719</v>
       </c>
-      <c r="H438" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="I438" s="8">
-        <v>247.64534213426202</v>
+        <v>100</v>
       </c>
       <c r="J438" s="9">
-        <v>32.022221579126466</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="439" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A439" t="s">
         <v>1</v>
       </c>
       <c r="B439">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C439">
-        <v>3</v>
+        <v>42</v>
       </c>
       <c r="D439" s="6">
-        <v>44583</v>
+        <v>44492</v>
       </c>
       <c r="E439" s="7">
-        <v>1006</v>
+        <v>668</v>
       </c>
       <c r="F439" s="8">
-        <v>774.30074074262996</v>
+        <v>676</v>
       </c>
       <c r="G439" s="8">
-        <v>720</v>
+        <v>625</v>
       </c>
       <c r="H439" s="8">
-        <v>828.02499999999998</v>
+        <v>728</v>
       </c>
       <c r="I439" s="8">
-        <v>231.69925925737004</v>
+        <v>-8</v>
       </c>
       <c r="J439" s="9">
-        <v>29.923677850953368</v>
+        <v>-1.1000000000000001</v>
       </c>
     </row>
     <row r="440" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A440" t="s">
         <v>1</v>
       </c>
       <c r="B440">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C440">
-        <v>4</v>
+        <v>43</v>
       </c>
       <c r="D440" s="6">
-        <v>44590</v>
+        <v>44499</v>
       </c>
       <c r="E440" s="7">
-        <v>969</v>
+        <v>649</v>
       </c>
       <c r="F440" s="8">
-        <v>770.20577938756799</v>
+        <v>679</v>
       </c>
       <c r="G440" s="8">
-        <v>717</v>
+        <v>629</v>
       </c>
       <c r="H440" s="8">
-        <v>823.02499999999998</v>
+        <v>731</v>
       </c>
       <c r="I440" s="8">
-        <v>198.79422061243201</v>
+        <v>-30</v>
       </c>
       <c r="J440" s="9">
-        <v>25.810533487622479</v>
+        <v>-4.4000000000000004</v>
       </c>
     </row>
     <row r="441" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A441" t="s">
         <v>1</v>
       </c>
       <c r="B441">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C441">
+        <v>44</v>
+      </c>
+      <c r="D441" s="6">
+        <v>44506</v>
+      </c>
+      <c r="E441" s="7">
+        <v>682</v>
+      </c>
+      <c r="F441" s="8">
+        <v>677</v>
+      </c>
+      <c r="G441" s="8">
+        <v>626</v>
+      </c>
+      <c r="H441" s="8">
+        <v>730</v>
+      </c>
+      <c r="I441" s="8">
         <v>5</v>
       </c>
-      <c r="D441" s="6">
-[...16 lines deleted...]
-      </c>
       <c r="J441" s="9">
-        <v>14.284431008556069</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="442" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A442" t="s">
         <v>1</v>
       </c>
       <c r="B442">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C442">
-        <v>6</v>
+        <v>45</v>
       </c>
       <c r="D442" s="6">
-        <v>44604</v>
+        <v>44513</v>
       </c>
       <c r="E442" s="7">
-        <v>855</v>
+        <v>702</v>
       </c>
       <c r="F442" s="8">
-        <v>754.63511971349897</v>
+        <v>673</v>
       </c>
       <c r="G442" s="8">
-        <v>702</v>
+        <v>623</v>
       </c>
       <c r="H442" s="8">
-        <v>810.02499999999998</v>
+        <v>725</v>
       </c>
       <c r="I442" s="8">
-        <v>100.36488028650103</v>
+        <v>29</v>
       </c>
       <c r="J442" s="9">
-        <v>13.299789217947477</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="443" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A443" t="s">
         <v>1</v>
       </c>
       <c r="B443">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C443">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D443" s="6">
-        <v>44611</v>
+        <v>44520</v>
       </c>
       <c r="E443" s="7">
-        <v>784</v>
+        <v>719</v>
       </c>
       <c r="F443" s="8">
-        <v>746.77511405279699</v>
+        <v>670</v>
       </c>
       <c r="G443" s="8">
-        <v>694</v>
+        <v>620</v>
       </c>
       <c r="H443" s="8">
-        <v>801</v>
+        <v>722</v>
       </c>
       <c r="I443" s="8">
-        <v>37.224885947203006</v>
+        <v>49</v>
       </c>
       <c r="J443" s="9">
-        <v>4.9847518010048759</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="444" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A444" t="s">
         <v>1</v>
       </c>
       <c r="B444">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C444">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="D444" s="6">
-        <v>44618</v>
+        <v>44527</v>
       </c>
       <c r="E444" s="7">
-        <v>742</v>
+        <v>675</v>
       </c>
       <c r="F444" s="8">
-        <v>739.80184877539898</v>
+        <v>670</v>
       </c>
       <c r="G444" s="8">
-        <v>686</v>
+        <v>620</v>
       </c>
       <c r="H444" s="8">
-        <v>792</v>
+        <v>721</v>
       </c>
       <c r="I444" s="8">
-        <v>2.1981512246010197</v>
+        <v>5</v>
       </c>
       <c r="J444" s="9">
-        <v>0.29712702505943867</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="445" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A445" t="s">
         <v>1</v>
       </c>
       <c r="B445">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C445">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="D445" s="6">
-        <v>44625</v>
+        <v>44534</v>
       </c>
       <c r="E445" s="7">
-        <v>761</v>
+        <v>723</v>
       </c>
       <c r="F445" s="8">
-        <v>733.52149887518203</v>
+        <v>676</v>
       </c>
       <c r="G445" s="8">
-        <v>681</v>
+        <v>625</v>
       </c>
       <c r="H445" s="8">
-        <v>788</v>
+        <v>727</v>
       </c>
       <c r="I445" s="8">
-        <v>27.478501124817967</v>
+        <v>47</v>
       </c>
       <c r="J445" s="9">
-        <v>3.7461071239159196</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="446" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A446" t="s">
         <v>1</v>
       </c>
       <c r="B446">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C446">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D446" s="6">
-        <v>44632</v>
+        <v>44541</v>
       </c>
       <c r="E446" s="7">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F446" s="8">
-        <v>727.74578768374295</v>
+        <v>690</v>
       </c>
       <c r="G446" s="8">
-        <v>674.97500000000002</v>
+        <v>638</v>
       </c>
       <c r="H446" s="8">
-        <v>782</v>
+        <v>741</v>
       </c>
       <c r="I446" s="8">
-        <v>12.254212316257053</v>
+        <v>51</v>
       </c>
       <c r="J446" s="9">
-        <v>1.6838589138742321</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="447" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A447" t="s">
         <v>1</v>
       </c>
       <c r="B447">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C447">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="D447" s="6">
-        <v>44639</v>
+        <v>44548</v>
       </c>
       <c r="E447" s="7">
+        <v>729</v>
+      </c>
+      <c r="F447" s="8">
         <v>709</v>
       </c>
-      <c r="F447" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="G447" s="8">
-        <v>669</v>
+        <v>657</v>
       </c>
       <c r="H447" s="8">
-        <v>776</v>
+        <v>762</v>
       </c>
       <c r="I447" s="8">
-        <v>-13.29320754179605</v>
+        <v>20</v>
       </c>
       <c r="J447" s="9">
-        <v>-1.8404170775795166</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="448" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A448" t="s">
         <v>1</v>
       </c>
       <c r="B448">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C448">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="D448" s="6">
-        <v>44646</v>
+        <v>44555</v>
       </c>
       <c r="E448" s="7">
-        <v>649</v>
+        <v>752</v>
       </c>
       <c r="F448" s="8">
-        <v>716.98762043745</v>
+        <v>730</v>
       </c>
       <c r="G448" s="8">
-        <v>665</v>
+        <v>677</v>
       </c>
       <c r="H448" s="8">
-        <v>769</v>
+        <v>783</v>
       </c>
       <c r="I448" s="8">
-        <v>-67.987620437450005</v>
+        <v>22</v>
       </c>
       <c r="J448" s="9">
-        <v>-9.4823980916113015</v>
+        <v>3</v>
       </c>
     </row>
     <row r="449" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A449" t="s">
         <v>1</v>
       </c>
       <c r="B449">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C449">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="D449" s="6">
-        <v>44653</v>
+        <v>44562</v>
       </c>
       <c r="E449" s="7">
-        <v>728</v>
+        <v>781</v>
       </c>
       <c r="F449" s="8">
-        <v>711.65221379391198</v>
+        <v>750</v>
       </c>
       <c r="G449" s="8">
-        <v>660.97500000000002</v>
+        <v>696</v>
       </c>
       <c r="H449" s="8">
-        <v>764</v>
+        <v>804</v>
       </c>
       <c r="I449" s="8">
-        <v>16.347786206088017</v>
+        <v>31</v>
       </c>
       <c r="J449" s="9">
-        <v>2.2971594676753426</v>
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="450" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A450" t="s">
         <v>1</v>
       </c>
       <c r="B450">
         <v>2022</v>
       </c>
       <c r="C450">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D450" s="6">
-        <v>44660</v>
+        <v>44569</v>
       </c>
       <c r="E450" s="7">
-        <v>745</v>
+        <v>871</v>
       </c>
       <c r="F450" s="8">
-        <v>706.11092676042904</v>
+        <v>766</v>
       </c>
       <c r="G450" s="8">
-        <v>654</v>
+        <v>710</v>
       </c>
       <c r="H450" s="8">
-        <v>759</v>
+        <v>821</v>
       </c>
       <c r="I450" s="8">
-        <v>38.889073239570962</v>
+        <v>105</v>
       </c>
       <c r="J450" s="9">
-        <v>5.5075019753610661</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="451" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A451" t="s">
         <v>1</v>
       </c>
       <c r="B451">
         <v>2022</v>
       </c>
       <c r="C451">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D451" s="6">
-        <v>44667</v>
+        <v>44576</v>
       </c>
       <c r="E451" s="7">
-        <v>739</v>
+        <v>1021</v>
       </c>
       <c r="F451" s="8">
-        <v>700.19326151993596</v>
+        <v>773</v>
       </c>
       <c r="G451" s="8">
-        <v>649</v>
+        <v>719</v>
       </c>
       <c r="H451" s="8">
-        <v>753</v>
+        <v>829</v>
       </c>
       <c r="I451" s="8">
-        <v>38.806738480064041</v>
+        <v>248</v>
       </c>
       <c r="J451" s="9">
-        <v>5.5422896238425352</v>
+        <v>32</v>
       </c>
     </row>
     <row r="452" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A452" t="s">
         <v>1</v>
       </c>
       <c r="B452">
         <v>2022</v>
       </c>
       <c r="C452">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="D452" s="6">
-        <v>44674</v>
-[...2 lines deleted...]
-        <v>771</v>
+        <v>44583</v>
+      </c>
+      <c r="E452" s="7">
+        <v>1006</v>
       </c>
       <c r="F452" s="8">
-        <v>693.735113374246</v>
+        <v>774</v>
       </c>
       <c r="G452" s="8">
-        <v>641.97500000000002</v>
+        <v>720</v>
       </c>
       <c r="H452" s="8">
-        <v>746.02499999999998</v>
+        <v>828</v>
       </c>
       <c r="I452" s="8">
-        <v>77.264886625754002</v>
+        <v>232</v>
       </c>
       <c r="J452" s="9">
-        <v>11.137519946186188</v>
+        <v>29.9</v>
       </c>
     </row>
     <row r="453" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A453" t="s">
         <v>1</v>
       </c>
       <c r="B453">
         <v>2022</v>
       </c>
       <c r="C453">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="D453" s="6">
-        <v>44681</v>
-[...2 lines deleted...]
-        <v>722</v>
+        <v>44590</v>
+      </c>
+      <c r="E453" s="7">
+        <v>969</v>
       </c>
       <c r="F453" s="8">
-        <v>686.58673772900295</v>
+        <v>770</v>
       </c>
       <c r="G453" s="8">
-        <v>635</v>
+        <v>717</v>
       </c>
       <c r="H453" s="8">
-        <v>739</v>
+        <v>823</v>
       </c>
       <c r="I453" s="8">
-        <v>35.413262270997052</v>
+        <v>199</v>
       </c>
       <c r="J453" s="9">
-        <v>5.1578715878101775</v>
+        <v>25.8</v>
       </c>
     </row>
     <row r="454" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A454" t="s">
         <v>1</v>
       </c>
       <c r="B454">
         <v>2022</v>
       </c>
       <c r="C454">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="D454" s="6">
-        <v>44688</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>44597</v>
+      </c>
+      <c r="E454" s="7">
+        <v>872</v>
       </c>
       <c r="F454" s="8">
-        <v>678.87075436779799</v>
+        <v>763</v>
       </c>
       <c r="G454" s="8">
-        <v>627</v>
+        <v>709</v>
       </c>
       <c r="H454" s="8">
-        <v>731</v>
+        <v>818</v>
       </c>
       <c r="I454" s="8">
-        <v>-13.870754367797986</v>
+        <v>109</v>
       </c>
       <c r="J454" s="9">
-        <v>-2.0432098862051049</v>
+        <v>14.3</v>
       </c>
     </row>
     <row r="455" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A455" t="s">
         <v>1</v>
       </c>
       <c r="B455">
         <v>2022</v>
       </c>
       <c r="C455">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D455" s="6">
-        <v>44695</v>
-[...2 lines deleted...]
-        <v>809</v>
+        <v>44604</v>
+      </c>
+      <c r="E455" s="7">
+        <v>855</v>
       </c>
       <c r="F455" s="8">
-        <v>671.04542983850399</v>
+        <v>755</v>
       </c>
       <c r="G455" s="8">
-        <v>621</v>
+        <v>702</v>
       </c>
       <c r="H455" s="8">
-        <v>723</v>
+        <v>810</v>
       </c>
       <c r="I455" s="8">
-        <v>137.95457016149601</v>
+        <v>100</v>
       </c>
       <c r="J455" s="9">
-        <v>20.558156575881398</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="456" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A456" t="s">
         <v>1</v>
       </c>
       <c r="B456">
         <v>2022</v>
       </c>
       <c r="C456">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D456" s="6">
-        <v>44702</v>
-[...2 lines deleted...]
-        <v>716</v>
+        <v>44611</v>
+      </c>
+      <c r="E456" s="7">
+        <v>784</v>
       </c>
       <c r="F456" s="8">
-        <v>663.57147274382999</v>
+        <v>747</v>
       </c>
       <c r="G456" s="8">
-        <v>612</v>
+        <v>694</v>
       </c>
       <c r="H456" s="8">
-        <v>714</v>
+        <v>801</v>
       </c>
       <c r="I456" s="8">
-        <v>52.428527256170014</v>
+        <v>37</v>
       </c>
       <c r="J456" s="9">
-        <v>7.900961600923111</v>
+        <v>5</v>
       </c>
     </row>
     <row r="457" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A457" t="s">
         <v>1</v>
       </c>
       <c r="B457">
         <v>2022</v>
       </c>
       <c r="C457">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D457" s="6">
-        <v>44709</v>
+        <v>44618</v>
       </c>
       <c r="E457" s="7">
-        <v>698</v>
+        <v>742</v>
       </c>
       <c r="F457" s="8">
-        <v>656.88943958621303</v>
+        <v>740</v>
       </c>
       <c r="G457" s="8">
-        <v>606</v>
+        <v>686</v>
       </c>
       <c r="H457" s="8">
-        <v>708</v>
+        <v>792</v>
       </c>
       <c r="I457" s="8">
-        <v>41.11056041378697</v>
+        <v>2</v>
       </c>
       <c r="J457" s="9">
-        <v>6.2583682940135645</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="458" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A458" t="s">
         <v>1</v>
       </c>
       <c r="B458">
         <v>2022</v>
       </c>
       <c r="C458">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D458" s="6">
-        <v>44716</v>
+        <v>44625</v>
       </c>
       <c r="E458" s="7">
-        <v>690</v>
+        <v>761</v>
       </c>
       <c r="F458" s="8">
-        <v>651.42248518375402</v>
+        <v>734</v>
       </c>
       <c r="G458" s="8">
-        <v>601</v>
+        <v>681</v>
       </c>
       <c r="H458" s="8">
-        <v>702</v>
+        <v>788</v>
       </c>
       <c r="I458" s="8">
-        <v>38.57751481624598</v>
+        <v>27</v>
       </c>
       <c r="J458" s="9">
-        <v>5.9220422527116199</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="459" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A459" t="s">
         <v>1</v>
       </c>
       <c r="B459">
         <v>2022</v>
       </c>
       <c r="C459">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D459" s="6">
-        <v>44723</v>
+        <v>44632</v>
       </c>
       <c r="E459" s="7">
-        <v>647</v>
+        <v>740</v>
       </c>
       <c r="F459" s="8">
-        <v>647.35538501141696</v>
+        <v>728</v>
       </c>
       <c r="G459" s="8">
-        <v>598</v>
+        <v>675</v>
       </c>
       <c r="H459" s="8">
-        <v>698</v>
+        <v>782</v>
       </c>
       <c r="I459" s="8">
-        <v>-0.35538501141695633</v>
+        <v>12</v>
       </c>
       <c r="J459" s="9">
-        <v>-5.489797716144551E-2</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="460" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A460" t="s">
         <v>1</v>
       </c>
       <c r="B460">
         <v>2022</v>
       </c>
       <c r="C460">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D460" s="6">
-        <v>44730</v>
+        <v>44639</v>
       </c>
       <c r="E460" s="7">
-        <v>691</v>
+        <v>709</v>
       </c>
       <c r="F460" s="8">
-        <v>644.36754135925105</v>
+        <v>722</v>
       </c>
       <c r="G460" s="8">
-        <v>593</v>
+        <v>669</v>
       </c>
       <c r="H460" s="8">
-        <v>694</v>
+        <v>776</v>
       </c>
       <c r="I460" s="8">
-        <v>46.632458640748951</v>
+        <v>-13</v>
       </c>
       <c r="J460" s="9">
-        <v>7.2369347689954679</v>
+        <v>-1.8</v>
       </c>
     </row>
     <row r="461" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A461" t="s">
         <v>1</v>
       </c>
       <c r="B461">
         <v>2022</v>
       </c>
       <c r="C461">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D461" s="6">
-        <v>44737</v>
+        <v>44646</v>
       </c>
       <c r="E461" s="7">
-        <v>703</v>
+        <v>649</v>
       </c>
       <c r="F461" s="8">
-        <v>642.08187532424995</v>
+        <v>717</v>
       </c>
       <c r="G461" s="8">
-        <v>593</v>
+        <v>665</v>
       </c>
       <c r="H461" s="8">
-        <v>693</v>
+        <v>769</v>
       </c>
       <c r="I461" s="8">
-        <v>60.91812467575005</v>
+        <v>-68</v>
       </c>
       <c r="J461" s="9">
-        <v>9.487594497973717</v>
+        <v>-9.5</v>
       </c>
     </row>
     <row r="462" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A462" t="s">
         <v>1</v>
       </c>
       <c r="B462">
         <v>2022</v>
       </c>
       <c r="C462">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="D462" s="6">
-        <v>44744</v>
+        <v>44653</v>
       </c>
       <c r="E462" s="7">
-        <v>741</v>
+        <v>728</v>
       </c>
       <c r="F462" s="8">
-        <v>640.12976927324701</v>
+        <v>712</v>
       </c>
       <c r="G462" s="8">
-        <v>591</v>
+        <v>661</v>
       </c>
       <c r="H462" s="8">
-        <v>691</v>
+        <v>764</v>
       </c>
       <c r="I462" s="8">
-        <v>100.87023072675299</v>
+        <v>16</v>
       </c>
       <c r="J462" s="9">
-        <v>15.757778433156318</v>
+        <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="463" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A463" t="s">
         <v>1</v>
       </c>
       <c r="B463">
         <v>2022</v>
       </c>
       <c r="C463">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="D463" s="6">
-        <v>44751</v>
+        <v>44660</v>
       </c>
       <c r="E463" s="7">
-        <v>631</v>
+        <v>745</v>
       </c>
       <c r="F463" s="8">
-        <v>638.14811510029404</v>
+        <v>706</v>
       </c>
       <c r="G463" s="8">
-        <v>590</v>
+        <v>654</v>
       </c>
       <c r="H463" s="8">
-        <v>687</v>
+        <v>759</v>
       </c>
       <c r="I463" s="8">
-        <v>-7.1481151002940351</v>
+        <v>39</v>
       </c>
       <c r="J463" s="9">
-        <v>-1.1201341712292958</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="464" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A464" t="s">
         <v>1</v>
       </c>
       <c r="B464">
         <v>2022</v>
       </c>
       <c r="C464">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="D464" s="6">
-        <v>44758</v>
+        <v>44667</v>
       </c>
       <c r="E464" s="7">
-        <v>730</v>
+        <v>739</v>
       </c>
       <c r="F464" s="8">
-        <v>635.87346235238795</v>
+        <v>700</v>
       </c>
       <c r="G464" s="8">
-        <v>587</v>
+        <v>649</v>
       </c>
       <c r="H464" s="8">
-        <v>687</v>
+        <v>753</v>
       </c>
       <c r="I464" s="8">
-        <v>94.126537647612054</v>
+        <v>39</v>
       </c>
       <c r="J464" s="9">
-        <v>14.802715197359362</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="465" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A465" t="s">
         <v>1</v>
       </c>
       <c r="B465">
         <v>2022</v>
       </c>
       <c r="C465">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="D465" s="6">
-        <v>44765</v>
+        <v>44674</v>
       </c>
       <c r="E465" s="7">
-        <v>723</v>
+        <v>771</v>
       </c>
       <c r="F465" s="8">
-        <v>633.424900485791</v>
+        <v>694</v>
       </c>
       <c r="G465" s="8">
-        <v>585</v>
+        <v>642</v>
       </c>
       <c r="H465" s="8">
-        <v>683</v>
+        <v>746</v>
       </c>
       <c r="I465" s="8">
-        <v>89.575099514209001</v>
+        <v>77</v>
       </c>
       <c r="J465" s="9">
-        <v>14.141392206954833</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="466" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A466" t="s">
         <v>1</v>
       </c>
       <c r="B466">
         <v>2022</v>
       </c>
       <c r="C466">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D466" s="6">
-        <v>44772</v>
+        <v>44681</v>
       </c>
       <c r="E466" s="7">
-        <v>695</v>
+        <v>722</v>
       </c>
       <c r="F466" s="8">
-        <v>631.01424040776703</v>
+        <v>687</v>
       </c>
       <c r="G466" s="8">
-        <v>581</v>
+        <v>635</v>
       </c>
       <c r="H466" s="8">
-        <v>681</v>
+        <v>739</v>
       </c>
       <c r="I466" s="8">
-        <v>63.985759592232966</v>
+        <v>35</v>
       </c>
       <c r="J466" s="9">
-        <v>10.140145102095445</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="467" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A467" t="s">
         <v>1</v>
       </c>
       <c r="B467">
         <v>2022</v>
       </c>
       <c r="C467">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D467" s="6">
-        <v>44779</v>
+        <v>44688</v>
       </c>
       <c r="E467" s="7">
-        <v>699</v>
+        <v>665</v>
       </c>
       <c r="F467" s="8">
-        <v>628.85013853692203</v>
+        <v>679</v>
       </c>
       <c r="G467" s="8">
-        <v>581</v>
+        <v>627</v>
       </c>
       <c r="H467" s="8">
-        <v>678</v>
+        <v>731</v>
       </c>
       <c r="I467" s="8">
-        <v>70.149861463077968</v>
+        <v>-14</v>
       </c>
       <c r="J467" s="9">
-        <v>11.155258966196314</v>
+        <v>-2</v>
       </c>
     </row>
     <row r="468" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A468" t="s">
         <v>1</v>
       </c>
       <c r="B468">
         <v>2022</v>
       </c>
       <c r="C468">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="D468" s="6">
-        <v>44786</v>
+        <v>44695</v>
       </c>
       <c r="E468" s="7">
-        <v>732</v>
+        <v>809</v>
       </c>
       <c r="F468" s="8">
-        <v>627.13856651763501</v>
+        <v>671</v>
       </c>
       <c r="G468" s="8">
-        <v>578</v>
+        <v>621</v>
       </c>
       <c r="H468" s="8">
-        <v>676.02499999999998</v>
+        <v>723</v>
       </c>
       <c r="I468" s="8">
-        <v>104.86143348236499</v>
+        <v>138</v>
       </c>
       <c r="J468" s="9">
-        <v>16.720616316843319</v>
+        <v>20.6</v>
       </c>
     </row>
     <row r="469" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A469" t="s">
         <v>1</v>
       </c>
       <c r="B469">
         <v>2022</v>
       </c>
       <c r="C469">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="D469" s="6">
-        <v>44793</v>
+        <v>44702</v>
       </c>
       <c r="E469" s="7">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F469" s="8">
-        <v>626.10912494364698</v>
+        <v>664</v>
       </c>
       <c r="G469" s="8">
-        <v>578</v>
+        <v>612</v>
       </c>
       <c r="H469" s="8">
-        <v>675.02499999999998</v>
+        <v>714</v>
       </c>
       <c r="I469" s="8">
-        <v>85.890875056353025</v>
+        <v>52</v>
       </c>
       <c r="J469" s="9">
-        <v>13.718195700163875</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="470" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A470" t="s">
         <v>1</v>
       </c>
       <c r="B470">
         <v>2022</v>
       </c>
       <c r="C470">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D470" s="6">
-        <v>44800</v>
+        <v>44709</v>
       </c>
       <c r="E470" s="7">
-        <v>735</v>
+        <v>698</v>
       </c>
       <c r="F470" s="8">
-        <v>626.17764083939903</v>
+        <v>657</v>
       </c>
       <c r="G470" s="8">
-        <v>577</v>
+        <v>606</v>
       </c>
       <c r="H470" s="8">
-        <v>677</v>
+        <v>708</v>
       </c>
       <c r="I470" s="8">
-        <v>108.82235916060097</v>
+        <v>41</v>
       </c>
       <c r="J470" s="9">
-        <v>17.378831830329048</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="471" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A471" t="s">
         <v>1</v>
       </c>
       <c r="B471">
         <v>2022</v>
       </c>
       <c r="C471">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="D471" s="6">
-        <v>44807</v>
+        <v>44716</v>
       </c>
       <c r="E471" s="7">
-        <v>717</v>
+        <v>690</v>
       </c>
       <c r="F471" s="8">
-        <v>627.84828861931703</v>
+        <v>651</v>
       </c>
       <c r="G471" s="8">
-        <v>580</v>
+        <v>601</v>
       </c>
       <c r="H471" s="8">
-        <v>678</v>
+        <v>702</v>
       </c>
       <c r="I471" s="8">
-        <v>89.151711380682968</v>
+        <v>39</v>
       </c>
       <c r="J471" s="9">
-        <v>14.199562696385442</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="472" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A472" t="s">
         <v>1</v>
       </c>
       <c r="B472">
         <v>2022</v>
       </c>
       <c r="C472">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D472" s="6">
-        <v>44814</v>
+        <v>44723</v>
       </c>
       <c r="E472" s="7">
-        <v>729</v>
+        <v>647</v>
       </c>
       <c r="F472" s="8">
-        <v>631.641156005688</v>
+        <v>647</v>
       </c>
       <c r="G472" s="8">
-        <v>583</v>
+        <v>598</v>
       </c>
       <c r="H472" s="8">
-        <v>681</v>
+        <v>698</v>
       </c>
       <c r="I472" s="8">
-        <v>97.358843994311997</v>
+        <v>0</v>
       </c>
       <c r="J472" s="9">
-        <v>15.413632102439408</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="473" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A473" t="s">
         <v>1</v>
       </c>
       <c r="B473">
         <v>2022</v>
       </c>
       <c r="C473">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D473" s="6">
-        <v>44821</v>
+        <v>44730</v>
       </c>
       <c r="E473" s="7">
-        <v>773</v>
+        <v>691</v>
       </c>
       <c r="F473" s="8">
-        <v>638.10710587967105</v>
+        <v>644</v>
       </c>
       <c r="G473" s="8">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="H473" s="8">
-        <v>688</v>
+        <v>694</v>
       </c>
       <c r="I473" s="8">
-        <v>134.89289412032895</v>
+        <v>47</v>
       </c>
       <c r="J473" s="9">
-        <v>21.139537998776945</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="474" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A474" t="s">
         <v>1</v>
       </c>
       <c r="B474">
         <v>2022</v>
       </c>
       <c r="C474">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="D474" s="6">
-        <v>44828</v>
+        <v>44737</v>
       </c>
       <c r="E474" s="7">
-        <v>731</v>
+        <v>703</v>
       </c>
       <c r="F474" s="8">
-        <v>647.76393939691695</v>
+        <v>642</v>
       </c>
       <c r="G474" s="8">
-        <v>600</v>
+        <v>593</v>
       </c>
       <c r="H474" s="8">
-        <v>699</v>
+        <v>693</v>
       </c>
       <c r="I474" s="8">
-        <v>83.236060603083047</v>
+        <v>61</v>
       </c>
       <c r="J474" s="9">
-        <v>12.849752130471742</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="475" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A475" t="s">
         <v>1</v>
       </c>
       <c r="B475">
         <v>2022</v>
       </c>
       <c r="C475">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D475" s="6">
-        <v>44835</v>
+        <v>44744</v>
       </c>
       <c r="E475" s="7">
-        <v>750</v>
+        <v>741</v>
       </c>
       <c r="F475" s="8">
-        <v>659.91730768886805</v>
+        <v>640</v>
       </c>
       <c r="G475" s="8">
-        <v>610</v>
+        <v>591</v>
       </c>
       <c r="H475" s="8">
-        <v>711</v>
+        <v>691</v>
       </c>
       <c r="I475" s="8">
-        <v>90.08269231113195</v>
+        <v>101</v>
       </c>
       <c r="J475" s="9">
-        <v>13.650603077318181</v>
+        <v>15.8</v>
       </c>
     </row>
     <row r="476" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A476" t="s">
         <v>1</v>
       </c>
       <c r="B476">
         <v>2022</v>
       </c>
       <c r="C476">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D476" s="6">
-        <v>44842</v>
+        <v>44751</v>
       </c>
       <c r="E476" s="7">
-        <v>789</v>
+        <v>631</v>
       </c>
       <c r="F476" s="8">
-        <v>672.84093926777098</v>
+        <v>638</v>
       </c>
       <c r="G476" s="8">
-        <v>622</v>
+        <v>590</v>
       </c>
       <c r="H476" s="8">
-        <v>724</v>
+        <v>687</v>
       </c>
       <c r="I476" s="8">
-        <v>116.15906073222902</v>
+        <v>-7</v>
       </c>
       <c r="J476" s="9">
-        <v>17.263970420503966</v>
+        <v>-1.1000000000000001</v>
       </c>
     </row>
     <row r="477" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A477" t="s">
         <v>1</v>
       </c>
       <c r="B477">
         <v>2022</v>
       </c>
       <c r="C477">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D477" s="6">
-        <v>44849</v>
+        <v>44758</v>
       </c>
       <c r="E477" s="7">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="F477" s="8">
-        <v>684.65110938661201</v>
+        <v>636</v>
       </c>
       <c r="G477" s="8">
-        <v>634</v>
+        <v>587</v>
       </c>
       <c r="H477" s="8">
-        <v>738</v>
+        <v>687</v>
       </c>
       <c r="I477" s="8">
-        <v>46.348890613387994</v>
+        <v>94</v>
       </c>
       <c r="J477" s="9">
-        <v>6.7697094151958197</v>
+        <v>14.8</v>
       </c>
     </row>
     <row r="478" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A478" t="s">
         <v>1</v>
       </c>
       <c r="B478">
         <v>2022</v>
       </c>
       <c r="C478">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D478" s="6">
-        <v>44856</v>
+        <v>44765</v>
       </c>
       <c r="E478" s="7">
-        <v>803</v>
+        <v>723</v>
       </c>
       <c r="F478" s="8">
-        <v>693.336592957005</v>
+        <v>633</v>
       </c>
       <c r="G478" s="8">
-        <v>642</v>
+        <v>585</v>
       </c>
       <c r="H478" s="8">
-        <v>745</v>
+        <v>683</v>
       </c>
       <c r="I478" s="8">
-        <v>109.663407042995</v>
+        <v>90</v>
       </c>
       <c r="J478" s="9">
-        <v>15.816763193659298</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="479" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A479" t="s">
         <v>1</v>
       </c>
       <c r="B479">
         <v>2022</v>
       </c>
       <c r="C479">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="D479" s="6">
-        <v>44863</v>
+        <v>44772</v>
       </c>
       <c r="E479" s="7">
-        <v>760</v>
+        <v>695</v>
       </c>
       <c r="F479" s="8">
-        <v>696.87214620456496</v>
+        <v>631</v>
       </c>
       <c r="G479" s="8">
-        <v>646</v>
+        <v>581</v>
       </c>
       <c r="H479" s="8">
-        <v>750</v>
+        <v>681</v>
       </c>
       <c r="I479" s="8">
-        <v>63.127853795435044</v>
+        <v>64</v>
       </c>
       <c r="J479" s="9">
-        <v>9.0587425741226184</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="480" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A480" t="s">
         <v>1</v>
       </c>
       <c r="B480">
         <v>2022</v>
       </c>
       <c r="C480">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="D480" s="6">
-        <v>44870</v>
+        <v>44779</v>
       </c>
       <c r="E480" s="7">
-        <v>808</v>
+        <v>699</v>
       </c>
       <c r="F480" s="8">
-        <v>695.29982646349902</v>
+        <v>629</v>
       </c>
       <c r="G480" s="8">
-        <v>643</v>
+        <v>581</v>
       </c>
       <c r="H480" s="8">
-        <v>748</v>
+        <v>678</v>
       </c>
       <c r="I480" s="8">
-        <v>112.70017353650098</v>
+        <v>70</v>
       </c>
       <c r="J480" s="9">
-        <v>16.208859724548972</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="481" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A481" t="s">
         <v>1</v>
       </c>
       <c r="B481">
         <v>2022</v>
       </c>
       <c r="C481">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="D481" s="6">
-        <v>44877</v>
+        <v>44786</v>
       </c>
       <c r="E481" s="7">
-        <v>771</v>
+        <v>732</v>
       </c>
       <c r="F481" s="8">
-        <v>691.37432384229896</v>
+        <v>627</v>
       </c>
       <c r="G481" s="8">
-        <v>641</v>
+        <v>578</v>
       </c>
       <c r="H481" s="8">
-        <v>743</v>
+        <v>676</v>
       </c>
       <c r="I481" s="8">
-        <v>79.625676157701037</v>
+        <v>105</v>
       </c>
       <c r="J481" s="9">
-        <v>11.51701378135985</v>
+        <v>16.7</v>
       </c>
     </row>
     <row r="482" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A482" t="s">
         <v>1</v>
       </c>
       <c r="B482">
         <v>2022</v>
       </c>
       <c r="C482">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="D482" s="6">
-        <v>44884</v>
+        <v>44793</v>
       </c>
       <c r="E482" s="7">
-        <v>788</v>
+        <v>712</v>
       </c>
       <c r="F482" s="8">
-        <v>688.01501429991799</v>
+        <v>626</v>
       </c>
       <c r="G482" s="8">
-        <v>636</v>
+        <v>578</v>
       </c>
       <c r="H482" s="8">
-        <v>739</v>
+        <v>675</v>
       </c>
       <c r="I482" s="8">
-        <v>99.984985700082007</v>
+        <v>86</v>
       </c>
       <c r="J482" s="9">
-        <v>14.532384268070174</v>
+        <v>13.7</v>
       </c>
     </row>
     <row r="483" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A483" t="s">
         <v>1</v>
       </c>
       <c r="B483">
         <v>2022</v>
       </c>
       <c r="C483">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="D483" s="6">
-        <v>44891</v>
+        <v>44800</v>
       </c>
       <c r="E483" s="7">
-        <v>824</v>
+        <v>735</v>
       </c>
       <c r="F483" s="8">
-        <v>688.09366647836998</v>
+        <v>626</v>
       </c>
       <c r="G483" s="8">
-        <v>639</v>
+        <v>577</v>
       </c>
       <c r="H483" s="8">
-        <v>740</v>
+        <v>677</v>
       </c>
       <c r="I483" s="8">
-        <v>135.90633352163002</v>
+        <v>109</v>
       </c>
       <c r="J483" s="9">
-        <v>19.751138564781741</v>
+        <v>17.399999999999999</v>
       </c>
     </row>
     <row r="484" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A484" t="s">
         <v>1</v>
       </c>
       <c r="B484">
         <v>2022</v>
       </c>
       <c r="C484">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="D484" s="6">
-        <v>44898</v>
+        <v>44807</v>
       </c>
       <c r="E484" s="7">
-        <v>863</v>
+        <v>717</v>
       </c>
       <c r="F484" s="8">
-        <v>694.51002416269398</v>
+        <v>628</v>
       </c>
       <c r="G484" s="8">
-        <v>642</v>
+        <v>580</v>
       </c>
       <c r="H484" s="8">
-        <v>746</v>
+        <v>678</v>
       </c>
       <c r="I484" s="8">
-        <v>168.48997583730602</v>
+        <v>89</v>
       </c>
       <c r="J484" s="9">
-        <v>24.260265507389704</v>
+        <v>14.2</v>
       </c>
     </row>
     <row r="485" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A485" t="s">
         <v>1</v>
       </c>
       <c r="B485">
         <v>2022</v>
       </c>
       <c r="C485">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="D485" s="6">
-        <v>44905</v>
+        <v>44814</v>
       </c>
       <c r="E485" s="7">
-        <v>848</v>
+        <v>729</v>
       </c>
       <c r="F485" s="8">
-        <v>708.64235456671202</v>
+        <v>632</v>
       </c>
       <c r="G485" s="8">
-        <v>656</v>
+        <v>583</v>
       </c>
       <c r="H485" s="8">
-        <v>762</v>
+        <v>681</v>
       </c>
       <c r="I485" s="8">
-        <v>139.35764543328798</v>
+        <v>97</v>
       </c>
       <c r="J485" s="9">
-        <v>19.665441182738235</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="486" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A486" t="s">
         <v>1</v>
       </c>
       <c r="B486">
         <v>2022</v>
       </c>
       <c r="C486">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="D486" s="6">
-        <v>44912</v>
+        <v>44821</v>
       </c>
       <c r="E486" s="7">
-        <v>863</v>
+        <v>773</v>
       </c>
       <c r="F486" s="8">
-        <v>728.14851393955496</v>
+        <v>638</v>
       </c>
       <c r="G486" s="8">
-        <v>676</v>
+        <v>589</v>
       </c>
       <c r="H486" s="8">
-        <v>783</v>
+        <v>688</v>
       </c>
       <c r="I486" s="8">
-        <v>134.85148606044504</v>
+        <v>135</v>
       </c>
       <c r="J486" s="9">
-        <v>18.519777693543332</v>
+        <v>21.1</v>
       </c>
     </row>
     <row r="487" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A487" t="s">
         <v>1</v>
       </c>
       <c r="B487">
         <v>2022</v>
       </c>
       <c r="C487">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="D487" s="6">
-        <v>44919</v>
+        <v>44828</v>
       </c>
       <c r="E487" s="7">
-        <v>895</v>
+        <v>731</v>
       </c>
       <c r="F487" s="8">
-        <v>749.99385228928497</v>
+        <v>648</v>
       </c>
       <c r="G487" s="8">
-        <v>695</v>
+        <v>600</v>
       </c>
       <c r="H487" s="8">
-        <v>803.02499999999998</v>
+        <v>699</v>
       </c>
       <c r="I487" s="8">
-        <v>145.00614771071503</v>
+        <v>83</v>
       </c>
       <c r="J487" s="9">
-        <v>19.334311510434048</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="488" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A488" t="s">
         <v>1</v>
       </c>
       <c r="B488">
         <v>2022</v>
       </c>
       <c r="C488">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="D488" s="6">
-        <v>44926</v>
+        <v>44835</v>
       </c>
       <c r="E488" s="7">
-        <v>804</v>
+        <v>750</v>
       </c>
       <c r="F488" s="8">
-        <v>770.79859471786006</v>
+        <v>660</v>
       </c>
       <c r="G488" s="8">
-        <v>718</v>
+        <v>610</v>
       </c>
       <c r="H488" s="8">
-        <v>825</v>
+        <v>711</v>
       </c>
       <c r="I488" s="8">
-        <v>33.201405282139945</v>
+        <v>90</v>
       </c>
       <c r="J488" s="9">
-        <v>4.3074034526869838</v>
+        <v>13.7</v>
       </c>
     </row>
     <row r="489" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A489" t="s">
         <v>1</v>
       </c>
       <c r="B489">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C489">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="D489" s="6">
-        <v>44933</v>
+        <v>44842</v>
       </c>
       <c r="E489" s="7">
-        <v>830</v>
+        <v>789</v>
       </c>
       <c r="F489" s="8">
-        <v>786.81059598944603</v>
+        <v>673</v>
       </c>
       <c r="G489" s="8">
-        <v>732</v>
+        <v>622</v>
       </c>
       <c r="H489" s="8">
-        <v>842</v>
+        <v>724</v>
       </c>
       <c r="I489" s="8">
-        <v>43.189404010553972</v>
+        <v>116</v>
       </c>
       <c r="J489" s="9">
-        <v>5.4891741711029738</v>
+        <v>17.3</v>
       </c>
     </row>
     <row r="490" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A490" t="s">
         <v>1</v>
       </c>
       <c r="B490">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C490">
-        <v>2</v>
+        <v>41</v>
       </c>
       <c r="D490" s="6">
-        <v>44940</v>
+        <v>44849</v>
       </c>
       <c r="E490" s="7">
-        <v>865</v>
+        <v>731</v>
       </c>
       <c r="F490" s="8">
-        <v>794.97957290742704</v>
+        <v>685</v>
       </c>
       <c r="G490" s="8">
-        <v>740</v>
+        <v>634</v>
       </c>
       <c r="H490" s="8">
-        <v>850</v>
+        <v>738</v>
       </c>
       <c r="I490" s="8">
-        <v>70.020427092572959</v>
+        <v>46</v>
       </c>
       <c r="J490" s="9">
-        <v>8.8078272044766805</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="491" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A491" t="s">
         <v>1</v>
       </c>
       <c r="B491">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C491">
-        <v>3</v>
+        <v>42</v>
       </c>
       <c r="D491" s="6">
-        <v>44947</v>
+        <v>44856</v>
       </c>
       <c r="E491" s="7">
-        <v>834</v>
+        <v>803</v>
       </c>
       <c r="F491" s="8">
-        <v>796.06378319786495</v>
+        <v>693</v>
       </c>
       <c r="G491" s="8">
-        <v>741</v>
+        <v>642</v>
       </c>
       <c r="H491" s="8">
-        <v>851</v>
+        <v>745</v>
       </c>
       <c r="I491" s="8">
-        <v>37.93621680213505</v>
+        <v>110</v>
       </c>
       <c r="J491" s="9">
-        <v>4.7654745263930494</v>
+        <v>15.8</v>
       </c>
     </row>
     <row r="492" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A492" t="s">
         <v>1</v>
       </c>
       <c r="B492">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C492">
-        <v>4</v>
+        <v>43</v>
       </c>
       <c r="D492" s="6">
-        <v>44954</v>
+        <v>44863</v>
       </c>
       <c r="E492" s="7">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="F492" s="8">
-        <v>791.96381971345295</v>
+        <v>697</v>
       </c>
       <c r="G492" s="8">
-        <v>736</v>
+        <v>646</v>
       </c>
       <c r="H492" s="8">
-        <v>848</v>
+        <v>750</v>
       </c>
       <c r="I492" s="8">
-        <v>-35.963819713452949</v>
+        <v>63</v>
       </c>
       <c r="J492" s="9">
-        <v>-4.541093774519311</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="493" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A493" t="s">
         <v>1</v>
       </c>
       <c r="B493">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C493">
-        <v>5</v>
+        <v>44</v>
       </c>
       <c r="D493" s="6">
-        <v>44961</v>
+        <v>44870</v>
       </c>
       <c r="E493" s="7">
-        <v>744</v>
+        <v>808</v>
       </c>
       <c r="F493" s="8">
-        <v>784.67144321373996</v>
+        <v>695</v>
       </c>
       <c r="G493" s="8">
-        <v>731</v>
+        <v>643</v>
       </c>
       <c r="H493" s="8">
-        <v>839</v>
+        <v>748</v>
       </c>
       <c r="I493" s="8">
-        <v>-40.671443213739963</v>
+        <v>113</v>
       </c>
       <c r="J493" s="9">
-        <v>-5.1832449830420728</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="494" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A494" t="s">
         <v>1</v>
       </c>
       <c r="B494">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C494">
-        <v>6</v>
+        <v>45</v>
       </c>
       <c r="D494" s="6">
-        <v>44968</v>
+        <v>44877</v>
       </c>
       <c r="E494" s="7">
-        <v>805</v>
+        <v>771</v>
       </c>
       <c r="F494" s="8">
-        <v>776.16639490808404</v>
+        <v>691</v>
       </c>
       <c r="G494" s="8">
-        <v>722</v>
+        <v>641</v>
       </c>
       <c r="H494" s="8">
-        <v>831</v>
+        <v>743</v>
       </c>
       <c r="I494" s="8">
-        <v>28.833605091915956</v>
+        <v>80</v>
       </c>
       <c r="J494" s="9">
-        <v>3.7148741920642721</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="495" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A495" t="s">
         <v>1</v>
       </c>
       <c r="B495">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C495">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D495" s="6">
-        <v>44975</v>
+        <v>44884</v>
       </c>
       <c r="E495" s="7">
-        <v>807</v>
+        <v>788</v>
       </c>
       <c r="F495" s="8">
-        <v>768.18639681227603</v>
+        <v>688</v>
       </c>
       <c r="G495" s="8">
-        <v>715</v>
+        <v>636</v>
       </c>
       <c r="H495" s="8">
-        <v>824</v>
+        <v>739</v>
       </c>
       <c r="I495" s="8">
-        <v>38.81360318772397</v>
+        <v>100</v>
       </c>
       <c r="J495" s="9">
-        <v>5.0526282877160895</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="496" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A496" t="s">
         <v>1</v>
       </c>
       <c r="B496">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C496">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="D496" s="6">
-        <v>44982</v>
+        <v>44891</v>
       </c>
       <c r="E496" s="7">
-        <v>700</v>
+        <v>824</v>
       </c>
       <c r="F496" s="8">
-        <v>761.11580687166804</v>
+        <v>688</v>
       </c>
       <c r="G496" s="8">
-        <v>708</v>
+        <v>639</v>
       </c>
       <c r="H496" s="8">
-        <v>816</v>
+        <v>740</v>
       </c>
       <c r="I496" s="8">
-        <v>-61.115806871668042</v>
+        <v>136</v>
       </c>
       <c r="J496" s="9">
-        <v>-8.0297645009983114</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="497" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A497" t="s">
         <v>1</v>
       </c>
       <c r="B497">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C497">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="D497" s="6">
-        <v>44989</v>
+        <v>44898</v>
       </c>
       <c r="E497" s="7">
-        <v>755</v>
+        <v>863</v>
       </c>
       <c r="F497" s="8">
-        <v>754.75564290040495</v>
+        <v>695</v>
       </c>
       <c r="G497" s="8">
-        <v>702</v>
+        <v>642</v>
       </c>
       <c r="H497" s="8">
-        <v>809</v>
+        <v>746</v>
       </c>
       <c r="I497" s="8">
-        <v>0.24435709959504948</v>
+        <v>168</v>
       </c>
       <c r="J497" s="9">
-        <v>3.2375657193625784E-2</v>
+        <v>24.3</v>
       </c>
     </row>
     <row r="498" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A498" t="s">
         <v>1</v>
       </c>
       <c r="B498">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C498">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D498" s="6">
-        <v>44996</v>
-[...2 lines deleted...]
-        <v>727</v>
+        <v>44905</v>
+      </c>
+      <c r="E498" s="7">
+        <v>848</v>
       </c>
       <c r="F498" s="8">
-        <v>748.91251931118597</v>
+        <v>709</v>
       </c>
       <c r="G498" s="8">
-        <v>696</v>
+        <v>656</v>
       </c>
       <c r="H498" s="8">
-        <v>803</v>
+        <v>762</v>
       </c>
       <c r="I498" s="8">
-        <v>-21.912519311185974</v>
+        <v>139</v>
       </c>
       <c r="J498" s="9">
-        <v>-2.9259117381747188</v>
+        <v>19.7</v>
       </c>
     </row>
     <row r="499" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A499" t="s">
         <v>1</v>
       </c>
       <c r="B499">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C499">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="D499" s="6">
-        <v>45003</v>
-[...2 lines deleted...]
-        <v>741</v>
+        <v>44912</v>
+      </c>
+      <c r="E499" s="7">
+        <v>863</v>
       </c>
       <c r="F499" s="8">
-        <v>743.39990930845102</v>
+        <v>728</v>
       </c>
       <c r="G499" s="8">
-        <v>690</v>
+        <v>676</v>
       </c>
       <c r="H499" s="8">
-        <v>796</v>
+        <v>783</v>
       </c>
       <c r="I499" s="8">
-        <v>-2.399909308451015</v>
+        <v>135</v>
       </c>
       <c r="J499" s="9">
-        <v>-0.32282884062813366</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="500" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A500" t="s">
         <v>1</v>
       </c>
       <c r="B500">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C500">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="D500" s="6">
-        <v>45010</v>
-[...2 lines deleted...]
-        <v>729</v>
+        <v>44919</v>
+      </c>
+      <c r="E500" s="7">
+        <v>895</v>
       </c>
       <c r="F500" s="8">
-        <v>738.03671073298403</v>
+        <v>750</v>
       </c>
       <c r="G500" s="8">
-        <v>686</v>
+        <v>695</v>
       </c>
       <c r="H500" s="8">
-        <v>792</v>
+        <v>803</v>
       </c>
       <c r="I500" s="8">
-        <v>-9.0367107329840337</v>
+        <v>145</v>
       </c>
       <c r="J500" s="9">
-        <v>-1.2244256419181596</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="501" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A501" t="s">
         <v>1</v>
       </c>
       <c r="B501">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C501">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="D501" s="6">
-        <v>45017</v>
-[...2 lines deleted...]
-        <v>756</v>
+        <v>44926</v>
+      </c>
+      <c r="E501" s="7">
+        <v>804</v>
       </c>
       <c r="F501" s="8">
-        <v>732.641028544194</v>
+        <v>771</v>
       </c>
       <c r="G501" s="8">
-        <v>679</v>
+        <v>718</v>
       </c>
       <c r="H501" s="8">
-        <v>785</v>
+        <v>825</v>
       </c>
       <c r="I501" s="8">
-        <v>23.358971455806</v>
+        <v>33</v>
       </c>
       <c r="J501" s="9">
-        <v>3.1883242332499293</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="502" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A502" t="s">
         <v>1</v>
       </c>
       <c r="B502">
         <v>2023</v>
       </c>
       <c r="C502">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D502" s="6">
-        <v>45024</v>
-[...2 lines deleted...]
-        <v>756</v>
+        <v>44933</v>
+      </c>
+      <c r="E502" s="7">
+        <v>830</v>
       </c>
       <c r="F502" s="8">
-        <v>727.03164389188601</v>
+        <v>787</v>
       </c>
       <c r="G502" s="8">
-        <v>675</v>
+        <v>732</v>
       </c>
       <c r="H502" s="8">
-        <v>781</v>
+        <v>842</v>
       </c>
       <c r="I502" s="8">
-        <v>28.968356108113994</v>
+        <v>43</v>
       </c>
       <c r="J502" s="9">
-        <v>3.9844697753515845</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="503" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A503" t="s">
         <v>1</v>
       </c>
       <c r="B503">
         <v>2023</v>
       </c>
       <c r="C503">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D503" s="6">
-        <v>45031</v>
-[...2 lines deleted...]
-        <v>757</v>
+        <v>44940</v>
+      </c>
+      <c r="E503" s="7">
+        <v>865</v>
       </c>
       <c r="F503" s="8">
-        <v>721.03296979526203</v>
+        <v>795</v>
       </c>
       <c r="G503" s="8">
-        <v>668</v>
+        <v>740</v>
       </c>
       <c r="H503" s="8">
-        <v>775.02499999999998</v>
+        <v>850</v>
       </c>
       <c r="I503" s="8">
-        <v>35.967030204737966</v>
+        <v>70</v>
       </c>
       <c r="J503" s="9">
-        <v>4.9882642973941671</v>
+        <v>8.8000000000000007</v>
       </c>
     </row>
     <row r="504" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A504" t="s">
         <v>1</v>
       </c>
       <c r="B504">
         <v>2023</v>
       </c>
       <c r="C504">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="D504" s="6">
-        <v>45038</v>
-[...2 lines deleted...]
-        <v>710</v>
+        <v>44947</v>
+      </c>
+      <c r="E504" s="7">
+        <v>834</v>
       </c>
       <c r="F504" s="8">
-        <v>714.47591013805402</v>
+        <v>796</v>
       </c>
       <c r="G504" s="8">
-        <v>662</v>
+        <v>741</v>
       </c>
       <c r="H504" s="8">
-        <v>768</v>
+        <v>851</v>
       </c>
       <c r="I504" s="8">
-        <v>-4.4759101380540187</v>
+        <v>38</v>
       </c>
       <c r="J504" s="9">
-        <v>-0.62646060903426815</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="505" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A505" t="s">
         <v>1</v>
       </c>
       <c r="B505">
         <v>2023</v>
       </c>
       <c r="C505">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="D505" s="6">
-        <v>45045</v>
-[...2 lines deleted...]
-        <v>746</v>
+        <v>44954</v>
+      </c>
+      <c r="E505" s="7">
+        <v>756</v>
       </c>
       <c r="F505" s="8">
-        <v>707.20607024290098</v>
+        <v>792</v>
       </c>
       <c r="G505" s="8">
-        <v>656</v>
+        <v>736</v>
       </c>
       <c r="H505" s="8">
-        <v>761</v>
+        <v>848</v>
       </c>
       <c r="I505" s="8">
-        <v>38.793929757099022</v>
+        <v>-36</v>
       </c>
       <c r="J505" s="9">
-        <v>5.4855199056442814</v>
+        <v>-4.5</v>
       </c>
     </row>
     <row r="506" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A506" t="s">
         <v>1</v>
       </c>
       <c r="B506">
         <v>2023</v>
       </c>
       <c r="C506">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="D506" s="6">
-        <v>45052</v>
-[...2 lines deleted...]
-        <v>774</v>
+        <v>44961</v>
+      </c>
+      <c r="E506" s="7">
+        <v>744</v>
       </c>
       <c r="F506" s="8">
-        <v>699.34955346949801</v>
+        <v>785</v>
       </c>
       <c r="G506" s="8">
-        <v>649</v>
+        <v>731</v>
       </c>
       <c r="H506" s="8">
-        <v>752</v>
+        <v>839</v>
       </c>
       <c r="I506" s="8">
-        <v>74.650446530501995</v>
+        <v>-41</v>
       </c>
       <c r="J506" s="9">
-        <v>10.674268133890763</v>
+        <v>-5.2</v>
       </c>
     </row>
     <row r="507" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A507" t="s">
         <v>1</v>
       </c>
       <c r="B507">
         <v>2023</v>
       </c>
       <c r="C507">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D507" s="6">
-        <v>45059</v>
-[...2 lines deleted...]
-        <v>735</v>
+        <v>44968</v>
+      </c>
+      <c r="E507" s="7">
+        <v>805</v>
       </c>
       <c r="F507" s="8">
-        <v>691.37834352298796</v>
+        <v>776</v>
       </c>
       <c r="G507" s="8">
-        <v>641</v>
+        <v>722</v>
       </c>
       <c r="H507" s="8">
-        <v>743</v>
+        <v>831</v>
       </c>
       <c r="I507" s="8">
-        <v>43.621656477012039</v>
+        <v>29</v>
       </c>
       <c r="J507" s="9">
-        <v>6.3093755952397146</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="508" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A508" t="s">
         <v>1</v>
       </c>
       <c r="B508">
         <v>2023</v>
       </c>
       <c r="C508">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D508" s="6">
-        <v>45066</v>
-[...2 lines deleted...]
-        <v>671</v>
+        <v>44975</v>
+      </c>
+      <c r="E508" s="7">
+        <v>807</v>
       </c>
       <c r="F508" s="8">
-        <v>683.76718401268397</v>
+        <v>768</v>
       </c>
       <c r="G508" s="8">
-        <v>632</v>
+        <v>715</v>
       </c>
       <c r="H508" s="8">
-        <v>736</v>
+        <v>824</v>
       </c>
       <c r="I508" s="8">
-        <v>-12.76718401268397</v>
+        <v>39</v>
       </c>
       <c r="J508" s="9">
-        <v>-1.8671829112593201</v>
+        <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="509" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A509" t="s">
         <v>1</v>
       </c>
       <c r="B509">
         <v>2023</v>
       </c>
       <c r="C509">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D509" s="6">
-        <v>45073</v>
-[...2 lines deleted...]
-        <v>656</v>
+        <v>44982</v>
+      </c>
+      <c r="E509" s="7">
+        <v>700</v>
       </c>
       <c r="F509" s="8">
-        <v>676.970295789435</v>
+        <v>761</v>
       </c>
       <c r="G509" s="8">
-        <v>627</v>
+        <v>708</v>
       </c>
       <c r="H509" s="8">
-        <v>729</v>
+        <v>816</v>
       </c>
       <c r="I509" s="8">
-        <v>-20.970295789434999</v>
+        <v>-61</v>
       </c>
       <c r="J509" s="9">
-        <v>-3.0976685269448865</v>
+        <v>-8</v>
       </c>
     </row>
     <row r="510" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A510" t="s">
         <v>1</v>
       </c>
       <c r="B510">
         <v>2023</v>
       </c>
       <c r="C510">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D510" s="6">
-        <v>45080</v>
-[...2 lines deleted...]
-        <v>727</v>
+        <v>44989</v>
+      </c>
+      <c r="E510" s="7">
+        <v>755</v>
       </c>
       <c r="F510" s="8">
-        <v>671.42419956339597</v>
+        <v>755</v>
       </c>
       <c r="G510" s="8">
-        <v>621</v>
+        <v>702</v>
       </c>
       <c r="H510" s="8">
-        <v>723</v>
+        <v>809</v>
       </c>
       <c r="I510" s="8">
-        <v>55.575800436604027</v>
+        <v>0</v>
       </c>
       <c r="J510" s="9">
-        <v>8.2773007694305676</v>
+        <v>0</v>
       </c>
     </row>
     <row r="511" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A511" t="s">
         <v>1</v>
       </c>
       <c r="B511">
         <v>2023</v>
       </c>
       <c r="C511">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D511" s="6">
-        <v>45087</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>44996</v>
+      </c>
+      <c r="E511" s="7">
+        <v>727</v>
       </c>
       <c r="F511" s="8">
-        <v>667.319913569498</v>
+        <v>749</v>
       </c>
       <c r="G511" s="8">
-        <v>617</v>
+        <v>696</v>
       </c>
       <c r="H511" s="8">
-        <v>719</v>
+        <v>803</v>
       </c>
       <c r="I511" s="8">
-        <v>-45.319913569497999</v>
+        <v>-22</v>
       </c>
       <c r="J511" s="9">
-        <v>-6.7913324101301811</v>
+        <v>-2.9</v>
       </c>
     </row>
     <row r="512" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A512" t="s">
         <v>1</v>
       </c>
       <c r="B512">
         <v>2023</v>
       </c>
       <c r="C512">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D512" s="6">
-        <v>45094</v>
-[...2 lines deleted...]
-        <v>709</v>
+        <v>45003</v>
+      </c>
+      <c r="E512" s="7">
+        <v>741</v>
       </c>
       <c r="F512" s="8">
-        <v>664.32753003716198</v>
+        <v>743</v>
       </c>
       <c r="G512" s="8">
-        <v>613</v>
+        <v>690</v>
       </c>
       <c r="H512" s="8">
-        <v>715</v>
+        <v>796</v>
       </c>
       <c r="I512" s="8">
-        <v>44.672469962838022</v>
+        <v>-2</v>
       </c>
       <c r="J512" s="9">
-        <v>6.7244646568145612</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="513" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A513" t="s">
         <v>1</v>
       </c>
       <c r="B513">
         <v>2023</v>
       </c>
       <c r="C513">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D513" s="6">
-        <v>45101</v>
-[...2 lines deleted...]
-        <v>639</v>
+        <v>45010</v>
+      </c>
+      <c r="E513" s="7">
+        <v>729</v>
       </c>
       <c r="F513" s="8">
-        <v>662.05873052736104</v>
+        <v>738</v>
       </c>
       <c r="G513" s="8">
-        <v>612</v>
+        <v>686</v>
       </c>
       <c r="H513" s="8">
-        <v>714</v>
+        <v>792</v>
       </c>
       <c r="I513" s="8">
-        <v>-23.058730527361035</v>
+        <v>-9</v>
       </c>
       <c r="J513" s="9">
-        <v>-3.4828829323032551</v>
+        <v>-1.2</v>
       </c>
     </row>
     <row r="514" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A514" t="s">
         <v>1</v>
       </c>
       <c r="B514">
         <v>2023</v>
       </c>
       <c r="C514">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="D514" s="6">
-        <v>45108</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>45017</v>
+      </c>
+      <c r="E514" s="7">
+        <v>756</v>
       </c>
       <c r="F514" s="8">
-        <v>660.13371817955101</v>
+        <v>733</v>
       </c>
       <c r="G514" s="8">
-        <v>609</v>
+        <v>679</v>
       </c>
       <c r="H514" s="8">
-        <v>711</v>
+        <v>785</v>
       </c>
       <c r="I514" s="8">
-        <v>24.866281820448989</v>
+        <v>23</v>
       </c>
       <c r="J514" s="9">
-        <v>3.7668552803245205</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="515" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A515" t="s">
         <v>1</v>
       </c>
       <c r="B515">
         <v>2023</v>
       </c>
       <c r="C515">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="D515" s="6">
-        <v>45115</v>
-[...2 lines deleted...]
-        <v>690</v>
+        <v>45024</v>
+      </c>
+      <c r="E515" s="7">
+        <v>756</v>
       </c>
       <c r="F515" s="8">
-        <v>658.17817725470798</v>
+        <v>727</v>
       </c>
       <c r="G515" s="8">
-        <v>608</v>
+        <v>675</v>
       </c>
       <c r="H515" s="8">
-        <v>709</v>
+        <v>781</v>
       </c>
       <c r="I515" s="8">
-        <v>31.821822745292025</v>
+        <v>29</v>
       </c>
       <c r="J515" s="9">
-        <v>4.8348340684922562</v>
+        <v>4</v>
       </c>
     </row>
     <row r="516" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A516" t="s">
         <v>1</v>
       </c>
       <c r="B516">
         <v>2023</v>
       </c>
       <c r="C516">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="D516" s="6">
-        <v>45122</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>45031</v>
+      </c>
+      <c r="E516" s="7">
+        <v>757</v>
       </c>
       <c r="F516" s="8">
-        <v>655.92035479311005</v>
+        <v>721</v>
       </c>
       <c r="G516" s="8">
-        <v>607</v>
+        <v>668</v>
       </c>
       <c r="H516" s="8">
-        <v>705</v>
+        <v>775</v>
       </c>
       <c r="I516" s="8">
-        <v>43.07964520688995</v>
+        <v>36</v>
       </c>
       <c r="J516" s="9">
-        <v>6.5678164874877467</v>
+        <v>5</v>
       </c>
     </row>
     <row r="517" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A517" t="s">
         <v>1</v>
       </c>
       <c r="B517">
         <v>2023</v>
       </c>
       <c r="C517">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="D517" s="6">
-        <v>45129</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>45038</v>
+      </c>
+      <c r="E517" s="7">
+        <v>710</v>
       </c>
       <c r="F517" s="8">
-        <v>653.48286054193602</v>
+        <v>714</v>
       </c>
       <c r="G517" s="8">
-        <v>604</v>
+        <v>662</v>
       </c>
       <c r="H517" s="8">
-        <v>705</v>
+        <v>768</v>
       </c>
       <c r="I517" s="8">
-        <v>-27.48286054193602</v>
+        <v>-4</v>
       </c>
       <c r="J517" s="9">
-        <v>-4.2055977595409928</v>
+        <v>-0.6</v>
       </c>
     </row>
     <row r="518" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A518" t="s">
         <v>1</v>
       </c>
       <c r="B518">
         <v>2023</v>
       </c>
       <c r="C518">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D518" s="6">
-        <v>45136</v>
-[...2 lines deleted...]
-        <v>672</v>
+        <v>45045</v>
+      </c>
+      <c r="E518" s="7">
+        <v>746</v>
       </c>
       <c r="F518" s="8">
-        <v>651.08400665407896</v>
+        <v>707</v>
       </c>
       <c r="G518" s="8">
-        <v>603</v>
+        <v>656</v>
       </c>
       <c r="H518" s="8">
-        <v>701</v>
+        <v>761</v>
       </c>
       <c r="I518" s="8">
-        <v>20.915993345921038</v>
+        <v>39</v>
       </c>
       <c r="J518" s="9">
-        <v>3.2124876563023577</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="519" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A519" t="s">
         <v>1</v>
       </c>
       <c r="B519">
         <v>2023</v>
       </c>
       <c r="C519">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D519" s="6">
-        <v>45143</v>
-[...2 lines deleted...]
-        <v>671</v>
+        <v>45052</v>
+      </c>
+      <c r="E519" s="7">
+        <v>774</v>
       </c>
       <c r="F519" s="8">
-        <v>648.938970830784</v>
+        <v>699</v>
       </c>
       <c r="G519" s="8">
-        <v>599</v>
+        <v>649</v>
       </c>
       <c r="H519" s="8">
-        <v>698</v>
+        <v>752</v>
       </c>
       <c r="I519" s="8">
-        <v>22.061029169215999</v>
+        <v>75</v>
       </c>
       <c r="J519" s="9">
-        <v>3.3995537578785076</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="520" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A520" t="s">
         <v>1</v>
       </c>
       <c r="B520">
         <v>2023</v>
       </c>
       <c r="C520">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="D520" s="6">
-        <v>45150</v>
-[...2 lines deleted...]
-        <v>678</v>
+        <v>45059</v>
+      </c>
+      <c r="E520" s="7">
+        <v>735</v>
       </c>
       <c r="F520" s="8">
-        <v>647.26027900141401</v>
+        <v>691</v>
       </c>
       <c r="G520" s="8">
-        <v>598</v>
+        <v>641</v>
       </c>
       <c r="H520" s="8">
-        <v>699</v>
+        <v>743</v>
       </c>
       <c r="I520" s="8">
-        <v>30.739720998585994</v>
+        <v>44</v>
       </c>
       <c r="J520" s="9">
-        <v>4.7492055353699243</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="521" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A521" t="s">
         <v>1</v>
       </c>
       <c r="B521">
         <v>2023</v>
       </c>
       <c r="C521">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="D521" s="6">
-        <v>45157</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>45066</v>
+      </c>
+      <c r="E521" s="7">
+        <v>671</v>
       </c>
       <c r="F521" s="8">
-        <v>646.28496416446296</v>
+        <v>684</v>
       </c>
       <c r="G521" s="8">
-        <v>597</v>
+        <v>632</v>
       </c>
       <c r="H521" s="8">
-        <v>697</v>
+        <v>736</v>
       </c>
       <c r="I521" s="8">
-        <v>52.715035835537037</v>
+        <v>-13</v>
       </c>
       <c r="J521" s="9">
-        <v>8.1566242073554349</v>
+        <v>-1.9</v>
       </c>
     </row>
     <row r="522" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A522" t="s">
         <v>1</v>
       </c>
       <c r="B522">
         <v>2023</v>
       </c>
       <c r="C522">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D522" s="6">
-        <v>45164</v>
-[...2 lines deleted...]
-        <v>666</v>
+        <v>45073</v>
+      </c>
+      <c r="E522" s="7">
+        <v>656</v>
       </c>
       <c r="F522" s="8">
-        <v>646.44244035391705</v>
+        <v>677</v>
       </c>
       <c r="G522" s="8">
-        <v>597</v>
+        <v>627</v>
       </c>
       <c r="H522" s="8">
-        <v>698</v>
+        <v>729</v>
       </c>
       <c r="I522" s="8">
-        <v>19.55755964608295</v>
+        <v>-21</v>
       </c>
       <c r="J522" s="9">
-        <v>3.0254139309565602</v>
+        <v>-3.1</v>
       </c>
     </row>
     <row r="523" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A523" t="s">
         <v>1</v>
       </c>
       <c r="B523">
         <v>2023</v>
       </c>
       <c r="C523">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="D523" s="6">
-        <v>45171</v>
-[...2 lines deleted...]
-        <v>690</v>
+        <v>45080</v>
+      </c>
+      <c r="E523" s="7">
+        <v>727</v>
       </c>
       <c r="F523" s="8">
-        <v>648.253567432772</v>
+        <v>671</v>
       </c>
       <c r="G523" s="8">
-        <v>598</v>
+        <v>621</v>
       </c>
       <c r="H523" s="8">
-        <v>698</v>
+        <v>723</v>
       </c>
       <c r="I523" s="8">
-        <v>41.746432567227998</v>
+        <v>56</v>
       </c>
       <c r="J523" s="9">
-        <v>6.4398307490313016</v>
+        <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="524" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A524" t="s">
         <v>1</v>
       </c>
       <c r="B524">
         <v>2023</v>
       </c>
       <c r="C524">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D524" s="6">
-        <v>45178</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>45087</v>
+      </c>
+      <c r="E524" s="7">
+        <v>622</v>
       </c>
       <c r="F524" s="8">
-        <v>652.25590675942703</v>
+        <v>667</v>
       </c>
       <c r="G524" s="8">
-        <v>601</v>
+        <v>617</v>
       </c>
       <c r="H524" s="8">
-        <v>702</v>
+        <v>719</v>
       </c>
       <c r="I524" s="8">
-        <v>46.744093240572965</v>
+        <v>-45</v>
       </c>
       <c r="J524" s="9">
-        <v>7.1665266279932212</v>
+        <v>-6.8</v>
       </c>
     </row>
     <row r="525" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A525" t="s">
         <v>1</v>
       </c>
       <c r="B525">
         <v>2023</v>
       </c>
       <c r="C525">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D525" s="6">
-        <v>45185</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>45094</v>
+      </c>
+      <c r="E525" s="7">
+        <v>709</v>
       </c>
       <c r="F525" s="8">
-        <v>659.01907100545702</v>
+        <v>664</v>
       </c>
       <c r="G525" s="8">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="H525" s="8">
-        <v>709</v>
+        <v>715</v>
       </c>
       <c r="I525" s="8">
-        <v>31.980928994542978</v>
+        <v>45</v>
       </c>
       <c r="J525" s="9">
-        <v>4.8528078171926126</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="526" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A526" t="s">
         <v>1</v>
       </c>
       <c r="B526">
         <v>2023</v>
       </c>
       <c r="C526">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="D526" s="6">
-        <v>45192</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>45101</v>
+      </c>
+      <c r="E526" s="7">
+        <v>639</v>
       </c>
       <c r="F526" s="8">
-        <v>669.078794633803</v>
+        <v>662</v>
       </c>
       <c r="G526" s="8">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="H526" s="8">
-        <v>720</v>
+        <v>714</v>
       </c>
       <c r="I526" s="8">
-        <v>55.921205366197</v>
+        <v>-23</v>
       </c>
       <c r="J526" s="9">
-        <v>8.3579401730708724</v>
+        <v>-3.5</v>
       </c>
     </row>
     <row r="527" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A527" t="s">
         <v>1</v>
       </c>
       <c r="B527">
         <v>2023</v>
       </c>
       <c r="C527">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D527" s="6">
-        <v>45199</v>
-[...2 lines deleted...]
-        <v>766</v>
+        <v>45108</v>
+      </c>
+      <c r="E527" s="7">
+        <v>685</v>
       </c>
       <c r="F527" s="8">
-        <v>681.71885481811296</v>
+        <v>660</v>
       </c>
       <c r="G527" s="8">
-        <v>631</v>
+        <v>609</v>
       </c>
       <c r="H527" s="8">
-        <v>732</v>
+        <v>711</v>
       </c>
       <c r="I527" s="8">
-        <v>84.281145181887041</v>
+        <v>25</v>
       </c>
       <c r="J527" s="9">
-        <v>12.363035668769015</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="528" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A528" t="s">
         <v>1</v>
       </c>
       <c r="B528">
         <v>2023</v>
       </c>
       <c r="C528">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D528" s="6">
-        <v>45206</v>
-[...2 lines deleted...]
-        <v>807</v>
+        <v>45115</v>
+      </c>
+      <c r="E528" s="7">
+        <v>690</v>
       </c>
       <c r="F528" s="8">
-        <v>695.15647456568797</v>
+        <v>658</v>
       </c>
       <c r="G528" s="8">
-        <v>644</v>
+        <v>608</v>
       </c>
       <c r="H528" s="8">
-        <v>748</v>
+        <v>709</v>
       </c>
       <c r="I528" s="8">
-        <v>111.84352543431203</v>
+        <v>32</v>
       </c>
       <c r="J528" s="9">
-        <v>16.088971264230594</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="529" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A529" t="s">
         <v>1</v>
       </c>
       <c r="B529">
         <v>2023</v>
       </c>
       <c r="C529">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D529" s="6">
-        <v>45213</v>
-[...2 lines deleted...]
-        <v>793</v>
+        <v>45122</v>
+      </c>
+      <c r="E529" s="7">
+        <v>699</v>
       </c>
       <c r="F529" s="8">
-        <v>707.445259629151</v>
+        <v>656</v>
       </c>
       <c r="G529" s="8">
-        <v>656</v>
+        <v>607</v>
       </c>
       <c r="H529" s="8">
-        <v>761</v>
+        <v>705</v>
       </c>
       <c r="I529" s="8">
-        <v>85.554740370849004</v>
+        <v>43</v>
       </c>
       <c r="J529" s="9">
-        <v>12.093478499763719</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="530" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A530" t="s">
         <v>1</v>
       </c>
       <c r="B530">
         <v>2023</v>
       </c>
       <c r="C530">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D530" s="6">
-        <v>45220</v>
-[...2 lines deleted...]
-        <v>757</v>
+        <v>45129</v>
+      </c>
+      <c r="E530" s="7">
+        <v>626</v>
       </c>
       <c r="F530" s="8">
-        <v>716.50609406625301</v>
+        <v>653</v>
       </c>
       <c r="G530" s="8">
-        <v>664</v>
+        <v>604</v>
       </c>
       <c r="H530" s="8">
-        <v>769</v>
+        <v>705</v>
       </c>
       <c r="I530" s="8">
-        <v>40.493905933746987</v>
+        <v>-27</v>
       </c>
       <c r="J530" s="9">
-        <v>5.6515787191619751</v>
+        <v>-4.2</v>
       </c>
     </row>
     <row r="531" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A531" t="s">
         <v>1</v>
       </c>
       <c r="B531">
         <v>2023</v>
       </c>
       <c r="C531">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="D531" s="6">
-        <v>45227</v>
-[...2 lines deleted...]
-        <v>708</v>
+        <v>45136</v>
+      </c>
+      <c r="E531" s="7">
+        <v>672</v>
       </c>
       <c r="F531" s="8">
-        <v>720.24440317988001</v>
+        <v>651</v>
       </c>
       <c r="G531" s="8">
-        <v>668</v>
+        <v>603</v>
       </c>
       <c r="H531" s="8">
-        <v>774</v>
+        <v>701</v>
       </c>
       <c r="I531" s="8">
-        <v>-12.24440317988001</v>
+        <v>21</v>
       </c>
       <c r="J531" s="9">
-        <v>-1.7000344779939951</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="532" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A532" t="s">
         <v>1</v>
       </c>
       <c r="B532">
         <v>2023</v>
       </c>
       <c r="C532">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="D532" s="6">
-        <v>45234</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>45143</v>
+      </c>
+      <c r="E532" s="7">
+        <v>671</v>
       </c>
       <c r="F532" s="8">
-        <v>718.70158208675696</v>
+        <v>649</v>
       </c>
       <c r="G532" s="8">
-        <v>666</v>
+        <v>599</v>
       </c>
       <c r="H532" s="8">
-        <v>772</v>
+        <v>698</v>
       </c>
       <c r="I532" s="8">
-        <v>81.298417913243043</v>
+        <v>22</v>
       </c>
       <c r="J532" s="9">
-        <v>11.311846243219918</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="533" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A533" t="s">
         <v>1</v>
       </c>
       <c r="B533">
         <v>2023</v>
       </c>
       <c r="C533">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="D533" s="6">
-        <v>45241</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>45150</v>
+      </c>
+      <c r="E533" s="7">
+        <v>678</v>
       </c>
       <c r="F533" s="8">
-        <v>714.72338527578904</v>
+        <v>647</v>
       </c>
       <c r="G533" s="8">
-        <v>663</v>
+        <v>598</v>
       </c>
       <c r="H533" s="8">
-        <v>768</v>
+        <v>699</v>
       </c>
       <c r="I533" s="8">
-        <v>85.276614724210958</v>
+        <v>31</v>
       </c>
       <c r="J533" s="9">
-        <v>11.931415213356345</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="534" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A534" t="s">
         <v>1</v>
       </c>
       <c r="B534">
         <v>2023</v>
       </c>
       <c r="C534">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="D534" s="6">
-        <v>45248</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>45157</v>
+      </c>
+      <c r="E534" s="7">
+        <v>699</v>
       </c>
       <c r="F534" s="8">
-        <v>711.32716712672197</v>
+        <v>646</v>
       </c>
       <c r="G534" s="8">
-        <v>660</v>
+        <v>597</v>
       </c>
       <c r="H534" s="8">
-        <v>764</v>
+        <v>697</v>
       </c>
       <c r="I534" s="8">
-        <v>88.672832873278026</v>
+        <v>53</v>
       </c>
       <c r="J534" s="9">
-        <v>12.465829645092285</v>
+        <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="535" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A535" t="s">
         <v>1</v>
       </c>
       <c r="B535">
         <v>2023</v>
       </c>
       <c r="C535">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="D535" s="6">
-        <v>45255</v>
-[...2 lines deleted...]
-        <v>792</v>
+        <v>45164</v>
+      </c>
+      <c r="E535" s="7">
+        <v>666</v>
       </c>
       <c r="F535" s="8">
-        <v>711.48236691658701</v>
+        <v>646</v>
       </c>
       <c r="G535" s="8">
-        <v>660</v>
+        <v>597</v>
       </c>
       <c r="H535" s="8">
-        <v>764</v>
+        <v>698</v>
       </c>
       <c r="I535" s="8">
-        <v>80.517633083412989</v>
+        <v>20</v>
       </c>
       <c r="J535" s="9">
-        <v>11.316883850875925</v>
+        <v>3</v>
       </c>
     </row>
     <row r="536" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A536" t="s">
         <v>1</v>
       </c>
       <c r="B536">
         <v>2023</v>
       </c>
       <c r="C536">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="D536" s="6">
-        <v>45262</v>
-[...2 lines deleted...]
-        <v>867</v>
+        <v>45171</v>
+      </c>
+      <c r="E536" s="7">
+        <v>690</v>
       </c>
       <c r="F536" s="8">
-        <v>718.18852901902301</v>
+        <v>648</v>
       </c>
       <c r="G536" s="8">
-        <v>665</v>
+        <v>598</v>
       </c>
       <c r="H536" s="8">
-        <v>772</v>
+        <v>698</v>
       </c>
       <c r="I536" s="8">
-        <v>148.81147098097699</v>
+        <v>42</v>
       </c>
       <c r="J536" s="9">
-        <v>20.720390951417627</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="537" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A537" t="s">
         <v>1</v>
       </c>
       <c r="B537">
         <v>2023</v>
       </c>
       <c r="C537">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="D537" s="6">
-        <v>45269</v>
-[...2 lines deleted...]
-        <v>837</v>
+        <v>45178</v>
+      </c>
+      <c r="E537" s="7">
+        <v>699</v>
       </c>
       <c r="F537" s="8">
-        <v>732.87275828352597</v>
+        <v>652</v>
       </c>
       <c r="G537" s="8">
-        <v>680</v>
+        <v>601</v>
       </c>
       <c r="H537" s="8">
-        <v>786.02499999999998</v>
+        <v>702</v>
       </c>
       <c r="I537" s="8">
-        <v>104.12724171647403</v>
+        <v>47</v>
       </c>
       <c r="J537" s="9">
-        <v>14.208092815504884</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="538" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A538" t="s">
         <v>1</v>
       </c>
       <c r="B538">
         <v>2023</v>
       </c>
       <c r="C538">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="D538" s="6">
-        <v>45276</v>
-[...2 lines deleted...]
-        <v>862</v>
+        <v>45185</v>
+      </c>
+      <c r="E538" s="7">
+        <v>691</v>
       </c>
       <c r="F538" s="8">
-        <v>753.11453155270999</v>
+        <v>659</v>
       </c>
       <c r="G538" s="8">
-        <v>700</v>
+        <v>611</v>
       </c>
       <c r="H538" s="8">
-        <v>808</v>
+        <v>709</v>
       </c>
       <c r="I538" s="8">
-        <v>108.88546844729001</v>
+        <v>32</v>
       </c>
       <c r="J538" s="9">
-        <v>14.458022503270371</v>
+        <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="539" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A539" t="s">
         <v>1</v>
       </c>
       <c r="B539">
         <v>2023</v>
       </c>
       <c r="C539">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="D539" s="6">
-        <v>45283</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>45192</v>
+      </c>
+      <c r="E539" s="7">
+        <v>725</v>
       </c>
       <c r="F539" s="8">
-        <v>775.77594514250995</v>
+        <v>669</v>
       </c>
       <c r="G539" s="8">
-        <v>721</v>
+        <v>619</v>
       </c>
       <c r="H539" s="8">
-        <v>830</v>
+        <v>720</v>
       </c>
       <c r="I539" s="8">
-        <v>69.224054857490046</v>
+        <v>56</v>
       </c>
       <c r="J539" s="9">
-        <v>8.9232020264270488</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="540" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A540" t="s">
         <v>1</v>
       </c>
       <c r="B540">
         <v>2023</v>
       </c>
       <c r="C540">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="D540" s="6">
-        <v>45290</v>
-[...2 lines deleted...]
-        <v>820</v>
+        <v>45199</v>
+      </c>
+      <c r="E540" s="7">
+        <v>766</v>
       </c>
       <c r="F540" s="8">
-        <v>797.36087586188398</v>
+        <v>682</v>
       </c>
       <c r="G540" s="8">
-        <v>742</v>
+        <v>631</v>
       </c>
       <c r="H540" s="8">
-        <v>854</v>
+        <v>732</v>
       </c>
       <c r="I540" s="8">
-        <v>22.639124138116017</v>
+        <v>84</v>
       </c>
       <c r="J540" s="9">
-        <v>2.8392569567255066</v>
+        <v>12.4</v>
       </c>
     </row>
     <row r="541" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A541" t="s">
         <v>1</v>
       </c>
       <c r="B541">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C541">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="D541" s="6">
-        <v>45297</v>
-[...2 lines deleted...]
-        <v>890</v>
+        <v>45206</v>
+      </c>
+      <c r="E541" s="7">
+        <v>807</v>
       </c>
       <c r="F541" s="8">
-        <v>813.98680727275098</v>
+        <v>695</v>
       </c>
       <c r="G541" s="8">
-        <v>758</v>
+        <v>644</v>
       </c>
       <c r="H541" s="8">
-        <v>871</v>
+        <v>748</v>
       </c>
       <c r="I541" s="8">
-        <v>76.01319272724902</v>
+        <v>112</v>
       </c>
       <c r="J541" s="9">
-        <v>9.3383814145501844</v>
+        <v>16.100000000000001</v>
       </c>
     </row>
     <row r="542" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A542" t="s">
         <v>1</v>
       </c>
       <c r="B542">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C542">
-        <v>2</v>
+        <v>41</v>
       </c>
       <c r="D542" s="6">
-        <v>45304</v>
-[...2 lines deleted...]
-        <v>940</v>
+        <v>45213</v>
+      </c>
+      <c r="E542" s="7">
+        <v>793</v>
       </c>
       <c r="F542" s="8">
-        <v>822.49629096832905</v>
+        <v>707</v>
       </c>
       <c r="G542" s="8">
-        <v>765</v>
+        <v>656</v>
       </c>
       <c r="H542" s="8">
-        <v>879</v>
+        <v>761</v>
       </c>
       <c r="I542" s="8">
-        <v>117.50370903167095</v>
+        <v>86</v>
       </c>
       <c r="J542" s="9">
-        <v>14.286229655009535</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="543" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A543" t="s">
         <v>1</v>
       </c>
       <c r="B543">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C543">
-        <v>3</v>
+        <v>42</v>
       </c>
       <c r="D543" s="6">
-        <v>45311</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>45220</v>
+      </c>
+      <c r="E543" s="7">
+        <v>757</v>
       </c>
       <c r="F543" s="8">
-        <v>823.67182545887295</v>
+        <v>717</v>
       </c>
       <c r="G543" s="8">
-        <v>768</v>
+        <v>664</v>
       </c>
       <c r="H543" s="8">
-        <v>881</v>
+        <v>769</v>
       </c>
       <c r="I543" s="8">
-        <v>86.328174541127055</v>
+        <v>40</v>
       </c>
       <c r="J543" s="9">
-        <v>10.480894437907125</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="544" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A544" t="s">
         <v>1</v>
       </c>
       <c r="B544">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C544">
-        <v>4</v>
+        <v>43</v>
       </c>
       <c r="D544" s="6">
-        <v>45318</v>
-[...2 lines deleted...]
-        <v>840</v>
+        <v>45227</v>
+      </c>
+      <c r="E544" s="7">
+        <v>708</v>
       </c>
       <c r="F544" s="8">
-        <v>819.47838849590403</v>
+        <v>720</v>
       </c>
       <c r="G544" s="8">
-        <v>764</v>
+        <v>668</v>
       </c>
       <c r="H544" s="8">
-        <v>876</v>
+        <v>774</v>
       </c>
       <c r="I544" s="8">
-        <v>20.521611504095972</v>
+        <v>-12</v>
       </c>
       <c r="J544" s="9">
-        <v>2.504228518065247</v>
+        <v>-1.7</v>
       </c>
     </row>
     <row r="545" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A545" t="s">
         <v>1</v>
       </c>
       <c r="B545">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C545">
-        <v>5</v>
+        <v>44</v>
       </c>
       <c r="D545" s="6">
-        <v>45325</v>
-[...2 lines deleted...]
-        <v>865</v>
+        <v>45234</v>
+      </c>
+      <c r="E545" s="7">
+        <v>800</v>
       </c>
       <c r="F545" s="8">
-        <v>811.97597839671903</v>
+        <v>719</v>
       </c>
       <c r="G545" s="8">
-        <v>755</v>
+        <v>666</v>
       </c>
       <c r="H545" s="8">
-        <v>870</v>
+        <v>772</v>
       </c>
       <c r="I545" s="8">
-        <v>53.024021603280971</v>
+        <v>81</v>
       </c>
       <c r="J545" s="9">
-        <v>6.5302451074943377</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="546" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A546" t="s">
         <v>1</v>
       </c>
       <c r="B546">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C546">
-        <v>6</v>
+        <v>45</v>
       </c>
       <c r="D546" s="6">
-        <v>45332</v>
-[...2 lines deleted...]
-        <v>810</v>
+        <v>45241</v>
+      </c>
+      <c r="E546" s="7">
+        <v>800</v>
       </c>
       <c r="F546" s="8">
-        <v>803.212745730488</v>
+        <v>715</v>
       </c>
       <c r="G546" s="8">
-        <v>748</v>
+        <v>663</v>
       </c>
       <c r="H546" s="8">
-        <v>859</v>
+        <v>768</v>
       </c>
       <c r="I546" s="8">
-        <v>6.7872542695120046</v>
+        <v>85</v>
       </c>
       <c r="J546" s="9">
-        <v>0.84501326772887353</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="547" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A547" t="s">
         <v>1</v>
       </c>
       <c r="B547">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C547">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D547" s="6">
-        <v>45339</v>
-[...2 lines deleted...]
-        <v>825</v>
+        <v>45248</v>
+      </c>
+      <c r="E547" s="7">
+        <v>800</v>
       </c>
       <c r="F547" s="8">
-        <v>794.98684422701297</v>
+        <v>711</v>
       </c>
       <c r="G547" s="8">
-        <v>740</v>
+        <v>660</v>
       </c>
       <c r="H547" s="8">
-        <v>851</v>
+        <v>764</v>
       </c>
       <c r="I547" s="8">
-        <v>30.013155772987034</v>
+        <v>89</v>
       </c>
       <c r="J547" s="9">
-        <v>3.775302194109841</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="548" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A548" t="s">
         <v>1</v>
       </c>
       <c r="B548">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C548">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="D548" s="6">
-        <v>45346</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>45255</v>
+      </c>
+      <c r="E548" s="7">
+        <v>792</v>
       </c>
       <c r="F548" s="8">
-        <v>787.69610101011494</v>
+        <v>711</v>
       </c>
       <c r="G548" s="8">
-        <v>735</v>
+        <v>660</v>
       </c>
       <c r="H548" s="8">
-        <v>843</v>
+        <v>764</v>
       </c>
       <c r="I548" s="8">
-        <v>12.303898989885056</v>
+        <v>81</v>
       </c>
       <c r="J548" s="9">
-        <v>1.5620109042189085</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="549" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A549" t="s">
         <v>1</v>
       </c>
       <c r="B549">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C549">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="D549" s="6">
-        <v>45353</v>
-[...2 lines deleted...]
-        <v>775</v>
+        <v>45262</v>
+      </c>
+      <c r="E549" s="7">
+        <v>867</v>
       </c>
       <c r="F549" s="8">
-        <v>781.13464315369504</v>
+        <v>718</v>
       </c>
       <c r="G549" s="8">
-        <v>726</v>
+        <v>665</v>
       </c>
       <c r="H549" s="8">
-        <v>836</v>
+        <v>772</v>
       </c>
       <c r="I549" s="8">
-        <v>-6.1346431536950377</v>
+        <v>149</v>
       </c>
       <c r="J549" s="9">
-        <v>-0.78535028595422318</v>
+        <v>20.7</v>
       </c>
     </row>
     <row r="550" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A550" t="s">
         <v>1</v>
       </c>
       <c r="B550">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C550">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D550" s="6">
-        <v>45360</v>
-[...2 lines deleted...]
-        <v>790</v>
+        <v>45269</v>
+      </c>
+      <c r="E550" s="7">
+        <v>837</v>
       </c>
       <c r="F550" s="8">
-        <v>775.10234112307103</v>
+        <v>733</v>
       </c>
       <c r="G550" s="8">
-        <v>720</v>
+        <v>680</v>
       </c>
       <c r="H550" s="8">
-        <v>830</v>
+        <v>786</v>
       </c>
       <c r="I550" s="8">
-        <v>14.897658876928972</v>
+        <v>104</v>
       </c>
       <c r="J550" s="9">
-        <v>1.9220247555107761</v>
+        <v>14.2</v>
       </c>
     </row>
     <row r="551" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A551" t="s">
         <v>1</v>
       </c>
       <c r="B551">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C551">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="D551" s="6">
-        <v>45367</v>
-[...2 lines deleted...]
-        <v>755</v>
+        <v>45276</v>
+      </c>
+      <c r="E551" s="7">
+        <v>862</v>
       </c>
       <c r="F551" s="8">
-        <v>769.40612869260497</v>
+        <v>753</v>
       </c>
       <c r="G551" s="8">
-        <v>715</v>
+        <v>700</v>
       </c>
       <c r="H551" s="8">
-        <v>823</v>
+        <v>808</v>
       </c>
       <c r="I551" s="8">
-        <v>-14.406128692604966</v>
+        <v>109</v>
       </c>
       <c r="J551" s="9">
-        <v>-1.8723698909292779</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="552" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A552" t="s">
         <v>1</v>
       </c>
       <c r="B552">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C552">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="D552" s="6">
-        <v>45374</v>
-[...2 lines deleted...]
-        <v>760</v>
+        <v>45283</v>
+      </c>
+      <c r="E552" s="7">
+        <v>845</v>
       </c>
       <c r="F552" s="8">
-        <v>763.85853249169895</v>
+        <v>776</v>
       </c>
       <c r="G552" s="8">
-        <v>710</v>
+        <v>721</v>
       </c>
       <c r="H552" s="8">
-        <v>819</v>
+        <v>830</v>
       </c>
       <c r="I552" s="8">
-        <v>-3.8585324916989521</v>
+        <v>69</v>
       </c>
       <c r="J552" s="9">
-        <v>-0.50513705451615465</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="553" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A553" t="s">
         <v>1</v>
       </c>
       <c r="B553">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C553">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="D553" s="6">
-        <v>45381</v>
-[...2 lines deleted...]
-        <v>815</v>
+        <v>45290</v>
+      </c>
+      <c r="E553" s="7">
+        <v>820</v>
       </c>
       <c r="F553" s="8">
-        <v>758.27125095981296</v>
+        <v>797</v>
       </c>
       <c r="G553" s="8">
-        <v>705</v>
+        <v>742</v>
       </c>
       <c r="H553" s="8">
-        <v>813</v>
+        <v>854</v>
       </c>
       <c r="I553" s="8">
-        <v>56.72874904018704</v>
+        <v>23</v>
       </c>
       <c r="J553" s="9">
-        <v>7.4813266319117702</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="554" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A554" t="s">
         <v>1</v>
       </c>
       <c r="B554">
         <v>2024</v>
       </c>
       <c r="C554">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D554" s="6">
-        <v>45388</v>
-[...2 lines deleted...]
-        <v>740</v>
+        <v>45297</v>
+      </c>
+      <c r="E554" s="7">
+        <v>890</v>
       </c>
       <c r="F554" s="8">
-        <v>752.45668935537503</v>
+        <v>814</v>
       </c>
       <c r="G554" s="8">
-        <v>698</v>
+        <v>758</v>
       </c>
       <c r="H554" s="8">
-        <v>808</v>
+        <v>871</v>
       </c>
       <c r="I554" s="8">
-        <v>-12.456689355375033</v>
+        <v>76</v>
       </c>
       <c r="J554" s="9">
-        <v>-1.6554692823644928</v>
+        <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="555" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A555" t="s">
         <v>1</v>
       </c>
       <c r="B555">
         <v>2024</v>
       </c>
       <c r="C555">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D555" s="6">
-        <v>45395</v>
-[...2 lines deleted...]
-        <v>740</v>
+        <v>45304</v>
+      </c>
+      <c r="E555" s="7">
+        <v>940</v>
       </c>
       <c r="F555" s="8">
-        <v>746.23310400370701</v>
+        <v>822</v>
       </c>
       <c r="G555" s="8">
-        <v>694</v>
+        <v>765</v>
       </c>
       <c r="H555" s="8">
-        <v>801</v>
+        <v>879</v>
       </c>
       <c r="I555" s="8">
-        <v>-6.2331040037070125</v>
+        <v>118</v>
       </c>
       <c r="J555" s="9">
-        <v>-0.83527572956292317</v>
+        <v>14.3</v>
       </c>
     </row>
     <row r="556" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A556" t="s">
         <v>1</v>
       </c>
       <c r="B556">
         <v>2024</v>
       </c>
       <c r="C556">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="D556" s="6">
-        <v>45402</v>
-[...2 lines deleted...]
-        <v>700</v>
+        <v>45311</v>
+      </c>
+      <c r="E556" s="7">
+        <v>910</v>
       </c>
       <c r="F556" s="8">
-        <v>739.42550668113404</v>
+        <v>824</v>
       </c>
       <c r="G556" s="8">
-        <v>687</v>
+        <v>768</v>
       </c>
       <c r="H556" s="8">
-        <v>793</v>
+        <v>881</v>
       </c>
       <c r="I556" s="8">
-        <v>-39.425506681134038</v>
+        <v>86</v>
       </c>
       <c r="J556" s="9">
-        <v>-5.3319105609560324</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="557" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A557" t="s">
         <v>1</v>
       </c>
       <c r="B557">
         <v>2024</v>
       </c>
       <c r="C557">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="D557" s="6">
-        <v>45409</v>
-[...2 lines deleted...]
-        <v>705</v>
+        <v>45318</v>
+      </c>
+      <c r="E557" s="7">
+        <v>840</v>
       </c>
       <c r="F557" s="8">
-        <v>731.87417688442395</v>
+        <v>819</v>
       </c>
       <c r="G557" s="8">
-        <v>678</v>
+        <v>764</v>
       </c>
       <c r="H557" s="8">
-        <v>785</v>
+        <v>876</v>
       </c>
       <c r="I557" s="8">
-        <v>-26.874176884423946</v>
+        <v>21</v>
       </c>
       <c r="J557" s="9">
-        <v>-3.6719668124959526</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="558" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A558" t="s">
         <v>1</v>
       </c>
       <c r="B558">
         <v>2024</v>
       </c>
       <c r="C558">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="D558" s="6">
-        <v>45416</v>
-[...2 lines deleted...]
-        <v>735</v>
+        <v>45325</v>
+      </c>
+      <c r="E558" s="7">
+        <v>865</v>
       </c>
       <c r="F558" s="8">
-        <v>723.70973003853601</v>
+        <v>812</v>
       </c>
       <c r="G558" s="8">
-        <v>671</v>
+        <v>755</v>
       </c>
       <c r="H558" s="8">
-        <v>779</v>
+        <v>870</v>
       </c>
       <c r="I558" s="8">
-        <v>11.290269961463991</v>
+        <v>53</v>
       </c>
       <c r="J558" s="9">
-        <v>1.5600550183100097</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="559" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A559" t="s">
         <v>1</v>
       </c>
       <c r="B559">
         <v>2024</v>
       </c>
       <c r="C559">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D559" s="6">
-        <v>45423</v>
-[...2 lines deleted...]
-        <v>740</v>
+        <v>45332</v>
+      </c>
+      <c r="E559" s="7">
+        <v>810</v>
       </c>
       <c r="F559" s="8">
-        <v>715.42070814203805</v>
+        <v>803</v>
       </c>
       <c r="G559" s="8">
-        <v>663</v>
+        <v>748</v>
       </c>
       <c r="H559" s="8">
-        <v>770</v>
+        <v>859</v>
       </c>
       <c r="I559" s="8">
-        <v>24.579291857961948</v>
+        <v>7</v>
       </c>
       <c r="J559" s="9">
-        <v>3.4356416550752158</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="560" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A560" t="s">
         <v>1</v>
       </c>
       <c r="B560">
         <v>2024</v>
       </c>
       <c r="C560">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D560" s="6">
-        <v>45430</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>45339</v>
+      </c>
+      <c r="E560" s="7">
+        <v>825</v>
       </c>
       <c r="F560" s="8">
-        <v>707.49842251033897</v>
+        <v>795</v>
       </c>
       <c r="G560" s="8">
-        <v>656</v>
+        <v>740</v>
       </c>
       <c r="H560" s="8">
-        <v>760</v>
+        <v>851</v>
       </c>
       <c r="I560" s="8">
-        <v>17.501577489661031</v>
+        <v>30</v>
       </c>
       <c r="J560" s="9">
-        <v>2.4737267155398257</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="561" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A561" t="s">
         <v>1</v>
       </c>
       <c r="B561">
         <v>2024</v>
       </c>
       <c r="C561">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D561" s="6">
-        <v>45437</v>
-[...2 lines deleted...]
-        <v>740</v>
+        <v>45346</v>
+      </c>
+      <c r="E561" s="7">
+        <v>800</v>
       </c>
       <c r="F561" s="8">
-        <v>700.41281751897395</v>
+        <v>788</v>
       </c>
       <c r="G561" s="8">
-        <v>649</v>
+        <v>735</v>
       </c>
       <c r="H561" s="8">
-        <v>752</v>
+        <v>843</v>
       </c>
       <c r="I561" s="8">
-        <v>39.587182481026048</v>
+        <v>12</v>
       </c>
       <c r="J561" s="9">
-        <v>5.6519785890345418</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="562" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A562" t="s">
         <v>1</v>
       </c>
       <c r="B562">
         <v>2024</v>
       </c>
       <c r="C562">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D562" s="6">
-        <v>45444</v>
+        <v>45353</v>
       </c>
       <c r="E562" s="7">
-        <v>690</v>
+        <v>775</v>
       </c>
       <c r="F562" s="8">
-        <v>694.61535103083997</v>
+        <v>781</v>
       </c>
       <c r="G562" s="8">
-        <v>643</v>
+        <v>726</v>
       </c>
       <c r="H562" s="8">
-        <v>747</v>
+        <v>836</v>
       </c>
       <c r="I562" s="8">
-        <v>-4.6153510308399746</v>
+        <v>-6</v>
       </c>
       <c r="J562" s="9">
-        <v>-0.66444702438414538</v>
+        <v>-0.8</v>
       </c>
     </row>
     <row r="563" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A563" t="s">
         <v>1</v>
       </c>
       <c r="B563">
         <v>2024</v>
       </c>
       <c r="C563">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D563" s="6">
-        <v>45451</v>
+        <v>45360</v>
       </c>
       <c r="E563" s="7">
-        <v>710</v>
+        <v>790</v>
       </c>
       <c r="F563" s="8">
-        <v>690.30330621584505</v>
+        <v>775</v>
       </c>
       <c r="G563" s="8">
-        <v>639</v>
+        <v>720</v>
       </c>
       <c r="H563" s="8">
-        <v>742</v>
+        <v>830</v>
       </c>
       <c r="I563" s="8">
-        <v>19.696693784154945</v>
+        <v>15</v>
       </c>
       <c r="J563" s="9">
-        <v>2.8533390477484062</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="564" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A564" t="s">
         <v>1</v>
       </c>
       <c r="B564">
         <v>2024</v>
       </c>
       <c r="C564">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D564" s="6">
-        <v>45458</v>
+        <v>45367</v>
       </c>
       <c r="E564" s="7">
-        <v>660</v>
+        <v>755</v>
       </c>
       <c r="F564" s="8">
-        <v>687.13499794275299</v>
+        <v>769</v>
       </c>
       <c r="G564" s="8">
-        <v>635</v>
+        <v>715</v>
       </c>
       <c r="H564" s="8">
-        <v>738</v>
+        <v>823</v>
       </c>
       <c r="I564" s="8">
-        <v>-27.134997942752989</v>
+        <v>-14</v>
       </c>
       <c r="J564" s="9">
-        <v>-3.949005366339037</v>
+        <v>-1.9</v>
       </c>
     </row>
     <row r="565" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A565" t="s">
         <v>1</v>
       </c>
       <c r="B565">
         <v>2024</v>
       </c>
       <c r="C565">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D565" s="6">
-        <v>45465</v>
+        <v>45374</v>
       </c>
       <c r="E565" s="7">
-        <v>730</v>
+        <v>760</v>
       </c>
       <c r="F565" s="8">
-        <v>684.70840164469303</v>
+        <v>764</v>
       </c>
       <c r="G565" s="8">
-        <v>634</v>
+        <v>710</v>
       </c>
       <c r="H565" s="8">
-        <v>736</v>
+        <v>819</v>
       </c>
       <c r="I565" s="8">
-        <v>45.291598355306974</v>
+        <v>-4</v>
       </c>
       <c r="J565" s="9">
-        <v>6.6147279990306913</v>
+        <v>-0.5</v>
       </c>
     </row>
     <row r="566" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A566" t="s">
         <v>1</v>
       </c>
       <c r="B566">
         <v>2024</v>
       </c>
       <c r="C566">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="D566" s="6">
-        <v>45472</v>
+        <v>45381</v>
       </c>
       <c r="E566" s="7">
-        <v>720</v>
+        <v>815</v>
       </c>
       <c r="F566" s="8">
-        <v>682.63043885369802</v>
+        <v>758</v>
       </c>
       <c r="G566" s="8">
-        <v>632</v>
+        <v>705</v>
       </c>
       <c r="H566" s="8">
-        <v>736</v>
+        <v>813</v>
       </c>
       <c r="I566" s="8">
-        <v>37.369561146301976</v>
+        <v>57</v>
       </c>
       <c r="J566" s="9">
-        <v>5.4743473216715159</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="567" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A567" t="s">
         <v>1</v>
       </c>
       <c r="B567">
         <v>2024</v>
       </c>
       <c r="C567">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="D567" s="6">
-        <v>45479</v>
+        <v>45388</v>
       </c>
       <c r="E567" s="7">
-        <v>695</v>
+        <v>740</v>
       </c>
       <c r="F567" s="8">
-        <v>680.51386944547596</v>
+        <v>752</v>
       </c>
       <c r="G567" s="8">
-        <v>629</v>
+        <v>698</v>
       </c>
       <c r="H567" s="8">
-        <v>733</v>
+        <v>808</v>
       </c>
       <c r="I567" s="8">
-        <v>14.486130554524038</v>
+        <v>-12</v>
       </c>
       <c r="J567" s="9">
-        <v>2.1287046752372873</v>
+        <v>-1.7</v>
       </c>
     </row>
     <row r="568" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A568" t="s">
         <v>1</v>
       </c>
       <c r="B568">
         <v>2024</v>
       </c>
       <c r="C568">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="D568" s="6">
-        <v>45486</v>
+        <v>45395</v>
       </c>
       <c r="E568" s="7">
-        <v>680</v>
+        <v>740</v>
       </c>
       <c r="F568" s="8">
-        <v>678.07775414109403</v>
+        <v>746</v>
       </c>
       <c r="G568" s="8">
-        <v>627</v>
+        <v>694</v>
       </c>
       <c r="H568" s="8">
-        <v>730</v>
+        <v>801</v>
       </c>
       <c r="I568" s="8">
-        <v>1.922245858905967</v>
+        <v>-6</v>
       </c>
       <c r="J568" s="9">
-        <v>0.2834845778624242</v>
+        <v>-0.8</v>
       </c>
     </row>
     <row r="569" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A569" t="s">
         <v>1</v>
       </c>
       <c r="B569">
         <v>2024</v>
       </c>
       <c r="C569">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="D569" s="6">
-        <v>45493</v>
+        <v>45402</v>
       </c>
       <c r="E569" s="7">
         <v>700</v>
       </c>
       <c r="F569" s="8">
-        <v>675.44920746651201</v>
+        <v>739</v>
       </c>
       <c r="G569" s="8">
-        <v>625</v>
+        <v>687</v>
       </c>
       <c r="H569" s="8">
-        <v>727</v>
+        <v>793</v>
       </c>
       <c r="I569" s="8">
-        <v>24.550792533487993</v>
+        <v>-39</v>
       </c>
       <c r="J569" s="9">
-        <v>3.6347355599947377</v>
+        <v>-5.3</v>
       </c>
     </row>
     <row r="570" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A570" t="s">
         <v>1</v>
       </c>
       <c r="B570">
         <v>2024</v>
       </c>
       <c r="C570">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D570" s="6">
-        <v>45500</v>
+        <v>45409</v>
       </c>
       <c r="E570" s="7">
-        <v>670</v>
+        <v>705</v>
       </c>
       <c r="F570" s="8">
-        <v>672.85423954516295</v>
+        <v>732</v>
       </c>
       <c r="G570" s="8">
-        <v>623</v>
+        <v>678</v>
       </c>
       <c r="H570" s="8">
-        <v>725</v>
+        <v>785</v>
       </c>
       <c r="I570" s="8">
-        <v>-2.8542395451629545</v>
+        <v>-27</v>
       </c>
       <c r="J570" s="9">
-        <v>-0.42419879037878161</v>
+        <v>-3.7</v>
       </c>
     </row>
     <row r="571" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A571" t="s">
         <v>1</v>
       </c>
       <c r="B571">
         <v>2024</v>
       </c>
       <c r="C571">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D571" s="6">
-        <v>45507</v>
+        <v>45416</v>
       </c>
       <c r="E571" s="7">
-        <v>745</v>
+        <v>735</v>
       </c>
       <c r="F571" s="8">
-        <v>670.51546560654901</v>
+        <v>724</v>
       </c>
       <c r="G571" s="8">
-        <v>620</v>
+        <v>671</v>
       </c>
       <c r="H571" s="8">
-        <v>722</v>
+        <v>779</v>
       </c>
       <c r="I571" s="8">
-        <v>74.484534393450986</v>
+        <v>11</v>
       </c>
       <c r="J571" s="9">
-        <v>11.108548305604288</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="572" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A572" t="s">
         <v>1</v>
       </c>
       <c r="B572">
         <v>2024</v>
       </c>
       <c r="C572">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="D572" s="6">
-        <v>45514</v>
+        <v>45423</v>
       </c>
       <c r="E572" s="7">
-        <v>690</v>
+        <v>740</v>
       </c>
       <c r="F572" s="8">
-        <v>668.65258457757</v>
+        <v>715</v>
       </c>
       <c r="G572" s="8">
-        <v>619</v>
+        <v>663</v>
       </c>
       <c r="H572" s="8">
-        <v>721</v>
+        <v>770</v>
       </c>
       <c r="I572" s="8">
-        <v>21.347415422430004</v>
+        <v>25</v>
       </c>
       <c r="J572" s="9">
-        <v>3.1926019452862135</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="573" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A573" t="s">
         <v>1</v>
       </c>
       <c r="B573">
         <v>2024</v>
       </c>
       <c r="C573">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="D573" s="6">
-        <v>45521</v>
+        <v>45430</v>
       </c>
       <c r="E573" s="7">
-        <v>715</v>
+        <v>725</v>
       </c>
       <c r="F573" s="8">
-        <v>667.51041131386705</v>
+        <v>707</v>
       </c>
       <c r="G573" s="8">
-        <v>617</v>
+        <v>656</v>
       </c>
       <c r="H573" s="8">
-        <v>718.02499999999998</v>
+        <v>760</v>
       </c>
       <c r="I573" s="8">
-        <v>47.489588686132947</v>
+        <v>18</v>
       </c>
       <c r="J573" s="9">
-        <v>7.1144341543166121</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="574" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A574" t="s">
         <v>1</v>
       </c>
       <c r="B574">
         <v>2024</v>
       </c>
       <c r="C574">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D574" s="6">
-        <v>45528</v>
+        <v>45437</v>
       </c>
       <c r="E574" s="7">
-        <v>705</v>
+        <v>740</v>
       </c>
       <c r="F574" s="8">
-        <v>667.53218104311998</v>
+        <v>700</v>
       </c>
       <c r="G574" s="8">
-        <v>618</v>
+        <v>649</v>
       </c>
       <c r="H574" s="8">
-        <v>720</v>
+        <v>752</v>
       </c>
       <c r="I574" s="8">
-        <v>37.467818956880024</v>
+        <v>40</v>
       </c>
       <c r="J574" s="9">
-        <v>5.6128857935104861</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="575" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A575" t="s">
         <v>1</v>
       </c>
       <c r="B575">
         <v>2024</v>
       </c>
       <c r="C575">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="D575" s="6">
-        <v>45535</v>
+        <v>45444</v>
       </c>
       <c r="E575" s="7">
-        <v>755</v>
+        <v>690</v>
       </c>
       <c r="F575" s="8">
-        <v>669.25510518702094</v>
+        <v>695</v>
       </c>
       <c r="G575" s="8">
-        <v>619</v>
+        <v>643</v>
       </c>
       <c r="H575" s="8">
-        <v>721</v>
+        <v>747</v>
       </c>
       <c r="I575" s="8">
-        <v>85.744894812979055</v>
+        <v>-5</v>
       </c>
       <c r="J575" s="9">
-        <v>12.8119896506457</v>
+        <v>-0.7</v>
       </c>
     </row>
     <row r="576" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A576" t="s">
         <v>1</v>
       </c>
       <c r="B576">
         <v>2024</v>
       </c>
       <c r="C576">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D576" s="6">
-        <v>45542</v>
+        <v>45451</v>
       </c>
       <c r="E576" s="7">
-        <v>720</v>
+        <v>710</v>
       </c>
       <c r="F576" s="8">
-        <v>673.23307921901801</v>
+        <v>690</v>
       </c>
       <c r="G576" s="8">
-        <v>623.97500000000002</v>
+        <v>639</v>
       </c>
       <c r="H576" s="8">
-        <v>723</v>
+        <v>742</v>
       </c>
       <c r="I576" s="8">
-        <v>46.766920780981991</v>
+        <v>20</v>
       </c>
       <c r="J576" s="9">
-        <v>6.9466165915723792</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="577" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A577" t="s">
         <v>1</v>
       </c>
       <c r="B577">
         <v>2024</v>
       </c>
       <c r="C577">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D577" s="6">
-        <v>45549</v>
+        <v>45458</v>
       </c>
       <c r="E577" s="7">
-        <v>730</v>
+        <v>660</v>
       </c>
       <c r="F577" s="8">
-        <v>680.05246103312402</v>
+        <v>687</v>
       </c>
       <c r="G577" s="8">
-        <v>629</v>
+        <v>635</v>
       </c>
       <c r="H577" s="8">
-        <v>731</v>
+        <v>738</v>
       </c>
       <c r="I577" s="8">
-        <v>49.947538966875982</v>
+        <v>-27</v>
       </c>
       <c r="J577" s="9">
-        <v>7.3446596886064413</v>
+        <v>-3.9</v>
       </c>
     </row>
     <row r="578" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A578" t="s">
         <v>1</v>
       </c>
       <c r="B578">
         <v>2024</v>
       </c>
       <c r="C578">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="D578" s="6">
-        <v>45556</v>
+        <v>45465</v>
       </c>
       <c r="E578" s="7">
         <v>730</v>
       </c>
       <c r="F578" s="8">
-        <v>690.26397457856501</v>
+        <v>685</v>
       </c>
       <c r="G578" s="8">
-        <v>639</v>
+        <v>634</v>
       </c>
       <c r="H578" s="8">
-        <v>741</v>
+        <v>736</v>
       </c>
       <c r="I578" s="8">
-        <v>39.736025421434988</v>
+        <v>45</v>
       </c>
       <c r="J578" s="9">
-        <v>5.7566419348040796</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="579" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A579" t="s">
         <v>1</v>
       </c>
       <c r="B579">
         <v>2024</v>
       </c>
       <c r="C579">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D579" s="6">
-        <v>45563</v>
+        <v>45472</v>
       </c>
       <c r="E579" s="7">
-        <v>740</v>
+        <v>720</v>
       </c>
       <c r="F579" s="8">
-        <v>703.126386848116</v>
+        <v>683</v>
       </c>
       <c r="G579" s="8">
-        <v>652</v>
+        <v>632</v>
       </c>
       <c r="H579" s="8">
-        <v>754</v>
+        <v>736</v>
       </c>
       <c r="I579" s="8">
-        <v>36.873613151884001</v>
+        <v>37</v>
       </c>
       <c r="J579" s="9">
-        <v>5.2442368600581517</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="580" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A580" t="s">
         <v>1</v>
       </c>
       <c r="B580">
         <v>2024</v>
       </c>
       <c r="C580">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D580" s="6">
-        <v>45570</v>
+        <v>45479</v>
       </c>
       <c r="E580" s="7">
-        <v>715</v>
+        <v>695</v>
       </c>
       <c r="F580" s="8">
-        <v>716.79933277107602</v>
+        <v>681</v>
       </c>
       <c r="G580" s="8">
-        <v>665</v>
+        <v>629</v>
       </c>
       <c r="H580" s="8">
-        <v>770</v>
+        <v>733</v>
       </c>
       <c r="I580" s="8">
-        <v>-1.7993327710760241</v>
+        <v>14</v>
       </c>
       <c r="J580" s="9">
-        <v>-0.25102322069972161</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="581" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A581" t="s">
         <v>1</v>
       </c>
       <c r="B581">
         <v>2024</v>
       </c>
       <c r="C581">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D581" s="6">
-        <v>45577</v>
+        <v>45486</v>
       </c>
       <c r="E581" s="7">
-        <v>735</v>
+        <v>680</v>
       </c>
       <c r="F581" s="8">
-        <v>729.27564838635396</v>
+        <v>678</v>
       </c>
       <c r="G581" s="8">
-        <v>678</v>
+        <v>627</v>
       </c>
       <c r="H581" s="8">
-        <v>782</v>
+        <v>730</v>
       </c>
       <c r="I581" s="8">
-        <v>5.7243516136460357</v>
+        <v>2</v>
       </c>
       <c r="J581" s="9">
-        <v>0.78493661845313056</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="582" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A582" t="s">
         <v>1</v>
       </c>
       <c r="B582">
         <v>2024</v>
       </c>
       <c r="C582">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D582" s="6">
-        <v>45584</v>
+        <v>45493</v>
       </c>
       <c r="E582" s="7">
-        <v>790</v>
+        <v>700</v>
       </c>
       <c r="F582" s="8">
-        <v>738.41357394534305</v>
+        <v>675</v>
       </c>
       <c r="G582" s="8">
-        <v>685.97500000000002</v>
+        <v>625</v>
       </c>
       <c r="H582" s="8">
-        <v>792</v>
+        <v>727</v>
       </c>
       <c r="I582" s="8">
-        <v>51.586426054656954</v>
+        <v>25</v>
       </c>
       <c r="J582" s="9">
-        <v>6.9861156233939141</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="583" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A583" t="s">
         <v>1</v>
       </c>
       <c r="B583">
         <v>2024</v>
       </c>
       <c r="C583">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="D583" s="6">
-        <v>45591</v>
+        <v>45500</v>
       </c>
       <c r="E583" s="7">
-        <v>790</v>
+        <v>670</v>
       </c>
       <c r="F583" s="8">
-        <v>742.05789059808899</v>
+        <v>673</v>
       </c>
       <c r="G583" s="8">
-        <v>687</v>
+        <v>623</v>
       </c>
       <c r="H583" s="8">
-        <v>796</v>
+        <v>725</v>
       </c>
       <c r="I583" s="8">
-        <v>47.942109401911011</v>
+        <v>-3</v>
       </c>
       <c r="J583" s="9">
-        <v>6.4606966665727867</v>
+        <v>-0.4</v>
       </c>
     </row>
     <row r="584" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A584" t="s">
         <v>1</v>
       </c>
       <c r="B584">
         <v>2024</v>
       </c>
       <c r="C584">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="D584" s="6">
-        <v>45598</v>
+        <v>45507</v>
       </c>
       <c r="E584" s="7">
         <v>745</v>
       </c>
       <c r="F584" s="8">
-        <v>740.25602043241304</v>
+        <v>671</v>
       </c>
       <c r="G584" s="8">
-        <v>687</v>
+        <v>620</v>
       </c>
       <c r="H584" s="8">
-        <v>794.02499999999998</v>
+        <v>722</v>
       </c>
       <c r="I584" s="8">
-        <v>4.7439795675869618</v>
+        <v>74</v>
       </c>
       <c r="J584" s="9">
-        <v>0.64085660050636761</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="585" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A585" t="s">
         <v>1</v>
       </c>
       <c r="B585">
         <v>2024</v>
       </c>
       <c r="C585">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="D585" s="6">
-        <v>45605</v>
+        <v>45514</v>
       </c>
       <c r="E585" s="7">
-        <v>750</v>
+        <v>690</v>
       </c>
       <c r="F585" s="8">
-        <v>735.94315469892797</v>
+        <v>669</v>
       </c>
       <c r="G585" s="8">
-        <v>684</v>
+        <v>619</v>
       </c>
       <c r="H585" s="8">
-        <v>790</v>
+        <v>721</v>
       </c>
       <c r="I585" s="8">
-        <v>14.05684530107203</v>
+        <v>21</v>
       </c>
       <c r="J585" s="9">
-        <v>1.9100449825941439</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="586" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A586" t="s">
         <v>1</v>
       </c>
       <c r="B586">
         <v>2024</v>
       </c>
       <c r="C586">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="D586" s="6">
-        <v>45612</v>
+        <v>45521</v>
       </c>
       <c r="E586" s="7">
-        <v>695</v>
+        <v>715</v>
       </c>
       <c r="F586" s="8">
-        <v>732.22781388443605</v>
+        <v>668</v>
       </c>
       <c r="G586" s="8">
-        <v>681</v>
+        <v>617</v>
       </c>
       <c r="H586" s="8">
-        <v>787</v>
+        <v>718</v>
       </c>
       <c r="I586" s="8">
-        <v>-37.227813884436046</v>
+        <v>47</v>
       </c>
       <c r="J586" s="9">
-        <v>-5.0841846183012507</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="587" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A587" t="s">
         <v>1</v>
       </c>
       <c r="B587">
         <v>2024</v>
       </c>
       <c r="C587">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="D587" s="6">
-        <v>45619</v>
+        <v>45528</v>
       </c>
       <c r="E587" s="7">
-        <v>760</v>
+        <v>705</v>
       </c>
       <c r="F587" s="8">
-        <v>732.16551718520702</v>
+        <v>668</v>
       </c>
       <c r="G587" s="8">
-        <v>680</v>
+        <v>618</v>
       </c>
       <c r="H587" s="8">
-        <v>785</v>
+        <v>720</v>
       </c>
       <c r="I587" s="8">
-        <v>27.834482814792977</v>
+        <v>37</v>
       </c>
       <c r="J587" s="9">
-        <v>3.8016653559159721</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="588" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A588" t="s">
         <v>1</v>
       </c>
       <c r="B588">
         <v>2024</v>
       </c>
       <c r="C588">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="D588" s="6">
-        <v>45626</v>
+        <v>45535</v>
       </c>
       <c r="E588" s="7">
-        <v>780</v>
+        <v>755</v>
       </c>
       <c r="F588" s="8">
-        <v>738.83896624826696</v>
+        <v>669</v>
       </c>
       <c r="G588" s="8">
-        <v>687</v>
+        <v>619</v>
       </c>
       <c r="H588" s="8">
-        <v>793</v>
+        <v>721</v>
       </c>
       <c r="I588" s="8">
-        <v>41.161033751733044</v>
+        <v>86</v>
       </c>
       <c r="J588" s="9">
-        <v>5.5710426266150819</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="589" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A589" t="s">
         <v>1</v>
       </c>
       <c r="B589">
         <v>2024</v>
       </c>
       <c r="C589">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="D589" s="6">
-        <v>45633</v>
+        <v>45542</v>
       </c>
       <c r="E589" s="7">
-        <v>765</v>
+        <v>720</v>
       </c>
       <c r="F589" s="8">
-        <v>753.70975513994301</v>
+        <v>673</v>
       </c>
       <c r="G589" s="8">
-        <v>702</v>
+        <v>624</v>
       </c>
       <c r="H589" s="8">
-        <v>808</v>
+        <v>723</v>
       </c>
       <c r="I589" s="8">
-        <v>11.290244860056987</v>
+        <v>47</v>
       </c>
       <c r="J589" s="9">
-        <v>1.4979565785188385</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="590" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A590" t="s">
         <v>1</v>
       </c>
       <c r="B590">
         <v>2024</v>
       </c>
       <c r="C590">
+        <v>37</v>
+      </c>
+      <c r="D590" s="6">
+        <v>45549</v>
+      </c>
+      <c r="E590" s="7">
+        <v>730</v>
+      </c>
+      <c r="F590" s="8">
+        <v>680</v>
+      </c>
+      <c r="G590" s="8">
+        <v>629</v>
+      </c>
+      <c r="H590" s="8">
+        <v>731</v>
+      </c>
+      <c r="I590" s="8">
         <v>50</v>
       </c>
-      <c r="D590" s="6">
-[...16 lines deleted...]
-      </c>
       <c r="J590" s="9">
-        <v>2.6758115537889466</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="591" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A591" t="s">
         <v>1</v>
       </c>
       <c r="B591">
         <v>2024</v>
       </c>
       <c r="C591">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="D591" s="6">
-        <v>45647</v>
+        <v>45556</v>
       </c>
       <c r="E591" s="7">
-        <v>720</v>
+        <v>730</v>
       </c>
       <c r="F591" s="8">
-        <v>797.32424888063099</v>
+        <v>690</v>
       </c>
       <c r="G591" s="8">
-        <v>743</v>
+        <v>639</v>
       </c>
       <c r="H591" s="8">
-        <v>853</v>
+        <v>741</v>
       </c>
       <c r="I591" s="8">
-        <v>-77.324248880630989</v>
+        <v>40</v>
       </c>
       <c r="J591" s="9">
-        <v>-9.6979677953087418</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="592" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A592" t="s">
         <v>1</v>
       </c>
       <c r="B592">
         <v>2024</v>
       </c>
       <c r="C592">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="D592" s="6">
-        <v>45654</v>
+        <v>45563</v>
       </c>
       <c r="E592" s="7">
-        <v>810</v>
+        <v>740</v>
       </c>
       <c r="F592" s="8">
-        <v>819.24299427323103</v>
+        <v>703</v>
       </c>
       <c r="G592" s="8">
-        <v>763</v>
+        <v>652</v>
       </c>
       <c r="H592" s="8">
-        <v>877</v>
+        <v>754</v>
       </c>
       <c r="I592" s="8">
-        <v>-9.2429942732310337</v>
+        <v>37</v>
       </c>
       <c r="J592" s="9">
-        <v>-1.1282359858848423</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="593" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A593" t="s">
         <v>1</v>
       </c>
       <c r="B593">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C593">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="D593" s="6">
-        <v>45661</v>
+        <v>45570</v>
       </c>
       <c r="E593" s="7">
-        <v>840</v>
+        <v>715</v>
       </c>
       <c r="F593" s="8">
-        <v>836.051271570008</v>
+        <v>717</v>
       </c>
       <c r="G593" s="8">
-        <v>780</v>
+        <v>665</v>
       </c>
       <c r="H593" s="8">
-        <v>894</v>
+        <v>770</v>
       </c>
       <c r="I593" s="8">
-        <v>3.948728429992002</v>
+        <v>-2</v>
       </c>
       <c r="J593" s="9">
-        <v>0.47230697019055867</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="594" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A594" t="s">
         <v>1</v>
       </c>
       <c r="B594">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C594">
-        <v>2</v>
+        <v>41</v>
       </c>
       <c r="D594" s="6">
-        <v>45668</v>
+        <v>45577</v>
       </c>
       <c r="E594" s="7">
-        <v>875</v>
+        <v>735</v>
       </c>
       <c r="F594" s="8">
-        <v>844.51223022625504</v>
+        <v>729</v>
       </c>
       <c r="G594" s="8">
-        <v>786</v>
+        <v>678</v>
       </c>
       <c r="H594" s="8">
-        <v>902</v>
+        <v>782</v>
       </c>
       <c r="I594" s="8">
-        <v>30.487769773744958</v>
+        <v>6</v>
       </c>
       <c r="J594" s="9">
-        <v>3.6101039964308086</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="595" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A595" t="s">
         <v>1</v>
       </c>
       <c r="B595">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C595">
-        <v>3</v>
+        <v>42</v>
       </c>
       <c r="D595" s="6">
-        <v>45675</v>
+        <v>45584</v>
       </c>
       <c r="E595" s="7">
-        <v>875</v>
+        <v>790</v>
       </c>
       <c r="F595" s="8">
-        <v>845.43750489049899</v>
+        <v>738</v>
       </c>
       <c r="G595" s="8">
-        <v>787</v>
+        <v>686</v>
       </c>
       <c r="H595" s="8">
-        <v>903</v>
+        <v>792</v>
       </c>
       <c r="I595" s="8">
-        <v>29.562495109501015</v>
+        <v>52</v>
       </c>
       <c r="J595" s="9">
-        <v>3.4967096844526537</v>
+        <v>7</v>
       </c>
     </row>
     <row r="596" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A596" t="s">
         <v>1</v>
       </c>
       <c r="B596">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C596">
-        <v>4</v>
+        <v>43</v>
       </c>
       <c r="D596" s="6">
-        <v>45682</v>
+        <v>45591</v>
       </c>
       <c r="E596" s="7">
-        <v>850</v>
+        <v>790</v>
       </c>
       <c r="F596" s="8">
-        <v>840.85110330358896</v>
+        <v>742</v>
       </c>
       <c r="G596" s="8">
-        <v>784</v>
+        <v>687</v>
       </c>
       <c r="H596" s="8">
-        <v>898</v>
+        <v>796</v>
       </c>
       <c r="I596" s="8">
-        <v>9.1488966964110432</v>
+        <v>48</v>
       </c>
       <c r="J596" s="9">
-        <v>1.088051934577507</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="597" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A597" t="s">
         <v>1</v>
       </c>
       <c r="B597">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C597">
+        <v>44</v>
+      </c>
+      <c r="D597" s="6">
+        <v>45598</v>
+      </c>
+      <c r="E597" s="7">
+        <v>745</v>
+      </c>
+      <c r="F597" s="8">
+        <v>740</v>
+      </c>
+      <c r="G597" s="8">
+        <v>687</v>
+      </c>
+      <c r="H597" s="8">
+        <v>794</v>
+      </c>
+      <c r="I597" s="8">
         <v>5</v>
       </c>
-      <c r="D597" s="6">
-[...16 lines deleted...]
-      </c>
       <c r="J597" s="9">
-        <v>-0.34481576368044387</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="598" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A598" t="s">
         <v>1</v>
       </c>
       <c r="B598">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C598">
-        <v>6</v>
+        <v>45</v>
       </c>
       <c r="D598" s="6">
-        <v>45696</v>
+        <v>45605</v>
       </c>
       <c r="E598" s="7">
-        <v>900</v>
+        <v>750</v>
       </c>
       <c r="F598" s="8">
-        <v>823.60370160808804</v>
+        <v>736</v>
       </c>
       <c r="G598" s="8">
-        <v>767</v>
+        <v>684</v>
       </c>
       <c r="H598" s="8">
-        <v>878</v>
+        <v>790</v>
       </c>
       <c r="I598" s="8">
-        <v>76.396298391911955</v>
+        <v>14</v>
       </c>
       <c r="J598" s="9">
-        <v>9.2758566095256754</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="599" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A599" t="s">
         <v>1</v>
       </c>
       <c r="B599">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C599">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D599" s="6">
-        <v>45703</v>
+        <v>45612</v>
       </c>
       <c r="E599" s="7">
-        <v>920</v>
+        <v>695</v>
       </c>
       <c r="F599" s="8">
-        <v>814.891376547817</v>
+        <v>732</v>
       </c>
       <c r="G599" s="8">
-        <v>758</v>
+        <v>681</v>
       </c>
       <c r="H599" s="8">
-        <v>871</v>
+        <v>787</v>
       </c>
       <c r="I599" s="8">
-        <v>105.108623452183</v>
+        <v>-37</v>
       </c>
       <c r="J599" s="9">
-        <v>12.898482727533846</v>
+        <v>-5.0999999999999996</v>
       </c>
     </row>
     <row r="600" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A600" t="s">
         <v>1</v>
       </c>
       <c r="B600">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C600">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="D600" s="6">
-        <v>45710</v>
+        <v>45619</v>
       </c>
       <c r="E600" s="7">
-        <v>905</v>
+        <v>760</v>
       </c>
       <c r="F600" s="8">
-        <v>807.14226872523398</v>
+        <v>732</v>
       </c>
       <c r="G600" s="8">
-        <v>751</v>
+        <v>680</v>
       </c>
       <c r="H600" s="8">
-        <v>864</v>
+        <v>785</v>
       </c>
       <c r="I600" s="8">
-        <v>97.857731274766024</v>
+        <v>28</v>
       </c>
       <c r="J600" s="9">
-        <v>12.123975545143779</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="601" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A601" t="s">
         <v>1</v>
       </c>
       <c r="B601">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C601">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="D601" s="6">
-        <v>45717</v>
+        <v>45626</v>
       </c>
       <c r="E601" s="7">
-        <v>930</v>
+        <v>780</v>
       </c>
       <c r="F601" s="8">
-        <v>800.14478415110796</v>
+        <v>739</v>
       </c>
       <c r="G601" s="8">
-        <v>746</v>
+        <v>687</v>
       </c>
       <c r="H601" s="8">
-        <v>856</v>
+        <v>793</v>
       </c>
       <c r="I601" s="8">
-        <v>129.85521584889204</v>
+        <v>41</v>
       </c>
       <c r="J601" s="9">
-        <v>16.228964859985723</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="602" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A602" t="s">
         <v>1</v>
       </c>
       <c r="B602">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C602">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D602" s="6">
-        <v>45724</v>
+        <v>45633</v>
       </c>
       <c r="E602" s="7">
-        <v>845</v>
+        <v>765</v>
       </c>
       <c r="F602" s="8">
-        <v>793.69348604226195</v>
+        <v>754</v>
       </c>
       <c r="G602" s="8">
-        <v>740</v>
+        <v>702</v>
       </c>
       <c r="H602" s="8">
-        <v>850</v>
+        <v>808</v>
       </c>
       <c r="I602" s="8">
-        <v>51.306513957738048</v>
+        <v>11</v>
       </c>
       <c r="J602" s="9">
-        <v>6.4642730298288171</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="603" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A603" t="s">
         <v>1</v>
       </c>
       <c r="B603">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C603">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="D603" s="6">
-        <v>45731</v>
+        <v>45640</v>
       </c>
       <c r="E603" s="7">
-        <v>865</v>
+        <v>795</v>
       </c>
       <c r="F603" s="8">
-        <v>787.59043892264503</v>
+        <v>774</v>
       </c>
       <c r="G603" s="8">
-        <v>733</v>
+        <v>721</v>
       </c>
       <c r="H603" s="8">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="I603" s="8">
-        <v>77.409561077354965</v>
+        <v>21</v>
       </c>
       <c r="J603" s="9">
-        <v>9.8286567804510838</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="604" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A604" t="s">
         <v>1</v>
       </c>
       <c r="B604">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C604">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="D604" s="6">
-        <v>45738</v>
+        <v>45647</v>
       </c>
       <c r="E604" s="7">
-        <v>795</v>
+        <v>720</v>
       </c>
       <c r="F604" s="8">
-        <v>781.64369331117405</v>
+        <v>797</v>
       </c>
       <c r="G604" s="8">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="H604" s="8">
-        <v>837</v>
+        <v>853</v>
       </c>
       <c r="I604" s="8">
-        <v>13.356306688825953</v>
+        <v>-77</v>
       </c>
       <c r="J604" s="9">
-        <v>1.7087461720885102</v>
+        <v>-9.6999999999999993</v>
       </c>
     </row>
     <row r="605" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A605" t="s">
         <v>1</v>
       </c>
       <c r="B605">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C605">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="D605" s="6">
-        <v>45745</v>
+        <v>45654</v>
       </c>
       <c r="E605" s="7">
-        <v>800</v>
+        <v>810</v>
       </c>
       <c r="F605" s="8">
-        <v>775.66070816546903</v>
+        <v>819</v>
       </c>
       <c r="G605" s="8">
-        <v>722</v>
+        <v>763</v>
       </c>
       <c r="H605" s="8">
-        <v>831</v>
+        <v>877</v>
       </c>
       <c r="I605" s="8">
-        <v>24.339291834530968</v>
+        <v>-9</v>
       </c>
       <c r="J605" s="9">
-        <v>3.1378786598713191</v>
+        <v>-1.1000000000000001</v>
       </c>
     </row>
     <row r="606" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A606" t="s">
         <v>1</v>
       </c>
       <c r="B606">
         <v>2025</v>
       </c>
       <c r="C606">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D606" s="6">
-        <v>45752</v>
+        <v>45661</v>
       </c>
       <c r="E606" s="7">
-        <v>745</v>
+        <v>840</v>
       </c>
       <c r="F606" s="8">
-        <v>769.44992136793098</v>
+        <v>836</v>
       </c>
       <c r="G606" s="8">
-        <v>715</v>
+        <v>780</v>
       </c>
       <c r="H606" s="8">
-        <v>826</v>
+        <v>894</v>
       </c>
       <c r="I606" s="8">
-        <v>-24.449921367930983</v>
+        <v>4</v>
       </c>
       <c r="J606" s="9">
-        <v>-3.1775844910691262</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="607" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A607" t="s">
         <v>1</v>
       </c>
       <c r="B607">
         <v>2025</v>
       </c>
       <c r="C607">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D607" s="6">
-        <v>45759</v>
+        <v>45668</v>
       </c>
       <c r="E607" s="7">
-        <v>705</v>
+        <v>875</v>
       </c>
       <c r="F607" s="8">
-        <v>762.82600529758599</v>
+        <v>845</v>
       </c>
       <c r="G607" s="8">
-        <v>709</v>
+        <v>786</v>
       </c>
       <c r="H607" s="8">
-        <v>817</v>
+        <v>902</v>
       </c>
       <c r="I607" s="8">
-        <v>-57.826005297585994</v>
+        <v>30</v>
       </c>
       <c r="J607" s="9">
-        <v>-7.5804973737133565</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="608" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A608" t="s">
         <v>1</v>
       </c>
       <c r="B608">
         <v>2025</v>
       </c>
       <c r="C608">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="D608" s="6">
-        <v>45766</v>
+        <v>45675</v>
       </c>
       <c r="E608" s="7">
-        <v>735</v>
+        <v>875</v>
       </c>
       <c r="F608" s="8">
-        <v>755.61077786634098</v>
+        <v>845</v>
       </c>
       <c r="G608" s="8">
-        <v>703</v>
+        <v>787</v>
       </c>
       <c r="H608" s="8">
-        <v>811</v>
+        <v>903</v>
       </c>
       <c r="I608" s="8">
-        <v>-20.610777866340982</v>
+        <v>30</v>
       </c>
       <c r="J608" s="9">
-        <v>-2.7276977076135296</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="609" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A609" t="s">
         <v>1</v>
       </c>
       <c r="B609">
         <v>2025</v>
       </c>
       <c r="C609">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="D609" s="6">
-        <v>45773</v>
+        <v>45682</v>
       </c>
       <c r="E609" s="7">
-        <v>750</v>
+        <v>850</v>
       </c>
       <c r="F609" s="8">
-        <v>747.64188246489402</v>
+        <v>841</v>
       </c>
       <c r="G609" s="8">
-        <v>694</v>
+        <v>784</v>
       </c>
       <c r="H609" s="8">
-        <v>802</v>
+        <v>898</v>
       </c>
       <c r="I609" s="8">
-        <v>2.3581175351059755</v>
+        <v>9</v>
       </c>
       <c r="J609" s="9">
-        <v>0.31540736152066984</v>
+        <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="610" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A610" t="s">
         <v>1</v>
       </c>
       <c r="B610">
         <v>2025</v>
       </c>
       <c r="C610">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="D610" s="6">
-        <v>45780</v>
+        <v>45689</v>
       </c>
       <c r="E610" s="7">
-        <v>785</v>
+        <v>830</v>
       </c>
       <c r="F610" s="8">
-        <v>739.05365689768303</v>
+        <v>833</v>
       </c>
       <c r="G610" s="8">
-        <v>686</v>
+        <v>778</v>
       </c>
       <c r="H610" s="8">
-        <v>794.02499999999998</v>
+        <v>890</v>
       </c>
       <c r="I610" s="8">
-        <v>45.946343102316973</v>
+        <v>-3</v>
       </c>
       <c r="J610" s="9">
-        <v>6.2169157372396171</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="611" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A611" t="s">
         <v>1</v>
       </c>
       <c r="B611">
         <v>2025</v>
       </c>
       <c r="C611">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D611" s="6">
-        <v>45787</v>
+        <v>45696</v>
       </c>
       <c r="E611" s="7">
-        <v>720</v>
+        <v>900</v>
       </c>
       <c r="F611" s="8">
-        <v>730.34563471952504</v>
+        <v>824</v>
       </c>
       <c r="G611" s="8">
-        <v>679</v>
+        <v>767</v>
       </c>
       <c r="H611" s="8">
-        <v>784</v>
+        <v>878</v>
       </c>
       <c r="I611" s="8">
-        <v>-10.345634719525037</v>
+        <v>76</v>
       </c>
       <c r="J611" s="9">
-        <v>-1.4165395434311137</v>
+        <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="612" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A612" t="s">
         <v>1</v>
       </c>
       <c r="B612">
         <v>2025</v>
       </c>
       <c r="C612">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D612" s="6">
-        <v>45794</v>
+        <v>45703</v>
       </c>
       <c r="E612" s="7">
-        <v>720</v>
+        <v>920</v>
       </c>
       <c r="F612" s="8">
-        <v>722.01949643913304</v>
+        <v>815</v>
       </c>
       <c r="G612" s="8">
-        <v>669</v>
+        <v>758</v>
       </c>
       <c r="H612" s="8">
-        <v>776</v>
+        <v>871</v>
       </c>
       <c r="I612" s="8">
-        <v>-2.0194964391330359</v>
+        <v>105</v>
       </c>
       <c r="J612" s="9">
-        <v>-0.27970109520488506</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="613" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A613" t="s">
         <v>1</v>
       </c>
       <c r="B613">
         <v>2025</v>
       </c>
       <c r="C613">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D613" s="6">
-        <v>45801</v>
+        <v>45710</v>
       </c>
       <c r="E613" s="7">
-        <v>675</v>
+        <v>905</v>
       </c>
       <c r="F613" s="8">
-        <v>714.55445467665902</v>
+        <v>807</v>
       </c>
       <c r="G613" s="8">
-        <v>665</v>
+        <v>751</v>
       </c>
       <c r="H613" s="8">
-        <v>767.02499999999998</v>
+        <v>864</v>
       </c>
       <c r="I613" s="8">
-        <v>-39.55445467665902</v>
+        <v>98</v>
       </c>
       <c r="J613" s="9">
-        <v>-5.5355409819056689</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="614" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A614" t="s">
         <v>1</v>
       </c>
       <c r="B614">
         <v>2025</v>
       </c>
       <c r="C614">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D614" s="6">
-        <v>45808</v>
+        <v>45717</v>
       </c>
       <c r="E614" s="7">
-        <v>765</v>
+        <v>930</v>
       </c>
       <c r="F614" s="8">
-        <v>708.41024361579696</v>
+        <v>800</v>
       </c>
       <c r="G614" s="8">
-        <v>657</v>
+        <v>746</v>
       </c>
       <c r="H614" s="8">
-        <v>762</v>
+        <v>856</v>
       </c>
       <c r="I614" s="8">
-        <v>56.589756384203042</v>
+        <v>130</v>
       </c>
       <c r="J614" s="9">
-        <v>7.9882747171135122</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="615" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A615" t="s">
         <v>1</v>
       </c>
       <c r="B615">
         <v>2025</v>
       </c>
       <c r="C615">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D615" s="6">
-        <v>45815</v>
+        <v>45724</v>
       </c>
       <c r="E615" s="7">
-        <v>725</v>
+        <v>845</v>
       </c>
       <c r="F615" s="8">
-        <v>703.78687612579699</v>
+        <v>794</v>
       </c>
       <c r="G615" s="8">
-        <v>652</v>
+        <v>740</v>
       </c>
       <c r="H615" s="8">
-        <v>757</v>
+        <v>850</v>
       </c>
       <c r="I615" s="8">
-        <v>21.213123874203006</v>
+        <v>51</v>
       </c>
       <c r="J615" s="9">
-        <v>3.014140302100671</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="616" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A616" t="s">
         <v>1</v>
       </c>
       <c r="B616">
         <v>2025</v>
       </c>
       <c r="C616">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D616" s="6">
-        <v>45822</v>
+        <v>45731</v>
       </c>
       <c r="E616" s="7">
-        <v>705</v>
+        <v>865</v>
       </c>
       <c r="F616" s="8">
-        <v>700.33481053619903</v>
+        <v>788</v>
       </c>
       <c r="G616" s="8">
-        <v>649</v>
+        <v>733</v>
       </c>
       <c r="H616" s="8">
-        <v>753</v>
+        <v>842</v>
       </c>
       <c r="I616" s="8">
-        <v>4.6651894638009708</v>
+        <v>77</v>
       </c>
       <c r="J616" s="9">
-        <v>0.66613702383708073</v>
+        <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="617" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A617" t="s">
         <v>1</v>
       </c>
       <c r="B617">
         <v>2025</v>
       </c>
       <c r="C617">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D617" s="6">
-        <v>45829</v>
+        <v>45738</v>
       </c>
       <c r="E617" s="7">
-        <v>665</v>
+        <v>795</v>
       </c>
       <c r="F617" s="8">
-        <v>697.64349248366</v>
+        <v>782</v>
       </c>
       <c r="G617" s="8">
-        <v>645</v>
+        <v>727</v>
       </c>
       <c r="H617" s="8">
-        <v>750</v>
+        <v>837</v>
       </c>
       <c r="I617" s="8">
-        <v>-32.643492483659998</v>
+        <v>13</v>
       </c>
       <c r="J617" s="9">
-        <v>-4.6791080022042308</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="618" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A618" t="s">
         <v>1</v>
       </c>
       <c r="B618">
         <v>2025</v>
       </c>
       <c r="C618">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="D618" s="6">
-        <v>45836</v>
+        <v>45745</v>
       </c>
       <c r="E618" s="7">
-        <v>710</v>
+        <v>800</v>
       </c>
       <c r="F618" s="8">
-        <v>695.312010981095</v>
+        <v>776</v>
       </c>
       <c r="G618" s="8">
-        <v>642.97500000000002</v>
+        <v>722</v>
       </c>
       <c r="H618" s="8">
-        <v>749</v>
+        <v>831</v>
       </c>
       <c r="I618" s="8">
-        <v>14.687989018905</v>
+        <v>24</v>
       </c>
       <c r="J618" s="9">
-        <v>2.1124313670606796</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="619" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A619" t="s">
         <v>1</v>
       </c>
       <c r="B619">
         <v>2025</v>
       </c>
       <c r="C619">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="D619" s="6">
-        <v>45843</v>
+        <v>45752</v>
       </c>
       <c r="E619" s="7">
-        <v>755</v>
+        <v>745</v>
       </c>
       <c r="F619" s="8">
-        <v>692.94590364563805</v>
+        <v>769</v>
       </c>
       <c r="G619" s="8">
-        <v>643</v>
+        <v>715</v>
       </c>
       <c r="H619" s="8">
-        <v>744</v>
+        <v>826</v>
       </c>
       <c r="I619" s="8">
-        <v>62.054096354361945</v>
+        <v>-24</v>
       </c>
       <c r="J619" s="9">
-        <v>8.9551141045629805</v>
+        <v>-3.2</v>
       </c>
     </row>
     <row r="620" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A620" t="s">
         <v>1</v>
       </c>
       <c r="B620">
         <v>2025</v>
       </c>
       <c r="C620">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="D620" s="6">
-        <v>45850</v>
+        <v>45759</v>
       </c>
       <c r="E620" s="7">
-        <v>740</v>
+        <v>705</v>
       </c>
       <c r="F620" s="8">
-        <v>690.25935736551196</v>
+        <v>763</v>
       </c>
       <c r="G620" s="8">
-        <v>640</v>
+        <v>709</v>
       </c>
       <c r="H620" s="8">
-        <v>742</v>
+        <v>817</v>
       </c>
       <c r="I620" s="8">
-        <v>49.74064263448804</v>
+        <v>-58</v>
       </c>
       <c r="J620" s="9">
-        <v>7.2060801644662007</v>
+        <v>-7.6</v>
       </c>
     </row>
     <row r="621" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A621" t="s">
         <v>1</v>
       </c>
       <c r="B621">
         <v>2025</v>
       </c>
       <c r="C621">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="D621" s="6">
-        <v>45857</v>
+        <v>45766</v>
       </c>
       <c r="E621" s="7">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="F621" s="8">
-        <v>687.38199672535097</v>
+        <v>756</v>
       </c>
       <c r="G621" s="8">
-        <v>638</v>
+        <v>703</v>
       </c>
       <c r="H621" s="8">
-        <v>740</v>
+        <v>811</v>
       </c>
       <c r="I621" s="8">
-        <v>27.618003274649027</v>
+        <v>-21</v>
       </c>
       <c r="J621" s="9">
-        <v>4.0178537416196036</v>
+        <v>-2.7</v>
       </c>
     </row>
     <row r="622" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A622" t="s">
         <v>1</v>
       </c>
       <c r="B622">
         <v>2025</v>
       </c>
       <c r="C622">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D622" s="6">
-        <v>45864</v>
+        <v>45773</v>
       </c>
       <c r="E622" s="7">
-        <v>720</v>
+        <v>750</v>
       </c>
       <c r="F622" s="8">
-        <v>684.54386194405402</v>
+        <v>748</v>
       </c>
       <c r="G622" s="8">
-        <v>633</v>
+        <v>694</v>
       </c>
       <c r="H622" s="8">
-        <v>736</v>
+        <v>802</v>
       </c>
       <c r="I622" s="8">
-        <v>35.456138055945985</v>
+        <v>2</v>
       </c>
       <c r="J622" s="9">
-        <v>5.1795275696802321</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="623" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A623" t="s">
         <v>1</v>
       </c>
       <c r="B623">
         <v>2025</v>
       </c>
       <c r="C623">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D623" s="6">
-        <v>45871</v>
+        <v>45780</v>
       </c>
       <c r="E623" s="7">
-        <v>665</v>
+        <v>785</v>
       </c>
       <c r="F623" s="8">
-        <v>681.97127460601303</v>
+        <v>739</v>
       </c>
       <c r="G623" s="8">
-        <v>631</v>
+        <v>686</v>
       </c>
       <c r="H623" s="8">
-        <v>733</v>
+        <v>794</v>
       </c>
       <c r="I623" s="8">
-        <v>-16.971274606013026</v>
+        <v>46</v>
       </c>
       <c r="J623" s="9">
-        <v>-2.4885615036817512</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="624" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A624" t="s">
         <v>1</v>
       </c>
       <c r="B624">
         <v>2025</v>
       </c>
       <c r="C624">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="D624" s="6">
-        <v>45878</v>
+        <v>45787</v>
       </c>
       <c r="E624" s="7">
-        <v>735</v>
+        <v>720</v>
       </c>
       <c r="F624" s="8">
-        <v>679.88734072115801</v>
+        <v>730</v>
       </c>
       <c r="G624" s="8">
-        <v>629</v>
+        <v>679</v>
       </c>
       <c r="H624" s="8">
-        <v>733</v>
+        <v>784</v>
       </c>
       <c r="I624" s="8">
-        <v>55.112659278841988</v>
+        <v>-10</v>
       </c>
       <c r="J624" s="9">
-        <v>8.1061458241572524</v>
+        <v>-1.4</v>
       </c>
     </row>
     <row r="625" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A625" t="s">
         <v>1</v>
       </c>
       <c r="B625">
         <v>2025</v>
       </c>
       <c r="C625">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="D625" s="6">
-        <v>45885</v>
+        <v>45794</v>
       </c>
       <c r="E625" s="7">
-        <v>705</v>
+        <v>720</v>
       </c>
       <c r="F625" s="8">
-        <v>678.54046148955103</v>
+        <v>722</v>
       </c>
       <c r="G625" s="8">
-        <v>628</v>
+        <v>669</v>
       </c>
       <c r="H625" s="8">
-        <v>731</v>
+        <v>776</v>
       </c>
       <c r="I625" s="8">
-        <v>26.459538510448965</v>
+        <v>-2</v>
       </c>
       <c r="J625" s="9">
-        <v>3.8994783674895785</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="626" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A626" t="s">
         <v>1</v>
       </c>
       <c r="B626">
         <v>2025</v>
       </c>
       <c r="C626">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D626" s="6">
-        <v>45892</v>
+        <v>45801</v>
       </c>
       <c r="E626" s="7">
-        <v>690</v>
+        <v>675</v>
       </c>
       <c r="F626" s="8">
-        <v>678.38043084481399</v>
+        <v>715</v>
       </c>
       <c r="G626" s="8">
-        <v>628</v>
+        <v>665</v>
       </c>
       <c r="H626" s="8">
-        <v>730</v>
+        <v>767</v>
       </c>
       <c r="I626" s="8">
-        <v>11.619569155186014</v>
+        <v>-40</v>
       </c>
       <c r="J626" s="9">
-        <v>1.7128396732664726</v>
+        <v>-5.5</v>
       </c>
     </row>
     <row r="627" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A627" t="s">
         <v>1</v>
       </c>
       <c r="B627">
         <v>2025</v>
       </c>
       <c r="C627">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="D627" s="6">
-        <v>45899</v>
+        <v>45808</v>
       </c>
       <c r="E627" s="7">
-        <v>680</v>
+        <v>765</v>
       </c>
       <c r="F627" s="8">
-        <v>679.95206816724794</v>
+        <v>708</v>
       </c>
       <c r="G627" s="8">
-        <v>629</v>
+        <v>657</v>
       </c>
       <c r="H627" s="8">
-        <v>732.02499999999998</v>
+        <v>762</v>
       </c>
       <c r="I627" s="8">
-        <v>4.7931832752055925E-2</v>
+        <v>57</v>
       </c>
       <c r="J627" s="9">
-        <v>7.0492958248280502E-3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="628" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A628" t="s">
         <v>1</v>
       </c>
       <c r="B628">
         <v>2025</v>
       </c>
       <c r="C628">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D628" s="6">
-        <v>45906</v>
+        <v>45815</v>
       </c>
       <c r="E628" s="7">
-        <v>680</v>
+        <v>725</v>
       </c>
       <c r="F628" s="8">
-        <v>683.81660921564799</v>
+        <v>704</v>
       </c>
       <c r="G628" s="8">
-        <v>633</v>
+        <v>652</v>
       </c>
       <c r="H628" s="8">
-        <v>736.02499999999998</v>
+        <v>757</v>
       </c>
       <c r="I628" s="8">
-        <v>-3.8166092156479863</v>
+        <v>21</v>
       </c>
       <c r="J628" s="9">
-        <v>-0.55813344750805527</v>
+        <v>3</v>
       </c>
     </row>
     <row r="629" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A629" t="s">
         <v>1</v>
       </c>
       <c r="B629">
         <v>2025</v>
       </c>
       <c r="C629">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D629" s="6">
-        <v>45913</v>
+        <v>45822</v>
       </c>
       <c r="E629" s="7">
-        <v>740</v>
+        <v>705</v>
       </c>
       <c r="F629" s="8">
-        <v>690.56773292297498</v>
+        <v>700</v>
       </c>
       <c r="G629" s="8">
-        <v>640</v>
+        <v>649</v>
       </c>
       <c r="H629" s="8">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="I629" s="8">
-        <v>49.432267077025017</v>
+        <v>5</v>
       </c>
       <c r="J629" s="9">
-        <v>7.1582068956208502</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="630" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A630" t="s">
         <v>1</v>
       </c>
       <c r="B630">
         <v>2025</v>
       </c>
       <c r="C630">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="D630" s="6">
-        <v>45920</v>
+        <v>45829</v>
       </c>
       <c r="E630" s="7">
-        <v>720</v>
+        <v>665</v>
       </c>
       <c r="F630" s="8">
-        <v>700.76241463962697</v>
+        <v>698</v>
       </c>
       <c r="G630" s="8">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="H630" s="8">
-        <v>754</v>
+        <v>750</v>
       </c>
       <c r="I630" s="8">
-        <v>19.237585360373032</v>
+        <v>-33</v>
       </c>
       <c r="J630" s="9">
-        <v>2.7452364679498658</v>
+        <v>-4.7</v>
       </c>
     </row>
     <row r="631" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A631" t="s">
         <v>1</v>
       </c>
       <c r="B631">
         <v>2025</v>
       </c>
       <c r="C631">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D631" s="6">
-        <v>45927</v>
+        <v>45836</v>
       </c>
       <c r="E631" s="7">
-        <v>750</v>
+        <v>710</v>
       </c>
       <c r="F631" s="8">
-        <v>713.64587903850099</v>
+        <v>695</v>
       </c>
       <c r="G631" s="8">
-        <v>661</v>
+        <v>643</v>
       </c>
       <c r="H631" s="8">
-        <v>767</v>
+        <v>749</v>
       </c>
       <c r="I631" s="8">
-        <v>36.354120961499007</v>
+        <v>15</v>
       </c>
       <c r="J631" s="9">
-        <v>5.0941401091643854</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="632" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A632" t="s">
         <v>1</v>
       </c>
       <c r="B632">
         <v>2025</v>
       </c>
       <c r="C632">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D632" s="6">
-        <v>45934</v>
+        <v>45843</v>
       </c>
       <c r="E632" s="7">
-        <v>710</v>
+        <v>755</v>
       </c>
       <c r="F632" s="8">
-        <v>727.34886116000905</v>
+        <v>693</v>
       </c>
       <c r="G632" s="8">
-        <v>675</v>
+        <v>643</v>
       </c>
       <c r="H632" s="8">
-        <v>781</v>
+        <v>744</v>
       </c>
       <c r="I632" s="8">
-        <v>-17.348861160009051</v>
+        <v>62</v>
       </c>
       <c r="J632" s="9">
-        <v>-2.385218715038647</v>
+        <v>9</v>
       </c>
     </row>
     <row r="633" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A633" t="s">
         <v>1</v>
       </c>
       <c r="B633">
         <v>2025</v>
       </c>
       <c r="C633">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D633" s="6">
-        <v>45941</v>
+        <v>45850</v>
       </c>
       <c r="E633" s="7">
-        <v>760</v>
+        <v>740</v>
       </c>
       <c r="F633" s="8">
-        <v>739.83471394185199</v>
+        <v>690</v>
       </c>
       <c r="G633" s="8">
-        <v>687</v>
+        <v>640</v>
       </c>
       <c r="H633" s="8">
-        <v>793</v>
+        <v>742</v>
       </c>
       <c r="I633" s="8">
-        <v>20.165286058148013</v>
+        <v>50</v>
       </c>
       <c r="J633" s="9">
-        <v>2.7256474558630828</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="634" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A634" t="s">
         <v>1</v>
       </c>
       <c r="B634">
         <v>2025</v>
       </c>
       <c r="C634">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D634" s="6">
-        <v>45948</v>
+        <v>45857</v>
       </c>
       <c r="E634" s="7">
-        <v>725</v>
+        <v>715</v>
       </c>
       <c r="F634" s="8">
-        <v>748.93217709987402</v>
+        <v>687</v>
       </c>
       <c r="G634" s="8">
-        <v>696</v>
+        <v>638</v>
       </c>
       <c r="H634" s="8">
-        <v>803</v>
+        <v>740</v>
       </c>
       <c r="I634" s="8">
-        <v>-23.932177099874025</v>
+        <v>28</v>
       </c>
       <c r="J634" s="9">
-        <v>-3.1955065934738798</v>
+        <v>4</v>
       </c>
     </row>
     <row r="635" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A635" t="s">
         <v>1</v>
       </c>
       <c r="B635">
         <v>2025</v>
       </c>
       <c r="C635">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="D635" s="6">
-        <v>45955</v>
+        <v>45864</v>
       </c>
       <c r="E635" s="7">
-        <v>755</v>
+        <v>720</v>
       </c>
       <c r="F635" s="8">
-        <v>752.45827133389298</v>
+        <v>685</v>
       </c>
       <c r="G635" s="8">
-        <v>699</v>
+        <v>633</v>
       </c>
       <c r="H635" s="8">
-        <v>807</v>
+        <v>736</v>
       </c>
       <c r="I635" s="8">
-        <v>2.5417286661070193</v>
+        <v>35</v>
       </c>
       <c r="J635" s="9">
-        <v>0.33778998290512163</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="636" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A636" t="s">
         <v>1</v>
       </c>
       <c r="B636">
         <v>2025</v>
       </c>
       <c r="C636">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="D636" s="6">
-        <v>45962</v>
+        <v>45871</v>
       </c>
       <c r="E636" s="7">
-        <v>720</v>
+        <v>665</v>
       </c>
       <c r="F636" s="8">
-        <v>750.46487625687996</v>
+        <v>682</v>
       </c>
       <c r="G636" s="8">
-        <v>696</v>
+        <v>631</v>
       </c>
       <c r="H636" s="8">
-        <v>806.02499999999998</v>
+        <v>733</v>
       </c>
       <c r="I636" s="8">
-        <v>-30.464876256879961</v>
+        <v>-17</v>
       </c>
       <c r="J636" s="9">
-        <v>-4.0594673009655935</v>
+        <v>-2.5</v>
       </c>
     </row>
     <row r="637" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A637" t="s">
         <v>1</v>
       </c>
       <c r="B637">
         <v>2025</v>
       </c>
       <c r="C637">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="D637" s="6">
-        <v>45969</v>
+        <v>45878</v>
       </c>
       <c r="E637" s="7">
-        <v>770</v>
+        <v>735</v>
       </c>
       <c r="F637" s="8">
-        <v>745.93063522294597</v>
+        <v>680</v>
       </c>
       <c r="G637" s="8">
-        <v>693</v>
+        <v>629</v>
       </c>
       <c r="H637" s="8">
-        <v>802</v>
+        <v>733</v>
       </c>
       <c r="I637" s="8">
-        <v>24.069364777054034</v>
+        <v>55</v>
       </c>
       <c r="J637" s="9">
-        <v>3.2267564355846758</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="638" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A638" t="s">
         <v>1</v>
       </c>
       <c r="B638">
         <v>2025</v>
       </c>
       <c r="C638">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="D638" s="6">
-        <v>45976</v>
+        <v>45885</v>
       </c>
       <c r="E638" s="7">
-        <v>825</v>
+        <v>705</v>
       </c>
       <c r="F638" s="8">
-        <v>742.00715651009602</v>
+        <v>679</v>
       </c>
       <c r="G638" s="8">
-        <v>689</v>
+        <v>628</v>
       </c>
       <c r="H638" s="8">
-        <v>797</v>
+        <v>731</v>
       </c>
       <c r="I638" s="8">
-        <v>82.992843489903976</v>
+        <v>26</v>
       </c>
       <c r="J638" s="9">
-        <v>11.184911460995423</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="639" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A639" t="s">
         <v>1</v>
       </c>
       <c r="B639">
         <v>2025</v>
       </c>
       <c r="C639">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="D639" s="6">
-        <v>45983</v>
+        <v>45892</v>
       </c>
       <c r="E639" s="7">
-        <v>810</v>
+        <v>690</v>
       </c>
       <c r="F639" s="8">
-        <v>741.78966066825103</v>
+        <v>678</v>
       </c>
       <c r="G639" s="8">
-        <v>688</v>
+        <v>628</v>
       </c>
       <c r="H639" s="8">
-        <v>796</v>
+        <v>730</v>
       </c>
       <c r="I639" s="8">
-        <v>68.210339331748969</v>
+        <v>12</v>
       </c>
       <c r="J639" s="9">
-        <v>9.1953747738005518</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="640" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A640" t="s">
         <v>1</v>
       </c>
       <c r="B640">
         <v>2025</v>
       </c>
       <c r="C640">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="D640" s="6">
-        <v>45990</v>
+        <v>45899</v>
       </c>
       <c r="E640" s="7">
-        <v>825</v>
+        <v>680</v>
       </c>
       <c r="F640" s="8">
-        <v>748.39839782929198</v>
+        <v>680</v>
       </c>
       <c r="G640" s="8">
-        <v>694</v>
+        <v>629</v>
       </c>
       <c r="H640" s="8">
-        <v>803</v>
+        <v>732</v>
       </c>
       <c r="I640" s="8">
-        <v>76.60160217070802</v>
+        <v>0</v>
       </c>
       <c r="J640" s="9">
-        <v>10.235404350528924</v>
+        <v>0</v>
       </c>
     </row>
     <row r="641" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A641" t="s">
         <v>1</v>
       </c>
       <c r="B641">
         <v>2025</v>
       </c>
       <c r="C641">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="D641" s="6">
-        <v>45997</v>
+        <v>45906</v>
       </c>
       <c r="E641" s="7">
-        <v>810</v>
+        <v>680</v>
       </c>
       <c r="F641" s="8">
-        <v>763.30947351064106</v>
+        <v>684</v>
       </c>
       <c r="G641" s="8">
-        <v>709</v>
+        <v>633</v>
       </c>
       <c r="H641" s="8">
-        <v>817</v>
+        <v>736</v>
       </c>
       <c r="I641" s="8">
-        <v>46.690526489358945</v>
+        <v>-4</v>
       </c>
       <c r="J641" s="9">
-        <v>6.1168540558809212</v>
+        <v>-0.6</v>
       </c>
     </row>
     <row r="642" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A642" t="s">
         <v>1</v>
       </c>
       <c r="B642">
         <v>2025</v>
       </c>
       <c r="C642">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="D642" s="6">
-        <v>46004</v>
+        <v>45913</v>
       </c>
       <c r="E642" s="7">
-        <v>865</v>
+        <v>740</v>
       </c>
       <c r="F642" s="8">
-        <v>783.99059510195696</v>
+        <v>691</v>
       </c>
       <c r="G642" s="8">
-        <v>729</v>
+        <v>640</v>
       </c>
       <c r="H642" s="8">
-        <v>840</v>
+        <v>743</v>
       </c>
       <c r="I642" s="8">
-        <v>81.009404898043044</v>
+        <v>49</v>
       </c>
       <c r="J642" s="9">
-        <v>10.332956211994855</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="643" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A643" t="s">
         <v>1</v>
       </c>
       <c r="B643">
         <v>2025</v>
       </c>
       <c r="C643">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="D643" s="6">
-        <v>46011</v>
+        <v>45920</v>
       </c>
       <c r="E643" s="7">
-        <v>890</v>
+        <v>720</v>
       </c>
       <c r="F643" s="8">
-        <v>807.168254125673</v>
+        <v>701</v>
       </c>
       <c r="G643" s="8">
-        <v>751</v>
+        <v>648</v>
       </c>
       <c r="H643" s="8">
-        <v>863</v>
+        <v>754</v>
       </c>
       <c r="I643" s="8">
-        <v>82.831745874326998</v>
+        <v>19</v>
       </c>
       <c r="J643" s="9">
-        <v>10.262017299484924</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="644" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A644" t="s">
         <v>1</v>
       </c>
       <c r="B644">
         <v>2025</v>
       </c>
       <c r="C644">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="D644" s="6">
-        <v>46018</v>
+        <v>45927</v>
       </c>
       <c r="E644" s="7">
-        <v>900</v>
+        <v>750</v>
       </c>
       <c r="F644" s="8">
-        <v>829.20313427568999</v>
+        <v>714</v>
       </c>
       <c r="G644" s="8">
-        <v>772.97500000000002</v>
+        <v>661</v>
       </c>
       <c r="H644" s="8">
-        <v>887</v>
+        <v>767</v>
       </c>
       <c r="I644" s="8">
-        <v>70.79686572431001</v>
+        <v>36</v>
       </c>
       <c r="J644" s="9">
-        <v>8.5379399567937213</v>
+        <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="645" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A645" t="s">
         <v>1</v>
       </c>
       <c r="B645">
         <v>2025</v>
       </c>
       <c r="C645">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="D645" s="6">
-        <v>46025</v>
+        <v>45934</v>
       </c>
       <c r="E645" s="7">
-        <v>950</v>
+        <v>710</v>
       </c>
       <c r="F645" s="8">
-        <v>837.69866172386241</v>
+        <v>727</v>
       </c>
       <c r="G645" s="8">
-        <v>780.98749999999995</v>
+        <v>675</v>
       </c>
       <c r="H645" s="8">
-        <v>896</v>
+        <v>781</v>
       </c>
       <c r="I645" s="8">
-        <v>112.30133827613759</v>
+        <v>-17</v>
       </c>
       <c r="J645" s="9">
-        <v>13.40593502262945</v>
+        <v>-2.4</v>
       </c>
     </row>
     <row r="646" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A646" t="s">
         <v>1</v>
       </c>
       <c r="B646">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C646">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="D646" s="6">
-        <v>46032</v>
+        <v>45941</v>
       </c>
       <c r="E646" s="7">
-        <v>980</v>
+        <v>760</v>
       </c>
       <c r="F646" s="8">
-        <v>846.19418917203495</v>
+        <v>740</v>
       </c>
       <c r="G646" s="8">
-        <v>789</v>
+        <v>687</v>
       </c>
       <c r="H646" s="8">
-        <v>905</v>
+        <v>793</v>
       </c>
       <c r="I646" s="8">
-        <v>133.80581082796505</v>
+        <v>20</v>
       </c>
       <c r="J646" s="9">
-        <v>15.812660089156168</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="647" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A647" t="s">
         <v>1</v>
       </c>
       <c r="B647">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C647">
-        <v>2</v>
+        <v>42</v>
       </c>
       <c r="D647" s="6">
-        <v>46039</v>
+        <v>45948</v>
       </c>
       <c r="E647" s="7">
-        <v>880</v>
+        <v>725</v>
       </c>
       <c r="F647" s="8">
-        <v>854.60459981253496</v>
+        <v>749</v>
       </c>
       <c r="G647" s="8">
-        <v>798</v>
+        <v>696</v>
       </c>
       <c r="H647" s="8">
-        <v>912</v>
+        <v>803</v>
       </c>
       <c r="I647" s="8">
-        <v>25.395400187465043</v>
+        <v>-24</v>
       </c>
       <c r="J647" s="9">
-        <v>2.9715964778373092</v>
+        <v>-3.2</v>
       </c>
     </row>
     <row r="648" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A648" t="s">
         <v>1</v>
       </c>
       <c r="B648">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C648">
-        <v>3</v>
+        <v>43</v>
       </c>
       <c r="D648" s="6">
-        <v>46046</v>
+        <v>45955</v>
       </c>
       <c r="E648" s="7">
-        <v>815</v>
+        <v>755</v>
       </c>
       <c r="F648" s="8">
-        <v>855.39125143659396</v>
+        <v>752</v>
       </c>
       <c r="G648" s="8">
-        <v>798</v>
+        <v>699</v>
       </c>
       <c r="H648" s="8">
-        <v>912</v>
+        <v>807</v>
       </c>
       <c r="I648" s="8">
-        <v>-40.391251436593961</v>
+        <v>3</v>
       </c>
       <c r="J648" s="9">
-        <v>-4.7219621861643475</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="649" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A649" t="s">
         <v>1</v>
       </c>
       <c r="B649">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C649">
-        <v>4</v>
+        <v>44</v>
       </c>
       <c r="D649" s="6">
-        <v>46053</v>
+        <v>45962</v>
       </c>
       <c r="E649" s="7">
-        <v>800</v>
+        <v>720</v>
       </c>
       <c r="F649" s="8">
-        <v>850.60561899460299</v>
+        <v>750</v>
       </c>
       <c r="G649" s="8">
-        <v>794</v>
+        <v>696</v>
       </c>
       <c r="H649" s="8">
-        <v>908.02499999999998</v>
+        <v>806</v>
       </c>
       <c r="I649" s="8">
-        <v>-50.605618994602992</v>
+        <v>-30</v>
       </c>
       <c r="J649" s="9">
-        <v>-5.9493633553018128</v>
+        <v>-4.0999999999999996</v>
       </c>
     </row>
     <row r="650" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A650" t="s">
         <v>1</v>
       </c>
       <c r="B650">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C650">
-        <v>5</v>
+        <v>45</v>
       </c>
       <c r="D650" s="6">
-        <v>46060</v>
+        <v>45969</v>
       </c>
       <c r="E650" s="7">
-        <v>800</v>
+        <v>770</v>
       </c>
       <c r="F650" s="8">
-        <v>842.39354343552895</v>
+        <v>746</v>
       </c>
       <c r="G650" s="8">
-        <v>786</v>
+        <v>693</v>
       </c>
       <c r="H650" s="8">
-        <v>900</v>
+        <v>802</v>
       </c>
       <c r="I650" s="8">
-        <v>-42.393543435528954</v>
+        <v>24</v>
       </c>
       <c r="J650" s="9">
-        <v>-5.0325104894127719</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="651" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A651" t="s">
         <v>1</v>
       </c>
       <c r="B651">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C651">
-        <v>6</v>
+        <v>46</v>
       </c>
       <c r="D651" s="6">
-        <v>46067</v>
+        <v>45976</v>
       </c>
       <c r="E651" s="7">
-        <v>765</v>
+        <v>825</v>
       </c>
       <c r="F651" s="8">
-        <v>832.88420296806498</v>
+        <v>742</v>
       </c>
       <c r="G651" s="8">
-        <v>775</v>
+        <v>689</v>
       </c>
       <c r="H651" s="8">
-        <v>891</v>
+        <v>797</v>
       </c>
       <c r="I651" s="8">
-        <v>-67.884202968064983</v>
+        <v>83</v>
       </c>
       <c r="J651" s="9">
-        <v>-8.1504971190656477</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="652" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A652" t="s">
         <v>1</v>
       </c>
       <c r="B652">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C652">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="D652" s="6">
-        <v>46074</v>
+        <v>45983</v>
       </c>
       <c r="E652" s="7">
-        <v>780</v>
+        <v>810</v>
       </c>
       <c r="F652" s="8">
-        <v>823.94336925357504</v>
+        <v>742</v>
       </c>
       <c r="G652" s="8">
-        <v>768</v>
+        <v>688</v>
       </c>
       <c r="H652" s="8">
-        <v>881</v>
+        <v>796</v>
       </c>
       <c r="I652" s="8">
-        <v>-43.943369253575042</v>
+        <v>68</v>
       </c>
       <c r="J652" s="9">
-        <v>-5.3332997015782837</v>
+        <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="653" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A653" t="s">
         <v>1</v>
       </c>
       <c r="B653">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C653">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="D653" s="6">
-        <v>46081</v>
+        <v>45990</v>
       </c>
       <c r="E653" s="7">
-        <v>785</v>
+        <v>825</v>
       </c>
       <c r="F653" s="8">
-        <v>815.98247156138098</v>
+        <v>748</v>
       </c>
       <c r="G653" s="8">
-        <v>760</v>
+        <v>694</v>
       </c>
       <c r="H653" s="8">
-        <v>873</v>
+        <v>803</v>
       </c>
       <c r="I653" s="8">
-        <v>-30.982471561380976</v>
+        <v>77</v>
       </c>
       <c r="J653" s="9">
-        <v>-3.7969530769571662</v>
+        <v>10.199999999999999</v>
       </c>
     </row>
     <row r="654" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A654" t="s">
         <v>1</v>
       </c>
       <c r="B654">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C654">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="D654" s="6">
-        <v>46088</v>
+        <v>45997</v>
       </c>
       <c r="E654" s="7">
-        <v>835</v>
+        <v>810</v>
       </c>
       <c r="F654" s="8">
-        <v>808.78705763363496</v>
+        <v>763</v>
       </c>
       <c r="G654" s="8">
-        <v>753</v>
+        <v>709</v>
       </c>
       <c r="H654" s="8">
-        <v>864</v>
+        <v>817</v>
       </c>
       <c r="I654" s="8">
-        <v>26.212942366365041</v>
+        <v>47</v>
       </c>
       <c r="J654" s="9">
-        <v>3.241019019648931</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="655" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A655" t="s">
         <v>1</v>
       </c>
       <c r="B655">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C655">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D655" s="6">
-        <v>46095</v>
+        <v>46004</v>
       </c>
       <c r="E655" s="7">
-        <v>815</v>
+        <v>865</v>
       </c>
       <c r="F655" s="8">
-        <v>802.14904795179996</v>
+        <v>784</v>
       </c>
       <c r="G655" s="8">
-        <v>746</v>
+        <v>729</v>
       </c>
       <c r="H655" s="8">
-        <v>859</v>
+        <v>840</v>
       </c>
       <c r="I655" s="8">
-        <v>12.850952048200043</v>
+        <v>81</v>
       </c>
       <c r="J655" s="9">
-        <v>1.6020653619191592</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="656" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A656" t="s">
         <v>1</v>
       </c>
       <c r="B656">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C656">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="D656" s="6">
-        <v>46102</v>
+        <v>46011</v>
       </c>
       <c r="E656" s="7">
-        <v>800</v>
+        <v>890</v>
       </c>
       <c r="F656" s="8">
-        <v>795.86808055983101</v>
+        <v>807</v>
       </c>
       <c r="G656" s="8">
-        <v>741</v>
+        <v>751</v>
       </c>
       <c r="H656" s="8">
-        <v>854</v>
+        <v>863</v>
       </c>
       <c r="I656" s="8">
-        <v>4.1319194401689856</v>
+        <v>83</v>
       </c>
       <c r="J656" s="9">
-        <v>0.51917139801140877</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="657" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A657" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B657">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="C657">
-        <v>1</v>
+        <v>52</v>
       </c>
       <c r="D657" s="6">
-        <v>43834</v>
+        <v>46018</v>
       </c>
       <c r="E657" s="7">
-        <v>736</v>
+        <v>900</v>
       </c>
       <c r="F657" s="8">
-        <v>745.52879955222204</v>
+        <v>829</v>
       </c>
       <c r="G657" s="8">
-        <v>693</v>
+        <v>773</v>
       </c>
       <c r="H657" s="8">
-        <v>801</v>
+        <v>887</v>
       </c>
       <c r="I657" s="8">
-        <v>-9.5287995522220399</v>
+        <v>71</v>
       </c>
       <c r="J657" s="9">
-        <v>-1.278126285389007</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="658" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A658" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B658">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="C658">
-        <v>2</v>
+        <v>53</v>
       </c>
       <c r="D658" s="6">
-        <v>43841</v>
+        <v>46025</v>
       </c>
       <c r="E658" s="7">
-        <v>796</v>
+        <v>955</v>
       </c>
       <c r="F658" s="8">
-        <v>757.50409858193598</v>
+        <v>838</v>
       </c>
       <c r="G658" s="8">
-        <v>704</v>
+        <v>781</v>
       </c>
       <c r="H658" s="8">
-        <v>812</v>
+        <v>896</v>
       </c>
       <c r="I658" s="8">
-        <v>38.495901418064022</v>
+        <v>117</v>
       </c>
       <c r="J658" s="9">
-        <v>5.0819396872081768</v>
+        <v>14</v>
       </c>
     </row>
     <row r="659" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A659" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B659">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C659">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D659" s="6">
-        <v>43848</v>
+        <v>46032</v>
       </c>
       <c r="E659" s="7">
-        <v>758</v>
+        <v>980</v>
       </c>
       <c r="F659" s="8">
-        <v>764.706561543563</v>
+        <v>846</v>
       </c>
       <c r="G659" s="8">
-        <v>712</v>
+        <v>789</v>
       </c>
       <c r="H659" s="8">
-        <v>819</v>
+        <v>905</v>
       </c>
       <c r="I659" s="8">
-        <v>-6.7065615435629979</v>
+        <v>134</v>
       </c>
       <c r="J659" s="9">
-        <v>-0.87701111522122233</v>
+        <v>15.8</v>
       </c>
     </row>
     <row r="660" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A660" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B660">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C660">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D660" s="6">
-        <v>43855</v>
+        <v>46039</v>
       </c>
       <c r="E660" s="7">
-        <v>745</v>
+        <v>880</v>
       </c>
       <c r="F660" s="8">
-        <v>767.70793527621197</v>
+        <v>855</v>
       </c>
       <c r="G660" s="8">
-        <v>713</v>
+        <v>798</v>
       </c>
       <c r="H660" s="8">
-        <v>823</v>
+        <v>912</v>
       </c>
       <c r="I660" s="8">
-        <v>-22.70793527621197</v>
+        <v>25</v>
       </c>
       <c r="J660" s="9">
-        <v>-2.9578872684234909</v>
+        <v>3</v>
       </c>
     </row>
     <row r="661" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A661" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B661">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C661">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D661" s="6">
-        <v>43862</v>
+        <v>46046</v>
       </c>
       <c r="E661" s="7">
-        <v>706</v>
+        <v>815</v>
       </c>
       <c r="F661" s="8">
-        <v>767.16846368818597</v>
+        <v>855</v>
       </c>
       <c r="G661" s="8">
-        <v>714</v>
+        <v>798</v>
       </c>
       <c r="H661" s="8">
-        <v>822.02499999999998</v>
+        <v>912</v>
       </c>
       <c r="I661" s="8">
-        <v>-61.168463688185966</v>
+        <v>-40</v>
       </c>
       <c r="J661" s="9">
-        <v>-7.973276611777905</v>
+        <v>-4.7</v>
       </c>
     </row>
     <row r="662" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A662" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B662">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C662">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D662" s="6">
-        <v>43869</v>
+        <v>46053</v>
       </c>
       <c r="E662" s="7">
-        <v>741</v>
+        <v>810</v>
       </c>
       <c r="F662" s="8">
-        <v>763.80248859345397</v>
+        <v>851</v>
       </c>
       <c r="G662" s="8">
-        <v>711</v>
+        <v>794</v>
       </c>
       <c r="H662" s="8">
-        <v>817</v>
+        <v>908</v>
       </c>
       <c r="I662" s="8">
-        <v>-22.802488593453972</v>
+        <v>-41</v>
       </c>
       <c r="J662" s="9">
-        <v>-2.9853907173626624</v>
+        <v>-4.8</v>
       </c>
     </row>
     <row r="663" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A663" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B663">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C663">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D663" s="6">
-        <v>43876</v>
+        <v>46060</v>
       </c>
       <c r="E663" s="7">
-        <v>718</v>
+        <v>795</v>
       </c>
       <c r="F663" s="8">
-        <v>758.34280100798696</v>
+        <v>842</v>
       </c>
       <c r="G663" s="8">
-        <v>704</v>
+        <v>786</v>
       </c>
       <c r="H663" s="8">
-        <v>813</v>
+        <v>900</v>
       </c>
       <c r="I663" s="8">
-        <v>-40.342801007986964</v>
+        <v>-47</v>
       </c>
       <c r="J663" s="9">
-        <v>-5.3198633855775341</v>
+        <v>-5.6</v>
       </c>
     </row>
     <row r="664" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A664" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B664">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C664">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D664" s="6">
-        <v>43883</v>
+        <v>46067</v>
       </c>
       <c r="E664" s="7">
-        <v>702</v>
+        <v>770</v>
       </c>
       <c r="F664" s="8">
-        <v>751.47838658489195</v>
+        <v>833</v>
       </c>
       <c r="G664" s="8">
-        <v>698</v>
+        <v>775</v>
       </c>
       <c r="H664" s="8">
-        <v>806</v>
+        <v>891</v>
       </c>
       <c r="I664" s="8">
-        <v>-49.47838658489195</v>
+        <v>-63</v>
       </c>
       <c r="J664" s="9">
-        <v>-6.584139672964838</v>
+        <v>-7.6</v>
       </c>
     </row>
     <row r="665" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A665" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B665">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C665">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D665" s="6">
-        <v>43890</v>
+        <v>46074</v>
       </c>
       <c r="E665" s="7">
-        <v>721</v>
+        <v>780</v>
       </c>
       <c r="F665" s="8">
-        <v>743.86532140301404</v>
+        <v>824</v>
       </c>
       <c r="G665" s="8">
-        <v>691</v>
+        <v>768</v>
       </c>
       <c r="H665" s="8">
-        <v>799</v>
+        <v>881</v>
       </c>
       <c r="I665" s="8">
-        <v>-22.865321403014036</v>
+        <v>-44</v>
       </c>
       <c r="J665" s="9">
-        <v>-3.0738523150786818</v>
+        <v>-5.3</v>
       </c>
     </row>
     <row r="666" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A666" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B666">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C666">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D666" s="6">
-        <v>43897</v>
+        <v>46081</v>
       </c>
       <c r="E666" s="7">
-        <v>697</v>
+        <v>790</v>
       </c>
       <c r="F666" s="8">
-        <v>736.13833319291496</v>
+        <v>816</v>
       </c>
       <c r="G666" s="8">
-        <v>684</v>
+        <v>760</v>
       </c>
       <c r="H666" s="8">
-        <v>790</v>
+        <v>873</v>
       </c>
       <c r="I666" s="8">
-        <v>-39.138333192914956</v>
+        <v>-26</v>
       </c>
       <c r="J666" s="9">
-        <v>-5.3167090243972126</v>
+        <v>-3.2</v>
       </c>
     </row>
     <row r="667" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A667" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B667">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C667">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D667" s="6">
-        <v>43904</v>
+        <v>46088</v>
       </c>
       <c r="E667" s="7">
-        <v>706</v>
+        <v>840</v>
       </c>
       <c r="F667" s="8">
-        <v>728.907245248148</v>
+        <v>809</v>
       </c>
       <c r="G667" s="8">
-        <v>676</v>
+        <v>753</v>
       </c>
       <c r="H667" s="8">
-        <v>783</v>
+        <v>864</v>
       </c>
       <c r="I667" s="8">
-        <v>-22.907245248148001</v>
+        <v>31</v>
       </c>
       <c r="J667" s="9">
-        <v>-3.1426831599608391</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="668" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A668" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B668">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C668">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D668" s="6">
-        <v>43911</v>
+        <v>46095</v>
       </c>
       <c r="E668" s="7">
-        <v>694</v>
+        <v>820</v>
       </c>
       <c r="F668" s="8">
-        <v>722.70486932754</v>
+        <v>802</v>
       </c>
       <c r="G668" s="8">
-        <v>670</v>
+        <v>746</v>
       </c>
       <c r="H668" s="8">
-        <v>774</v>
+        <v>859</v>
       </c>
       <c r="I668" s="8">
-        <v>-28.704869327539996</v>
+        <v>18</v>
       </c>
       <c r="J668" s="9">
-        <v>-3.9718660473741068</v>
+        <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="669" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A669" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B669">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C669">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D669" s="6">
-        <v>43918</v>
+        <v>46102</v>
       </c>
       <c r="E669" s="7">
-        <v>740</v>
+        <v>810</v>
       </c>
       <c r="F669" s="8">
-        <v>717.25122061014201</v>
+        <v>796</v>
       </c>
       <c r="G669" s="8">
-        <v>665</v>
+        <v>741</v>
       </c>
       <c r="H669" s="8">
-        <v>771</v>
+        <v>854</v>
       </c>
       <c r="I669" s="8">
-        <v>22.748779389857987</v>
+        <v>14</v>
       </c>
       <c r="J669" s="9">
-        <v>3.1716613002772363</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="670" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A670" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B670">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C670">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D670" s="6">
-        <v>43925</v>
+        <v>46109</v>
       </c>
       <c r="E670" s="7">
-        <v>769</v>
+        <v>740</v>
       </c>
       <c r="F670" s="8">
-        <v>711.66817589966797</v>
+        <v>790</v>
       </c>
       <c r="G670" s="8">
-        <v>658</v>
+        <v>734</v>
       </c>
       <c r="H670" s="8">
-        <v>765</v>
+        <v>845</v>
       </c>
       <c r="I670" s="8">
-        <v>57.331824100332028</v>
+        <v>-50</v>
       </c>
       <c r="J670" s="9">
-        <v>8.0559769344547476</v>
+        <v>-6.3</v>
       </c>
     </row>
     <row r="671" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A671" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B671">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C671">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D671" s="6">
-        <v>43932</v>
+        <v>46116</v>
       </c>
       <c r="E671" s="7">
-        <v>938</v>
+        <v>735</v>
       </c>
       <c r="F671" s="8">
-        <v>705.08992570983003</v>
+        <v>784</v>
       </c>
       <c r="G671" s="8">
-        <v>653</v>
+        <v>727</v>
       </c>
       <c r="H671" s="8">
-        <v>758</v>
+        <v>840</v>
       </c>
       <c r="I671" s="8">
-        <v>232.91007429016997</v>
+        <v>-49</v>
       </c>
       <c r="J671" s="9">
-        <v>33.032676513665137</v>
+        <v>-6.2</v>
       </c>
     </row>
     <row r="672" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A672" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B672">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C672">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D672" s="6">
-        <v>43939</v>
+        <v>46123</v>
       </c>
       <c r="E672" s="7">
-        <v>990</v>
+        <v>770</v>
       </c>
       <c r="F672" s="8">
-        <v>696.685813906259</v>
+        <v>777</v>
       </c>
       <c r="G672" s="8">
-        <v>646</v>
+        <v>723</v>
       </c>
       <c r="H672" s="8">
-        <v>748</v>
+        <v>833</v>
       </c>
       <c r="I672" s="8">
-        <v>293.314186093741</v>
+        <v>-7</v>
       </c>
       <c r="J672" s="9">
-        <v>42.101357633386129</v>
+        <v>-0.9</v>
       </c>
     </row>
     <row r="673" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A673" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B673">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C673">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D673" s="6">
-        <v>43946</v>
+        <v>46130</v>
       </c>
       <c r="E673" s="7">
-        <v>1082</v>
+        <v>725</v>
       </c>
       <c r="F673" s="8">
-        <v>685.70063158920402</v>
+        <v>770</v>
       </c>
       <c r="G673" s="8">
-        <v>634</v>
+        <v>715</v>
       </c>
       <c r="H673" s="8">
-        <v>738.02499999999998</v>
+        <v>827</v>
       </c>
       <c r="I673" s="8">
-        <v>396.29936841079598</v>
+        <v>-45</v>
       </c>
       <c r="J673" s="9">
-        <v>57.794808718830922</v>
+        <v>-5.9</v>
       </c>
     </row>
     <row r="674" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A674" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B674">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C674">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D674" s="6">
-        <v>43953</v>
+        <v>46137</v>
       </c>
       <c r="E674" s="7">
-        <v>1123</v>
+        <v>750</v>
       </c>
       <c r="F674" s="8">
-        <v>672.34812713638098</v>
+        <v>763</v>
       </c>
       <c r="G674" s="8">
-        <v>623</v>
+        <v>709</v>
       </c>
       <c r="H674" s="8">
-        <v>723</v>
+        <v>818</v>
       </c>
       <c r="I674" s="8">
-        <v>450.65187286361902</v>
+        <v>-13</v>
       </c>
       <c r="J674" s="9">
-        <v>67.026567737015142</v>
+        <v>-1.7</v>
       </c>
     </row>
     <row r="675" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A675" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B675">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C675">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D675" s="6">
-        <v>43960</v>
+        <v>46144</v>
       </c>
       <c r="E675" s="7">
-        <v>981</v>
+        <v>825</v>
       </c>
       <c r="F675" s="8">
-        <v>657.99533045535804</v>
+        <v>755</v>
       </c>
       <c r="G675" s="8">
-        <v>608</v>
+        <v>701</v>
       </c>
       <c r="H675" s="8">
-        <v>709</v>
+        <v>809</v>
       </c>
       <c r="I675" s="8">
-        <v>323.00466954464196</v>
+        <v>70</v>
       </c>
       <c r="J675" s="9">
-        <v>49.08920391898684</v>
+        <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="676" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A676" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B676">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C676">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D676" s="6">
-        <v>43967</v>
+        <v>46151</v>
       </c>
       <c r="E676" s="7">
-        <v>900</v>
+        <v>785</v>
       </c>
       <c r="F676" s="8">
-        <v>643.98744510743097</v>
+        <v>746</v>
       </c>
       <c r="G676" s="8">
-        <v>595</v>
+        <v>693</v>
       </c>
       <c r="H676" s="8">
-        <v>695</v>
+        <v>800</v>
       </c>
       <c r="I676" s="8">
-        <v>256.01255489256903</v>
+        <v>39</v>
       </c>
       <c r="J676" s="9">
-        <v>39.754277329096169</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="677" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A677" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B677">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C677">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D677" s="6">
-        <v>43974</v>
+        <v>46158</v>
       </c>
       <c r="E677" s="7">
-        <v>814</v>
+        <v>755</v>
       </c>
       <c r="F677" s="8">
-        <v>631.56053109141999</v>
+        <v>737</v>
       </c>
       <c r="G677" s="8">
-        <v>582</v>
+        <v>683</v>
       </c>
       <c r="H677" s="8">
-        <v>683</v>
+        <v>792</v>
       </c>
       <c r="I677" s="8">
-        <v>182.43946890858001</v>
+        <v>18</v>
       </c>
       <c r="J677" s="9">
-        <v>28.887091565601878</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="678" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A678" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B678">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C678">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D678" s="6">
-        <v>43981</v>
+        <v>46165</v>
       </c>
       <c r="E678" s="7">
-        <v>871</v>
+        <v>740</v>
       </c>
       <c r="F678" s="8">
-        <v>621.85717922140702</v>
+        <v>729</v>
       </c>
       <c r="G678" s="8">
-        <v>573</v>
+        <v>676</v>
       </c>
       <c r="H678" s="8">
-        <v>671</v>
+        <v>783</v>
       </c>
       <c r="I678" s="8">
-        <v>249.14282077859298</v>
+        <v>11</v>
       </c>
       <c r="J678" s="9">
-        <v>40.064315264564584</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="679" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A679" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B679">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C679">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D679" s="6">
-        <v>43988</v>
+        <v>46172</v>
       </c>
       <c r="E679" s="7">
-        <v>739</v>
+        <v>720</v>
       </c>
       <c r="F679" s="8">
-        <v>615.39418050916595</v>
+        <v>721</v>
       </c>
       <c r="G679" s="8">
-        <v>567</v>
+        <v>669</v>
       </c>
       <c r="H679" s="8">
-        <v>665</v>
+        <v>776</v>
       </c>
       <c r="I679" s="8">
-        <v>123.60581949083405</v>
+        <v>-1</v>
       </c>
       <c r="J679" s="9">
-        <v>20.0856334696836</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="680" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A680" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B680">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C680">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D680" s="6">
-        <v>43995</v>
+        <v>46179</v>
       </c>
       <c r="E680" s="7">
-        <v>606</v>
+        <v>805</v>
       </c>
       <c r="F680" s="8">
-        <v>611.42898549298502</v>
+        <v>715</v>
       </c>
       <c r="G680" s="8">
-        <v>562</v>
+        <v>662</v>
       </c>
       <c r="H680" s="8">
-        <v>660</v>
+        <v>769</v>
       </c>
       <c r="I680" s="8">
-        <v>-5.4289854929850208</v>
+        <v>90</v>
       </c>
       <c r="J680" s="9">
-        <v>-0.88791758680000044</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="681" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A681" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B681">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C681">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D681" s="6">
-        <v>44002</v>
+        <v>46186</v>
       </c>
       <c r="E681" s="7">
-        <v>613</v>
+        <v>730</v>
       </c>
       <c r="F681" s="8">
-        <v>609.10029019211004</v>
+        <v>710</v>
       </c>
       <c r="G681" s="8">
-        <v>562</v>
+        <v>659</v>
       </c>
       <c r="H681" s="8">
-        <v>658</v>
+        <v>762</v>
       </c>
       <c r="I681" s="8">
-        <v>3.8997098078899626</v>
+        <v>20</v>
       </c>
       <c r="J681" s="9">
-        <v>0.64024100311297616</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="682" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A682" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B682">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="C682">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D682" s="6">
-        <v>44009</v>
+        <v>46193</v>
       </c>
       <c r="E682" s="7">
-        <v>587</v>
+        <v>690</v>
       </c>
       <c r="F682" s="8">
-        <v>607.577908442477</v>
+        <v>707</v>
       </c>
       <c r="G682" s="8">
-        <v>559</v>
+        <v>655</v>
       </c>
       <c r="H682" s="8">
-        <v>657</v>
+        <v>760</v>
       </c>
       <c r="I682" s="8">
-        <v>-20.577908442476996</v>
+        <v>-17</v>
       </c>
       <c r="J682" s="9">
-        <v>-3.3868756840136598</v>
+        <v>-2.4</v>
       </c>
     </row>
     <row r="683" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A683" t="s">
         <v>0</v>
       </c>
       <c r="B683">
         <v>2020</v>
       </c>
       <c r="C683">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="D683" s="6">
-        <v>44016</v>
+        <v>43834</v>
       </c>
       <c r="E683" s="7">
-        <v>525</v>
+        <v>736</v>
       </c>
       <c r="F683" s="8">
-        <v>606.04624814606098</v>
+        <v>746</v>
       </c>
       <c r="G683" s="8">
-        <v>558</v>
+        <v>693</v>
       </c>
       <c r="H683" s="8">
-        <v>655</v>
+        <v>801</v>
       </c>
       <c r="I683" s="8">
-        <v>-81.046248146060975</v>
+        <v>-10</v>
       </c>
       <c r="J683" s="9">
-        <v>-13.372947756707887</v>
+        <v>-1.3</v>
       </c>
     </row>
     <row r="684" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A684" t="s">
         <v>0</v>
       </c>
       <c r="B684">
         <v>2020</v>
       </c>
       <c r="C684">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="D684" s="6">
-        <v>44023</v>
+        <v>43841</v>
       </c>
       <c r="E684" s="7">
-        <v>616</v>
+        <v>796</v>
       </c>
       <c r="F684" s="8">
-        <v>603.89325420546902</v>
+        <v>758</v>
       </c>
       <c r="G684" s="8">
-        <v>556</v>
+        <v>704</v>
       </c>
       <c r="H684" s="8">
-        <v>654</v>
+        <v>812</v>
       </c>
       <c r="I684" s="8">
-        <v>12.10674579453098</v>
+        <v>38</v>
       </c>
       <c r="J684" s="9">
-        <v>2.0047824197770865</v>
+        <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="685" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A685" t="s">
         <v>0</v>
       </c>
       <c r="B685">
         <v>2020</v>
       </c>
       <c r="C685">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="D685" s="6">
-        <v>44030</v>
+        <v>43848</v>
       </c>
       <c r="E685" s="7">
-        <v>590</v>
+        <v>758</v>
       </c>
       <c r="F685" s="8">
-        <v>601.29033465649104</v>
+        <v>765</v>
       </c>
       <c r="G685" s="8">
-        <v>554</v>
+        <v>712</v>
       </c>
       <c r="H685" s="8">
-        <v>650</v>
+        <v>819</v>
       </c>
       <c r="I685" s="8">
-        <v>-11.290334656491041</v>
+        <v>-7</v>
       </c>
       <c r="J685" s="9">
-        <v>-1.8776843740455433</v>
+        <v>-0.9</v>
       </c>
     </row>
     <row r="686" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A686" t="s">
         <v>0</v>
       </c>
       <c r="B686">
         <v>2020</v>
       </c>
       <c r="C686">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="D686" s="6">
-        <v>44037</v>
+        <v>43855</v>
       </c>
       <c r="E686" s="7">
-        <v>554</v>
+        <v>745</v>
       </c>
       <c r="F686" s="8">
-        <v>598.59994127618199</v>
+        <v>768</v>
       </c>
       <c r="G686" s="8">
-        <v>550</v>
+        <v>713</v>
       </c>
       <c r="H686" s="8">
-        <v>648</v>
+        <v>823</v>
       </c>
       <c r="I686" s="8">
-        <v>-44.599941276181994</v>
+        <v>-23</v>
       </c>
       <c r="J686" s="9">
-        <v>-7.4507092635354013</v>
+        <v>-3</v>
       </c>
     </row>
     <row r="687" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A687" t="s">
         <v>0</v>
       </c>
       <c r="B687">
         <v>2020</v>
       </c>
       <c r="C687">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="D687" s="6">
-        <v>44044</v>
+        <v>43862</v>
       </c>
       <c r="E687" s="7">
-        <v>541</v>
+        <v>706</v>
       </c>
       <c r="F687" s="8">
-        <v>596.17847051135595</v>
+        <v>767</v>
       </c>
       <c r="G687" s="8">
-        <v>548</v>
+        <v>714</v>
       </c>
       <c r="H687" s="8">
-        <v>645</v>
+        <v>822</v>
       </c>
       <c r="I687" s="8">
-        <v>-55.178470511355954</v>
+        <v>-61</v>
       </c>
       <c r="J687" s="9">
-        <v>-9.2553611444620145</v>
+        <v>-8</v>
       </c>
     </row>
     <row r="688" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A688" t="s">
         <v>0</v>
       </c>
       <c r="B688">
         <v>2020</v>
       </c>
       <c r="C688">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="D688" s="6">
-        <v>44051</v>
+        <v>43869</v>
       </c>
       <c r="E688" s="7">
-        <v>652</v>
+        <v>741</v>
       </c>
       <c r="F688" s="8">
-        <v>594.37679789169795</v>
+        <v>764</v>
       </c>
       <c r="G688" s="8">
-        <v>548</v>
+        <v>711</v>
       </c>
       <c r="H688" s="8">
-        <v>642</v>
+        <v>817</v>
       </c>
       <c r="I688" s="8">
-        <v>57.623202108302053</v>
+        <v>-23</v>
       </c>
       <c r="J688" s="9">
-        <v>9.6947260244168518</v>
+        <v>-3</v>
       </c>
     </row>
     <row r="689" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A689" t="s">
         <v>0</v>
       </c>
       <c r="B689">
         <v>2020</v>
       </c>
       <c r="C689">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="D689" s="6">
-        <v>44058</v>
+        <v>43876</v>
       </c>
       <c r="E689" s="7">
-        <v>610</v>
+        <v>718</v>
       </c>
       <c r="F689" s="8">
-        <v>593.54329676579596</v>
+        <v>758</v>
       </c>
       <c r="G689" s="8">
-        <v>546</v>
+        <v>704</v>
       </c>
       <c r="H689" s="8">
-        <v>642</v>
+        <v>813</v>
       </c>
       <c r="I689" s="8">
-        <v>16.456703234204042</v>
+        <v>-40</v>
       </c>
       <c r="J689" s="9">
-        <v>2.7726205188191528</v>
+        <v>-5.3</v>
       </c>
     </row>
     <row r="690" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A690" t="s">
         <v>0</v>
       </c>
       <c r="B690">
         <v>2020</v>
       </c>
       <c r="C690">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="D690" s="6">
-        <v>44065</v>
+        <v>43883</v>
       </c>
       <c r="E690" s="7">
-        <v>554</v>
+        <v>702</v>
       </c>
       <c r="F690" s="8">
-        <v>594.03103897275901</v>
+        <v>751</v>
       </c>
       <c r="G690" s="8">
-        <v>547</v>
+        <v>698</v>
       </c>
       <c r="H690" s="8">
-        <v>642</v>
+        <v>806</v>
       </c>
       <c r="I690" s="8">
-        <v>-40.031038972759006</v>
+        <v>-49</v>
       </c>
       <c r="J690" s="9">
-        <v>-6.7388800157620636</v>
+        <v>-6.6</v>
       </c>
     </row>
     <row r="691" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A691" t="s">
         <v>0</v>
       </c>
       <c r="B691">
         <v>2020</v>
       </c>
       <c r="C691">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D691" s="6">
-        <v>44072</v>
+        <v>43890</v>
       </c>
       <c r="E691" s="7">
-        <v>632</v>
+        <v>721</v>
       </c>
       <c r="F691" s="8">
-        <v>596.20303099616399</v>
+        <v>744</v>
       </c>
       <c r="G691" s="8">
-        <v>548</v>
+        <v>691</v>
       </c>
       <c r="H691" s="8">
-        <v>644</v>
+        <v>799</v>
       </c>
       <c r="I691" s="8">
-        <v>35.796969003836011</v>
+        <v>-23</v>
       </c>
       <c r="J691" s="9">
-        <v>6.0041575005119938</v>
+        <v>-3.1</v>
       </c>
     </row>
     <row r="692" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A692" t="s">
         <v>0</v>
       </c>
       <c r="B692">
         <v>2020</v>
       </c>
       <c r="C692">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D692" s="6">
-        <v>44079</v>
+        <v>43897</v>
       </c>
       <c r="E692" s="7">
-        <v>557</v>
+        <v>697</v>
       </c>
       <c r="F692" s="8">
-        <v>600.440067036654</v>
+        <v>736</v>
       </c>
       <c r="G692" s="8">
-        <v>553</v>
+        <v>684</v>
       </c>
       <c r="H692" s="8">
-        <v>649</v>
+        <v>790</v>
       </c>
       <c r="I692" s="8">
-        <v>-43.440067036654</v>
+        <v>-39</v>
       </c>
       <c r="J692" s="9">
-        <v>-7.2347049141879154</v>
+        <v>-5.3</v>
       </c>
     </row>
     <row r="693" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A693" t="s">
         <v>0</v>
       </c>
       <c r="B693">
         <v>2020</v>
       </c>
       <c r="C693">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D693" s="6">
-        <v>44086</v>
+        <v>43904</v>
       </c>
       <c r="E693" s="7">
-        <v>574</v>
+        <v>706</v>
       </c>
       <c r="F693" s="8">
-        <v>607.15241848937001</v>
+        <v>729</v>
       </c>
       <c r="G693" s="8">
-        <v>558</v>
+        <v>676</v>
       </c>
       <c r="H693" s="8">
-        <v>656</v>
+        <v>783</v>
       </c>
       <c r="I693" s="8">
-        <v>-33.152418489370007</v>
+        <v>-23</v>
       </c>
       <c r="J693" s="9">
-        <v>-5.4603123498799704</v>
+        <v>-3.1</v>
       </c>
     </row>
     <row r="694" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A694" t="s">
         <v>0</v>
       </c>
       <c r="B694">
         <v>2020</v>
       </c>
       <c r="C694">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="D694" s="6">
-        <v>44093</v>
+        <v>43911</v>
       </c>
       <c r="E694" s="7">
-        <v>631</v>
+        <v>694</v>
       </c>
       <c r="F694" s="8">
-        <v>616.72516932650501</v>
+        <v>723</v>
       </c>
       <c r="G694" s="8">
-        <v>568</v>
+        <v>670</v>
       </c>
       <c r="H694" s="8">
-        <v>665.02499999999998</v>
+        <v>774</v>
       </c>
       <c r="I694" s="8">
-        <v>14.274830673494989</v>
+        <v>-29</v>
       </c>
       <c r="J694" s="9">
-        <v>2.3146178206224164</v>
+        <v>-4</v>
       </c>
     </row>
     <row r="695" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A695" t="s">
         <v>0</v>
       </c>
       <c r="B695">
         <v>2020</v>
       </c>
       <c r="C695">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="D695" s="6">
-        <v>44100</v>
+        <v>43918</v>
       </c>
       <c r="E695" s="7">
-        <v>639</v>
+        <v>740</v>
       </c>
       <c r="F695" s="8">
-        <v>628.54165623588904</v>
+        <v>717</v>
       </c>
       <c r="G695" s="8">
-        <v>580</v>
+        <v>665</v>
       </c>
       <c r="H695" s="8">
-        <v>678</v>
+        <v>771</v>
       </c>
       <c r="I695" s="8">
-        <v>10.458343764110964</v>
+        <v>23</v>
       </c>
       <c r="J695" s="9">
-        <v>1.6639062280680434</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="696" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A696" t="s">
         <v>0</v>
       </c>
       <c r="B696">
         <v>2020</v>
       </c>
       <c r="C696">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="D696" s="6">
-        <v>44107</v>
+        <v>43925</v>
       </c>
       <c r="E696" s="7">
-        <v>642</v>
+        <v>769</v>
       </c>
       <c r="F696" s="8">
-        <v>641.12831889777101</v>
+        <v>712</v>
       </c>
       <c r="G696" s="8">
-        <v>592</v>
+        <v>658</v>
       </c>
       <c r="H696" s="8">
-        <v>691</v>
+        <v>765</v>
       </c>
       <c r="I696" s="8">
-        <v>0.87168110222899031</v>
+        <v>57</v>
       </c>
       <c r="J696" s="9">
-        <v>0.13596047414152679</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="697" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A697" t="s">
         <v>0</v>
       </c>
       <c r="B697">
         <v>2020</v>
       </c>
       <c r="C697">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D697" s="6">
-        <v>44114</v>
+        <v>43932</v>
       </c>
       <c r="E697" s="7">
-        <v>724</v>
+        <v>938</v>
       </c>
       <c r="F697" s="8">
-        <v>652.87485123404701</v>
+        <v>705</v>
       </c>
       <c r="G697" s="8">
-        <v>602</v>
+        <v>653</v>
       </c>
       <c r="H697" s="8">
-        <v>703.02499999999998</v>
+        <v>758</v>
       </c>
       <c r="I697" s="8">
-        <v>71.125148765952986</v>
+        <v>233</v>
       </c>
       <c r="J697" s="9">
-        <v>10.894147420675509</v>
+        <v>33</v>
       </c>
     </row>
     <row r="698" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A698" t="s">
         <v>0</v>
       </c>
       <c r="B698">
         <v>2020</v>
       </c>
       <c r="C698">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="D698" s="6">
-        <v>44121</v>
+        <v>43939</v>
       </c>
       <c r="E698" s="7">
-        <v>660</v>
+        <v>990</v>
       </c>
       <c r="F698" s="8">
-        <v>662.05578901278204</v>
+        <v>697</v>
       </c>
       <c r="G698" s="8">
-        <v>612</v>
+        <v>646</v>
       </c>
       <c r="H698" s="8">
-        <v>713.02499999999998</v>
+        <v>748</v>
       </c>
       <c r="I698" s="8">
-        <v>-2.0557890127820428</v>
+        <v>293</v>
       </c>
       <c r="J698" s="9">
-        <v>-0.31051597869833358</v>
+        <v>42.1</v>
       </c>
     </row>
     <row r="699" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A699" t="s">
         <v>0</v>
       </c>
       <c r="B699">
         <v>2020</v>
       </c>
       <c r="C699">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="D699" s="6">
-        <v>44128</v>
+        <v>43946</v>
       </c>
       <c r="E699" s="7">
-        <v>656</v>
+        <v>1082</v>
       </c>
       <c r="F699" s="8">
-        <v>666.91830437355702</v>
+        <v>686</v>
       </c>
       <c r="G699" s="8">
-        <v>616</v>
+        <v>634</v>
       </c>
       <c r="H699" s="8">
-        <v>719</v>
+        <v>738</v>
       </c>
       <c r="I699" s="8">
-        <v>-10.918304373557021</v>
+        <v>396</v>
       </c>
       <c r="J699" s="9">
-        <v>-1.6371277114387652</v>
+        <v>57.8</v>
       </c>
     </row>
     <row r="700" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A700" t="s">
         <v>0</v>
       </c>
       <c r="B700">
         <v>2020</v>
       </c>
       <c r="C700">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="D700" s="6">
-        <v>44135</v>
+        <v>43953</v>
       </c>
       <c r="E700" s="7">
-        <v>670</v>
+        <v>1123</v>
       </c>
       <c r="F700" s="8">
-        <v>667.40924472148697</v>
+        <v>672</v>
       </c>
       <c r="G700" s="8">
-        <v>616.97500000000002</v>
+        <v>623</v>
       </c>
       <c r="H700" s="8">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="I700" s="8">
-        <v>2.5907552785130292</v>
+        <v>451</v>
       </c>
       <c r="J700" s="9">
-        <v>0.38818090983954789</v>
+        <v>67</v>
       </c>
     </row>
     <row r="701" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A701" t="s">
         <v>0</v>
       </c>
       <c r="B701">
         <v>2020</v>
       </c>
       <c r="C701">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="D701" s="6">
-        <v>44142</v>
+        <v>43960</v>
       </c>
       <c r="E701" s="7">
-        <v>718</v>
+        <v>981</v>
       </c>
       <c r="F701" s="8">
-        <v>665.73764330431698</v>
+        <v>658</v>
       </c>
       <c r="G701" s="8">
-        <v>615</v>
+        <v>608</v>
       </c>
       <c r="H701" s="8">
-        <v>716</v>
+        <v>709</v>
       </c>
       <c r="I701" s="8">
-        <v>52.262356695683025</v>
+        <v>323</v>
       </c>
       <c r="J701" s="9">
-        <v>7.8502931629770103</v>
+        <v>49.1</v>
       </c>
     </row>
     <row r="702" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A702" t="s">
         <v>0</v>
       </c>
       <c r="B702">
         <v>2020</v>
       </c>
       <c r="C702">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="D702" s="6">
-        <v>44149</v>
+        <v>43967</v>
       </c>
       <c r="E702" s="7">
-        <v>743</v>
+        <v>900</v>
       </c>
       <c r="F702" s="8">
-        <v>664.27838686622601</v>
+        <v>644</v>
       </c>
       <c r="G702" s="8">
-        <v>615</v>
+        <v>595</v>
       </c>
       <c r="H702" s="8">
-        <v>714</v>
+        <v>695</v>
       </c>
       <c r="I702" s="8">
-        <v>78.721613133773985</v>
+        <v>256</v>
       </c>
       <c r="J702" s="9">
-        <v>11.850696137375166</v>
+        <v>39.799999999999997</v>
       </c>
     </row>
     <row r="703" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A703" t="s">
         <v>0</v>
       </c>
       <c r="B703">
         <v>2020</v>
       </c>
       <c r="C703">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="D703" s="6">
-        <v>44156</v>
+        <v>43974</v>
       </c>
       <c r="E703" s="7">
-        <v>675</v>
+        <v>814</v>
       </c>
       <c r="F703" s="8">
-        <v>665.39271022942296</v>
+        <v>632</v>
       </c>
       <c r="G703" s="8">
-        <v>614</v>
+        <v>582</v>
       </c>
       <c r="H703" s="8">
-        <v>717</v>
+        <v>683</v>
       </c>
       <c r="I703" s="8">
-        <v>9.6072897705770401</v>
+        <v>182</v>
       </c>
       <c r="J703" s="9">
-        <v>1.443852573507229</v>
+        <v>28.9</v>
       </c>
     </row>
     <row r="704" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A704" t="s">
         <v>0</v>
       </c>
       <c r="B704">
         <v>2020</v>
       </c>
       <c r="C704">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="D704" s="6">
-        <v>44163</v>
+        <v>43981</v>
       </c>
       <c r="E704" s="7">
-        <v>731</v>
+        <v>871</v>
       </c>
       <c r="F704" s="8">
-        <v>671.47157427082504</v>
+        <v>622</v>
       </c>
       <c r="G704" s="8">
-        <v>620</v>
+        <v>573</v>
       </c>
       <c r="H704" s="8">
-        <v>722</v>
+        <v>671</v>
       </c>
       <c r="I704" s="8">
-        <v>59.528425729174955</v>
+        <v>249</v>
       </c>
       <c r="J704" s="9">
-        <v>8.8653679485716168</v>
+        <v>40.1</v>
       </c>
     </row>
     <row r="705" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A705" t="s">
         <v>0</v>
       </c>
       <c r="B705">
         <v>2020</v>
       </c>
       <c r="C705">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D705" s="6">
-        <v>44170</v>
+        <v>43988</v>
       </c>
       <c r="E705" s="7">
-        <v>764</v>
+        <v>739</v>
       </c>
       <c r="F705" s="8">
-        <v>683.73200492425303</v>
+        <v>615</v>
       </c>
       <c r="G705" s="8">
-        <v>632</v>
+        <v>567</v>
       </c>
       <c r="H705" s="8">
-        <v>736</v>
+        <v>665</v>
       </c>
       <c r="I705" s="8">
-        <v>80.267995075746967</v>
+        <v>124</v>
       </c>
       <c r="J705" s="9">
-        <v>11.739686675138074</v>
+        <v>20.100000000000001</v>
       </c>
     </row>
     <row r="706" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A706" t="s">
         <v>0</v>
       </c>
       <c r="B706">
         <v>2020</v>
       </c>
       <c r="C706">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="D706" s="6">
-        <v>44177</v>
+        <v>43995</v>
       </c>
       <c r="E706" s="7">
-        <v>759</v>
+        <v>606</v>
       </c>
       <c r="F706" s="8">
-        <v>700.54335570670401</v>
+        <v>611</v>
       </c>
       <c r="G706" s="8">
-        <v>650</v>
+        <v>562</v>
       </c>
       <c r="H706" s="8">
-        <v>752</v>
+        <v>660</v>
       </c>
       <c r="I706" s="8">
-        <v>58.456644293295994</v>
+        <v>-5</v>
       </c>
       <c r="J706" s="9">
-        <v>8.3444720183414347</v>
+        <v>-0.9</v>
       </c>
     </row>
     <row r="707" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A707" t="s">
         <v>0</v>
       </c>
       <c r="B707">
         <v>2020</v>
       </c>
       <c r="C707">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="D707" s="6">
-        <v>44184</v>
+        <v>44002</v>
       </c>
       <c r="E707" s="7">
-        <v>761</v>
+        <v>613</v>
       </c>
       <c r="F707" s="8">
-        <v>719.77932512822997</v>
+        <v>609</v>
       </c>
       <c r="G707" s="8">
-        <v>667</v>
+        <v>562</v>
       </c>
       <c r="H707" s="8">
-        <v>774</v>
+        <v>658</v>
       </c>
       <c r="I707" s="8">
-        <v>41.220674871770029</v>
+        <v>4</v>
       </c>
       <c r="J707" s="9">
-        <v>5.7268489706100496</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="708" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A708" t="s">
         <v>0</v>
       </c>
       <c r="B708">
         <v>2020</v>
       </c>
       <c r="C708">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="D708" s="6">
-        <v>44191</v>
+        <v>44009</v>
       </c>
       <c r="E708" s="7">
-        <v>815</v>
+        <v>587</v>
       </c>
       <c r="F708" s="8">
-        <v>739.10027930036802</v>
+        <v>608</v>
       </c>
       <c r="G708" s="8">
-        <v>686</v>
+        <v>559</v>
       </c>
       <c r="H708" s="8">
-        <v>792</v>
+        <v>657</v>
       </c>
       <c r="I708" s="8">
-        <v>75.899720699631985</v>
+        <v>-21</v>
       </c>
       <c r="J708" s="9">
-        <v>10.26920471082471</v>
+        <v>-3.4</v>
       </c>
     </row>
     <row r="709" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A709" t="s">
         <v>0</v>
       </c>
       <c r="B709">
         <v>2020</v>
       </c>
       <c r="C709">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="D709" s="6">
-        <v>44198</v>
+        <v>44016</v>
       </c>
       <c r="E709" s="7">
-        <v>759</v>
+        <v>525</v>
       </c>
       <c r="F709" s="8">
-        <v>747.58944185841597</v>
+        <v>606</v>
       </c>
       <c r="G709" s="8">
-        <v>694.5</v>
+        <v>558</v>
       </c>
       <c r="H709" s="8">
-        <v>801.5</v>
+        <v>655</v>
       </c>
       <c r="I709" s="8">
-        <v>11.410558141584033</v>
+        <v>-81</v>
       </c>
       <c r="J709" s="9">
-        <v>1.5263134419366367</v>
+        <v>-13.4</v>
       </c>
     </row>
     <row r="710" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A710" t="s">
         <v>0</v>
       </c>
       <c r="B710">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C710">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="D710" s="6">
-        <v>44205</v>
+        <v>44023</v>
       </c>
       <c r="E710" s="7">
-        <v>842</v>
+        <v>616</v>
       </c>
       <c r="F710" s="8">
-        <v>756.07860441646403</v>
+        <v>604</v>
       </c>
       <c r="G710" s="8">
-        <v>703</v>
+        <v>556</v>
       </c>
       <c r="H710" s="8">
-        <v>811</v>
+        <v>654</v>
       </c>
       <c r="I710" s="8">
-        <v>85.921395583535968</v>
+        <v>12</v>
       </c>
       <c r="J710" s="9">
-        <v>11.364082395883884</v>
+        <v>2</v>
       </c>
     </row>
     <row r="711" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A711" t="s">
         <v>0</v>
       </c>
       <c r="B711">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C711">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="D711" s="6">
-        <v>44212</v>
+        <v>44030</v>
       </c>
       <c r="E711" s="7">
-        <v>840</v>
+        <v>590</v>
       </c>
       <c r="F711" s="8">
-        <v>768.13375028139899</v>
+        <v>601</v>
       </c>
       <c r="G711" s="8">
-        <v>715</v>
+        <v>554</v>
       </c>
       <c r="H711" s="8">
-        <v>824</v>
+        <v>650</v>
       </c>
       <c r="I711" s="8">
-        <v>71.866249718601011</v>
+        <v>-11</v>
       </c>
       <c r="J711" s="9">
-        <v>9.3559552216360089</v>
+        <v>-1.9</v>
       </c>
     </row>
     <row r="712" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A712" t="s">
         <v>0</v>
       </c>
       <c r="B712">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C712">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="D712" s="6">
-        <v>44219</v>
+        <v>44037</v>
       </c>
       <c r="E712" s="7">
-        <v>790</v>
+        <v>554</v>
       </c>
       <c r="F712" s="8">
-        <v>775.34949480385399</v>
+        <v>599</v>
       </c>
       <c r="G712" s="8">
-        <v>721</v>
+        <v>550</v>
       </c>
       <c r="H712" s="8">
-        <v>831</v>
+        <v>648</v>
       </c>
       <c r="I712" s="8">
-        <v>14.650505196146014</v>
+        <v>-45</v>
       </c>
       <c r="J712" s="9">
-        <v>1.8895356602833999</v>
+        <v>-7.5</v>
       </c>
     </row>
     <row r="713" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A713" t="s">
         <v>0</v>
       </c>
       <c r="B713">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C713">
-        <v>4</v>
+        <v>31</v>
       </c>
       <c r="D713" s="6">
-        <v>44226</v>
+        <v>44044</v>
       </c>
       <c r="E713" s="7">
-        <v>707</v>
+        <v>541</v>
       </c>
       <c r="F713" s="8">
-        <v>778.30738153447498</v>
+        <v>596</v>
       </c>
       <c r="G713" s="8">
-        <v>724</v>
+        <v>548</v>
       </c>
       <c r="H713" s="8">
-        <v>833</v>
+        <v>645</v>
       </c>
       <c r="I713" s="8">
-        <v>-71.307381534474985</v>
+        <v>-55</v>
       </c>
       <c r="J713" s="9">
-        <v>-9.161853430438839</v>
+        <v>-9.3000000000000007</v>
       </c>
     </row>
     <row r="714" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A714" t="s">
         <v>0</v>
       </c>
       <c r="B714">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C714">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="D714" s="6">
-        <v>44233</v>
+        <v>44051</v>
       </c>
       <c r="E714" s="7">
-        <v>802</v>
+        <v>652</v>
       </c>
       <c r="F714" s="8">
-        <v>777.67831596525002</v>
+        <v>594</v>
       </c>
       <c r="G714" s="8">
-        <v>723</v>
+        <v>548</v>
       </c>
       <c r="H714" s="8">
-        <v>833</v>
+        <v>642</v>
       </c>
       <c r="I714" s="8">
-        <v>24.321684034749978</v>
+        <v>58</v>
       </c>
       <c r="J714" s="9">
-        <v>3.1274736012874484</v>
+        <v>9.6999999999999993</v>
       </c>
     </row>
     <row r="715" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A715" t="s">
         <v>0</v>
       </c>
       <c r="B715">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C715">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="D715" s="6">
-        <v>44240</v>
+        <v>44058</v>
       </c>
       <c r="E715" s="7">
-        <v>667</v>
+        <v>610</v>
       </c>
       <c r="F715" s="8">
-        <v>774.18766585995797</v>
+        <v>594</v>
       </c>
       <c r="G715" s="8">
-        <v>720</v>
+        <v>546</v>
       </c>
       <c r="H715" s="8">
-        <v>829</v>
+        <v>642</v>
       </c>
       <c r="I715" s="8">
-        <v>-107.18766585995797</v>
+        <v>16</v>
       </c>
       <c r="J715" s="9">
-        <v>-13.845178706237235</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="716" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A716" t="s">
         <v>0</v>
       </c>
       <c r="B716">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C716">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="D716" s="6">
-        <v>44247</v>
+        <v>44065</v>
       </c>
       <c r="E716" s="7">
-        <v>669</v>
+        <v>554</v>
       </c>
       <c r="F716" s="8">
-        <v>768.57912414257896</v>
+        <v>594</v>
       </c>
       <c r="G716" s="8">
-        <v>713</v>
+        <v>547</v>
       </c>
       <c r="H716" s="8">
-        <v>821</v>
+        <v>642</v>
       </c>
       <c r="I716" s="8">
-        <v>-99.579124142578962</v>
+        <v>-40</v>
       </c>
       <c r="J716" s="9">
-        <v>-12.956261888282313</v>
+        <v>-6.7</v>
       </c>
     </row>
     <row r="717" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A717" t="s">
         <v>0</v>
       </c>
       <c r="B717">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C717">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D717" s="6">
-        <v>44254</v>
+        <v>44072</v>
       </c>
       <c r="E717" s="7">
-        <v>680</v>
+        <v>632</v>
       </c>
       <c r="F717" s="8">
-        <v>761.55163629557796</v>
+        <v>596</v>
       </c>
       <c r="G717" s="8">
-        <v>708</v>
+        <v>548</v>
       </c>
       <c r="H717" s="8">
-        <v>815</v>
+        <v>644</v>
       </c>
       <c r="I717" s="8">
-        <v>-81.551636295577964</v>
+        <v>36</v>
       </c>
       <c r="J717" s="9">
-        <v>-10.708615464641412</v>
+        <v>6</v>
       </c>
     </row>
     <row r="718" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A718" t="s">
         <v>0</v>
       </c>
       <c r="B718">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C718">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="D718" s="6">
-        <v>44261</v>
+        <v>44079</v>
       </c>
       <c r="E718" s="7">
-        <v>632</v>
+        <v>557</v>
       </c>
       <c r="F718" s="8">
-        <v>753.770490104386</v>
+        <v>600</v>
       </c>
       <c r="G718" s="8">
-        <v>701</v>
+        <v>553</v>
       </c>
       <c r="H718" s="8">
-        <v>809</v>
+        <v>649</v>
       </c>
       <c r="I718" s="8">
-        <v>-121.770490104386</v>
+        <v>-43</v>
       </c>
       <c r="J718" s="9">
-        <v>-16.15484974577906</v>
+        <v>-7.2</v>
       </c>
     </row>
     <row r="719" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A719" t="s">
         <v>0</v>
       </c>
       <c r="B719">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C719">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D719" s="6">
-        <v>44268</v>
+        <v>44086</v>
       </c>
       <c r="E719" s="7">
-        <v>658</v>
+        <v>574</v>
       </c>
       <c r="F719" s="8">
-        <v>745.87907427930998</v>
+        <v>607</v>
       </c>
       <c r="G719" s="8">
-        <v>693</v>
+        <v>558</v>
       </c>
       <c r="H719" s="8">
-        <v>799</v>
+        <v>656</v>
       </c>
       <c r="I719" s="8">
-        <v>-87.879074279309975</v>
+        <v>-33</v>
       </c>
       <c r="J719" s="9">
-        <v>-11.781946606321043</v>
+        <v>-5.5</v>
       </c>
     </row>
     <row r="720" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A720" t="s">
         <v>0</v>
       </c>
       <c r="B720">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C720">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D720" s="6">
-        <v>44275</v>
+        <v>44093</v>
       </c>
       <c r="E720" s="7">
-        <v>668</v>
+        <v>631</v>
       </c>
       <c r="F720" s="8">
-        <v>738.49531610261295</v>
+        <v>617</v>
       </c>
       <c r="G720" s="8">
-        <v>685.97500000000002</v>
+        <v>568</v>
       </c>
       <c r="H720" s="8">
-        <v>792</v>
+        <v>665</v>
       </c>
       <c r="I720" s="8">
-        <v>-70.495316102612946</v>
+        <v>14</v>
       </c>
       <c r="J720" s="9">
-        <v>-9.5458040918458238</v>
+        <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="721" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A721" t="s">
         <v>0</v>
       </c>
       <c r="B721">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C721">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="D721" s="6">
-        <v>44282</v>
+        <v>44100</v>
       </c>
       <c r="E721" s="7">
-        <v>654</v>
+        <v>639</v>
       </c>
       <c r="F721" s="8">
-        <v>732.15893581441901</v>
+        <v>629</v>
       </c>
       <c r="G721" s="8">
+        <v>580</v>
+      </c>
+      <c r="H721" s="8">
         <v>678</v>
       </c>
-      <c r="H721" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="I721" s="8">
-        <v>-78.15893581441901</v>
+        <v>10</v>
       </c>
       <c r="J721" s="9">
-        <v>-10.675132405162643</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="722" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A722" t="s">
         <v>0</v>
       </c>
       <c r="B722">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C722">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="D722" s="6">
-        <v>44289</v>
+        <v>44107</v>
       </c>
       <c r="E722" s="7">
-        <v>608</v>
+        <v>642</v>
       </c>
       <c r="F722" s="8">
-        <v>726.586146738666</v>
+        <v>641</v>
       </c>
       <c r="G722" s="8">
-        <v>673</v>
+        <v>592</v>
       </c>
       <c r="H722" s="8">
-        <v>780</v>
+        <v>691</v>
       </c>
       <c r="I722" s="8">
-        <v>-118.586146738666</v>
+        <v>1</v>
       </c>
       <c r="J722" s="9">
-        <v>-16.321002990622432</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="723" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A723" t="s">
         <v>0</v>
       </c>
       <c r="B723">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C723">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="D723" s="6">
-        <v>44296</v>
+        <v>44114</v>
       </c>
       <c r="E723" s="7">
-        <v>639</v>
+        <v>724</v>
       </c>
       <c r="F723" s="8">
-        <v>720.88737401061303</v>
+        <v>653</v>
       </c>
       <c r="G723" s="8">
-        <v>667.97500000000002</v>
+        <v>602</v>
       </c>
       <c r="H723" s="8">
-        <v>774</v>
+        <v>703</v>
       </c>
       <c r="I723" s="8">
-        <v>-81.88737401061303</v>
+        <v>71</v>
       </c>
       <c r="J723" s="9">
-        <v>-11.35924652904346</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="724" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A724" t="s">
         <v>0</v>
       </c>
       <c r="B724">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C724">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="D724" s="6">
-        <v>44303</v>
+        <v>44121</v>
       </c>
       <c r="E724" s="7">
-        <v>630</v>
+        <v>660</v>
       </c>
       <c r="F724" s="8">
-        <v>714.18572819180804</v>
+        <v>662</v>
       </c>
       <c r="G724" s="8">
-        <v>662</v>
+        <v>612</v>
       </c>
       <c r="H724" s="8">
-        <v>767</v>
+        <v>713</v>
       </c>
       <c r="I724" s="8">
-        <v>-84.185728191808039</v>
+        <v>-2</v>
       </c>
       <c r="J724" s="9">
-        <v>-11.787651988643262</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="725" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A725" t="s">
         <v>0</v>
       </c>
       <c r="B725">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C725">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="D725" s="6">
-        <v>44310</v>
+        <v>44128</v>
       </c>
       <c r="E725" s="7">
-        <v>597</v>
+        <v>656</v>
       </c>
       <c r="F725" s="8">
-        <v>705.64007933194603</v>
+        <v>667</v>
       </c>
       <c r="G725" s="8">
-        <v>655</v>
+        <v>616</v>
       </c>
       <c r="H725" s="8">
-        <v>759</v>
+        <v>719</v>
       </c>
       <c r="I725" s="8">
-        <v>-108.64007933194603</v>
+        <v>-11</v>
       </c>
       <c r="J725" s="9">
-        <v>-15.39596212204944</v>
+        <v>-1.6</v>
       </c>
     </row>
     <row r="726" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A726" t="s">
         <v>0</v>
       </c>
       <c r="B726">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C726">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D726" s="6">
-        <v>44317</v>
+        <v>44135</v>
       </c>
       <c r="E726" s="7">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="F726" s="8">
-        <v>694.48580039373803</v>
+        <v>667</v>
       </c>
       <c r="G726" s="8">
-        <v>644</v>
+        <v>617</v>
       </c>
       <c r="H726" s="8">
-        <v>749</v>
+        <v>719</v>
       </c>
       <c r="I726" s="8">
-        <v>-32.485800393738032</v>
+        <v>3</v>
       </c>
       <c r="J726" s="9">
-        <v>-4.6776766890439347</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="727" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A727" t="s">
         <v>0</v>
       </c>
       <c r="B727">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C727">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="D727" s="6">
-        <v>44324</v>
+        <v>44142</v>
       </c>
       <c r="E727" s="7">
-        <v>618</v>
+        <v>718</v>
       </c>
       <c r="F727" s="8">
-        <v>680.93962100245801</v>
+        <v>666</v>
       </c>
       <c r="G727" s="8">
-        <v>629</v>
+        <v>615</v>
       </c>
       <c r="H727" s="8">
-        <v>732</v>
+        <v>716</v>
       </c>
       <c r="I727" s="8">
-        <v>-62.939621002458011</v>
+        <v>52</v>
       </c>
       <c r="J727" s="9">
-        <v>-9.2430546058988767</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="728" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A728" t="s">
         <v>0</v>
       </c>
       <c r="B728">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C728">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="D728" s="6">
-        <v>44331</v>
+        <v>44149</v>
       </c>
       <c r="E728" s="7">
-        <v>602</v>
+        <v>743</v>
       </c>
       <c r="F728" s="8">
-        <v>666.38611517164304</v>
+        <v>664</v>
       </c>
       <c r="G728" s="8">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="H728" s="8">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="I728" s="8">
-        <v>-64.386115171643041</v>
+        <v>79</v>
       </c>
       <c r="J728" s="9">
-        <v>-9.6619833015366652</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="729" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A729" t="s">
         <v>0</v>
       </c>
       <c r="B729">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C729">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="D729" s="6">
-        <v>44338</v>
+        <v>44156</v>
       </c>
       <c r="E729" s="7">
-        <v>647</v>
+        <v>675</v>
       </c>
       <c r="F729" s="8">
-        <v>652.187532366303</v>
+        <v>665</v>
       </c>
       <c r="G729" s="8">
-        <v>602</v>
+        <v>614</v>
       </c>
       <c r="H729" s="8">
-        <v>703</v>
+        <v>717</v>
       </c>
       <c r="I729" s="8">
-        <v>-5.1875323663030031</v>
+        <v>10</v>
       </c>
       <c r="J729" s="9">
-        <v>-0.79540501908726924</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="730" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A730" t="s">
         <v>0</v>
       </c>
       <c r="B730">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C730">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="D730" s="6">
-        <v>44345</v>
+        <v>44163</v>
       </c>
       <c r="E730" s="7">
-        <v>572</v>
+        <v>731</v>
       </c>
       <c r="F730" s="8">
-        <v>639.59547154474899</v>
+        <v>671</v>
       </c>
       <c r="G730" s="8">
-        <v>591</v>
+        <v>620</v>
       </c>
       <c r="H730" s="8">
-        <v>689</v>
+        <v>722</v>
       </c>
       <c r="I730" s="8">
-        <v>-67.595471544748989</v>
+        <v>60</v>
       </c>
       <c r="J730" s="9">
-        <v>-10.56847250364244</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="731" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A731" t="s">
         <v>0</v>
       </c>
       <c r="B731">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C731">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="D731" s="6">
-        <v>44352</v>
+        <v>44170</v>
       </c>
       <c r="E731" s="7">
-        <v>603</v>
+        <v>764</v>
       </c>
       <c r="F731" s="8">
-        <v>629.76686220507804</v>
+        <v>684</v>
       </c>
       <c r="G731" s="8">
-        <v>581</v>
+        <v>632</v>
       </c>
       <c r="H731" s="8">
-        <v>679</v>
+        <v>736</v>
       </c>
       <c r="I731" s="8">
-        <v>-26.766862205078041</v>
+        <v>80</v>
       </c>
       <c r="J731" s="9">
-        <v>-4.2502811455267846</v>
+        <v>11.7</v>
       </c>
     </row>
     <row r="732" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A732" t="s">
         <v>0</v>
       </c>
       <c r="B732">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C732">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D732" s="6">
-        <v>44359</v>
+        <v>44177</v>
       </c>
       <c r="E732" s="7">
-        <v>565</v>
+        <v>759</v>
       </c>
       <c r="F732" s="8">
-        <v>623.22496055066904</v>
+        <v>701</v>
       </c>
       <c r="G732" s="8">
-        <v>575</v>
+        <v>650</v>
       </c>
       <c r="H732" s="8">
-        <v>672</v>
+        <v>752</v>
       </c>
       <c r="I732" s="8">
-        <v>-58.224960550669039</v>
+        <v>58</v>
       </c>
       <c r="J732" s="9">
-        <v>-9.3425270546325123</v>
+        <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="733" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A733" t="s">
         <v>0</v>
       </c>
       <c r="B733">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C733">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="D733" s="6">
-        <v>44366</v>
+        <v>44184</v>
       </c>
       <c r="E733" s="7">
-        <v>600</v>
+        <v>761</v>
       </c>
       <c r="F733" s="8">
-        <v>619.21779595204896</v>
+        <v>720</v>
       </c>
       <c r="G733" s="8">
-        <v>570</v>
+        <v>667</v>
       </c>
       <c r="H733" s="8">
-        <v>669</v>
+        <v>774</v>
       </c>
       <c r="I733" s="8">
-        <v>-19.217795952048959</v>
+        <v>41</v>
       </c>
       <c r="J733" s="9">
-        <v>-3.1035600200251849</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="734" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A734" t="s">
         <v>0</v>
       </c>
       <c r="B734">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C734">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="D734" s="6">
-        <v>44373</v>
+        <v>44191</v>
       </c>
       <c r="E734" s="7">
-        <v>575</v>
+        <v>815</v>
       </c>
       <c r="F734" s="8">
-        <v>616.87322152816398</v>
+        <v>739</v>
       </c>
       <c r="G734" s="8">
-        <v>569</v>
+        <v>686</v>
       </c>
       <c r="H734" s="8">
-        <v>666</v>
+        <v>792</v>
       </c>
       <c r="I734" s="8">
-        <v>-41.873221528163981</v>
+        <v>76</v>
       </c>
       <c r="J734" s="9">
-        <v>-6.7879784803160277</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="735" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A735" t="s">
         <v>0</v>
       </c>
       <c r="B735">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="C735">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D735" s="6">
-        <v>44380</v>
+        <v>44198</v>
       </c>
       <c r="E735" s="7">
-        <v>561</v>
+        <v>759</v>
       </c>
       <c r="F735" s="8">
-        <v>615.35062600010804</v>
+        <v>748</v>
       </c>
       <c r="G735" s="8">
-        <v>567</v>
+        <v>695</v>
       </c>
       <c r="H735" s="8">
-        <v>664.02499999999998</v>
+        <v>802</v>
       </c>
       <c r="I735" s="8">
-        <v>-54.350626000108036</v>
+        <v>11</v>
       </c>
       <c r="J735" s="9">
-        <v>-8.8324645663232815</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="736" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A736" t="s">
         <v>0</v>
       </c>
       <c r="B736">
         <v>2021</v>
       </c>
       <c r="C736">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="D736" s="6">
-        <v>44387</v>
+        <v>44205</v>
       </c>
       <c r="E736" s="7">
-        <v>579</v>
+        <v>842</v>
       </c>
       <c r="F736" s="8">
-        <v>613.82413071140195</v>
+        <v>756</v>
       </c>
       <c r="G736" s="8">
-        <v>567</v>
+        <v>703</v>
       </c>
       <c r="H736" s="8">
-        <v>662</v>
+        <v>811</v>
       </c>
       <c r="I736" s="8">
-        <v>-34.824130711401949</v>
+        <v>86</v>
       </c>
       <c r="J736" s="9">
-        <v>-5.6733075434883773</v>
+        <v>11.4</v>
       </c>
     </row>
     <row r="737" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A737" t="s">
         <v>0</v>
       </c>
       <c r="B737">
         <v>2021</v>
       </c>
       <c r="C737">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="D737" s="6">
-        <v>44394</v>
+        <v>44212</v>
       </c>
       <c r="E737" s="7">
-        <v>637</v>
+        <v>840</v>
       </c>
       <c r="F737" s="8">
-        <v>611.67384355889101</v>
+        <v>768</v>
       </c>
       <c r="G737" s="8">
-        <v>564</v>
+        <v>715</v>
       </c>
       <c r="H737" s="8">
-        <v>661</v>
+        <v>824</v>
       </c>
       <c r="I737" s="8">
-        <v>25.326156441108992</v>
+        <v>72</v>
       </c>
       <c r="J737" s="9">
-        <v>4.1404674579109439</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="738" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A738" t="s">
         <v>0</v>
       </c>
       <c r="B738">
         <v>2021</v>
       </c>
       <c r="C738">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="D738" s="6">
-        <v>44401</v>
+        <v>44219</v>
       </c>
       <c r="E738" s="7">
-        <v>610</v>
+        <v>790</v>
       </c>
       <c r="F738" s="8">
-        <v>609.07312040469196</v>
+        <v>775</v>
       </c>
       <c r="G738" s="8">
-        <v>561</v>
+        <v>721</v>
       </c>
       <c r="H738" s="8">
-        <v>659</v>
+        <v>831</v>
       </c>
       <c r="I738" s="8">
-        <v>0.9268795953080371</v>
+        <v>15</v>
       </c>
       <c r="J738" s="9">
-        <v>0.15217870634189978</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="739" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A739" t="s">
         <v>0</v>
       </c>
       <c r="B739">
         <v>2021</v>
       </c>
       <c r="C739">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="D739" s="6">
-        <v>44408</v>
+        <v>44226</v>
       </c>
       <c r="E739" s="7">
-        <v>634</v>
+        <v>707</v>
       </c>
       <c r="F739" s="8">
-        <v>606.38880950269004</v>
+        <v>778</v>
       </c>
       <c r="G739" s="8">
-        <v>558</v>
+        <v>724</v>
       </c>
       <c r="H739" s="8">
-        <v>656</v>
+        <v>833</v>
       </c>
       <c r="I739" s="8">
-        <v>27.611190497309963</v>
+        <v>-71</v>
       </c>
       <c r="J739" s="9">
-        <v>4.5533806139915924</v>
+        <v>-9.1999999999999993</v>
       </c>
     </row>
     <row r="740" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A740" t="s">
         <v>0</v>
       </c>
       <c r="B740">
         <v>2021</v>
       </c>
       <c r="C740">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="D740" s="6">
-        <v>44415</v>
+        <v>44233</v>
       </c>
       <c r="E740" s="7">
-        <v>650</v>
+        <v>802</v>
       </c>
       <c r="F740" s="8">
-        <v>603.98171534504695</v>
+        <v>778</v>
       </c>
       <c r="G740" s="8">
-        <v>557</v>
+        <v>723</v>
       </c>
       <c r="H740" s="8">
-        <v>651</v>
+        <v>833</v>
       </c>
       <c r="I740" s="8">
-        <v>46.01828465495305</v>
+        <v>24</v>
       </c>
       <c r="J740" s="9">
-        <v>7.6191519520857298</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="741" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A741" t="s">
         <v>0</v>
       </c>
       <c r="B741">
         <v>2021</v>
       </c>
       <c r="C741">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="D741" s="6">
-        <v>44422</v>
+        <v>44240</v>
       </c>
       <c r="E741" s="7">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="F741" s="8">
-        <v>602.20716903559196</v>
+        <v>774</v>
       </c>
       <c r="G741" s="8">
-        <v>555</v>
+        <v>720</v>
       </c>
       <c r="H741" s="8">
-        <v>650</v>
+        <v>829</v>
       </c>
       <c r="I741" s="8">
-        <v>-28.20716903559196</v>
+        <v>-107</v>
       </c>
       <c r="J741" s="9">
-        <v>-4.6839643375160165</v>
+        <v>-13.8</v>
       </c>
     </row>
     <row r="742" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A742" t="s">
         <v>0</v>
       </c>
       <c r="B742">
         <v>2021</v>
       </c>
       <c r="C742">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="D742" s="6">
-        <v>44429</v>
+        <v>44247</v>
       </c>
       <c r="E742" s="7">
-        <v>683</v>
+        <v>669</v>
       </c>
       <c r="F742" s="8">
-        <v>601.41811348494002</v>
+        <v>769</v>
       </c>
       <c r="G742" s="8">
-        <v>554</v>
+        <v>713</v>
       </c>
       <c r="H742" s="8">
-        <v>650</v>
+        <v>821</v>
       </c>
       <c r="I742" s="8">
-        <v>81.581886515059978</v>
+        <v>-100</v>
       </c>
       <c r="J742" s="9">
-        <v>13.564920092334873</v>
+        <v>-13</v>
       </c>
     </row>
     <row r="743" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A743" t="s">
         <v>0</v>
       </c>
       <c r="B743">
         <v>2021</v>
       </c>
       <c r="C743">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="D743" s="6">
-        <v>44436</v>
+        <v>44254</v>
       </c>
       <c r="E743" s="7">
-        <v>553</v>
+        <v>680</v>
       </c>
       <c r="F743" s="8">
-        <v>601.97242564273699</v>
+        <v>762</v>
       </c>
       <c r="G743" s="8">
-        <v>555</v>
+        <v>708</v>
       </c>
       <c r="H743" s="8">
-        <v>651</v>
+        <v>815</v>
       </c>
       <c r="I743" s="8">
-        <v>-48.972425642736994</v>
+        <v>-82</v>
       </c>
       <c r="J743" s="9">
-        <v>-8.1353270609443911</v>
+        <v>-10.7</v>
       </c>
     </row>
     <row r="744" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A744" t="s">
         <v>0</v>
       </c>
       <c r="B744">
         <v>2021</v>
       </c>
       <c r="C744">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D744" s="6">
-        <v>44443</v>
+        <v>44261</v>
       </c>
       <c r="E744" s="7">
-        <v>652</v>
+        <v>632</v>
       </c>
       <c r="F744" s="8">
-        <v>604.23825018896605</v>
+        <v>754</v>
       </c>
       <c r="G744" s="8">
-        <v>555</v>
+        <v>701</v>
       </c>
       <c r="H744" s="8">
-        <v>653</v>
+        <v>809</v>
       </c>
       <c r="I744" s="8">
-        <v>47.761749811033951</v>
+        <v>-122</v>
       </c>
       <c r="J744" s="9">
-        <v>7.9044565278840366</v>
+        <v>-16.2</v>
       </c>
     </row>
     <row r="745" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A745" t="s">
         <v>0</v>
       </c>
       <c r="B745">
         <v>2021</v>
       </c>
       <c r="C745">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D745" s="6">
-        <v>44450</v>
+        <v>44268</v>
       </c>
       <c r="E745" s="7">
-        <v>664</v>
+        <v>658</v>
       </c>
       <c r="F745" s="8">
-        <v>608.60198792202596</v>
+        <v>746</v>
       </c>
       <c r="G745" s="8">
-        <v>560</v>
+        <v>693</v>
       </c>
       <c r="H745" s="8">
-        <v>659</v>
+        <v>799</v>
       </c>
       <c r="I745" s="8">
-        <v>55.398012077974045</v>
+        <v>-88</v>
       </c>
       <c r="J745" s="9">
-        <v>9.1025026499045367</v>
+        <v>-11.8</v>
       </c>
     </row>
     <row r="746" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A746" t="s">
         <v>0</v>
       </c>
       <c r="B746">
         <v>2021</v>
       </c>
       <c r="C746">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D746" s="6">
-        <v>44457</v>
+        <v>44275</v>
       </c>
       <c r="E746" s="7">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="F746" s="8">
-        <v>615.48017802584002</v>
+        <v>738</v>
       </c>
       <c r="G746" s="8">
-        <v>567</v>
+        <v>686</v>
       </c>
       <c r="H746" s="8">
-        <v>665</v>
+        <v>792</v>
       </c>
       <c r="I746" s="8">
-        <v>47.519821974159981</v>
+        <v>-70</v>
       </c>
       <c r="J746" s="9">
-        <v>7.7207721175652324</v>
+        <v>-9.5</v>
       </c>
     </row>
     <row r="747" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A747" t="s">
         <v>0</v>
       </c>
       <c r="B747">
         <v>2021</v>
       </c>
       <c r="C747">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="D747" s="6">
-        <v>44464</v>
+        <v>44282</v>
       </c>
       <c r="E747" s="7">
-        <v>626</v>
+        <v>654</v>
       </c>
       <c r="F747" s="8">
-        <v>625.26411636675198</v>
+        <v>732</v>
       </c>
       <c r="G747" s="8">
-        <v>576</v>
+        <v>678</v>
       </c>
       <c r="H747" s="8">
-        <v>676</v>
+        <v>787</v>
       </c>
       <c r="I747" s="8">
-        <v>0.73588363324802231</v>
+        <v>-78</v>
       </c>
       <c r="J747" s="9">
-        <v>0.11769164645558305</v>
+        <v>-10.7</v>
       </c>
     </row>
     <row r="748" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A748" t="s">
         <v>0</v>
       </c>
       <c r="B748">
         <v>2021</v>
       </c>
       <c r="C748">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="D748" s="6">
-        <v>44471</v>
+        <v>44289</v>
       </c>
       <c r="E748" s="7">
-        <v>615</v>
+        <v>608</v>
       </c>
       <c r="F748" s="8">
-        <v>637.32964513699903</v>
+        <v>727</v>
       </c>
       <c r="G748" s="8">
-        <v>588</v>
+        <v>673</v>
       </c>
       <c r="H748" s="8">
-        <v>688</v>
+        <v>780</v>
       </c>
       <c r="I748" s="8">
-        <v>-22.329645136999034</v>
+        <v>-119</v>
       </c>
       <c r="J748" s="9">
-        <v>-3.5036256837227597</v>
+        <v>-16.3</v>
       </c>
     </row>
     <row r="749" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A749" t="s">
         <v>0</v>
       </c>
       <c r="B749">
         <v>2021</v>
       </c>
       <c r="C749">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="D749" s="6">
-        <v>44478</v>
+        <v>44296</v>
       </c>
       <c r="E749" s="7">
-        <v>667</v>
+        <v>639</v>
       </c>
       <c r="F749" s="8">
-        <v>650.18335411839098</v>
+        <v>721</v>
       </c>
       <c r="G749" s="8">
-        <v>601</v>
+        <v>668</v>
       </c>
       <c r="H749" s="8">
-        <v>701</v>
+        <v>774</v>
       </c>
       <c r="I749" s="8">
-        <v>16.81664588160902</v>
+        <v>-82</v>
       </c>
       <c r="J749" s="9">
-        <v>2.586446696164856</v>
+        <v>-11.4</v>
       </c>
     </row>
     <row r="750" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A750" t="s">
         <v>0</v>
       </c>
       <c r="B750">
         <v>2021</v>
       </c>
       <c r="C750">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D750" s="6">
-        <v>44485</v>
+        <v>44303</v>
       </c>
       <c r="E750" s="7">
-        <v>697</v>
+        <v>630</v>
       </c>
       <c r="F750" s="8">
-        <v>662.19233201418297</v>
+        <v>714</v>
       </c>
       <c r="G750" s="8">
-        <v>612</v>
+        <v>662</v>
       </c>
       <c r="H750" s="8">
-        <v>712</v>
+        <v>767</v>
       </c>
       <c r="I750" s="8">
-        <v>34.807667985817034</v>
+        <v>-84</v>
       </c>
       <c r="J750" s="9">
-        <v>5.2564287296929137</v>
+        <v>-11.8</v>
       </c>
     </row>
     <row r="751" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A751" t="s">
         <v>0</v>
       </c>
       <c r="B751">
         <v>2021</v>
       </c>
       <c r="C751">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="D751" s="6">
-        <v>44492</v>
+        <v>44310</v>
       </c>
       <c r="E751" s="7">
-        <v>665</v>
+        <v>597</v>
       </c>
       <c r="F751" s="8">
-        <v>671.60587242663996</v>
+        <v>706</v>
       </c>
       <c r="G751" s="8">
-        <v>620</v>
+        <v>655</v>
       </c>
       <c r="H751" s="8">
-        <v>722</v>
+        <v>759</v>
       </c>
       <c r="I751" s="8">
-        <v>-6.6058724266399622</v>
+        <v>-109</v>
       </c>
       <c r="J751" s="9">
-        <v>-0.98359360718089306</v>
+        <v>-15.4</v>
       </c>
     </row>
     <row r="752" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A752" t="s">
         <v>0</v>
       </c>
       <c r="B752">
         <v>2021</v>
       </c>
       <c r="C752">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="D752" s="6">
-        <v>44499</v>
+        <v>44317</v>
       </c>
       <c r="E752" s="7">
-        <v>673</v>
+        <v>662</v>
       </c>
       <c r="F752" s="8">
-        <v>676.64437025793404</v>
+        <v>694</v>
       </c>
       <c r="G752" s="8">
-        <v>625</v>
+        <v>644</v>
       </c>
       <c r="H752" s="8">
-        <v>728</v>
+        <v>749</v>
       </c>
       <c r="I752" s="8">
-        <v>-3.6443702579340425</v>
+        <v>-32</v>
       </c>
       <c r="J752" s="9">
-        <v>-0.53859463229477456</v>
+        <v>-4.7</v>
       </c>
     </row>
     <row r="753" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A753" t="s">
         <v>0</v>
       </c>
       <c r="B753">
         <v>2021</v>
       </c>
       <c r="C753">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="D753" s="6">
-        <v>44506</v>
+        <v>44324</v>
       </c>
       <c r="E753" s="7">
-        <v>753</v>
+        <v>618</v>
       </c>
       <c r="F753" s="8">
-        <v>677.25172349316097</v>
+        <v>681</v>
       </c>
       <c r="G753" s="8">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="H753" s="8">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="I753" s="8">
-        <v>75.748276506839034</v>
+        <v>-63</v>
       </c>
       <c r="J753" s="9">
-        <v>11.184656144710999</v>
+        <v>-9.1999999999999993</v>
       </c>
     </row>
     <row r="754" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A754" t="s">
         <v>0</v>
       </c>
       <c r="B754">
         <v>2021</v>
       </c>
       <c r="C754">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="D754" s="6">
-        <v>44513</v>
+        <v>44331</v>
       </c>
       <c r="E754" s="7">
-        <v>732</v>
+        <v>602</v>
       </c>
       <c r="F754" s="8">
-        <v>675.66758975465905</v>
+        <v>666</v>
       </c>
       <c r="G754" s="8">
-        <v>626</v>
+        <v>616</v>
       </c>
       <c r="H754" s="8">
-        <v>727.02499999999998</v>
+        <v>717</v>
       </c>
       <c r="I754" s="8">
-        <v>56.332410245340952</v>
+        <v>-64</v>
       </c>
       <c r="J754" s="9">
-        <v>8.3372964900974011</v>
+        <v>-9.6999999999999993</v>
       </c>
     </row>
     <row r="755" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A755" t="s">
         <v>0</v>
       </c>
       <c r="B755">
         <v>2021</v>
       </c>
       <c r="C755">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="D755" s="6">
-        <v>44520</v>
+        <v>44338</v>
       </c>
       <c r="E755" s="7">
-        <v>711</v>
+        <v>647</v>
       </c>
       <c r="F755" s="8">
-        <v>674.301388127672</v>
+        <v>652</v>
       </c>
       <c r="G755" s="8">
-        <v>624</v>
+        <v>602</v>
       </c>
       <c r="H755" s="8">
-        <v>726</v>
+        <v>703</v>
       </c>
       <c r="I755" s="8">
-        <v>36.698611872328001</v>
+        <v>-5</v>
       </c>
       <c r="J755" s="9">
-        <v>5.4424642331270832</v>
+        <v>-0.8</v>
       </c>
     </row>
     <row r="756" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A756" t="s">
         <v>0</v>
       </c>
       <c r="B756">
         <v>2021</v>
       </c>
       <c r="C756">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="D756" s="6">
-        <v>44527</v>
+        <v>44345</v>
       </c>
       <c r="E756" s="7">
-        <v>710</v>
+        <v>572</v>
       </c>
       <c r="F756" s="8">
-        <v>675.55030432076501</v>
+        <v>640</v>
       </c>
       <c r="G756" s="8">
-        <v>625</v>
+        <v>591</v>
       </c>
       <c r="H756" s="8">
-        <v>727</v>
+        <v>689</v>
       </c>
       <c r="I756" s="8">
-        <v>34.449695679234992</v>
+        <v>-68</v>
       </c>
       <c r="J756" s="9">
-        <v>5.0995011709561169</v>
+        <v>-10.6</v>
       </c>
     </row>
     <row r="757" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A757" t="s">
         <v>0</v>
       </c>
       <c r="B757">
         <v>2021</v>
       </c>
       <c r="C757">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="D757" s="6">
-        <v>44534</v>
+        <v>44352</v>
       </c>
       <c r="E757" s="7">
-        <v>688</v>
+        <v>603</v>
       </c>
       <c r="F757" s="8">
-        <v>681.84342445491097</v>
+        <v>630</v>
       </c>
       <c r="G757" s="8">
-        <v>631</v>
+        <v>581</v>
       </c>
       <c r="H757" s="8">
-        <v>733.02499999999998</v>
+        <v>679</v>
       </c>
       <c r="I757" s="8">
-        <v>6.1565755450890265</v>
+        <v>-27</v>
       </c>
       <c r="J757" s="9">
-        <v>0.90293098448677256</v>
+        <v>-4.3</v>
       </c>
     </row>
     <row r="758" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A758" t="s">
         <v>0</v>
       </c>
       <c r="B758">
         <v>2021</v>
       </c>
       <c r="C758">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D758" s="6">
-        <v>44541</v>
+        <v>44359</v>
       </c>
       <c r="E758" s="7">
-        <v>703</v>
+        <v>565</v>
       </c>
       <c r="F758" s="8">
-        <v>694.41937149316402</v>
+        <v>623</v>
       </c>
       <c r="G758" s="8">
-        <v>643</v>
+        <v>575</v>
       </c>
       <c r="H758" s="8">
-        <v>746</v>
+        <v>672</v>
       </c>
       <c r="I758" s="8">
-        <v>8.5806285068359784</v>
+        <v>-58</v>
       </c>
       <c r="J758" s="9">
-        <v>1.2356551183740265</v>
+        <v>-9.3000000000000007</v>
       </c>
     </row>
     <row r="759" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A759" t="s">
         <v>0</v>
       </c>
       <c r="B759">
         <v>2021</v>
       </c>
       <c r="C759">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="D759" s="6">
-        <v>44548</v>
+        <v>44366</v>
       </c>
       <c r="E759" s="7">
-        <v>766</v>
+        <v>600</v>
       </c>
       <c r="F759" s="8">
-        <v>711.62506116135205</v>
+        <v>619</v>
       </c>
       <c r="G759" s="8">
-        <v>660</v>
+        <v>570</v>
       </c>
       <c r="H759" s="8">
-        <v>764</v>
+        <v>669</v>
       </c>
       <c r="I759" s="8">
-        <v>54.37493883864795</v>
+        <v>-19</v>
       </c>
       <c r="J759" s="9">
-        <v>7.6409533343176008</v>
+        <v>-3.1</v>
       </c>
     </row>
     <row r="760" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A760" t="s">
         <v>0</v>
       </c>
       <c r="B760">
         <v>2021</v>
       </c>
       <c r="C760">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="D760" s="6">
-        <v>44555</v>
+        <v>44373</v>
       </c>
       <c r="E760" s="7">
-        <v>735</v>
+        <v>575</v>
       </c>
       <c r="F760" s="8">
-        <v>731.30267998924603</v>
+        <v>617</v>
       </c>
       <c r="G760" s="8">
-        <v>679</v>
+        <v>569</v>
       </c>
       <c r="H760" s="8">
-        <v>784.02499999999998</v>
+        <v>666</v>
       </c>
       <c r="I760" s="8">
-        <v>3.6973200107539697</v>
+        <v>-42</v>
       </c>
       <c r="J760" s="9">
-        <v>0.50557998923351022</v>
+        <v>-6.8</v>
       </c>
     </row>
     <row r="761" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A761" t="s">
         <v>0</v>
       </c>
       <c r="B761">
         <v>2021</v>
       </c>
       <c r="C761">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="D761" s="6">
-        <v>44562</v>
+        <v>44380</v>
       </c>
       <c r="E761" s="7">
-        <v>766</v>
+        <v>561</v>
       </c>
       <c r="F761" s="8">
-        <v>751.07604036835698</v>
+        <v>615</v>
       </c>
       <c r="G761" s="8">
-        <v>696</v>
+        <v>567</v>
       </c>
       <c r="H761" s="8">
-        <v>806</v>
+        <v>664</v>
       </c>
       <c r="I761" s="8">
-        <v>14.923959631643015</v>
+        <v>-54</v>
       </c>
       <c r="J761" s="9">
-        <v>1.987010479567914</v>
+        <v>-8.8000000000000007</v>
       </c>
     </row>
     <row r="762" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A762" t="s">
         <v>0</v>
       </c>
       <c r="B762">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C762">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="D762" s="6">
-        <v>44569</v>
+        <v>44387</v>
       </c>
       <c r="E762" s="7">
-        <v>898</v>
+        <v>579</v>
       </c>
       <c r="F762" s="8">
-        <v>768.30870086193397</v>
+        <v>614</v>
       </c>
       <c r="G762" s="8">
-        <v>715</v>
+        <v>567</v>
       </c>
       <c r="H762" s="8">
-        <v>824</v>
+        <v>662</v>
       </c>
       <c r="I762" s="8">
-        <v>129.69129913806603</v>
+        <v>-35</v>
       </c>
       <c r="J762" s="9">
-        <v>16.880102879554883</v>
+        <v>-5.7</v>
       </c>
     </row>
     <row r="763" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A763" t="s">
         <v>0</v>
       </c>
       <c r="B763">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C763">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="D763" s="6">
-        <v>44576</v>
+        <v>44394</v>
       </c>
       <c r="E763" s="7">
-        <v>937</v>
+        <v>637</v>
       </c>
       <c r="F763" s="8">
-        <v>780.71037686522197</v>
+        <v>612</v>
       </c>
       <c r="G763" s="8">
-        <v>726</v>
+        <v>564</v>
       </c>
       <c r="H763" s="8">
-        <v>835</v>
+        <v>661</v>
       </c>
       <c r="I763" s="8">
-        <v>156.28962313477803</v>
+        <v>25</v>
       </c>
       <c r="J763" s="9">
-        <v>20.018899167489764</v>
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="764" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A764" t="s">
         <v>0</v>
       </c>
       <c r="B764">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C764">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="D764" s="6">
-        <v>44583</v>
+        <v>44401</v>
       </c>
       <c r="E764" s="7">
-        <v>1006</v>
+        <v>610</v>
       </c>
       <c r="F764" s="8">
-        <v>788.19856400280798</v>
+        <v>609</v>
       </c>
       <c r="G764" s="8">
-        <v>732</v>
+        <v>561</v>
       </c>
       <c r="H764" s="8">
-        <v>843</v>
+        <v>659</v>
       </c>
       <c r="I764" s="8">
-        <v>217.80143599719202</v>
+        <v>1</v>
       </c>
       <c r="J764" s="9">
-        <v>27.632813093581859</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="765" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A765" t="s">
         <v>0</v>
       </c>
       <c r="B765">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C765">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="D765" s="6">
-        <v>44590</v>
+        <v>44408</v>
       </c>
       <c r="E765" s="7">
-        <v>896</v>
+        <v>634</v>
       </c>
       <c r="F765" s="8">
-        <v>791.36148985939406</v>
+        <v>606</v>
       </c>
       <c r="G765" s="8">
-        <v>737</v>
+        <v>558</v>
       </c>
       <c r="H765" s="8">
-        <v>848</v>
+        <v>656</v>
       </c>
       <c r="I765" s="8">
-        <v>104.63851014060594</v>
+        <v>28</v>
       </c>
       <c r="J765" s="9">
-        <v>13.222593148827301</v>
+        <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="766" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A766" t="s">
         <v>0</v>
       </c>
       <c r="B766">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C766">
-        <v>5</v>
+        <v>31</v>
       </c>
       <c r="D766" s="6">
-        <v>44597</v>
+        <v>44415</v>
       </c>
       <c r="E766" s="7">
-        <v>877</v>
+        <v>650</v>
       </c>
       <c r="F766" s="8">
-        <v>790.87868209327905</v>
+        <v>604</v>
       </c>
       <c r="G766" s="8">
-        <v>737</v>
+        <v>557</v>
       </c>
       <c r="H766" s="8">
-        <v>847</v>
+        <v>651</v>
       </c>
       <c r="I766" s="8">
-        <v>86.121317906720947</v>
+        <v>46</v>
       </c>
       <c r="J766" s="9">
-        <v>10.889320935895896</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="767" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A767" t="s">
         <v>0</v>
       </c>
       <c r="B767">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C767">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="D767" s="6">
-        <v>44604</v>
+        <v>44422</v>
       </c>
       <c r="E767" s="7">
-        <v>773</v>
+        <v>574</v>
       </c>
       <c r="F767" s="8">
-        <v>787.48557858722904</v>
+        <v>602</v>
       </c>
       <c r="G767" s="8">
-        <v>733</v>
+        <v>555</v>
       </c>
       <c r="H767" s="8">
-        <v>843</v>
+        <v>650</v>
       </c>
       <c r="I767" s="8">
-        <v>-14.485578587229043</v>
+        <v>-28</v>
       </c>
       <c r="J767" s="9">
-        <v>-1.8394722368397538</v>
+        <v>-4.7</v>
       </c>
     </row>
     <row r="768" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A768" t="s">
         <v>0</v>
       </c>
       <c r="B768">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C768">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="D768" s="6">
-        <v>44611</v>
-[...2 lines deleted...]
-        <v>732</v>
+        <v>44429</v>
+      </c>
+      <c r="E768" s="7">
+        <v>683</v>
       </c>
       <c r="F768" s="8">
-        <v>781.93683367630797</v>
+        <v>601</v>
       </c>
       <c r="G768" s="8">
-        <v>728</v>
+        <v>554</v>
       </c>
       <c r="H768" s="8">
-        <v>837</v>
+        <v>650</v>
       </c>
       <c r="I768" s="8">
-        <v>-49.93683367630797</v>
+        <v>82</v>
       </c>
       <c r="J768" s="9">
-        <v>-6.3863002132190019</v>
+        <v>13.6</v>
       </c>
     </row>
     <row r="769" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A769" t="s">
         <v>0</v>
       </c>
       <c r="B769">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C769">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="D769" s="6">
-        <v>44618</v>
-[...2 lines deleted...]
-        <v>718</v>
+        <v>44436</v>
+      </c>
+      <c r="E769" s="7">
+        <v>553</v>
       </c>
       <c r="F769" s="8">
-        <v>774.94216766247905</v>
+        <v>602</v>
       </c>
       <c r="G769" s="8">
-        <v>720</v>
+        <v>555</v>
       </c>
       <c r="H769" s="8">
-        <v>829</v>
+        <v>651</v>
       </c>
       <c r="I769" s="8">
-        <v>-56.942167662479051</v>
+        <v>-49</v>
       </c>
       <c r="J769" s="9">
-        <v>-7.3479247921478219</v>
+        <v>-8.1</v>
       </c>
     </row>
     <row r="770" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A770" t="s">
         <v>0</v>
       </c>
       <c r="B770">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C770">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="D770" s="6">
-        <v>44625</v>
-[...2 lines deleted...]
-        <v>687</v>
+        <v>44443</v>
+      </c>
+      <c r="E770" s="7">
+        <v>652</v>
       </c>
       <c r="F770" s="8">
-        <v>767.17761670182699</v>
+        <v>604</v>
       </c>
       <c r="G770" s="8">
-        <v>713</v>
+        <v>555</v>
       </c>
       <c r="H770" s="8">
-        <v>823</v>
+        <v>653</v>
       </c>
       <c r="I770" s="8">
-        <v>-80.177616701826992</v>
+        <v>48</v>
       </c>
       <c r="J770" s="9">
-        <v>-10.450984877076905</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="771" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A771" t="s">
         <v>0</v>
       </c>
       <c r="B771">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C771">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D771" s="6">
-        <v>44632</v>
-[...2 lines deleted...]
-        <v>689</v>
+        <v>44450</v>
+      </c>
+      <c r="E771" s="7">
+        <v>664</v>
       </c>
       <c r="F771" s="8">
-        <v>759.29747310530001</v>
+        <v>609</v>
       </c>
       <c r="G771" s="8">
-        <v>706</v>
+        <v>560</v>
       </c>
       <c r="H771" s="8">
-        <v>814</v>
+        <v>659</v>
       </c>
       <c r="I771" s="8">
-        <v>-70.297473105300014</v>
+        <v>55</v>
       </c>
       <c r="J771" s="9">
-        <v>-9.2582256092338042</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="772" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A772" t="s">
         <v>0</v>
       </c>
       <c r="B772">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C772">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D772" s="6">
-        <v>44639</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>44457</v>
+      </c>
+      <c r="E772" s="7">
+        <v>663</v>
       </c>
       <c r="F772" s="8">
-        <v>751.930636568061</v>
+        <v>615</v>
       </c>
       <c r="G772" s="8">
-        <v>699</v>
+        <v>567</v>
       </c>
       <c r="H772" s="8">
-        <v>808</v>
+        <v>665</v>
       </c>
       <c r="I772" s="8">
-        <v>-76.930636568061004</v>
+        <v>48</v>
       </c>
       <c r="J772" s="9">
-        <v>-10.231081542199888</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="773" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A773" t="s">
         <v>0</v>
       </c>
       <c r="B773">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C773">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="D773" s="6">
-        <v>44646</v>
-[...2 lines deleted...]
-        <v>709</v>
+        <v>44464</v>
+      </c>
+      <c r="E773" s="7">
+        <v>626</v>
       </c>
       <c r="F773" s="8">
-        <v>745.62686962054295</v>
+        <v>625</v>
       </c>
       <c r="G773" s="8">
-        <v>692</v>
+        <v>576</v>
       </c>
       <c r="H773" s="8">
-        <v>800</v>
+        <v>676</v>
       </c>
       <c r="I773" s="8">
-        <v>-36.626869620542948</v>
+        <v>1</v>
       </c>
       <c r="J773" s="9">
-        <v>-4.912225016673915</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="774" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A774" t="s">
         <v>0</v>
       </c>
       <c r="B774">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C774">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D774" s="6">
-        <v>44653</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>44471</v>
+      </c>
+      <c r="E774" s="7">
+        <v>615</v>
       </c>
       <c r="F774" s="8">
-        <v>740.09755346472696</v>
+        <v>637</v>
       </c>
       <c r="G774" s="8">
-        <v>687</v>
+        <v>588</v>
       </c>
       <c r="H774" s="8">
-        <v>793</v>
+        <v>688</v>
       </c>
       <c r="I774" s="8">
-        <v>-60.097553464726957</v>
+        <v>-22</v>
       </c>
       <c r="J774" s="9">
-        <v>-8.1202205281430082</v>
+        <v>-3.5</v>
       </c>
     </row>
     <row r="775" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A775" t="s">
         <v>0</v>
       </c>
       <c r="B775">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C775">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="D775" s="6">
-        <v>44660</v>
-[...2 lines deleted...]
-        <v>732</v>
+        <v>44478</v>
+      </c>
+      <c r="E775" s="7">
+        <v>667</v>
       </c>
       <c r="F775" s="8">
-        <v>734.43666835276701</v>
+        <v>650</v>
       </c>
       <c r="G775" s="8">
-        <v>682</v>
+        <v>601</v>
       </c>
       <c r="H775" s="8">
-        <v>788</v>
+        <v>701</v>
       </c>
       <c r="I775" s="8">
-        <v>-2.4366683527670148</v>
+        <v>17</v>
       </c>
       <c r="J775" s="9">
-        <v>-0.33177378768847632</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="776" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A776" t="s">
         <v>0</v>
       </c>
       <c r="B776">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C776">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="D776" s="6">
-        <v>44667</v>
-[...2 lines deleted...]
-        <v>729</v>
+        <v>44485</v>
+      </c>
+      <c r="E776" s="7">
+        <v>697</v>
       </c>
       <c r="F776" s="8">
-        <v>727.75041622294702</v>
+        <v>662</v>
       </c>
       <c r="G776" s="8">
-        <v>675</v>
+        <v>612</v>
       </c>
       <c r="H776" s="8">
-        <v>781</v>
+        <v>712</v>
       </c>
       <c r="I776" s="8">
-        <v>1.2495837770529761</v>
+        <v>35</v>
       </c>
       <c r="J776" s="9">
-        <v>0.17170498967742276</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="777" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A777" t="s">
         <v>0</v>
       </c>
       <c r="B777">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C777">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="D777" s="6">
-        <v>44674</v>
-[...2 lines deleted...]
-        <v>712</v>
+        <v>44492</v>
+      </c>
+      <c r="E777" s="7">
+        <v>665</v>
       </c>
       <c r="F777" s="8">
-        <v>719.18076490502403</v>
+        <v>672</v>
       </c>
       <c r="G777" s="8">
-        <v>668</v>
+        <v>620</v>
       </c>
       <c r="H777" s="8">
-        <v>772</v>
+        <v>722</v>
       </c>
       <c r="I777" s="8">
-        <v>-7.1807649050240343</v>
+        <v>-7</v>
       </c>
       <c r="J777" s="9">
-        <v>-0.99846453846306815</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="778" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A778" t="s">
         <v>0</v>
       </c>
       <c r="B778">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C778">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="D778" s="6">
-        <v>44681</v>
-[...2 lines deleted...]
-        <v>693</v>
+        <v>44499</v>
+      </c>
+      <c r="E778" s="7">
+        <v>673</v>
       </c>
       <c r="F778" s="8">
-        <v>707.94703559916695</v>
+        <v>677</v>
       </c>
       <c r="G778" s="8">
-        <v>657</v>
+        <v>625</v>
       </c>
       <c r="H778" s="8">
-        <v>761</v>
+        <v>728</v>
       </c>
       <c r="I778" s="8">
-        <v>-14.947035599166952</v>
+        <v>-4</v>
       </c>
       <c r="J778" s="9">
-        <v>-2.111321164939497</v>
+        <v>-0.5</v>
       </c>
     </row>
     <row r="779" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A779" t="s">
         <v>0</v>
       </c>
       <c r="B779">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C779">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="D779" s="6">
-        <v>44688</v>
-[...2 lines deleted...]
-        <v>747</v>
+        <v>44506</v>
+      </c>
+      <c r="E779" s="7">
+        <v>753</v>
       </c>
       <c r="F779" s="8">
-        <v>694.268565449824</v>
+        <v>677</v>
       </c>
       <c r="G779" s="8">
-        <v>643</v>
+        <v>626</v>
       </c>
       <c r="H779" s="8">
-        <v>746</v>
+        <v>729</v>
       </c>
       <c r="I779" s="8">
-        <v>52.731434550176004</v>
+        <v>76</v>
       </c>
       <c r="J779" s="9">
-        <v>7.5952501919787778</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="780" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A780" t="s">
         <v>0</v>
       </c>
       <c r="B780">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C780">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="D780" s="6">
-        <v>44695</v>
-[...2 lines deleted...]
-        <v>788</v>
+        <v>44513</v>
+      </c>
+      <c r="E780" s="7">
+        <v>732</v>
       </c>
       <c r="F780" s="8">
-        <v>679.55583234163396</v>
+        <v>676</v>
       </c>
       <c r="G780" s="8">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="H780" s="8">
-        <v>731</v>
+        <v>727</v>
       </c>
       <c r="I780" s="8">
-        <v>108.44416765836604</v>
+        <v>56</v>
       </c>
       <c r="J780" s="9">
-        <v>15.958095346586305</v>
+        <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="781" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A781" t="s">
         <v>0</v>
       </c>
       <c r="B781">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C781">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="D781" s="6">
-        <v>44702</v>
-[...2 lines deleted...]
-        <v>717</v>
+        <v>44520</v>
+      </c>
+      <c r="E781" s="7">
+        <v>711</v>
       </c>
       <c r="F781" s="8">
-        <v>665.19762795860504</v>
+        <v>674</v>
       </c>
       <c r="G781" s="8">
-        <v>616</v>
+        <v>624</v>
       </c>
       <c r="H781" s="8">
-        <v>717</v>
+        <v>726</v>
       </c>
       <c r="I781" s="8">
-        <v>51.80237204139496</v>
+        <v>37</v>
       </c>
       <c r="J781" s="9">
-        <v>7.7875160499848732</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="782" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A782" t="s">
         <v>0</v>
       </c>
       <c r="B782">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C782">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="D782" s="6">
-        <v>44709</v>
-[...2 lines deleted...]
-        <v>690</v>
+        <v>44527</v>
+      </c>
+      <c r="E782" s="7">
+        <v>710</v>
       </c>
       <c r="F782" s="8">
-        <v>652.47089409695695</v>
+        <v>676</v>
       </c>
       <c r="G782" s="8">
-        <v>602</v>
+        <v>625</v>
       </c>
       <c r="H782" s="8">
-        <v>704</v>
+        <v>727</v>
       </c>
       <c r="I782" s="8">
-        <v>37.529105903043046</v>
+        <v>34</v>
       </c>
       <c r="J782" s="9">
-        <v>5.7518436826189117</v>
+        <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="783" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A783" t="s">
         <v>0</v>
       </c>
       <c r="B783">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C783">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="D783" s="6">
-        <v>44716</v>
-[...2 lines deleted...]
-        <v>653</v>
+        <v>44534</v>
+      </c>
+      <c r="E783" s="7">
+        <v>688</v>
       </c>
       <c r="F783" s="8">
-        <v>642.55688314154804</v>
+        <v>682</v>
       </c>
       <c r="G783" s="8">
-        <v>594</v>
+        <v>631</v>
       </c>
       <c r="H783" s="8">
-        <v>692</v>
+        <v>733</v>
       </c>
       <c r="I783" s="8">
-        <v>10.443116858451958</v>
+        <v>6</v>
       </c>
       <c r="J783" s="9">
-        <v>1.6252439484258758</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="784" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A784" t="s">
         <v>0</v>
       </c>
       <c r="B784">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C784">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="D784" s="6">
-        <v>44723</v>
-[...2 lines deleted...]
-        <v>688</v>
+        <v>44541</v>
+      </c>
+      <c r="E784" s="7">
+        <v>703</v>
       </c>
       <c r="F784" s="8">
-        <v>635.99098099023502</v>
+        <v>694</v>
       </c>
       <c r="G784" s="8">
-        <v>588</v>
+        <v>643</v>
       </c>
       <c r="H784" s="8">
-        <v>687</v>
+        <v>746</v>
       </c>
       <c r="I784" s="8">
-        <v>52.009019009764984</v>
+        <v>9</v>
       </c>
       <c r="J784" s="9">
-        <v>8.1776346778986095</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="785" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A785" t="s">
         <v>0</v>
       </c>
       <c r="B785">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C785">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="D785" s="6">
-        <v>44730</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>44548</v>
+      </c>
+      <c r="E785" s="7">
+        <v>766</v>
       </c>
       <c r="F785" s="8">
-        <v>632.00730966515005</v>
+        <v>712</v>
       </c>
       <c r="G785" s="8">
-        <v>583</v>
+        <v>660</v>
       </c>
       <c r="H785" s="8">
-        <v>683</v>
+        <v>764</v>
       </c>
       <c r="I785" s="8">
-        <v>-1.0073096651500464</v>
+        <v>54</v>
       </c>
       <c r="J785" s="9">
-        <v>-0.15938259728099524</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="786" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A786" t="s">
         <v>0</v>
       </c>
       <c r="B786">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C786">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="D786" s="6">
-        <v>44737</v>
-[...2 lines deleted...]
-        <v>676</v>
+        <v>44555</v>
+      </c>
+      <c r="E786" s="7">
+        <v>735</v>
       </c>
       <c r="F786" s="8">
-        <v>629.71673665496701</v>
+        <v>731</v>
       </c>
       <c r="G786" s="8">
-        <v>580</v>
+        <v>679</v>
       </c>
       <c r="H786" s="8">
-        <v>679.02499999999998</v>
+        <v>784</v>
       </c>
       <c r="I786" s="8">
-        <v>46.283263345032992</v>
+        <v>4</v>
       </c>
       <c r="J786" s="9">
-        <v>7.3498544108717851</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="787" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A787" t="s">
         <v>0</v>
       </c>
       <c r="B787">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C787">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="D787" s="6">
-        <v>44744</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>44562</v>
+      </c>
+      <c r="E787" s="7">
+        <v>766</v>
       </c>
       <c r="F787" s="8">
-        <v>628.26169938876797</v>
+        <v>751</v>
       </c>
       <c r="G787" s="8">
-        <v>579</v>
+        <v>696</v>
       </c>
       <c r="H787" s="8">
-        <v>679</v>
+        <v>806</v>
       </c>
       <c r="I787" s="8">
-        <v>69.738300611232034</v>
+        <v>15</v>
       </c>
       <c r="J787" s="9">
-        <v>11.100199276683597</v>
+        <v>2</v>
       </c>
     </row>
     <row r="788" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A788" t="s">
         <v>0</v>
       </c>
       <c r="B788">
         <v>2022</v>
       </c>
       <c r="C788">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="D788" s="6">
-        <v>44751</v>
-[...2 lines deleted...]
-        <v>656</v>
+        <v>44569</v>
+      </c>
+      <c r="E788" s="7">
+        <v>898</v>
       </c>
       <c r="F788" s="8">
-        <v>626.79910836592296</v>
+        <v>768</v>
       </c>
       <c r="G788" s="8">
-        <v>578</v>
+        <v>715</v>
       </c>
       <c r="H788" s="8">
-        <v>676</v>
+        <v>824</v>
       </c>
       <c r="I788" s="8">
-        <v>29.200891634077038</v>
+        <v>130</v>
       </c>
       <c r="J788" s="9">
-        <v>4.6587321590492223</v>
+        <v>16.899999999999999</v>
       </c>
     </row>
     <row r="789" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A789" t="s">
         <v>0</v>
       </c>
       <c r="B789">
         <v>2022</v>
       </c>
       <c r="C789">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="D789" s="6">
-        <v>44758</v>
-[...2 lines deleted...]
-        <v>774</v>
+        <v>44576</v>
+      </c>
+      <c r="E789" s="7">
+        <v>937</v>
       </c>
       <c r="F789" s="8">
-        <v>624.695766710474</v>
+        <v>781</v>
       </c>
       <c r="G789" s="8">
-        <v>575</v>
+        <v>726</v>
       </c>
       <c r="H789" s="8">
-        <v>674</v>
+        <v>835</v>
       </c>
       <c r="I789" s="8">
-        <v>149.304233289526</v>
+        <v>156</v>
       </c>
       <c r="J789" s="9">
-        <v>23.900311358876806</v>
+        <v>20</v>
       </c>
     </row>
     <row r="790" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A790" t="s">
         <v>0</v>
       </c>
       <c r="B790">
         <v>2022</v>
       </c>
       <c r="C790">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="D790" s="6">
-        <v>44765</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>44583</v>
+      </c>
+      <c r="E790" s="7">
+        <v>1006</v>
       </c>
       <c r="F790" s="8">
-        <v>622.12854029567995</v>
+        <v>788</v>
       </c>
       <c r="G790" s="8">
-        <v>573</v>
+        <v>732</v>
       </c>
       <c r="H790" s="8">
-        <v>671</v>
+        <v>843</v>
       </c>
       <c r="I790" s="8">
-        <v>114.87145970432005</v>
+        <v>218</v>
       </c>
       <c r="J790" s="9">
-        <v>18.464264579426782</v>
+        <v>27.6</v>
       </c>
     </row>
     <row r="791" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A791" t="s">
         <v>0</v>
       </c>
       <c r="B791">
         <v>2022</v>
       </c>
       <c r="C791">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="D791" s="6">
-        <v>44772</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>44590</v>
+      </c>
+      <c r="E791" s="7">
+        <v>896</v>
       </c>
       <c r="F791" s="8">
-        <v>619.47212112633201</v>
+        <v>791</v>
       </c>
       <c r="G791" s="8">
-        <v>570</v>
+        <v>737</v>
       </c>
       <c r="H791" s="8">
-        <v>669.02499999999998</v>
+        <v>848</v>
       </c>
       <c r="I791" s="8">
-        <v>75.527878873667987</v>
+        <v>105</v>
       </c>
       <c r="J791" s="9">
-        <v>12.192296682591987</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="792" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A792" t="s">
         <v>0</v>
       </c>
       <c r="B792">
         <v>2022</v>
       </c>
       <c r="C792">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="D792" s="6">
-        <v>44779</v>
-[...2 lines deleted...]
-        <v>733</v>
+        <v>44597</v>
+      </c>
+      <c r="E792" s="7">
+        <v>877</v>
       </c>
       <c r="F792" s="8">
-        <v>617.095237852521</v>
+        <v>791</v>
       </c>
       <c r="G792" s="8">
-        <v>569</v>
+        <v>737</v>
       </c>
       <c r="H792" s="8">
-        <v>667</v>
+        <v>847</v>
       </c>
       <c r="I792" s="8">
-        <v>115.904762147479</v>
+        <v>86</v>
       </c>
       <c r="J792" s="9">
-        <v>18.782313496831591</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="793" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A793" t="s">
         <v>0</v>
       </c>
       <c r="B793">
         <v>2022</v>
       </c>
       <c r="C793">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="D793" s="6">
-        <v>44786</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>44604</v>
+      </c>
+      <c r="E793" s="7">
+        <v>773</v>
       </c>
       <c r="F793" s="8">
-        <v>615.36121662159496</v>
+        <v>787</v>
       </c>
       <c r="G793" s="8">
-        <v>568</v>
+        <v>733</v>
       </c>
       <c r="H793" s="8">
-        <v>666</v>
+        <v>843</v>
       </c>
       <c r="I793" s="8">
-        <v>69.638783378405037</v>
+        <v>-14</v>
       </c>
       <c r="J793" s="9">
-        <v>11.316732595000076</v>
+        <v>-1.8</v>
       </c>
     </row>
     <row r="794" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A794" t="s">
         <v>0</v>
       </c>
       <c r="B794">
         <v>2022</v>
       </c>
       <c r="C794">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="D794" s="6">
-        <v>44793</v>
-[...2 lines deleted...]
-        <v>734</v>
+        <v>44611</v>
+      </c>
+      <c r="E794" s="7">
+        <v>732</v>
       </c>
       <c r="F794" s="8">
-        <v>614.63111389079597</v>
+        <v>782</v>
       </c>
       <c r="G794" s="8">
-        <v>567</v>
+        <v>728</v>
       </c>
       <c r="H794" s="8">
-        <v>664</v>
+        <v>837</v>
       </c>
       <c r="I794" s="8">
-        <v>119.36888610920403</v>
+        <v>-50</v>
       </c>
       <c r="J794" s="9">
-        <v>19.421224114992143</v>
+        <v>-6.4</v>
       </c>
     </row>
     <row r="795" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A795" t="s">
         <v>0</v>
       </c>
       <c r="B795">
         <v>2022</v>
       </c>
       <c r="C795">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="D795" s="6">
-        <v>44800</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>44618</v>
+      </c>
+      <c r="E795" s="7">
+        <v>718</v>
       </c>
       <c r="F795" s="8">
-        <v>615.27118353309402</v>
+        <v>775</v>
       </c>
       <c r="G795" s="8">
-        <v>568</v>
+        <v>720</v>
       </c>
       <c r="H795" s="8">
-        <v>665</v>
+        <v>829</v>
       </c>
       <c r="I795" s="8">
-        <v>64.728816466905982</v>
+        <v>-57</v>
       </c>
       <c r="J795" s="9">
-        <v>10.520371861918079</v>
+        <v>-7.3</v>
       </c>
     </row>
     <row r="796" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A796" t="s">
         <v>0</v>
       </c>
       <c r="B796">
         <v>2022</v>
       </c>
       <c r="C796">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D796" s="6">
-        <v>44807</v>
-[...2 lines deleted...]
-        <v>710</v>
+        <v>44625</v>
+      </c>
+      <c r="E796" s="7">
+        <v>687</v>
       </c>
       <c r="F796" s="8">
-        <v>617.65831758116894</v>
+        <v>767</v>
       </c>
       <c r="G796" s="8">
-        <v>570</v>
+        <v>713</v>
       </c>
       <c r="H796" s="8">
-        <v>667</v>
+        <v>823</v>
       </c>
       <c r="I796" s="8">
-        <v>92.341682418831056</v>
+        <v>-80</v>
       </c>
       <c r="J796" s="9">
-        <v>14.950285585152187</v>
+        <v>-10.5</v>
       </c>
     </row>
     <row r="797" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A797" t="s">
         <v>0</v>
       </c>
       <c r="B797">
         <v>2022</v>
       </c>
       <c r="C797">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D797" s="6">
-        <v>44814</v>
-[...2 lines deleted...]
-        <v>717</v>
+        <v>44632</v>
+      </c>
+      <c r="E797" s="7">
+        <v>689</v>
       </c>
       <c r="F797" s="8">
-        <v>622.18820526630998</v>
+        <v>759</v>
       </c>
       <c r="G797" s="8">
-        <v>573</v>
+        <v>706</v>
       </c>
       <c r="H797" s="8">
-        <v>672</v>
+        <v>814</v>
       </c>
       <c r="I797" s="8">
-        <v>94.811794733690022</v>
+        <v>-70</v>
       </c>
       <c r="J797" s="9">
-        <v>15.238442955232244</v>
+        <v>-9.3000000000000007</v>
       </c>
     </row>
     <row r="798" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A798" t="s">
         <v>0</v>
       </c>
       <c r="B798">
         <v>2022</v>
       </c>
       <c r="C798">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D798" s="6">
-        <v>44821</v>
-[...2 lines deleted...]
-        <v>648</v>
+        <v>44639</v>
+      </c>
+      <c r="E798" s="7">
+        <v>675</v>
       </c>
       <c r="F798" s="8">
-        <v>629.287478947262</v>
+        <v>752</v>
       </c>
       <c r="G798" s="8">
-        <v>581</v>
+        <v>699</v>
       </c>
       <c r="H798" s="8">
-        <v>679</v>
+        <v>808</v>
       </c>
       <c r="I798" s="8">
-        <v>18.712521052737998</v>
+        <v>-77</v>
       </c>
       <c r="J798" s="9">
-        <v>2.9736045414477701</v>
+        <v>-10.199999999999999</v>
       </c>
     </row>
     <row r="799" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A799" t="s">
         <v>0</v>
       </c>
       <c r="B799">
         <v>2022</v>
       </c>
       <c r="C799">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="D799" s="6">
-        <v>44828</v>
-[...2 lines deleted...]
-        <v>742</v>
+        <v>44646</v>
+      </c>
+      <c r="E799" s="7">
+        <v>709</v>
       </c>
       <c r="F799" s="8">
-        <v>639.35708752228902</v>
+        <v>746</v>
       </c>
       <c r="G799" s="8">
-        <v>590</v>
+        <v>692</v>
       </c>
       <c r="H799" s="8">
-        <v>689</v>
+        <v>800</v>
       </c>
       <c r="I799" s="8">
-        <v>102.64291247771098</v>
+        <v>-37</v>
       </c>
       <c r="J799" s="9">
-        <v>16.054082214914473</v>
+        <v>-4.9000000000000004</v>
       </c>
     </row>
     <row r="800" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A800" t="s">
         <v>0</v>
       </c>
       <c r="B800">
         <v>2022</v>
       </c>
       <c r="C800">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="D800" s="6">
-        <v>44835</v>
-[...2 lines deleted...]
-        <v>792</v>
+        <v>44653</v>
+      </c>
+      <c r="E800" s="7">
+        <v>680</v>
       </c>
       <c r="F800" s="8">
-        <v>651.75964089662796</v>
+        <v>740</v>
       </c>
       <c r="G800" s="8">
-        <v>601</v>
+        <v>687</v>
       </c>
       <c r="H800" s="8">
-        <v>703</v>
+        <v>793</v>
       </c>
       <c r="I800" s="8">
-        <v>140.24035910337204</v>
+        <v>-60</v>
       </c>
       <c r="J800" s="9">
-        <v>21.517189820229248</v>
+        <v>-8.1</v>
       </c>
     </row>
     <row r="801" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A801" t="s">
         <v>0</v>
       </c>
       <c r="B801">
         <v>2022</v>
       </c>
       <c r="C801">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="D801" s="6">
-        <v>44842</v>
-[...2 lines deleted...]
-        <v>746</v>
+        <v>44660</v>
+      </c>
+      <c r="E801" s="7">
+        <v>732</v>
       </c>
       <c r="F801" s="8">
-        <v>664.96842516847903</v>
+        <v>734</v>
       </c>
       <c r="G801" s="8">
-        <v>616</v>
+        <v>682</v>
       </c>
       <c r="H801" s="8">
-        <v>717</v>
+        <v>788</v>
       </c>
       <c r="I801" s="8">
-        <v>81.03157483152097</v>
+        <v>-2</v>
       </c>
       <c r="J801" s="9">
-        <v>12.185777815088045</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="802" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A802" t="s">
         <v>0</v>
       </c>
       <c r="B802">
         <v>2022</v>
       </c>
       <c r="C802">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D802" s="6">
-        <v>44849</v>
-[...2 lines deleted...]
-        <v>799</v>
+        <v>44667</v>
+      </c>
+      <c r="E802" s="7">
+        <v>729</v>
       </c>
       <c r="F802" s="8">
-        <v>677.31343032492896</v>
+        <v>728</v>
       </c>
       <c r="G802" s="8">
-        <v>626</v>
+        <v>675</v>
       </c>
       <c r="H802" s="8">
-        <v>729</v>
+        <v>781</v>
       </c>
       <c r="I802" s="8">
-        <v>121.68656967507104</v>
+        <v>1</v>
       </c>
       <c r="J802" s="9">
-        <v>17.966064782842722</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="803" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A803" t="s">
         <v>0</v>
       </c>
       <c r="B803">
         <v>2022</v>
       </c>
       <c r="C803">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="D803" s="6">
-        <v>44856</v>
-[...2 lines deleted...]
-        <v>805</v>
+        <v>44674</v>
+      </c>
+      <c r="E803" s="7">
+        <v>712</v>
       </c>
       <c r="F803" s="8">
-        <v>687.00354259643802</v>
+        <v>719</v>
       </c>
       <c r="G803" s="8">
-        <v>635</v>
+        <v>668</v>
       </c>
       <c r="H803" s="8">
-        <v>739</v>
+        <v>772</v>
       </c>
       <c r="I803" s="8">
-        <v>117.99645740356198</v>
+        <v>-7</v>
       </c>
       <c r="J803" s="9">
-        <v>17.17552386376498</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="804" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A804" t="s">
         <v>0</v>
       </c>
       <c r="B804">
         <v>2022</v>
       </c>
       <c r="C804">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="D804" s="6">
-        <v>44863</v>
-[...2 lines deleted...]
-        <v>765</v>
+        <v>44681</v>
+      </c>
+      <c r="E804" s="7">
+        <v>693</v>
       </c>
       <c r="F804" s="8">
-        <v>692.21748755582303</v>
+        <v>708</v>
       </c>
       <c r="G804" s="8">
-        <v>640</v>
+        <v>657</v>
       </c>
       <c r="H804" s="8">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="I804" s="8">
-        <v>72.782512444176973</v>
+        <v>-15</v>
       </c>
       <c r="J804" s="9">
-        <v>10.514399556874451</v>
+        <v>-2.1</v>
       </c>
     </row>
     <row r="805" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A805" t="s">
         <v>0</v>
       </c>
       <c r="B805">
         <v>2022</v>
       </c>
       <c r="C805">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="D805" s="6">
-        <v>44870</v>
-[...2 lines deleted...]
-        <v>809</v>
+        <v>44688</v>
+      </c>
+      <c r="E805" s="7">
+        <v>747</v>
       </c>
       <c r="F805" s="8">
-        <v>692.89675316683395</v>
+        <v>694</v>
       </c>
       <c r="G805" s="8">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="H805" s="8">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="I805" s="8">
-        <v>116.10324683316605</v>
+        <v>53</v>
       </c>
       <c r="J805" s="9">
-        <v>16.756211701458355</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="806" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A806" t="s">
         <v>0</v>
       </c>
       <c r="B806">
         <v>2022</v>
       </c>
       <c r="C806">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="D806" s="6">
-        <v>44877</v>
-[...2 lines deleted...]
-        <v>777</v>
+        <v>44695</v>
+      </c>
+      <c r="E806" s="7">
+        <v>788</v>
       </c>
       <c r="F806" s="8">
-        <v>691.33187315740599</v>
+        <v>680</v>
       </c>
       <c r="G806" s="8">
-        <v>640</v>
+        <v>629</v>
       </c>
       <c r="H806" s="8">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="I806" s="8">
-        <v>85.668126842594006</v>
+        <v>108</v>
       </c>
       <c r="J806" s="9">
-        <v>12.391751367015118</v>
+        <v>16</v>
       </c>
     </row>
     <row r="807" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A807" t="s">
         <v>0</v>
       </c>
       <c r="B807">
         <v>2022</v>
       </c>
       <c r="C807">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="D807" s="6">
-        <v>44884</v>
-[...2 lines deleted...]
-        <v>788</v>
+        <v>44702</v>
+      </c>
+      <c r="E807" s="7">
+        <v>717</v>
       </c>
       <c r="F807" s="8">
-        <v>689.98788365800203</v>
+        <v>665</v>
       </c>
       <c r="G807" s="8">
-        <v>639</v>
+        <v>616</v>
       </c>
       <c r="H807" s="8">
-        <v>743</v>
+        <v>717</v>
       </c>
       <c r="I807" s="8">
-        <v>98.012116341997967</v>
+        <v>52</v>
       </c>
       <c r="J807" s="9">
-        <v>14.204903979238352</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="808" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A808" t="s">
         <v>0</v>
       </c>
       <c r="B808">
         <v>2022</v>
       </c>
       <c r="C808">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="D808" s="6">
-        <v>44891</v>
-[...2 lines deleted...]
-        <v>810</v>
+        <v>44709</v>
+      </c>
+      <c r="E808" s="7">
+        <v>690</v>
       </c>
       <c r="F808" s="8">
-        <v>691.31808153152201</v>
+        <v>652</v>
       </c>
       <c r="G808" s="8">
-        <v>640</v>
+        <v>602</v>
       </c>
       <c r="H808" s="8">
-        <v>744</v>
+        <v>704</v>
       </c>
       <c r="I808" s="8">
-        <v>118.68191846847799</v>
+        <v>38</v>
       </c>
       <c r="J808" s="9">
-        <v>17.167483628600337</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="809" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A809" t="s">
         <v>0</v>
       </c>
       <c r="B809">
         <v>2022</v>
       </c>
       <c r="C809">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="D809" s="6">
-        <v>44898</v>
-[...2 lines deleted...]
-        <v>878</v>
+        <v>44716</v>
+      </c>
+      <c r="E809" s="7">
+        <v>653</v>
       </c>
       <c r="F809" s="8">
-        <v>697.80912462284505</v>
+        <v>643</v>
       </c>
       <c r="G809" s="8">
-        <v>646.97500000000002</v>
+        <v>594</v>
       </c>
       <c r="H809" s="8">
-        <v>751</v>
+        <v>692</v>
       </c>
       <c r="I809" s="8">
-        <v>180.19087537715495</v>
+        <v>10</v>
       </c>
       <c r="J809" s="9">
-        <v>25.822373055747192</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="810" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A810" t="s">
         <v>0</v>
       </c>
       <c r="B810">
         <v>2022</v>
       </c>
       <c r="C810">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D810" s="6">
-        <v>44905</v>
-[...2 lines deleted...]
-        <v>921</v>
+        <v>44723</v>
+      </c>
+      <c r="E810" s="7">
+        <v>688</v>
       </c>
       <c r="F810" s="8">
-        <v>710.72991361259199</v>
+        <v>636</v>
       </c>
       <c r="G810" s="8">
-        <v>659</v>
+        <v>588</v>
       </c>
       <c r="H810" s="8">
-        <v>763</v>
+        <v>687</v>
       </c>
       <c r="I810" s="8">
-        <v>210.27008638740801</v>
+        <v>52</v>
       </c>
       <c r="J810" s="9">
-        <v>29.585090251600576</v>
+        <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="811" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A811" t="s">
         <v>0</v>
       </c>
       <c r="B811">
         <v>2022</v>
       </c>
       <c r="C811">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="D811" s="6">
-        <v>44912</v>
-[...2 lines deleted...]
-        <v>894</v>
+        <v>44730</v>
+      </c>
+      <c r="E811" s="7">
+        <v>631</v>
       </c>
       <c r="F811" s="8">
-        <v>728.38980144932395</v>
+        <v>632</v>
       </c>
       <c r="G811" s="8">
-        <v>676</v>
+        <v>583</v>
       </c>
       <c r="H811" s="8">
-        <v>782</v>
+        <v>683</v>
       </c>
       <c r="I811" s="8">
-        <v>165.61019855067605</v>
+        <v>-1</v>
       </c>
       <c r="J811" s="9">
-        <v>22.736479591168205</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="812" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A812" t="s">
         <v>0</v>
       </c>
       <c r="B812">
         <v>2022</v>
       </c>
       <c r="C812">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="D812" s="6">
-        <v>44919</v>
-[...2 lines deleted...]
-        <v>885</v>
+        <v>44737</v>
+      </c>
+      <c r="E812" s="7">
+        <v>676</v>
       </c>
       <c r="F812" s="8">
-        <v>748.580961913593</v>
+        <v>630</v>
       </c>
       <c r="G812" s="8">
-        <v>696</v>
+        <v>580</v>
       </c>
       <c r="H812" s="8">
-        <v>803</v>
+        <v>679</v>
       </c>
       <c r="I812" s="8">
-        <v>136.419038086407</v>
+        <v>46</v>
       </c>
       <c r="J812" s="9">
-        <v>18.22368521604929</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="813" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A813" t="s">
         <v>0</v>
       </c>
       <c r="B813">
         <v>2022</v>
       </c>
       <c r="C813">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="D813" s="6">
-        <v>44926</v>
-[...2 lines deleted...]
-        <v>935</v>
+        <v>44744</v>
+      </c>
+      <c r="E813" s="7">
+        <v>698</v>
       </c>
       <c r="F813" s="8">
-        <v>768.87140183762301</v>
+        <v>628</v>
       </c>
       <c r="G813" s="8">
-        <v>714</v>
+        <v>579</v>
       </c>
       <c r="H813" s="8">
-        <v>823</v>
+        <v>679</v>
       </c>
       <c r="I813" s="8">
-        <v>166.12859816237699</v>
+        <v>70</v>
       </c>
       <c r="J813" s="9">
-        <v>21.606811979913061</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="814" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A814" t="s">
         <v>0</v>
       </c>
       <c r="B814">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C814">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="D814" s="6">
-        <v>44933</v>
-[...2 lines deleted...]
-        <v>861</v>
+        <v>44751</v>
+      </c>
+      <c r="E814" s="7">
+        <v>656</v>
       </c>
       <c r="F814" s="8">
-        <v>786.56206010483902</v>
+        <v>627</v>
       </c>
       <c r="G814" s="8">
-        <v>732</v>
+        <v>578</v>
       </c>
       <c r="H814" s="8">
-        <v>842</v>
+        <v>676</v>
       </c>
       <c r="I814" s="8">
-        <v>74.43793989516098</v>
+        <v>29</v>
       </c>
       <c r="J814" s="9">
-        <v>9.4637084180286166</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="815" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A815" t="s">
         <v>0</v>
       </c>
       <c r="B815">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C815">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="D815" s="6">
-        <v>44940</v>
-[...2 lines deleted...]
-        <v>878</v>
+        <v>44758</v>
+      </c>
+      <c r="E815" s="7">
+        <v>774</v>
       </c>
       <c r="F815" s="8">
-        <v>799.30762315398499</v>
+        <v>625</v>
       </c>
       <c r="G815" s="8">
-        <v>745</v>
+        <v>575</v>
       </c>
       <c r="H815" s="8">
-        <v>856</v>
+        <v>674</v>
       </c>
       <c r="I815" s="8">
-        <v>78.692376846015009</v>
+        <v>149</v>
       </c>
       <c r="J815" s="9">
-        <v>9.845067726928832</v>
+        <v>23.9</v>
       </c>
     </row>
     <row r="816" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A816" t="s">
         <v>0</v>
       </c>
       <c r="B816">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C816">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="D816" s="6">
-        <v>44947</v>
-[...2 lines deleted...]
-        <v>850</v>
+        <v>44765</v>
+      </c>
+      <c r="E816" s="7">
+        <v>737</v>
       </c>
       <c r="F816" s="8">
-        <v>807.02275406546198</v>
+        <v>622</v>
       </c>
       <c r="G816" s="8">
-        <v>752</v>
+        <v>573</v>
       </c>
       <c r="H816" s="8">
-        <v>863</v>
+        <v>671</v>
       </c>
       <c r="I816" s="8">
-        <v>42.977245934538018</v>
+        <v>115</v>
       </c>
       <c r="J816" s="9">
-        <v>5.3254069625714493</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="817" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A817" t="s">
         <v>0</v>
       </c>
       <c r="B817">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C817">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="D817" s="6">
-        <v>44954</v>
-[...2 lines deleted...]
-        <v>812</v>
+        <v>44772</v>
+      </c>
+      <c r="E817" s="7">
+        <v>695</v>
       </c>
       <c r="F817" s="8">
-        <v>810.30893526513603</v>
+        <v>619</v>
       </c>
       <c r="G817" s="8">
-        <v>755</v>
+        <v>570</v>
       </c>
       <c r="H817" s="8">
-        <v>866</v>
+        <v>669</v>
       </c>
       <c r="I817" s="8">
-        <v>1.6910647348639714</v>
+        <v>76</v>
       </c>
       <c r="J817" s="9">
-        <v>0.20869382790536406</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="818" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A818" t="s">
         <v>0</v>
       </c>
       <c r="B818">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C818">
-        <v>5</v>
+        <v>31</v>
       </c>
       <c r="D818" s="6">
-        <v>44961</v>
-[...2 lines deleted...]
-        <v>765</v>
+        <v>44779</v>
+      </c>
+      <c r="E818" s="7">
+        <v>733</v>
       </c>
       <c r="F818" s="8">
-        <v>809.86132150521496</v>
+        <v>617</v>
       </c>
       <c r="G818" s="8">
-        <v>754</v>
+        <v>569</v>
       </c>
       <c r="H818" s="8">
-        <v>866</v>
+        <v>667</v>
       </c>
       <c r="I818" s="8">
-        <v>-44.86132150521496</v>
+        <v>116</v>
       </c>
       <c r="J818" s="9">
-        <v>-5.5393831405400817</v>
+        <v>18.8</v>
       </c>
     </row>
     <row r="819" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A819" t="s">
         <v>0</v>
       </c>
       <c r="B819">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C819">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="D819" s="6">
-        <v>44968</v>
-[...2 lines deleted...]
-        <v>828</v>
+        <v>44786</v>
+      </c>
+      <c r="E819" s="7">
+        <v>685</v>
       </c>
       <c r="F819" s="8">
-        <v>806.43251196344397</v>
+        <v>615</v>
       </c>
       <c r="G819" s="8">
-        <v>751</v>
+        <v>568</v>
       </c>
       <c r="H819" s="8">
-        <v>864</v>
+        <v>666</v>
       </c>
       <c r="I819" s="8">
-        <v>21.567488036556028</v>
+        <v>70</v>
       </c>
       <c r="J819" s="9">
-        <v>2.6744318608937334</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="820" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A820" t="s">
         <v>0</v>
       </c>
       <c r="B820">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C820">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="D820" s="6">
-        <v>44975</v>
-[...2 lines deleted...]
-        <v>773</v>
+        <v>44793</v>
+      </c>
+      <c r="E820" s="7">
+        <v>734</v>
       </c>
       <c r="F820" s="8">
-        <v>800.79497527450496</v>
+        <v>615</v>
       </c>
       <c r="G820" s="8">
-        <v>746.97500000000002</v>
+        <v>567</v>
       </c>
       <c r="H820" s="8">
-        <v>857</v>
+        <v>664</v>
       </c>
       <c r="I820" s="8">
-        <v>-27.794975274504964</v>
+        <v>119</v>
       </c>
       <c r="J820" s="9">
-        <v>-3.4709227870688295</v>
+        <v>19.399999999999999</v>
       </c>
     </row>
     <row r="821" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A821" t="s">
         <v>0</v>
       </c>
       <c r="B821">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C821">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="D821" s="6">
-        <v>44982</v>
-[...2 lines deleted...]
-        <v>766</v>
+        <v>44800</v>
+      </c>
+      <c r="E821" s="7">
+        <v>680</v>
       </c>
       <c r="F821" s="8">
-        <v>793.67534299255794</v>
+        <v>615</v>
       </c>
       <c r="G821" s="8">
-        <v>740</v>
+        <v>568</v>
       </c>
       <c r="H821" s="8">
-        <v>849</v>
+        <v>665</v>
       </c>
       <c r="I821" s="8">
-        <v>-27.675342992557944</v>
+        <v>65</v>
       </c>
       <c r="J821" s="9">
-        <v>-3.486985357036275</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="822" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A822" t="s">
         <v>0</v>
       </c>
       <c r="B822">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C822">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="D822" s="6">
-        <v>44989</v>
-[...2 lines deleted...]
-        <v>738</v>
+        <v>44807</v>
+      </c>
+      <c r="E822" s="7">
+        <v>710</v>
       </c>
       <c r="F822" s="8">
-        <v>785.76591076340299</v>
+        <v>618</v>
       </c>
       <c r="G822" s="8">
-        <v>731</v>
+        <v>570</v>
       </c>
       <c r="H822" s="8">
-        <v>840</v>
+        <v>667</v>
       </c>
       <c r="I822" s="8">
-        <v>-47.765910763402985</v>
+        <v>92</v>
       </c>
       <c r="J822" s="9">
-        <v>-6.0788983218928934</v>
+        <v>15</v>
       </c>
     </row>
     <row r="823" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A823" t="s">
         <v>0</v>
       </c>
       <c r="B823">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C823">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D823" s="6">
-        <v>44996</v>
-[...2 lines deleted...]
-        <v>797</v>
+        <v>44814</v>
+      </c>
+      <c r="E823" s="7">
+        <v>717</v>
       </c>
       <c r="F823" s="8">
-        <v>777.73685286839202</v>
+        <v>622</v>
       </c>
       <c r="G823" s="8">
-        <v>723</v>
+        <v>573</v>
       </c>
       <c r="H823" s="8">
-        <v>833</v>
+        <v>672</v>
       </c>
       <c r="I823" s="8">
-        <v>19.26314713160798</v>
+        <v>95</v>
       </c>
       <c r="J823" s="9">
-        <v>2.4768206702000981</v>
+        <v>15.2</v>
       </c>
     </row>
     <row r="824" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A824" t="s">
         <v>0</v>
       </c>
       <c r="B824">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C824">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D824" s="6">
-        <v>45003</v>
-[...2 lines deleted...]
-        <v>799</v>
+        <v>44821</v>
+      </c>
+      <c r="E824" s="7">
+        <v>648</v>
       </c>
       <c r="F824" s="8">
-        <v>770.23247437863495</v>
+        <v>629</v>
       </c>
       <c r="G824" s="8">
-        <v>716</v>
+        <v>581</v>
       </c>
       <c r="H824" s="8">
-        <v>825</v>
+        <v>679</v>
       </c>
       <c r="I824" s="8">
-        <v>28.767525621365053</v>
+        <v>19</v>
       </c>
       <c r="J824" s="9">
-        <v>3.7349146625598451</v>
+        <v>3</v>
       </c>
     </row>
     <row r="825" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A825" t="s">
         <v>0</v>
       </c>
       <c r="B825">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C825">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="D825" s="6">
-        <v>45010</v>
-[...2 lines deleted...]
-        <v>720</v>
+        <v>44828</v>
+      </c>
+      <c r="E825" s="7">
+        <v>742</v>
       </c>
       <c r="F825" s="8">
-        <v>763.81614623663802</v>
+        <v>639</v>
       </c>
       <c r="G825" s="8">
-        <v>710</v>
+        <v>590</v>
       </c>
       <c r="H825" s="8">
-        <v>819</v>
+        <v>689</v>
       </c>
       <c r="I825" s="8">
-        <v>-43.816146236638019</v>
+        <v>103</v>
       </c>
       <c r="J825" s="9">
-        <v>-5.7364781371174871</v>
+        <v>16.100000000000001</v>
       </c>
     </row>
     <row r="826" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A826" t="s">
         <v>0</v>
       </c>
       <c r="B826">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C826">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D826" s="6">
-        <v>45017</v>
-[...2 lines deleted...]
-        <v>749</v>
+        <v>44835</v>
+      </c>
+      <c r="E826" s="7">
+        <v>792</v>
       </c>
       <c r="F826" s="8">
-        <v>758.19247590436396</v>
+        <v>652</v>
       </c>
       <c r="G826" s="8">
-        <v>705</v>
+        <v>601</v>
       </c>
       <c r="H826" s="8">
-        <v>813</v>
+        <v>703</v>
       </c>
       <c r="I826" s="8">
-        <v>-9.1924759043639597</v>
+        <v>140</v>
       </c>
       <c r="J826" s="9">
-        <v>-1.2124198269574293</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="827" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A827" t="s">
         <v>0</v>
       </c>
       <c r="B827">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C827">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="D827" s="6">
-        <v>45024</v>
-[...2 lines deleted...]
-        <v>714</v>
+        <v>44842</v>
+      </c>
+      <c r="E827" s="7">
+        <v>746</v>
       </c>
       <c r="F827" s="8">
-        <v>752.43347397159096</v>
+        <v>665</v>
       </c>
       <c r="G827" s="8">
-        <v>698</v>
+        <v>616</v>
       </c>
       <c r="H827" s="8">
-        <v>807</v>
+        <v>717</v>
       </c>
       <c r="I827" s="8">
-        <v>-38.433473971590956</v>
+        <v>81</v>
       </c>
       <c r="J827" s="9">
-        <v>-5.107889973146257</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="828" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A828" t="s">
         <v>0</v>
       </c>
       <c r="B828">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C828">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="D828" s="6">
-        <v>45031</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>44849</v>
+      </c>
+      <c r="E828" s="7">
+        <v>799</v>
       </c>
       <c r="F828" s="8">
-        <v>745.62347066754205</v>
+        <v>677</v>
       </c>
       <c r="G828" s="8">
-        <v>691</v>
+        <v>626</v>
       </c>
       <c r="H828" s="8">
-        <v>801</v>
+        <v>729</v>
       </c>
       <c r="I828" s="8">
-        <v>-41.623470667542051</v>
+        <v>122</v>
       </c>
       <c r="J828" s="9">
-        <v>-5.5823713046851111</v>
+        <v>18</v>
       </c>
     </row>
     <row r="829" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A829" t="s">
         <v>0</v>
       </c>
       <c r="B829">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C829">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="D829" s="6">
-        <v>45038</v>
-[...2 lines deleted...]
-        <v>754</v>
+        <v>44856</v>
+      </c>
+      <c r="E829" s="7">
+        <v>805</v>
       </c>
       <c r="F829" s="8">
-        <v>736.88324070652504</v>
+        <v>687</v>
       </c>
       <c r="G829" s="8">
-        <v>684</v>
+        <v>635</v>
       </c>
       <c r="H829" s="8">
-        <v>792</v>
+        <v>739</v>
       </c>
       <c r="I829" s="8">
-        <v>17.116759293474956</v>
+        <v>118</v>
       </c>
       <c r="J829" s="9">
-        <v>2.3228590837624807</v>
+        <v>17.2</v>
       </c>
     </row>
     <row r="830" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A830" t="s">
         <v>0</v>
       </c>
       <c r="B830">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C830">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="D830" s="6">
-        <v>45045</v>
-[...2 lines deleted...]
-        <v>743</v>
+        <v>44863</v>
+      </c>
+      <c r="E830" s="7">
+        <v>765</v>
       </c>
       <c r="F830" s="8">
-        <v>725.41262200215397</v>
+        <v>692</v>
       </c>
       <c r="G830" s="8">
-        <v>673</v>
+        <v>640</v>
       </c>
       <c r="H830" s="8">
-        <v>778</v>
+        <v>745</v>
       </c>
       <c r="I830" s="8">
-        <v>17.587377997846033</v>
+        <v>73</v>
       </c>
       <c r="J830" s="9">
-        <v>2.4244653958880065</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="831" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A831" t="s">
         <v>0</v>
       </c>
       <c r="B831">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C831">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="D831" s="6">
-        <v>45052</v>
-[...2 lines deleted...]
-        <v>726</v>
+        <v>44870</v>
+      </c>
+      <c r="E831" s="7">
+        <v>809</v>
       </c>
       <c r="F831" s="8">
-        <v>711.43600812648106</v>
+        <v>693</v>
       </c>
       <c r="G831" s="8">
-        <v>659</v>
+        <v>642</v>
       </c>
       <c r="H831" s="8">
-        <v>764</v>
+        <v>745</v>
       </c>
       <c r="I831" s="8">
-        <v>14.563991873518944</v>
+        <v>116</v>
       </c>
       <c r="J831" s="9">
-        <v>2.047126053103824</v>
+        <v>16.8</v>
       </c>
     </row>
     <row r="832" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A832" t="s">
         <v>0</v>
       </c>
       <c r="B832">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C832">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="D832" s="6">
-        <v>45059</v>
-[...2 lines deleted...]
-        <v>766</v>
+        <v>44877</v>
+      </c>
+      <c r="E832" s="7">
+        <v>777</v>
       </c>
       <c r="F832" s="8">
-        <v>696.398488369603</v>
+        <v>691</v>
       </c>
       <c r="G832" s="8">
-        <v>645</v>
+        <v>640</v>
       </c>
       <c r="H832" s="8">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="I832" s="8">
-        <v>69.601511630396999</v>
+        <v>86</v>
       </c>
       <c r="J832" s="9">
-        <v>9.9944949325416985</v>
+        <v>12.4</v>
       </c>
     </row>
     <row r="833" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A833" t="s">
         <v>0</v>
       </c>
       <c r="B833">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C833">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="D833" s="6">
-        <v>45066</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>44884</v>
+      </c>
+      <c r="E833" s="7">
+        <v>788</v>
       </c>
       <c r="F833" s="8">
-        <v>681.72323621355895</v>
+        <v>690</v>
       </c>
       <c r="G833" s="8">
-        <v>630</v>
+        <v>639</v>
       </c>
       <c r="H833" s="8">
-        <v>733</v>
+        <v>743</v>
       </c>
       <c r="I833" s="8">
-        <v>22.276763786441052</v>
+        <v>98</v>
       </c>
       <c r="J833" s="9">
-        <v>3.2677137294264895</v>
+        <v>14.2</v>
       </c>
     </row>
     <row r="834" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A834" t="s">
         <v>0</v>
       </c>
       <c r="B834">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C834">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="D834" s="6">
-        <v>45073</v>
-[...2 lines deleted...]
-        <v>690</v>
+        <v>44891</v>
+      </c>
+      <c r="E834" s="7">
+        <v>810</v>
       </c>
       <c r="F834" s="8">
-        <v>668.71910562334097</v>
+        <v>691</v>
       </c>
       <c r="G834" s="8">
-        <v>618</v>
+        <v>640</v>
       </c>
       <c r="H834" s="8">
-        <v>720</v>
+        <v>744</v>
       </c>
       <c r="I834" s="8">
-        <v>21.280894376659035</v>
+        <v>119</v>
       </c>
       <c r="J834" s="9">
-        <v>3.1823368283791211</v>
+        <v>17.2</v>
       </c>
     </row>
     <row r="835" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A835" t="s">
         <v>0</v>
       </c>
       <c r="B835">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C835">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="D835" s="6">
-        <v>45080</v>
-[...2 lines deleted...]
-        <v>710</v>
+        <v>44898</v>
+      </c>
+      <c r="E835" s="7">
+        <v>878</v>
       </c>
       <c r="F835" s="8">
-        <v>658.597176445527</v>
+        <v>698</v>
       </c>
       <c r="G835" s="8">
-        <v>609.97500000000002</v>
+        <v>647</v>
       </c>
       <c r="H835" s="8">
-        <v>710</v>
+        <v>751</v>
       </c>
       <c r="I835" s="8">
-        <v>51.402823554473002</v>
+        <v>180</v>
       </c>
       <c r="J835" s="9">
-        <v>7.8048958290249431</v>
+        <v>25.8</v>
       </c>
     </row>
     <row r="836" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A836" t="s">
         <v>0</v>
       </c>
       <c r="B836">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C836">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="D836" s="6">
-        <v>45087</v>
-[...2 lines deleted...]
-        <v>649</v>
+        <v>44905</v>
+      </c>
+      <c r="E836" s="7">
+        <v>921</v>
       </c>
       <c r="F836" s="8">
-        <v>651.90679715596002</v>
+        <v>711</v>
       </c>
       <c r="G836" s="8">
-        <v>602</v>
+        <v>659</v>
       </c>
       <c r="H836" s="8">
-        <v>704</v>
+        <v>763</v>
       </c>
       <c r="I836" s="8">
-        <v>-2.906797155960021</v>
+        <v>210</v>
       </c>
       <c r="J836" s="9">
-        <v>-0.44589152446965841</v>
+        <v>29.6</v>
       </c>
     </row>
     <row r="837" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A837" t="s">
         <v>0</v>
       </c>
       <c r="B837">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C837">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="D837" s="6">
-        <v>45094</v>
-[...2 lines deleted...]
-        <v>655</v>
+        <v>44912</v>
+      </c>
+      <c r="E837" s="7">
+        <v>894</v>
       </c>
       <c r="F837" s="8">
-        <v>647.863559292383</v>
+        <v>728</v>
       </c>
       <c r="G837" s="8">
-        <v>597</v>
+        <v>676</v>
       </c>
       <c r="H837" s="8">
-        <v>697</v>
+        <v>782</v>
       </c>
       <c r="I837" s="8">
-        <v>7.1364407076169982</v>
+        <v>166</v>
       </c>
       <c r="J837" s="9">
-        <v>1.1015345137503516</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="838" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A838" t="s">
         <v>0</v>
       </c>
       <c r="B838">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C838">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="D838" s="6">
-        <v>45101</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>44919</v>
+      </c>
+      <c r="E838" s="7">
+        <v>885</v>
       </c>
       <c r="F838" s="8">
-        <v>645.55652721762101</v>
+        <v>749</v>
       </c>
       <c r="G838" s="8">
-        <v>595</v>
+        <v>696</v>
       </c>
       <c r="H838" s="8">
-        <v>695</v>
+        <v>803</v>
       </c>
       <c r="I838" s="8">
-        <v>49.44347278237899</v>
+        <v>136</v>
       </c>
       <c r="J838" s="9">
-        <v>7.6590462179172221</v>
+        <v>18.2</v>
       </c>
     </row>
     <row r="839" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A839" t="s">
         <v>0</v>
       </c>
       <c r="B839">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C839">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="D839" s="6">
-        <v>45108</v>
-[...2 lines deleted...]
-        <v>653</v>
+        <v>44926</v>
+      </c>
+      <c r="E839" s="7">
+        <v>935</v>
       </c>
       <c r="F839" s="8">
-        <v>644.10691725564595</v>
+        <v>769</v>
       </c>
       <c r="G839" s="8">
-        <v>594.97500000000002</v>
+        <v>714</v>
       </c>
       <c r="H839" s="8">
-        <v>694</v>
+        <v>823</v>
       </c>
       <c r="I839" s="8">
-        <v>8.8930827443540466</v>
+        <v>166</v>
       </c>
       <c r="J839" s="9">
-        <v>1.3806842476160597</v>
+        <v>21.6</v>
       </c>
     </row>
     <row r="840" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A840" t="s">
         <v>0</v>
       </c>
       <c r="B840">
         <v>2023</v>
       </c>
       <c r="C840">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="D840" s="6">
-        <v>45115</v>
-[...2 lines deleted...]
-        <v>656</v>
+        <v>44933</v>
+      </c>
+      <c r="E840" s="7">
+        <v>861</v>
       </c>
       <c r="F840" s="8">
-        <v>642.65056591654104</v>
+        <v>787</v>
       </c>
       <c r="G840" s="8">
-        <v>593</v>
+        <v>732</v>
       </c>
       <c r="H840" s="8">
-        <v>693</v>
+        <v>842</v>
       </c>
       <c r="I840" s="8">
-        <v>13.349434083458959</v>
+        <v>74</v>
       </c>
       <c r="J840" s="9">
-        <v>2.0772461414423731</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="841" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A841" t="s">
         <v>0</v>
       </c>
       <c r="B841">
         <v>2023</v>
       </c>
       <c r="C841">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="D841" s="6">
-        <v>45122</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>44940</v>
+      </c>
+      <c r="E841" s="7">
+        <v>878</v>
       </c>
       <c r="F841" s="8">
-        <v>640.53826043849801</v>
+        <v>799</v>
       </c>
       <c r="G841" s="8">
-        <v>592</v>
+        <v>745</v>
       </c>
       <c r="H841" s="8">
-        <v>691</v>
+        <v>856</v>
       </c>
       <c r="I841" s="8">
-        <v>21.461739561501986</v>
+        <v>79</v>
       </c>
       <c r="J841" s="9">
-        <v>3.350578862659944</v>
+        <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="842" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A842" t="s">
         <v>0</v>
       </c>
       <c r="B842">
         <v>2023</v>
       </c>
       <c r="C842">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="D842" s="6">
-        <v>45129</v>
-[...2 lines deleted...]
-        <v>689</v>
+        <v>44947</v>
+      </c>
+      <c r="E842" s="7">
+        <v>850</v>
       </c>
       <c r="F842" s="8">
-        <v>637.95112938090597</v>
+        <v>807</v>
       </c>
       <c r="G842" s="8">
-        <v>587</v>
+        <v>752</v>
       </c>
       <c r="H842" s="8">
-        <v>687</v>
+        <v>863</v>
       </c>
       <c r="I842" s="8">
-        <v>51.048870619094032</v>
+        <v>43</v>
       </c>
       <c r="J842" s="9">
-        <v>8.0020033303544551</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="843" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A843" t="s">
         <v>0</v>
       </c>
       <c r="B843">
         <v>2023</v>
       </c>
       <c r="C843">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="D843" s="6">
-        <v>45136</v>
-[...2 lines deleted...]
-        <v>687</v>
+        <v>44954</v>
+      </c>
+      <c r="E843" s="7">
+        <v>812</v>
       </c>
       <c r="F843" s="8">
-        <v>635.27318585444903</v>
+        <v>810</v>
       </c>
       <c r="G843" s="8">
-        <v>587</v>
+        <v>755</v>
       </c>
       <c r="H843" s="8">
-        <v>686</v>
+        <v>866</v>
       </c>
       <c r="I843" s="8">
-        <v>51.726814145550975</v>
+        <v>2</v>
       </c>
       <c r="J843" s="9">
-        <v>8.1424519871679877</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="844" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A844" t="s">
         <v>0</v>
       </c>
       <c r="B844">
         <v>2023</v>
       </c>
       <c r="C844">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="D844" s="6">
-        <v>45143</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>44961</v>
+      </c>
+      <c r="E844" s="7">
+        <v>765</v>
       </c>
       <c r="F844" s="8">
-        <v>632.88243831217596</v>
+        <v>810</v>
       </c>
       <c r="G844" s="8">
-        <v>583</v>
+        <v>754</v>
       </c>
       <c r="H844" s="8">
-        <v>684</v>
+        <v>866</v>
       </c>
       <c r="I844" s="8">
-        <v>65.117561687824036</v>
+        <v>-45</v>
       </c>
       <c r="J844" s="9">
-        <v>10.289045444440674</v>
+        <v>-5.5</v>
       </c>
     </row>
     <row r="845" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A845" t="s">
         <v>0</v>
       </c>
       <c r="B845">
         <v>2023</v>
       </c>
       <c r="C845">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="D845" s="6">
-        <v>45150</v>
-[...2 lines deleted...]
-        <v>711</v>
+        <v>44968</v>
+      </c>
+      <c r="E845" s="7">
+        <v>828</v>
       </c>
       <c r="F845" s="8">
-        <v>631.15146915604498</v>
+        <v>806</v>
       </c>
       <c r="G845" s="8">
-        <v>582</v>
+        <v>751</v>
       </c>
       <c r="H845" s="8">
-        <v>680</v>
+        <v>864</v>
       </c>
       <c r="I845" s="8">
-        <v>79.848530843955018</v>
+        <v>22</v>
       </c>
       <c r="J845" s="9">
-        <v>12.651246926625376</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="846" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A846" t="s">
         <v>0</v>
       </c>
       <c r="B846">
         <v>2023</v>
       </c>
       <c r="C846">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="D846" s="6">
-        <v>45157</v>
-[...2 lines deleted...]
-        <v>697</v>
+        <v>44975</v>
+      </c>
+      <c r="E846" s="7">
+        <v>773</v>
       </c>
       <c r="F846" s="8">
-        <v>630.45065020848699</v>
+        <v>801</v>
       </c>
       <c r="G846" s="8">
-        <v>581.97500000000002</v>
+        <v>747</v>
       </c>
       <c r="H846" s="8">
-        <v>681</v>
+        <v>857</v>
       </c>
       <c r="I846" s="8">
-        <v>66.549349791513009</v>
+        <v>-28</v>
       </c>
       <c r="J846" s="9">
-        <v>10.555838077017683</v>
+        <v>-3.5</v>
       </c>
     </row>
     <row r="847" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A847" t="s">
         <v>0</v>
       </c>
       <c r="B847">
         <v>2023</v>
       </c>
       <c r="C847">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="D847" s="6">
-        <v>45164</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>44982</v>
+      </c>
+      <c r="E847" s="7">
+        <v>766</v>
       </c>
       <c r="F847" s="8">
-        <v>631.15580435594904</v>
+        <v>794</v>
       </c>
       <c r="G847" s="8">
-        <v>582</v>
+        <v>740</v>
       </c>
       <c r="H847" s="8">
-        <v>681</v>
+        <v>849</v>
       </c>
       <c r="I847" s="8">
-        <v>48.844195644050956</v>
+        <v>-28</v>
       </c>
       <c r="J847" s="9">
-        <v>7.7388491568881363</v>
+        <v>-3.5</v>
       </c>
     </row>
     <row r="848" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A848" t="s">
         <v>0</v>
       </c>
       <c r="B848">
         <v>2023</v>
       </c>
       <c r="C848">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D848" s="6">
-        <v>45171</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>44989</v>
+      </c>
+      <c r="E848" s="7">
+        <v>738</v>
       </c>
       <c r="F848" s="8">
-        <v>633.65379048991304</v>
+        <v>786</v>
       </c>
       <c r="G848" s="8">
-        <v>585</v>
+        <v>731</v>
       </c>
       <c r="H848" s="8">
-        <v>685</v>
+        <v>840</v>
       </c>
       <c r="I848" s="8">
-        <v>69.346209510086965</v>
+        <v>-48</v>
       </c>
       <c r="J848" s="9">
-        <v>10.94386407070516</v>
+        <v>-6.1</v>
       </c>
     </row>
     <row r="849" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A849" t="s">
         <v>0</v>
       </c>
       <c r="B849">
         <v>2023</v>
       </c>
       <c r="C849">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D849" s="6">
-        <v>45178</v>
-[...2 lines deleted...]
-        <v>696</v>
+        <v>44996</v>
+      </c>
+      <c r="E849" s="7">
+        <v>797</v>
       </c>
       <c r="F849" s="8">
-        <v>638.35087861244494</v>
+        <v>778</v>
       </c>
       <c r="G849" s="8">
-        <v>589.97500000000002</v>
+        <v>723</v>
       </c>
       <c r="H849" s="8">
-        <v>688.02499999999998</v>
+        <v>833</v>
       </c>
       <c r="I849" s="8">
-        <v>57.649121387555056</v>
+        <v>19</v>
       </c>
       <c r="J849" s="9">
-        <v>9.0309457257839796</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="850" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A850" t="s">
         <v>0</v>
       </c>
       <c r="B850">
         <v>2023</v>
       </c>
       <c r="C850">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D850" s="6">
-        <v>45185</v>
-[...2 lines deleted...]
-        <v>673</v>
+        <v>45003</v>
+      </c>
+      <c r="E850" s="7">
+        <v>799</v>
       </c>
       <c r="F850" s="8">
-        <v>645.68521829054305</v>
+        <v>770</v>
       </c>
       <c r="G850" s="8">
-        <v>597</v>
+        <v>716</v>
       </c>
       <c r="H850" s="8">
-        <v>696</v>
+        <v>825</v>
       </c>
       <c r="I850" s="8">
-        <v>27.314781709456952</v>
+        <v>29</v>
       </c>
       <c r="J850" s="9">
-        <v>4.2303557423496727</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="851" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A851" t="s">
         <v>0</v>
       </c>
       <c r="B851">
         <v>2023</v>
       </c>
       <c r="C851">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="D851" s="6">
-        <v>45192</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>45010</v>
+      </c>
+      <c r="E851" s="7">
+        <v>720</v>
       </c>
       <c r="F851" s="8">
-        <v>656.06874144871495</v>
+        <v>764</v>
       </c>
       <c r="G851" s="8">
-        <v>606</v>
+        <v>710</v>
       </c>
       <c r="H851" s="8">
-        <v>707</v>
+        <v>819</v>
       </c>
       <c r="I851" s="8">
-        <v>24.931258551285055</v>
+        <v>-44</v>
       </c>
       <c r="J851" s="9">
-        <v>3.8000985226384074</v>
+        <v>-5.7</v>
       </c>
     </row>
     <row r="852" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A852" t="s">
         <v>0</v>
       </c>
       <c r="B852">
         <v>2023</v>
       </c>
       <c r="C852">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="D852" s="6">
-        <v>45199</v>
-[...2 lines deleted...]
-        <v>715</v>
+        <v>45017</v>
+      </c>
+      <c r="E852" s="7">
+        <v>749</v>
       </c>
       <c r="F852" s="8">
-        <v>668.84794144790203</v>
+        <v>758</v>
       </c>
       <c r="G852" s="8">
-        <v>619</v>
+        <v>705</v>
       </c>
       <c r="H852" s="8">
-        <v>720</v>
+        <v>813</v>
       </c>
       <c r="I852" s="8">
-        <v>46.152058552097969</v>
+        <v>-9</v>
       </c>
       <c r="J852" s="9">
-        <v>6.9002318303005268</v>
+        <v>-1.2</v>
       </c>
     </row>
     <row r="853" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A853" t="s">
         <v>0</v>
       </c>
       <c r="B853">
         <v>2023</v>
       </c>
       <c r="C853">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="D853" s="6">
-        <v>45206</v>
-[...2 lines deleted...]
-        <v>809</v>
+        <v>45024</v>
+      </c>
+      <c r="E853" s="7">
+        <v>714</v>
       </c>
       <c r="F853" s="8">
-        <v>682.45638465609602</v>
+        <v>752</v>
       </c>
       <c r="G853" s="8">
-        <v>632</v>
+        <v>698</v>
       </c>
       <c r="H853" s="8">
-        <v>733</v>
+        <v>807</v>
       </c>
       <c r="I853" s="8">
-        <v>126.54361534390398</v>
+        <v>-38</v>
       </c>
       <c r="J853" s="9">
-        <v>18.542374016717858</v>
+        <v>-5.0999999999999996</v>
       </c>
     </row>
     <row r="854" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A854" t="s">
         <v>0</v>
       </c>
       <c r="B854">
         <v>2023</v>
       </c>
       <c r="C854">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D854" s="6">
-        <v>45213</v>
-[...2 lines deleted...]
-        <v>745</v>
+        <v>45031</v>
+      </c>
+      <c r="E854" s="7">
+        <v>704</v>
       </c>
       <c r="F854" s="8">
-        <v>695.18006008675502</v>
+        <v>746</v>
       </c>
       <c r="G854" s="8">
-        <v>643</v>
+        <v>691</v>
       </c>
       <c r="H854" s="8">
-        <v>747</v>
+        <v>801</v>
       </c>
       <c r="I854" s="8">
-        <v>49.81993991324498</v>
+        <v>-42</v>
       </c>
       <c r="J854" s="9">
-        <v>7.1664799918207791</v>
+        <v>-5.6</v>
       </c>
     </row>
     <row r="855" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A855" t="s">
         <v>0</v>
       </c>
       <c r="B855">
         <v>2023</v>
       </c>
       <c r="C855">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="D855" s="6">
-        <v>45220</v>
-[...2 lines deleted...]
-        <v>731</v>
+        <v>45038</v>
+      </c>
+      <c r="E855" s="7">
+        <v>754</v>
       </c>
       <c r="F855" s="8">
-        <v>705.18010797274701</v>
+        <v>737</v>
       </c>
       <c r="G855" s="8">
-        <v>654</v>
+        <v>684</v>
       </c>
       <c r="H855" s="8">
-        <v>758</v>
+        <v>792</v>
       </c>
       <c r="I855" s="8">
-        <v>25.81989202725299</v>
+        <v>17</v>
       </c>
       <c r="J855" s="9">
-        <v>3.6614606304593593</v>
+        <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="856" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A856" t="s">
         <v>0</v>
       </c>
       <c r="B856">
         <v>2023</v>
       </c>
       <c r="C856">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="D856" s="6">
-        <v>45227</v>
-[...2 lines deleted...]
-        <v>776</v>
+        <v>45045</v>
+      </c>
+      <c r="E856" s="7">
+        <v>743</v>
       </c>
       <c r="F856" s="8">
-        <v>710.58614161034302</v>
+        <v>725</v>
       </c>
       <c r="G856" s="8">
-        <v>658</v>
+        <v>673</v>
       </c>
       <c r="H856" s="8">
-        <v>763</v>
+        <v>778</v>
       </c>
       <c r="I856" s="8">
-        <v>65.41385838965698</v>
+        <v>18</v>
       </c>
       <c r="J856" s="9">
-        <v>9.20561977769718</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="857" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A857" t="s">
         <v>0</v>
       </c>
       <c r="B857">
         <v>2023</v>
       </c>
       <c r="C857">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="D857" s="6">
-        <v>45234</v>
-[...2 lines deleted...]
-        <v>794</v>
+        <v>45052</v>
+      </c>
+      <c r="E857" s="7">
+        <v>726</v>
       </c>
       <c r="F857" s="8">
-        <v>711.33689459285597</v>
+        <v>711</v>
       </c>
       <c r="G857" s="8">
         <v>659</v>
       </c>
       <c r="H857" s="8">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="I857" s="8">
-        <v>82.66310540714403</v>
+        <v>15</v>
       </c>
       <c r="J857" s="9">
-        <v>11.620809497651251</v>
+        <v>2</v>
       </c>
     </row>
     <row r="858" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A858" t="s">
         <v>0</v>
       </c>
       <c r="B858">
         <v>2023</v>
       </c>
       <c r="C858">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="D858" s="6">
-        <v>45241</v>
-[...2 lines deleted...]
-        <v>809</v>
+        <v>45059</v>
+      </c>
+      <c r="E858" s="7">
+        <v>766</v>
       </c>
       <c r="F858" s="8">
-        <v>709.78284840514902</v>
+        <v>696</v>
       </c>
       <c r="G858" s="8">
-        <v>657</v>
+        <v>645</v>
       </c>
       <c r="H858" s="8">
-        <v>763</v>
+        <v>748</v>
       </c>
       <c r="I858" s="8">
-        <v>99.217151594850975</v>
+        <v>70</v>
       </c>
       <c r="J858" s="9">
-        <v>13.978521996944224</v>
+        <v>10</v>
       </c>
     </row>
     <row r="859" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A859" t="s">
         <v>0</v>
       </c>
       <c r="B859">
         <v>2023</v>
       </c>
       <c r="C859">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="D859" s="6">
-        <v>45248</v>
-[...2 lines deleted...]
-        <v>778</v>
+        <v>45066</v>
+      </c>
+      <c r="E859" s="7">
+        <v>704</v>
       </c>
       <c r="F859" s="8">
-        <v>708.45437483049102</v>
+        <v>682</v>
       </c>
       <c r="G859" s="8">
-        <v>657</v>
+        <v>630</v>
       </c>
       <c r="H859" s="8">
-        <v>762</v>
+        <v>733</v>
       </c>
       <c r="I859" s="8">
-        <v>69.54562516950898</v>
+        <v>22</v>
       </c>
       <c r="J859" s="9">
-        <v>9.8165284371557249</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="860" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A860" t="s">
         <v>0</v>
       </c>
       <c r="B860">
         <v>2023</v>
       </c>
       <c r="C860">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="D860" s="6">
-        <v>45255</v>
-[...2 lines deleted...]
-        <v>837</v>
+        <v>45073</v>
+      </c>
+      <c r="E860" s="7">
+        <v>690</v>
       </c>
       <c r="F860" s="8">
-        <v>709.87053116086599</v>
+        <v>669</v>
       </c>
       <c r="G860" s="8">
-        <v>657</v>
+        <v>618</v>
       </c>
       <c r="H860" s="8">
-        <v>763</v>
+        <v>720</v>
       </c>
       <c r="I860" s="8">
-        <v>127.12946883913401</v>
+        <v>21</v>
       </c>
       <c r="J860" s="9">
-        <v>17.908824674160854</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="861" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A861" t="s">
         <v>0</v>
       </c>
       <c r="B861">
         <v>2023</v>
       </c>
       <c r="C861">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="D861" s="6">
-        <v>45262</v>
-[...2 lines deleted...]
-        <v>764</v>
+        <v>45080</v>
+      </c>
+      <c r="E861" s="7">
+        <v>710</v>
       </c>
       <c r="F861" s="8">
-        <v>716.58532919801701</v>
+        <v>659</v>
       </c>
       <c r="G861" s="8">
-        <v>666</v>
+        <v>610</v>
       </c>
       <c r="H861" s="8">
-        <v>771</v>
+        <v>710</v>
       </c>
       <c r="I861" s="8">
-        <v>47.414670801982993</v>
+        <v>51</v>
       </c>
       <c r="J861" s="9">
-        <v>6.6167515395616903</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="862" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A862" t="s">
         <v>0</v>
       </c>
       <c r="B862">
         <v>2023</v>
       </c>
       <c r="C862">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D862" s="6">
-        <v>45269</v>
-[...2 lines deleted...]
-        <v>812</v>
+        <v>45087</v>
+      </c>
+      <c r="E862" s="7">
+        <v>649</v>
       </c>
       <c r="F862" s="8">
-        <v>729.90282816667002</v>
+        <v>652</v>
       </c>
       <c r="G862" s="8">
-        <v>677</v>
+        <v>602</v>
       </c>
       <c r="H862" s="8">
-        <v>784</v>
+        <v>704</v>
       </c>
       <c r="I862" s="8">
-        <v>82.09717183332998</v>
+        <v>-3</v>
       </c>
       <c r="J862" s="9">
-        <v>11.247685125366218</v>
+        <v>-0.4</v>
       </c>
     </row>
     <row r="863" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A863" t="s">
         <v>0</v>
       </c>
       <c r="B863">
         <v>2023</v>
       </c>
       <c r="C863">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="D863" s="6">
-        <v>45276</v>
-[...2 lines deleted...]
-        <v>853</v>
+        <v>45094</v>
+      </c>
+      <c r="E863" s="7">
+        <v>655</v>
       </c>
       <c r="F863" s="8">
-        <v>748.08777390932801</v>
+        <v>648</v>
       </c>
       <c r="G863" s="8">
-        <v>694</v>
+        <v>597</v>
       </c>
       <c r="H863" s="8">
-        <v>803</v>
+        <v>697</v>
       </c>
       <c r="I863" s="8">
-        <v>104.91222609067199</v>
+        <v>7</v>
       </c>
       <c r="J863" s="9">
-        <v>14.024053025546152</v>
+        <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="864" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A864" t="s">
         <v>0</v>
       </c>
       <c r="B864">
         <v>2023</v>
       </c>
       <c r="C864">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="D864" s="6">
-        <v>45283</v>
-[...2 lines deleted...]
-        <v>822</v>
+        <v>45101</v>
+      </c>
+      <c r="E864" s="7">
+        <v>695</v>
       </c>
       <c r="F864" s="8">
-        <v>768.87318082143804</v>
+        <v>646</v>
       </c>
       <c r="G864" s="8">
-        <v>715</v>
+        <v>595</v>
       </c>
       <c r="H864" s="8">
-        <v>823</v>
+        <v>695</v>
       </c>
       <c r="I864" s="8">
-        <v>53.126819178561959</v>
+        <v>49</v>
       </c>
       <c r="J864" s="9">
-        <v>6.9096985697697306</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="865" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A865" t="s">
         <v>0</v>
       </c>
       <c r="B865">
         <v>2023</v>
       </c>
       <c r="C865">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="D865" s="6">
-        <v>45290</v>
-[...2 lines deleted...]
-        <v>872</v>
+        <v>45108</v>
+      </c>
+      <c r="E865" s="7">
+        <v>653</v>
       </c>
       <c r="F865" s="8">
-        <v>789.76117665003699</v>
+        <v>644</v>
       </c>
       <c r="G865" s="8">
-        <v>734</v>
+        <v>595</v>
       </c>
       <c r="H865" s="8">
-        <v>846</v>
+        <v>694</v>
       </c>
       <c r="I865" s="8">
-        <v>82.238823349963013</v>
+        <v>9</v>
       </c>
       <c r="J865" s="9">
-        <v>10.41312561080791</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="866" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A866" t="s">
         <v>0</v>
       </c>
       <c r="B866">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C866">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="D866" s="6">
-        <v>45297</v>
-[...2 lines deleted...]
-        <v>935</v>
+        <v>45115</v>
+      </c>
+      <c r="E866" s="7">
+        <v>656</v>
       </c>
       <c r="F866" s="8">
-        <v>807.97891949547295</v>
+        <v>643</v>
       </c>
       <c r="G866" s="8">
-        <v>751</v>
+        <v>593</v>
       </c>
       <c r="H866" s="8">
-        <v>864</v>
+        <v>693</v>
       </c>
       <c r="I866" s="8">
-        <v>127.02108050452705</v>
+        <v>13</v>
       </c>
       <c r="J866" s="9">
-        <v>15.720840908057724</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="867" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A867" t="s">
         <v>0</v>
       </c>
       <c r="B867">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C867">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="D867" s="6">
-        <v>45304</v>
-[...2 lines deleted...]
-        <v>905</v>
+        <v>45122</v>
+      </c>
+      <c r="E867" s="7">
+        <v>662</v>
       </c>
       <c r="F867" s="8">
-        <v>821.11634447363997</v>
+        <v>641</v>
       </c>
       <c r="G867" s="8">
-        <v>765</v>
+        <v>592</v>
       </c>
       <c r="H867" s="8">
-        <v>879</v>
+        <v>691</v>
       </c>
       <c r="I867" s="8">
-        <v>83.88365552636003</v>
+        <v>21</v>
       </c>
       <c r="J867" s="9">
-        <v>10.215806333770146</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="868" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A868" t="s">
         <v>0</v>
       </c>
       <c r="B868">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C868">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="D868" s="6">
-        <v>45311</v>
-[...2 lines deleted...]
-        <v>870</v>
+        <v>45129</v>
+      </c>
+      <c r="E868" s="7">
+        <v>689</v>
       </c>
       <c r="F868" s="8">
-        <v>829.08468288336906</v>
+        <v>638</v>
       </c>
       <c r="G868" s="8">
-        <v>774</v>
+        <v>587</v>
       </c>
       <c r="H868" s="8">
-        <v>888</v>
+        <v>687</v>
       </c>
       <c r="I868" s="8">
-        <v>40.915317116630945</v>
+        <v>51</v>
       </c>
       <c r="J868" s="9">
-        <v>4.9349985545911608</v>
+        <v>8</v>
       </c>
     </row>
     <row r="869" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A869" t="s">
         <v>0</v>
       </c>
       <c r="B869">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C869">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="D869" s="6">
-        <v>45318</v>
-[...2 lines deleted...]
-        <v>865</v>
+        <v>45136</v>
+      </c>
+      <c r="E869" s="7">
+        <v>687</v>
       </c>
       <c r="F869" s="8">
-        <v>832.500864450167</v>
+        <v>635</v>
       </c>
       <c r="G869" s="8">
-        <v>777</v>
+        <v>587</v>
       </c>
       <c r="H869" s="8">
-        <v>889</v>
+        <v>686</v>
       </c>
       <c r="I869" s="8">
-        <v>32.499135549832999</v>
+        <v>52</v>
       </c>
       <c r="J869" s="9">
-        <v>3.903796012427847</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="870" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A870" t="s">
         <v>0</v>
       </c>
       <c r="B870">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C870">
-        <v>5</v>
+        <v>31</v>
       </c>
       <c r="D870" s="6">
-        <v>45325</v>
-[...2 lines deleted...]
-        <v>810</v>
+        <v>45143</v>
+      </c>
+      <c r="E870" s="7">
+        <v>698</v>
       </c>
       <c r="F870" s="8">
-        <v>832.07826898345104</v>
+        <v>633</v>
       </c>
       <c r="G870" s="8">
-        <v>774.97500000000002</v>
+        <v>583</v>
       </c>
       <c r="H870" s="8">
-        <v>891</v>
+        <v>684</v>
       </c>
       <c r="I870" s="8">
-        <v>-22.078268983451039</v>
+        <v>65</v>
       </c>
       <c r="J870" s="9">
-        <v>-2.6533884859682786</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="871" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A871" t="s">
         <v>0</v>
       </c>
       <c r="B871">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C871">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="D871" s="6">
-        <v>45332</v>
-[...2 lines deleted...]
-        <v>830</v>
+        <v>45150</v>
+      </c>
+      <c r="E871" s="7">
+        <v>711</v>
       </c>
       <c r="F871" s="8">
-        <v>828.58951004563403</v>
+        <v>631</v>
       </c>
       <c r="G871" s="8">
-        <v>772</v>
+        <v>582</v>
       </c>
       <c r="H871" s="8">
-        <v>886</v>
+        <v>680</v>
       </c>
       <c r="I871" s="8">
-        <v>1.4104899543659712</v>
+        <v>80</v>
       </c>
       <c r="J871" s="9">
-        <v>0.17022783142503783</v>
+        <v>12.7</v>
       </c>
     </row>
     <row r="872" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A872" t="s">
         <v>0</v>
       </c>
       <c r="B872">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C872">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="D872" s="6">
-        <v>45339</v>
-[...2 lines deleted...]
-        <v>780</v>
+        <v>45157</v>
+      </c>
+      <c r="E872" s="7">
+        <v>697</v>
       </c>
       <c r="F872" s="8">
-        <v>822.82781834865102</v>
+        <v>630</v>
       </c>
       <c r="G872" s="8">
-        <v>767</v>
+        <v>582</v>
       </c>
       <c r="H872" s="8">
-        <v>879</v>
+        <v>681</v>
       </c>
       <c r="I872" s="8">
-        <v>-42.827818348651022</v>
+        <v>67</v>
       </c>
       <c r="J872" s="9">
-        <v>-5.2049550821705424</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="873" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A873" t="s">
         <v>0</v>
       </c>
       <c r="B873">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C873">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="D873" s="6">
-        <v>45346</v>
-[...2 lines deleted...]
-        <v>830</v>
+        <v>45164</v>
+      </c>
+      <c r="E873" s="7">
+        <v>680</v>
       </c>
       <c r="F873" s="8">
-        <v>815.53950470324298</v>
+        <v>631</v>
       </c>
       <c r="G873" s="8">
-        <v>760</v>
+        <v>582</v>
       </c>
       <c r="H873" s="8">
-        <v>874</v>
+        <v>681</v>
       </c>
       <c r="I873" s="8">
-        <v>14.460495296757017</v>
+        <v>49</v>
       </c>
       <c r="J873" s="9">
-        <v>1.7731201509384675</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="874" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A874" t="s">
         <v>0</v>
       </c>
       <c r="B874">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C874">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="D874" s="6">
-        <v>45353</v>
-[...2 lines deleted...]
-        <v>755</v>
+        <v>45171</v>
+      </c>
+      <c r="E874" s="7">
+        <v>703</v>
       </c>
       <c r="F874" s="8">
-        <v>807.43574395400196</v>
+        <v>634</v>
       </c>
       <c r="G874" s="8">
-        <v>752</v>
+        <v>585</v>
       </c>
       <c r="H874" s="8">
-        <v>865</v>
+        <v>685</v>
       </c>
       <c r="I874" s="8">
-        <v>-52.435743954001964</v>
+        <v>69</v>
       </c>
       <c r="J874" s="9">
-        <v>-6.4941073449665225</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="875" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A875" t="s">
         <v>0</v>
       </c>
       <c r="B875">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C875">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D875" s="6">
-        <v>45360</v>
-[...2 lines deleted...]
-        <v>765</v>
+        <v>45178</v>
+      </c>
+      <c r="E875" s="7">
+        <v>696</v>
       </c>
       <c r="F875" s="8">
-        <v>799.20509389610197</v>
+        <v>638</v>
       </c>
       <c r="G875" s="8">
-        <v>743</v>
+        <v>590</v>
       </c>
       <c r="H875" s="8">
-        <v>857</v>
+        <v>688</v>
       </c>
       <c r="I875" s="8">
-        <v>-34.205093896101971</v>
+        <v>58</v>
       </c>
       <c r="J875" s="9">
-        <v>-4.2798893747477393</v>
+        <v>9</v>
       </c>
     </row>
     <row r="876" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A876" t="s">
         <v>0</v>
       </c>
       <c r="B876">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C876">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D876" s="6">
-        <v>45367</v>
-[...2 lines deleted...]
-        <v>760</v>
+        <v>45185</v>
+      </c>
+      <c r="E876" s="7">
+        <v>673</v>
       </c>
       <c r="F876" s="8">
-        <v>791.50961204042005</v>
+        <v>646</v>
       </c>
       <c r="G876" s="8">
-        <v>736</v>
+        <v>597</v>
       </c>
       <c r="H876" s="8">
-        <v>848</v>
+        <v>696</v>
       </c>
       <c r="I876" s="8">
-        <v>-31.509612040420052</v>
+        <v>27</v>
       </c>
       <c r="J876" s="9">
-        <v>-3.9809512810832359</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="877" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A877" t="s">
         <v>0</v>
       </c>
       <c r="B877">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C877">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="D877" s="6">
-        <v>45374</v>
-[...2 lines deleted...]
-        <v>760</v>
+        <v>45192</v>
+      </c>
+      <c r="E877" s="7">
+        <v>681</v>
       </c>
       <c r="F877" s="8">
-        <v>784.92823553259802</v>
+        <v>656</v>
       </c>
       <c r="G877" s="8">
-        <v>730</v>
+        <v>606</v>
       </c>
       <c r="H877" s="8">
-        <v>841</v>
+        <v>707</v>
       </c>
       <c r="I877" s="8">
-        <v>-24.928235532598023</v>
+        <v>25</v>
       </c>
       <c r="J877" s="9">
-        <v>-3.1758617417659138</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="878" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A878" t="s">
         <v>0</v>
       </c>
       <c r="B878">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C878">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D878" s="6">
-        <v>45381</v>
-[...2 lines deleted...]
-        <v>805</v>
+        <v>45199</v>
+      </c>
+      <c r="E878" s="7">
+        <v>715</v>
       </c>
       <c r="F878" s="8">
-        <v>779.15740716538903</v>
+        <v>669</v>
       </c>
       <c r="G878" s="8">
-        <v>725</v>
+        <v>619</v>
       </c>
       <c r="H878" s="8">
-        <v>835</v>
+        <v>720</v>
       </c>
       <c r="I878" s="8">
-        <v>25.842592834610969</v>
+        <v>46</v>
       </c>
       <c r="J878" s="9">
-        <v>3.3167358221784156</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="879" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A879" t="s">
         <v>0</v>
       </c>
       <c r="B879">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C879">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="D879" s="6">
-        <v>45388</v>
-[...2 lines deleted...]
-        <v>775</v>
+        <v>45206</v>
+      </c>
+      <c r="E879" s="7">
+        <v>809</v>
       </c>
       <c r="F879" s="8">
-        <v>773.24344214563098</v>
+        <v>682</v>
       </c>
       <c r="G879" s="8">
-        <v>720</v>
+        <v>632</v>
       </c>
       <c r="H879" s="8">
-        <v>830</v>
+        <v>733</v>
       </c>
       <c r="I879" s="8">
-        <v>1.7565578543690208</v>
+        <v>127</v>
       </c>
       <c r="J879" s="9">
-        <v>0.22716750749218306</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="880" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A880" t="s">
         <v>0</v>
       </c>
       <c r="B880">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C880">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="D880" s="6">
-        <v>45395</v>
-[...2 lines deleted...]
-        <v>815</v>
+        <v>45213</v>
+      </c>
+      <c r="E880" s="7">
+        <v>745</v>
       </c>
       <c r="F880" s="8">
-        <v>766.24529428993401</v>
+        <v>695</v>
       </c>
       <c r="G880" s="8">
-        <v>712</v>
+        <v>643</v>
       </c>
       <c r="H880" s="8">
-        <v>821</v>
+        <v>747</v>
       </c>
       <c r="I880" s="8">
-        <v>48.754705710065991</v>
+        <v>50</v>
       </c>
       <c r="J880" s="9">
-        <v>6.3628065416370561</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="881" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A881" t="s">
         <v>0</v>
       </c>
       <c r="B881">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C881">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="D881" s="6">
-        <v>45402</v>
-[...2 lines deleted...]
-        <v>750</v>
+        <v>45220</v>
+      </c>
+      <c r="E881" s="7">
+        <v>731</v>
       </c>
       <c r="F881" s="8">
-        <v>757.25939819740995</v>
+        <v>705</v>
       </c>
       <c r="G881" s="8">
-        <v>702</v>
+        <v>654</v>
       </c>
       <c r="H881" s="8">
-        <v>813</v>
+        <v>758</v>
       </c>
       <c r="I881" s="8">
-        <v>-7.2593981974099506</v>
+        <v>26</v>
       </c>
       <c r="J881" s="9">
-        <v>-0.95864088510360546</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="882" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A882" t="s">
         <v>0</v>
       </c>
       <c r="B882">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C882">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="D882" s="6">
-        <v>45409</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>45227</v>
+      </c>
+      <c r="E882" s="7">
+        <v>776</v>
       </c>
       <c r="F882" s="8">
-        <v>745.46351725727197</v>
+        <v>711</v>
       </c>
       <c r="G882" s="8">
-        <v>692</v>
+        <v>658</v>
       </c>
       <c r="H882" s="8">
-        <v>800</v>
+        <v>763</v>
       </c>
       <c r="I882" s="8">
-        <v>-15.463517257271974</v>
+        <v>65</v>
       </c>
       <c r="J882" s="9">
-        <v>-2.0743493007096703</v>
+        <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="883" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A883" t="s">
         <v>0</v>
       </c>
       <c r="B883">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C883">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="D883" s="6">
-        <v>45416</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>45234</v>
+      </c>
+      <c r="E883" s="7">
+        <v>794</v>
       </c>
       <c r="F883" s="8">
-        <v>731.08840174993304</v>
+        <v>711</v>
       </c>
       <c r="G883" s="8">
-        <v>679</v>
+        <v>659</v>
       </c>
       <c r="H883" s="8">
-        <v>785</v>
+        <v>763</v>
       </c>
       <c r="I883" s="8">
-        <v>-1.0884017499330412</v>
+        <v>83</v>
       </c>
       <c r="J883" s="9">
-        <v>-0.14887416450977753</v>
+        <v>11.6</v>
       </c>
     </row>
     <row r="884" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A884" t="s">
         <v>0</v>
       </c>
       <c r="B884">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C884">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="D884" s="6">
-        <v>45423</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>45241</v>
+      </c>
+      <c r="E884" s="7">
+        <v>809</v>
       </c>
       <c r="F884" s="8">
-        <v>715.61927607101495</v>
+        <v>710</v>
       </c>
       <c r="G884" s="8">
-        <v>663</v>
+        <v>657</v>
       </c>
       <c r="H884" s="8">
-        <v>768</v>
+        <v>763</v>
       </c>
       <c r="I884" s="8">
-        <v>69.380723928985049</v>
+        <v>99</v>
       </c>
       <c r="J884" s="9">
-        <v>9.6952005415376732</v>
+        <v>14</v>
       </c>
     </row>
     <row r="885" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A885" t="s">
         <v>0</v>
       </c>
       <c r="B885">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C885">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="D885" s="6">
-        <v>45430</v>
-[...2 lines deleted...]
-        <v>710</v>
+        <v>45248</v>
+      </c>
+      <c r="E885" s="7">
+        <v>778</v>
       </c>
       <c r="F885" s="8">
-        <v>700.51877752347002</v>
+        <v>708</v>
       </c>
       <c r="G885" s="8">
-        <v>650</v>
+        <v>657</v>
       </c>
       <c r="H885" s="8">
-        <v>754</v>
+        <v>762</v>
       </c>
       <c r="I885" s="8">
-        <v>9.4812224765299788</v>
+        <v>70</v>
       </c>
       <c r="J885" s="9">
-        <v>1.3534572920441406</v>
+        <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="886" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A886" t="s">
         <v>0</v>
       </c>
       <c r="B886">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C886">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="D886" s="6">
-        <v>45437</v>
-[...1 lines deleted...]
-      <c r="E886" s="10">
+        <v>45255</v>
+      </c>
+      <c r="E886" s="7">
+        <v>837</v>
+      </c>
+      <c r="F886" s="8">
         <v>710</v>
       </c>
-      <c r="F886" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="G886" s="8">
-        <v>637</v>
+        <v>657</v>
       </c>
       <c r="H886" s="8">
-        <v>739</v>
+        <v>763</v>
       </c>
       <c r="I886" s="8">
-        <v>22.868077567817977</v>
+        <v>127</v>
       </c>
       <c r="J886" s="9">
-        <v>3.3280476166605411</v>
+        <v>17.899999999999999</v>
       </c>
     </row>
     <row r="887" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A887" t="s">
         <v>0</v>
       </c>
       <c r="B887">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C887">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="D887" s="6">
-        <v>45444</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>45262</v>
+      </c>
+      <c r="E887" s="7">
+        <v>764</v>
       </c>
       <c r="F887" s="8">
-        <v>676.70303718170396</v>
+        <v>717</v>
       </c>
       <c r="G887" s="8">
-        <v>625</v>
+        <v>666</v>
       </c>
       <c r="H887" s="8">
-        <v>729</v>
+        <v>771</v>
       </c>
       <c r="I887" s="8">
-        <v>8.2969628182960378</v>
+        <v>47</v>
       </c>
       <c r="J887" s="9">
-        <v>1.2260862390762668</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="888" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A888" t="s">
         <v>0</v>
       </c>
       <c r="B888">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C888">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="D888" s="6">
-        <v>45451</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>45269</v>
+      </c>
+      <c r="E888" s="7">
+        <v>812</v>
       </c>
       <c r="F888" s="8">
-        <v>669.79625823476397</v>
+        <v>730</v>
       </c>
       <c r="G888" s="8">
-        <v>619</v>
+        <v>677</v>
       </c>
       <c r="H888" s="8">
-        <v>721</v>
+        <v>784</v>
       </c>
       <c r="I888" s="8">
-        <v>55.203741765236032</v>
+        <v>82</v>
       </c>
       <c r="J888" s="9">
-        <v>8.2418707310674506</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="889" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A889" t="s">
         <v>0</v>
       </c>
       <c r="B889">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C889">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="D889" s="6">
-        <v>45458</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>45276</v>
+      </c>
+      <c r="E889" s="7">
+        <v>853</v>
       </c>
       <c r="F889" s="8">
-        <v>665.60520251826699</v>
+        <v>748</v>
       </c>
       <c r="G889" s="8">
-        <v>615</v>
+        <v>694</v>
       </c>
       <c r="H889" s="8">
-        <v>717</v>
+        <v>803</v>
       </c>
       <c r="I889" s="8">
-        <v>19.394797481733008</v>
+        <v>105</v>
       </c>
       <c r="J889" s="9">
-        <v>2.9138590576447143</v>
+        <v>14</v>
       </c>
     </row>
     <row r="890" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A890" t="s">
         <v>0</v>
       </c>
       <c r="B890">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C890">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="D890" s="6">
-        <v>45465</v>
-[...2 lines deleted...]
-        <v>720</v>
+        <v>45283</v>
+      </c>
+      <c r="E890" s="7">
+        <v>822</v>
       </c>
       <c r="F890" s="8">
-        <v>663.19356220222505</v>
+        <v>769</v>
       </c>
       <c r="G890" s="8">
-        <v>613</v>
+        <v>715</v>
       </c>
       <c r="H890" s="8">
-        <v>714</v>
+        <v>823</v>
       </c>
       <c r="I890" s="8">
-        <v>56.806437797774947</v>
+        <v>53</v>
       </c>
       <c r="J890" s="9">
-        <v>8.5655894501058327</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="891" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A891" t="s">
         <v>0</v>
       </c>
       <c r="B891">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C891">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="D891" s="6">
-        <v>45472</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>45290</v>
+      </c>
+      <c r="E891" s="7">
+        <v>872</v>
       </c>
       <c r="F891" s="8">
-        <v>661.65820521155899</v>
+        <v>790</v>
       </c>
       <c r="G891" s="8">
-        <v>612</v>
+        <v>734</v>
       </c>
       <c r="H891" s="8">
-        <v>713</v>
+        <v>846</v>
       </c>
       <c r="I891" s="8">
-        <v>-1.6582052115589931</v>
+        <v>82</v>
       </c>
       <c r="J891" s="9">
-        <v>-0.2506135642992291</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="892" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A892" t="s">
         <v>0</v>
       </c>
       <c r="B892">
         <v>2024</v>
       </c>
       <c r="C892">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="D892" s="6">
-        <v>45479</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>45297</v>
+      </c>
+      <c r="E892" s="7">
+        <v>935</v>
       </c>
       <c r="F892" s="8">
-        <v>660.11121913960505</v>
+        <v>808</v>
       </c>
       <c r="G892" s="8">
-        <v>608</v>
+        <v>751</v>
       </c>
       <c r="H892" s="8">
-        <v>711</v>
+        <v>864</v>
       </c>
       <c r="I892" s="8">
-        <v>19.888780860394945</v>
+        <v>127</v>
       </c>
       <c r="J892" s="9">
-        <v>3.0129439227404902</v>
+        <v>15.7</v>
       </c>
     </row>
     <row r="893" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A893" t="s">
         <v>0</v>
       </c>
       <c r="B893">
         <v>2024</v>
       </c>
       <c r="C893">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="D893" s="6">
-        <v>45486</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>45304</v>
+      </c>
+      <c r="E893" s="7">
+        <v>905</v>
       </c>
       <c r="F893" s="8">
-        <v>657.88576869374299</v>
+        <v>821</v>
       </c>
       <c r="G893" s="8">
-        <v>609</v>
+        <v>765</v>
       </c>
       <c r="H893" s="8">
-        <v>709</v>
+        <v>879</v>
       </c>
       <c r="I893" s="8">
-        <v>37.114231306257011</v>
+        <v>84</v>
       </c>
       <c r="J893" s="9">
-        <v>5.6414400603236601</v>
+        <v>10.199999999999999</v>
       </c>
     </row>
     <row r="894" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A894" t="s">
         <v>0</v>
       </c>
       <c r="B894">
         <v>2024</v>
       </c>
       <c r="C894">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="D894" s="6">
-        <v>45493</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>45311</v>
+      </c>
+      <c r="E894" s="7">
+        <v>870</v>
       </c>
       <c r="F894" s="8">
-        <v>655.16818466186896</v>
+        <v>829</v>
       </c>
       <c r="G894" s="8">
-        <v>605</v>
+        <v>774</v>
       </c>
       <c r="H894" s="8">
-        <v>706.02499999999998</v>
+        <v>888</v>
       </c>
       <c r="I894" s="8">
-        <v>4.8318153381310367</v>
+        <v>41</v>
       </c>
       <c r="J894" s="9">
-        <v>0.73749236474674262</v>
+        <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="895" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A895" t="s">
         <v>0</v>
       </c>
       <c r="B895">
         <v>2024</v>
       </c>
       <c r="C895">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="D895" s="6">
-        <v>45500</v>
-[...2 lines deleted...]
-        <v>610</v>
+        <v>45318</v>
+      </c>
+      <c r="E895" s="7">
+        <v>865</v>
       </c>
       <c r="F895" s="8">
-        <v>652.35313339765503</v>
+        <v>833</v>
       </c>
       <c r="G895" s="8">
-        <v>603</v>
+        <v>777</v>
       </c>
       <c r="H895" s="8">
-        <v>703</v>
+        <v>889</v>
       </c>
       <c r="I895" s="8">
-        <v>-42.353133397655029</v>
+        <v>32</v>
       </c>
       <c r="J895" s="9">
-        <v>-6.4923629901288251</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="896" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A896" t="s">
         <v>0</v>
       </c>
       <c r="B896">
         <v>2024</v>
       </c>
       <c r="C896">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="D896" s="6">
-        <v>45507</v>
-[...2 lines deleted...]
-        <v>720</v>
+        <v>45325</v>
+      </c>
+      <c r="E896" s="7">
+        <v>810</v>
       </c>
       <c r="F896" s="8">
-        <v>649.82896653458101</v>
+        <v>832</v>
       </c>
       <c r="G896" s="8">
-        <v>599</v>
+        <v>775</v>
       </c>
       <c r="H896" s="8">
-        <v>700</v>
+        <v>891</v>
       </c>
       <c r="I896" s="8">
-        <v>70.171033465418986</v>
+        <v>-22</v>
       </c>
       <c r="J896" s="9">
-        <v>10.798384971914714</v>
+        <v>-2.7</v>
       </c>
     </row>
     <row r="897" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A897" t="s">
         <v>0</v>
       </c>
       <c r="B897">
         <v>2024</v>
       </c>
       <c r="C897">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="D897" s="6">
-        <v>45514</v>
-[...2 lines deleted...]
-        <v>720</v>
+        <v>45332</v>
+      </c>
+      <c r="E897" s="7">
+        <v>830</v>
       </c>
       <c r="F897" s="8">
-        <v>647.978290698347</v>
+        <v>829</v>
       </c>
       <c r="G897" s="8">
-        <v>598</v>
+        <v>772</v>
       </c>
       <c r="H897" s="8">
-        <v>699</v>
+        <v>886</v>
       </c>
       <c r="I897" s="8">
-        <v>72.021709301653004</v>
+        <v>1</v>
       </c>
       <c r="J897" s="9">
-        <v>11.114833681238451</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="898" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A898" t="s">
         <v>0</v>
       </c>
       <c r="B898">
         <v>2024</v>
       </c>
       <c r="C898">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="D898" s="6">
-        <v>45521</v>
-[...2 lines deleted...]
-        <v>740</v>
+        <v>45339</v>
+      </c>
+      <c r="E898" s="7">
+        <v>780</v>
       </c>
       <c r="F898" s="8">
-        <v>647.181245869142</v>
+        <v>823</v>
       </c>
       <c r="G898" s="8">
-        <v>597</v>
+        <v>767</v>
       </c>
       <c r="H898" s="8">
-        <v>698</v>
+        <v>879</v>
       </c>
       <c r="I898" s="8">
-        <v>92.818754130857997</v>
+        <v>-43</v>
       </c>
       <c r="J898" s="9">
-        <v>14.342003066885184</v>
+        <v>-5.2</v>
       </c>
     </row>
     <row r="899" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A899" t="s">
         <v>0</v>
       </c>
       <c r="B899">
         <v>2024</v>
       </c>
       <c r="C899">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="D899" s="6">
-        <v>45528</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>45346</v>
+      </c>
+      <c r="E899" s="7">
+        <v>830</v>
       </c>
       <c r="F899" s="8">
-        <v>647.82334696180703</v>
+        <v>816</v>
       </c>
       <c r="G899" s="8">
-        <v>598</v>
+        <v>760</v>
       </c>
       <c r="H899" s="8">
-        <v>699</v>
+        <v>874</v>
       </c>
       <c r="I899" s="8">
-        <v>2.176653038192967</v>
+        <v>14</v>
       </c>
       <c r="J899" s="9">
-        <v>0.3359948431005364</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="900" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A900" t="s">
         <v>0</v>
       </c>
       <c r="B900">
         <v>2024</v>
       </c>
       <c r="C900">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D900" s="6">
-        <v>45535</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>45353</v>
+      </c>
+      <c r="E900" s="7">
+        <v>755</v>
       </c>
       <c r="F900" s="8">
-        <v>650.30118967803105</v>
+        <v>807</v>
       </c>
       <c r="G900" s="8">
-        <v>601</v>
+        <v>752</v>
       </c>
       <c r="H900" s="8">
-        <v>702</v>
+        <v>865</v>
       </c>
       <c r="I900" s="8">
-        <v>34.698810321968949</v>
+        <v>-52</v>
       </c>
       <c r="J900" s="9">
-        <v>5.3358060653631298</v>
+        <v>-6.5</v>
       </c>
     </row>
     <row r="901" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A901" t="s">
         <v>0</v>
       </c>
       <c r="B901">
         <v>2024</v>
       </c>
       <c r="C901">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D901" s="6">
-        <v>45542</v>
-[...2 lines deleted...]
-        <v>700</v>
+        <v>45360</v>
+      </c>
+      <c r="E901" s="7">
+        <v>765</v>
       </c>
       <c r="F901" s="8">
-        <v>655.03101572629805</v>
+        <v>799</v>
       </c>
       <c r="G901" s="8">
-        <v>606</v>
+        <v>743</v>
       </c>
       <c r="H901" s="8">
-        <v>705</v>
+        <v>857</v>
       </c>
       <c r="I901" s="8">
-        <v>44.968984273701949</v>
+        <v>-34</v>
       </c>
       <c r="J901" s="9">
-        <v>6.8651687010332409</v>
+        <v>-4.3</v>
       </c>
     </row>
     <row r="902" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A902" t="s">
         <v>0</v>
       </c>
       <c r="B902">
         <v>2024</v>
       </c>
       <c r="C902">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D902" s="6">
-        <v>45549</v>
-[...2 lines deleted...]
-        <v>735</v>
+        <v>45367</v>
+      </c>
+      <c r="E902" s="7">
+        <v>760</v>
       </c>
       <c r="F902" s="8">
-        <v>662.46147090452405</v>
+        <v>792</v>
       </c>
       <c r="G902" s="8">
-        <v>612</v>
+        <v>736</v>
       </c>
       <c r="H902" s="8">
-        <v>712</v>
+        <v>848</v>
       </c>
       <c r="I902" s="8">
-        <v>72.538529095475951</v>
+        <v>-32</v>
       </c>
       <c r="J902" s="9">
-        <v>10.949848750664984</v>
+        <v>-4</v>
       </c>
     </row>
     <row r="903" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A903" t="s">
         <v>0</v>
       </c>
       <c r="B903">
         <v>2024</v>
       </c>
       <c r="C903">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="D903" s="6">
-        <v>45556</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>45374</v>
+      </c>
+      <c r="E903" s="7">
+        <v>760</v>
       </c>
       <c r="F903" s="8">
-        <v>673.01396337853396</v>
+        <v>785</v>
       </c>
       <c r="G903" s="8">
-        <v>622</v>
+        <v>730</v>
       </c>
       <c r="H903" s="8">
-        <v>725</v>
+        <v>841</v>
       </c>
       <c r="I903" s="8">
-        <v>11.986036621466042</v>
+        <v>-25</v>
       </c>
       <c r="J903" s="9">
-        <v>1.7809491739660359</v>
+        <v>-3.2</v>
       </c>
     </row>
     <row r="904" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A904" t="s">
         <v>0</v>
       </c>
       <c r="B904">
         <v>2024</v>
       </c>
       <c r="C904">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="D904" s="6">
-        <v>45563</v>
-[...2 lines deleted...]
-        <v>705</v>
+        <v>45381</v>
+      </c>
+      <c r="E904" s="7">
+        <v>805</v>
       </c>
       <c r="F904" s="8">
-        <v>686.01676808056902</v>
+        <v>779</v>
       </c>
       <c r="G904" s="8">
-        <v>635</v>
+        <v>725</v>
       </c>
       <c r="H904" s="8">
-        <v>739</v>
+        <v>835</v>
       </c>
       <c r="I904" s="8">
-        <v>18.983231919430978</v>
+        <v>26</v>
       </c>
       <c r="J904" s="9">
-        <v>2.7671673350703685</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="905" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A905" t="s">
         <v>0</v>
       </c>
       <c r="B905">
         <v>2024</v>
       </c>
       <c r="C905">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="D905" s="6">
-        <v>45570</v>
-[...2 lines deleted...]
-        <v>750</v>
+        <v>45388</v>
+      </c>
+      <c r="E905" s="7">
+        <v>775</v>
       </c>
       <c r="F905" s="8">
-        <v>699.86228789332699</v>
+        <v>773</v>
       </c>
       <c r="G905" s="8">
-        <v>648</v>
+        <v>720</v>
       </c>
       <c r="H905" s="8">
-        <v>752.02499999999998</v>
+        <v>830</v>
       </c>
       <c r="I905" s="8">
-        <v>50.137712106673007</v>
+        <v>2</v>
       </c>
       <c r="J905" s="9">
-        <v>7.1639396741312851</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="906" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A906" t="s">
         <v>0</v>
       </c>
       <c r="B906">
         <v>2024</v>
       </c>
       <c r="C906">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D906" s="6">
-        <v>45577</v>
-[...2 lines deleted...]
-        <v>780</v>
+        <v>45395</v>
+      </c>
+      <c r="E906" s="7">
+        <v>815</v>
       </c>
       <c r="F906" s="8">
-        <v>712.79260714158499</v>
+        <v>766</v>
       </c>
       <c r="G906" s="8">
-        <v>661</v>
+        <v>712</v>
       </c>
       <c r="H906" s="8">
-        <v>767</v>
+        <v>821</v>
       </c>
       <c r="I906" s="8">
-        <v>67.207392858415005</v>
+        <v>49</v>
       </c>
       <c r="J906" s="9">
-        <v>9.4287443760012764</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="907" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A907" t="s">
         <v>0</v>
       </c>
       <c r="B907">
         <v>2024</v>
       </c>
       <c r="C907">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="D907" s="6">
-        <v>45584</v>
-[...2 lines deleted...]
-        <v>775</v>
+        <v>45402</v>
+      </c>
+      <c r="E907" s="7">
+        <v>750</v>
       </c>
       <c r="F907" s="8">
-        <v>722.92300213081705</v>
+        <v>757</v>
       </c>
       <c r="G907" s="8">
-        <v>671</v>
+        <v>702</v>
       </c>
       <c r="H907" s="8">
-        <v>776</v>
+        <v>813</v>
       </c>
       <c r="I907" s="8">
-        <v>52.076997869182946</v>
+        <v>-7</v>
       </c>
       <c r="J907" s="9">
-        <v>7.203671444356587</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="908" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A908" t="s">
         <v>0</v>
       </c>
       <c r="B908">
         <v>2024</v>
       </c>
       <c r="C908">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="D908" s="6">
-        <v>45591</v>
-[...2 lines deleted...]
-        <v>790</v>
+        <v>45409</v>
+      </c>
+      <c r="E908" s="7">
+        <v>730</v>
       </c>
       <c r="F908" s="8">
-        <v>728.337787877388</v>
+        <v>745</v>
       </c>
       <c r="G908" s="8">
-        <v>676</v>
+        <v>692</v>
       </c>
       <c r="H908" s="8">
-        <v>783</v>
+        <v>800</v>
       </c>
       <c r="I908" s="8">
-        <v>61.662212122612004</v>
+        <v>-15</v>
       </c>
       <c r="J908" s="9">
-        <v>8.466155834412433</v>
+        <v>-2.1</v>
       </c>
     </row>
     <row r="909" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A909" t="s">
         <v>0</v>
       </c>
       <c r="B909">
         <v>2024</v>
       </c>
       <c r="C909">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="D909" s="6">
-        <v>45598</v>
-[...2 lines deleted...]
-        <v>775</v>
+        <v>45416</v>
+      </c>
+      <c r="E909" s="7">
+        <v>730</v>
       </c>
       <c r="F909" s="8">
-        <v>728.97671907909796</v>
+        <v>731</v>
       </c>
       <c r="G909" s="8">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="H909" s="8">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="I909" s="8">
-        <v>46.023280920902039</v>
+        <v>-1</v>
       </c>
       <c r="J909" s="9">
-        <v>6.3134088807448308</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="910" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A910" t="s">
         <v>0</v>
       </c>
       <c r="B910">
         <v>2024</v>
       </c>
       <c r="C910">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="D910" s="6">
-        <v>45605</v>
-[...2 lines deleted...]
-        <v>790</v>
+        <v>45423</v>
+      </c>
+      <c r="E910" s="7">
+        <v>785</v>
       </c>
       <c r="F910" s="8">
-        <v>727.25082352519496</v>
+        <v>716</v>
       </c>
       <c r="G910" s="8">
-        <v>674</v>
+        <v>663</v>
       </c>
       <c r="H910" s="8">
-        <v>781</v>
+        <v>768</v>
       </c>
       <c r="I910" s="8">
-        <v>62.74917647480504</v>
+        <v>69</v>
       </c>
       <c r="J910" s="9">
-        <v>8.6282716285753622</v>
+        <v>9.6999999999999993</v>
       </c>
     </row>
     <row r="911" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A911" t="s">
         <v>0</v>
       </c>
       <c r="B911">
         <v>2024</v>
       </c>
       <c r="C911">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="D911" s="6">
-        <v>45612</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>45430</v>
+      </c>
+      <c r="E911" s="7">
+        <v>710</v>
       </c>
       <c r="F911" s="8">
-        <v>725.75372527563195</v>
+        <v>701</v>
       </c>
       <c r="G911" s="8">
-        <v>674</v>
+        <v>650</v>
       </c>
       <c r="H911" s="8">
-        <v>781</v>
+        <v>754</v>
       </c>
       <c r="I911" s="8">
-        <v>-50.75372527563195</v>
+        <v>9</v>
       </c>
       <c r="J911" s="9">
-        <v>-6.9932435078244026</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="912" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A912" t="s">
         <v>0</v>
       </c>
       <c r="B912">
         <v>2024</v>
       </c>
       <c r="C912">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="D912" s="6">
-        <v>45619</v>
-[...2 lines deleted...]
-        <v>745</v>
+        <v>45437</v>
+      </c>
+      <c r="E912" s="7">
+        <v>710</v>
       </c>
       <c r="F912" s="8">
-        <v>727.06553240650601</v>
+        <v>687</v>
       </c>
       <c r="G912" s="8">
-        <v>674</v>
+        <v>637</v>
       </c>
       <c r="H912" s="8">
-        <v>780</v>
+        <v>739</v>
       </c>
       <c r="I912" s="8">
-        <v>17.934467593493991</v>
+        <v>23</v>
       </c>
       <c r="J912" s="9">
-        <v>2.4666920372546031</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="913" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A913" t="s">
         <v>0</v>
       </c>
       <c r="B913">
         <v>2024</v>
       </c>
       <c r="C913">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="D913" s="6">
-        <v>45626</v>
-[...2 lines deleted...]
-        <v>735</v>
+        <v>45444</v>
+      </c>
+      <c r="E913" s="7">
+        <v>685</v>
       </c>
       <c r="F913" s="8">
-        <v>733.80013207127104</v>
+        <v>677</v>
       </c>
       <c r="G913" s="8">
-        <v>681</v>
+        <v>625</v>
       </c>
       <c r="H913" s="8">
-        <v>787</v>
+        <v>729</v>
       </c>
       <c r="I913" s="8">
-        <v>1.1998679287289633</v>
+        <v>8</v>
       </c>
       <c r="J913" s="9">
-        <v>0.16351426993369955</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="914" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A914" t="s">
         <v>0</v>
       </c>
       <c r="B914">
         <v>2024</v>
       </c>
       <c r="C914">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D914" s="6">
-        <v>45633</v>
-[...2 lines deleted...]
-        <v>760</v>
+        <v>45451</v>
+      </c>
+      <c r="E914" s="7">
+        <v>725</v>
       </c>
       <c r="F914" s="8">
-        <v>747.28955476566296</v>
+        <v>670</v>
       </c>
       <c r="G914" s="8">
-        <v>695</v>
+        <v>619</v>
       </c>
       <c r="H914" s="8">
-        <v>802</v>
+        <v>721</v>
       </c>
       <c r="I914" s="8">
-        <v>12.710445234337044</v>
+        <v>55</v>
       </c>
       <c r="J914" s="9">
-        <v>1.7008728615673903</v>
+        <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="915" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A915" t="s">
         <v>0</v>
       </c>
       <c r="B915">
         <v>2024</v>
       </c>
       <c r="C915">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="D915" s="6">
-        <v>45640</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>45458</v>
+      </c>
+      <c r="E915" s="7">
+        <v>685</v>
       </c>
       <c r="F915" s="8">
-        <v>765.75356921032005</v>
+        <v>666</v>
       </c>
       <c r="G915" s="8">
-        <v>712</v>
+        <v>615</v>
       </c>
       <c r="H915" s="8">
-        <v>821</v>
+        <v>717</v>
       </c>
       <c r="I915" s="8">
-        <v>29.246430789679948</v>
+        <v>19</v>
       </c>
       <c r="J915" s="9">
-        <v>3.819300616494715</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="916" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A916" t="s">
         <v>0</v>
       </c>
       <c r="B916">
         <v>2024</v>
       </c>
       <c r="C916">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="D916" s="6">
-        <v>45647</v>
-[...2 lines deleted...]
-        <v>820</v>
+        <v>45465</v>
+      </c>
+      <c r="E916" s="7">
+        <v>720</v>
       </c>
       <c r="F916" s="8">
-        <v>786.86910358052796</v>
+        <v>663</v>
       </c>
       <c r="G916" s="8">
-        <v>732</v>
+        <v>613</v>
       </c>
       <c r="H916" s="8">
-        <v>843</v>
+        <v>714</v>
       </c>
       <c r="I916" s="8">
-        <v>33.130896419472037</v>
+        <v>57</v>
       </c>
       <c r="J916" s="9">
-        <v>4.2104711277536353</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="917" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A917" t="s">
         <v>0</v>
       </c>
       <c r="B917">
         <v>2024</v>
       </c>
       <c r="C917">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="D917" s="6">
-        <v>45654</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>45472</v>
+      </c>
+      <c r="E917" s="7">
+        <v>660</v>
       </c>
       <c r="F917" s="8">
-        <v>808.07869356745698</v>
+        <v>662</v>
       </c>
       <c r="G917" s="8">
-        <v>753</v>
+        <v>612</v>
       </c>
       <c r="H917" s="8">
-        <v>864</v>
+        <v>713</v>
       </c>
       <c r="I917" s="8">
-        <v>-23.07869356745698</v>
+        <v>-2</v>
       </c>
       <c r="J917" s="9">
-        <v>-2.8559958022863441</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="918" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A918" t="s">
         <v>0</v>
       </c>
       <c r="B918">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C918">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="D918" s="6">
-        <v>45661</v>
-[...2 lines deleted...]
-        <v>865</v>
+        <v>45479</v>
+      </c>
+      <c r="E918" s="7">
+        <v>680</v>
       </c>
       <c r="F918" s="8">
-        <v>826.54570306019298</v>
+        <v>660</v>
       </c>
       <c r="G918" s="8">
-        <v>770</v>
+        <v>608</v>
       </c>
       <c r="H918" s="8">
-        <v>883</v>
+        <v>711</v>
       </c>
       <c r="I918" s="8">
-        <v>38.454296939807023</v>
+        <v>20</v>
       </c>
       <c r="J918" s="9">
-        <v>4.6524102414947208</v>
+        <v>3</v>
       </c>
     </row>
     <row r="919" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A919" t="s">
         <v>0</v>
       </c>
       <c r="B919">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C919">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="D919" s="6">
-        <v>45668</v>
-[...2 lines deleted...]
-        <v>920</v>
+        <v>45486</v>
+      </c>
+      <c r="E919" s="7">
+        <v>695</v>
       </c>
       <c r="F919" s="8">
-        <v>839.80695103018502</v>
+        <v>658</v>
       </c>
       <c r="G919" s="8">
-        <v>784</v>
+        <v>609</v>
       </c>
       <c r="H919" s="8">
-        <v>897.02499999999998</v>
+        <v>709</v>
       </c>
       <c r="I919" s="8">
-        <v>80.193048969814981</v>
+        <v>37</v>
       </c>
       <c r="J919" s="9">
-        <v>9.5489860939401296</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="920" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A920" t="s">
         <v>0</v>
       </c>
       <c r="B920">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C920">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="D920" s="6">
-        <v>45675</v>
-[...2 lines deleted...]
-        <v>865</v>
+        <v>45493</v>
+      </c>
+      <c r="E920" s="7">
+        <v>660</v>
       </c>
       <c r="F920" s="8">
-        <v>847.77504627503401</v>
+        <v>655</v>
       </c>
       <c r="G920" s="8">
-        <v>788.97500000000002</v>
+        <v>605</v>
       </c>
       <c r="H920" s="8">
-        <v>904.02499999999998</v>
+        <v>706</v>
       </c>
       <c r="I920" s="8">
-        <v>17.224953724965985</v>
+        <v>5</v>
       </c>
       <c r="J920" s="9">
-        <v>2.0317835256710168</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="921" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A921" t="s">
         <v>0</v>
       </c>
       <c r="B921">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C921">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="D921" s="6">
-        <v>45682</v>
-[...2 lines deleted...]
-        <v>830</v>
+        <v>45500</v>
+      </c>
+      <c r="E921" s="7">
+        <v>610</v>
       </c>
       <c r="F921" s="8">
-        <v>851.08420280466703</v>
+        <v>652</v>
       </c>
       <c r="G921" s="8">
-        <v>794</v>
+        <v>603</v>
       </c>
       <c r="H921" s="8">
-        <v>908</v>
+        <v>703</v>
       </c>
       <c r="I921" s="8">
-        <v>-21.084202804667029</v>
+        <v>-42</v>
       </c>
       <c r="J921" s="9">
-        <v>-2.4773345263824638</v>
+        <v>-6.5</v>
       </c>
     </row>
     <row r="922" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A922" t="s">
         <v>0</v>
       </c>
       <c r="B922">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C922">
-        <v>5</v>
+        <v>31</v>
       </c>
       <c r="D922" s="6">
-        <v>45689</v>
-[...2 lines deleted...]
-        <v>870</v>
+        <v>45507</v>
+      </c>
+      <c r="E922" s="7">
+        <v>720</v>
       </c>
       <c r="F922" s="8">
-        <v>850.466732355212</v>
+        <v>650</v>
       </c>
       <c r="G922" s="8">
-        <v>793</v>
+        <v>599</v>
       </c>
       <c r="H922" s="8">
-        <v>908</v>
+        <v>700</v>
       </c>
       <c r="I922" s="8">
-        <v>19.533267644787998</v>
+        <v>70</v>
       </c>
       <c r="J922" s="9">
-        <v>2.2967703381758611</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="923" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A923" t="s">
         <v>0</v>
       </c>
       <c r="B923">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C923">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="D923" s="6">
-        <v>45696</v>
-[...2 lines deleted...]
-        <v>875</v>
+        <v>45514</v>
+      </c>
+      <c r="E923" s="7">
+        <v>720</v>
       </c>
       <c r="F923" s="8">
-        <v>846.714885382842</v>
+        <v>648</v>
       </c>
       <c r="G923" s="8">
-        <v>790</v>
+        <v>598</v>
       </c>
       <c r="H923" s="8">
-        <v>904.02499999999998</v>
+        <v>699</v>
       </c>
       <c r="I923" s="8">
-        <v>28.285114617158001</v>
+        <v>72</v>
       </c>
       <c r="J923" s="9">
-        <v>3.3405713192781405</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="924" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A924" t="s">
         <v>0</v>
       </c>
       <c r="B924">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C924">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="D924" s="6">
-        <v>45703</v>
-[...2 lines deleted...]
-        <v>895</v>
+        <v>45521</v>
+      </c>
+      <c r="E924" s="7">
+        <v>740</v>
       </c>
       <c r="F924" s="8">
-        <v>840.64131240253698</v>
+        <v>647</v>
       </c>
       <c r="G924" s="8">
-        <v>783</v>
+        <v>597</v>
       </c>
       <c r="H924" s="8">
-        <v>899</v>
+        <v>698</v>
       </c>
       <c r="I924" s="8">
-        <v>54.358687597463017</v>
+        <v>93</v>
       </c>
       <c r="J924" s="9">
-        <v>6.4663354983241135</v>
+        <v>14.3</v>
       </c>
     </row>
     <row r="925" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A925" t="s">
         <v>0</v>
       </c>
       <c r="B925">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C925">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="D925" s="6">
-        <v>45710</v>
-[...2 lines deleted...]
-        <v>950</v>
+        <v>45528</v>
+      </c>
+      <c r="E925" s="7">
+        <v>650</v>
       </c>
       <c r="F925" s="8">
-        <v>833.01003978780204</v>
+        <v>648</v>
       </c>
       <c r="G925" s="8">
-        <v>776</v>
+        <v>598</v>
       </c>
       <c r="H925" s="8">
-        <v>890</v>
+        <v>699</v>
       </c>
       <c r="I925" s="8">
-        <v>116.98996021219796</v>
+        <v>2</v>
       </c>
       <c r="J925" s="9">
-        <v>14.044243721480186</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="926" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A926" t="s">
         <v>0</v>
       </c>
       <c r="B926">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C926">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="D926" s="6">
-        <v>45717</v>
-[...2 lines deleted...]
-        <v>925</v>
+        <v>45535</v>
+      </c>
+      <c r="E926" s="7">
+        <v>685</v>
       </c>
       <c r="F926" s="8">
-        <v>824.54854291391996</v>
+        <v>650</v>
       </c>
       <c r="G926" s="8">
-        <v>767</v>
+        <v>601</v>
       </c>
       <c r="H926" s="8">
-        <v>883</v>
+        <v>702</v>
       </c>
       <c r="I926" s="8">
-        <v>100.45145708608004</v>
+        <v>35</v>
       </c>
       <c r="J926" s="9">
-        <v>12.182600763696556</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="927" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A927" t="s">
         <v>0</v>
       </c>
       <c r="B927">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C927">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D927" s="6">
-        <v>45724</v>
-[...2 lines deleted...]
-        <v>970</v>
+        <v>45542</v>
+      </c>
+      <c r="E927" s="7">
+        <v>700</v>
       </c>
       <c r="F927" s="8">
-        <v>815.96055726670102</v>
+        <v>655</v>
       </c>
       <c r="G927" s="8">
-        <v>761</v>
+        <v>606</v>
       </c>
       <c r="H927" s="8">
-        <v>872.02499999999998</v>
+        <v>705</v>
       </c>
       <c r="I927" s="8">
-        <v>154.03944273329898</v>
+        <v>45</v>
       </c>
       <c r="J927" s="9">
-        <v>18.878295202074383</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="928" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A928" t="s">
         <v>0</v>
       </c>
       <c r="B928">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C928">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D928" s="6">
-        <v>45731</v>
-[...2 lines deleted...]
-        <v>905</v>
+        <v>45549</v>
+      </c>
+      <c r="E928" s="7">
+        <v>735</v>
       </c>
       <c r="F928" s="8">
-        <v>807.92213336538305</v>
+        <v>662</v>
       </c>
       <c r="G928" s="8">
-        <v>752</v>
+        <v>612</v>
       </c>
       <c r="H928" s="8">
-        <v>865</v>
+        <v>712</v>
       </c>
       <c r="I928" s="8">
-        <v>97.077866634616953</v>
+        <v>73</v>
       </c>
       <c r="J928" s="9">
-        <v>12.015745407325468</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="929" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A929" t="s">
         <v>0</v>
       </c>
       <c r="B929">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C929">
+        <v>38</v>
+      </c>
+      <c r="D929" s="6">
+        <v>45556</v>
+      </c>
+      <c r="E929" s="7">
+        <v>685</v>
+      </c>
+      <c r="F929" s="8">
+        <v>673</v>
+      </c>
+      <c r="G929" s="8">
+        <v>622</v>
+      </c>
+      <c r="H929" s="8">
+        <v>725</v>
+      </c>
+      <c r="I929" s="8">
         <v>12</v>
       </c>
-      <c r="D929" s="6">
-[...16 lines deleted...]
-      </c>
       <c r="J929" s="9">
-        <v>7.9867928657074287</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="930" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A930" t="s">
         <v>0</v>
       </c>
       <c r="B930">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C930">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D930" s="6">
-        <v>45745</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>45563</v>
+      </c>
+      <c r="E930" s="7">
+        <v>705</v>
       </c>
       <c r="F930" s="8">
-        <v>794.95548512147195</v>
+        <v>686</v>
       </c>
       <c r="G930" s="8">
-        <v>741</v>
+        <v>635</v>
       </c>
       <c r="H930" s="8">
-        <v>851</v>
+        <v>739</v>
       </c>
       <c r="I930" s="8">
-        <v>4.451487852804803E-2</v>
+        <v>19</v>
       </c>
       <c r="J930" s="9">
-        <v>5.599669335111912E-3</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="931" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A931" t="s">
         <v>0</v>
       </c>
       <c r="B931">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C931">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="D931" s="6">
-        <v>45752</v>
-[...1 lines deleted...]
-      <c r="E931" s="10">
+        <v>45570</v>
+      </c>
+      <c r="E931" s="7">
         <v>750</v>
       </c>
       <c r="F931" s="8">
-        <v>788.74373910314705</v>
+        <v>700</v>
       </c>
       <c r="G931" s="8">
-        <v>734</v>
+        <v>648</v>
       </c>
       <c r="H931" s="8">
-        <v>846</v>
+        <v>752</v>
       </c>
       <c r="I931" s="8">
-        <v>-38.74373910314705</v>
+        <v>50</v>
       </c>
       <c r="J931" s="9">
-        <v>-4.9120819833322855</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="932" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A932" t="s">
         <v>0</v>
       </c>
       <c r="B932">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C932">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="D932" s="6">
-        <v>45759</v>
-[...2 lines deleted...]
-        <v>715</v>
+        <v>45577</v>
+      </c>
+      <c r="E932" s="7">
+        <v>780</v>
       </c>
       <c r="F932" s="8">
-        <v>781.42920061156099</v>
+        <v>713</v>
       </c>
       <c r="G932" s="8">
-        <v>727</v>
+        <v>661</v>
       </c>
       <c r="H932" s="8">
-        <v>839</v>
+        <v>767</v>
       </c>
       <c r="I932" s="8">
-        <v>-66.429200611560987</v>
+        <v>67</v>
       </c>
       <c r="J932" s="9">
-        <v>-8.5009877490593198</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="933" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A933" t="s">
         <v>0</v>
       </c>
       <c r="B933">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C933">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="D933" s="6">
-        <v>45766</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>45584</v>
+      </c>
+      <c r="E933" s="7">
+        <v>775</v>
       </c>
       <c r="F933" s="8">
-        <v>772.09149988207798</v>
+        <v>723</v>
       </c>
       <c r="G933" s="8">
-        <v>719</v>
+        <v>671</v>
       </c>
       <c r="H933" s="8">
-        <v>827</v>
+        <v>776</v>
       </c>
       <c r="I933" s="8">
-        <v>22.908500117922017</v>
+        <v>52</v>
       </c>
       <c r="J933" s="9">
-        <v>2.9670706284709496</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="934" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A934" t="s">
         <v>0</v>
       </c>
       <c r="B934">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C934">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="D934" s="6">
-        <v>45773</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>45591</v>
+      </c>
+      <c r="E934" s="7">
+        <v>790</v>
       </c>
       <c r="F934" s="8">
-        <v>759.89398852541296</v>
+        <v>728</v>
       </c>
       <c r="G934" s="8">
-        <v>704</v>
+        <v>676</v>
       </c>
       <c r="H934" s="8">
-        <v>815.02499999999998</v>
+        <v>783</v>
       </c>
       <c r="I934" s="8">
-        <v>-34.893988525412965</v>
+        <v>62</v>
       </c>
       <c r="J934" s="9">
-        <v>-4.5919548058440824</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="935" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A935" t="s">
         <v>0</v>
       </c>
       <c r="B935">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C935">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="D935" s="6">
-        <v>45780</v>
-[...2 lines deleted...]
-        <v>770</v>
+        <v>45598</v>
+      </c>
+      <c r="E935" s="7">
+        <v>775</v>
       </c>
       <c r="F935" s="8">
-        <v>745.07388311133695</v>
+        <v>729</v>
       </c>
       <c r="G935" s="8">
-        <v>691</v>
+        <v>676</v>
       </c>
       <c r="H935" s="8">
-        <v>798</v>
+        <v>783</v>
       </c>
       <c r="I935" s="8">
-        <v>24.926116888663046</v>
+        <v>46</v>
       </c>
       <c r="J935" s="9">
-        <v>3.3454557264273745</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="936" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A936" t="s">
         <v>0</v>
       </c>
       <c r="B936">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C936">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="D936" s="6">
-        <v>45787</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>45605</v>
+      </c>
+      <c r="E936" s="7">
+        <v>790</v>
       </c>
       <c r="F936" s="8">
-        <v>729.14635357006</v>
+        <v>727</v>
       </c>
       <c r="G936" s="8">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="H936" s="8">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="I936" s="8">
-        <v>-54.14635357006</v>
+        <v>63</v>
       </c>
       <c r="J936" s="9">
-        <v>-7.4259925054754206</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="937" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A937" t="s">
         <v>0</v>
       </c>
       <c r="B937">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C937">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="D937" s="6">
-        <v>45794</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>45612</v>
+      </c>
+      <c r="E937" s="7">
+        <v>675</v>
       </c>
       <c r="F937" s="8">
-        <v>713.60219114134395</v>
+        <v>726</v>
       </c>
       <c r="G937" s="8">
-        <v>663</v>
+        <v>674</v>
       </c>
       <c r="H937" s="8">
-        <v>768</v>
+        <v>781</v>
       </c>
       <c r="I937" s="8">
-        <v>-18.602191141343951</v>
+        <v>-51</v>
       </c>
       <c r="J937" s="9">
-        <v>-2.6068012924107364</v>
+        <v>-7</v>
       </c>
     </row>
     <row r="938" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A938" t="s">
         <v>0</v>
       </c>
       <c r="B938">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C938">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="D938" s="6">
-        <v>45801</v>
-[...2 lines deleted...]
-        <v>670</v>
+        <v>45619</v>
+      </c>
+      <c r="E938" s="7">
+        <v>745</v>
       </c>
       <c r="F938" s="8">
-        <v>699.81106175055697</v>
+        <v>727</v>
       </c>
       <c r="G938" s="8">
-        <v>647</v>
+        <v>674</v>
       </c>
       <c r="H938" s="8">
-        <v>752</v>
+        <v>780</v>
       </c>
       <c r="I938" s="8">
-        <v>-29.811061750556973</v>
+        <v>18</v>
       </c>
       <c r="J938" s="9">
-        <v>-4.2598728971196067</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="939" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A939" t="s">
         <v>0</v>
       </c>
       <c r="B939">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C939">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="D939" s="6">
-        <v>45808</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>45626</v>
+      </c>
+      <c r="E939" s="7">
+        <v>735</v>
       </c>
       <c r="F939" s="8">
-        <v>689.03889775369498</v>
+        <v>734</v>
       </c>
       <c r="G939" s="8">
-        <v>637</v>
+        <v>681</v>
       </c>
       <c r="H939" s="8">
-        <v>741</v>
+        <v>787</v>
       </c>
       <c r="I939" s="8">
-        <v>5.9611022463050176</v>
+        <v>1</v>
       </c>
       <c r="J939" s="9">
-        <v>0.865132906972093</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="940" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A940" t="s">
         <v>0</v>
       </c>
       <c r="B940">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C940">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="D940" s="6">
-        <v>45815</v>
-[...2 lines deleted...]
-        <v>700</v>
+        <v>45633</v>
+      </c>
+      <c r="E940" s="7">
+        <v>760</v>
       </c>
       <c r="F940" s="8">
-        <v>681.85809813170602</v>
+        <v>747</v>
       </c>
       <c r="G940" s="8">
-        <v>632</v>
+        <v>695</v>
       </c>
       <c r="H940" s="8">
-        <v>734</v>
+        <v>802</v>
       </c>
       <c r="I940" s="8">
-        <v>18.141901868293985</v>
+        <v>13</v>
       </c>
       <c r="J940" s="9">
-        <v>2.6606565087373468</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="941" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A941" t="s">
         <v>0</v>
       </c>
       <c r="B941">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C941">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="D941" s="6">
-        <v>45822</v>
-[...2 lines deleted...]
-        <v>670</v>
+        <v>45640</v>
+      </c>
+      <c r="E941" s="7">
+        <v>795</v>
       </c>
       <c r="F941" s="8">
-        <v>677.44569180910798</v>
+        <v>766</v>
       </c>
       <c r="G941" s="8">
-        <v>626</v>
+        <v>712</v>
       </c>
       <c r="H941" s="8">
-        <v>729</v>
+        <v>821</v>
       </c>
       <c r="I941" s="8">
-        <v>-7.4456918091079842</v>
+        <v>29</v>
       </c>
       <c r="J941" s="9">
-        <v>-1.0990832031456819</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="942" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A942" t="s">
         <v>0</v>
       </c>
       <c r="B942">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C942">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="D942" s="6">
-        <v>45829</v>
-[...2 lines deleted...]
-        <v>720</v>
+        <v>45647</v>
+      </c>
+      <c r="E942" s="7">
+        <v>820</v>
       </c>
       <c r="F942" s="8">
-        <v>674.84723725563799</v>
+        <v>787</v>
       </c>
       <c r="G942" s="8">
-        <v>625</v>
+        <v>732</v>
       </c>
       <c r="H942" s="8">
-        <v>726</v>
+        <v>843</v>
       </c>
       <c r="I942" s="8">
-        <v>45.152762744362008</v>
+        <v>33</v>
       </c>
       <c r="J942" s="9">
-        <v>6.6908124167451888</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="943" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A943" t="s">
         <v>0</v>
       </c>
       <c r="B943">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="C943">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="D943" s="6">
-        <v>45836</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>45654</v>
+      </c>
+      <c r="E943" s="7">
+        <v>785</v>
       </c>
       <c r="F943" s="8">
-        <v>673.14288129768499</v>
+        <v>808</v>
       </c>
       <c r="G943" s="8">
-        <v>622</v>
+        <v>753</v>
       </c>
       <c r="H943" s="8">
-        <v>726</v>
+        <v>864</v>
       </c>
       <c r="I943" s="8">
-        <v>11.857118702315006</v>
+        <v>-23</v>
       </c>
       <c r="J943" s="9">
-        <v>1.761456450294304</v>
+        <v>-2.9</v>
       </c>
     </row>
     <row r="944" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A944" t="s">
         <v>0</v>
       </c>
       <c r="B944">
         <v>2025</v>
       </c>
       <c r="C944">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="D944" s="6">
-        <v>45843</v>
-[...2 lines deleted...]
-        <v>710</v>
+        <v>45661</v>
+      </c>
+      <c r="E944" s="7">
+        <v>865</v>
       </c>
       <c r="F944" s="8">
-        <v>671.42904138060203</v>
+        <v>827</v>
       </c>
       <c r="G944" s="8">
-        <v>620</v>
+        <v>770</v>
       </c>
       <c r="H944" s="8">
-        <v>724</v>
+        <v>883</v>
       </c>
       <c r="I944" s="8">
-        <v>38.57095861939797</v>
+        <v>38</v>
       </c>
       <c r="J944" s="9">
-        <v>5.7446068373938459</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="945" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A945" t="s">
         <v>0</v>
       </c>
       <c r="B945">
         <v>2025</v>
       </c>
       <c r="C945">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="D945" s="6">
-        <v>45850</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>45668</v>
+      </c>
+      <c r="E945" s="7">
+        <v>920</v>
       </c>
       <c r="F945" s="8">
-        <v>669.02769064931101</v>
+        <v>840</v>
       </c>
       <c r="G945" s="8">
-        <v>618</v>
+        <v>784</v>
       </c>
       <c r="H945" s="8">
-        <v>720</v>
+        <v>897</v>
       </c>
       <c r="I945" s="8">
-        <v>5.9723093506889882</v>
+        <v>80</v>
       </c>
       <c r="J945" s="9">
-        <v>0.89268492682160172</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="946" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A946" t="s">
         <v>0</v>
       </c>
       <c r="B946">
         <v>2025</v>
       </c>
       <c r="C946">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="D946" s="6">
-        <v>45857</v>
-[...2 lines deleted...]
-        <v>745</v>
+        <v>45675</v>
+      </c>
+      <c r="E946" s="7">
+        <v>865</v>
       </c>
       <c r="F946" s="8">
-        <v>666.12870525901405</v>
+        <v>848</v>
       </c>
       <c r="G946" s="8">
-        <v>616.97500000000002</v>
+        <v>789</v>
       </c>
       <c r="H946" s="8">
-        <v>718</v>
+        <v>904</v>
       </c>
       <c r="I946" s="8">
-        <v>78.871294740985945</v>
+        <v>17</v>
       </c>
       <c r="J946" s="9">
-        <v>11.840248606358756</v>
+        <v>2</v>
       </c>
     </row>
     <row r="947" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A947" t="s">
         <v>0</v>
       </c>
       <c r="B947">
         <v>2025</v>
       </c>
       <c r="C947">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="D947" s="6">
-        <v>45864</v>
-[...2 lines deleted...]
-        <v>690</v>
+        <v>45682</v>
+      </c>
+      <c r="E947" s="7">
+        <v>830</v>
       </c>
       <c r="F947" s="8">
-        <v>663.13355510127496</v>
+        <v>851</v>
       </c>
       <c r="G947" s="8">
-        <v>614</v>
+        <v>794</v>
       </c>
       <c r="H947" s="8">
-        <v>715</v>
+        <v>908</v>
       </c>
       <c r="I947" s="8">
-        <v>26.866444898725035</v>
+        <v>-21</v>
       </c>
       <c r="J947" s="9">
-        <v>4.0514380085353991</v>
+        <v>-2.5</v>
       </c>
     </row>
     <row r="948" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A948" t="s">
         <v>0</v>
       </c>
       <c r="B948">
         <v>2025</v>
       </c>
       <c r="C948">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="D948" s="6">
-        <v>45871</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>45689</v>
+      </c>
+      <c r="E948" s="7">
+        <v>870</v>
       </c>
       <c r="F948" s="8">
-        <v>660.43696672925705</v>
+        <v>850</v>
       </c>
       <c r="G948" s="8">
-        <v>610</v>
+        <v>793</v>
       </c>
       <c r="H948" s="8">
-        <v>712</v>
+        <v>908</v>
       </c>
       <c r="I948" s="8">
-        <v>24.563033270742949</v>
+        <v>20</v>
       </c>
       <c r="J948" s="9">
-        <v>3.719209327786217</v>
+        <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="949" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A949" t="s">
         <v>0</v>
       </c>
       <c r="B949">
         <v>2025</v>
       </c>
       <c r="C949">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="D949" s="6">
-        <v>45878</v>
-[...2 lines deleted...]
-        <v>710</v>
+        <v>45696</v>
+      </c>
+      <c r="E949" s="7">
+        <v>875</v>
       </c>
       <c r="F949" s="8">
-        <v>658.42751934221099</v>
+        <v>847</v>
       </c>
       <c r="G949" s="8">
-        <v>607</v>
+        <v>790</v>
       </c>
       <c r="H949" s="8">
-        <v>710</v>
+        <v>904</v>
       </c>
       <c r="I949" s="8">
-        <v>51.572480657789015</v>
+        <v>28</v>
       </c>
       <c r="J949" s="9">
-        <v>7.832673930353252</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="950" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A950" t="s">
         <v>0</v>
       </c>
       <c r="B950">
         <v>2025</v>
       </c>
       <c r="C950">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="D950" s="6">
-        <v>45885</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>45703</v>
+      </c>
+      <c r="E950" s="7">
+        <v>895</v>
       </c>
       <c r="F950" s="8">
-        <v>657.490991628762</v>
+        <v>841</v>
       </c>
       <c r="G950" s="8">
-        <v>608</v>
+        <v>783</v>
       </c>
       <c r="H950" s="8">
-        <v>710</v>
+        <v>899</v>
       </c>
       <c r="I950" s="8">
-        <v>37.509008371237996</v>
+        <v>54</v>
       </c>
       <c r="J950" s="9">
-        <v>5.7048703098302838</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="951" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A951" t="s">
         <v>0</v>
       </c>
       <c r="B951">
         <v>2025</v>
       </c>
       <c r="C951">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="D951" s="6">
-        <v>45892</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>45710</v>
+      </c>
+      <c r="E951" s="7">
+        <v>950</v>
       </c>
       <c r="F951" s="8">
-        <v>658.018339599706</v>
+        <v>833</v>
       </c>
       <c r="G951" s="8">
-        <v>608</v>
+        <v>776</v>
       </c>
       <c r="H951" s="8">
-        <v>710</v>
+        <v>890</v>
       </c>
       <c r="I951" s="8">
-        <v>21.981660400294004</v>
+        <v>117</v>
       </c>
       <c r="J951" s="9">
-        <v>3.3405847645015569</v>
+        <v>14</v>
       </c>
     </row>
     <row r="952" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A952" t="s">
         <v>0</v>
       </c>
       <c r="B952">
         <v>2025</v>
       </c>
       <c r="C952">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D952" s="6">
-        <v>45899</v>
-[...2 lines deleted...]
-        <v>710</v>
+        <v>45717</v>
+      </c>
+      <c r="E952" s="7">
+        <v>925</v>
       </c>
       <c r="F952" s="8">
-        <v>660.411496430331</v>
+        <v>825</v>
       </c>
       <c r="G952" s="8">
-        <v>610</v>
+        <v>767</v>
       </c>
       <c r="H952" s="8">
-        <v>711</v>
+        <v>883</v>
       </c>
       <c r="I952" s="8">
-        <v>49.588503569669001</v>
+        <v>100</v>
       </c>
       <c r="J952" s="9">
-        <v>7.5087280941815493</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="953" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A953" t="s">
         <v>0</v>
       </c>
       <c r="B953">
         <v>2025</v>
       </c>
       <c r="C953">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D953" s="6">
-        <v>45906</v>
-[...2 lines deleted...]
-        <v>705</v>
+        <v>45724</v>
+      </c>
+      <c r="E953" s="7">
+        <v>970</v>
       </c>
       <c r="F953" s="8">
-        <v>665.09206938554905</v>
+        <v>816</v>
       </c>
       <c r="G953" s="8">
-        <v>614</v>
+        <v>761</v>
       </c>
       <c r="H953" s="8">
-        <v>718</v>
+        <v>872</v>
       </c>
       <c r="I953" s="8">
-        <v>39.907930614450947</v>
+        <v>154</v>
       </c>
       <c r="J953" s="9">
-        <v>6.0003618222842761</v>
+        <v>18.899999999999999</v>
       </c>
     </row>
     <row r="954" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A954" t="s">
         <v>0</v>
       </c>
       <c r="B954">
         <v>2025</v>
       </c>
       <c r="C954">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D954" s="6">
-        <v>45913</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>45731</v>
+      </c>
+      <c r="E954" s="7">
+        <v>905</v>
       </c>
       <c r="F954" s="8">
-        <v>672.51428419021897</v>
+        <v>808</v>
       </c>
       <c r="G954" s="8">
-        <v>621</v>
+        <v>752</v>
       </c>
       <c r="H954" s="8">
-        <v>724</v>
+        <v>865</v>
       </c>
       <c r="I954" s="8">
-        <v>7.485715809781027</v>
+        <v>97</v>
       </c>
       <c r="J954" s="9">
-        <v>1.1130939499366406</v>
+        <v>12</v>
       </c>
     </row>
     <row r="955" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A955" t="s">
         <v>0</v>
       </c>
       <c r="B955">
         <v>2025</v>
       </c>
       <c r="C955">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="D955" s="6">
-        <v>45920</v>
-[...2 lines deleted...]
-        <v>700</v>
+        <v>45738</v>
+      </c>
+      <c r="E955" s="7">
+        <v>865</v>
       </c>
       <c r="F955" s="8">
-        <v>683.10443097908296</v>
+        <v>801</v>
       </c>
       <c r="G955" s="8">
-        <v>633</v>
+        <v>745</v>
       </c>
       <c r="H955" s="8">
-        <v>735</v>
+        <v>858</v>
       </c>
       <c r="I955" s="8">
-        <v>16.895569020917037</v>
+        <v>64</v>
       </c>
       <c r="J955" s="9">
-        <v>2.4733508164631388</v>
+        <v>8</v>
       </c>
     </row>
     <row r="956" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A956" t="s">
         <v>0</v>
       </c>
       <c r="B956">
         <v>2025</v>
       </c>
       <c r="C956">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="D956" s="6">
-        <v>45927</v>
-[...2 lines deleted...]
-        <v>670</v>
+        <v>45745</v>
+      </c>
+      <c r="E956" s="7">
+        <v>795</v>
       </c>
       <c r="F956" s="8">
-        <v>696.17921549375899</v>
+        <v>795</v>
       </c>
       <c r="G956" s="8">
-        <v>645</v>
+        <v>741</v>
       </c>
       <c r="H956" s="8">
-        <v>749</v>
+        <v>851</v>
       </c>
       <c r="I956" s="8">
-        <v>-26.179215493758988</v>
+        <v>0</v>
       </c>
       <c r="J956" s="9">
-        <v>-3.7604132543933559</v>
+        <v>0</v>
       </c>
     </row>
     <row r="957" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A957" t="s">
         <v>0</v>
       </c>
       <c r="B957">
         <v>2025</v>
       </c>
       <c r="C957">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="D957" s="6">
-        <v>45934</v>
-[...2 lines deleted...]
-        <v>710</v>
+        <v>45752</v>
+      </c>
+      <c r="E957" s="7">
+        <v>750</v>
       </c>
       <c r="F957" s="8">
-        <v>710.10629843043603</v>
+        <v>789</v>
       </c>
       <c r="G957" s="8">
-        <v>658</v>
+        <v>734</v>
       </c>
       <c r="H957" s="8">
-        <v>762</v>
+        <v>846</v>
       </c>
       <c r="I957" s="8">
-        <v>-0.10629843043602705</v>
+        <v>-39</v>
       </c>
       <c r="J957" s="9">
-        <v>-1.4969368765065383E-2</v>
+        <v>-4.9000000000000004</v>
       </c>
     </row>
     <row r="958" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A958" t="s">
         <v>0</v>
       </c>
       <c r="B958">
         <v>2025</v>
       </c>
       <c r="C958">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D958" s="6">
-        <v>45941</v>
-[...2 lines deleted...]
-        <v>775</v>
+        <v>45759</v>
+      </c>
+      <c r="E958" s="7">
+        <v>715</v>
       </c>
       <c r="F958" s="8">
-        <v>723.10200555813196</v>
+        <v>781</v>
       </c>
       <c r="G958" s="8">
-        <v>670</v>
+        <v>727</v>
       </c>
       <c r="H958" s="8">
-        <v>777</v>
+        <v>839</v>
       </c>
       <c r="I958" s="8">
-        <v>51.897994441868036</v>
+        <v>-66</v>
       </c>
       <c r="J958" s="9">
-        <v>7.1771332457873882</v>
+        <v>-8.5</v>
       </c>
     </row>
     <row r="959" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A959" t="s">
         <v>0</v>
       </c>
       <c r="B959">
         <v>2025</v>
       </c>
       <c r="C959">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="D959" s="6">
-        <v>45948</v>
-[...2 lines deleted...]
-        <v>765</v>
+        <v>45766</v>
+      </c>
+      <c r="E959" s="7">
+        <v>795</v>
       </c>
       <c r="F959" s="8">
-        <v>733.2552589288</v>
+        <v>772</v>
       </c>
       <c r="G959" s="8">
-        <v>680</v>
+        <v>719</v>
       </c>
       <c r="H959" s="8">
-        <v>788</v>
+        <v>827</v>
       </c>
       <c r="I959" s="8">
-        <v>31.744741071199996</v>
+        <v>23</v>
       </c>
       <c r="J959" s="9">
-        <v>4.3292892460908234</v>
+        <v>3</v>
       </c>
     </row>
     <row r="960" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A960" t="s">
         <v>0</v>
       </c>
       <c r="B960">
         <v>2025</v>
       </c>
       <c r="C960">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="D960" s="6">
-        <v>45955</v>
-[...2 lines deleted...]
-        <v>740</v>
+        <v>45773</v>
+      </c>
+      <c r="E960" s="7">
+        <v>725</v>
       </c>
       <c r="F960" s="8">
-        <v>738.62483606582998</v>
+        <v>760</v>
       </c>
       <c r="G960" s="8">
-        <v>686</v>
+        <v>704</v>
       </c>
       <c r="H960" s="8">
-        <v>792</v>
+        <v>815</v>
       </c>
       <c r="I960" s="8">
-        <v>1.3751639341700184</v>
+        <v>-35</v>
       </c>
       <c r="J960" s="9">
-        <v>0.18617894593073459</v>
+        <v>-4.5999999999999996</v>
       </c>
     </row>
     <row r="961" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A961" t="s">
         <v>0</v>
       </c>
       <c r="B961">
         <v>2025</v>
       </c>
       <c r="C961">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="D961" s="6">
-        <v>45962</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>45780</v>
+      </c>
+      <c r="E961" s="7">
+        <v>770</v>
       </c>
       <c r="F961" s="8">
-        <v>739.15207626799702</v>
+        <v>745</v>
       </c>
       <c r="G961" s="8">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="H961" s="8">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="I961" s="8">
-        <v>-9.1520762679970176</v>
+        <v>25</v>
       </c>
       <c r="J961" s="9">
-        <v>-1.2381858296612194</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="962" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A962" t="s">
         <v>0</v>
       </c>
       <c r="B962">
         <v>2025</v>
       </c>
       <c r="C962">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="D962" s="6">
-        <v>45969</v>
-[...2 lines deleted...]
-        <v>815</v>
+        <v>45787</v>
+      </c>
+      <c r="E962" s="7">
+        <v>675</v>
       </c>
       <c r="F962" s="8">
-        <v>737.28364654304301</v>
+        <v>729</v>
       </c>
       <c r="G962" s="8">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="H962" s="8">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="I962" s="8">
-        <v>77.716353456956995</v>
+        <v>-54</v>
       </c>
       <c r="J962" s="9">
-        <v>10.540902924044431</v>
+        <v>-7.4</v>
       </c>
     </row>
     <row r="963" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A963" t="s">
         <v>0</v>
       </c>
       <c r="B963">
         <v>2025</v>
       </c>
       <c r="C963">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="D963" s="6">
-        <v>45976</v>
-[...2 lines deleted...]
-        <v>750</v>
+        <v>45794</v>
+      </c>
+      <c r="E963" s="7">
+        <v>695</v>
       </c>
       <c r="F963" s="8">
-        <v>735.64967741927705</v>
+        <v>714</v>
       </c>
       <c r="G963" s="8">
-        <v>682</v>
+        <v>663</v>
       </c>
       <c r="H963" s="8">
-        <v>789</v>
+        <v>768</v>
       </c>
       <c r="I963" s="8">
-        <v>14.350322580722946</v>
+        <v>-19</v>
       </c>
       <c r="J963" s="9">
-        <v>1.9507005876853185</v>
+        <v>-2.6</v>
       </c>
     </row>
     <row r="964" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A964" t="s">
         <v>0</v>
       </c>
       <c r="B964">
         <v>2025</v>
       </c>
       <c r="C964">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="D964" s="6">
-        <v>45983</v>
-[...2 lines deleted...]
-        <v>740</v>
+        <v>45801</v>
+      </c>
+      <c r="E964" s="7">
+        <v>670</v>
       </c>
       <c r="F964" s="8">
-        <v>736.86492962468299</v>
+        <v>700</v>
       </c>
       <c r="G964" s="8">
-        <v>684</v>
+        <v>647</v>
       </c>
       <c r="H964" s="8">
-        <v>790</v>
+        <v>752</v>
       </c>
       <c r="I964" s="8">
-        <v>3.1350703753170137</v>
+        <v>-30</v>
       </c>
       <c r="J964" s="9">
-        <v>0.42546065761521845</v>
+        <v>-4.3</v>
       </c>
     </row>
     <row r="965" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A965" t="s">
         <v>0</v>
       </c>
       <c r="B965">
         <v>2025</v>
       </c>
       <c r="C965">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="D965" s="6">
-        <v>45990</v>
-[...2 lines deleted...]
-        <v>780</v>
+        <v>45808</v>
+      </c>
+      <c r="E965" s="7">
+        <v>695</v>
       </c>
       <c r="F965" s="8">
-        <v>743.57680056338199</v>
+        <v>689</v>
       </c>
       <c r="G965" s="8">
-        <v>689</v>
+        <v>637</v>
       </c>
       <c r="H965" s="8">
-        <v>799</v>
+        <v>741</v>
       </c>
       <c r="I965" s="8">
-        <v>36.423199436618006</v>
+        <v>6</v>
       </c>
       <c r="J965" s="9">
-        <v>4.898377599868823</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="966" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A966" t="s">
         <v>0</v>
       </c>
       <c r="B966">
         <v>2025</v>
       </c>
       <c r="C966">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D966" s="6">
-        <v>45997</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>45815</v>
+      </c>
+      <c r="E966" s="7">
+        <v>700</v>
       </c>
       <c r="F966" s="8">
-        <v>757.13240463355498</v>
+        <v>682</v>
       </c>
       <c r="G966" s="8">
-        <v>704</v>
+        <v>632</v>
       </c>
       <c r="H966" s="8">
-        <v>812</v>
+        <v>734</v>
       </c>
       <c r="I966" s="8">
-        <v>37.867595366445016</v>
+        <v>18</v>
       </c>
       <c r="J966" s="9">
-        <v>5.0014495661128819</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="967" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A967" t="s">
         <v>0</v>
       </c>
       <c r="B967">
         <v>2025</v>
       </c>
       <c r="C967">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="D967" s="6">
-        <v>46004</v>
-[...2 lines deleted...]
-        <v>810</v>
+        <v>45822</v>
+      </c>
+      <c r="E967" s="7">
+        <v>670</v>
       </c>
       <c r="F967" s="8">
-        <v>775.72535995963301</v>
+        <v>677</v>
       </c>
       <c r="G967" s="8">
-        <v>721</v>
+        <v>626</v>
       </c>
       <c r="H967" s="8">
-        <v>832</v>
+        <v>729</v>
       </c>
       <c r="I967" s="8">
-        <v>34.27464004036699</v>
+        <v>-7</v>
       </c>
       <c r="J967" s="9">
-        <v>4.4183988057513659</v>
+        <v>-1.1000000000000001</v>
       </c>
     </row>
     <row r="968" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A968" t="s">
         <v>0</v>
       </c>
       <c r="B968">
         <v>2025</v>
       </c>
       <c r="C968">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="D968" s="6">
-        <v>46011</v>
-[...2 lines deleted...]
-        <v>880</v>
+        <v>45829</v>
+      </c>
+      <c r="E968" s="7">
+        <v>720</v>
       </c>
       <c r="F968" s="8">
-        <v>797.00060853271498</v>
+        <v>675</v>
       </c>
       <c r="G968" s="8">
-        <v>740</v>
+        <v>625</v>
       </c>
       <c r="H968" s="8">
-        <v>852.02499999999998</v>
+        <v>726</v>
       </c>
       <c r="I968" s="8">
-        <v>82.999391467285022</v>
+        <v>45</v>
       </c>
       <c r="J968" s="9">
-        <v>10.413968393335054</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="969" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A969" t="s">
         <v>0</v>
       </c>
       <c r="B969">
         <v>2025</v>
       </c>
       <c r="C969">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="D969" s="6">
-        <v>46018</v>
-[...2 lines deleted...]
-        <v>920</v>
+        <v>45836</v>
+      </c>
+      <c r="E969" s="7">
+        <v>685</v>
       </c>
       <c r="F969" s="8">
-        <v>818.36713295430798</v>
+        <v>673</v>
       </c>
       <c r="G969" s="8">
-        <v>763</v>
+        <v>622</v>
       </c>
       <c r="H969" s="8">
-        <v>875.02499999999998</v>
+        <v>726</v>
       </c>
       <c r="I969" s="8">
-        <v>101.63286704569202</v>
+        <v>12</v>
       </c>
       <c r="J969" s="9">
-        <v>12.418982013463449</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="970" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A970" t="s">
         <v>0</v>
       </c>
       <c r="B970">
         <v>2025</v>
       </c>
       <c r="C970">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="D970" s="6">
-        <v>46025</v>
-[...2 lines deleted...]
-        <v>955</v>
+        <v>45843</v>
+      </c>
+      <c r="E970" s="7">
+        <v>710</v>
       </c>
       <c r="F970" s="8">
-        <v>827.73636154164296</v>
+        <v>671</v>
       </c>
       <c r="G970" s="8">
-        <v>771</v>
+        <v>620</v>
       </c>
       <c r="H970" s="8">
-        <v>885.51250000000005</v>
+        <v>724</v>
       </c>
       <c r="I970" s="8">
-        <v>127.26363845835704</v>
+        <v>39</v>
       </c>
       <c r="J970" s="9">
-        <v>15.374900073416001</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="971" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A971" t="s">
         <v>0</v>
       </c>
       <c r="B971">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C971">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="D971" s="6">
-        <v>46032</v>
-[...2 lines deleted...]
-        <v>1000</v>
+        <v>45850</v>
+      </c>
+      <c r="E971" s="7">
+        <v>675</v>
       </c>
       <c r="F971" s="8">
-        <v>837.10559012897795</v>
+        <v>669</v>
       </c>
       <c r="G971" s="8">
-        <v>779</v>
+        <v>618</v>
       </c>
       <c r="H971" s="8">
-        <v>896</v>
+        <v>720</v>
       </c>
       <c r="I971" s="8">
-        <v>162.89440987102205</v>
+        <v>6</v>
       </c>
       <c r="J971" s="9">
-        <v>19.459242871132162</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="972" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A972" t="s">
         <v>0</v>
       </c>
       <c r="B972">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C972">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="D972" s="6">
-        <v>46039</v>
-[...2 lines deleted...]
-        <v>865</v>
+        <v>45857</v>
+      </c>
+      <c r="E972" s="7">
+        <v>745</v>
       </c>
       <c r="F972" s="8">
-        <v>850.41906379697502</v>
+        <v>666</v>
       </c>
       <c r="G972" s="8">
-        <v>792</v>
+        <v>617</v>
       </c>
       <c r="H972" s="8">
-        <v>909</v>
+        <v>718</v>
       </c>
       <c r="I972" s="8">
-        <v>14.580936203024976</v>
+        <v>79</v>
       </c>
       <c r="J972" s="9">
-        <v>1.7145589537849162</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="973" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A973" t="s">
         <v>0</v>
       </c>
       <c r="B973">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C973">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="D973" s="6">
-        <v>46046</v>
-[...2 lines deleted...]
-        <v>820</v>
+        <v>45864</v>
+      </c>
+      <c r="E973" s="7">
+        <v>690</v>
       </c>
       <c r="F973" s="8">
-        <v>858.371901299706</v>
+        <v>663</v>
       </c>
       <c r="G973" s="8">
-        <v>800</v>
+        <v>614</v>
       </c>
       <c r="H973" s="8">
-        <v>916</v>
+        <v>715</v>
       </c>
       <c r="I973" s="8">
-        <v>-38.371901299705996</v>
+        <v>27</v>
       </c>
       <c r="J973" s="9">
-        <v>-4.4703119057840865</v>
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="974" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A974" t="s">
         <v>0</v>
       </c>
       <c r="B974">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C974">
-        <v>4</v>
+        <v>31</v>
       </c>
       <c r="D974" s="6">
-        <v>46053</v>
-[...2 lines deleted...]
-        <v>835</v>
+        <v>45871</v>
+      </c>
+      <c r="E974" s="7">
+        <v>685</v>
       </c>
       <c r="F974" s="8">
-        <v>861.60839838476102</v>
+        <v>660</v>
       </c>
       <c r="G974" s="8">
-        <v>804</v>
+        <v>610</v>
       </c>
       <c r="H974" s="8">
-        <v>920</v>
+        <v>712</v>
       </c>
       <c r="I974" s="8">
-        <v>-26.608398384761017</v>
+        <v>25</v>
       </c>
       <c r="J974" s="9">
-        <v>-3.0882241206844299</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="975" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A975" t="s">
         <v>0</v>
       </c>
       <c r="B975">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C975">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="D975" s="6">
-        <v>46060</v>
-[...2 lines deleted...]
-        <v>780</v>
+        <v>45878</v>
+      </c>
+      <c r="E975" s="7">
+        <v>710</v>
       </c>
       <c r="F975" s="8">
-        <v>860.87172736348396</v>
+        <v>658</v>
       </c>
       <c r="G975" s="8">
-        <v>802</v>
+        <v>607</v>
       </c>
       <c r="H975" s="8">
-        <v>920</v>
+        <v>710</v>
       </c>
       <c r="I975" s="8">
-        <v>-80.871727363483956</v>
+        <v>52</v>
       </c>
       <c r="J975" s="9">
-        <v>-9.3941669580859184</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="976" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A976" t="s">
         <v>0</v>
       </c>
       <c r="B976">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C976">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="D976" s="6">
-        <v>46067</v>
-[...2 lines deleted...]
-        <v>840</v>
+        <v>45885</v>
+      </c>
+      <c r="E976" s="7">
+        <v>695</v>
       </c>
       <c r="F976" s="8">
-        <v>856.96527083622402</v>
+        <v>657</v>
       </c>
       <c r="G976" s="8">
-        <v>800</v>
+        <v>608</v>
       </c>
       <c r="H976" s="8">
-        <v>916</v>
+        <v>710</v>
       </c>
       <c r="I976" s="8">
-        <v>-16.965270836224022</v>
+        <v>38</v>
       </c>
       <c r="J976" s="9">
-        <v>-1.9796917580649875</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="977" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A977" t="s">
         <v>0</v>
       </c>
       <c r="B977">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C977">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="D977" s="6">
-        <v>46074</v>
-[...2 lines deleted...]
-        <v>885</v>
+        <v>45892</v>
+      </c>
+      <c r="E977" s="7">
+        <v>680</v>
       </c>
       <c r="F977" s="8">
-        <v>850.71259210957396</v>
+        <v>658</v>
       </c>
       <c r="G977" s="8">
-        <v>793</v>
+        <v>608</v>
       </c>
       <c r="H977" s="8">
-        <v>908</v>
+        <v>710</v>
       </c>
       <c r="I977" s="8">
-        <v>34.287407890426039</v>
+        <v>22</v>
       </c>
       <c r="J977" s="9">
-        <v>4.0304338043711141</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="978" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A978" t="s">
         <v>0</v>
       </c>
       <c r="B978">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C978">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D978" s="6">
-        <v>46081</v>
-[...2 lines deleted...]
-        <v>835</v>
+        <v>45899</v>
+      </c>
+      <c r="E978" s="7">
+        <v>710</v>
       </c>
       <c r="F978" s="8">
-        <v>842.88760210335204</v>
+        <v>660</v>
       </c>
       <c r="G978" s="8">
-        <v>787</v>
+        <v>610</v>
       </c>
       <c r="H978" s="8">
-        <v>899</v>
+        <v>711</v>
       </c>
       <c r="I978" s="8">
-        <v>-7.8876021033520374</v>
+        <v>50</v>
       </c>
       <c r="J978" s="9">
-        <v>-0.93578338127993277</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="979" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A979" t="s">
         <v>0</v>
       </c>
       <c r="B979">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C979">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="D979" s="6">
-        <v>46088</v>
-[...2 lines deleted...]
-        <v>770</v>
+        <v>45906</v>
+      </c>
+      <c r="E979" s="7">
+        <v>705</v>
       </c>
       <c r="F979" s="8">
-        <v>834.22682606612796</v>
+        <v>665</v>
       </c>
       <c r="G979" s="8">
-        <v>778</v>
+        <v>614</v>
       </c>
       <c r="H979" s="8">
-        <v>894</v>
+        <v>718</v>
       </c>
       <c r="I979" s="8">
-        <v>-64.226826066127956</v>
+        <v>40</v>
       </c>
       <c r="J979" s="9">
-        <v>-7.6989643654826239</v>
+        <v>6</v>
       </c>
     </row>
     <row r="980" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A980" t="s">
         <v>0</v>
       </c>
       <c r="B980">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="C980">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D980" s="6">
-        <v>46095</v>
-[...2 lines deleted...]
-        <v>825</v>
+        <v>45913</v>
+      </c>
+      <c r="E980" s="7">
+        <v>680</v>
       </c>
       <c r="F980" s="8">
-        <v>825.442406321004</v>
+        <v>673</v>
       </c>
       <c r="G980" s="8">
-        <v>769</v>
+        <v>621</v>
       </c>
       <c r="H980" s="8">
-        <v>882</v>
+        <v>724</v>
       </c>
       <c r="I980" s="8">
-        <v>-0.44240632100400035</v>
+        <v>7</v>
       </c>
       <c r="J980" s="9">
-        <v>-5.3596267603424508E-2</v>
+        <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="981" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A981" t="s">
         <v>0</v>
       </c>
       <c r="B981">
+        <v>2025</v>
+      </c>
+      <c r="C981">
+        <v>38</v>
+      </c>
+      <c r="D981" s="6">
+        <v>45920</v>
+      </c>
+      <c r="E981" s="7">
+        <v>700</v>
+      </c>
+      <c r="F981" s="8">
+        <v>683</v>
+      </c>
+      <c r="G981" s="8">
+        <v>633</v>
+      </c>
+      <c r="H981" s="8">
+        <v>735</v>
+      </c>
+      <c r="I981" s="8">
+        <v>17</v>
+      </c>
+      <c r="J981" s="9">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="982" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A982" t="s">
+        <v>0</v>
+      </c>
+      <c r="B982">
+        <v>2025</v>
+      </c>
+      <c r="C982">
+        <v>39</v>
+      </c>
+      <c r="D982" s="6">
+        <v>45927</v>
+      </c>
+      <c r="E982" s="7">
+        <v>670</v>
+      </c>
+      <c r="F982" s="8">
+        <v>696</v>
+      </c>
+      <c r="G982" s="8">
+        <v>645</v>
+      </c>
+      <c r="H982" s="8">
+        <v>749</v>
+      </c>
+      <c r="I982" s="8">
+        <v>-26</v>
+      </c>
+      <c r="J982" s="9">
+        <v>-3.8</v>
+      </c>
+    </row>
+    <row r="983" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A983" t="s">
+        <v>0</v>
+      </c>
+      <c r="B983">
+        <v>2025</v>
+      </c>
+      <c r="C983">
+        <v>40</v>
+      </c>
+      <c r="D983" s="6">
+        <v>45934</v>
+      </c>
+      <c r="E983" s="7">
+        <v>710</v>
+      </c>
+      <c r="F983" s="8">
+        <v>710</v>
+      </c>
+      <c r="G983" s="8">
+        <v>658</v>
+      </c>
+      <c r="H983" s="8">
+        <v>762</v>
+      </c>
+      <c r="I983" s="8">
+        <v>0</v>
+      </c>
+      <c r="J983" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="984" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A984" t="s">
+        <v>0</v>
+      </c>
+      <c r="B984">
+        <v>2025</v>
+      </c>
+      <c r="C984">
+        <v>41</v>
+      </c>
+      <c r="D984" s="6">
+        <v>45941</v>
+      </c>
+      <c r="E984" s="7">
+        <v>775</v>
+      </c>
+      <c r="F984" s="8">
+        <v>723</v>
+      </c>
+      <c r="G984" s="8">
+        <v>670</v>
+      </c>
+      <c r="H984" s="8">
+        <v>777</v>
+      </c>
+      <c r="I984" s="8">
+        <v>52</v>
+      </c>
+      <c r="J984" s="9">
+        <v>7.2</v>
+      </c>
+    </row>
+    <row r="985" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A985" t="s">
+        <v>0</v>
+      </c>
+      <c r="B985">
+        <v>2025</v>
+      </c>
+      <c r="C985">
+        <v>42</v>
+      </c>
+      <c r="D985" s="6">
+        <v>45948</v>
+      </c>
+      <c r="E985" s="7">
+        <v>765</v>
+      </c>
+      <c r="F985" s="8">
+        <v>733</v>
+      </c>
+      <c r="G985" s="8">
+        <v>680</v>
+      </c>
+      <c r="H985" s="8">
+        <v>788</v>
+      </c>
+      <c r="I985" s="8">
+        <v>32</v>
+      </c>
+      <c r="J985" s="9">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="986" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A986" t="s">
+        <v>0</v>
+      </c>
+      <c r="B986">
+        <v>2025</v>
+      </c>
+      <c r="C986">
+        <v>43</v>
+      </c>
+      <c r="D986" s="6">
+        <v>45955</v>
+      </c>
+      <c r="E986" s="7">
+        <v>740</v>
+      </c>
+      <c r="F986" s="8">
+        <v>739</v>
+      </c>
+      <c r="G986" s="8">
+        <v>686</v>
+      </c>
+      <c r="H986" s="8">
+        <v>792</v>
+      </c>
+      <c r="I986" s="8">
+        <v>1</v>
+      </c>
+      <c r="J986" s="9">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="987" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A987" t="s">
+        <v>0</v>
+      </c>
+      <c r="B987">
+        <v>2025</v>
+      </c>
+      <c r="C987">
+        <v>44</v>
+      </c>
+      <c r="D987" s="6">
+        <v>45962</v>
+      </c>
+      <c r="E987" s="7">
+        <v>730</v>
+      </c>
+      <c r="F987" s="8">
+        <v>739</v>
+      </c>
+      <c r="G987" s="8">
+        <v>685</v>
+      </c>
+      <c r="H987" s="8">
+        <v>792</v>
+      </c>
+      <c r="I987" s="8">
+        <v>-9</v>
+      </c>
+      <c r="J987" s="9">
+        <v>-1.2</v>
+      </c>
+    </row>
+    <row r="988" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A988" t="s">
+        <v>0</v>
+      </c>
+      <c r="B988">
+        <v>2025</v>
+      </c>
+      <c r="C988">
+        <v>45</v>
+      </c>
+      <c r="D988" s="6">
+        <v>45969</v>
+      </c>
+      <c r="E988" s="7">
+        <v>815</v>
+      </c>
+      <c r="F988" s="8">
+        <v>737</v>
+      </c>
+      <c r="G988" s="8">
+        <v>684</v>
+      </c>
+      <c r="H988" s="8">
+        <v>792</v>
+      </c>
+      <c r="I988" s="8">
+        <v>78</v>
+      </c>
+      <c r="J988" s="9">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="989" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A989" t="s">
+        <v>0</v>
+      </c>
+      <c r="B989">
+        <v>2025</v>
+      </c>
+      <c r="C989">
+        <v>46</v>
+      </c>
+      <c r="D989" s="6">
+        <v>45976</v>
+      </c>
+      <c r="E989" s="7">
+        <v>750</v>
+      </c>
+      <c r="F989" s="8">
+        <v>736</v>
+      </c>
+      <c r="G989" s="8">
+        <v>682</v>
+      </c>
+      <c r="H989" s="8">
+        <v>789</v>
+      </c>
+      <c r="I989" s="8">
+        <v>14</v>
+      </c>
+      <c r="J989" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="990" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A990" t="s">
+        <v>0</v>
+      </c>
+      <c r="B990">
+        <v>2025</v>
+      </c>
+      <c r="C990">
+        <v>47</v>
+      </c>
+      <c r="D990" s="6">
+        <v>45983</v>
+      </c>
+      <c r="E990" s="7">
+        <v>740</v>
+      </c>
+      <c r="F990" s="8">
+        <v>737</v>
+      </c>
+      <c r="G990" s="8">
+        <v>684</v>
+      </c>
+      <c r="H990" s="8">
+        <v>790</v>
+      </c>
+      <c r="I990" s="8">
+        <v>3</v>
+      </c>
+      <c r="J990" s="9">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="991" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A991" t="s">
+        <v>0</v>
+      </c>
+      <c r="B991">
+        <v>2025</v>
+      </c>
+      <c r="C991">
+        <v>48</v>
+      </c>
+      <c r="D991" s="6">
+        <v>45990</v>
+      </c>
+      <c r="E991" s="7">
+        <v>780</v>
+      </c>
+      <c r="F991" s="8">
+        <v>744</v>
+      </c>
+      <c r="G991" s="8">
+        <v>689</v>
+      </c>
+      <c r="H991" s="8">
+        <v>799</v>
+      </c>
+      <c r="I991" s="8">
+        <v>36</v>
+      </c>
+      <c r="J991" s="9">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="992" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A992" t="s">
+        <v>0</v>
+      </c>
+      <c r="B992">
+        <v>2025</v>
+      </c>
+      <c r="C992">
+        <v>49</v>
+      </c>
+      <c r="D992" s="6">
+        <v>45997</v>
+      </c>
+      <c r="E992" s="7">
+        <v>795</v>
+      </c>
+      <c r="F992" s="8">
+        <v>757</v>
+      </c>
+      <c r="G992" s="8">
+        <v>704</v>
+      </c>
+      <c r="H992" s="8">
+        <v>812</v>
+      </c>
+      <c r="I992" s="8">
+        <v>38</v>
+      </c>
+      <c r="J992" s="9">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="993" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A993" t="s">
+        <v>0</v>
+      </c>
+      <c r="B993">
+        <v>2025</v>
+      </c>
+      <c r="C993">
+        <v>50</v>
+      </c>
+      <c r="D993" s="6">
+        <v>46004</v>
+      </c>
+      <c r="E993" s="7">
+        <v>810</v>
+      </c>
+      <c r="F993" s="8">
+        <v>776</v>
+      </c>
+      <c r="G993" s="8">
+        <v>721</v>
+      </c>
+      <c r="H993" s="8">
+        <v>832</v>
+      </c>
+      <c r="I993" s="8">
+        <v>34</v>
+      </c>
+      <c r="J993" s="9">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="994" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A994" t="s">
+        <v>0</v>
+      </c>
+      <c r="B994">
+        <v>2025</v>
+      </c>
+      <c r="C994">
+        <v>51</v>
+      </c>
+      <c r="D994" s="6">
+        <v>46011</v>
+      </c>
+      <c r="E994" s="7">
+        <v>880</v>
+      </c>
+      <c r="F994" s="8">
+        <v>797</v>
+      </c>
+      <c r="G994" s="8">
+        <v>740</v>
+      </c>
+      <c r="H994" s="8">
+        <v>852</v>
+      </c>
+      <c r="I994" s="8">
+        <v>83</v>
+      </c>
+      <c r="J994" s="9">
+        <v>10.4</v>
+      </c>
+    </row>
+    <row r="995" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A995" t="s">
+        <v>0</v>
+      </c>
+      <c r="B995">
+        <v>2025</v>
+      </c>
+      <c r="C995">
+        <v>52</v>
+      </c>
+      <c r="D995" s="6">
+        <v>46018</v>
+      </c>
+      <c r="E995" s="7">
+        <v>920</v>
+      </c>
+      <c r="F995" s="8">
+        <v>818</v>
+      </c>
+      <c r="G995" s="8">
+        <v>763</v>
+      </c>
+      <c r="H995" s="8">
+        <v>875</v>
+      </c>
+      <c r="I995" s="8">
+        <v>102</v>
+      </c>
+      <c r="J995" s="9">
+        <v>12.4</v>
+      </c>
+    </row>
+    <row r="996" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A996" t="s">
+        <v>0</v>
+      </c>
+      <c r="B996">
+        <v>2025</v>
+      </c>
+      <c r="C996">
+        <v>53</v>
+      </c>
+      <c r="D996" s="6">
+        <v>46025</v>
+      </c>
+      <c r="E996" s="7">
+        <v>955</v>
+      </c>
+      <c r="F996" s="8">
+        <v>828</v>
+      </c>
+      <c r="G996" s="8">
+        <v>771</v>
+      </c>
+      <c r="H996" s="8">
+        <v>886</v>
+      </c>
+      <c r="I996" s="8">
+        <v>127</v>
+      </c>
+      <c r="J996" s="9">
+        <v>15.4</v>
+      </c>
+    </row>
+    <row r="997" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A997" t="s">
+        <v>0</v>
+      </c>
+      <c r="B997">
         <v>2026</v>
       </c>
-      <c r="C981">
+      <c r="C997">
+        <v>1</v>
+      </c>
+      <c r="D997" s="6">
+        <v>46032</v>
+      </c>
+      <c r="E997" s="7">
+        <v>1005</v>
+      </c>
+      <c r="F997" s="8">
+        <v>837</v>
+      </c>
+      <c r="G997" s="8">
+        <v>779</v>
+      </c>
+      <c r="H997" s="8">
+        <v>896</v>
+      </c>
+      <c r="I997" s="8">
+        <v>168</v>
+      </c>
+      <c r="J997" s="9">
+        <v>20.100000000000001</v>
+      </c>
+    </row>
+    <row r="998" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A998" t="s">
+        <v>0</v>
+      </c>
+      <c r="B998">
+        <v>2026</v>
+      </c>
+      <c r="C998">
+        <v>2</v>
+      </c>
+      <c r="D998" s="6">
+        <v>46039</v>
+      </c>
+      <c r="E998" s="7">
+        <v>865</v>
+      </c>
+      <c r="F998" s="8">
+        <v>850</v>
+      </c>
+      <c r="G998" s="8">
+        <v>792</v>
+      </c>
+      <c r="H998" s="8">
+        <v>909</v>
+      </c>
+      <c r="I998" s="8">
+        <v>15</v>
+      </c>
+      <c r="J998" s="9">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="999" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A999" t="s">
+        <v>0</v>
+      </c>
+      <c r="B999">
+        <v>2026</v>
+      </c>
+      <c r="C999">
+        <v>3</v>
+      </c>
+      <c r="D999" s="6">
+        <v>46046</v>
+      </c>
+      <c r="E999" s="7">
+        <v>820</v>
+      </c>
+      <c r="F999" s="8">
+        <v>858</v>
+      </c>
+      <c r="G999" s="8">
+        <v>800</v>
+      </c>
+      <c r="H999" s="8">
+        <v>916</v>
+      </c>
+      <c r="I999" s="8">
+        <v>-38</v>
+      </c>
+      <c r="J999" s="9">
+        <v>-4.5</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1000" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1000">
+        <v>2026</v>
+      </c>
+      <c r="C1000">
+        <v>4</v>
+      </c>
+      <c r="D1000" s="6">
+        <v>46053</v>
+      </c>
+      <c r="E1000" s="7">
+        <v>840</v>
+      </c>
+      <c r="F1000" s="8">
+        <v>862</v>
+      </c>
+      <c r="G1000" s="8">
+        <v>804</v>
+      </c>
+      <c r="H1000" s="8">
+        <v>920</v>
+      </c>
+      <c r="I1000" s="8">
+        <v>-22</v>
+      </c>
+      <c r="J1000" s="9">
+        <v>-2.5</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1001" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1001">
+        <v>2026</v>
+      </c>
+      <c r="C1001">
+        <v>5</v>
+      </c>
+      <c r="D1001" s="6">
+        <v>46060</v>
+      </c>
+      <c r="E1001" s="7">
+        <v>785</v>
+      </c>
+      <c r="F1001" s="8">
+        <v>861</v>
+      </c>
+      <c r="G1001" s="8">
+        <v>802</v>
+      </c>
+      <c r="H1001" s="8">
+        <v>920</v>
+      </c>
+      <c r="I1001" s="8">
+        <v>-76</v>
+      </c>
+      <c r="J1001" s="9">
+        <v>-8.8000000000000007</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1002" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1002">
+        <v>2026</v>
+      </c>
+      <c r="C1002">
+        <v>6</v>
+      </c>
+      <c r="D1002" s="6">
+        <v>46067</v>
+      </c>
+      <c r="E1002" s="7">
+        <v>845</v>
+      </c>
+      <c r="F1002" s="8">
+        <v>857</v>
+      </c>
+      <c r="G1002" s="8">
+        <v>800</v>
+      </c>
+      <c r="H1002" s="8">
+        <v>916</v>
+      </c>
+      <c r="I1002" s="8">
+        <v>-12</v>
+      </c>
+      <c r="J1002" s="9">
+        <v>-1.4</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1003" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1003">
+        <v>2026</v>
+      </c>
+      <c r="C1003">
+        <v>7</v>
+      </c>
+      <c r="D1003" s="6">
+        <v>46074</v>
+      </c>
+      <c r="E1003" s="7">
+        <v>890</v>
+      </c>
+      <c r="F1003" s="8">
+        <v>851</v>
+      </c>
+      <c r="G1003" s="8">
+        <v>793</v>
+      </c>
+      <c r="H1003" s="8">
+        <v>908</v>
+      </c>
+      <c r="I1003" s="8">
+        <v>39</v>
+      </c>
+      <c r="J1003" s="9">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1004" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1004">
+        <v>2026</v>
+      </c>
+      <c r="C1004">
+        <v>8</v>
+      </c>
+      <c r="D1004" s="6">
+        <v>46081</v>
+      </c>
+      <c r="E1004" s="7">
+        <v>840</v>
+      </c>
+      <c r="F1004" s="8">
+        <v>843</v>
+      </c>
+      <c r="G1004" s="8">
+        <v>787</v>
+      </c>
+      <c r="H1004" s="8">
+        <v>899</v>
+      </c>
+      <c r="I1004" s="8">
+        <v>-3</v>
+      </c>
+      <c r="J1004" s="9">
+        <v>-0.3</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1005" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1005">
+        <v>2026</v>
+      </c>
+      <c r="C1005">
+        <v>9</v>
+      </c>
+      <c r="D1005" s="6">
+        <v>46088</v>
+      </c>
+      <c r="E1005" s="7">
+        <v>775</v>
+      </c>
+      <c r="F1005" s="8">
+        <v>834</v>
+      </c>
+      <c r="G1005" s="8">
+        <v>778</v>
+      </c>
+      <c r="H1005" s="8">
+        <v>894</v>
+      </c>
+      <c r="I1005" s="8">
+        <v>-59</v>
+      </c>
+      <c r="J1005" s="9">
+        <v>-7.1</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1006" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1006">
+        <v>2026</v>
+      </c>
+      <c r="C1006">
+        <v>10</v>
+      </c>
+      <c r="D1006" s="6">
+        <v>46095</v>
+      </c>
+      <c r="E1006" s="7">
+        <v>835</v>
+      </c>
+      <c r="F1006" s="8">
+        <v>825</v>
+      </c>
+      <c r="G1006" s="8">
+        <v>769</v>
+      </c>
+      <c r="H1006" s="8">
+        <v>882</v>
+      </c>
+      <c r="I1006" s="8">
+        <v>10</v>
+      </c>
+      <c r="J1006" s="9">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1007" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1007">
+        <v>2026</v>
+      </c>
+      <c r="C1007">
         <v>11</v>
       </c>
-      <c r="D981" s="6">
+      <c r="D1007" s="6">
         <v>46102</v>
       </c>
-      <c r="E981" s="10">
-[...5 lines deleted...]
-      <c r="G981" s="8">
+      <c r="E1007" s="7">
+        <v>720</v>
+      </c>
+      <c r="F1007" s="8">
+        <v>817</v>
+      </c>
+      <c r="G1007" s="8">
         <v>762</v>
       </c>
-      <c r="H981" s="8">
+      <c r="H1007" s="8">
         <v>875</v>
       </c>
-      <c r="I981" s="8">
-[...3 lines deleted...]
-        <v>-12.508061189711157</v>
+      <c r="I1007" s="8">
+        <v>-97</v>
+      </c>
+      <c r="J1007" s="9">
+        <v>-11.9</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1008" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1008">
+        <v>2026</v>
+      </c>
+      <c r="C1008">
+        <v>12</v>
+      </c>
+      <c r="D1008" s="6">
+        <v>46109</v>
+      </c>
+      <c r="E1008" s="7">
+        <v>805</v>
+      </c>
+      <c r="F1008" s="8">
+        <v>810</v>
+      </c>
+      <c r="G1008" s="8">
+        <v>754</v>
+      </c>
+      <c r="H1008" s="8">
+        <v>866</v>
+      </c>
+      <c r="I1008" s="8">
+        <v>-5</v>
+      </c>
+      <c r="J1008" s="9">
+        <v>-0.6</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1009" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1009">
+        <v>2026</v>
+      </c>
+      <c r="C1009">
+        <v>13</v>
+      </c>
+      <c r="D1009" s="6">
+        <v>46116</v>
+      </c>
+      <c r="E1009" s="7">
+        <v>755</v>
+      </c>
+      <c r="F1009" s="8">
+        <v>804</v>
+      </c>
+      <c r="G1009" s="8">
+        <v>749</v>
+      </c>
+      <c r="H1009" s="8">
+        <v>860</v>
+      </c>
+      <c r="I1009" s="8">
+        <v>-49</v>
+      </c>
+      <c r="J1009" s="9">
+        <v>-6.1</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1010" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1010">
+        <v>2026</v>
+      </c>
+      <c r="C1010">
+        <v>14</v>
+      </c>
+      <c r="D1010" s="6">
+        <v>46123</v>
+      </c>
+      <c r="E1010" s="7">
+        <v>750</v>
+      </c>
+      <c r="F1010" s="8">
+        <v>798</v>
+      </c>
+      <c r="G1010" s="8">
+        <v>742</v>
+      </c>
+      <c r="H1010" s="8">
+        <v>854</v>
+      </c>
+      <c r="I1010" s="8">
+        <v>-48</v>
+      </c>
+      <c r="J1010" s="9">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1011" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1011">
+        <v>2026</v>
+      </c>
+      <c r="C1011">
+        <v>15</v>
+      </c>
+      <c r="D1011" s="6">
+        <v>46130</v>
+      </c>
+      <c r="E1011" s="7">
+        <v>770</v>
+      </c>
+      <c r="F1011" s="8">
+        <v>790</v>
+      </c>
+      <c r="G1011" s="8">
+        <v>735</v>
+      </c>
+      <c r="H1011" s="8">
+        <v>846</v>
+      </c>
+      <c r="I1011" s="8">
+        <v>-20</v>
+      </c>
+      <c r="J1011" s="9">
+        <v>-2.5</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1012" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1012">
+        <v>2026</v>
+      </c>
+      <c r="C1012">
+        <v>16</v>
+      </c>
+      <c r="D1012" s="6">
+        <v>46137</v>
+      </c>
+      <c r="E1012" s="7">
+        <v>755</v>
+      </c>
+      <c r="F1012" s="8">
+        <v>781</v>
+      </c>
+      <c r="G1012" s="8">
+        <v>725</v>
+      </c>
+      <c r="H1012" s="8">
+        <v>836</v>
+      </c>
+      <c r="I1012" s="8">
+        <v>-26</v>
+      </c>
+      <c r="J1012" s="9">
+        <v>-3.3</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1013" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1013">
+        <v>2026</v>
+      </c>
+      <c r="C1013">
+        <v>17</v>
+      </c>
+      <c r="D1013" s="6">
+        <v>46144</v>
+      </c>
+      <c r="E1013" s="7">
+        <v>770</v>
+      </c>
+      <c r="F1013" s="8">
+        <v>768</v>
+      </c>
+      <c r="G1013" s="8">
+        <v>714</v>
+      </c>
+      <c r="H1013" s="8">
+        <v>824</v>
+      </c>
+      <c r="I1013" s="8">
+        <v>2</v>
+      </c>
+      <c r="J1013" s="9">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1014" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1014">
+        <v>2026</v>
+      </c>
+      <c r="C1014">
+        <v>18</v>
+      </c>
+      <c r="D1014" s="6">
+        <v>46151</v>
+      </c>
+      <c r="E1014" s="7">
+        <v>785</v>
+      </c>
+      <c r="F1014" s="8">
+        <v>753</v>
+      </c>
+      <c r="G1014" s="8">
+        <v>699</v>
+      </c>
+      <c r="H1014" s="8">
+        <v>808</v>
+      </c>
+      <c r="I1014" s="8">
+        <v>32</v>
+      </c>
+      <c r="J1014" s="9">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1015" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1015">
+        <v>2026</v>
+      </c>
+      <c r="C1015">
+        <v>19</v>
+      </c>
+      <c r="D1015" s="6">
+        <v>46158</v>
+      </c>
+      <c r="E1015" s="7">
+        <v>710</v>
+      </c>
+      <c r="F1015" s="8">
+        <v>737</v>
+      </c>
+      <c r="G1015" s="8">
+        <v>684</v>
+      </c>
+      <c r="H1015" s="8">
+        <v>790</v>
+      </c>
+      <c r="I1015" s="8">
+        <v>-27</v>
+      </c>
+      <c r="J1015" s="9">
+        <v>-3.7</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1016" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1016">
+        <v>2026</v>
+      </c>
+      <c r="C1016">
+        <v>20</v>
+      </c>
+      <c r="D1016" s="6">
+        <v>46165</v>
+      </c>
+      <c r="E1016" s="7">
+        <v>730</v>
+      </c>
+      <c r="F1016" s="8">
+        <v>721</v>
+      </c>
+      <c r="G1016" s="8">
+        <v>669</v>
+      </c>
+      <c r="H1016" s="8">
+        <v>774</v>
+      </c>
+      <c r="I1016" s="8">
+        <v>9</v>
+      </c>
+      <c r="J1016" s="9">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1017" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1017">
+        <v>2026</v>
+      </c>
+      <c r="C1017">
+        <v>21</v>
+      </c>
+      <c r="D1017" s="6">
+        <v>46172</v>
+      </c>
+      <c r="E1017" s="7">
+        <v>735</v>
+      </c>
+      <c r="F1017" s="8">
+        <v>707</v>
+      </c>
+      <c r="G1017" s="8">
+        <v>656</v>
+      </c>
+      <c r="H1017" s="8">
+        <v>760</v>
+      </c>
+      <c r="I1017" s="8">
+        <v>28</v>
+      </c>
+      <c r="J1017" s="9">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1018" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1018">
+        <v>2026</v>
+      </c>
+      <c r="C1018">
+        <v>22</v>
+      </c>
+      <c r="D1018" s="6">
+        <v>46179</v>
+      </c>
+      <c r="E1018" s="7">
+        <v>670</v>
+      </c>
+      <c r="F1018" s="8">
+        <v>696</v>
+      </c>
+      <c r="G1018" s="8">
+        <v>644</v>
+      </c>
+      <c r="H1018" s="8">
+        <v>750</v>
+      </c>
+      <c r="I1018" s="8">
+        <v>-26</v>
+      </c>
+      <c r="J1018" s="9">
+        <v>-3.8</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1019" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1019">
+        <v>2026</v>
+      </c>
+      <c r="C1019">
+        <v>23</v>
+      </c>
+      <c r="D1019" s="6">
+        <v>46186</v>
+      </c>
+      <c r="E1019" s="7">
+        <v>735</v>
+      </c>
+      <c r="F1019" s="8">
+        <v>689</v>
+      </c>
+      <c r="G1019" s="8">
+        <v>638</v>
+      </c>
+      <c r="H1019" s="8">
+        <v>743</v>
+      </c>
+      <c r="I1019" s="8">
+        <v>46</v>
+      </c>
+      <c r="J1019" s="9">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1020" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1020">
+        <v>2026</v>
+      </c>
+      <c r="C1020">
+        <v>24</v>
+      </c>
+      <c r="D1020" s="6">
+        <v>46193</v>
+      </c>
+      <c r="E1020" s="7">
+        <v>700</v>
+      </c>
+      <c r="F1020" s="8">
+        <v>684</v>
+      </c>
+      <c r="G1020" s="8">
+        <v>634</v>
+      </c>
+      <c r="H1020" s="8">
+        <v>737</v>
+      </c>
+      <c r="I1020" s="8">
+        <v>16</v>
+      </c>
+      <c r="J1020" s="9">
+        <v>2.2999999999999998</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A6:D981" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <autoFilter ref="A6:D6" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <phoneticPr fontId="18" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Web-Sexe</vt:lpstr>
     </vt:vector>