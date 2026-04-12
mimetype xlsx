--- v0 (2026-02-26)
+++ v1 (2026-04-12)
@@ -1,176 +1,255 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\prod\data\ken\CD_ROM_Ne_Jamais_Detruire\Graphique interactif\Vitrine DD\Nature et santé\2.2.2.1 Qualité de l'eau\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Statad\proaff\Entrepot\BDSO pilotage\Avis de transfert\2026-03-19_Vitrine DD\2026_03_19_Indic_2-Nature et santé\Qualité de l'eau - Physicochimie et bactériologie\FT\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{716F979C-29BD-4243-94D3-39B6DE868ABE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0BADC140-B073-483C-A081-F0A8101DC04B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="673" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="12528" yWindow="12852" windowWidth="23256" windowHeight="12456" tabRatio="673" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Tableau - Téléchargement" sheetId="22" r:id="rId1"/>
+    <sheet name="Tableau 1 - Téléchargement" sheetId="22" r:id="rId1"/>
+    <sheet name="Tableau 2 - Téléchargement" sheetId="23" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="Choisir_un_axe">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="19">
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Vitrine statistique sur le développement durable</t>
   </si>
   <si>
     <t>Mauvaise qualité</t>
   </si>
   <si>
     <t>Qualité douteuse</t>
   </si>
   <si>
     <t>Qualité satisfaisante</t>
   </si>
   <si>
     <t>Bonne qualité</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Très mauvaise qualité</t>
   </si>
   <si>
     <t>Source</t>
-  </si>
-[...26 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t>La série de données sur le phosphore qui constitue une composante de l’IQBP</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>6</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> a subi un bris de série entre 2021 et 2022 à cause de changements dans la méthode d’analyse et de l’utilisation d’appareils plus précis. De plus, en 2020, des interruptions du suivi des trois descripteurs à certaines stations pour les mois d'avril à mai ou juin ont eu lieu en raison de la COVID-19.</t>
     </r>
   </si>
   <si>
     <t>Qualité de l'eau - Physicochimie et bactériologie</t>
   </si>
   <si>
     <t xml:space="preserve">Ministère de l’Environnement, de la Lutte contre les changements climatiques, de la Faune et des Parcs,  Réseau rivières. </t>
   </si>
   <si>
     <t>Consulter la page de l'indicateur</t>
   </si>
+  <si>
+    <t>Classe</t>
+  </si>
+  <si>
+    <t>n</t>
+  </si>
+  <si>
+    <r>
+      <t>Ministère de l’Environnement, de la Lutte contre les changements climatiques, de la Faune et des Parcs,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Réseau rivièr</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>es.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Qualité générale de l’eau des 22 cours d’eau agricoles échantillonnés selon les différentes classes de qualité de l’indice de la qualité bactériologique et physicochimique de l’eau (IQBP</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="subscript"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>), Québec, 2015 à 2024</t>
+    </r>
+  </si>
+  <si>
+    <t>2022-2024</t>
+  </si>
+  <si>
+    <r>
+      <t>Qualité générale de l’eau selon l’IQBP</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="subscript"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, Québec, période 2022-2024</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -349,50 +428,56 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="subscript"/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="subscript"/>
       <sz val="10"/>
       <color theme="1"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="36">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
@@ -742,103 +827,125 @@
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="21" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="23" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="26" fillId="33" borderId="0" xfId="42" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="1" fontId="23" fillId="33" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="19" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="33" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="33" borderId="0" xfId="42" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="27" fillId="33" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="27" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="35" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="28" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20 % - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
@@ -846,69 +953,69 @@
     <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Avertissement" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Calcul" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Cellule liée" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Entrée" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Insatisfaisant" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Lien hypertexte" xfId="42" builtinId="8"/>
     <cellStyle name="Neutre" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Satisfaisant" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Sortie" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Texte explicatif" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Titre" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Titre 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Titre 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Titre 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Titre 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Vérification" xfId="13" builtinId="23" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FF749E43"/>
       <color rgb="FF7DCEF7"/>
-      <color rgb="FF749E43"/>
       <color rgb="FF006492"/>
       <color rgb="FF1E3974"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1132,383 +1239,592 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/nature-et-sante/qualite-eau-physicochimie-bacteriologie" TargetMode="External"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/nature-et-sante/qualite-eau-physicochimie-bacteriologie" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB7A2EDF-AD41-429F-A4D7-78CD701AFEEC}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="A1:I16"/>
+  <dimension ref="A1:K16"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:I4"/>
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="N6" sqref="N6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="30.42578125" style="2" customWidth="1"/>
     <col min="2" max="9" width="10.85546875" style="2" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="3" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="10" t="s">
+    <row r="1" spans="1:11" s="3" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="10"/>
-[...37 lines deleted...]
-      <c r="B5" s="20">
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="16"/>
+    </row>
+    <row r="2" spans="1:11" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+    </row>
+    <row r="3" spans="1:11" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="51.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+    </row>
+    <row r="5" spans="1:11" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A5" s="8"/>
+      <c r="B5" s="9">
         <v>2015</v>
       </c>
-      <c r="C5" s="20">
+      <c r="C5" s="9">
         <v>2016</v>
       </c>
-      <c r="D5" s="20">
+      <c r="D5" s="9">
         <v>2017</v>
       </c>
-      <c r="E5" s="20">
+      <c r="E5" s="9">
         <v>2018</v>
       </c>
-      <c r="F5" s="20">
+      <c r="F5" s="9">
         <v>2019</v>
       </c>
-      <c r="G5" s="20">
+      <c r="G5" s="9">
         <v>2020</v>
       </c>
-      <c r="H5" s="20">
+      <c r="H5" s="9">
         <v>2021</v>
       </c>
-      <c r="I5" s="20">
+      <c r="I5" s="9">
         <v>2022</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" s="18" t="s">
+      <c r="J5" s="9">
+        <v>2023</v>
+      </c>
+      <c r="K5" s="9">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A6" s="7"/>
+      <c r="B6" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="18"/>
-[...7 lines deleted...]
-    <row r="7" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="C6" s="15"/>
+      <c r="D6" s="15"/>
+      <c r="E6" s="15"/>
+      <c r="F6" s="15"/>
+      <c r="G6" s="15"/>
+      <c r="H6" s="15"/>
+      <c r="I6" s="15"/>
+      <c r="J6" s="15"/>
+      <c r="K6" s="15"/>
+    </row>
+    <row r="7" spans="1:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A7" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="7">
+      <c r="B7" s="13">
         <v>22.727272727272702</v>
       </c>
-      <c r="C7" s="7">
+      <c r="C7" s="13">
         <v>36.363636363636402</v>
       </c>
-      <c r="D7" s="7">
+      <c r="D7" s="13">
         <v>31.818181818181799</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="13">
         <v>22.727272727272702</v>
       </c>
-      <c r="F7" s="7">
+      <c r="F7" s="13">
         <v>27.272727272727298</v>
       </c>
-      <c r="G7" s="7">
+      <c r="G7" s="13">
         <v>22.727272727272702</v>
       </c>
-      <c r="H7" s="7">
+      <c r="H7" s="13">
         <v>31.818181818181799</v>
       </c>
-      <c r="I7" s="7">
+      <c r="I7" s="13">
         <v>22.727272727272702</v>
       </c>
-    </row>
-    <row r="8" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="J7" s="13">
+        <v>27.27272727272727</v>
+      </c>
+      <c r="K7" s="13">
+        <v>31.818181818181817</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="7">
+      <c r="B8" s="13">
         <v>59.090909090909101</v>
       </c>
-      <c r="C8" s="7">
+      <c r="C8" s="13">
         <v>18.181818181818201</v>
       </c>
-      <c r="D8" s="7">
+      <c r="D8" s="13">
         <v>31.818181818181799</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="13">
         <v>36.363636363636402</v>
       </c>
-      <c r="F8" s="7">
+      <c r="F8" s="13">
         <v>27.272727272727298</v>
       </c>
-      <c r="G8" s="7">
+      <c r="G8" s="13">
         <v>36.363636363636402</v>
       </c>
-      <c r="H8" s="7">
+      <c r="H8" s="13">
         <v>45.454545454545503</v>
       </c>
-      <c r="I8" s="7">
+      <c r="I8" s="13">
         <v>54.545454545454497</v>
       </c>
-    </row>
-    <row r="9" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="J8" s="13">
+        <v>50</v>
+      </c>
+      <c r="K8" s="13">
+        <v>45.454545454545453</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="7">
+      <c r="B9" s="13">
         <v>13.636363636363599</v>
       </c>
-      <c r="C9" s="7">
+      <c r="C9" s="13">
         <v>31.818181818181799</v>
       </c>
-      <c r="D9" s="7">
+      <c r="D9" s="13">
         <v>31.818181818181799</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="13">
         <v>27.272727272727298</v>
       </c>
-      <c r="F9" s="7">
+      <c r="F9" s="13">
         <v>36.363636363636402</v>
       </c>
-      <c r="G9" s="7">
+      <c r="G9" s="13">
         <v>27.272727272727298</v>
       </c>
-      <c r="H9" s="7">
+      <c r="H9" s="13">
         <v>13.636363636363599</v>
       </c>
-      <c r="I9" s="7">
+      <c r="I9" s="13">
         <v>13.636363636363599</v>
       </c>
-    </row>
-    <row r="10" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="J9" s="13">
+        <v>18.181818181818183</v>
+      </c>
+      <c r="K9" s="13">
+        <v>13.636363636363635</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="7">
+      <c r="B10" s="13">
         <v>4.5454545454545503</v>
       </c>
-      <c r="C10" s="7">
+      <c r="C10" s="13">
         <v>9.0909090909090899</v>
       </c>
-      <c r="D10" s="7">
+      <c r="D10" s="13">
         <v>4.5454545454545503</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="13">
         <v>13.636363636363599</v>
       </c>
-      <c r="F10" s="7">
+      <c r="F10" s="13">
         <v>9.0909090909090899</v>
       </c>
-      <c r="G10" s="7">
+      <c r="G10" s="13">
         <v>9.0909090909090899</v>
       </c>
-      <c r="H10" s="7">
+      <c r="H10" s="13">
         <v>9.0909090909090899</v>
       </c>
-      <c r="I10" s="7">
+      <c r="I10" s="13">
         <v>9.0909090909090899</v>
       </c>
-    </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="J10" s="13">
+        <v>4.5454545454545459</v>
+      </c>
+      <c r="K10" s="13">
+        <v>9.0909090909090917</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="6">
+      <c r="B11" s="12">
         <v>0</v>
       </c>
-      <c r="C11" s="6">
+      <c r="C11" s="12">
         <v>4.5454545454545503</v>
       </c>
-      <c r="D11" s="6">
+      <c r="D11" s="12">
         <v>0</v>
       </c>
-      <c r="E11" s="6">
+      <c r="E11" s="12">
         <v>0</v>
       </c>
-      <c r="F11" s="8">
+      <c r="F11" s="14">
         <v>0</v>
       </c>
-      <c r="G11" s="8">
+      <c r="G11" s="14">
         <v>4.5454545454545503</v>
       </c>
-      <c r="H11" s="6">
+      <c r="H11" s="12">
         <v>0</v>
       </c>
-      <c r="I11" s="6">
+      <c r="I11" s="12">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="15" t="s">
+      <c r="J11" s="12">
+        <v>0</v>
+      </c>
+      <c r="K11" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="15"/>
-[...22 lines deleted...]
-      <c r="A14" s="13" t="s">
+      <c r="B12" s="22"/>
+      <c r="C12" s="22"/>
+      <c r="D12" s="22"/>
+      <c r="E12" s="22"/>
+      <c r="F12" s="22"/>
+      <c r="G12" s="22"/>
+      <c r="H12" s="22"/>
+      <c r="I12" s="22"/>
+    </row>
+    <row r="13" spans="1:11" ht="51" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="18"/>
+      <c r="C13" s="18"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="18"/>
+      <c r="H13" s="18"/>
+      <c r="I13" s="18"/>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A14" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="13"/>
-[...27 lines deleted...]
-      <c r="F16" s="12"/>
+      <c r="B14" s="21"/>
+      <c r="C14" s="21"/>
+      <c r="D14" s="21"/>
+      <c r="E14" s="21"/>
+      <c r="F14" s="21"/>
+      <c r="G14" s="21"/>
+      <c r="H14" s="21"/>
+      <c r="I14" s="21"/>
+    </row>
+    <row r="15" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="20"/>
+      <c r="C15" s="20"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="20"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="20"/>
+      <c r="I15" s="20"/>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A16" s="18"/>
+      <c r="B16" s="18"/>
+      <c r="C16" s="18"/>
+      <c r="D16" s="18"/>
+      <c r="E16" s="18"/>
+      <c r="F16" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="B6:K6"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A16:F16"/>
-    <mergeCell ref="B6:I6"/>
     <mergeCell ref="A13:I13"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A15:I15"/>
     <mergeCell ref="A14:I14"/>
     <mergeCell ref="A12:I12"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1" display="Consulter la page" xr:uid="{E967565D-E183-4602-B2EE-E5D319A60A14}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C2B61D2-67D0-4762-9194-2206EA1A9759}">
+  <sheetPr>
+    <tabColor rgb="FF749E43"/>
+  </sheetPr>
+  <dimension ref="A1:I16"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A6" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <selection activeCell="A19" sqref="A19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="33.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="16" style="2" customWidth="1"/>
+    <col min="3" max="3" width="14.85546875" style="2" customWidth="1"/>
+    <col min="4" max="16384" width="11.42578125" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" s="3" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+    </row>
+    <row r="2" spans="1:9" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+    </row>
+    <row r="3" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:9" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A5" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="19"/>
+      <c r="C5" s="19"/>
+      <c r="D5" s="19"/>
+      <c r="E5" s="19"/>
+      <c r="F5" s="19"/>
+      <c r="G5" s="19"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="19"/>
+    </row>
+    <row r="6" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A6" s="8"/>
+      <c r="B6" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="15"/>
+    </row>
+    <row r="7" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A7" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A8" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="13">
+        <v>5</v>
+      </c>
+      <c r="C8" s="13">
+        <v>22.727272727272727</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A9" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="13">
+        <v>13</v>
+      </c>
+      <c r="C9" s="13">
+        <v>59.090909090909093</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A10" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="13">
+        <v>3</v>
+      </c>
+      <c r="C10" s="13">
+        <v>13.636363636363635</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A11" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="13">
+        <v>1</v>
+      </c>
+      <c r="C11" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A12" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="12">
+        <v>0</v>
+      </c>
+      <c r="C12" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="25"/>
+      <c r="B13" s="26"/>
+      <c r="C13" s="26"/>
+    </row>
+    <row r="14" spans="1:9" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="28"/>
+      <c r="C14" s="28"/>
+    </row>
+    <row r="15" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="23"/>
+      <c r="C15" s="23"/>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A16" s="23"/>
+      <c r="B16" s="23"/>
+      <c r="C16" s="23"/>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A15:C16"/>
+    <mergeCell ref="A5:I5"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="A14:C14"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A3" r:id="rId1" display="Consulter la page" xr:uid="{BDACA6BD-E15E-42E8-A7F2-883A8C8BDD31}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Tableau - Téléchargement</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Tableau 1 - Téléchargement</vt:lpstr>
+      <vt:lpstr>Tableau 2 - Téléchargement</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>State733</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>