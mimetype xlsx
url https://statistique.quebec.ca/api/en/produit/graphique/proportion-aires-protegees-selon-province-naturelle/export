--- v0 (2026-02-26)
+++ v1 (2026-05-28)
@@ -1,364 +1,390 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\prod\data\ken\CD_ROM_Ne_Jamais_Detruire\Graphique interactif\Vitrine DD\2 Nature et santé\2.1.1 Territoires protégés et conservés\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://statgouvqcca-my.sharepoint.com/personal/roula_al-kilani_stat_gouv_qc_ca/Documents/Téléchargements/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FA872F2A-C6DA-4C63-AD1F-0ADEE1B7BC98}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="48" documentId="13_ncr:1_{AF61099D-F55B-4F1D-A454-6495F7D60004}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{10BCFA3F-8330-4590-B346-52689B653A6F}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{EC0C177A-14CE-4317-B9FD-0085A77DB7A4}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{EC0C177A-14CE-4317-B9FD-0085A77DB7A4}"/>
   </bookViews>
   <sheets>
     <sheet name="Tableau-Téléchargement" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="Choisir_un_axe">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
-[...8 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <si>
     <t>Provinces naturelles</t>
   </si>
   <si>
-    <t>km²</t>
-[...1 lines deleted...]
-  <si>
     <t>Les Appalaches</t>
   </si>
   <si>
     <t>Basses-terres du Saint-Laurent</t>
   </si>
   <si>
     <t>Les Laurentides méridionales</t>
   </si>
   <si>
     <t>Les Laurentides centrales</t>
   </si>
   <si>
     <t>Plateau de la Moyenne-et-Basse-Côte-Nord</t>
   </si>
   <si>
-    <t>Basses-terres de l'Abitibi</t>
-[...1 lines deleted...]
-  <si>
     <t>Hautes-terres de Mistassini</t>
   </si>
   <si>
     <t>Collines de la Grande Rivière</t>
   </si>
   <si>
     <t>Plateau central du Nord-du-Québec</t>
   </si>
   <si>
-    <t>Péninsule d'Ungava</t>
-[...4 lines deleted...]
-  <si>
     <t>Massif du Labrador septentrional</t>
   </si>
   <si>
     <t>Basses-terres de la baie James</t>
   </si>
   <si>
     <t>Plateau du Labrador central</t>
   </si>
   <si>
     <t>Estuaire et golfe du Saint-Laurent</t>
   </si>
   <si>
     <t>Ensemble du Québec</t>
   </si>
   <si>
     <t>Ministère de l’Environnement, de la Lutte contre les changements climatiques, de la Faune et des Parcs.</t>
   </si>
   <si>
     <t>Vitrine statistique sur le développement durable</t>
   </si>
   <si>
     <t>Consulter la page</t>
   </si>
   <si>
-    <t xml:space="preserve"> Superficie et proportion du territoire en aires protégées, Québec, 2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Territoires protégés et conservés</t>
   </si>
   <si>
-    <t>Source</t>
+    <t>Péninsule d’Ungava</t>
+  </si>
+  <si>
+    <t>Basses-terres de l’Abitibi</t>
+  </si>
+  <si>
+    <t>Bassin de la baie d’Ungava</t>
+  </si>
+  <si>
+    <r>
+      <t>Source</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> : </t>
+    </r>
+  </si>
+  <si>
+    <t>Proportion en aires protégées (%)</t>
+  </si>
+  <si>
+    <t>Superficie en aires protégées (km²)</t>
+  </si>
+  <si>
+    <t>Superficie et proportion du territoire en aires protégées et en AMCE, Québec, 2024-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_)_ ;_ * \(#,##0.00\)_ ;_ * &quot;-&quot;??_)_ ;_ @_ "/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="43" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="43" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="2" fontId="0" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFill="1"/>
+    <xf numFmtId="43" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="43" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="43" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="Lien hypertexte" xfId="3" builtinId="8"/>
+    <cellStyle name="Lien hypertexte" xfId="2" builtinId="8"/>
     <cellStyle name="Milliers" xfId="1" builtinId="3"/>
+    <cellStyle name="Milliers 2" xfId="3" xr:uid="{2C2C2E58-B080-41F2-BA77-5FAF894BEA92}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Pourcentage" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -641,334 +667,942 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statistique.quebec.ca/vitrine/developpement-durable/strategie-2023-2028/nature-et-sante/territoires-proteges-conserves?onglet=strategie" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC307E35-8EB5-4B60-A885-0A7EA086F8FD}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="A1:G24"/>
+  <dimension ref="A1:K24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="40.42578125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="16384" width="11.5703125" style="1"/>
+    <col min="1" max="1" width="40.44140625" style="1" customWidth="1"/>
+    <col min="2" max="4" width="14.5546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="2.77734375" style="1" customWidth="1"/>
+    <col min="6" max="8" width="14.5546875" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="11.5546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="5" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:11" s="4" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="8"/>
+      <c r="I1" s="8"/>
+      <c r="J1" s="8"/>
+      <c r="K1" s="8"/>
+    </row>
+    <row r="2" spans="1:11" s="4" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
+      <c r="J2" s="9"/>
+      <c r="K2" s="9"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A3" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="10" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A5" s="11"/>
+      <c r="B5" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="9"/>
-[...30 lines deleted...]
-      <c r="A5" s="17" t="s">
+      <c r="G5" s="25"/>
+      <c r="H5" s="25"/>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="21">
+        <v>2024</v>
+      </c>
+      <c r="C6" s="21">
+        <v>2025</v>
+      </c>
+      <c r="D6" s="21">
+        <v>2026</v>
+      </c>
+      <c r="E6" s="14"/>
+      <c r="F6" s="21">
+        <v>2024</v>
+      </c>
+      <c r="G6" s="21">
+        <v>2025</v>
+      </c>
+      <c r="H6" s="21">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A7" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="15">
+        <v>3557.0550680900001</v>
+      </c>
+      <c r="C7" s="17">
+        <v>3765.74</v>
+      </c>
+      <c r="D7" s="17">
+        <v>3778.95</v>
+      </c>
+      <c r="E7" s="17"/>
+      <c r="F7" s="19">
+        <v>5.17235579621528</v>
+      </c>
+      <c r="G7" s="19">
+        <v>5.48</v>
+      </c>
+      <c r="H7" s="15">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A8" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="15">
+        <v>1361.4690943599999</v>
+      </c>
+      <c r="C8" s="17">
+        <v>1411.08</v>
+      </c>
+      <c r="D8" s="17">
+        <v>1431.69</v>
+      </c>
+      <c r="E8" s="17"/>
+      <c r="F8" s="19">
+        <v>4.4302074292273526</v>
+      </c>
+      <c r="G8" s="19">
+        <v>4.5900000000000007</v>
+      </c>
+      <c r="H8" s="1">
+        <v>4.66</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="18" t="s">
-[...8 lines deleted...]
-      <c r="B6" s="20" t="s">
+      <c r="B9" s="15">
+        <v>14538.606312100001</v>
+      </c>
+      <c r="C9" s="17">
+        <v>15017.28</v>
+      </c>
+      <c r="D9" s="17">
+        <v>15025.28</v>
+      </c>
+      <c r="E9" s="17"/>
+      <c r="F9" s="19">
+        <v>9.1595547083183302</v>
+      </c>
+      <c r="G9" s="19">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="H9" s="1">
+        <v>9.4700000000000006</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A10" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="20" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="B10" s="15">
+        <v>27408.413475400001</v>
+      </c>
+      <c r="C10" s="17">
+        <v>27613.18</v>
+      </c>
+      <c r="D10" s="17">
+        <v>27613.18</v>
+      </c>
+      <c r="E10" s="17"/>
+      <c r="F10" s="19">
+        <v>13.361203700564605</v>
+      </c>
+      <c r="G10" s="19">
+        <v>13.459999999999999</v>
+      </c>
+      <c r="H10" s="1">
+        <v>13.459999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A11" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="2">
-[...7 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="B11" s="15">
+        <v>16892.9637138</v>
+      </c>
+      <c r="C11" s="17">
+        <v>16900.53</v>
+      </c>
+      <c r="D11" s="17">
+        <v>16900.53</v>
+      </c>
+      <c r="E11" s="17"/>
+      <c r="F11" s="19">
+        <v>18.108588749594155</v>
+      </c>
+      <c r="G11" s="19">
+        <v>18.12</v>
+      </c>
+      <c r="H11" s="1">
+        <v>18.12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A12" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="15">
+        <v>11176.529059999999</v>
+      </c>
+      <c r="C12" s="17">
+        <v>11232.82</v>
+      </c>
+      <c r="D12" s="17">
+        <v>11232.82</v>
+      </c>
+      <c r="E12" s="17"/>
+      <c r="F12" s="19">
+        <v>14.933600393878857</v>
+      </c>
+      <c r="G12" s="19">
+        <v>15.010000000000002</v>
+      </c>
+      <c r="H12" s="1">
+        <v>15.010000000000002</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A13" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="2">
-[...7 lines deleted...]
-      <c r="A9" s="3" t="s">
+      <c r="B13" s="15">
+        <v>22375.186117900001</v>
+      </c>
+      <c r="C13" s="17">
+        <v>22530.76</v>
+      </c>
+      <c r="D13" s="17">
+        <v>22530.76</v>
+      </c>
+      <c r="E13" s="17"/>
+      <c r="F13" s="19">
+        <v>23.02798901582225</v>
+      </c>
+      <c r="G13" s="19">
+        <v>23.189999999999998</v>
+      </c>
+      <c r="H13" s="1">
+        <v>23.189999999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A14" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="2">
-[...7 lines deleted...]
-      <c r="A10" s="3" t="s">
+      <c r="B14" s="15">
+        <v>48054.670563</v>
+      </c>
+      <c r="C14" s="17">
+        <v>48054.67</v>
+      </c>
+      <c r="D14" s="17">
+        <v>48054.67</v>
+      </c>
+      <c r="E14" s="17"/>
+      <c r="F14" s="19">
+        <v>27.884658306311287</v>
+      </c>
+      <c r="G14" s="19">
+        <v>27.88</v>
+      </c>
+      <c r="H14" s="1">
+        <v>27.88</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A15" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="2">
-[...7 lines deleted...]
-      <c r="A11" s="3" t="s">
+      <c r="B15" s="15">
+        <v>28771.2991334</v>
+      </c>
+      <c r="C15" s="17">
+        <v>28909.57</v>
+      </c>
+      <c r="D15" s="17">
+        <v>28909.57</v>
+      </c>
+      <c r="E15" s="17"/>
+      <c r="F15" s="19">
+        <v>16.183839099818602</v>
+      </c>
+      <c r="G15" s="19">
+        <v>16.259999999999998</v>
+      </c>
+      <c r="H15" s="1">
+        <v>16.259999999999998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A16" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="15">
+        <v>39925.065087000003</v>
+      </c>
+      <c r="C16" s="17">
+        <v>39925.07</v>
+      </c>
+      <c r="D16" s="17">
+        <v>39925.07</v>
+      </c>
+      <c r="E16" s="17"/>
+      <c r="F16" s="19">
+        <v>16.41110620765285</v>
+      </c>
+      <c r="G16" s="19">
+        <v>16.41</v>
+      </c>
+      <c r="H16" s="1">
+        <v>16.41</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A17" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="15">
+        <v>13356.290157000001</v>
+      </c>
+      <c r="C17" s="17">
+        <v>13381.59</v>
+      </c>
+      <c r="D17" s="17">
+        <v>13381.59</v>
+      </c>
+      <c r="E17" s="17"/>
+      <c r="F17" s="19">
+        <v>11.889300743280115</v>
+      </c>
+      <c r="G17" s="19">
+        <v>11.91</v>
+      </c>
+      <c r="H17" s="1">
+        <v>11.91</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A18" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="2">
-[...7 lines deleted...]
-      <c r="A12" s="3" t="s">
+      <c r="B18" s="15">
+        <v>16186.850322599999</v>
+      </c>
+      <c r="C18" s="17">
+        <v>16186.85</v>
+      </c>
+      <c r="D18" s="17">
+        <v>16186.85</v>
+      </c>
+      <c r="E18" s="17"/>
+      <c r="F18" s="19">
+        <v>40.413473052544077</v>
+      </c>
+      <c r="G18" s="19">
+        <v>40.410000000000004</v>
+      </c>
+      <c r="H18" s="1">
+        <v>40.410000000000004</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="2">
-[...7 lines deleted...]
-      <c r="A13" s="3" t="s">
+      <c r="B19" s="15">
+        <v>9010.1146285799987</v>
+      </c>
+      <c r="C19" s="17">
+        <v>8952.61</v>
+      </c>
+      <c r="D19" s="17">
+        <v>8952.61</v>
+      </c>
+      <c r="E19" s="17"/>
+      <c r="F19" s="19">
+        <v>33.303138182039994</v>
+      </c>
+      <c r="G19" s="19">
+        <v>33.090000000000003</v>
+      </c>
+      <c r="H19" s="1">
+        <v>33.090000000000003</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A20" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="2">
-[...7 lines deleted...]
-      <c r="A14" s="3" t="s">
+      <c r="B20" s="15">
+        <v>1282.80111762</v>
+      </c>
+      <c r="C20" s="15">
+        <v>1282.8</v>
+      </c>
+      <c r="D20" s="15">
+        <v>1282.8</v>
+      </c>
+      <c r="E20" s="17"/>
+      <c r="F20" s="19">
+        <v>10.118298195302659</v>
+      </c>
+      <c r="G20" s="19">
+        <v>10.119999999999999</v>
+      </c>
+      <c r="H20" s="1">
+        <v>10.119999999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A21" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="2">
-[...7 lines deleted...]
-      <c r="A15" s="3" t="s">
+      <c r="B21" s="15">
+        <v>20533.6687981</v>
+      </c>
+      <c r="C21" s="17">
+        <v>20535.86</v>
+      </c>
+      <c r="D21" s="17">
+        <v>20536.48</v>
+      </c>
+      <c r="E21" s="17"/>
+      <c r="F21" s="19">
+        <v>13.373643979277722</v>
+      </c>
+      <c r="G21" s="19">
+        <v>13.38</v>
+      </c>
+      <c r="H21" s="1">
+        <v>13.38</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A22" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="2">
-[...7 lines deleted...]
-      <c r="A16" s="3" t="s">
+      <c r="B22" s="16">
+        <v>274430.98264895001</v>
+      </c>
+      <c r="C22" s="18">
+        <v>275700.40999999997</v>
+      </c>
+      <c r="D22" s="18">
+        <v>275742.84999999998</v>
+      </c>
+      <c r="E22" s="18"/>
+      <c r="F22" s="20">
+        <v>16.45</v>
+      </c>
+      <c r="G22" s="20">
+        <v>16.53</v>
+      </c>
+      <c r="H22" s="22">
+        <v>16.53</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A24" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="2">
-[...84 lines deleted...]
-      <c r="C24" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...5 lines deleted...]
-    <mergeCell ref="A4:C4"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="F5:H5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1" xr:uid="{31074E78-E0D7-4DCD-9406-1C9AAE80E30C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">
+      <Value>2141</Value>
+      <Value>3</Value>
+      <Value>3487</Value>
+    </TaxCatchAll>
+    <na5439153a9c4477830ed9613a299ca1 xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">KNE</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0226a4f6-6d63-42a5-b7c5-274271a341e5</TermId>
+        </TermInfo>
+      </Terms>
+    </na5439153a9c4477830ed9613a299ca1>
+    <g33e39f274194b6f8f562d23226f1735 xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">DSSDD</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">78344bbc-27a4-41c4-b933-69a0d611dd6a</TermId>
+        </TermInfo>
+      </Terms>
+    </g33e39f274194b6f8f562d23226f1735>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0f523260-7199-41ca-a0f9-896e19bdcee2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Statutdossier xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">En cours</Statutdossier>
+    <j5c5c4b51d9b4beea9bb7909e2299e72 xmlns="328f1e0d-3203-4f87-ba82-137dcaea4b77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">03130 - Rôle-conseil en communication</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f17aa476-e9e6-4795-9191-c8ebda3ae281</TermId>
+        </TermInfo>
+      </Terms>
+    </j5c5c4b51d9b4beea9bb7909e2299e72>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CD5B5926B5A42548B1D3011BA6933ADB" ma:contentTypeVersion="12" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="f27b0a28804503f767750eee19709788">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="328f1e0d-3203-4f87-ba82-137dcaea4b77" xmlns:ns3="0f523260-7199-41ca-a0f9-896e19bdcee2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c0afe3db6bd95b8571960d759a94f106" ns2:_="" ns3:_="">
+    <xsd:import namespace="328f1e0d-3203-4f87-ba82-137dcaea4b77"/>
+    <xsd:import namespace="0f523260-7199-41ca-a0f9-896e19bdcee2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:j5c5c4b51d9b4beea9bb7909e2299e72" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:Statutdossier" minOccurs="0"/>
+                <xsd:element ref="ns2:g33e39f274194b6f8f562d23226f1735" minOccurs="0"/>
+                <xsd:element ref="ns2:na5439153a9c4477830ed9613a299ca1" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="328f1e0d-3203-4f87-ba82-137dcaea4b77" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="j5c5c4b51d9b4beea9bb7909e2299e72" ma:index="8" nillable="true" ma:taxonomy="true" ma:internalName="j5c5c4b51d9b4beea9bb7909e2299e72" ma:taxonomyFieldName="Plan_x0020_classification" ma:displayName="Plan classification" ma:default="" ma:fieldId="{35c5c4b5-1d9b-4bee-a9bb-7909e2299e72}" ma:sspId="ec6b4798-3965-479f-aeef-d03f9bff1d03" ma:termSetId="b714196b-1ee2-4a05-88e7-680ccc5a3559" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="9" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a7cc321f-dc87-451f-8302-7bb534c61db4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="85a01a5e-c310-4eb6-841b-b4ca92fac58c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{a7cc321f-dc87-451f-8302-7bb534c61db4}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="85a01a5e-c310-4eb6-841b-b4ca92fac58c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Statutdossier" ma:index="12" nillable="true" ma:displayName="Statut Dossier" ma:format="Dropdown" ma:indexed="true" ma:internalName="Statutdossier">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="À débuter"/>
+          <xsd:enumeration value="En cours"/>
+          <xsd:enumeration value="À valider"/>
+          <xsd:enumeration value="Bloqué"/>
+          <xsd:enumeration value="Terminé"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="g33e39f274194b6f8f562d23226f1735" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="g33e39f274194b6f8f562d23226f1735" ma:taxonomyFieldName="Direction" ma:displayName="Direction" ma:indexed="true" ma:default="" ma:fieldId="{033e39f2-7419-4b6f-8f56-2d23226f1735}" ma:sspId="ec6b4798-3965-479f-aeef-d03f9bff1d03" ma:termSetId="6c1f36f5-e61f-48f0-9ba2-1b9c470fdf10" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="na5439153a9c4477830ed9613a299ca1" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="na5439153a9c4477830ed9613a299ca1" ma:taxonomyFieldName="CodeProjet" ma:displayName="Code Projet" ma:default="" ma:fieldId="{7a543915-3a9c-4477-830e-d9613a299ca1}" ma:sspId="ec6b4798-3965-479f-aeef-d03f9bff1d03" ma:termSetId="aa49afe7-96ef-4655-a323-03ff3945633c" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0f523260-7199-41ca-a0f9-896e19bdcee2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="17" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="18" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ec6b4798-3965-479f-aeef-d03f9bff1d03" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="23" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="24" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="25" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="26" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="27" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6C251B5-25CD-4C71-8576-E99DEEE528C5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="0f523260-7199-41ca-a0f9-896e19bdcee2"/>
+    <ds:schemaRef ds:uri="328f1e0d-3203-4f87-ba82-137dcaea4b77"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60E0B4AC-93DA-474E-8331-61A1D6E224FD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2959D95-F5E1-41D6-A680-ECE1321141E8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="328f1e0d-3203-4f87-ba82-137dcaea4b77"/>
+    <ds:schemaRef ds:uri="0f523260-7199-41ca-a0f9-896e19bdcee2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tableau-Téléchargement</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Narcia Rakotomalala</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100CD5B5926B5A42548B1D3011BA6933ADB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CodeProjet">
+    <vt:lpwstr>3487</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Plan classification">
+    <vt:lpwstr>3;#03130 - Rôle-conseil en communication|f17aa476-e9e6-4795-9191-c8ebda3ae281</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Direction">
+    <vt:lpwstr>2141</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Plan_x0020_classification">
+    <vt:lpwstr>3;#03130 - Rôle-conseil en communication|f17aa476-e9e6-4795-9191-c8ebda3ae281</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_docset_NoMedatataSyncRequired">
+    <vt:lpwstr>False</vt:lpwstr>
+  </property>
+</Properties>
+</file>