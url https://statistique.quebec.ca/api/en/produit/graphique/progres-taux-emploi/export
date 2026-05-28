--- v0 (2026-02-26)
+++ v1 (2026-05-28)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\ECO_110E\HEB_Indicateurs richesse nationale bien-être\Nouvelle structure des répertoires\3. Pages indicateurs\1.1.3 Taux d'emploi\2. Préparation\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\ECO_110E\HEB_Indicateurs richesse nationale bien-être\3. Pages indicateurs\1.1.3 Taux d'emploi\MÀJ20260429\1.Préparation\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5AA64A98-EA20-487E-9141-B9A4C862ACDA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{043D4896-9950-416D-AE53-3A7B96022FDE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31560" yWindow="-495" windowWidth="24300" windowHeight="13725" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30210" yWindow="285" windowWidth="26925" windowHeight="14715" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Taux_emploi_2003-2024" sheetId="2" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="\A">#REF!</definedName>
     <definedName name="__123Graph_A" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ACurrent" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ADEPENDANCE" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AGEN1" hidden="1">[1]dataFig2_2!#REF!</definedName>
     <definedName name="__123Graph_AMASCPROP" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AMEDIANE" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_APROPORTION" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO2670" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO2695" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO7189" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_B" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BGEN1" hidden="1">[1]dataFig2_2!#REF!</definedName>
     <definedName name="__123Graph_BMASCPROP" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BPROPORTION" hidden="1">#REF!</definedName>
@@ -93,399 +93,214 @@
     <definedName name="TitreColonne1">[3]!Liste_de_contrôle[[#Headers],[Terminé]]</definedName>
     <definedName name="TITTOT">#REF!</definedName>
     <definedName name="ZONE_IMPRES_MI">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="15">
   <si>
     <t>Québec</t>
   </si>
   <si>
     <t>Reste du Canada</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t xml:space="preserve">1. Le reste du Canada représente l’ensemble des provinces et des territoires du Canada, à l’exception du Québec. </t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Indicateurs de progrès du Québec pour la mesure du bien-être et de la richesse nationale</t>
   </si>
   <si>
     <t>Estimation</t>
   </si>
   <si>
     <t>Intervalle de confiance à 95 %</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
-    <t>r : Données révisées</t>
-[...1 lines deleted...]
-  <si>
     <t>a</t>
-  </si>
-[...180 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Statistique Canada, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Enquête sur la population active</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>, fichiers maîtres. Adaptation par l’Institut de la statistique du Québec.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">a: Pour une année donnée, exprime une différence avec le Québec au seuil de 0,05. </t>
   </si>
   <si>
     <r>
       <t>Taux d’emploi, population de 25 à 64 ans, Québec, reste du Canada</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> et Canada, 2003-2024</t>
+      <t xml:space="preserve"> et Canada, 2003-2025</t>
     </r>
   </si>
   <si>
     <r>
       <t>Diffusion</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> : 8 mai 2025</t>
+      <t xml:space="preserve"> : 15 mai 2026</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
-[...4 lines deleted...]
-    <font>
       <i/>
       <sz val="10"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="17">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
@@ -631,55 +446,66 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -708,82 +534,95 @@
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\DEM_250Z\HA5_Bilan%20d&#233;mo\_&#201;dition%202020\2_Naissances\Chapitre%202%20figures%202020.xlsx" TargetMode="External"/></Relationships>
 </file>
@@ -1135,76 +974,77 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{000F21F5-1266-462C-9180-9F55F318961E}">
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J32" sqref="J32"/>
+      <selection activeCell="P22" sqref="P22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="15.5546875" style="4" customWidth="1"/>
     <col min="2" max="2" width="13.5546875" style="4" customWidth="1"/>
     <col min="3" max="3" width="1.5546875" style="4" customWidth="1"/>
     <col min="4" max="6" width="13.5546875" style="4" customWidth="1"/>
     <col min="7" max="7" width="1.5546875" style="4" customWidth="1"/>
     <col min="8" max="10" width="13.5546875" style="4" customWidth="1"/>
     <col min="11" max="11" width="1.5546875" style="4" customWidth="1"/>
     <col min="12" max="13" width="13.5546875" style="4" customWidth="1"/>
     <col min="14" max="16384" width="11.44140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="3" spans="1:13" s="2" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
       <c r="A3" s="28" t="s">
-        <v>27</v>
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H3" s="42"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A5" s="3"/>
       <c r="B5" s="34" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="35"/>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="35"/>
       <c r="L5" s="35"/>
       <c r="M5" s="36"/>
     </row>
     <row r="6" spans="1:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="5"/>
       <c r="B6" s="6" t="s">
@@ -1249,878 +1089,899 @@
       <c r="J7" s="29" t="s">
         <v>3</v>
       </c>
       <c r="K7" s="30"/>
       <c r="L7" s="30"/>
       <c r="M7" s="32"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="9">
         <v>2003</v>
       </c>
       <c r="B8" s="10">
         <v>72.405524649913687</v>
       </c>
       <c r="C8" s="11"/>
       <c r="D8" s="10">
         <v>71.720853269223923</v>
       </c>
       <c r="E8" s="12">
         <v>73.077241410760067</v>
       </c>
       <c r="F8" s="10">
         <v>76.662702335351526</v>
       </c>
       <c r="G8" s="17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H8" s="10">
         <v>76.348568529032434</v>
       </c>
       <c r="I8" s="12">
         <v>76.975054251520277</v>
       </c>
       <c r="J8" s="10">
         <v>75.625613346418049</v>
       </c>
       <c r="K8" s="11"/>
       <c r="L8" s="10">
         <v>75.328014223629566</v>
       </c>
       <c r="M8" s="12">
         <v>75.920964238718227</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="13">
         <v>2004</v>
       </c>
       <c r="B9" s="10">
         <v>73.013272550276625</v>
       </c>
       <c r="C9" s="11"/>
       <c r="D9" s="10">
         <v>72.323398814279145</v>
       </c>
       <c r="E9" s="12">
         <v>73.69111160896864</v>
       </c>
       <c r="F9" s="10">
         <v>77.014228851168966</v>
       </c>
       <c r="G9" s="17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H9" s="10">
         <v>76.694260793996563</v>
       </c>
       <c r="I9" s="12">
         <v>77.330519000802639</v>
       </c>
       <c r="J9" s="10">
         <v>76.041648630085604</v>
       </c>
       <c r="K9" s="11"/>
       <c r="L9" s="10">
         <v>75.748304078028937</v>
       </c>
       <c r="M9" s="12">
         <v>76.331850102110081</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="13">
         <v>2005</v>
       </c>
       <c r="B10" s="10">
         <v>72.978758438992259</v>
       </c>
       <c r="C10" s="11"/>
       <c r="D10" s="10">
         <v>72.250813393273788</v>
       </c>
       <c r="E10" s="12">
         <v>73.692027743195936</v>
       </c>
       <c r="F10" s="10">
         <v>77.015075906398408</v>
       </c>
       <c r="G10" s="17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H10" s="10">
         <v>76.711484854377971</v>
       </c>
       <c r="I10" s="12">
         <v>77.316605651124121</v>
       </c>
       <c r="J10" s="10">
         <v>76.036653513673798</v>
       </c>
       <c r="K10" s="11"/>
       <c r="L10" s="10">
         <v>75.746652547582457</v>
       </c>
       <c r="M10" s="12">
         <v>76.324185379408831</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="14">
         <v>2006</v>
       </c>
       <c r="B11" s="10">
         <v>72.840853674099463</v>
       </c>
       <c r="C11" s="15"/>
       <c r="D11" s="15">
         <v>72.148864054512742</v>
       </c>
       <c r="E11" s="16">
         <v>73.521959868527603</v>
       </c>
       <c r="F11" s="10">
         <v>77.209350695656681</v>
       </c>
       <c r="G11" s="17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H11" s="10">
         <v>76.897346148025136</v>
       </c>
       <c r="I11" s="12">
         <v>77.521174906163409</v>
       </c>
       <c r="J11" s="10">
         <v>76.15586171921224</v>
       </c>
       <c r="K11" s="15"/>
       <c r="L11" s="10">
         <v>75.864271594669248</v>
       </c>
       <c r="M11" s="12">
         <v>76.444877440005527</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="14">
         <v>2007</v>
       </c>
       <c r="B12" s="10">
         <v>73.815141074351757</v>
       </c>
       <c r="C12" s="17"/>
       <c r="D12" s="15">
         <v>73.144362155013425</v>
       </c>
       <c r="E12" s="16">
         <v>74.475012469875253</v>
       </c>
       <c r="F12" s="10">
         <v>77.522182298159407</v>
       </c>
       <c r="G12" s="17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H12" s="10">
         <v>77.228116458669277</v>
       </c>
       <c r="I12" s="12">
         <v>77.81387253805589</v>
       </c>
       <c r="J12" s="10">
         <v>76.631094674226645</v>
       </c>
       <c r="K12" s="17"/>
       <c r="L12" s="10">
         <v>76.351804149445755</v>
       </c>
       <c r="M12" s="12">
         <v>76.907715784574052</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="14">
         <v>2008</v>
       </c>
       <c r="B13" s="10">
         <v>73.776063963046525</v>
       </c>
       <c r="C13" s="17"/>
       <c r="D13" s="15">
         <v>73.141265968368856</v>
       </c>
       <c r="E13" s="16">
         <v>74.401109727163487</v>
       </c>
       <c r="F13" s="10">
         <v>77.527837871081161</v>
       </c>
       <c r="G13" s="17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H13" s="10">
         <v>77.230245398779758</v>
       </c>
       <c r="I13" s="12">
         <v>77.82166197699938</v>
       </c>
       <c r="J13" s="10">
         <v>76.629752757535073</v>
       </c>
       <c r="K13" s="17"/>
       <c r="L13" s="10">
         <v>76.351494522096203</v>
       </c>
       <c r="M13" s="12">
         <v>76.905772121466171</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="14">
         <v>2009</v>
       </c>
       <c r="B14" s="10">
         <v>73.233737278363776</v>
       </c>
       <c r="C14" s="17"/>
       <c r="D14" s="15">
         <v>72.604883043498546</v>
       </c>
       <c r="E14" s="16">
         <v>73.853354666812493</v>
       </c>
       <c r="F14" s="10">
         <v>75.712379307637946</v>
       </c>
       <c r="G14" s="17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H14" s="10">
         <v>75.382350566921275</v>
       </c>
       <c r="I14" s="12">
         <v>76.039896705529969</v>
       </c>
       <c r="J14" s="10">
         <v>75.12150569201161</v>
       </c>
       <c r="K14" s="17"/>
       <c r="L14" s="10">
         <v>74.826888492077842</v>
       </c>
       <c r="M14" s="12">
         <v>75.415196051712968</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="14">
         <v>2010</v>
       </c>
       <c r="B15" s="10">
         <v>73.567306945087353</v>
       </c>
       <c r="C15" s="17"/>
       <c r="D15" s="15">
         <v>72.887949351940264</v>
       </c>
       <c r="E15" s="16">
         <v>74.235658847488722</v>
       </c>
       <c r="F15" s="10">
         <v>75.776130550584128</v>
       </c>
       <c r="G15" s="17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H15" s="10">
         <v>75.437792123926442</v>
       </c>
       <c r="I15" s="12">
         <v>76.11143547917581</v>
       </c>
       <c r="J15" s="10">
         <v>75.251770724734257</v>
       </c>
       <c r="K15" s="17"/>
       <c r="L15" s="10">
         <v>74.925182137648505</v>
       </c>
       <c r="M15" s="12">
         <v>75.575966037238771</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="14" t="s">
-        <v>12</v>
+      <c r="A16" s="14">
+        <v>2011</v>
       </c>
       <c r="B16" s="10">
         <v>73.917419360024567</v>
       </c>
       <c r="C16" s="17"/>
       <c r="D16" s="15">
         <v>73.199142113407689</v>
       </c>
       <c r="E16" s="16">
         <v>74.623120110908189</v>
       </c>
       <c r="F16" s="10">
         <v>76.068533263688181</v>
       </c>
       <c r="G16" s="17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H16" s="10">
         <v>75.744884118144071</v>
       </c>
       <c r="I16" s="12">
         <v>76.389209962356574</v>
       </c>
       <c r="J16" s="10">
         <v>75.559404178658809</v>
       </c>
       <c r="K16" s="17"/>
       <c r="L16" s="10">
         <v>75.26287195750173</v>
       </c>
       <c r="M16" s="12">
         <v>75.853522196022425</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="14" t="s">
-        <v>13</v>
+      <c r="A17" s="14">
+        <v>2012</v>
       </c>
       <c r="B17" s="10">
         <v>74.337735044383848</v>
       </c>
       <c r="C17" s="17"/>
       <c r="D17" s="15">
         <v>73.661137512682501</v>
       </c>
       <c r="E17" s="16">
         <v>75.0028501654091</v>
       </c>
       <c r="F17" s="10">
         <v>76.531807805232958</v>
       </c>
       <c r="G17" s="17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H17" s="10">
         <v>76.20867586419152</v>
       </c>
       <c r="I17" s="12">
         <v>76.851884061306464</v>
       </c>
       <c r="J17" s="10">
         <v>76.015372285920805</v>
       </c>
       <c r="K17" s="17"/>
       <c r="L17" s="10">
         <v>75.713446285529599</v>
       </c>
       <c r="M17" s="12">
         <v>76.314718993593416</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="14" t="s">
-        <v>14</v>
+      <c r="A18" s="14">
+        <v>2013</v>
       </c>
       <c r="B18" s="10">
         <v>74.99834193652687</v>
       </c>
       <c r="C18" s="17"/>
       <c r="D18" s="15">
         <v>74.32422566738957</v>
       </c>
       <c r="E18" s="16">
         <v>75.660555286969043</v>
       </c>
       <c r="F18" s="10">
         <v>76.72953539580476</v>
       </c>
       <c r="G18" s="17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H18" s="10">
         <v>76.384751351277771</v>
       </c>
       <c r="I18" s="12">
         <v>77.070796640930368</v>
       </c>
       <c r="J18" s="10">
         <v>76.324872902158035</v>
       </c>
       <c r="K18" s="17"/>
       <c r="L18" s="10">
         <v>76.022696414440617</v>
       </c>
       <c r="M18" s="12">
         <v>76.624412134108738</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="14" t="s">
-        <v>15</v>
+      <c r="A19" s="14">
+        <v>2014</v>
       </c>
       <c r="B19" s="10">
         <v>74.573961429528083</v>
       </c>
       <c r="C19" s="17"/>
       <c r="D19" s="15">
         <v>73.888854142484035</v>
       </c>
       <c r="E19" s="16">
         <v>75.247114755547017</v>
       </c>
       <c r="F19" s="10">
         <v>76.442076747250667</v>
       </c>
       <c r="G19" s="17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H19" s="10">
         <v>76.111216924269925</v>
       </c>
       <c r="I19" s="12">
         <v>76.769752777522399</v>
       </c>
       <c r="J19" s="10">
         <v>76.008715888623954</v>
       </c>
       <c r="K19" s="17"/>
       <c r="L19" s="10">
         <v>75.714642286290612</v>
       </c>
       <c r="M19" s="12">
         <v>76.300343154515957</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="14" t="s">
-        <v>16</v>
+      <c r="A20" s="14">
+        <v>2015</v>
       </c>
       <c r="B20" s="10">
         <v>75.274069259333814</v>
       </c>
       <c r="C20" s="17"/>
       <c r="D20" s="15">
         <v>74.615467602163733</v>
       </c>
       <c r="E20" s="16">
         <v>75.921097719987571</v>
       </c>
       <c r="F20" s="10">
         <v>76.396739454167388</v>
       </c>
       <c r="G20" s="17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H20" s="10">
         <v>76.078642430775218</v>
       </c>
       <c r="I20" s="12">
         <v>76.711901351428935</v>
       </c>
       <c r="J20" s="10">
         <v>76.137816506429175</v>
       </c>
       <c r="K20" s="17"/>
       <c r="L20" s="10">
         <v>75.849579880514668</v>
       </c>
       <c r="M20" s="12">
         <v>76.423682304251727</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="14" t="s">
-        <v>17</v>
+      <c r="A21" s="14">
+        <v>2016</v>
       </c>
       <c r="B21" s="10">
         <v>75.70453198788141</v>
       </c>
       <c r="C21" s="17"/>
       <c r="D21" s="15">
         <v>75.05456245877896</v>
       </c>
       <c r="E21" s="16">
         <v>76.342904147757707</v>
       </c>
       <c r="F21" s="10">
         <v>76.238767477789168</v>
       </c>
       <c r="G21" s="17"/>
       <c r="H21" s="10">
         <v>75.899857879720571</v>
       </c>
       <c r="I21" s="12">
         <v>76.574382091725056</v>
       </c>
       <c r="J21" s="10">
         <v>76.116311584228313</v>
       </c>
       <c r="K21" s="17"/>
       <c r="L21" s="10">
         <v>75.817526815663186</v>
       </c>
       <c r="M21" s="12">
         <v>76.412553230344486</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="14" t="s">
-        <v>18</v>
+      <c r="A22" s="14">
+        <v>2017</v>
       </c>
       <c r="B22" s="10">
         <v>77.254288871965542</v>
       </c>
       <c r="C22" s="17"/>
       <c r="D22" s="15">
         <v>76.589757455540848</v>
       </c>
       <c r="E22" s="16">
         <v>77.905398440061873</v>
       </c>
       <c r="F22" s="10">
         <v>76.826909534867113</v>
       </c>
       <c r="G22" s="17"/>
       <c r="H22" s="10">
         <v>76.479351489439807</v>
       </c>
       <c r="I22" s="12">
         <v>77.170864842286008</v>
       </c>
       <c r="J22" s="10">
         <v>76.924503938704277</v>
       </c>
       <c r="K22" s="17"/>
       <c r="L22" s="10">
         <v>76.610788020606819</v>
       </c>
       <c r="M22" s="12">
         <v>77.235262379330777</v>
       </c>
     </row>
     <row r="23" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="14" t="s">
-        <v>19</v>
+      <c r="A23" s="14">
+        <v>2018</v>
       </c>
       <c r="B23" s="10">
         <v>78.149338946162487</v>
       </c>
       <c r="C23" s="17"/>
       <c r="D23" s="15">
         <v>77.508849309159572</v>
       </c>
       <c r="E23" s="16">
         <v>78.776583421629567</v>
       </c>
       <c r="F23" s="10">
         <v>77.398988600334789</v>
       </c>
       <c r="G23" s="17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H23" s="10">
         <v>77.065194006589294</v>
       </c>
       <c r="I23" s="12">
         <v>77.729329034475271</v>
       </c>
       <c r="J23" s="10">
         <v>77.569635133840364</v>
       </c>
       <c r="K23" s="17"/>
       <c r="L23" s="10">
         <v>77.27274370946644</v>
       </c>
       <c r="M23" s="12">
         <v>77.863759226746723</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="14" t="s">
-        <v>20</v>
+      <c r="A24" s="14">
+        <v>2019</v>
       </c>
       <c r="B24" s="10">
         <v>78.625865210817409</v>
       </c>
       <c r="C24" s="17"/>
       <c r="D24" s="15">
         <v>78.028886667242148</v>
       </c>
       <c r="E24" s="16">
         <v>79.210944813256305</v>
       </c>
       <c r="F24" s="10">
         <v>77.932336100799731</v>
       </c>
       <c r="G24" s="17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H24" s="10">
         <v>77.61325130643425</v>
       </c>
       <c r="I24" s="12">
         <v>78.248147509898288</v>
       </c>
       <c r="J24" s="10">
         <v>78.088923126841308</v>
       </c>
       <c r="K24" s="17"/>
       <c r="L24" s="10">
         <v>77.809087096078997</v>
       </c>
       <c r="M24" s="12">
         <v>78.366211464188311</v>
       </c>
     </row>
     <row r="25" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="14" t="s">
-        <v>21</v>
+      <c r="A25" s="14">
+        <v>2020</v>
       </c>
       <c r="B25" s="10">
         <v>75.568517894652061</v>
       </c>
       <c r="C25" s="17"/>
       <c r="D25" s="15">
         <v>74.881287215942777</v>
       </c>
       <c r="E25" s="16">
         <v>76.242911651095369</v>
       </c>
       <c r="F25" s="10">
         <v>74.335785462674949</v>
       </c>
       <c r="G25" s="17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H25" s="10">
         <v>73.98175081908856</v>
       </c>
       <c r="I25" s="12">
         <v>74.686651006327864</v>
       </c>
       <c r="J25" s="10">
         <v>74.612426907450129</v>
       </c>
       <c r="K25" s="17"/>
       <c r="L25" s="10">
         <v>74.299753503084361</v>
       </c>
       <c r="M25" s="12">
         <v>74.922580202248227</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="14" t="s">
-        <v>22</v>
+      <c r="A26" s="14">
+        <v>2021</v>
       </c>
       <c r="B26" s="10">
         <v>78.289814037171723</v>
       </c>
       <c r="C26" s="17"/>
       <c r="D26" s="15">
         <v>77.660459741392415</v>
       </c>
       <c r="E26" s="16">
         <v>78.906253845897837</v>
       </c>
       <c r="F26" s="10">
         <v>77.154994766957174</v>
       </c>
       <c r="G26" s="17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H26" s="10">
         <v>76.772613179466049</v>
       </c>
       <c r="I26" s="12">
         <v>77.532923573011786</v>
       </c>
       <c r="J26" s="10">
         <v>77.408258234890809</v>
       </c>
       <c r="K26" s="17"/>
       <c r="L26" s="10">
         <v>77.078676268019095</v>
       </c>
       <c r="M26" s="12">
         <v>77.734470141459113</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="14" t="s">
-        <v>23</v>
+      <c r="A27" s="14">
+        <v>2022</v>
       </c>
       <c r="B27" s="10">
         <v>80.21876833708194</v>
       </c>
       <c r="C27" s="17"/>
       <c r="D27" s="15">
         <v>79.641205277559052</v>
       </c>
       <c r="E27" s="16">
         <v>80.783899816186789</v>
       </c>
       <c r="F27" s="10">
         <v>78.977224456414646</v>
       </c>
       <c r="G27" s="17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H27" s="10">
         <v>78.665171989353837</v>
       </c>
       <c r="I27" s="12">
         <v>79.285914555959423</v>
       </c>
       <c r="J27" s="10">
         <v>79.251645802541347</v>
       </c>
       <c r="K27" s="17"/>
       <c r="L27" s="10">
         <v>78.976620392257729</v>
       </c>
       <c r="M27" s="12">
         <v>79.524006164536203</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="10">
+      <c r="A28" s="18">
+        <v>2023</v>
+      </c>
+      <c r="B28" s="39">
         <v>81.200311582458156</v>
       </c>
-      <c r="C28" s="17"/>
-      <c r="D28" s="15">
+      <c r="C28" s="40"/>
+      <c r="D28" s="41">
         <v>80.593633756413283</v>
       </c>
       <c r="E28" s="16">
         <v>81.792308327978873</v>
       </c>
-      <c r="F28" s="10">
+      <c r="F28" s="39">
         <v>79.426168464936779</v>
       </c>
-      <c r="G28" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H28" s="10">
+      <c r="G28" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="H28" s="39">
         <v>79.144920036345439</v>
       </c>
       <c r="I28" s="12">
         <v>79.704596639646837</v>
       </c>
-      <c r="J28" s="10">
+      <c r="J28" s="39">
         <v>79.813833184843432</v>
       </c>
-      <c r="K28" s="17"/>
-      <c r="L28" s="10">
+      <c r="K28" s="40"/>
+      <c r="L28" s="39">
         <v>79.557726549679955</v>
       </c>
       <c r="M28" s="12">
         <v>80.067535122789309</v>
       </c>
     </row>
-    <row r="29" spans="1:14" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="19">
+    <row r="29" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="18">
         <v>2024</v>
       </c>
-      <c r="B29" s="20">
+      <c r="B29" s="39">
         <v>80.499035880998775</v>
       </c>
-      <c r="C29" s="21"/>
-      <c r="D29" s="22">
+      <c r="C29" s="40"/>
+      <c r="D29" s="41">
         <v>79.916618196645601</v>
       </c>
-      <c r="E29" s="23">
+      <c r="E29" s="16">
         <v>81.068564557335804</v>
       </c>
-      <c r="F29" s="20">
+      <c r="F29" s="39">
         <v>78.838154731863426</v>
       </c>
-      <c r="G29" s="21" t="s">
-[...2 lines deleted...]
-      <c r="H29" s="20">
+      <c r="G29" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="H29" s="39">
         <v>78.55268704295635</v>
       </c>
-      <c r="I29" s="24">
+      <c r="I29" s="12">
         <v>79.120832727591591</v>
       </c>
-      <c r="J29" s="20">
+      <c r="J29" s="39">
         <v>79.196932824530506</v>
       </c>
-      <c r="K29" s="21"/>
-      <c r="L29" s="20">
+      <c r="K29" s="40"/>
+      <c r="L29" s="39">
         <v>78.941718205612162</v>
       </c>
-      <c r="M29" s="24">
+      <c r="M29" s="12">
         <v>79.449859571057019</v>
       </c>
     </row>
-    <row r="30" spans="1:14" ht="14.4" thickTop="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-      <c r="A31" s="2" t="s">
+    <row r="30" spans="1:14" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="19">
+        <v>2025</v>
+      </c>
+      <c r="B30" s="20">
+        <v>80.720858417109781</v>
+      </c>
+      <c r="C30" s="21"/>
+      <c r="D30" s="22">
+        <v>80.152238145567551</v>
+      </c>
+      <c r="E30" s="23">
+        <v>81.27699357309902</v>
+      </c>
+      <c r="F30" s="20">
+        <v>78.273668740515618</v>
+      </c>
+      <c r="G30" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="H30" s="20">
+        <v>77.970082440631899</v>
+      </c>
+      <c r="I30" s="24">
+        <v>78.574221063068023</v>
+      </c>
+      <c r="J30" s="43">
+        <v>78.799474520141516</v>
+      </c>
+      <c r="K30" s="21"/>
+      <c r="L30" s="20">
+        <v>78.533064022272541</v>
+      </c>
+      <c r="M30" s="24">
+        <v>79.063460215678063</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" ht="14.4" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A32" s="2" t="s">
         <v>9</v>
-      </c>
-[...14 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
       <c r="I32" s="25"/>
       <c r="J32" s="25"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
       <c r="M32" s="25"/>
       <c r="N32" s="25"/>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A33" s="27" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="25"/>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25"/>
       <c r="N33" s="25"/>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A34" s="33" t="s">
         <v>4</v>
       </c>
       <c r="B34" s="33"/>
       <c r="C34" s="33"/>
       <c r="D34" s="33"/>
       <c r="E34" s="33"/>
       <c r="F34" s="33"/>
       <c r="G34" s="33"/>
       <c r="H34" s="33"/>
       <c r="I34" s="33"/>
@@ -2132,57 +1993,57 @@
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A35" s="26"/>
       <c r="B35" s="26"/>
       <c r="C35" s="26"/>
       <c r="D35" s="26"/>
       <c r="E35" s="26"/>
       <c r="F35" s="26"/>
       <c r="G35" s="26"/>
       <c r="H35" s="26"/>
       <c r="I35" s="26"/>
       <c r="J35" s="26"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
       <c r="N35" s="25"/>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A36" s="2" t="s">
         <v>5</v>
       </c>
       <c r="N36" s="25"/>
     </row>
     <row r="37" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="4" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="39" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A39" s="2" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A42" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:I7"/>
     <mergeCell ref="J7:M7"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:M5"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="L6:M6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>