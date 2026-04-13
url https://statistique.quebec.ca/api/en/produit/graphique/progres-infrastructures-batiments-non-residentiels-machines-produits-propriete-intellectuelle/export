--- v0 (2026-02-26)
+++ v1 (2026-04-13)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\ECO_110E\HEB_Indicateurs richesse nationale bien-être\5. Production des indicateurs\Fichiers téléchargeables\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\ECO_110E\HEB_Indicateurs richesse nationale bien-être\3. Pages indicateurs\2.1.1 Infrastructures et autres actifs non résidentiels\4. Intégration web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9EEE80D5-FDFE-459F-9BE5-6166206268CF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{30DEC8AF-3E31-4862-93A7-10DC954B860B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="CapitalFixeNonRes_2003-2023" sheetId="1" r:id="rId1"/>
+    <sheet name="CapitalFixeNonRes_2003-2024" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="\A">#REF!</definedName>
     <definedName name="__123Graph_A" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ACurrent" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ADEPENDANCE" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AGEN1" hidden="1">[1]dataFig2_2!#REF!</definedName>
     <definedName name="__123Graph_AMASCPROP" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AMEDIANE" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_APROPORTION" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO2670" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO2695" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO7189" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_B" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BGEN1" hidden="1">[1]dataFig2_2!#REF!</definedName>
     <definedName name="__123Graph_BMASCPROP" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BPROPORTION" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BQO2670" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BQO2695" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BQO7189" hidden="1">#REF!</definedName>
@@ -72,159 +72,101 @@
     <definedName name="__123Graph_XCurrent" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XDEPENDANCE" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XGEN1" hidden="1">[1]dataFig2_2!#REF!</definedName>
     <definedName name="__123Graph_XMASCPROP" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XMEDIANE" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XPROPORTION" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XQO2670" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XQO2695" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XQO7189" hidden="1">#REF!</definedName>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
     <definedName name="_Sort" hidden="1">#REF!</definedName>
     <definedName name="ARRTOT">#REF!</definedName>
     <definedName name="D91_">#REF!</definedName>
     <definedName name="P51_">#REF!</definedName>
     <definedName name="PRN">#REF!</definedName>
     <definedName name="RNG_DATA_A">#REF!</definedName>
     <definedName name="RNG_LABEL_X">#REF!</definedName>
     <definedName name="RNG_LABEL_Y">#REF!</definedName>
     <definedName name="TABLEAU">#REF!</definedName>
     <definedName name="TEMP">[1]dataFig2_2!#REF!</definedName>
     <definedName name="TITFEM">#REF!</definedName>
     <definedName name="TitreColonne1">[3]!Liste_de_contrôle[[#Headers],[Terminé]]</definedName>
     <definedName name="TITTOT">#REF!</definedName>
     <definedName name="ZONE_IMPRES_MI">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="15">
   <si>
     <t>Québec</t>
   </si>
   <si>
     <t>Reste du Canada</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>1. Le tableau présente le stock net de fin d’année selon la méthode d’amortissement géométrique.</t>
   </si>
   <si>
     <t>2. Le stock de capital fixe est détenu par les différents secteurs de l’économie dont les administrations publiques, mais pas par les ménages.</t>
   </si>
   <si>
     <t xml:space="preserve">3. Le reste du Canada représente l’ensemble des provinces et des territoires du Canada, à l’exception du Québec. </t>
   </si>
   <si>
     <t>4. La valeur pour le reste du Canada n’est pas disponible en dollars enchaînés en raison de la non-additivité de ceux-ci.</t>
   </si>
   <si>
     <t>Sources</t>
   </si>
   <si>
     <t>Indicateurs de progrès du Québec pour la mesure du bien-être et de la richesse nationale</t>
-  </si>
-[...56 lines deleted...]
-    </r>
   </si>
   <si>
     <t>$ constants de 2017/hab</t>
   </si>
   <si>
     <r>
       <t>$ enchaînés de 2017/hab</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>4</t>
     </r>
   </si>
   <si>
     <r>
       <t>Valeur des infrastructures, des bâtiments non résidentiels, des machines et des produits de propriété intellectuelle</t>
     </r>
     <r>
       <rPr>
@@ -244,52 +186,113 @@
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>, par habitant, Québec, reste du Canada</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> et Canada, 2003-2023</t>
+      <t xml:space="preserve"> et Canada, 2003-2024</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Statistique Canada, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tableau 36-10-0096-0 Flux et stocks de capital fixe non résidentiel, selon l’industrie et le type d’actif, Canada, provinces et territoires</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> et </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tableau 17-10-0005-01 Estimations de la population au 1</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>er</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t> juillet, par âge et genre</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>. Compilation par l’Institut de la statistique du Québec.</t>
+    </r>
+  </si>
+  <si>
+    <t>Mise à jour : avril 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Open Sans"/>
@@ -334,140 +337,238 @@
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
-      <top style="medium">
-        <color auto="1"/>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top/>
-      <bottom style="thin">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/DEM_250Z/HA5_Bilan%20d&#233;mo/_&#201;dition%202020/2_Naissances/Chapitre%202%20figures%202020.xlsx" TargetMode="External"/></Relationships>
 </file>
@@ -820,635 +921,645 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H38"/>
+  <dimension ref="A1:G39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="2" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="16.7109375" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="7" width="17" style="2" customWidth="1"/>
+    <col min="2" max="3" width="17.140625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="2.42578125" style="2" customWidth="1"/>
+    <col min="5" max="7" width="17.140625" style="2" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="1" customFormat="1" ht="21" x14ac:dyDescent="0.25">
-      <c r="A1" s="6" t="s">
+    <row r="1" spans="1:7" s="1" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="B5" s="10" t="s">
+    <row r="3" spans="1:7" ht="20.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" s="8"/>
+      <c r="B5" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="10" t="s">
+      <c r="C5" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="9"/>
+      <c r="E5" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F5" s="9" t="s">
         <v>1</v>
-      </c>
-[...5 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="16.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="14" t="s">
+    <row r="6" spans="1:7" ht="17.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="13"/>
+      <c r="B6" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="14"/>
+      <c r="C6" s="18"/>
       <c r="D6" s="14"/>
-      <c r="E6" s="12"/>
-[...6 lines deleted...]
-      <c r="A7" s="2">
+      <c r="E6" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" s="18"/>
+      <c r="G6" s="19"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" s="11">
         <v>2003</v>
       </c>
-      <c r="B7" s="4">
+      <c r="B7" s="6">
+        <v>39898.26715372465</v>
+      </c>
+      <c r="C7" s="6">
+        <v>53019.264209569541</v>
+      </c>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6">
         <v>40239.19349012382</v>
       </c>
-      <c r="C7" s="4">
+      <c r="F7" s="6">
         <v>57247.321508369445</v>
       </c>
-      <c r="D7" s="4">
+      <c r="G7" s="12">
         <v>53223.799501562156</v>
       </c>
-      <c r="E7" s="4"/>
-[...8 lines deleted...]
-      <c r="A8" s="2">
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" s="11">
         <v>2004</v>
       </c>
-      <c r="B8" s="4">
+      <c r="B8" s="6">
+        <v>40494.285502336083</v>
+      </c>
+      <c r="C8" s="6">
+        <v>54011.065598035646</v>
+      </c>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6">
         <v>40731.032105042235</v>
       </c>
-      <c r="C8" s="4">
+      <c r="F8" s="6">
         <v>58288.534791407925</v>
       </c>
-      <c r="D8" s="4">
+      <c r="G8" s="12">
         <v>54146.1050815079</v>
       </c>
-      <c r="E8" s="4"/>
-[...8 lines deleted...]
-      <c r="A9" s="2">
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" s="11">
         <v>2005</v>
       </c>
-      <c r="B9" s="4">
+      <c r="B9" s="6">
+        <v>41058.676374902112</v>
+      </c>
+      <c r="C9" s="6">
+        <v>55589.334055191102</v>
+      </c>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6">
         <v>41227.37723451147</v>
       </c>
-      <c r="C9" s="4">
+      <c r="F9" s="6">
         <v>60115.083309797774</v>
       </c>
-      <c r="D9" s="4">
+      <c r="G9" s="12">
         <v>55673.88024066943</v>
       </c>
-      <c r="E9" s="4"/>
-[...8 lines deleted...]
-      <c r="A10" s="2">
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" s="11">
         <v>2006</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="6">
+        <v>41513.248140928452</v>
+      </c>
+      <c r="C10" s="6">
+        <v>57376.989537963811</v>
+      </c>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6">
         <v>41606.016639890899</v>
       </c>
-      <c r="C10" s="4">
+      <c r="F10" s="6">
         <v>62242.224037474683</v>
       </c>
-      <c r="D10" s="4">
+      <c r="G10" s="12">
         <v>57406.86256103668</v>
       </c>
-      <c r="E10" s="4"/>
-[...8 lines deleted...]
-      <c r="A11" s="2">
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" s="11">
         <v>2007</v>
       </c>
-      <c r="B11" s="4">
+      <c r="B11" s="6">
+        <v>42191.903697155634</v>
+      </c>
+      <c r="C11" s="6">
+        <v>59029.02883363091</v>
+      </c>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6">
         <v>42266.912797046432</v>
       </c>
-      <c r="C11" s="4">
+      <c r="F11" s="6">
         <v>64201.849416621029</v>
       </c>
-      <c r="D11" s="4">
+      <c r="G11" s="12">
         <v>59071.474783305217</v>
       </c>
-      <c r="E11" s="4"/>
-[...8 lines deleted...]
-      <c r="A12" s="2">
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="11">
         <v>2008</v>
       </c>
-      <c r="B12" s="4">
+      <c r="B12" s="6">
+        <v>42917.233451702188</v>
+      </c>
+      <c r="C12" s="6">
+        <v>60589.735743337696</v>
+      </c>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6">
         <v>42986.420092521992</v>
       </c>
-      <c r="C12" s="4">
+      <c r="F12" s="6">
         <v>66069.759006664288</v>
       </c>
-      <c r="D12" s="4">
+      <c r="G12" s="12">
         <v>60680.931124087139</v>
       </c>
-      <c r="E12" s="4"/>
-[...8 lines deleted...]
-      <c r="A13" s="2">
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" s="11">
         <v>2009</v>
       </c>
-      <c r="B13" s="4">
+      <c r="B13" s="6">
+        <v>43022.26630451758</v>
+      </c>
+      <c r="C13" s="6">
+        <v>60610.580370798525</v>
+      </c>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6">
         <v>43123.491266797253</v>
       </c>
-      <c r="C13" s="4">
+      <c r="F13" s="6">
         <v>66071.543666418802</v>
       </c>
-      <c r="D13" s="4">
+      <c r="G13" s="12">
         <v>60719.114195097252</v>
       </c>
-      <c r="E13" s="4"/>
-[...8 lines deleted...]
-      <c r="A14" s="2">
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" s="11">
         <v>2010</v>
       </c>
-      <c r="B14" s="4">
+      <c r="B14" s="6">
+        <v>43250.382528284645</v>
+      </c>
+      <c r="C14" s="6">
+        <v>61658.82616494043</v>
+      </c>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6">
         <v>43345.344631091146</v>
       </c>
-      <c r="C14" s="4">
+      <c r="F14" s="6">
         <v>67377.646082823558</v>
       </c>
-      <c r="D14" s="4">
+      <c r="G14" s="12">
         <v>61773.806205758046</v>
       </c>
-      <c r="E14" s="4"/>
-[...8 lines deleted...]
-      <c r="A15" s="2">
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" s="11">
         <v>2011</v>
       </c>
-      <c r="B15" s="4">
+      <c r="B15" s="6">
+        <v>43912.004093576601</v>
+      </c>
+      <c r="C15" s="6">
+        <v>63150.908402959984</v>
+      </c>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6">
         <v>43994.580208516556</v>
       </c>
-      <c r="C15" s="4">
+      <c r="F15" s="6">
         <v>69115.040601705332</v>
       </c>
-      <c r="D15" s="4">
+      <c r="G15" s="12">
         <v>63259.268461564694</v>
       </c>
-      <c r="E15" s="4"/>
-[...8 lines deleted...]
-      <c r="A16" s="2">
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" s="11">
         <v>2012</v>
       </c>
-      <c r="B16" s="4">
+      <c r="B16" s="6">
+        <v>44887.609445054884</v>
+      </c>
+      <c r="C16" s="6">
+        <v>64754.628580696299</v>
+      </c>
+      <c r="D16" s="6"/>
+      <c r="E16" s="6">
         <v>44946.792407508321</v>
       </c>
-      <c r="C16" s="4">
+      <c r="F16" s="6">
         <v>70860.069672277066</v>
       </c>
-      <c r="D16" s="4">
+      <c r="G16" s="12">
         <v>64843.527981057458</v>
       </c>
-      <c r="E16" s="4"/>
-[...5 lines deleted...]
-      </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A17" s="2">
+      <c r="A17" s="11">
         <v>2013</v>
       </c>
-      <c r="B17" s="4">
+      <c r="B17" s="6">
+        <v>45604.757779333013</v>
+      </c>
+      <c r="C17" s="6">
+        <v>66285.611307684798</v>
+      </c>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6">
         <v>45653.100171726481</v>
       </c>
-      <c r="C17" s="4">
+      <c r="F17" s="6">
         <v>72562.208294201948</v>
       </c>
-      <c r="D17" s="4">
+      <c r="G17" s="12">
         <v>66342.280172692947</v>
       </c>
-      <c r="E17" s="4"/>
-[...5 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A18" s="2">
+      <c r="A18" s="11">
         <v>2014</v>
       </c>
-      <c r="B18" s="4">
+      <c r="B18" s="6">
+        <v>45766.603027786929</v>
+      </c>
+      <c r="C18" s="6">
+        <v>67875.840159015337</v>
+      </c>
+      <c r="D18" s="6"/>
+      <c r="E18" s="6">
         <v>45797.532627966619</v>
       </c>
-      <c r="C18" s="4">
+      <c r="F18" s="6">
         <v>74497.927200786347</v>
       </c>
-      <c r="D18" s="4">
+      <c r="G18" s="12">
         <v>67898.699517012807</v>
       </c>
-      <c r="E18" s="4"/>
-[...5 lines deleted...]
-      </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A19" s="2">
+      <c r="A19" s="11">
         <v>2015</v>
       </c>
-      <c r="B19" s="4">
+      <c r="B19" s="6">
+        <v>45803.788108310153</v>
+      </c>
+      <c r="C19" s="6">
+        <v>68491.314455674466</v>
+      </c>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6">
         <v>45816.019412547583</v>
       </c>
-      <c r="C19" s="4">
+      <c r="F19" s="6">
         <v>75239.072744117919</v>
       </c>
-      <c r="D19" s="4">
+      <c r="G19" s="12">
         <v>68501.67729567294</v>
       </c>
-      <c r="E19" s="4"/>
-[...5 lines deleted...]
-      </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A20" s="2">
+      <c r="A20" s="11">
         <v>2016</v>
       </c>
-      <c r="B20" s="4">
+      <c r="B20" s="6">
+        <v>45424.117292617324</v>
+      </c>
+      <c r="C20" s="6">
+        <v>67973.896897280298</v>
+      </c>
+      <c r="D20" s="6"/>
+      <c r="E20" s="6">
         <v>45430.317873380736</v>
       </c>
-      <c r="C20" s="4">
+      <c r="F20" s="6">
         <v>74629.182693809358</v>
       </c>
-      <c r="D20" s="4">
+      <c r="G20" s="12">
         <v>67978.493859579918</v>
       </c>
-      <c r="E20" s="4"/>
-[...5 lines deleted...]
-      </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A21" s="2">
+      <c r="A21" s="11">
         <v>2017</v>
       </c>
-      <c r="B21" s="4">
+      <c r="B21" s="6">
+        <v>45561.998603130996</v>
+      </c>
+      <c r="C21" s="6">
+        <v>67748.74589804509</v>
+      </c>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6">
         <v>45561.878017063413</v>
       </c>
-      <c r="C21" s="4">
+      <c r="F21" s="6">
         <v>74261.218834908082</v>
       </c>
-      <c r="D21" s="4">
+      <c r="G21" s="12">
         <v>67748.74589804509</v>
       </c>
-      <c r="E21" s="4"/>
-[...5 lines deleted...]
-      </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A22" s="2">
+      <c r="A22" s="11">
         <v>2018</v>
       </c>
-      <c r="B22" s="4">
+      <c r="B22" s="6">
+        <v>45796.619057390461</v>
+      </c>
+      <c r="C22" s="6">
+        <v>67575.342665287753</v>
+      </c>
+      <c r="D22" s="6"/>
+      <c r="E22" s="6">
         <v>45796.976755915231</v>
       </c>
-      <c r="C22" s="4">
+      <c r="F22" s="6">
         <v>73943.577889014894</v>
       </c>
-      <c r="D22" s="4">
+      <c r="G22" s="12">
         <v>67575.963069240854</v>
       </c>
-      <c r="E22" s="4"/>
-[...5 lines deleted...]
-      </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A23" s="2">
+      <c r="A23" s="11">
         <v>2019</v>
       </c>
-      <c r="B23" s="4">
+      <c r="B23" s="6">
+        <v>46104.494231294702</v>
+      </c>
+      <c r="C23" s="6">
+        <v>67366.75669773604</v>
+      </c>
+      <c r="D23" s="6"/>
+      <c r="E23" s="6">
         <v>46104.965752253927</v>
       </c>
-      <c r="C23" s="4">
+      <c r="F23" s="6">
         <v>73562.940417072634</v>
       </c>
-      <c r="D23" s="4">
+      <c r="G23" s="12">
         <v>67371.00992477237</v>
       </c>
-      <c r="E23" s="4"/>
-[...5 lines deleted...]
-      </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A24" s="2">
+      <c r="A24" s="11">
         <v>2020</v>
       </c>
-      <c r="B24" s="4">
+      <c r="B24" s="6">
         <v>46186.482549895656</v>
       </c>
-      <c r="C24" s="4">
+      <c r="C24" s="6">
+        <v>66650.24395562103</v>
+      </c>
+      <c r="D24" s="6"/>
+      <c r="E24" s="6">
+        <v>46186.482549895656</v>
+      </c>
+      <c r="F24" s="6">
         <v>72599.062954466732</v>
       </c>
-      <c r="D24" s="4">
+      <c r="G24" s="12">
         <v>66659.947169288571</v>
       </c>
-      <c r="E24" s="4"/>
-[...5 lines deleted...]
-      </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A25" s="2">
+      <c r="A25" s="11">
         <v>2021</v>
       </c>
-      <c r="B25" s="4">
+      <c r="B25" s="6">
+        <v>46837.968180195567</v>
+      </c>
+      <c r="C25" s="6">
+        <v>66664.070771799816</v>
+      </c>
+      <c r="D25" s="6"/>
+      <c r="E25" s="6">
         <v>46853.833752137769</v>
       </c>
-      <c r="C25" s="4">
+      <c r="F25" s="6">
         <v>72410.182553204737</v>
       </c>
-      <c r="D25" s="4">
+      <c r="G25" s="12">
         <v>66681.356398129443</v>
       </c>
-      <c r="E25" s="4"/>
-[...5 lines deleted...]
-      </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A26" s="2">
+      <c r="A26" s="11">
         <v>2022</v>
       </c>
-      <c r="B26" s="4">
-[...17 lines deleted...]
-      <c r="A27" s="3">
+      <c r="B26" s="6">
+        <v>47137.225383776145</v>
+      </c>
+      <c r="C26" s="6">
+        <v>66156.30981687046</v>
+      </c>
+      <c r="D26" s="6"/>
+      <c r="E26" s="6">
+        <v>47186.129860069763</v>
+      </c>
+      <c r="F26" s="6">
+        <v>71648.147010011729</v>
+      </c>
+      <c r="G26" s="12">
+        <v>66203.113252607203</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" s="11">
         <v>2023</v>
       </c>
-      <c r="B27" s="13">
-[...17 lines deleted...]
-      <c r="A29" s="1" t="s">
+      <c r="B27" s="6">
+        <v>47308.250023578235</v>
+      </c>
+      <c r="C27" s="6">
+        <v>65287.429266803782</v>
+      </c>
+      <c r="D27" s="6"/>
+      <c r="E27" s="6">
+        <v>47345.431082639894</v>
+      </c>
+      <c r="F27" s="6">
+        <v>70403.285679444511</v>
+      </c>
+      <c r="G27" s="12">
+        <v>65324.284038627797</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="15">
+        <v>2024</v>
+      </c>
+      <c r="B28" s="16">
+        <v>47446.971665973353</v>
+      </c>
+      <c r="C28" s="16">
+        <v>64277.442991644995</v>
+      </c>
+      <c r="D28" s="16"/>
+      <c r="E28" s="16">
+        <v>47464.536054464726</v>
+      </c>
+      <c r="F28" s="16">
+        <v>68978.801931579641</v>
+      </c>
+      <c r="G28" s="17">
+        <v>64288.542704412059</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A30" s="5" t="s">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A31" s="5" t="s">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A32" s="5" t="s">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A33" s="5" t="s">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B33" s="5"/>
-[...3 lines deleted...]
-      <c r="B34" s="5"/>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A35" s="7" t="s">
+      <c r="A35" s="3"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B35" s="5"/>
-[...13 lines deleted...]
-      <c r="A38" s="8"/>
+    </row>
+    <row r="37" spans="1:7" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B37" s="20"/>
+      <c r="C37" s="20"/>
+      <c r="D37" s="20"/>
+      <c r="E37" s="20"/>
+      <c r="F37" s="20"/>
+      <c r="G37" s="20"/>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A3:H3"/>
+  <mergeCells count="3">
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="E6:G6"/>
+    <mergeCell ref="A37:G37"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>CapitalFixeNonRes_2003-2023</vt:lpstr>
+      <vt:lpstr>CapitalFixeNonRes_2003-2024</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gouvernement du Québec</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rébecca Méango</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>