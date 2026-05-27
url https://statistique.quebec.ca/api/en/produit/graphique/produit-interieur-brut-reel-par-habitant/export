--- v0 (2026-02-26)
+++ v1 (2026-05-27)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\ECO_110E\HEB_Indicateurs richesse nationale bien-être\5. Production des indicateurs\Fichiers téléchargeables\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\ECO_110E\HEB_Indicateurs richesse nationale bien-être\3. Pages indicateurs\0. PIB\4. Intégration\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FF28A3F5-534E-4E4E-AF51-CD489C085304}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AD32C439-8B79-4C30-88BB-CC7AAFA915A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="PIB_reel_par_habitant_2003-2022" sheetId="1" r:id="rId1"/>
+    <sheet name="PIB_reel_par_habitant_2003-2024" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="\A">#REF!</definedName>
     <definedName name="__123Graph_A" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ACurrent" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ADEPENDANCE" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AGEN1" hidden="1">[1]dataFig2_2!#REF!</definedName>
     <definedName name="__123Graph_AMASCPROP" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AMEDIANE" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_APROPORTION" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO2670" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO2695" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AQO7189" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_B" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BGEN1" hidden="1">[1]dataFig2_2!#REF!</definedName>
     <definedName name="__123Graph_BMASCPROP" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BPROPORTION" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BQO2670" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BQO2695" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BQO7189" hidden="1">#REF!</definedName>
@@ -93,74 +93,118 @@
     <definedName name="TitreColonne1">[3]!Liste_de_contrôle[[#Headers],[Terminé]]</definedName>
     <definedName name="TITTOT">#REF!</definedName>
     <definedName name="ZONE_IMPRES_MI">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="13">
   <si>
     <t>Québec</t>
   </si>
   <si>
     <t>Reste du Canada</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t xml:space="preserve">1. Le reste du Canada représente l'ensemble des provinces et des territoires du Canada, à l'exception du Québec. </t>
   </si>
   <si>
     <t>2. Le PIB du reste du Canada n'est pas disponible en dollars enchaînés en raison de leur non additivité.</t>
   </si>
   <si>
     <t>Sources</t>
   </si>
   <si>
     <t>Indicateurs de progrès du Québec pour la mesure du bien-être et de la richesse nationale</t>
+  </si>
+  <si>
+    <t>$ constants de 2017</t>
+  </si>
+  <si>
+    <r>
+      <t>$ enchaînés de 2017</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Produit intérieur brut (PIB) réel par habitant, Québec, reste du Canada</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Open Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> et Canada, 2003-2024</t>
+    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Statistique Canada, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>Tableau 36-10-0222-01  Produit intérieur brut, en termes de dépenses, provinciaux et territoriaux, annuel</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> et </t>
     </r>
     <r>
@@ -179,96 +223,55 @@
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t>er</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> juillet, par âge et sexe</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Open Sans"/>
         <family val="2"/>
       </rPr>
-      <t>. Compilé par l'Institut de la statistique du Québec.</t>
+      <t>. Compilation par l'Institut de la statistique du Québec.</t>
     </r>
   </si>
   <si>
-    <t>$ constants de 2017</t>
-[...40 lines deleted...]
-    </r>
+    <t>Mise à jour : avril 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Open Sans"/>
@@ -452,87 +455,87 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 4" xfId="1" xr:uid="{58C95D23-3225-485A-8367-1ADBB0DE6650}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -896,613 +899,641 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I34"/>
+  <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="3" width="13.140625" style="7" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="7"/>
+    <col min="1" max="3" width="13.140625" style="6" customWidth="1"/>
+    <col min="4" max="4" width="2.28515625" style="6" customWidth="1"/>
+    <col min="5" max="9" width="18.85546875" style="6" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" ht="21" x14ac:dyDescent="0.25">
-      <c r="A1" s="8" t="s">
+      <c r="A1" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="8"/>
-[...1 lines deleted...]
-      <c r="D1" s="8"/>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
     </row>
     <row r="2" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:7" s="1" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:7" s="1" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="9"/>
+      <c r="A5" s="8"/>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="G5" s="10" t="s">
+      <c r="G5" s="9" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="1" customFormat="1" ht="17.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="11"/>
+      <c r="A6" s="10"/>
       <c r="B6" s="18" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C6" s="18"/>
       <c r="D6" s="4"/>
       <c r="E6" s="18" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F6" s="18"/>
       <c r="G6" s="19"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A7" s="12">
+      <c r="A7" s="11">
         <v>2003</v>
       </c>
-      <c r="B7" s="6">
+      <c r="B7" s="5">
         <v>44955.920041552403</v>
       </c>
-      <c r="C7" s="6">
+      <c r="C7" s="5">
         <v>51878.392138967953</v>
       </c>
-      <c r="D7" s="5"/>
-      <c r="E7" s="6">
+      <c r="D7" s="17"/>
+      <c r="E7" s="5">
         <v>45200.526672409331</v>
       </c>
-      <c r="F7" s="6">
+      <c r="F7" s="5">
         <v>54134.514287034224</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G7" s="12">
         <v>52021.048552449822</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A8" s="12">
+      <c r="A8" s="11">
         <v>2004</v>
       </c>
-      <c r="B8" s="6">
+      <c r="B8" s="5">
         <v>45774.504434553164</v>
       </c>
-      <c r="C8" s="6">
+      <c r="C8" s="5">
         <v>52986.41868495589</v>
       </c>
-      <c r="D8" s="5"/>
-      <c r="E8" s="6">
+      <c r="D8" s="17"/>
+      <c r="E8" s="5">
         <v>45998.511309759444</v>
       </c>
-      <c r="F8" s="6">
+      <c r="F8" s="5">
         <v>55286.115940598909</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G8" s="12">
         <v>53094.84477613707</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A9" s="12">
+      <c r="A9" s="11">
         <v>2005</v>
       </c>
-      <c r="B9" s="6">
+      <c r="B9" s="5">
         <v>46170.483891837823</v>
       </c>
-      <c r="C9" s="6">
+      <c r="C9" s="5">
         <v>54172.022395620821</v>
       </c>
-      <c r="D9" s="5"/>
-      <c r="E9" s="6">
+      <c r="D9" s="17"/>
+      <c r="E9" s="5">
         <v>46383.503351000538</v>
       </c>
-      <c r="F9" s="6">
+      <c r="F9" s="5">
         <v>56732.126271705849</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="12">
         <v>54298.7796443552</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A10" s="12">
+      <c r="A10" s="11">
         <v>2006</v>
       </c>
-      <c r="B10" s="6">
+      <c r="B10" s="5">
         <v>46419.365240717874</v>
       </c>
-      <c r="C10" s="6">
+      <c r="C10" s="5">
         <v>55040.3542172987</v>
       </c>
-      <c r="D10" s="5"/>
-      <c r="E10" s="6">
+      <c r="D10" s="17"/>
+      <c r="E10" s="5">
         <v>46671.333917984521</v>
       </c>
-      <c r="F10" s="6">
+      <c r="F10" s="5">
         <v>57625.85401381884</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="12">
         <v>55059.051720948628</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A11" s="12">
+      <c r="A11" s="11">
         <v>2007</v>
       </c>
-      <c r="B11" s="6">
+      <c r="B11" s="5">
         <v>47179.943840673914</v>
       </c>
-      <c r="C11" s="6">
+      <c r="C11" s="5">
         <v>55626.055561748122</v>
       </c>
-      <c r="D11" s="5"/>
-      <c r="E11" s="6">
+      <c r="D11" s="17"/>
+      <c r="E11" s="5">
         <v>47188.13374239509</v>
       </c>
-      <c r="F11" s="6">
+      <c r="F11" s="5">
         <v>58366.472213625348</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G11" s="12">
         <v>55751.964356591467</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A12" s="12">
+      <c r="A12" s="11">
         <v>2008</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>47681.577568789173</v>
       </c>
-      <c r="C12" s="6">
+      <c r="C12" s="5">
         <v>55574.140190279526</v>
       </c>
-      <c r="D12" s="5"/>
-      <c r="E12" s="6">
+      <c r="D12" s="17"/>
+      <c r="E12" s="5">
         <v>47688.277206261482</v>
       </c>
-      <c r="F12" s="6">
+      <c r="F12" s="5">
         <v>58145.270890120119</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G12" s="12">
         <v>55704.075561268168</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A13" s="12">
+      <c r="A13" s="11">
         <v>2009</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>46809.405762301096</v>
       </c>
-      <c r="C13" s="6">
+      <c r="C13" s="5">
         <v>53340.003554557086</v>
       </c>
-      <c r="D13" s="5"/>
-      <c r="E13" s="6">
+      <c r="D13" s="17"/>
+      <c r="E13" s="5">
         <v>46936.25568354578</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>55282.846755665851</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="12">
         <v>53336.078495705733</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A14" s="12">
+      <c r="A14" s="11">
         <v>2010</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>47229.080246003556</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>54380.913054445664</v>
       </c>
-      <c r="D14" s="5"/>
-      <c r="E14" s="6">
+      <c r="D14" s="17"/>
+      <c r="E14" s="5">
         <v>47093.510178915916</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>56475.268866439234</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G14" s="12">
         <v>54287.63512874912</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A15" s="12">
+      <c r="A15" s="11">
         <v>2011</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>47662.159001870896</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>55542.52380972766</v>
       </c>
-      <c r="D15" s="5"/>
-      <c r="E15" s="6">
+      <c r="D15" s="17"/>
+      <c r="E15" s="5">
         <v>47682.022242832245</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>57802.117641563906</v>
       </c>
-      <c r="G15" s="13">
+      <c r="G15" s="12">
         <v>55443.04572313973</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A16" s="12">
+      <c r="A16" s="11">
         <v>2012</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>47855.814918374657</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>55908.47567632034</v>
       </c>
-      <c r="D16" s="5"/>
-      <c r="E16" s="6">
+      <c r="D16" s="17"/>
+      <c r="E16" s="5">
         <v>47857.303797933237</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>58106.240861708851</v>
       </c>
-      <c r="G16" s="13">
+      <c r="G16" s="12">
         <v>55726.643850306202</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A17" s="12">
+      <c r="A17" s="11">
         <v>2013</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>48200.694921890659</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>56609.317091147248</v>
       </c>
-      <c r="D17" s="5"/>
-      <c r="E17" s="6">
+      <c r="D17" s="17"/>
+      <c r="E17" s="5">
         <v>48160.121842560424</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>58976.388511905621</v>
       </c>
-      <c r="G17" s="13">
+      <c r="G17" s="12">
         <v>56476.253579146221</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A18" s="12">
+      <c r="A18" s="11">
         <v>2014</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>48734.740016458964</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>57655.703412642513</v>
       </c>
-      <c r="D18" s="5"/>
-      <c r="E18" s="6">
+      <c r="D18" s="17"/>
+      <c r="E18" s="5">
         <v>48727.007616414041</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>60182.65934940576</v>
       </c>
-      <c r="G18" s="13">
+      <c r="G18" s="12">
         <v>57548.603087209922</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A19" s="12">
+      <c r="A19" s="11">
         <v>2015</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>48999.950218591752</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>57590.923138031518</v>
       </c>
-      <c r="D19" s="5"/>
-      <c r="E19" s="6">
+      <c r="D19" s="17"/>
+      <c r="E19" s="5">
         <v>49028.082218337833</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>59970.565323422728</v>
       </c>
-      <c r="G19" s="13">
+      <c r="G19" s="12">
         <v>57464.91660518515</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A20" s="12">
+      <c r="A20" s="11">
         <v>2016</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>49487.442972893979</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>57534.306285019469</v>
       </c>
-      <c r="D20" s="5"/>
-      <c r="E20" s="6">
+      <c r="D20" s="17"/>
+      <c r="E20" s="5">
         <v>49496.439894001676</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>59565.153793331199</v>
       </c>
-      <c r="G20" s="13">
+      <c r="G20" s="12">
         <v>57271.780968149615</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A21" s="12">
+      <c r="A21" s="11">
         <v>2017</v>
       </c>
-      <c r="B21" s="6">
+      <c r="B21" s="5">
         <v>50486.371844986126</v>
       </c>
-      <c r="C21" s="6">
+      <c r="C21" s="5">
         <v>58575.36206999165</v>
       </c>
-      <c r="D21" s="5"/>
-      <c r="E21" s="6">
+      <c r="D21" s="17"/>
+      <c r="E21" s="5">
         <v>50485.889500715799</v>
       </c>
-      <c r="F21" s="6">
+      <c r="F21" s="5">
         <v>60949.567791838686</v>
       </c>
-      <c r="G21" s="13">
+      <c r="G21" s="12">
         <v>58575.143162245527</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A22" s="12">
+      <c r="A22" s="11">
         <v>2018</v>
       </c>
-      <c r="B22" s="6">
+      <c r="B22" s="5">
         <v>51299.214696735442</v>
       </c>
-      <c r="C22" s="6">
+      <c r="C22" s="5">
         <v>59325.669456326526</v>
       </c>
-      <c r="D22" s="5"/>
-      <c r="E22" s="6">
+      <c r="D22" s="17"/>
+      <c r="E22" s="5">
         <v>51528.618683953202</v>
       </c>
-      <c r="F22" s="6">
+      <c r="F22" s="5">
         <v>61633.458853617813</v>
       </c>
-      <c r="G22" s="13">
+      <c r="G22" s="12">
         <v>59347.437542855077</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A23" s="12">
+      <c r="A23" s="11">
         <v>2019</v>
       </c>
-      <c r="B23" s="6">
+      <c r="B23" s="5">
         <v>52154.34389862488</v>
       </c>
-      <c r="C23" s="6">
+      <c r="C23" s="5">
         <v>59580.56004101174</v>
       </c>
-      <c r="D23" s="5"/>
-      <c r="E23" s="6">
+      <c r="D23" s="17"/>
+      <c r="E23" s="5">
         <v>52391.636821354616</v>
       </c>
-      <c r="F23" s="6">
+      <c r="F23" s="5">
         <v>61762.447757118345</v>
       </c>
-      <c r="G23" s="13">
+      <c r="G23" s="12">
         <v>59649.276240317427</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A24" s="12">
+      <c r="A24" s="11">
         <v>2020</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="5">
         <v>49285.500862755005</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C24" s="5">
         <v>55968.557169993837</v>
       </c>
-      <c r="D24" s="5"/>
-      <c r="E24" s="6">
+      <c r="D24" s="17"/>
+      <c r="E24" s="5">
         <v>49478.34166267595</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F24" s="5">
         <v>58015.452644747224</v>
       </c>
-      <c r="G24" s="13">
+      <c r="G24" s="12">
         <v>56095.803378495963</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A25" s="12">
+      <c r="A25" s="11">
         <v>2021</v>
       </c>
-      <c r="B25" s="6">
+      <c r="B25" s="5">
         <v>52730.744911934409</v>
       </c>
-      <c r="C25" s="6">
+      <c r="C25" s="5">
         <v>58971.417889979944</v>
       </c>
-      <c r="D25" s="5"/>
-      <c r="E25" s="6">
+      <c r="D25" s="17"/>
+      <c r="E25" s="5">
         <v>53015.391937956279</v>
       </c>
-      <c r="F25" s="6">
+      <c r="F25" s="5">
         <v>60920.705933333076</v>
       </c>
-      <c r="G25" s="13">
+      <c r="G25" s="12">
         <v>59148.615172899154</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A26" s="12">
+      <c r="A26" s="11">
         <v>2022</v>
       </c>
-      <c r="B26" s="6">
-[...13 lines deleted...]
-        <v>60735.848792018194</v>
+      <c r="B26" s="5">
+        <v>54494.926910299386</v>
+      </c>
+      <c r="C26" s="5">
+        <v>60614.531421870408</v>
+      </c>
+      <c r="D26" s="17"/>
+      <c r="E26" s="5">
+        <v>54697.580600978341</v>
+      </c>
+      <c r="F26" s="5">
+        <v>62815.402384312983</v>
+      </c>
+      <c r="G26" s="12">
+        <v>61008.445362906597</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A27" s="14">
+      <c r="A27" s="11">
         <v>2023</v>
       </c>
-      <c r="B27" s="15">
-[...19 lines deleted...]
-      <c r="A29" s="1" t="s">
+      <c r="B27" s="5">
+        <v>53951.190338003034</v>
+      </c>
+      <c r="C27" s="5">
+        <v>60102.61706833374</v>
+      </c>
+      <c r="D27" s="17"/>
+      <c r="E27" s="5">
+        <v>54481.133786519058</v>
+      </c>
+      <c r="F27" s="5">
+        <v>62588.640127231884</v>
+      </c>
+      <c r="G27" s="12">
+        <v>60802.78282491726</v>
+      </c>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A28" s="13">
+        <v>2024</v>
+      </c>
+      <c r="B28" s="14">
+        <v>53811.950320794655</v>
+      </c>
+      <c r="C28" s="14">
+        <v>59529.116739871861</v>
+      </c>
+      <c r="D28" s="15"/>
+      <c r="E28" s="14">
+        <v>54566.329689797334</v>
+      </c>
+      <c r="F28" s="14">
+        <v>61829.608122638543</v>
+      </c>
+      <c r="G28" s="16">
+        <v>60246.163031660188</v>
+      </c>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A30" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="1"/>
-[...4 lines deleted...]
-      <c r="A30" s="7" t="s">
+      <c r="B30" s="1"/>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A31" s="6" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A31" s="7" t="s">
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A32" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A33" s="1" t="s">
+    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A34" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B33" s="1"/>
-[...14 lines deleted...]
-      <c r="I34" s="20"/>
+      <c r="B34" s="1"/>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+    </row>
+    <row r="35" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B35" s="20"/>
+      <c r="C35" s="20"/>
+      <c r="D35" s="20"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="20"/>
+      <c r="G35" s="20"/>
+      <c r="H35" s="20"/>
+      <c r="I35" s="20"/>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A37" s="6" t="s">
+        <v>12</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="B6:C6"/>
-    <mergeCell ref="A34:I34"/>
+    <mergeCell ref="A35:I35"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>PIB_reel_par_habitant_2003-2022</vt:lpstr>
+      <vt:lpstr>PIB_reel_par_habitant_2003-2024</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gouvernement du Québec</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rébecca Méango</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>